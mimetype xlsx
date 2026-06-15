--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -310,50 +310,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1656,51 +1659,53 @@
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>41</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>518850000.0</v>
+      </c>
       <c r="C8">
         <v>422040000.0</v>
       </c>
       <c r="D8">
         <v>495373000.0</v>
       </c>
       <c r="E8">
         <v>495332000.0</v>
       </c>
       <c r="F8">
         <v>495297000.0</v>
       </c>
       <c r="G8">
         <v>373941000.0</v>
       </c>
       <c r="H8">
         <v>239086000.0</v>
       </c>
       <c r="I8">
         <v>215428000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1709,51 +1714,53 @@
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>42</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>139370000.0</v>
+      </c>
       <c r="C9">
         <v>135894000.0</v>
       </c>
       <c r="D9">
         <v>132919000.0</v>
       </c>
       <c r="E9">
         <v>128939000.0</v>
       </c>
       <c r="F9">
         <v>125993000.0</v>
       </c>
       <c r="G9">
         <v>122899000.0</v>
       </c>
       <c r="H9">
         <v>119304000.0</v>
       </c>
       <c r="I9">
         <v>118822000.0</v>
       </c>
       <c r="J9">
         <v>118979000.0</v>
       </c>
       <c r="K9">
@@ -1881,51 +1888,53 @@
         <v>540600000.0</v>
       </c>
       <c r="AD10">
         <v>177600000.0</v>
       </c>
       <c r="AE10">
         <v>68900000.0</v>
       </c>
       <c r="AF10">
         <v>8300000.0</v>
       </c>
       <c r="AG10">
         <v>200000.0</v>
       </c>
       <c r="AH10">
         <v>1100000.0</v>
       </c>
       <c r="AI10">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>44</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>931067000.0</v>
+      </c>
       <c r="C11">
         <v>1024007000.0</v>
       </c>
       <c r="D11">
         <v>888707000.0</v>
       </c>
       <c r="E11">
         <v>861002000.0</v>
       </c>
       <c r="F11">
         <v>908785000.0</v>
       </c>
       <c r="G11">
         <v>1033941000.0</v>
       </c>
       <c r="H11">
         <v>604381000.0</v>
       </c>
       <c r="I11">
         <v>425256000.0</v>
       </c>
       <c r="J11">
         <v>302022000.0</v>
       </c>
       <c r="K11">
@@ -2822,51 +2831,53 @@
         <v>1935300000.0</v>
       </c>
       <c r="AD23">
         <v>1348100000.0</v>
       </c>
       <c r="AE23">
         <v>602800000.0</v>
       </c>
       <c r="AF23">
         <v>512500000.0</v>
       </c>
       <c r="AG23">
         <v>477200000.0</v>
       </c>
       <c r="AH23">
         <v>525300000.0</v>
       </c>
       <c r="AI23">
         <v>514300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>57</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>21916323000.0</v>
+      </c>
       <c r="C24">
         <v>18863179000.0</v>
       </c>
       <c r="D24">
         <v>19850860000.0</v>
       </c>
       <c r="E24">
         <v>175326000.0</v>
       </c>
       <c r="F24">
         <v>23697535000.0</v>
       </c>
       <c r="G24">
         <v>29892000.0</v>
       </c>
       <c r="H24">
         <v>19125690000.0</v>
       </c>
       <c r="I24">
         <v>19633000.0</v>
       </c>
       <c r="J24">
         <v>26599000.0</v>
       </c>
       <c r="K24">
@@ -2911,51 +2922,53 @@
       <c r="X24">
         <v>1136110000.0</v>
       </c>
       <c r="Y24">
         <v>985318000.0</v>
       </c>
       <c r="Z24">
         <v>968463000.0</v>
       </c>
       <c r="AA24">
         <v>767492000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>58</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>21916323000.0</v>
+      </c>
       <c r="C25">
         <v>18863179000.0</v>
       </c>
       <c r="D25">
         <v>19600443000.0</v>
       </c>
       <c r="E25">
         <v>175326000.0</v>
       </c>
       <c r="F25">
         <v>16710736000.0</v>
       </c>
       <c r="G25">
         <v>29892000.0</v>
       </c>
       <c r="H25">
         <v>19125690000.0</v>
       </c>
       <c r="I25">
         <v>19633000.0</v>
       </c>
       <c r="J25">
         <v>26599000.0</v>
       </c>
       <c r="K25">
@@ -2976,51 +2989,53 @@
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>59</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>17550379000.0</v>
+      </c>
       <c r="C26">
         <v>16576887000.0</v>
       </c>
       <c r="D26">
         <v>17080464000.0</v>
       </c>
       <c r="E26">
         <v>37409000.0</v>
       </c>
       <c r="F26">
         <v>14685120000.0</v>
       </c>
       <c r="G26">
         <v>17468000.0</v>
       </c>
       <c r="H26">
         <v>6991959000.0</v>
       </c>
       <c r="I26">
         <v>5515052000.0</v>
       </c>
       <c r="J26">
         <v>5266786000.0</v>
       </c>
       <c r="K26">
@@ -3187,51 +3202,53 @@
         <v>1298600000.0</v>
       </c>
       <c r="AD28">
         <v>1081200000.0</v>
       </c>
       <c r="AE28">
         <v>477400000.0</v>
       </c>
       <c r="AF28">
         <v>483200000.0</v>
       </c>
       <c r="AG28">
         <v>456300000.0</v>
       </c>
       <c r="AH28">
         <v>501400000.0</v>
       </c>
       <c r="AI28">
         <v>488700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>62</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>34398961000.0</v>
+      </c>
       <c r="C29">
         <v>30378679000.0</v>
       </c>
       <c r="D29">
         <v>28865360000.0</v>
       </c>
       <c r="E29">
         <v>26969574000.0</v>
       </c>
       <c r="F29">
         <v>24417417000.0</v>
       </c>
       <c r="G29">
         <v>23801976000.0</v>
       </c>
       <c r="H29">
         <v>21286054000.0</v>
       </c>
       <c r="I29">
         <v>18320452000.0</v>
       </c>
       <c r="J29">
         <v>17430948000.0</v>
       </c>
       <c r="K29"/>
@@ -4832,51 +4849,53 @@
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
     </row>
     <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>83</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>11271682000.0</v>
+      </c>
       <c r="C50">
         <v>10437623000.0</v>
       </c>
       <c r="D50">
         <v>8087168000.0</v>
       </c>
       <c r="E50">
         <v>8034175000.0</v>
       </c>
       <c r="F50">
         <v>6986799000.0</v>
       </c>
       <c r="G50"/>
       <c r="H50">
         <v>10019082000.0</v>
       </c>
       <c r="I50">
         <v>7757050000.0</v>
       </c>
       <c r="J50">
         <v>8089826000.0</v>
       </c>
       <c r="K50">
         <v>8440123000.0</v>
       </c>
@@ -5928,870 +5947,876 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EG62"/>
+  <dimension ref="A1:EH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:137">
+    <row r="1" spans="1:138">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D1" t="s">
         <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="H1" t="s">
         <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
+        <v>102</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="L1" t="s">
         <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
+        <v>105</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="P1" t="s">
         <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
+        <v>108</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="T1" t="s">
         <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
+        <v>111</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="X1" t="s">
         <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AB1" t="s">
         <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AF1" t="s">
         <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AJ1" t="s">
         <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AN1" t="s">
         <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AR1" t="s">
         <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AV1" t="s">
         <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AZ1" t="s">
         <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BD1" t="s">
         <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BH1" t="s">
         <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BL1" t="s">
         <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BP1" t="s">
         <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BT1" t="s">
         <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BX1" t="s">
         <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CB1" t="s">
         <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CF1" t="s">
         <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CJ1" t="s">
         <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CN1" t="s">
         <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CR1" t="s">
         <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CV1" t="s">
         <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CZ1" t="s">
         <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DD1" t="s">
         <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DH1" t="s">
         <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DL1" t="s">
         <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DP1" t="s">
         <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DT1" t="s">
         <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DX1" t="s">
         <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EB1" t="s">
         <v>193</v>
       </c>
       <c r="EC1" t="s">
         <v>194</v>
       </c>
       <c r="ED1" t="s">
+        <v>195</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="EF1" t="s">
         <v>196</v>
       </c>
       <c r="EG1" t="s">
         <v>197</v>
       </c>
+      <c r="EH1" t="s">
+        <v>198</v>
+      </c>
     </row>
-    <row r="2" spans="1:137">
+    <row r="2" spans="1:138">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2">
+        <v>254798000.0</v>
+      </c>
+      <c r="C2">
         <v>30822570000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>327492000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>347516000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>293186000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>407640000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>296341000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>319438000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>277715000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>258503000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>230926000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>209013000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>221126000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>186750000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>386579000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>191203000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>510759000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>130729000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>125829000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>112198000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>121986000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>121617000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>110726000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>124301000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>178792000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>129040000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>136218000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>139583000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>153853000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>108634000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>348188000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>155801000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>96989000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>89498000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>81775000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>124367000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>65079000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>59115000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>75845000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>280840000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>50607000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>76710000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>64280000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>295968000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>67816000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>129607000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>52872000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>57248000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>50990000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>63758000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>104846000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>62111000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>386052000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>65489000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>35487000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>54997000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>41837000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>239562000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>48998000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>56152000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>42855000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>57131000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>45094000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>52913000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>47530000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>39562000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>37388000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>38759000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>34821000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>40470000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>32520000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>47933000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>33731000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>50004000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>39501000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>54986000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>40489000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>36125000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>25444000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>29034000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>22554000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>29250000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>25253000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>22764000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>24771000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>25511000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>25689000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>25201000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>28425000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>26342000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>29782000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>29349000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>30772000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>29756000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>31803000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>30744000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>22701000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>26358000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>18967000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>22121000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>15706000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>20852000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>11548000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>19616000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>11904000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>18500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>11800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>11500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>9200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>9100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>6700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>8000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>9100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>9800000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>7500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>8000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>6800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>7200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>6200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>7500000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>6700000.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>6800000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>7900000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>6900000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>7500000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>7000000.0</v>
       </c>
-      <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
+      <c r="EH2"/>
     </row>
-    <row r="3" spans="1:137">
+    <row r="3" spans="1:138">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6887,52 +6912,53 @@
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
+      <c r="EH3"/>
     </row>
-    <row r="4" spans="1:137">
+    <row r="4" spans="1:138">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7028,492 +7054,494 @@
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
+      <c r="EH4"/>
     </row>
-    <row r="5" spans="1:137">
+    <row r="5" spans="1:138">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5">
+        <v>-15071000.0</v>
+      </c>
+      <c r="C5">
         <v>13382000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5431000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-17665000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1808000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12147000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2554000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9141000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4118000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-40145000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-35839000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-34351000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-59862000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-50843000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-63589000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-49484000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-39665000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3853000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>18206000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>16733000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>51744000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-13923000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-53837000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-91497000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-121437000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-16161000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-43024000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-12843000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>21254000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>24956000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>64001000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>73410000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>72111000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>51085000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>40795000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>42428000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>41544000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>33758000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>13564000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>12384000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-18917000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-11019000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-17814000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>22733000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>51184000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>15533000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>21080000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>21923000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>14954000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-16202000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>26828000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>38721000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>92359000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>73969000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>91805000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>89713000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>79123000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>79370000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>85715000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>36436000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>9616000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>18275000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>47332000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>31469000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>7587000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>3254000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>18139000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-12546000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-45609000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-47412000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-41421000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-17337000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-29393000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-2793000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1770000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1800000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>9735000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>4956000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>7838000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5075000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>5290000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3339000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2693000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>425000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>699000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-882000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-5487000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-214000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-9945000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-2295000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-2336000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-203000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-2418000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-407000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>14407000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>8932000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>3391000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>8395000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>13403000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>107000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>10998000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>31498000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1291000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-2012000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-4541000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1700000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>800000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>200000.0</v>
       </c>
-      <c r="DG5"/>
-      <c r="DH5">
+      <c r="DH5"/>
+      <c r="DI5">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DJ5">
         <v>1200000.0</v>
       </c>
       <c r="DK5">
+        <v>1200000.0</v>
+      </c>
+      <c r="DL5">
         <v>900000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>200000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>300000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DQ5">
         <v>100000.0</v>
       </c>
-      <c r="DR5"/>
+      <c r="DR5">
+        <v>100000.0</v>
+      </c>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
+      <c r="EH5"/>
     </row>
-    <row r="6" spans="1:137">
+    <row r="6" spans="1:138">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>118183000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>117684000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>118208000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>118979000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>119130000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>118937000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>118386000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>118655000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>118897000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>117989000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
@@ -7522,56 +7550,58 @@
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
+        <v>0.0</v>
+      </c>
+      <c r="BH6">
         <v>547061000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>520607000.0</v>
       </c>
-      <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7604,52 +7634,53 @@
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
+      <c r="EH6"/>
     </row>
-    <row r="7" spans="1:137">
+    <row r="7" spans="1:138">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7745,111 +7776,116 @@
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
+      <c r="EH7"/>
     </row>
-    <row r="8" spans="1:137">
+    <row r="8" spans="1:138">
       <c r="A8" t="s">
         <v>41</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>518842000.0</v>
+      </c>
       <c r="C8">
+        <v>518850000.0</v>
+      </c>
+      <c r="D8">
         <v>518972000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>422083000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>422082000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>422040000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>422034000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>495412000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>495400000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>495373000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>495371000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>495367000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>495351000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>495332000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>495331000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>495328000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>495319000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495297000.0</v>
       </c>
       <c r="S8">
         <v>495297000.0</v>
       </c>
       <c r="T8">
+        <v>495297000.0</v>
+      </c>
+      <c r="U8">
         <v>495296000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7922,215 +7958,218 @@
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
+      <c r="EH8"/>
     </row>
-    <row r="9" spans="1:137">
+    <row r="9" spans="1:138">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>139370000.0</v>
+      </c>
+      <c r="D9">
         <v>137602000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>136248000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>134500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>135894000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>135225000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>130921000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>130147000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>130004000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>128939000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>128117000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>127569000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>127103000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>125993000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>124942000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>124148000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>123718000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>122899000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>121525000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>120856000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>120412000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>119304000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>118720000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>118942000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>118841000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>118822000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>118183000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>117684000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>118208000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>118979000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>119130000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>118937000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>118386000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>118655000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>118897000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>117989000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>117434000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>117862000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>117077000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>116098000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>114364000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>113559000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>112861000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>111958000.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9">
+      <c r="AX9"/>
+      <c r="AY9">
         <v>110722000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>109675000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>109001000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>108386000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>106617000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>101809000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>101097000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -8163,504 +8202,510 @@
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
+      <c r="EH9"/>
     </row>
-    <row r="10" spans="1:137">
+    <row r="10" spans="1:138">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10">
+        <v>746597000.0</v>
+      </c>
+      <c r="C10">
         <v>931067000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>884444000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1017490000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1031789000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1007817000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>842056000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>922961000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>745105000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>883596000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>782318000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>874090000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>864594000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>861002000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>868234000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>909430000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>890046000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>908785000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>899052000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>828403000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1012541000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1033941000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>910592000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>827600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1231585000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>604381000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>587941000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>396602000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>376122000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>425256000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>436152000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>430812000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>493258000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>302022000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>366764000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>319993000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>313641000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>265229000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>313581000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1764626000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1729563000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1210084000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1516536000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1683156000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1556246000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1363387000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>627670000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>384123000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>866585000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>749313000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>651713000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>650723000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>893387000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>785564000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>870040000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>752502000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>974963000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>817046000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>825014000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>768335000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>779443000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>729920000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>453273000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>325333000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>418211000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>654794000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>274894000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>362858000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>283801000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>278412000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>50661000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>712374000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>199989000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>101445000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>572426000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>577261000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>816930000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>877714000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>804602000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>348951000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>413619000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>458852000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>437561000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>390075000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>424041000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>430504000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>499806000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>581502000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>336245000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>623674000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>513370000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>620581000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>685841000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>723800000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>493202000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>479585000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>468664000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>437831000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>478132000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>473546000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>320437000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>537871000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>460812000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>372458000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>344822000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>336300000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>506200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>546400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>515100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>540600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>435300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>345700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>216100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>177600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>246200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>324000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>252600000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>68900000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>37600000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>32700000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>74500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>8300000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>111500000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>200000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>600000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DX10">
         <v>800000.0</v>
       </c>
-      <c r="DY10"/>
-      <c r="DZ10">
+      <c r="DY10">
+        <v>800000.0</v>
+      </c>
+      <c r="DZ10"/>
+      <c r="EA10">
         <v>1100000.0</v>
       </c>
-      <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
-      <c r="ED10">
+      <c r="ED10"/>
+      <c r="EE10">
         <v>1800000.0</v>
       </c>
-      <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
+      <c r="EH10"/>
     </row>
-    <row r="11" spans="1:137">
+    <row r="11" spans="1:138">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>931067000.0</v>
+      </c>
+      <c r="D11">
         <v>901023000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1030329000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1048135000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1024007000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>842056000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>782318000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>874090000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>864594000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>861002000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>868234000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>909430000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>890046000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>908785000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>899052000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>828403000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -8733,1575 +8778,1586 @@
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
+      <c r="EH11"/>
     </row>
-    <row r="12" spans="1:137">
+    <row r="12" spans="1:138">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12">
+        <v>2208042000.0</v>
+      </c>
+      <c r="C12">
         <v>18481446000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2516150000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2615294000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2409982000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12475377000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12481683000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11570827000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11219580000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11335006000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10714429000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13337124000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13737512000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13047792000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12244115000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11605654000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11685606000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11073735000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10734015000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11538040000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11585382000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11835334000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11954420000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12193365000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11779928000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10707249000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10882114000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10354774000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9275724000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>425256000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8617458000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8741216000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8525997000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>302022000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>366764000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>319993000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>313641000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>265229000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10640516000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11762194000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11358668000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10026058000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10192048000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10091560000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>9964761000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8692389000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8215600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7775073000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8426723000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>749313000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9859295000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9709192000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9858814000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>785564000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>870040000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>752502000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>974963000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8568558000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>825014000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>768335000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>779443000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>729920000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>453273000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>325333000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>418211000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>654794000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>274894000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>362858000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>283801000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>278412000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>50661000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>712374000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>199989000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>101445000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>572426000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>577261000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>816930000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>877714000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>804602000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>348951000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>413619000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>458852000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>437561000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>390075000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>424041000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>430504000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>499806000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>581502000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>336245000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>623674000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>513370000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>620581000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>685841000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>723800000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>493202000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>479585000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>468664000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>437831000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>478132000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>473546000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>320437000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>537871000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>460812000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>372458000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>344822000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>336300000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>506200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>546400000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>515100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>540600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>435300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>345700000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>216100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>177600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>246200000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>324000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>252600000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>68900000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>37600000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>32700000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>74500000.0</v>
       </c>
-      <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>111500000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>200000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>600000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DX12">
         <v>800000.0</v>
       </c>
-      <c r="DY12"/>
-      <c r="DZ12">
+      <c r="DY12">
+        <v>800000.0</v>
+      </c>
+      <c r="DZ12"/>
+      <c r="EA12">
         <v>1100000.0</v>
       </c>
-      <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
-      <c r="ED12">
+      <c r="ED12"/>
+      <c r="EE12">
         <v>1800000.0</v>
       </c>
-      <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
+      <c r="EH12"/>
     </row>
-    <row r="13" spans="1:137">
+    <row r="13" spans="1:138">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13">
+        <v>10849000.0</v>
+      </c>
+      <c r="C13">
         <v>10857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10934000.0</v>
       </c>
       <c r="D13">
         <v>10934000.0</v>
       </c>
       <c r="E13">
+        <v>10934000.0</v>
+      </c>
+      <c r="F13">
         <v>10933000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10891000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10885000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10881000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10869000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>10842000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>10840000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>10836000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>10820000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>10801000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>10800000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>10797000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>10788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10766000.0</v>
       </c>
       <c r="S13">
         <v>10766000.0</v>
       </c>
       <c r="T13">
+        <v>10766000.0</v>
+      </c>
+      <c r="U13">
         <v>10765000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>10758000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10737000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10736000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10733000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>10723000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10712000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10710000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10700000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10689000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10669000.0</v>
       </c>
       <c r="AE13">
         <v>10669000.0</v>
       </c>
       <c r="AF13">
+        <v>10669000.0</v>
+      </c>
+      <c r="AG13">
         <v>10667000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>10650000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>10619000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>10613000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>10604000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>10596000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>10539000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>10481000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>10460000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>10451000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>10687000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>10943000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>11039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10937000.0</v>
       </c>
       <c r="AT13">
         <v>10937000.0</v>
       </c>
       <c r="AU13">
+        <v>10937000.0</v>
+      </c>
+      <c r="AV13">
         <v>10936000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>10924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10886000.0</v>
       </c>
       <c r="AX13">
         <v>10886000.0</v>
       </c>
       <c r="AY13">
+        <v>10886000.0</v>
+      </c>
+      <c r="AZ13">
         <v>10860000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>10824000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>10754000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>10702000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>10496000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>10483000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>10373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10357000.0</v>
       </c>
       <c r="BG13">
         <v>10357000.0</v>
       </c>
       <c r="BH13">
+        <v>10357000.0</v>
+      </c>
+      <c r="BI13">
         <v>10344000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>10301000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>10284000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>10277000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>10276000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>10144000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>10142000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>10140000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>10138000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>10135000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>10132000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>10129000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>10023000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>9864000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>9895000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>10404000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>10374000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>10256000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>10607000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>10614000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>10892000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>11101000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>11091000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>11116000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>11299000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>11533000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>11822000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>12033000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>12097000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>12070000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>12054000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>11796000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>11790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11638000.0</v>
       </c>
       <c r="CP13">
         <v>11638000.0</v>
       </c>
       <c r="CQ13">
-        <v>11629000.0</v>
+        <v>11638000.0</v>
       </c>
       <c r="CR13">
         <v>11629000.0</v>
       </c>
       <c r="CS13">
+        <v>11629000.0</v>
+      </c>
+      <c r="CT13">
         <v>11591000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>11564000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>11380000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>11361000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>11236000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>11152000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>11130000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>11118000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>10950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10900000.0</v>
       </c>
       <c r="DC13">
         <v>10900000.0</v>
       </c>
-      <c r="DD13"/>
+      <c r="DD13">
+        <v>10900000.0</v>
+      </c>
       <c r="DE13"/>
-      <c r="DF13">
+      <c r="DF13"/>
+      <c r="DG13">
         <v>10800000.0</v>
       </c>
-      <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
+      <c r="EH13"/>
     </row>
-    <row r="14" spans="1:137">
+    <row r="14" spans="1:138">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14">
         <v>12911000.0</v>
       </c>
       <c r="C14">
+        <v>12911000.0</v>
+      </c>
+      <c r="D14">
         <v>10972000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10963000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10983000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10971000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10966000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10956000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10969000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10952000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10938000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10916000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10918000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10894000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10874000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10864000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10887000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10877000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10842000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>10838000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>10819000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>10799000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10785000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10776000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10782000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10711000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10776000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10770000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10777000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>10747000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>10744000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10742000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10741000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10781000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10815000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>10783000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>10782000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>10700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10649000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>10614000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>11003000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11135000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11271000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11438000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11331000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>11294000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11372000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>11361000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>11346000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>11248000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>11213000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>11198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11161000.0</v>
       </c>
       <c r="BB14">
         <v>11161000.0</v>
       </c>
       <c r="BC14">
+        <v>11161000.0</v>
+      </c>
+      <c r="BD14">
         <v>10994000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>10465854.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10903000.0</v>
       </c>
       <c r="BF14">
         <v>10903000.0</v>
       </c>
       <c r="BG14">
+        <v>10903000.0</v>
+      </c>
+      <c r="BH14">
         <v>10354000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>10719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10653000.0</v>
       </c>
       <c r="BJ14">
         <v>10653000.0</v>
       </c>
       <c r="BK14">
+        <v>10653000.0</v>
+      </c>
+      <c r="BL14">
         <v>10665000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>10610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10394000.0</v>
       </c>
       <c r="BN14">
         <v>10394000.0</v>
       </c>
       <c r="BO14">
+        <v>10394000.0</v>
+      </c>
+      <c r="BP14">
         <v>10285000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>10176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10135000.0</v>
       </c>
       <c r="BR14">
         <v>10135000.0</v>
       </c>
       <c r="BS14">
+        <v>10135000.0</v>
+      </c>
+      <c r="BT14">
         <v>10065000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>10072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9867000.0</v>
       </c>
       <c r="BV14">
         <v>9867000.0</v>
       </c>
       <c r="BW14">
+        <v>9867000.0</v>
+      </c>
+      <c r="BX14">
         <v>10451000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>10557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10600000.0</v>
       </c>
       <c r="BZ14">
         <v>10600000.0</v>
       </c>
       <c r="CA14">
+        <v>10600000.0</v>
+      </c>
+      <c r="CB14">
         <v>10790000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>11371642.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>11432576.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>11447727.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>11381000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>11404167.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>11695238.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>11695000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>12291429.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>12250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12229688.0</v>
       </c>
       <c r="CL14">
         <v>12229688.0</v>
       </c>
       <c r="CM14">
+        <v>12229688.0</v>
+      </c>
+      <c r="CN14">
         <v>11946429.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>11951429.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>12032857.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>13632857.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>11959000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>11630466.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12206780.0</v>
       </c>
       <c r="CT14">
         <v>12206780.0</v>
       </c>
       <c r="CU14">
+        <v>12206780.0</v>
+      </c>
+      <c r="CV14">
         <v>12019512.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>11609375.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11977778.0</v>
       </c>
       <c r="CX14">
         <v>11977778.0</v>
       </c>
       <c r="CY14">
+        <v>11977778.0</v>
+      </c>
+      <c r="CZ14">
         <v>11391667.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>11236364.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11228571.0</v>
       </c>
       <c r="DB14">
         <v>11228571.0</v>
       </c>
       <c r="DC14">
+        <v>11228571.0</v>
+      </c>
+      <c r="DD14">
         <v>11250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13868000.0</v>
       </c>
       <c r="DE14">
         <v>13868000.0</v>
       </c>
       <c r="DF14">
         <v>13868000.0</v>
       </c>
       <c r="DG14">
+        <v>13868000.0</v>
+      </c>
+      <c r="DH14">
         <v>13790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13781000.0</v>
       </c>
       <c r="DI14">
         <v>13781000.0</v>
       </c>
       <c r="DJ14">
         <v>13781000.0</v>
       </c>
       <c r="DK14">
+        <v>13781000.0</v>
+      </c>
+      <c r="DL14">
         <v>12516000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>12521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10472000.0</v>
       </c>
       <c r="DN14">
         <v>10472000.0</v>
       </c>
       <c r="DO14">
-        <v>8423000.0</v>
+        <v>10472000.0</v>
       </c>
       <c r="DP14">
         <v>8423000.0</v>
       </c>
       <c r="DQ14">
         <v>8423000.0</v>
       </c>
       <c r="DR14">
+        <v>8423000.0</v>
+      </c>
+      <c r="DS14">
         <v>2479333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="DT14">
         <v>7500000.0</v>
       </c>
       <c r="DU14">
         <v>7500000.0</v>
       </c>
       <c r="DV14">
         <v>7500000.0</v>
       </c>
       <c r="DW14">
         <v>7500000.0</v>
       </c>
       <c r="DX14">
-        <v>6666667.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="DY14">
         <v>6666667.0</v>
       </c>
       <c r="DZ14">
         <v>6666667.0</v>
       </c>
       <c r="EA14">
-        <v>2857143.0</v>
+        <v>6666667.0</v>
       </c>
       <c r="EB14">
         <v>2857143.0</v>
       </c>
       <c r="EC14">
-        <v>1428571.0</v>
+        <v>2857143.0</v>
       </c>
       <c r="ED14">
         <v>1428571.0</v>
       </c>
       <c r="EE14">
+        <v>1428571.0</v>
+      </c>
+      <c r="EF14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2142857.0</v>
       </c>
       <c r="EG14">
         <v>2142857.0</v>
       </c>
+      <c r="EH14">
+        <v>2142857.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:137">
+    <row r="15" spans="1:138">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>10836000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>10820000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10801000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10800000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10797000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10766000.0</v>
       </c>
       <c r="S15">
         <v>10766000.0</v>
       </c>
       <c r="T15">
+        <v>10766000.0</v>
+      </c>
+      <c r="U15">
         <v>10765000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10758000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10737000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10736000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10733000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>10723000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10712000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10710000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10700000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10689000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10669000.0</v>
       </c>
       <c r="AE15">
         <v>10669000.0</v>
       </c>
       <c r="AF15">
+        <v>10669000.0</v>
+      </c>
+      <c r="AG15">
         <v>10667000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>10650000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10619000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10613000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>10604000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10596000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10539000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>10481000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>10460000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>10451000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>10687000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>10943000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>11039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10937000.0</v>
       </c>
       <c r="AT15">
         <v>10937000.0</v>
       </c>
       <c r="AU15">
+        <v>10937000.0</v>
+      </c>
+      <c r="AV15">
         <v>10936000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>10924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10886000.0</v>
       </c>
       <c r="AX15">
         <v>10886000.0</v>
       </c>
       <c r="AY15">
+        <v>10886000.0</v>
+      </c>
+      <c r="AZ15">
         <v>10860000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>10824000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>10754000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>10702000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>10496000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>10483000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>10373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10357000.0</v>
       </c>
       <c r="BG15">
         <v>10357000.0</v>
       </c>
       <c r="BH15">
+        <v>10357000.0</v>
+      </c>
+      <c r="BI15">
         <v>10344000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>10301000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>10284000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>10277000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10276000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>10144000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>10142000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>10140000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>10138000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>10135000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>10132000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>10129000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>10023000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>9864000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>9895000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>10404000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>10374000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>10256000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>10607000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>10614000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>10892000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>11101000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>11091000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>11116000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>11299000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>11533000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>11822000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>12033000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>12097000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>12070000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>12054000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>11796000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>11790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11638000.0</v>
       </c>
       <c r="CP15">
         <v>11638000.0</v>
       </c>
       <c r="CQ15">
-        <v>11629000.0</v>
+        <v>11638000.0</v>
       </c>
       <c r="CR15">
         <v>11629000.0</v>
       </c>
       <c r="CS15">
+        <v>11629000.0</v>
+      </c>
+      <c r="CT15">
         <v>11591000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>11564000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>11380000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>11361000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>11236000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>11152000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>11130000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>11118000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>10950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10900000.0</v>
       </c>
       <c r="DC15">
         <v>10900000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>10900000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
+      <c r="EH15"/>
     </row>
-    <row r="16" spans="1:137">
+    <row r="16" spans="1:138">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-319438000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-6823380000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
@@ -10376,52 +10432,53 @@
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
+      <c r="EH16"/>
     </row>
-    <row r="17" spans="1:137">
+    <row r="17" spans="1:138">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10517,98 +10574,97 @@
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
+      <c r="EH17"/>
     </row>
-    <row r="18" spans="1:137">
+    <row r="18" spans="1:138">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>521000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>4586000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2832000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4227000.0</v>
       </c>
-      <c r="AH18">
-[...1 lines deleted...]
-      </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
@@ -10620,74 +10676,76 @@
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
         <v>9423000.0</v>
       </c>
-      <c r="BB18">
-[...1 lines deleted...]
-      </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
         <v>1871000.0</v>
       </c>
-      <c r="BH18">
-[...2 lines deleted...]
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10720,52 +10778,53 @@
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
+      <c r="EH18"/>
     </row>
-    <row r="19" spans="1:137">
+    <row r="19" spans="1:138">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10861,89 +10920,88 @@
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
+      <c r="EH19"/>
     </row>
-    <row r="20" spans="1:137">
+    <row r="20" spans="1:138">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>115937000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -10987,51 +11045,53 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
@@ -11064,87 +11124,86 @@
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
+      <c r="EH20"/>
     </row>
-    <row r="21" spans="1:137">
+    <row r="21" spans="1:138">
       <c r="A21" t="s">
         <v>54</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
@@ -11188,51 +11247,53 @@
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
@@ -11265,1276 +11326,1288 @@
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
+      <c r="EH21"/>
     </row>
-    <row r="22" spans="1:137">
+    <row r="22" spans="1:138">
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>1141235000.0</v>
       </c>
-      <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1225667000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1012841000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1107619000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1060962000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>861002000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1036196000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1087386000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1038274000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1131678000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-5050194000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-5842285000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>5360900000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5352584000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5302197000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5266786000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5127770000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4900470000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4635230000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4507435000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4334434000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4195295000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4016190000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3962044000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3756534000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3659632000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3533555000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3520075000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3353345000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3334417000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3243768000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3193248000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2992638000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2949165000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2765926000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2729774000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2549535000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2540902000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2895985000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2894156000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2796532000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2787437000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2705079000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2558599000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2353757000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2327964000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2629144000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>753720000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>727234000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>649676000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>657453000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>774596000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>692078000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>782557000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>757958000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>766809000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>740269000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>753602000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>748774000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>777518000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>769042000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>785440000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>786027000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>803048000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>827087000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>838451000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>865170000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>886719000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>902326000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>947502000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>983984000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>999102000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>989885000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1019542000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1016002000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>968492000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>878295000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>839591000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>309894000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>201812000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>141001000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>79089000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>12407000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>30279000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>21943000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>18714000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>28897000.0</v>
       </c>
-      <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
+      <c r="EH22"/>
     </row>
-    <row r="23" spans="1:137">
+    <row r="23" spans="1:138">
       <c r="A23" t="s">
         <v>56</v>
       </c>
       <c r="B23">
+        <v>36729246000.0</v>
+      </c>
+      <c r="C23">
         <v>35370157000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>33379560000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>32995909000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>31803939000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>31324742000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>30615221000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30194314000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>29772191000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29524382000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>28311381000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>27659565000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>27939947000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>27333110000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>26441588000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>25916403000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>25789414000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>25121009000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>24744368000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>24181245000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>24013911000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>24355501000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>23998837000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23932656000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>23180110000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>21709374000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>21315234000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>20738160000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>19797777000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>18694328000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>18474034000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>18626771000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>18397236000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>17792274000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>17690238000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>17267385000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>15931757000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>15606020000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>16000905000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>16823190000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>16156028000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>15540354000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>14853845000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15144597000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>14849685000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>14287821000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14525697000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>14670102000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>13554353000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>13361780000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>13085007000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>12935951000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>12892672000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>12622201000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>12502481000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>12050414000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>12311411000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>11883508000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>11430507000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>10444828000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>10197465000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>9479914000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>8222742000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7099490000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7479165000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>6138813000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>5733731000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>5322684000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>4770877000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5107307000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4658688000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6064390000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5506014000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4977613000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5425983000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5277108000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5275762000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>4953673000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4892700000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>4565954000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4473336000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4340619000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>4257155000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3831155000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3840189000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3846817000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3784920000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>4080550000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>3945590000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4299650000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4196371000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4267847000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4194427000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>4222915000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>4031624000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>4037574000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>3413987000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>3417208000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>3377216000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>3209081000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2916058000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>3160899000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>3035121000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2703320000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>2639320000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>2590400000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>2681500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>2565500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>2029200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1935300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1695400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1587600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1479200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1348100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1374200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1408400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1205300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>602800000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>552700000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>516400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>572900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>512500000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>618600000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>470300000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>479900000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>477200000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>473700000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>492300000.0</v>
       </c>
-      <c r="DY23"/>
-      <c r="DZ23">
+      <c r="DZ23"/>
+      <c r="EA23">
         <v>525300000.0</v>
       </c>
-      <c r="EA23"/>
       <c r="EB23"/>
       <c r="EC23"/>
-      <c r="ED23">
+      <c r="ED23"/>
+      <c r="EE23">
         <v>514300000.0</v>
       </c>
-      <c r="EE23"/>
       <c r="EF23"/>
       <c r="EG23"/>
+      <c r="EH23"/>
     </row>
-    <row r="24" spans="1:137">
+    <row r="24" spans="1:138">
       <c r="A24" t="s">
         <v>57</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>23008189000.0</v>
+      </c>
       <c r="C24">
+        <v>21916323000.0</v>
+      </c>
+      <c r="D24">
         <v>21139247000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>20717586000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>19761889000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>18863179000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18800524000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>19432395000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>27834300000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>19850860000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>18501344000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>25867767000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>166963000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>175326000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>184554000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17640664000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>105574000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>23697535000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>25633000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14479122000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>28345000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>29892000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>21626642000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>21469093000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>20718815000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>19125690000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>30542000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>27429000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>22203000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>19633000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>17841000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>20164000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>22570000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>26599000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>30595000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>34114000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>32054000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>58152000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>123796000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>140758000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>117956000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>77199000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>94880000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>69373000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>95493000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>84844000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>69995000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>78296000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>5036375000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>75708000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>91445000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>99063000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>133838000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>150682000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>4700680000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>4519192000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>4334977000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>4104882000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>10058274000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>9055860000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>3806727000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>3430656000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2979147000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2269421000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2082578000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1908713000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1962591000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1535362000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1005981000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>887999000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>664874000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>651267000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1045193000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>744649000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>937241000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1279250000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1370667000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1202291000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1187827000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1186872000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1340385000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1350139000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1431930000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>942109000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>878687000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>794674000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1222609000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1360338000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1291956000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>833207000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1074070000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1026864000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1032348000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>985318000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1118338000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>1086671000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>890702000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>932623000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>827862000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>759544000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>715901000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>767492000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>701027000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>741251000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>745735000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
+      <c r="EH24"/>
     </row>
-    <row r="25" spans="1:137">
+    <row r="25" spans="1:138">
       <c r="A25" t="s">
         <v>58</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>21916323000.0</v>
+      </c>
+      <c r="D25">
         <v>21139247000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20717586000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19761889000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18863179000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18800524000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>18501344000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>188652000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>166963000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>175326000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>184554000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>127983000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>105574000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16710736000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>25633000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>24347000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>28345000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>29892000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>21626642000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>21469093000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20718815000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19125690000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>30542000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>27429000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22203000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>19633000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17841000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>20164000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>22570000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>26599000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>30595000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>34114000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>32054000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>58152000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>123796000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>140758000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>117956000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>77199000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>94880000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>69373000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>95493000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>84844000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>69995000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>78296000.0</v>
       </c>
-      <c r="AW25"/>
-      <c r="AX25">
+      <c r="AX25"/>
+      <c r="AY25">
         <v>75708000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>91445000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>99063000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>133838000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>150682000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>10058274000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>9055860000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -12567,221 +12640,226 @@
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
+      <c r="EH25"/>
     </row>
-    <row r="26" spans="1:137">
+    <row r="26" spans="1:138">
       <c r="A26" t="s">
         <v>59</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>18218995000.0</v>
+      </c>
       <c r="C26">
+        <v>17550379000.0</v>
+      </c>
+      <c r="D26">
         <v>16615439000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>16966954000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>16704618000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>16576887000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>16963270000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>16925163000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>17324156000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>17080464000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16464021000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>15700618000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>25099000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>37409000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>49968000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>14865367000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>35329000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>14685120000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>317219000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>14246597000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>18370000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>17468000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12837000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>16588000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>7327916000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6991959000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6522809000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>6323565000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>6046141000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>5515052000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>5360900000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>5352584000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5302197000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>5266786000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5127770000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4900470000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4635230000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4507435000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4334434000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4195295000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>4016190000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3962044000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3756534000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3659632000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3533555000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>3520075000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3353345000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3334417000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>3193248000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2992638000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2972329000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2792180000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>2760947000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>2922365000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2920265000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -12814,52 +12892,53 @@
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
+      <c r="EH26"/>
     </row>
-    <row r="27" spans="1:137">
+    <row r="27" spans="1:138">
       <c r="A27" t="s">
         <v>60</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12955,525 +13034,533 @@
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
+      <c r="EH27"/>
     </row>
-    <row r="28" spans="1:137">
+    <row r="28" spans="1:138">
       <c r="A28" t="s">
         <v>61</v>
       </c>
       <c r="B28">
+        <v>33764712000.0</v>
+      </c>
+      <c r="C28">
         <v>29891503000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>30401378000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29983803000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28838327000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28292985000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27903913000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27282259000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27089195000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26804015000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25675241000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24993677000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25347129000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24790059000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23722962000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>23430772000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23045066000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>22786365000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>22457030000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21998144000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>21736290000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>22138762000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>21971109000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>22070914000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20982962000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>20110771000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>19771082000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>19361678000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>18441975000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>17347398000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>16848932000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>17210273000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>16994348000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>16625539000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>16479542000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16070202000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14816332000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14540575000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14847066000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14011507000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13674249000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>13581949000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>12593852000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>12478753000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>12507602000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>11885966000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11291622000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11659531000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>11836704000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11852397000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>11585076000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>11476596000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10795954000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>10984162000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10769775000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10434006000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>9881938000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>10104738000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>9807076000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>8961359000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>8464305000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8067874000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7052037000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6086224000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6437212000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4965343000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4843286000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4485932000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>4008516000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4366686000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4256441000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4945210000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4906865000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>8354730000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4471589000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4296052000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4087508000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3717074000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3749697000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3873544000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3693702000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3532450000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3490408000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3085357000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3070707000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3051869000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2924032000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3143629000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3244222000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>3311820000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3324511000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3269395000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>3145871000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3157264000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>3214518000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3268878000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2742996000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2763899000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2687495000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2566274000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2419697000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2431312000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2447716000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2201681000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2182223000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2136100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2066700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1913800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1414800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1298600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1162700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1148200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1173200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1081200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1066600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1024300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>896700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>477400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>492100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>459700000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>479600000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>483200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>487900000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>449700000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>459500000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>456300000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>452400000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>470200000.0</v>
       </c>
-      <c r="DY28"/>
-      <c r="DZ28">
+      <c r="DZ28"/>
+      <c r="EA28">
         <v>501400000.0</v>
       </c>
-      <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
-      <c r="ED28">
+      <c r="ED28"/>
+      <c r="EE28">
         <v>488700000.0</v>
       </c>
-      <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
+      <c r="EH28"/>
     </row>
-    <row r="29" spans="1:137">
+    <row r="29" spans="1:138">
       <c r="A29" t="s">
         <v>62</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>35720337000.0</v>
+      </c>
       <c r="C29">
+        <v>34398961000.0</v>
+      </c>
+      <c r="D29">
         <v>32464867000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32134451000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>30984613000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30378679000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29797164000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>29497714000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>28830112000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28865360000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>27358295000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26729791000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>27427964000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>26969574000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>25905094000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>25432083000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24922616000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24417417000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>24054713000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>23499383000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>23439380000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>23801976000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>23448842000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23417253000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22679790000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13541,604 +13628,608 @@
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
+      <c r="EH29"/>
     </row>
-    <row r="30" spans="1:137">
+    <row r="30" spans="1:138">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30">
+        <v>303725000.0</v>
+      </c>
+      <c r="C30">
         <v>414369000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>335561000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>363093000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>312697000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>361091000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>299179000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>332528000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>293332000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>336960000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>280332000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>279710000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>243038000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>276212000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>214309000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>222344000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>193249000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>211142000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>183116000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>198543000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>177642000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>223542000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>189834000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>212271000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>192357000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>237637000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>197856000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>223502000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>183790000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>220446000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>175855000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>196109000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>154067000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>195173000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>146854000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>163592000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>124270000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>161653000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>126354000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>146053000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>114456000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>152889000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>114123000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>138974000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>104654000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>146336000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>107600000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>137765000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>109096000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>151105000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>114121000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>137255000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>108894000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>145203000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>107868000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>134171000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>104877000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>141723000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>109826000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>120676000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>97492000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>125047000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>101482000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>109195000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>98989000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>122194000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>110678000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>109879000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>103278000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>134167000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>118086000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>132059000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>114373000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>149743000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>115315000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>139892000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>99336000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>114288000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>87332000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>89436000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>63483000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>89679000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>64050000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>68920000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>56119000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>78002000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>56714000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>69770000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>51867000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>75308000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>57019000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>60819000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>43373000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>71214000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>52222000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>68127000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>40152000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>62257000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>44605000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>53445000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>36625000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>61175000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>41717000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>46594000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>31926000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>47300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>32500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>36600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>20400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>26600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>18500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>19900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>15000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>21400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>18000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>19600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>16900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>18000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>23600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>20600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>20900000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>21100000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>15800000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>18000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>13900000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>15700000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>10600000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>15500000.0</v>
       </c>
-      <c r="DY30"/>
-      <c r="DZ30">
+      <c r="DZ30"/>
+      <c r="EA30">
         <v>15800000.0</v>
       </c>
-      <c r="EA30"/>
       <c r="EB30"/>
       <c r="EC30"/>
-      <c r="ED30">
+      <c r="ED30"/>
+      <c r="EE30">
         <v>17100000.0</v>
       </c>
-      <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
+      <c r="EH30"/>
     </row>
-    <row r="31" spans="1:137">
+    <row r="31" spans="1:138">
       <c r="A31" t="s">
         <v>64</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>900736000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>862024000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>807854000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>787427000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>747492000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>727817000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>708313000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>719882000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>712767000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>695684000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>714288000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>629273000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>567141000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>518739000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>465243000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>570902000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>521885000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>545368000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>558539000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>547798000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>572832000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>561453000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>540507000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>503387000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>489407000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>476170000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>461056000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>438666000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>395931000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>380182000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>339030000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>348758000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>335592000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>371347000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>377566000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>341042000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>341774000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>331647000.0</v>
       </c>
-      <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>274283000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>305062000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>302135000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>328642000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>293531000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>247630000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>221176000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -14171,52 +14262,53 @@
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
+      <c r="EH31"/>
     </row>
-    <row r="32" spans="1:137">
+    <row r="32" spans="1:138">
       <c r="A32" t="s">
         <v>65</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -14312,596 +14404,600 @@
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
+      <c r="EH32"/>
     </row>
-    <row r="33" spans="1:137">
+    <row r="33" spans="1:138">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33">
+        <v>34217479000.0</v>
+      </c>
+      <c r="C33">
         <v>34167053000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>30527849000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>30017522000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>29081260000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>18488274000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>17834359000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>18290959000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>18259279000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>17852416000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>17316620000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>13828318000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>13804403000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>13745179000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>13799796000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>13959138000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>13808360000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>13790798000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13805415000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>12424089000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>12219305000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>12272080000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>29288000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>38790000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>47842000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>21104993000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>17411909000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>17189329000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>16774768000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>15826108000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>15633171000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>15670135000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>15551524000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>15074537000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>14978333000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>14457078000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>13053350000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>12702158000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>12599440000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>12491204000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>11898433000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>14330270000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>11231167000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>11507809000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>11086945000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>5393683000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>11846745000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>11874848000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>10152530000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>12612467000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>9859557000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>9734131000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>9635434000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>9233594000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>8925985000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>8705412000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>8887738000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>8771633000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>8613037000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>7493776000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>12735000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>8749994000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>5217338000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>10405000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>20081000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>5484019000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>15150000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>39820000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>72668000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>4828895000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>55073000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>34477000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>48747000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>4876168000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>16410000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>8945000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>10090000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>4075959000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>4000766000.0</v>
       </c>
-      <c r="CB33"/>
-      <c r="CC33">
+      <c r="CC33"/>
+      <c r="CD33">
         <v>2906000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>3881767000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>3755544000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>3372160000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>3360029000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>3338311000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>3228400000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>3429278000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>3557478000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>3600668000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>3625982000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>3586447000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>3465213000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>3427901000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>3486200000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>3489862000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>2905171000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>2917120000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>2694921000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>2588272000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>2531140000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>2516750000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>2496123000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>2250240000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>2216848000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>2153400000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>2112700000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>1876200000.0</v>
       </c>
-      <c r="DE33"/>
-      <c r="DF33">
+      <c r="DF33"/>
+      <c r="DG33">
         <v>1368800000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>1241600000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>1222000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>1182600000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>1099000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>1084500000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>1034400000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>926000000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>515300000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>485700000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>463000000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>477300000.0</v>
       </c>
-      <c r="DR33"/>
-      <c r="DS33">
+      <c r="DS33"/>
+      <c r="DT33">
         <v>490900000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>452100000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>465000000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>461100000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>462100000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>476000000.0</v>
       </c>
-      <c r="DY33"/>
-      <c r="DZ33">
+      <c r="DZ33"/>
+      <c r="EA33">
         <v>508300000.0</v>
       </c>
-      <c r="EA33"/>
       <c r="EB33"/>
       <c r="EC33"/>
-      <c r="ED33">
+      <c r="ED33"/>
+      <c r="EE33">
         <v>495200000.0</v>
       </c>
-      <c r="EE33"/>
       <c r="EF33"/>
       <c r="EG33"/>
+      <c r="EH33"/>
     </row>
-    <row r="34" spans="1:137">
+    <row r="34" spans="1:138">
       <c r="A34" t="s">
         <v>67</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>25915345000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>26259473000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>25699076000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>24638432000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>24384869000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>23980237000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>23743411000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>23395608000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>22864485000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>22785567000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>23211515000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1331124000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1515146000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1588886000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1655368000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1571593000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1609988000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1607521000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1569807000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1527477000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1490565000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1504231000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1445415000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1370813000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>1287407000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1251421000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1182006000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1084292000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>968356000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>856072000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>754228000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>656745000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>557058000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>497931000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>466402000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>2101150000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>2096148000.0</v>
       </c>
-      <c r="AW34"/>
-      <c r="AX34">
+      <c r="AX34"/>
+      <c r="AY34">
         <v>307895000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>224755000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>213625000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>212440000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>210963000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>747440000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>790428000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -14934,965 +15030,972 @@
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
+      <c r="EH34"/>
     </row>
-    <row r="35" spans="1:137">
+    <row r="35" spans="1:138">
       <c r="A35" t="s">
         <v>68</v>
       </c>
       <c r="B35">
+        <v>23254307000.0</v>
+      </c>
+      <c r="C35">
         <v>22521858000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>21218410000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>20820379000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>19876880000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>18990453000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18911091000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>19325026000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>28014133000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>19766848000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>18738973000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>17773099000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>18001856000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>17840227000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>17431842000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>17449250000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>17516362000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>16789781000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>15339108000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>14564255000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>13220956000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>23241407000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>11946618000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>12010991000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>11066363000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>10696070000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>10473390000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>9818691000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>10246482000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>10015604000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>9906157000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>9867000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>9591000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>8838000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>8733000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>8531000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>7514000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>6463135000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>6028476000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>5831928000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>6238723000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>5798463000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>5968932000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>6639668000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>6242176000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>6022432000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>5699637000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>5902030000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>5470117000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>5384772000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>5353235000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5486355000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>5333819000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>5396384000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>5078540000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>4912039000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>4992000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>4806000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>4774000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>4500000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>4723564000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>4412374000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>4016230000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>3326957000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>3567977000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>2216717000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>2290810000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1860932000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1373678000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1273858000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>874051000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>772649000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1210659000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>874318000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1027579000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1371435000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1453873000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1370962000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1255943000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1181875000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1425513000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1478462000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1498324000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>942000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>963069000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>964282000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1329900000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1360000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1414891000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1136000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1074000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1172693000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1032000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>985000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>1118000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>1160030000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>932936000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>968000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>890772000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>795999000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>760314000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>767000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>701000000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>757347000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>759034000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>750000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>707000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>500000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>452000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>372300000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>248200000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>300700000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>365000000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>407200000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>358000000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>283200000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>288000000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>287000000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>269000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>267000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>275000000.0</v>
       </c>
-      <c r="DR35"/>
-      <c r="DS35">
+      <c r="DS35"/>
+      <c r="DT35">
         <v>271000000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>287000000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>270600000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>288200000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>299900000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>317100000.0</v>
       </c>
-      <c r="DY35"/>
-      <c r="DZ35">
+      <c r="DZ35"/>
+      <c r="EA35">
         <v>511700000.0</v>
       </c>
-      <c r="EA35"/>
       <c r="EB35"/>
       <c r="EC35"/>
-      <c r="ED35">
+      <c r="ED35"/>
+      <c r="EE35">
         <v>500100000.0</v>
       </c>
-      <c r="EE35"/>
       <c r="EF35"/>
       <c r="EG35"/>
+      <c r="EH35"/>
     </row>
-    <row r="36" spans="1:137">
+    <row r="36" spans="1:138">
       <c r="A36" t="s">
         <v>69</v>
       </c>
       <c r="B36">
+        <v>227680000.0</v>
+      </c>
+      <c r="C36">
         <v>16429294000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>146690000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>134592000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>104135000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>145794000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>95028000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>174494000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>146160000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>139306000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>215273000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1348000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1405000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4608000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1851000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2275000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3386000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4401000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4792000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5050000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5578000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6695000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-14707108000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-14899224000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-14319277000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7268569000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3423278000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3458828000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3650926000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3315936000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3185415000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3098241000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3152383000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>3084547000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>3029369000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2586917000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2206865000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2153778000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1474125000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1887284000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1690496000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>14330270000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1831398000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1899763000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1490271000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>12924434000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>3080953000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2740421000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>848403000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>833503000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>571453000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>589675000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>581607000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>376924000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>50522000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>199031000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>609690000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>805966000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>973762000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>782884000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-6312583000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2761957000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-5217338000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-4242392000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-4267926000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>953128000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-4521640000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-4041389000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-3537348000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1141186000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-3632296000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-4395159000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-4363562000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>3475310000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-3972028000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-3779322000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-3590340000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>912540000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-3311816000.0</v>
       </c>
-      <c r="CB36"/>
-      <c r="CC36">
+      <c r="CC36"/>
+      <c r="CD36">
         <v>-3181412000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>928850000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-2908581000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-2517961000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-2457114000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-2432990000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-2298647000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-2448951000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-2528361000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-2572916000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-2621057000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-2519369000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-2422791000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-2438916000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-2583144000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-2632830000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-2576566000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-2698330000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-2694921000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-2588272000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-2531140000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-2516750000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-2496123000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-2250240000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>-2216848000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>-2153400000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>-2112700000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-1876200000.0</v>
       </c>
-      <c r="DE36"/>
-      <c r="DF36">
+      <c r="DF36"/>
+      <c r="DG36">
         <v>-1195800000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>-1118300000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-1119600000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>-1182600000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>-1099000000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>-1084500000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>-1034400000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>-926000000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>-515300000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>-485700000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>-463000000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>-477300000.0</v>
       </c>
-      <c r="DR36"/>
-      <c r="DS36">
+      <c r="DS36"/>
+      <c r="DT36">
         <v>-490900000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>-452100000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>-465000000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>-461100000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>-462100000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>-476000000.0</v>
       </c>
-      <c r="DY36"/>
-      <c r="DZ36">
+      <c r="DZ36"/>
+      <c r="EA36">
         <v>-508300000.0</v>
       </c>
-      <c r="EA36"/>
       <c r="EB36"/>
       <c r="EC36"/>
-      <c r="ED36">
+      <c r="ED36"/>
+      <c r="EE36">
         <v>-495200000.0</v>
       </c>
-      <c r="EE36"/>
       <c r="EF36"/>
       <c r="EG36"/>
+      <c r="EH36"/>
     </row>
-    <row r="37" spans="1:137">
+    <row r="37" spans="1:138">
       <c r="A37" t="s">
         <v>70</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
         <v>207000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>222000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>194000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>212000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>227000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>203000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>195000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>187000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>175000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>236028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235853000.0</v>
       </c>
       <c r="AV37">
         <v>235853000.0</v>
       </c>
       <c r="AW37">
-        <v>0.0</v>
+        <v>235853000.0</v>
       </c>
       <c r="AX37">
-        <v>241853000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY37">
         <v>241853000.0</v>
       </c>
       <c r="AZ37">
         <v>241853000.0</v>
       </c>
       <c r="BA37">
         <v>241853000.0</v>
       </c>
       <c r="BB37">
         <v>241853000.0</v>
       </c>
       <c r="BC37">
-        <v>0.0</v>
+        <v>241853000.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
-        <v>241853000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH37">
         <v>241853000.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>241853000.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -15925,656 +16028,660 @@
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
       <c r="EG37"/>
+      <c r="EH37"/>
     </row>
-    <row r="38" spans="1:137">
+    <row r="38" spans="1:138">
       <c r="A38" t="s">
         <v>71</v>
       </c>
       <c r="B38">
+        <v>17427458000.0</v>
+      </c>
+      <c r="C38">
         <v>16531383000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>25511422000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3707000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>24240509000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>24015298000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>23624270000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>23713441000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>766841000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>22369576000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>21780829000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>22174856000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>17215572000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>25384308000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>24801509000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>24724726000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-836257000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>19948515000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>19303693000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>8729224000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>23321560000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>19328565000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>19378197000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>18739658000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>21104993000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>25573000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>12313000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3994000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>6497000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>128000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>56000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>123000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>9167854000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>9306986000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>9807360000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>9028937000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>9189187000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>9222547000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>8443953000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>8405901000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>7612790000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>7265404000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>7445324000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>7250526000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>7489087000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>7144272000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>7436487000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>7243880000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>6928943000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>6833387000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>6750872000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>7090995000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>797227000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>6938067000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>6778033000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>6560790000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>6881480000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>6592906000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>5505836000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>7275143000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>9479914000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1027276000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>5433804000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>5694879000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>6138813000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>4366002000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>3844233000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>3320775000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>5107307000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>3197998000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3737630000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2774533000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>4977613000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>2099234000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2148939000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2118925000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>4953673000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2142959000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>4565954000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2129456000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>4340619000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>846963000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>854199000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>902915000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>905321000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>929753000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>980327000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1029117000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1027752000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1004925000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1067078000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1042422000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>988985000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>903056000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>857032000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>328605000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>218790000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>159558000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>93818000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>27856000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>45103000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>36469000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>34028000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>45724000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>53400000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>30100000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>106300000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>2029200000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>172300000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>123300000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>102400000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>65500000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>50100000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>25500000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>30400000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>9800000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>600000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>5800000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>100000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>200000.0</v>
       </c>
-      <c r="DR38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS38"/>
       <c r="DT38">
         <v>400000.0</v>
       </c>
       <c r="DU38">
         <v>400000.0</v>
       </c>
       <c r="DV38">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DW38">
         <v>200000.0</v>
       </c>
       <c r="DX38">
+        <v>200000.0</v>
+      </c>
+      <c r="DY38">
         <v>492300000.0</v>
       </c>
-      <c r="DY38"/>
-      <c r="DZ38">
+      <c r="DZ38"/>
+      <c r="EA38">
         <v>100000.0</v>
       </c>
-      <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
-      <c r="ED38">
+      <c r="ED38"/>
+      <c r="EE38">
         <v>200000.0</v>
       </c>
-      <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
+      <c r="EH38"/>
     </row>
-    <row r="39" spans="1:137">
+    <row r="39" spans="1:138">
       <c r="A39" t="s">
         <v>72</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-17550379000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-50775000.0</v>
       </c>
-      <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>4840751000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-50499000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5743834000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-1255489000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-1038437000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-1225667000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-1062650000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>214413000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>154994000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>263927000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>183368000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>129267000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>102199000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>45334000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>21822000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>20573000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>31582000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>24545000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>100195000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>83647000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>98654000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-10340505000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>16227000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>62220000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>66629000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>9418000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>45236000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>67305000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>43308000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>29023000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>96780000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>6249000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4001000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>86322000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>95066000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>-7576261000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>-7215529000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>47780000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>-6683493000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>-6593746000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-6306675000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>55413000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>-5644248000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-5117584000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>16917000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>14046000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>15875000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>28347000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>39967000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>66709000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2658520000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>77104000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>2359116000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>21530000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1882630000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2062041000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>5950000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>20297000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>40987000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>43057000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>23644000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>37289000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>52399000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>62049000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>91178000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>117561000.0</v>
       </c>
-      <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
@@ -16597,1165 +16704,1171 @@
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
       <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
       <c r="EE39"/>
       <c r="EF39"/>
       <c r="EG39"/>
+      <c r="EH39"/>
     </row>
-    <row r="40" spans="1:137">
+    <row r="40" spans="1:138">
       <c r="A40" t="s">
         <v>73</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>-30822570000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>327492000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>-407640000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-10027142000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-9048871000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-8944834000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-8345671000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-8187141000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-8539911000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-8645706000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-8220925000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-7777723000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-7254805000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-7080208000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-294148000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-8207962000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-8436775000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-9715463000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-121617000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-11045809000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>85725000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>93154000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>65906000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-10021851000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-10079172000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-8725468000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-7865684000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-7727115000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-7930102000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-7993348000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-8179324000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-8194703000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-7983426000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-7681510000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-8499238000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-9371545000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-280840000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-50607000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-76710000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-64280000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-295968000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-67816000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-129607000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-52872000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-57248000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>37104000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>53772000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-104846000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-6847275000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-6930025000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-6632855000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-35487000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>18533000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>22618000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>437559000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>470743000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>408016000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>74368000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>22113000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>20239000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>19397000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>12094000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>23445000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>44979000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>20839000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>15576000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>20532000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>24780000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>12134000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8841000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-3879702000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>9081000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>18587000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>15785000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>12828000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>9730000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>29034000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>45089000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>21371000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>66708000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>93913000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>84168000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>102317000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>107082000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>104006000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>123064000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>124274000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>124407000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>145539000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>141864000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>128498000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>96815000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>73464000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>39341000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>53375000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>63268000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>35603000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>44061000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>26880000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>14951000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>16496000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>12786000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>12400000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>9500000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>8800000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>7100000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>6200000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>11300000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>7100000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>3100000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>4200000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>3700000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>3600000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>2200000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>2600000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>2000000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>2100000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>1100000.0</v>
       </c>
-      <c r="DR40"/>
-      <c r="DS40">
+      <c r="DS40"/>
+      <c r="DT40">
         <v>-335200000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>1500000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>900000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>1000000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>900000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>8500000.0</v>
       </c>
-      <c r="DY40"/>
       <c r="DZ40"/>
       <c r="EA40"/>
       <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
       <c r="EE40"/>
       <c r="EF40"/>
       <c r="EG40"/>
+      <c r="EH40"/>
     </row>
-    <row r="41" spans="1:137">
+    <row r="41" spans="1:138">
       <c r="A41" t="s">
         <v>74</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>49267000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>48015000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>47236000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>44667000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>45125000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>45876000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>39526000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>37938000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>37257000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>38812000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>38708000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>38182000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>39359000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>38864000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>39192000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>39126000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>40326000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>40850000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>45330000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>43509000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>44805000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1472014000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1401408000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1321521000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1283475000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1240158000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1208088000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1109114000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>974028000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>831427000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>751625000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>626431000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>593424000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>551246000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>513244000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>500912000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>433742000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>383603000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>316200000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>312688000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>346278000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>361645000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>371987000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>389920000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>835445000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>896402000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>914073000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>899579000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>916837000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>981718000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1034642000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1057536000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1485399000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>163788000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>184003000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>181354000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>223481000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>241643000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>123358000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>109248000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>156625000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>109600000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>81257000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>73598000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>67421000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>61443000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>58386000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>46242000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>44209000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>50564000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>52208000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>71502000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>64260000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>75391000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>90145000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>81467000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>106116000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>94986000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>108363000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>116602000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>107347000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>111071000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>81460000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>53362000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>31782000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>36646000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>47670000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>27947000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>31996000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>11323000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>10026000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>8958000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>7901000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
+      <c r="EH41"/>
     </row>
-    <row r="42" spans="1:137">
+    <row r="42" spans="1:138">
       <c r="A42" t="s">
         <v>75</v>
       </c>
       <c r="B42">
+        <v>138543000.0</v>
+      </c>
+      <c r="C42">
         <v>139370000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>137602000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>136248000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>134500000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>135894000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>135225000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>134143000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>133576000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>132919000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>130921000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>130147000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>130004000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>128939000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>128117000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>127569000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>127103000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>125993000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>124942000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>124148000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>123718000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>122899000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>121525000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>120856000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>120412000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>119304000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>118720000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>118942000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>118841000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>118822000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>118183000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>117684000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>118208000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>118979000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>119130000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>118937000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>118386000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>118655000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>118897000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>117989000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>117434000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>117862000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>117077000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>116098000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>114364000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>113559000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>112861000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>111958000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>111477000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>110722000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>109675000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>109001000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>108386000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>180586000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>104869000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>104019000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>104210000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>102821000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>101809000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>101097000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>342303000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>100050000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>99468000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>98925000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>97861000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>97090000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>96547000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>95961000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>95073000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>95572000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>96194000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>92668000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>87784000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>87134000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>91602000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>88904000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>83364000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>85349000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>83730000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>83740000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>83962000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>83058000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>83012000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>84248000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>85681000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>87777000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>89146000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>89546000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>88968000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>88652000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>84655000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>84504000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>82537000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>82527000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>82445000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>82380000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>81691000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>80960000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>76892000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>76108000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>74177000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>72773000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>72837000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>72731000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>71504000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>71100000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>70800000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>81100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>81500000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>70000000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>80700000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>80500000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>79900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>79800000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>56800000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>56700000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>56600000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>56200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24300000.0</v>
       </c>
       <c r="DP42">
         <v>24300000.0</v>
       </c>
       <c r="DQ42">
+        <v>24300000.0</v>
+      </c>
+      <c r="DR42">
         <v>21700000.0</v>
       </c>
-      <c r="DR42"/>
-      <c r="DS42">
+      <c r="DS42"/>
+      <c r="DT42">
         <v>21700000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>21600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21700000.0</v>
       </c>
       <c r="DV42">
         <v>21700000.0</v>
       </c>
       <c r="DW42">
         <v>21700000.0</v>
       </c>
       <c r="DX42">
         <v>21700000.0</v>
       </c>
-      <c r="DY42"/>
-      <c r="DZ42">
+      <c r="DY42">
         <v>21700000.0</v>
       </c>
-      <c r="EA42"/>
+      <c r="DZ42"/>
+      <c r="EA42">
+        <v>21700000.0</v>
+      </c>
       <c r="EB42"/>
       <c r="EC42"/>
-      <c r="ED42">
+      <c r="ED42"/>
+      <c r="EE42">
         <v>21600000.0</v>
       </c>
-      <c r="EE42"/>
       <c r="EF42"/>
       <c r="EG42"/>
+      <c r="EH42"/>
     </row>
-    <row r="43" spans="1:137">
+    <row r="43" spans="1:138">
       <c r="A43" t="s">
         <v>76</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17851,118 +17964,117 @@
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
       <c r="EG43"/>
+      <c r="EH43"/>
     </row>
-    <row r="44" spans="1:137">
+    <row r="44" spans="1:138">
       <c r="A44" t="s">
         <v>77</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44">
         <v>484531000.0</v>
       </c>
       <c r="N44">
         <v>484531000.0</v>
       </c>
       <c r="O44">
         <v>484531000.0</v>
       </c>
       <c r="P44">
         <v>484531000.0</v>
       </c>
       <c r="Q44">
         <v>484531000.0</v>
       </c>
       <c r="R44">
         <v>484531000.0</v>
       </c>
       <c r="S44">
         <v>484531000.0</v>
       </c>
       <c r="T44">
         <v>484531000.0</v>
       </c>
       <c r="U44">
-        <v>363204000.0</v>
+        <v>484531000.0</v>
       </c>
       <c r="V44">
         <v>363204000.0</v>
       </c>
       <c r="W44">
         <v>363204000.0</v>
       </c>
       <c r="X44">
+        <v>363204000.0</v>
+      </c>
+      <c r="Y44">
         <v>305377000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228374000.0</v>
       </c>
       <c r="Z44">
         <v>228374000.0</v>
       </c>
       <c r="AA44">
         <v>228374000.0</v>
       </c>
       <c r="AB44">
         <v>228374000.0</v>
       </c>
       <c r="AC44">
-        <v>204759000.0</v>
+        <v>228374000.0</v>
       </c>
       <c r="AD44">
         <v>204759000.0</v>
       </c>
       <c r="AE44">
         <v>204759000.0</v>
       </c>
       <c r="AF44">
         <v>204759000.0</v>
       </c>
       <c r="AG44">
         <v>204759000.0</v>
       </c>
       <c r="AH44">
         <v>204759000.0</v>
       </c>
       <c r="AI44">
         <v>204759000.0</v>
       </c>
       <c r="AJ44">
         <v>204759000.0</v>
       </c>
       <c r="AK44">
         <v>204759000.0</v>
       </c>
@@ -17972,126 +18084,126 @@
       <c r="AM44">
         <v>204759000.0</v>
       </c>
       <c r="AN44">
         <v>204759000.0</v>
       </c>
       <c r="AO44">
         <v>204759000.0</v>
       </c>
       <c r="AP44">
         <v>204759000.0</v>
       </c>
       <c r="AQ44">
         <v>204759000.0</v>
       </c>
       <c r="AR44">
         <v>204759000.0</v>
       </c>
       <c r="AS44">
         <v>204759000.0</v>
       </c>
       <c r="AT44">
         <v>204759000.0</v>
       </c>
       <c r="AU44">
+        <v>204759000.0</v>
+      </c>
+      <c r="AV44">
         <v>204773000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>204774000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>131639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58333000.0</v>
       </c>
       <c r="AY44">
         <v>58333000.0</v>
       </c>
       <c r="AZ44">
         <v>58333000.0</v>
       </c>
       <c r="BA44">
         <v>58333000.0</v>
       </c>
       <c r="BB44">
-        <v>57578000.0</v>
+        <v>58333000.0</v>
       </c>
       <c r="BC44">
         <v>57578000.0</v>
       </c>
       <c r="BD44">
         <v>57578000.0</v>
       </c>
       <c r="BE44">
         <v>57578000.0</v>
       </c>
       <c r="BF44">
         <v>57578000.0</v>
       </c>
       <c r="BG44">
         <v>57578000.0</v>
       </c>
       <c r="BH44">
         <v>57578000.0</v>
       </c>
       <c r="BI44">
         <v>57578000.0</v>
       </c>
       <c r="BJ44">
         <v>57578000.0</v>
       </c>
       <c r="BK44">
         <v>57578000.0</v>
       </c>
       <c r="BL44">
         <v>57578000.0</v>
       </c>
       <c r="BM44">
         <v>57578000.0</v>
       </c>
       <c r="BN44">
+        <v>57578000.0</v>
+      </c>
+      <c r="BO44">
         <v>201794000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>201216000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>184216000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>164216000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>153416000.0</v>
       </c>
-      <c r="BS44">
+      <c r="BT44">
         <v>96039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="BU44">
         <v>35000000.0</v>
       </c>
       <c r="BV44">
         <v>35000000.0</v>
       </c>
       <c r="BW44">
         <v>35000000.0</v>
       </c>
       <c r="BX44">
         <v>35000000.0</v>
       </c>
       <c r="BY44">
         <v>35000000.0</v>
       </c>
       <c r="BZ44">
         <v>35000000.0</v>
       </c>
       <c r="CA44">
         <v>35000000.0</v>
       </c>
       <c r="CB44">
         <v>35000000.0</v>
       </c>
@@ -18121,93 +18233,96 @@
       </c>
       <c r="CK44">
         <v>35000000.0</v>
       </c>
       <c r="CL44">
         <v>35000000.0</v>
       </c>
       <c r="CM44">
         <v>35000000.0</v>
       </c>
       <c r="CN44">
         <v>35000000.0</v>
       </c>
       <c r="CO44">
         <v>35000000.0</v>
       </c>
       <c r="CP44">
         <v>35000000.0</v>
       </c>
       <c r="CQ44">
         <v>35000000.0</v>
       </c>
       <c r="CR44">
         <v>35000000.0</v>
       </c>
-      <c r="CS44"/>
+      <c r="CS44">
+        <v>35000000.0</v>
+      </c>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
+      <c r="EH44"/>
     </row>
-    <row r="45" spans="1:137">
+    <row r="45" spans="1:138">
       <c r="A45" t="s">
         <v>78</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -18230,175 +18345,176 @@
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
-      <c r="BM45">
+      <c r="BM45"/>
+      <c r="BN45">
         <v>3132000.0</v>
       </c>
-      <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
-      <c r="BQ45">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ45"/>
       <c r="BR45">
         <v>606000.0</v>
       </c>
       <c r="BS45">
-        <v>590000.0</v>
+        <v>606000.0</v>
       </c>
       <c r="BT45">
         <v>590000.0</v>
       </c>
       <c r="BU45">
         <v>590000.0</v>
       </c>
       <c r="BV45">
         <v>590000.0</v>
       </c>
-      <c r="BW45"/>
-      <c r="BX45">
+      <c r="BW45">
+        <v>590000.0</v>
+      </c>
+      <c r="BX45"/>
+      <c r="BY45">
         <v>1799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2097000.0</v>
       </c>
       <c r="BZ45">
         <v>2097000.0</v>
       </c>
-      <c r="CA45"/>
+      <c r="CA45">
+        <v>2097000.0</v>
+      </c>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
-      <c r="CM45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>16413000.0</v>
       </c>
-      <c r="CN45"/>
-      <c r="CO45">
+      <c r="CO45"/>
+      <c r="CP45">
         <v>8173000.0</v>
       </c>
-      <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>3678000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
-      <c r="DO45">
-[...1 lines deleted...]
-      </c>
+      <c r="DO45"/>
       <c r="DP45">
         <v>100000.0</v>
       </c>
       <c r="DQ45">
         <v>100000.0</v>
       </c>
       <c r="DR45">
         <v>100000.0</v>
       </c>
       <c r="DS45">
         <v>100000.0</v>
       </c>
       <c r="DT45">
+        <v>100000.0</v>
+      </c>
+      <c r="DU45">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DV45">
         <v>100000.0</v>
       </c>
       <c r="DW45">
         <v>100000.0</v>
       </c>
       <c r="DX45">
         <v>100000.0</v>
       </c>
-      <c r="DY45"/>
-      <c r="DZ45">
+      <c r="DY45">
         <v>100000.0</v>
       </c>
-      <c r="EA45"/>
+      <c r="DZ45"/>
+      <c r="EA45">
+        <v>100000.0</v>
+      </c>
       <c r="EB45"/>
       <c r="EC45"/>
-      <c r="ED45">
+      <c r="ED45"/>
+      <c r="EE45">
         <v>100000.0</v>
       </c>
-      <c r="EE45"/>
       <c r="EF45"/>
       <c r="EG45"/>
+      <c r="EH45"/>
     </row>
-    <row r="46" spans="1:137">
+    <row r="46" spans="1:138">
       <c r="A46" t="s">
         <v>79</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
@@ -18421,304 +18537,305 @@
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
-      <c r="BM46">
+      <c r="BM46"/>
+      <c r="BN46">
         <v>3132000.0</v>
       </c>
-      <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
-      <c r="BR46">
+      <c r="BR46"/>
+      <c r="BS46">
         <v>606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590000.0</v>
       </c>
       <c r="BT46">
         <v>590000.0</v>
       </c>
       <c r="BU46">
         <v>590000.0</v>
       </c>
       <c r="BV46">
         <v>590000.0</v>
       </c>
-      <c r="BW46"/>
-      <c r="BX46">
+      <c r="BW46">
+        <v>590000.0</v>
+      </c>
+      <c r="BX46"/>
+      <c r="BY46">
         <v>1799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2097000.0</v>
       </c>
       <c r="BZ46">
         <v>2097000.0</v>
       </c>
-      <c r="CA46"/>
+      <c r="CA46">
+        <v>2097000.0</v>
+      </c>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
-      <c r="CM46">
+      <c r="CM46"/>
+      <c r="CN46">
         <v>16413000.0</v>
       </c>
-      <c r="CN46"/>
-      <c r="CO46">
+      <c r="CO46"/>
+      <c r="CP46">
         <v>8173000.0</v>
       </c>
-      <c r="CP46"/>
-      <c r="CQ46">
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>3678000.0</v>
       </c>
-      <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
       <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
       <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
       <c r="DG46"/>
       <c r="DH46"/>
       <c r="DI46"/>
       <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
-      <c r="DO46">
-[...1 lines deleted...]
-      </c>
+      <c r="DO46"/>
       <c r="DP46">
         <v>100000.0</v>
       </c>
       <c r="DQ46">
         <v>100000.0</v>
       </c>
-      <c r="DR46"/>
-      <c r="DS46">
+      <c r="DR46">
         <v>100000.0</v>
       </c>
+      <c r="DS46"/>
       <c r="DT46">
+        <v>100000.0</v>
+      </c>
+      <c r="DU46">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DV46">
         <v>100000.0</v>
       </c>
       <c r="DW46">
         <v>100000.0</v>
       </c>
       <c r="DX46">
         <v>100000.0</v>
       </c>
-      <c r="DY46"/>
-      <c r="DZ46">
+      <c r="DY46">
         <v>100000.0</v>
       </c>
-      <c r="EA46"/>
+      <c r="DZ46"/>
+      <c r="EA46">
+        <v>100000.0</v>
+      </c>
       <c r="EB46"/>
       <c r="EC46"/>
-      <c r="ED46">
+      <c r="ED46"/>
+      <c r="EE46">
         <v>100000.0</v>
       </c>
-      <c r="EE46"/>
       <c r="EF46"/>
       <c r="EG46"/>
+      <c r="EH46"/>
     </row>
-    <row r="47" spans="1:137">
+    <row r="47" spans="1:138">
       <c r="A47" t="s">
         <v>80</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-      <c r="Z47">
-[...1 lines deleted...]
-      </c>
+      <c r="Z47"/>
       <c r="AA47">
         <v>1770000.0</v>
       </c>
       <c r="AB47">
         <v>1770000.0</v>
       </c>
       <c r="AC47">
+        <v>1770000.0</v>
+      </c>
+      <c r="AD47">
         <v>1253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128000.0</v>
       </c>
       <c r="AE47">
         <v>128000.0</v>
       </c>
       <c r="AF47">
+        <v>128000.0</v>
+      </c>
+      <c r="AG47">
         <v>56000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>123000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>139000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1086000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1374000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>5456000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528000.0</v>
       </c>
       <c r="AM47">
         <v>1528000.0</v>
       </c>
       <c r="AN47">
-        <v>1330000.0</v>
+        <v>1528000.0</v>
       </c>
       <c r="AO47">
         <v>1330000.0</v>
       </c>
       <c r="AP47">
+        <v>1330000.0</v>
+      </c>
+      <c r="AQ47">
         <v>1369000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1402000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>421000.0</v>
       </c>
       <c r="AT47">
         <v>421000.0</v>
       </c>
       <c r="AU47">
-        <v>1182000.0</v>
+        <v>421000.0</v>
       </c>
       <c r="AV47">
         <v>1182000.0</v>
       </c>
       <c r="AW47">
-        <v>0.0</v>
+        <v>1182000.0</v>
       </c>
       <c r="AX47">
+        <v>0.0</v>
+      </c>
+      <c r="AY47">
         <v>2617000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>2880000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2841000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>4417000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>3985000.0</v>
       </c>
-      <c r="BC47">
-[...1 lines deleted...]
-      </c>
       <c r="BD47">
         <v>0.0</v>
       </c>
       <c r="BE47">
         <v>0.0</v>
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
+        <v>0.0</v>
+      </c>
+      <c r="BH47">
         <v>3898000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>4067000.0</v>
       </c>
-      <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
@@ -18751,612 +18868,616 @@
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
+      <c r="EH47"/>
     </row>
-    <row r="48" spans="1:137">
+    <row r="48" spans="1:138">
       <c r="A48" t="s">
         <v>81</v>
       </c>
       <c r="B48">
+        <v>1074707000.0</v>
+      </c>
+      <c r="C48">
         <v>1047347000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1035940000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1003641000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>970872000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>943239000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>907639000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>880565000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>855485000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>823716000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>794814000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>755392000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>726892000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>698530000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>672164000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>638935000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>610087000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>588557000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>558853000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>544038000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>528068000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>509560000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>488717000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>478647000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>455545000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>457047000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>435479000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>428569000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>407755000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>393351000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>379979000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>359692000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>339538000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>322704000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>318869000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>304201000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>290530000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>275714000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>252989000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>239349000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>230062000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>231228000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>225386000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>221477000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>201081000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>201013000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>196897000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>186842000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>168166000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>168877000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>157699000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>143589000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>117143000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>102243000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>93712000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>78382000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>83719000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>62554000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>49749000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>73299000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>68645000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>50837000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>38860000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>33377000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>32066000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>28127000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>23139000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>5745000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-19133000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-52144000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>9987000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>117137000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>96708000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>94357000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>113353000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>124146000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>109274000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>112577000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>107659000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>120199000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>118810000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>101633000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>111104000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>107699000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>103375000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>103135000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>97410000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>89630000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>87670000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>79843000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>74951000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>71602000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>63236000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>54813000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>52035000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>47067000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>40719000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>33518000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>28037000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>23109000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>19394000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>17238000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>14365000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>11632000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>9159000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>6800000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>4900000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>3200000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>1300000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-100000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-1200000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-2300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-4100000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-5900000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-7100000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-8300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9300000.0</v>
       </c>
       <c r="DO48">
         <v>-9300000.0</v>
       </c>
       <c r="DP48">
+        <v>-9300000.0</v>
+      </c>
+      <c r="DQ48">
         <v>-9500000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-10300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10100000.0</v>
       </c>
       <c r="DS48">
         <v>-10100000.0</v>
       </c>
       <c r="DT48">
+        <v>-10100000.0</v>
+      </c>
+      <c r="DU48">
         <v>-10000000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>-9800000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>-9500000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>-9200000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>-8900000.0</v>
       </c>
-      <c r="DY48"/>
-      <c r="DZ48">
+      <c r="DZ48"/>
+      <c r="EA48">
         <v>-8100000.0</v>
       </c>
-      <c r="EA48"/>
       <c r="EB48"/>
       <c r="EC48"/>
-      <c r="ED48">
+      <c r="ED48"/>
+      <c r="EE48">
         <v>-7400000.0</v>
       </c>
-      <c r="EE48"/>
       <c r="EF48"/>
       <c r="EG48"/>
+      <c r="EH48"/>
     </row>
-    <row r="49" spans="1:137">
+    <row r="49" spans="1:138">
       <c r="A49" t="s">
         <v>82</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>755392000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>726892000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>698530000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>672164000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>638935000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>610087000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>579270000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>558853000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>544038000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>528068000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>509560000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>488717000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>478647000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>455545000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>457047000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>435479000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>428569000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>407755000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>393351000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>379979000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>359692000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>339538000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>322704000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>318869000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>304201000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>290530000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>275714000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>252989000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>239349000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>230062000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>231228000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>225386000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>221477000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>201081000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>201013000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>196897000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>186842000.0</v>
       </c>
-      <c r="AW49">
-[...1 lines deleted...]
-      </c>
       <c r="AX49">
+        <v>0.0</v>
+      </c>
+      <c r="AY49">
         <v>168877000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>157699000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>143589000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>117143000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>102243000.0</v>
       </c>
-      <c r="BC49">
-[...1 lines deleted...]
-      </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
         <v>49749000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>73299000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -19389,171 +19510,176 @@
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
+      <c r="EH49"/>
     </row>
-    <row r="50" spans="1:137">
+    <row r="50" spans="1:138">
       <c r="A50" t="s">
         <v>83</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>11503120000.0</v>
+      </c>
       <c r="C50">
+        <v>11271682000.0</v>
+      </c>
+      <c r="D50">
         <v>10146575000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>10283707000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>10108227000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10437623000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9945445000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>9048871000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>8087168000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>7956215000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>8330898000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>8424580000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>8034175000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>7391144000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>7063602000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>6569449000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>8082133000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>8324577000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>9593477000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>10935083000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>10887523000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>11148184000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>10019082000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>9885633000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>9939589000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>8571615000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>6170665000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>6178927000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>6174301000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6496359000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>6364857000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>6212928000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>16424309000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>15162027000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>4650986000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>2468901000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>2428125000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -19600,1078 +19726,1087 @@
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
+      <c r="EH50"/>
     </row>
-    <row r="51" spans="1:137">
+    <row r="51" spans="1:138">
       <c r="A51" t="s">
         <v>84</v>
       </c>
       <c r="B51">
+        <v>34511309000.0</v>
+      </c>
+      <c r="C51">
         <v>30822570000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>31285822000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>31001293000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>29870116000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>29300802000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>28745969000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>28205220000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>27834300000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>27687611000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>26457559000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>25867767000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>26211723000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>25651061000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>24591196000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>24340202000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>23935112000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>23695150000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>23356082000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>22826547000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>22748831000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>23172703000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>32561725000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>32356616000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>31866999000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>29144772000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>20359023000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>19758280000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>18818097000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>17772654000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>17285084000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>17641085000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>17487606000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>16927561000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>16846306000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>16390195000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>15129973000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>14805804000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>15160647000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>15776133000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>15403812000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>14792033000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>14110388000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>14161909000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>14063848000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>13249353000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>13577193000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>13717186000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>12703289000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>12601710000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>12236789000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>12127319000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>11689341000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>11769726000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>11639815000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>11186508000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>10856901000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>10921784000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>15889533000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>14257692000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>9243748000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>8797794000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>7505310000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>6411557000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>6855423000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>5620137000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>5118180000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>4848790000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>4292317000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>4645098000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>4307102000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>5657584000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>5106854000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>8456175000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>5044015000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>4873313000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>4904438000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>4594788000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>4554299000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>4222495000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>4107321000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>3991302000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>3927969000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>3475432000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>3494748000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>3482373000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>3423838000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>3725131000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>3580467000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>3935494000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>3837881000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>3889976000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>3831712000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>3881064000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>3707720000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>3748463000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>3211660000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>3201730000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>3165627000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>3039820000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>2740134000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>2969183000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>2908528000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>2574139000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>2527045000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>2472400000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>2572900000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>2460200000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>1929900000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>1839200000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>1598000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>1493900000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>1389300000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>1258800000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>1312800000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>1348300000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>1149300000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>546300000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>529700000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>492400000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>554100000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>491500000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>599400000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>449900000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>460100000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>456500000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>453200000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>471000000.0</v>
       </c>
-      <c r="DY51"/>
-      <c r="DZ51">
+      <c r="DZ51"/>
+      <c r="EA51">
         <v>502500000.0</v>
       </c>
-      <c r="EA51"/>
       <c r="EB51"/>
       <c r="EC51"/>
-      <c r="ED51">
+      <c r="ED51"/>
+      <c r="EE51">
         <v>490500000.0</v>
       </c>
-      <c r="EE51"/>
       <c r="EF51"/>
       <c r="EG51"/>
+      <c r="EH51"/>
     </row>
-    <row r="52" spans="1:137">
+    <row r="52" spans="1:138">
       <c r="A52" t="s">
         <v>85</v>
       </c>
       <c r="B52">
+        <v>11503120000.0</v>
+      </c>
+      <c r="C52">
         <v>11271682000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>10146575000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>10283707000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10108227000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10437623000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9945445000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9048871000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8870013000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>8087168000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7956215000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8330898000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8424580000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8034175000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7391144000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7063602000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6569449000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6986799000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8082133000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8324577000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>9593477000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>21848917000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>10935083000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>10887523000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>11148184000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>10019082000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>9885633000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>9939589000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>8571615000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>7757050000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>7378927000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>7774301000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>7896359000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>8089826000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>8112928000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>7859059000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>7616431000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>8440123000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>9295700000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>10125269000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>9322682000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>9111461000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>8280087000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>7632668000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>7957193000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>7353953000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>6332887000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>6265018000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>7354271000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>7338781000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>7021678000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>6785164000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>6543973000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>6567366000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>6775226000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>6482817000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>6493888000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>6087879000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>5831259000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>5201832000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>4626382000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>4509419000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>3645811000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>3226745000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>3404475000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>3662898000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>3155589000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>3262856000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>3286336000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>3757099000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>3642228000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>5006317000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>4061661000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>3829698000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>4106774000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>3594063000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>3533771000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>3298097000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>3366472000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>3040620000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>2771106000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>2587704000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>2496039000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>2533323000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>2616061000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>2620172000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>2201229000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>2364793000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>2288511000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>2799384000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>2763811000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>2863112000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>2799364000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>2895746000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>2589382000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>2661792000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>2320958000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>2233267000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>2337765000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>2280276000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>2024233000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>2201691000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>2207501000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>1832888000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>1781310000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>1722100000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>1865700000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>1969700000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>1477700000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>1473700000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>1361000000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>1199900000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>1024800000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>856000000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>954800000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>1068400000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>861000000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>259200000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>260800000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>225400000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>279200000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>207400000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>328400000.0</v>
       </c>
-      <c r="DT52">
+      <c r="DU52">
         <v>162600000.0</v>
       </c>
-      <c r="DU52">
+      <c r="DV52">
         <v>189500000.0</v>
       </c>
-      <c r="DV52">
+      <c r="DW52">
         <v>168300000.0</v>
       </c>
-      <c r="DW52">
+      <c r="DX52">
         <v>153300000.0</v>
       </c>
-      <c r="DX52">
+      <c r="DY52">
         <v>162400000.0</v>
       </c>
-      <c r="DY52"/>
       <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
       <c r="EE52"/>
       <c r="EF52"/>
       <c r="EG52"/>
+      <c r="EH52"/>
     </row>
-    <row r="53" spans="1:137">
+    <row r="53" spans="1:138">
       <c r="A53" t="s">
         <v>86</v>
       </c>
       <c r="B53">
+        <v>1461445000.0</v>
+      </c>
+      <c r="C53">
         <v>17550379000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1631706000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1597804000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1378193000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>11467560000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>11639627000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>10647866000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>10474475000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>10451410000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>9932111000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>12463034000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>12872918000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>12186790000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>11375881000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>10696224000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>10795560000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>10164950000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>9834963000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>10709637000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>10572841000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>10801393000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>11043828000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>11365765000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>10548343000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>10102868000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>10294173000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>9958172000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>8899602000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>8192349000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>8181306000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>8310404000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>8032739000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>7687319000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>7678712000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>7646367000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>7722290000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>7369536000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>10326935000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>9997568000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>9629105000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>8815974000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>8675512000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>8408404000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>8408515000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>7329002000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>7587930000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>7390950000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>7560138000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>9128416000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>9207582000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>9058469000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>8965427000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>8751235000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>2636328000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>2496451000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>2375088000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>7751512000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1912877000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>2093865000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>2064568000.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>1457431000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>1257332000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>1281200000.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>1021479000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>1021977000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>1046694000.0</v>
       </c>
-      <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>1297255000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>1503473000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>2424097000.0</v>
       </c>
-      <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>2677885000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>2464097000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>2273679000.0</v>
       </c>
-      <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>2007895000.0</v>
       </c>
-      <c r="CB53"/>
-      <c r="CC53">
+      <c r="CC53"/>
+      <c r="CD53">
         <v>1884011000.0</v>
       </c>
-      <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
@@ -20683,87 +20818,86 @@
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
       <c r="EE53"/>
       <c r="EF53"/>
       <c r="EG53"/>
+      <c r="EH53"/>
     </row>
-    <row r="54" spans="1:137">
+    <row r="54" spans="1:138">
       <c r="A54" t="s">
         <v>87</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -20802,56 +20936,58 @@
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
         <v>547061000.0</v>
       </c>
-      <c r="BH54">
+      <c r="BI54">
         <v>520607000.0</v>
       </c>
-      <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -20884,1705 +21020,1716 @@
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
+      <c r="EH54"/>
     </row>
-    <row r="55" spans="1:137">
+    <row r="55" spans="1:138">
       <c r="A55" t="s">
         <v>88</v>
       </c>
       <c r="B55">
+        <v>36729246000.0</v>
+      </c>
+      <c r="C55">
         <v>35512489000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>33379560000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>32995909000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>31803939000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>31324742000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>30615221000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>30194314000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>29772191000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>29524382000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>28311381000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>27659565000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>27939947000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>27333110000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>26441588000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>25916403000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>25789414000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>25121009000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>24744368000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>24181245000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>24013911000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>24355501000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>23998837000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>23932656000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>23180110000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>21709374000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>21315234000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>20738160000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>19797777000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>18694328000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>18474034000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>18626771000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>18397236000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>17792274000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>17690238000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>17267385000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>15931757000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>15606020000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>16000905000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>16823190000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>16156028000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>15540354000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>14853845000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>15144597000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>14849685000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>14287821000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>14525697000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>14670102000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>13554353000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>13361780000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>13085007000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>12935951000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>12892672000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>12622201000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>12502481000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>12050414000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>12311411000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>11883508000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>11430507000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>10444828000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>10197465000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>9479914000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>8222742000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>7099490000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>7479165000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>6138813000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>5733731000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>5322684000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>4770877000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>5107307000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4658688000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>6064390000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>5506014000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>4977613000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>5425983000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>5277108000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>5275762000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>4953673000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>4892700000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>4565954000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>4473336000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>4340619000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>4257155000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>3831155000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>3840189000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>3846817000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>3784920000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>4080550000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>3945590000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>4299650000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>4196371000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>4267847000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>4194427000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>4222915000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>4031624000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>4037574000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>3413987000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>3417208000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>3377216000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>3209081000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>2916058000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>3160899000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>3035121000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>2703320000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>2639320000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>2590400000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>2681500000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>2565500000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>2029200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1935300000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1695400000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1587600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1479200000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1348100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>1374200000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>1408400000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>1205300000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>602800000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>552700000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>516400000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>572900000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>512500000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>618600000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>470300000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>479900000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>477200000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>473700000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>492300000.0</v>
       </c>
-      <c r="DY55"/>
-      <c r="DZ55">
+      <c r="DZ55"/>
+      <c r="EA55">
         <v>525300000.0</v>
       </c>
-      <c r="EA55"/>
       <c r="EB55"/>
       <c r="EC55"/>
-      <c r="ED55">
+      <c r="ED55"/>
+      <c r="EE55">
         <v>514300000.0</v>
       </c>
-      <c r="EE55"/>
       <c r="EF55"/>
       <c r="EG55"/>
+      <c r="EH55"/>
     </row>
-    <row r="56" spans="1:137">
+    <row r="56" spans="1:138">
       <c r="A56" t="s">
         <v>89</v>
       </c>
       <c r="B56">
+        <v>2511767000.0</v>
+      </c>
+      <c r="C56">
         <v>1345436000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2851711000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2978387000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2722679000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>12836468000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>12780862000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>11903355000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>11512912000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>11671966000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>10994761000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>13831247000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>14135544000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>13587931000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>12641792000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>11957265000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>11981054000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>11330211000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>10938953000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>11757156000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>11794606000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>12083421000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4640984000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4515669000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>4392610000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>604381000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3903325000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3548831000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3023009000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2868220000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2840863000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2956636000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2845712000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2717737000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2711905000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2810307000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2878407000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2903862000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3401465000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>4331986000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4257595000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1210084000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3622678000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3636788000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3762740000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1363387000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2678952000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2795254000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3401823000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>749313000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3225450000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3201820000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3257238000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>785564000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>3576496000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3345002000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3423673000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>8731811000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2817470000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2951052000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2909587000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>729920000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>595742000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1655281000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1764205000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>654794000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1352579000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1438631000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1377434000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>278412000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1405617000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>2292283000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>2682734000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>101445000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>3310339000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>3119224000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>3146747000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>877714000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>891934000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>348951000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2340974000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>458852000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>501611000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>458995000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>480160000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>508506000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>556520000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>651272000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>388112000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>698982000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>570389000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>681400000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>729214000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>795014000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>545424000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>547712000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>508816000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>500088000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>522737000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>526991000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>357062000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>599046000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>502529000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>419052000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>376748000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>383600000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>538700000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>583000000.0</v>
       </c>
-      <c r="DE56"/>
-      <c r="DF56">
+      <c r="DF56"/>
+      <c r="DG56">
         <v>567200000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>453800000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>365600000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>231100000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>199000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>264200000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>343600000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>269500000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>86900000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>61200000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>53300000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>95400000.0</v>
       </c>
-      <c r="DR56"/>
-      <c r="DS56">
+      <c r="DS56"/>
+      <c r="DT56">
         <v>127300000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>18200000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>14500000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>15900000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>11400000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>16300000.0</v>
       </c>
-      <c r="DY56"/>
-      <c r="DZ56">
+      <c r="DZ56"/>
+      <c r="EA56">
         <v>16900000.0</v>
       </c>
-      <c r="EA56"/>
       <c r="EB56"/>
       <c r="EC56"/>
-      <c r="ED56">
+      <c r="ED56"/>
+      <c r="EE56">
         <v>18900000.0</v>
       </c>
-      <c r="EE56"/>
       <c r="EF56"/>
       <c r="EG56"/>
+      <c r="EH56"/>
     </row>
-    <row r="57" spans="1:137">
+    <row r="57" spans="1:138">
       <c r="A57" t="s">
         <v>90</v>
       </c>
       <c r="B57">
+        <v>11757918000.0</v>
+      </c>
+      <c r="C57">
         <v>11271682000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>10474067000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10631223000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10401413000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10845263000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>10241786000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9368309000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>277715000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8345671000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>8187141000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8539911000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8645706000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>8220925000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>7777723000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>7254805000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>7080208000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7117528000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>8207962000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8436775000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9715463000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>121617000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>11045809000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>11097549000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>11420130000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>10214028000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>10091585000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>10145727000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>8787997000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>7926167000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>7790286000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>7994000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>8061000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>8246000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>8263000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>8055000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7752000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>8597000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>9535000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>10587000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>9531000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>9306000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>8483000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>8039000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>8160000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>7847000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>8393000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>8355000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>37104000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>53772000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>7507000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>52733000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>35474000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>6632855000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>7279000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>6556347000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>6558343000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>6765000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>6351000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>5666000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4743605000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>4588663000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>3711144000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>3299055000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>3464099000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>3725905000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>3237956000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>3322454000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>3336733000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>3818101000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>3674748000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>5054250000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>4095392000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>3879702000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>4146275000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>3649049000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>3574260000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>3334222000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>3391916000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>3069654000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2793660000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>2616954000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>2588000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>2650000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>2640832000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>2645683000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>2226918000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>2494000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>2316936000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>2950000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>2918000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>2892461000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>2972000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>3054000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>2718000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>2766000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>2383000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>2313000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>2420000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>2338000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>2084000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>2261000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>2234000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>1869000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>1806000000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>1753000000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>1887000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>1990000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>1494000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>1489000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>1379000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>1215000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>1037000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>870000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>966000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>1080000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>870000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269000000.0</v>
       </c>
       <c r="DO57">
         <v>269000000.0</v>
       </c>
       <c r="DP57">
+        <v>269000000.0</v>
+      </c>
+      <c r="DQ57">
         <v>235000000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>287000000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>217000000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>335200000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>172000000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>196400000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>175800000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>160300000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>162400000.0</v>
       </c>
-      <c r="DY57"/>
       <c r="DZ57"/>
       <c r="EA57"/>
       <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
       <c r="EE57"/>
       <c r="EF57"/>
       <c r="EG57"/>
+      <c r="EH57"/>
     </row>
-    <row r="58" spans="1:137">
+    <row r="58" spans="1:138">
       <c r="A58" t="s">
         <v>91</v>
       </c>
       <c r="B58">
+        <v>35012225000.0</v>
+      </c>
+      <c r="C58">
         <v>33793540000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>31692477000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>31451602000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>30278293000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>29835716000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>29152877000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>28693335000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>28291848000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>28112519000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>26926114000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>26313010000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>26647562000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>26061152000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>25209565000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>24704055000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>24596570000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>23907309000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>23547070000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>23001030000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>22936419000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>23363024000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>23068492000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>23108540000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>22486493000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>20910098000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>20564975000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>19964418000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>19034479000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>17941771000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>17696443000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>17860559000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>17651970000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>17084128000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>16996072000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>16586456000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>15265735000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>14962373000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>15400021000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>16238037000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>15612012000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>14986634000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>14313299000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>14568304000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>14267185000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>13505992000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>13743297000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>13897828000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>12875378000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>12787311000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>12479759000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>12333630000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>12263844000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>12029239000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>11902168000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>11468386000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>11734555000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>11328975000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>10883446000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>9924221000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>9467169000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>9001037000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>7727374000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>6626012000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>7032076000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>5942622000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>5528766000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>5183386000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>4710411000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>5091959000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>4548799000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>5826899000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>5306051000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>4754020000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>5173854000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>5020484000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>5028133000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>4705184000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>4647859000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>4311048000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>4219173000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>4092487000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>4019616000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>3592484000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>3603901000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>3609965000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>3556818000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>3854491000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>3731827000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>4086396000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>3992305000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>4065154000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>4004434000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>4039344000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>3836108000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>3852566000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>3276595000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>3282771000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>3247504000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>3098396000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>2800253000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>3028238000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>2935498000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>2609851000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>2552248000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>2503300000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>2594100000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>2481200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>1946400000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>1854400000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>1615900000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>1508600000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>1402200000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>1273000000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>1323600000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>1359600000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>1158100000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>555600000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>537500000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>501500000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>561500000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>500800000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>607000000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>458700000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>468000000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>465000000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>461200000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>479500000.0</v>
       </c>
-      <c r="DY58"/>
-      <c r="DZ58">
+      <c r="DZ58"/>
+      <c r="EA58">
         <v>511700000.0</v>
       </c>
-      <c r="EA58"/>
       <c r="EB58"/>
       <c r="EC58"/>
-      <c r="ED58">
+      <c r="ED58"/>
+      <c r="EE58">
         <v>500100000.0</v>
       </c>
-      <c r="EE58"/>
       <c r="EF58"/>
       <c r="EG58"/>
+      <c r="EH58"/>
     </row>
-    <row r="59" spans="1:137">
+    <row r="59" spans="1:138">
       <c r="A59" t="s">
         <v>92</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>777591000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>766212000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>745266000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>708146000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>694166000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>680929000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>666022000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>643647000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>600884000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>585153000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -22591,56 +22738,58 @@
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
         <v>547061000.0</v>
       </c>
-      <c r="BH59">
+      <c r="BI59">
         <v>520607000.0</v>
       </c>
-      <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -22673,484 +22822,486 @@
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
+      <c r="EH59"/>
     </row>
-    <row r="60" spans="1:137">
+    <row r="60" spans="1:138">
       <c r="A60" t="s">
         <v>93</v>
       </c>
       <c r="B60">
+        <v>1717021000.0</v>
+      </c>
+      <c r="C60">
         <v>1718949000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1687083000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1544307000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1525646000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1489026000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1462344000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1500979000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1480343000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1411863000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1385267000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1346555000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1292385000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1271958000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1232023000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1212348000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1192844000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1213700000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1197298000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1180215000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1077492000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>992477000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>930345000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>824116000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>693617000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>799276000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>750259000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>773742000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>763298000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>752557000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>777591000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>766212000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>745266000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>708146000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>694166000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>680929000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>665815000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>643425000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>600690000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>584941000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>543789000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>553517000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>540351000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>576106000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>582325000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>545801000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>546547000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>536421000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>437122000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>332616000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>363395000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>360468000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>386975000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>351109000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>358460000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>340175000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>335003000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>312680000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>305208000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>278754000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>488443000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>237024000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>253515000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>231625000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>205236000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>196191000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>204965000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>139298000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>60466000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>15348000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>109889000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>237491000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>199963000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>223593000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>252129000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>256624000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>247629000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>248489000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>244841000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>254906000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>254163000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>248132000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>237539000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>238671000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>236288000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>236852000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>228102000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>226059000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>213763000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>213254000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>204066000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>202693000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>189993000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>183571000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>195516000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>185008000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>137392000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>134437000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>129712000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>110685000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>115805000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>132661000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>99623000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>93469000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>87072000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>87100000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>87400000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>84300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>82800000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>80900000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>79500000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>79000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>77000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>75100000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>50600000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>48800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47200000.0</v>
       </c>
       <c r="DN60">
         <v>47200000.0</v>
       </c>
       <c r="DO60">
+        <v>47200000.0</v>
+      </c>
+      <c r="DP60">
         <v>15200000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>14900000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>11400000.0</v>
       </c>
-      <c r="DR60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS60"/>
       <c r="DT60">
         <v>11600000.0</v>
       </c>
       <c r="DU60">
+        <v>11600000.0</v>
+      </c>
+      <c r="DV60">
         <v>11900000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>12200000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>12500000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>12800000.0</v>
       </c>
-      <c r="DY60"/>
-      <c r="DZ60">
+      <c r="DZ60"/>
+      <c r="EA60">
         <v>13600000.0</v>
       </c>
-      <c r="EA60"/>
       <c r="EB60"/>
       <c r="EC60"/>
-      <c r="ED60">
+      <c r="ED60"/>
+      <c r="EE60">
         <v>14200000.0</v>
       </c>
-      <c r="EE60"/>
       <c r="EF60"/>
       <c r="EG60"/>
+      <c r="EH60"/>
     </row>
-    <row r="61" spans="1:137">
+    <row r="61" spans="1:138">
       <c r="A61" t="s">
         <v>94</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -23189,56 +23340,58 @@
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
         <v>-547061000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-520607000.0</v>
       </c>
-      <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
@@ -23271,52 +23424,53 @@
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
       <c r="EG61"/>
+      <c r="EH61"/>
     </row>
-    <row r="62" spans="1:137">
+    <row r="62" spans="1:138">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23412,50 +23566,51 @@
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
       <c r="EG62"/>
+      <c r="EH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23554,51 +23709,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
         <v>929771000.0</v>
       </c>
       <c r="C2">
         <v>1261139000.0</v>
       </c>
       <c r="D2">
         <v>1065877000.0</v>
       </c>
       <c r="E2">
         <v>446714000.0</v>
       </c>
       <c r="F2">
         <v>201827000.0</v>
       </c>
       <c r="G2">
         <v>300397000.0</v>
       </c>
       <c r="H2">
         <v>458292000.0</v>
       </c>
       <c r="I2">
         <v>355872000.0</v>
       </c>
@@ -23661,51 +23816,51 @@
       </c>
       <c r="AC2">
         <v>93000000.0</v>
       </c>
       <c r="AD2">
         <v>73000000.0</v>
       </c>
       <c r="AE2">
         <v>34700000.0</v>
       </c>
       <c r="AF2">
         <v>34700000.0</v>
       </c>
       <c r="AG2">
         <v>30300000.0</v>
       </c>
       <c r="AH2">
         <v>30800000.0</v>
       </c>
       <c r="AI2">
         <v>18500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>98487000.0</v>
       </c>
       <c r="E3">
         <v>64135000.0</v>
       </c>
       <c r="F3">
         <v>128000.0</v>
       </c>
       <c r="G3">
         <v>8343000.0</v>
       </c>
       <c r="H3">
         <v>-10399000.0</v>
       </c>
       <c r="I3">
         <v>-136022000.0</v>
       </c>
       <c r="J3">
         <v>-130786000.0</v>
       </c>
       <c r="K3">
@@ -23762,90 +23917,90 @@
       </c>
       <c r="AC3">
         <v>71800000.0</v>
       </c>
       <c r="AD3">
         <v>49900000.0</v>
       </c>
       <c r="AE3">
         <v>14300000.0</v>
       </c>
       <c r="AF3">
         <v>14500000.0</v>
       </c>
       <c r="AG3">
         <v>8600000.0</v>
       </c>
       <c r="AH3">
         <v>11800000.0</v>
       </c>
       <c r="AI3">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>127002000.0</v>
       </c>
       <c r="E5">
         <v>396176000.0</v>
       </c>
       <c r="F5">
         <v>172461000.0</v>
       </c>
       <c r="G5">
         <v>137433000.0</v>
       </c>
       <c r="H5">
         <v>138651000.0</v>
       </c>
       <c r="I5">
         <v>505870000.0</v>
       </c>
       <c r="J5">
         <v>373736000.0</v>
       </c>
       <c r="K5">
@@ -23904,51 +24059,51 @@
       </c>
       <c r="AC5">
         <v>6500000.0</v>
       </c>
       <c r="AD5">
         <v>4700000.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
         <v>255716000.0</v>
       </c>
       <c r="C6">
         <v>258103000.0</v>
       </c>
       <c r="D6">
         <v>253101000.0</v>
       </c>
       <c r="E6">
         <v>225679000.0</v>
       </c>
       <c r="F6">
         <v>172589000.0</v>
       </c>
       <c r="G6">
         <v>145776000.0</v>
       </c>
       <c r="H6">
         <v>128252000.0</v>
       </c>
       <c r="I6">
         <v>505870000.0</v>
       </c>
@@ -24011,137 +24166,137 @@
       </c>
       <c r="AC6">
         <v>78300000.0</v>
       </c>
       <c r="AD6">
         <v>54600000.0</v>
       </c>
       <c r="AE6">
         <v>14300000.0</v>
       </c>
       <c r="AF6">
         <v>14500000.0</v>
       </c>
       <c r="AG6">
         <v>8600000.0</v>
       </c>
       <c r="AH6">
         <v>11800000.0</v>
       </c>
       <c r="AI6">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>-1400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8">
         <v>889000.0</v>
       </c>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9">
         <v>388562000.0</v>
       </c>
       <c r="C9">
         <v>363685000.0</v>
       </c>
       <c r="D9">
         <v>350200000.0</v>
       </c>
       <c r="E9">
         <v>308305000.0</v>
       </c>
       <c r="F9">
         <v>245877000.0</v>
       </c>
       <c r="G9">
         <v>206891000.0</v>
       </c>
       <c r="H9">
         <v>194077000.0</v>
       </c>
       <c r="I9">
         <v>186176000.0</v>
       </c>
@@ -24204,51 +24359,51 @@
       </c>
       <c r="AC9">
         <v>15900000.0</v>
       </c>
       <c r="AD9">
         <v>12400000.0</v>
       </c>
       <c r="AE9">
         <v>5500000.0</v>
       </c>
       <c r="AF9">
         <v>3000000.0</v>
       </c>
       <c r="AG9">
         <v>2600000.0</v>
       </c>
       <c r="AH9">
         <v>3000000.0</v>
       </c>
       <c r="AI9">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10">
         <v>255716000.0</v>
       </c>
       <c r="C10">
         <v>258103000.0</v>
       </c>
       <c r="D10">
         <v>253101000.0</v>
       </c>
       <c r="E10">
         <v>225679000.0</v>
       </c>
       <c r="F10">
         <v>172461000.0</v>
       </c>
       <c r="G10">
         <v>137433000.0</v>
       </c>
       <c r="H10">
         <v>138651000.0</v>
       </c>
       <c r="I10">
         <v>136022000.0</v>
       </c>
@@ -24301,51 +24456,51 @@
         <v>32560000.0</v>
       </c>
       <c r="Z10">
         <v>25425000.0</v>
       </c>
       <c r="AA10">
         <v>16186000.0</v>
       </c>
       <c r="AB10">
         <v>10591000.0</v>
       </c>
       <c r="AC10">
         <v>6500000.0</v>
       </c>
       <c r="AD10">
         <v>4700000.0</v>
       </c>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11">
         <v>48325000.0</v>
       </c>
       <c r="C11">
         <v>50910000.0</v>
       </c>
       <c r="D11">
         <v>53098000.0</v>
       </c>
       <c r="E11">
         <v>47535000.0</v>
       </c>
       <c r="F11">
         <v>36372000.0</v>
       </c>
       <c r="G11">
         <v>28785000.0</v>
       </c>
       <c r="H11">
         <v>29105000.0</v>
       </c>
       <c r="I11">
         <v>27942000.0</v>
       </c>
@@ -24408,51 +24563,51 @@
       </c>
       <c r="AC11">
         <v>800000.0</v>
       </c>
       <c r="AD11">
         <v>100000.0</v>
       </c>
       <c r="AE11">
         <v>34700000.0</v>
       </c>
       <c r="AF11">
         <v>34700000.0</v>
       </c>
       <c r="AG11">
         <v>30300000.0</v>
       </c>
       <c r="AH11">
         <v>30800000.0</v>
       </c>
       <c r="AI11">
         <v>18500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12">
         <v>909564000.0</v>
       </c>
       <c r="C12">
         <v>1249649000.0</v>
       </c>
       <c r="D12">
         <v>1064741000.0</v>
       </c>
       <c r="E12">
         <v>445908000.0</v>
       </c>
       <c r="F12">
         <v>204014000.0</v>
       </c>
       <c r="G12">
         <v>312946000.0</v>
       </c>
       <c r="H12">
         <v>471958000.0</v>
       </c>
       <c r="I12">
         <v>369848000.0</v>
       </c>
@@ -24515,53 +24670,55 @@
       </c>
       <c r="AC12">
         <v>93000000.0</v>
       </c>
       <c r="AD12">
         <v>73000000.0</v>
       </c>
       <c r="AE12">
         <v>34700000.0</v>
       </c>
       <c r="AF12">
         <v>34700000.0</v>
       </c>
       <c r="AG12">
         <v>30300000.0</v>
       </c>
       <c r="AH12">
         <v>30800000.0</v>
       </c>
       <c r="AI12">
         <v>18500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>210</v>
+      </c>
+      <c r="B13">
+        <v>1612247000.0</v>
+      </c>
       <c r="C13">
         <v>1603516000.0</v>
       </c>
       <c r="D13">
         <v>1392288000.0</v>
       </c>
       <c r="E13">
         <v>716848000.0</v>
       </c>
       <c r="F13">
         <v>424789000.0</v>
       </c>
       <c r="G13">
         <v>503534000.0</v>
       </c>
       <c r="H13">
         <v>645093000.0</v>
       </c>
       <c r="I13">
         <v>544284000.0</v>
       </c>
       <c r="J13">
         <v>400532000.0</v>
       </c>
       <c r="K13">
@@ -24574,51 +24731,51 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>-165000.0</v>
       </c>
       <c r="K14">
         <v>-34000.0</v>
       </c>
       <c r="L14">
         <v>5139000.0</v>
       </c>
       <c r="M14">
         <v>22192000.0</v>
       </c>
@@ -24633,51 +24790,51 @@
       </c>
       <c r="Q14">
         <v>20707000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
         <v>207391000.0</v>
       </c>
       <c r="C15">
         <v>207193000.0</v>
       </c>
       <c r="D15">
         <v>200003000.0</v>
       </c>
       <c r="E15">
         <v>178144000.0</v>
       </c>
       <c r="F15">
         <v>136089000.0</v>
       </c>
       <c r="G15">
         <v>108648000.0</v>
       </c>
       <c r="H15">
         <v>109546000.0</v>
       </c>
       <c r="I15">
         <v>108080000.0</v>
       </c>
@@ -24740,53 +24897,55 @@
       </c>
       <c r="AC15">
         <v>5700000.0</v>
       </c>
       <c r="AD15">
         <v>4600000.0</v>
       </c>
       <c r="AE15">
         <v>800000.0</v>
       </c>
       <c r="AF15">
         <v>-600000.0</v>
       </c>
       <c r="AG15">
         <v>-1300000.0</v>
       </c>
       <c r="AH15">
         <v>-700000.0</v>
       </c>
       <c r="AI15">
         <v>-1300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>213</v>
+      </c>
+      <c r="B16">
+        <v>182493000.0</v>
+      </c>
       <c r="C16">
         <v>180428000.0</v>
       </c>
       <c r="D16">
         <v>172838000.0</v>
       </c>
       <c r="E16">
         <v>150979000.0</v>
       </c>
       <c r="F16">
         <v>107583000.0</v>
       </c>
       <c r="G16">
         <v>89176000.0</v>
       </c>
       <c r="H16">
         <v>93650000.0</v>
       </c>
       <c r="I16">
         <v>94898000.0</v>
       </c>
       <c r="J16">
         <v>71300000.0</v>
       </c>
       <c r="K16">
@@ -24827,53 +24986,55 @@
         <v>28228000.0</v>
       </c>
       <c r="X16">
         <v>25030000.0</v>
       </c>
       <c r="Y16">
         <v>20406000.0</v>
       </c>
       <c r="Z16">
         <v>17006000.0</v>
       </c>
       <c r="AA16">
         <v>10437000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>214</v>
+      </c>
+      <c r="B17">
+        <v>207415000.0</v>
+      </c>
       <c r="C17">
         <v>207193000.0</v>
       </c>
       <c r="D17">
         <v>200003000.0</v>
       </c>
       <c r="E17">
         <v>178144000.0</v>
       </c>
       <c r="F17">
         <v>132260000.0</v>
       </c>
       <c r="G17">
         <v>108648000.0</v>
       </c>
       <c r="H17">
         <v>109546000.0</v>
       </c>
       <c r="I17">
         <v>108080000.0</v>
       </c>
       <c r="J17">
         <v>84317000.0</v>
       </c>
       <c r="K17">
@@ -24892,53 +25053,55 @@
         <v>68960000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>215</v>
+      </c>
+      <c r="B18">
+        <v>390734000.0</v>
+      </c>
       <c r="C18">
         <v>353867000.0</v>
       </c>
       <c r="D18">
         <v>327547000.0</v>
       </c>
       <c r="E18">
         <v>270940000.0</v>
       </c>
       <c r="F18">
         <v>220775000.0</v>
       </c>
       <c r="G18">
         <v>190588000.0</v>
       </c>
       <c r="H18">
         <v>173135000.0</v>
       </c>
       <c r="I18">
         <v>174436000.0</v>
       </c>
       <c r="J18">
         <v>157647000.0</v>
       </c>
       <c r="K18">
@@ -24949,141 +25112,141 @@
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>5282000.0</v>
       </c>
       <c r="I19">
         <v>290953000.0</v>
       </c>
       <c r="J19">
         <v>203796000.0</v>
       </c>
       <c r="K19">
         <v>150281000.0</v>
       </c>
       <c r="L19">
         <v>134443000.0</v>
       </c>
       <c r="M19">
         <v>118430000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
         <v>255716000.0</v>
       </c>
       <c r="C21">
         <v>258103000.0</v>
       </c>
       <c r="D21">
         <v>253101000.0</v>
       </c>
       <c r="E21">
         <v>225679000.0</v>
       </c>
       <c r="F21">
         <v>172461000.0</v>
       </c>
       <c r="G21">
         <v>137433000.0</v>
       </c>
       <c r="H21">
         <v>138651000.0</v>
       </c>
       <c r="I21">
         <v>505870000.0</v>
       </c>
@@ -25146,90 +25309,90 @@
       </c>
       <c r="AC21">
         <v>6500000.0</v>
       </c>
       <c r="AD21">
         <v>4700000.0</v>
       </c>
       <c r="AE21">
         <v>35500000.0</v>
       </c>
       <c r="AF21">
         <v>34100000.0</v>
       </c>
       <c r="AG21">
         <v>29000000.0</v>
       </c>
       <c r="AH21">
         <v>30100000.0</v>
       </c>
       <c r="AI21">
         <v>17200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>1062617000.0</v>
       </c>
       <c r="C23">
         <v>1366721000.0</v>
       </c>
       <c r="D23">
         <v>1162976000.0</v>
       </c>
       <c r="E23">
         <v>529340000.0</v>
       </c>
       <c r="F23">
         <v>275243000.0</v>
       </c>
       <c r="G23">
         <v>69458000.0</v>
       </c>
       <c r="H23">
         <v>55426000.0</v>
       </c>
       <c r="I23">
         <v>420000000.0</v>
       </c>
@@ -25292,51 +25455,51 @@
       </c>
       <c r="AC23">
         <v>102400000.0</v>
       </c>
       <c r="AD23">
         <v>80700000.0</v>
       </c>
       <c r="AE23">
         <v>40200000.0</v>
       </c>
       <c r="AF23">
         <v>37700000.0</v>
       </c>
       <c r="AG23">
         <v>32900000.0</v>
       </c>
       <c r="AH23">
         <v>33800000.0</v>
       </c>
       <c r="AI23">
         <v>21100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>27165000.0</v>
       </c>
       <c r="F24">
         <v>24677000.0</v>
       </c>
       <c r="G24">
         <v>17805000.0</v>
       </c>
       <c r="H24">
         <v>13940000.0</v>
       </c>
       <c r="I24">
         <v>13182000.0</v>
       </c>
       <c r="J24">
         <v>13182000.0</v>
       </c>
       <c r="K24">
         <v>13182000.0</v>
       </c>
@@ -25353,94 +25516,94 @@
         <v>2879000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>128000.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.35</v>
       </c>
       <c r="E26">
         <v>0.43</v>
       </c>
       <c r="F26">
         <v>0.4</v>
       </c>
       <c r="G26">
         <v>0.28</v>
       </c>
       <c r="H26">
         <v>0.23</v>
       </c>
       <c r="I26">
         <v>0.27</v>
       </c>
       <c r="J26">
         <v>0.32</v>
       </c>
       <c r="K26">
@@ -25461,94 +25624,94 @@
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>58914000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27">
         <v>200000.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>129846000.0</v>
       </c>
       <c r="C28">
         <v>102211000.0</v>
       </c>
       <c r="D28">
         <v>93877000.0</v>
       </c>
       <c r="E28">
         <v>78538000.0</v>
       </c>
       <c r="F28">
         <v>70354000.0</v>
       </c>
       <c r="G28">
         <v>58478000.0</v>
       </c>
       <c r="H28">
         <v>49073000.0</v>
       </c>
       <c r="I28">
         <v>47241000.0</v>
       </c>
@@ -25611,53 +25774,55 @@
       </c>
       <c r="AC28">
         <v>5200000.0</v>
       </c>
       <c r="AD28">
         <v>4600000.0</v>
       </c>
       <c r="AE28">
         <v>2800000.0</v>
       </c>
       <c r="AF28">
         <v>2300000.0</v>
       </c>
       <c r="AG28">
         <v>2600000.0</v>
       </c>
       <c r="AH28">
         <v>2300000.0</v>
       </c>
       <c r="AI28">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>226</v>
+      </c>
+      <c r="B29">
+        <v>48296000.0</v>
+      </c>
       <c r="C29">
         <v>50910000.0</v>
       </c>
       <c r="D29">
         <v>53098000.0</v>
       </c>
       <c r="E29">
         <v>47535000.0</v>
       </c>
       <c r="F29">
         <v>35353000.0</v>
       </c>
       <c r="G29">
         <v>28785000.0</v>
       </c>
       <c r="H29">
         <v>29105000.0</v>
       </c>
       <c r="I29">
         <v>27942000.0</v>
       </c>
       <c r="J29">
         <v>46369000.0</v>
       </c>
       <c r="K29">
@@ -25670,51 +25835,51 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>132846000.0</v>
       </c>
       <c r="C30">
         <v>105582000.0</v>
       </c>
       <c r="D30">
         <v>97099000.0</v>
       </c>
       <c r="E30">
         <v>82626000.0</v>
       </c>
       <c r="F30">
         <v>73416000.0</v>
       </c>
       <c r="G30">
         <v>-69458000.0</v>
       </c>
       <c r="H30">
         <v>-55426000.0</v>
       </c>
       <c r="I30">
         <v>420000000.0</v>
       </c>
@@ -25777,51 +25942,51 @@
       </c>
       <c r="AC30">
         <v>9400000.0</v>
       </c>
       <c r="AD30">
         <v>7700000.0</v>
       </c>
       <c r="AE30">
         <v>5500000.0</v>
       </c>
       <c r="AF30">
         <v>3000000.0</v>
       </c>
       <c r="AG30">
         <v>2600000.0</v>
       </c>
       <c r="AH30">
         <v>3000000.0</v>
       </c>
       <c r="AI30">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-65651000.0</v>
       </c>
       <c r="D31">
         <v>-362614000.0</v>
       </c>
       <c r="E31">
         <v>2240000.0</v>
       </c>
       <c r="F31">
         <v>3021000.0</v>
       </c>
       <c r="G31">
         <v>-312946000.0</v>
       </c>
       <c r="H31">
         <v>-471958000.0</v>
       </c>
       <c r="I31">
         <v>-369848000.0</v>
       </c>
       <c r="J31">
         <v>-243050000.0</v>
@@ -25880,51 +26045,51 @@
       </c>
       <c r="AC31">
         <v>-93000000.0</v>
       </c>
       <c r="AD31">
         <v>-73000000.0</v>
       </c>
       <c r="AE31">
         <v>-49000000.0</v>
       </c>
       <c r="AF31">
         <v>-49200000.0</v>
       </c>
       <c r="AG31">
         <v>-38900000.0</v>
       </c>
       <c r="AH31">
         <v>-42600000.0</v>
       </c>
       <c r="AI31">
         <v>-23300000.0</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B32">
         <v>1318333000.0</v>
       </c>
       <c r="C32">
         <v>1624824000.0</v>
       </c>
       <c r="D32">
         <v>1416077000.0</v>
       </c>
       <c r="E32">
         <v>755019000.0</v>
       </c>
       <c r="F32">
         <v>447704000.0</v>
       </c>
       <c r="G32">
         <v>206891000.0</v>
       </c>
       <c r="H32">
         <v>194077000.0</v>
       </c>
       <c r="I32">
         <v>186176000.0</v>
       </c>
@@ -26006,1287 +26171,1292 @@
       <c r="AI32">
         <v>21100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EG32"/>
+  <dimension ref="A1:EH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:137">
+    <row r="1" spans="1:138">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D1" t="s">
         <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="H1" t="s">
         <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
+        <v>102</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="L1" t="s">
         <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
+        <v>105</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="P1" t="s">
         <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
+        <v>108</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="T1" t="s">
         <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
+        <v>111</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="X1" t="s">
         <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AB1" t="s">
         <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AF1" t="s">
         <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AJ1" t="s">
         <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AN1" t="s">
         <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AR1" t="s">
         <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AV1" t="s">
         <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AZ1" t="s">
         <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BD1" t="s">
         <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BH1" t="s">
         <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BL1" t="s">
         <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BP1" t="s">
         <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BT1" t="s">
         <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BX1" t="s">
         <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CB1" t="s">
         <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CF1" t="s">
         <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CJ1" t="s">
         <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CN1" t="s">
         <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CR1" t="s">
         <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CV1" t="s">
         <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CZ1" t="s">
         <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DD1" t="s">
         <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DH1" t="s">
         <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DL1" t="s">
         <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DP1" t="s">
         <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DT1" t="s">
         <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DX1" t="s">
         <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EB1" t="s">
         <v>193</v>
       </c>
       <c r="EC1" t="s">
         <v>194</v>
       </c>
       <c r="ED1" t="s">
+        <v>195</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="EF1" t="s">
         <v>196</v>
       </c>
       <c r="EG1" t="s">
         <v>197</v>
       </c>
+      <c r="EH1" t="s">
+        <v>198</v>
+      </c>
     </row>
-    <row r="2" spans="1:137">
+    <row r="2" spans="1:138">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
+        <v>318873000.0</v>
+      </c>
+      <c r="C2">
         <v>3379000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>324297000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>310037000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>292058000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>306269000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>324195000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>322596000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>308079000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7795000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>293987000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>266297000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>236964000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>196037000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>126387000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>73999000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>50291000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>46987000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>49722000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50973000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>54145000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>58103000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>65174000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>79324000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>112373000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>116435000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>122007000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>122494000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>114523000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>104403000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>97554000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>92319000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>75907000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>70552000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>65319000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>58782000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>49990000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>45040000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>43938000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>43336000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>40314000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>36542000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>34432000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>35784000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>32466000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>44127000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>48082000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>39945000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>35400000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>35789000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>34751000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>32880000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>34304000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>35896000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>33542000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>37135000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>39373000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>38795000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>39063000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>37800000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>38334000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>36809000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>33938000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>33849000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>39965000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>23906000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>26129000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>16156000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>27247000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>44895000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>39991000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>42454000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>54171000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>63464000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>66177000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>63032000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>60417000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>58058000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>56315000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5854000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>44438000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>43628000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>40493000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>35592000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>33399000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>30804000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>30273000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>30689000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>32414000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>30821000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>33793000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>33389000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>33301000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>37063000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>37133000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>36663000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>31690000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>34042000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>39254000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>41341000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>46361000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>49358000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>47753000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>43757000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>41593000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>39300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>36123000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>28531000.0</v>
       </c>
-      <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>24800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>24600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>23400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>21400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>20600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>20800000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>19500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>12100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>9100000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>8200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>9000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>8400000.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>9500000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>8200000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>7800000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>7600000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>7500000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>7600000.0</v>
       </c>
-      <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
+      <c r="EH2"/>
     </row>
-    <row r="3" spans="1:137">
+    <row r="3" spans="1:138">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-      <c r="E3">
+      <c r="E3"/>
+      <c r="F3">
         <v>22834000.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3">
         <v>177774000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>-59218000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-68246000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-60411000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-73250000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-59287000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-60153000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-55218000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>80000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>136000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>131000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-42875000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-44693000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-42599000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-42294000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8343000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-31832000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-45061000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-16571000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-41241000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-22462000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-43156000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-31792000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-29049000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-37748000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-36968000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-32257000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-33272000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-32975000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-31858000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-32681000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-44582000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-30170000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-23686000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-20919000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-28180000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-17945000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-39108000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-23821000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-17697000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-28219000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-22342000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-7100000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-38366000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-806000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>16475000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>430000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-199088000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>-2114000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>-38138000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3133000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>-194876000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>-65506000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>-17896000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4165000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>-164060000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>-14483000.0</v>
       </c>
-      <c r="BL3"/>
-      <c r="BM3">
+      <c r="BM3"/>
+      <c r="BN3">
         <v>-7247000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>36798000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>18203000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>29150000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>35039000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>-50338000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-125778000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>20587000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>29751000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>30297000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>35286000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>32936000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>30229000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>34254000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>36100000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>30627000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>26536000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>22114000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>17552000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>16053000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>13106000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>10580000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>8639000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>7226000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>8012000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>7668000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>8219000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>10066000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>9653000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>13026000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>12893000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>11180000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>11614000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>6489000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>23286000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>21263000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>30669000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>36881000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>33494000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>29552000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>27995000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>27100000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>25200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>20100000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>19800000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>20100000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>20200000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>17000000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>14500000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>13800000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>15000000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>14100000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>7000000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>3900000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>3100000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>4000000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>3300000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>4000000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>6200000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>2100000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>2200000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>1800000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>2100000.0</v>
       </c>
-      <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
+      <c r="EH3"/>
     </row>
-    <row r="4" spans="1:137">
+    <row r="4" spans="1:138">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -27468,912 +27638,917 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
+      <c r="EH4"/>
     </row>
-    <row r="5" spans="1:137">
+    <row r="5" spans="1:138">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>40291000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>27638000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>118436000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>251938000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>120822000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>146500000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>118574000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>120306000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>110436000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>52049000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>52913000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>65499000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>89333000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>89386000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>82137000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>84588000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>105126000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>63664000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>90122000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>33142000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>82482000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>44924000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>86312000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>63584000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>58098000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>75496000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>73936000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>64514000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>66544000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>65950000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>63616000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>65362000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>89164000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>60340000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>47372000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>41838000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>56360000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>35890000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>78216000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>46666000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>34823000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>56064000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>44306000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>13271000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>61053000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>60113000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>30734000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>30874000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>247604000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>60956000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>68899000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>36991000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>256068000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>68474000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>31872000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>29942000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>221399000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>27631000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>8846000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>25172000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>353000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>17162000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>9598000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>9179000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-35088000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>17247000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>33546000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-12816000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-14072000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-13417000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>28147000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>5920000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>10836000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-9770000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>64098000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>23139000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>9937000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>29686000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>12551000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>7805000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>15382000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>13604000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>3226000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>12207000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>7686000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>5343000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>13110000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>13435000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>6504000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>7931000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>9566000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>8088000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>7768000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>7383000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>5806000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>4470000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>4458000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>4239000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>3834000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>3655000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>3000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>2700000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>2600000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>26900000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>1700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DI5">
         <v>1500000.0</v>
       </c>
       <c r="DJ5">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK5">
         <v>1300000.0</v>
       </c>
-      <c r="DK5">
-[...1 lines deleted...]
-      </c>
       <c r="DL5">
         <v>0.0</v>
       </c>
       <c r="DM5">
         <v>0.0</v>
       </c>
       <c r="DN5">
         <v>0.0</v>
       </c>
       <c r="DO5">
         <v>0.0</v>
       </c>
       <c r="DP5">
         <v>0.0</v>
       </c>
       <c r="DQ5">
         <v>0.0</v>
       </c>
-      <c r="DR5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR5">
+        <v>0.0</v>
+      </c>
+      <c r="DS5"/>
       <c r="DT5">
         <v>0.0</v>
       </c>
       <c r="DU5">
         <v>0.0</v>
       </c>
       <c r="DV5">
         <v>0.0</v>
       </c>
       <c r="DW5">
         <v>0.0</v>
       </c>
-      <c r="DX5"/>
+      <c r="DX5">
+        <v>0.0</v>
+      </c>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
+      <c r="EH5"/>
     </row>
-    <row r="6" spans="1:137">
+    <row r="6" spans="1:138">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
+        <v>71435000.0</v>
+      </c>
+      <c r="C6">
         <v>60470000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>66690000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>65431000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>63125000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>68390000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>62249000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>59218000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>68246000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>60411000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>73250000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>59287000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>60153000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>55218000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>52129000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>53049000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>65630000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>46458000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>44693000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>39538000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>42294000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>113469000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31832000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>45061000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16571000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>41241000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>22462000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>43156000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>31792000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>29049000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>37748000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>36968000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>32257000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>33272000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>32975000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>31758000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>32681000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>44582000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>30170000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>23686000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>20919000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>28180000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>17945000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>39108000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>22845000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>17126000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>27845000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>21964000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6171000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>22687000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>30067000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>47209000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>31304000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>20704000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>30941000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-653000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>40124000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>27461000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-30897000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>13976000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>34107000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>26578000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>13148000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>8846000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>17925000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>15159000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>35365000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>46049000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>55544000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-85426000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-108531000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>54133000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>16935000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>16225000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>21869000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>61083000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>36149000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>45090000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>26330000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>94725000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>49675000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>32051000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>47238000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>28604000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>20911000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>25962000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>22243000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>10452000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>20219000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>15354000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>13562000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>23176000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>23088000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>19530000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>20824000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>20746000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>19702000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>14257000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>30669000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>27069000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>35139000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>41339000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>37733000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>33386000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>31650000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>30100000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>27900000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>22700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>46700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>21800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>22000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>18500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>16000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>15100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>15000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>14100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>7000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>3900000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>3100000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>4000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>3300000.0</v>
       </c>
-      <c r="DR6"/>
-      <c r="DS6">
+      <c r="DS6"/>
+      <c r="DT6">
         <v>6200000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>2100000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>2200000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>1800000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>2100000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>7200000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="EA6">
         <v>-200000.0</v>
       </c>
       <c r="EB6">
         <v>-200000.0</v>
       </c>
       <c r="EC6">
+        <v>-200000.0</v>
+      </c>
+      <c r="ED6">
         <v>-100000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="EF6">
         <v>-300000.0</v>
       </c>
       <c r="EG6">
         <v>-300000.0</v>
       </c>
+      <c r="EH6">
+        <v>-300000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:137">
+    <row r="7" spans="1:138">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -28555,118 +28730,119 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
+      <c r="EH7"/>
     </row>
-    <row r="8" spans="1:137">
+    <row r="8" spans="1:138">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -28813,1763 +28989,1782 @@
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
         <v>889000.0</v>
       </c>
-      <c r="CQ8">
-[...1 lines deleted...]
-      </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
+      <c r="EH8"/>
     </row>
-    <row r="9" spans="1:137">
+    <row r="9" spans="1:138">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9">
+        <v>104817000.0</v>
+      </c>
+      <c r="C9">
         <v>104521000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>96485000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>94921000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>92635000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>97483000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>87032000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>83687000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>95483000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>85000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>97284000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>83475000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>83866000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>76682000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>71428000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>72961000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>86887000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>67136000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>61800000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>56416000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>61175000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>63463000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>46392000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>59168000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>32786000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>54471000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>36057000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>55366000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>44682000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>42732000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>49500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>49731000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>43878000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>43492000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>43477000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>43009000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>43423000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>55508000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>39695000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>33666000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>30871000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>37460000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>27505000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>48815000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>31960000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>25737000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>36255000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>30794000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>14017000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>28951000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>38045000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>55348000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>39639000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>28629000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>38732000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>7162000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>47936000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>34701000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-23347000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>21167000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>40785000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>36087000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>21286000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>18707000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>23044000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>22202000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>43118000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>54866000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>65617000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>70809000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-4017000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>40267000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-6576000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-7758000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-7071000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>34753000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>11531000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>16337000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-4294000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>31428000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>28808000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>15269000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>26936000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>17360000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>12023000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>16208000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>19568000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>7680000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>15384000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>12960000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>7589000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>16170000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>17468000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>8906000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>11821000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>12586000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>10636000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>10202000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>9925000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>8654000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>7075000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>6726000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>6314000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>5932000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>6063000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>4900000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>4811000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>4776000.0</v>
       </c>
-      <c r="DE9"/>
-      <c r="DF9">
+      <c r="DF9"/>
+      <c r="DG9">
         <v>4200000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>3700000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>3500000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>3300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>3000000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>3300000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>3500000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>2600000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>1500000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1100000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>2100000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>900000.0</v>
       </c>
-      <c r="DR9"/>
-      <c r="DS9">
+      <c r="DS9"/>
+      <c r="DT9">
         <v>800000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>700000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>500000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>800000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>600000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>700000.0</v>
       </c>
-      <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
+      <c r="EH9"/>
     </row>
-    <row r="10" spans="1:137">
+    <row r="10" spans="1:138">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10">
+        <v>71435000.0</v>
+      </c>
+      <c r="C10">
         <v>60470000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>66690000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>65431000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>63125000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>68390000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>62249000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>59218000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>68246000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>60411000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>73250000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>59287000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>60153000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>55218000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>52049000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>52913000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>65499000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>46458000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>44693000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>39538000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>42294000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>43969000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>31832000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>45061000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16571000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>41241000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22462000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>43156000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31792000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29049000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>37748000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>36968000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>32257000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>33272000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>32975000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>31758000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>32681000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>44582000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>30170000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>23686000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>20919000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>28180000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>17945000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>39108000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>22845000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17126000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>27845000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>21964000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6171000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>22687000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>30067000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>47209000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>31304000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>20704000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>30941000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-653000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>40124000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>27461000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-30897000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>13976000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>34107000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>26578000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>13148000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>8846000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>17925000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>15159000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>35365000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>46049000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>55544000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-85426000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-108531000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>33546000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-12816000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-14072000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-13417000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>28147000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5920000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>10836000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-9770000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>11637000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>23139000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>9937000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>29686000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>12551000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>7805000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>15382000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>13604000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3226000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>12207000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>7686000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>5343000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>13110000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>13435000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>6504000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>7931000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>9566000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>8088000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7768000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7383000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5806000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4470000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4458000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4239000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>3834000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>3655000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>3000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>2600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>2400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>1700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DI10">
         <v>1500000.0</v>
       </c>
       <c r="DJ10">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK10">
         <v>1300000.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
+      <c r="EH10"/>
     </row>
-    <row r="11" spans="1:137">
+    <row r="11" spans="1:138">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11">
+        <v>12312000.0</v>
+      </c>
+      <c r="C11">
         <v>12570000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11687000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10594000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13474000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11876000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12421000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>12113000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>14500000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12792000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>15113000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12075000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>13118000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11800000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10631000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11058000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>14046000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9774000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9388000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8252000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9067000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9269000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6340000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>9435000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3741000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8743000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4629000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9111000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6622000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6193000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7979000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7332000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6438000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>13266000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>11193000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>11124000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>10786000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>15793000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>10529000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8400000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>7335000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9912000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6327000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>13769000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4231000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2769000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>7564000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-6368000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-1141000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3774000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>8226000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>13036000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8716000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4837000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>8294000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-2629000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>11654000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>7872000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-14131000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2539000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>9517000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>7820000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>885000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>756000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>4336000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4796000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>13097000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>16534000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>18090000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-26327000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-2973000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>11555000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-5119000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-5332000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-5407000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>9218000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1438000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2714000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-4072000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3458000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>7488000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>2866000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>9778000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>3780000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2333000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>4985000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>4440000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>706000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3820000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2235000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1438000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>4184000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>4452000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1853000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2341000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>2944000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>2505000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>2287000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2455000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2091000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1588000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1585000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1505000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1362000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1297000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DD11">
         <v>900000.0</v>
       </c>
       <c r="DE11">
+        <v>900000.0</v>
+      </c>
+      <c r="DF11">
         <v>800000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>600000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>-300000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-200000.0</v>
       </c>
-      <c r="DJ11"/>
-      <c r="DK11">
+      <c r="DK11"/>
+      <c r="DL11">
         <v>20800000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>19500000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>12100000.0</v>
       </c>
-      <c r="DN11"/>
-      <c r="DO11">
+      <c r="DO11"/>
+      <c r="DP11">
         <v>8200000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>9000000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>8400000.0</v>
       </c>
-      <c r="DR11"/>
       <c r="DS11"/>
-      <c r="DT11">
+      <c r="DT11"/>
+      <c r="DU11">
         <v>8200000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>7800000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>7600000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DY11">
         <v>400000.0</v>
       </c>
       <c r="DZ11">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="EA11">
         <v>200000.0</v>
       </c>
       <c r="EB11">
         <v>200000.0</v>
       </c>
       <c r="EC11">
+        <v>200000.0</v>
+      </c>
+      <c r="ED11">
         <v>100000.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="EF11">
         <v>300000.0</v>
       </c>
       <c r="EG11">
         <v>300000.0</v>
       </c>
+      <c r="EH11">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:137">
+    <row r="12" spans="1:138">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12">
+        <v>314565000.0</v>
+      </c>
+      <c r="C12">
         <v>187480000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>316864000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>302225000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>290475000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>302397000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>320937000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>316366000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>309949000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>269204000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>294168000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>265155000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>236214000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>194092000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>125937000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>75534000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>50345000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>48415000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>49467000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>51956000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>54176000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>61157000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>63974000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>79273000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>108542000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>113584000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>121384000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>122074000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>114916000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>104237000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>97557000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>91737000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>76317000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>70088000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>64935000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>58316000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>49546000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>44528000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>43969000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>42878000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>40251000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>36591000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>34735000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>34528000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>33162000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>44606000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>48886000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>42502000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>34726000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>35777000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>34787000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>33584000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>33128000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>33358000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>33448000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>36961000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>38923000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>39277000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>39412000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>37640000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>37053000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>36308000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>33526000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>35719000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>37115000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>21992000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>23031000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>21849000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>23713000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>31095000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>39260000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>42454000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>54171000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>63464000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>66177000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>63032000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>60632000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>58322000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>56840000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>52461000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>45451000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>45360000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>38028000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>35886000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>33983000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>31635000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>30417000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>29074000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>29621000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>30312000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>30402000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>31501000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>32093000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>34915000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>35096000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>34641000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>29674000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>32056000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>37292000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>39947000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>44978000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>48061000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>46685000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>42700000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>40276000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>38000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>35323000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>27631000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>24500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>24800000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>24100000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>23000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>21100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>20600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>20800000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>19500000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>12100000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>9100000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>8200000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>9000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>8400000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>9200000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>9500000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>8200000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>7800000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>7600000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>7500000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>7600000.0</v>
       </c>
-      <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
+      <c r="EH12"/>
     </row>
-    <row r="13" spans="1:137">
+    <row r="13" spans="1:138">
       <c r="A13" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>210</v>
+      </c>
+      <c r="B13">
+        <v>415961000.0</v>
+      </c>
       <c r="C13">
+        <v>416470000.0</v>
+      </c>
+      <c r="D13">
         <v>415341000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>399022000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>381414000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>395765000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>407728000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>403706000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>396317000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>351373000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2669000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>343832000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>424000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>267727000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>193790000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>144936000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>112220000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>105805000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>104472000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>107085000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>107427000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>117424000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>822000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>127621000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>149854000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>162954000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>161496000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>165128000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>316000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -30633,194 +30828,193 @@
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
+      <c r="EH13"/>
     </row>
-    <row r="14" spans="1:137">
+    <row r="14" spans="1:138">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
         <v>-1242000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2070000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-150000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-15000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>28000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-18000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-16000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-28000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-60000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-36000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-119000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5354000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5414000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5412000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5819000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5547000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5547000.0</v>
       </c>
       <c r="AZ14">
         <v>5547000.0</v>
       </c>
       <c r="BA14">
         <v>5547000.0</v>
       </c>
       <c r="BB14">
+        <v>5547000.0</v>
+      </c>
+      <c r="BC14">
         <v>5546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5547000.0</v>
       </c>
       <c r="BD14">
         <v>5547000.0</v>
       </c>
       <c r="BE14">
         <v>5547000.0</v>
       </c>
       <c r="BF14">
+        <v>5547000.0</v>
+      </c>
+      <c r="BG14">
         <v>5546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5547000.0</v>
       </c>
       <c r="BH14">
         <v>5547000.0</v>
       </c>
       <c r="BI14">
         <v>5547000.0</v>
       </c>
       <c r="BJ14">
         <v>5547000.0</v>
       </c>
       <c r="BK14">
-        <v>5546000.0</v>
+        <v>5547000.0</v>
       </c>
       <c r="BL14">
         <v>5546000.0</v>
       </c>
       <c r="BM14">
+        <v>5546000.0</v>
+      </c>
+      <c r="BN14">
         <v>4068000.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
@@ -30894,1017 +31088,1028 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
+      <c r="EH14"/>
     </row>
-    <row r="15" spans="1:137">
+    <row r="15" spans="1:138">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
+        <v>59123000.0</v>
+      </c>
+      <c r="C15">
         <v>47900000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>55003000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>54837000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>49651000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>56514000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>49828000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>47105000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>53746000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>47619000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>58137000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>47212000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>47035000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>43418000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>41418000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>41855000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>51453000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>36684000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>35305000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>31286000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>33227000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>29431000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>25492000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>35626000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>12830000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>32498000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>17833000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>34045000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>25170000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>22856000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>29769000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>29636000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>25819000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>20006000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>21782000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>20784000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>21910000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>28761000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>19659000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>15302000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>13612000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>18328000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>11654000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>25458000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>13260000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8943000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>14869000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>22513000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1765000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>13367000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>16294000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>28626000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>17041000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>10321000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>17100000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-3571000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>22923000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>14043000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-22313000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>5890000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>19043000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>13211000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>6717000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2544000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>9521000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>10363000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>22268000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>29515000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>37454000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-59099000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-105558000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>21991000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-7697000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-8740000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-8010000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>18929000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4482000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>8122000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-5698000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>8179000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>15651000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>7071000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>19908000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>8771000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>5472000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>10397000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>9164000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2520000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>8387000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>5451000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>3905000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>8926000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>8983000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3337000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>5590000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>6622000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>7202000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>5481000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4928000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>3715000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2156000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2873000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2734000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2472000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2358000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1900000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1800000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1700000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DG15">
         <v>1100000.0</v>
       </c>
       <c r="DH15">
+        <v>1100000.0</v>
+      </c>
+      <c r="DI15">
         <v>1800000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1300000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1200000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1300000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>900000.0</v>
       </c>
-      <c r="DN15"/>
-      <c r="DO15">
+      <c r="DO15"/>
+      <c r="DP15">
         <v>200000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>800000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>-200000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>100000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DU15">
         <v>-300000.0</v>
       </c>
       <c r="DV15">
+        <v>-300000.0</v>
+      </c>
+      <c r="DW15">
         <v>-200000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DY15">
         <v>-400000.0</v>
       </c>
       <c r="DZ15">
-        <v>-200000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="EA15">
         <v>-200000.0</v>
       </c>
       <c r="EB15">
         <v>-200000.0</v>
       </c>
       <c r="EC15">
+        <v>-200000.0</v>
+      </c>
+      <c r="ED15">
         <v>-100000.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="EF15">
         <v>-300000.0</v>
       </c>
       <c r="EG15">
         <v>-300000.0</v>
       </c>
+      <c r="EH15">
+        <v>-300000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:137">
+    <row r="16" spans="1:138">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>40638000.0</v>
+      </c>
+      <c r="D16">
         <v>48700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>49170000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>43985000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>50848000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>42312000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>51345000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>40421000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>40244000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>36202000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>34627000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>39104000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>41046000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>29892000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>24289000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25444000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>27958000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>29431000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18659000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>31687000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9399000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>29066000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>14406000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>28304000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>21874000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>19560000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>26474000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>26340000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>22524000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>16710000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>18487000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17488000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>18615000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>25465000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>16364000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>12006000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>10317000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>15032000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8359000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>22162000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1818000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5647000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>11586000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>20205000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>813000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>12485000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>15413000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>27745000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>16190000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>9601000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16381000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-22203000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>22203000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>13323000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-23032000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>5170000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>18323000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>12492000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5997000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1824000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7551000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>5495000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>17900000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>25385000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>33518000.0</v>
       </c>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-21431000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>21431000.0</v>
       </c>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
       <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>4421000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-18369000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>18369000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3922000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>7562000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>-13378000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13378000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>15091000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>11862000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>19348000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-16385000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>16385000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>9837000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>8604000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1960000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>7827000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4896000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3345000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>8366000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>8423000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2777000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>5030000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>6281000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>7207000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>5481000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4928000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3715000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2882000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2873000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>2734000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>2472000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>2358000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
+      <c r="EH16"/>
     </row>
-    <row r="17" spans="1:137">
+    <row r="17" spans="1:138">
       <c r="A17" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>214</v>
+      </c>
+      <c r="B17">
+        <v>59123000.0</v>
+      </c>
       <c r="C17">
+        <v>47924000.0</v>
+      </c>
+      <c r="D17">
         <v>55003000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>54837000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>49651000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>56514000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>49828000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>47105000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>53746000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>47619000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>58137000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>47212000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>47035000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>42993000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>41418000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>45896000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>47837000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>36684000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>31063000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>31286000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>33227000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>34700000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>25492000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>35626000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>12830000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>32498000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>17833000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>34045000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>25170000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>22856000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>29769000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>29636000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>25819000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>20006000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>21782000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>20634000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>21895000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>28789000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>19641000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>15286000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>13584000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>18268000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>11618000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>25339000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>18614000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>70282000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>20281000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>28332000.0</v>
       </c>
-      <c r="AW17">
-[...1 lines deleted...]
-      </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>18913000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>21841000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>34173000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>22588000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-16766000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>11437000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -31993,170 +32198,177 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
+      <c r="EH17"/>
     </row>
-    <row r="18" spans="1:137">
+    <row r="18" spans="1:138">
       <c r="A18" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>215</v>
+      </c>
+      <c r="B18">
+        <v>101396000.0</v>
+      </c>
       <c r="C18">
+        <v>104521000.0</v>
+      </c>
+      <c r="D18">
         <v>98477000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>96797000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>90939000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>93368000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>86791000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>87340000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>86368000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>82169000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>87643000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>78677000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>79058000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>73635000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>67853000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>69402000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>61875000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>57390000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>55005000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>55129000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>53251000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>56267000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>44661000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>48348000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>41312000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>49370000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>40112000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>43054000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>40599000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -32220,138 +32432,139 @@
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
+      <c r="EH18"/>
     </row>
-    <row r="19" spans="1:137">
+    <row r="19" spans="1:138">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>5282000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>77474000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>76870000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>74179000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>62430000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>56818000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>54350000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>50106000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>42522000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>39343000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>38129000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>37299000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>35510000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>32835000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>34002000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>34484000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>33122000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>30004000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -32397,86 +32610,85 @@
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
+      <c r="EH19"/>
     </row>
-    <row r="20" spans="1:137">
+    <row r="20" spans="1:138">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -32658,527 +32870,531 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
+      <c r="EH20"/>
     </row>
-    <row r="21" spans="1:137">
+    <row r="21" spans="1:138">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
+        <v>71435000.0</v>
+      </c>
+      <c r="C21">
         <v>60470000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>66690000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>65431000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>63125000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>68390000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>62249000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>59218000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>68246000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>60411000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>73250000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>59287000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>60153000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>55218000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>52049000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>52913000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>65499000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>46458000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>44693000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>39538000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>42294000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>105126000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>31832000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>45061000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>16571000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>41241000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>22462000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>43156000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>31792000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>29049000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>37748000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>36968000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>32257000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>33272000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>32975000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>31758000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>32681000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>44582000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>30170000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>23686000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>20919000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>28180000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>17945000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>39108000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>22845000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>17126000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>27845000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>21964000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6171000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>22687000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>30067000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>47209000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>31304000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>20704000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>30941000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-653000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>40124000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>27461000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-30897000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>13976000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>34107000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>26578000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>13148000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>8846000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>17925000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>15159000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>35365000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>46049000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>55544000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-85426000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-108531000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>33546000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-12816000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-14072000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-13417000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>28147000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>5920000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>10836000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-9770000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>16306000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>23139000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>9937000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>29686000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>12551000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>7805000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>15382000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>13604000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>3226000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>12207000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>7686000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>5343000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>13110000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>13435000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>6504000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>7931000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>9566000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>8088000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>7768000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>7383000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>5806000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>4470000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4458000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4239000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>3834000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>3655000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3000000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>2700000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>2600000.0</v>
       </c>
-      <c r="DE21"/>
-      <c r="DF21">
+      <c r="DF21"/>
+      <c r="DG21">
         <v>1700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DI21">
         <v>1500000.0</v>
       </c>
       <c r="DJ21">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK21">
         <v>1300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>22000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>20800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>13000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1500000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>8400000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>9800000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>8200000.0</v>
       </c>
-      <c r="DR21"/>
-      <c r="DS21">
+      <c r="DS21"/>
+      <c r="DT21">
         <v>-100000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>7900000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>7500000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>7400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7200000.0</v>
       </c>
       <c r="DX21">
         <v>7200000.0</v>
       </c>
       <c r="DY21">
+        <v>7200000.0</v>
+      </c>
+      <c r="DZ21">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="EA21">
         <v>-200000.0</v>
       </c>
       <c r="EB21">
         <v>-200000.0</v>
       </c>
       <c r="EC21">
+        <v>-200000.0</v>
+      </c>
+      <c r="ED21">
         <v>-100000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="EF21">
         <v>-300000.0</v>
       </c>
       <c r="EG21">
         <v>-300000.0</v>
       </c>
+      <c r="EH21">
+        <v>-300000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:137">
+    <row r="22" spans="1:138">
       <c r="A22" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -33360,640 +33576,646 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
+      <c r="EH22"/>
     </row>
-    <row r="23" spans="1:137">
+    <row r="23" spans="1:138">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>352255000.0</v>
+      </c>
+      <c r="C23">
         <v>47430000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>354092000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>339527000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>321568000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>335362000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>348978000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>347065000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>335316000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24589000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>318021000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>290485000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>260677000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>217501000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>145766000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>94047000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>71679000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>67665000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>66829000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>67851000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>73026000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>61403.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>79734000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>93431000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>128588000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>129665000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>135602000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>134704000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>127413000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>118086000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>109306000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>105082000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>87528000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>80772000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>75821000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>70033000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>60732000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>55966000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>53463000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>53316000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>50266000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>45822000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>43992000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>45491000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>41581000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>52738000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>56492000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>48775000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>43246000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>42053000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>42729000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>41019000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>42639000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>43821000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>41333000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>44950000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>47185000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>46035000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>46613000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>44991000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>45012000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>46318000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>42076000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>43710000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>45084000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>30949000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>33882000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>24973000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>37320000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>201130000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>144505000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>49175000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>60411000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>69778000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>72523000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>69638000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>66028000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>63559000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>61791000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>12120000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>50107000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>48960000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>37743000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>40401000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>37617000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>31630000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>36237000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>35143000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>35591000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>36095000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>36039000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>36449000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>37334000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>39465000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>41023000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>39683000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>34238000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>36476000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>41796000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>44189000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>48966000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>51626000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>49828000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>45855000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>44001000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>41200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>38234000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>30707000.0</v>
       </c>
-      <c r="DE23"/>
-      <c r="DF23">
+      <c r="DF23"/>
+      <c r="DG23">
         <v>27300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>26500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>25400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>23200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>22300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>24100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>23000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>14700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>10600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>9300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>11100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>9300000.0</v>
       </c>
-      <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>10300000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>8900000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>8300000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>8400000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>8100000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>8300000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="EA23">
         <v>200000.0</v>
       </c>
       <c r="EB23">
         <v>200000.0</v>
       </c>
       <c r="EC23">
+        <v>200000.0</v>
+      </c>
+      <c r="ED23">
         <v>100000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="EF23">
         <v>300000.0</v>
       </c>
       <c r="EG23">
         <v>300000.0</v>
       </c>
+      <c r="EH23">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:137">
+    <row r="24" spans="1:138">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>6791000.0</v>
       </c>
       <c r="N24">
         <v>6791000.0</v>
       </c>
       <c r="O24">
         <v>6791000.0</v>
       </c>
       <c r="P24">
+        <v>6791000.0</v>
+      </c>
+      <c r="Q24">
         <v>6792000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6791000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6792000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6774000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5269000.0</v>
       </c>
       <c r="V24">
         <v>5269000.0</v>
       </c>
       <c r="W24">
+        <v>5269000.0</v>
+      </c>
+      <c r="X24">
         <v>5166000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3939000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3431000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3432000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3427000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3296000.0</v>
       </c>
       <c r="AD24">
         <v>3296000.0</v>
       </c>
       <c r="AE24">
+        <v>3296000.0</v>
+      </c>
+      <c r="AF24">
         <v>3295000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3296000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3295000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3296000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3295000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3296000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3295000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3296000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3295000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3296000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3295000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3296000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3295000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3296000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>11442000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>3283000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2308000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>881000.0</v>
       </c>
       <c r="AZ24">
         <v>881000.0</v>
       </c>
       <c r="BA24">
+        <v>881000.0</v>
+      </c>
+      <c r="BB24">
         <v>851000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>719000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>720000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
@@ -34026,351 +34248,351 @@
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
+      <c r="EH24"/>
     </row>
-    <row r="25" spans="1:137">
+    <row r="25" spans="1:138">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>-6468000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>80000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>136000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>131000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>13631000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>8343000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
-      <c r="BT25">
+      <c r="BT25"/>
+      <c r="BU25">
         <v>20587000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>29751000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>30297000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>35286000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>32936000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>30229000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>34254000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>36100000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>30627000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>26494000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>22114000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>18353000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>16053000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>13106000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>10580000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>8639000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>7226000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>8012000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>7668000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>8219000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>9645000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>10074000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>13026000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>12893000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>11180000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>11614000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>6489000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>23286000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>21263000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>30669000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>36881000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>33494000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>29552000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>27995000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>27100000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>25200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>20100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>19800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>20100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>20200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>17000000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>14500000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>13800000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>15000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>14100000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>7000000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>3900000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DQ25">
         <v>4000000.0</v>
       </c>
       <c r="DR25">
         <v>4000000.0</v>
       </c>
       <c r="DS25">
+        <v>4000000.0</v>
+      </c>
+      <c r="DT25">
         <v>6200000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>2100000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>2200000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>1800000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>2100000.0</v>
       </c>
-      <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
+      <c r="EH25"/>
     </row>
-    <row r="26" spans="1:137">
+    <row r="26" spans="1:138">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -34552,101 +34774,104 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
+      <c r="EH26"/>
     </row>
-    <row r="27" spans="1:137">
+    <row r="27" spans="1:138">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>15641000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>15237000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>14840000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
@@ -34711,557 +34936,565 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
-      <c r="DN27">
-[...1 lines deleted...]
-      </c>
+      <c r="DN27"/>
       <c r="DO27">
         <v>100000.0</v>
       </c>
-      <c r="DP27"/>
+      <c r="DP27">
+        <v>100000.0</v>
+      </c>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
+      <c r="EH27"/>
     </row>
-    <row r="28" spans="1:137">
+    <row r="28" spans="1:138">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>32519000.0</v>
+      </c>
+      <c r="C28">
         <v>44051000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>28795000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28490000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28510000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28093000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>23862000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23744000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>26512000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24439000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>23203000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>23357000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22878000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>20160000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>18567000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19235000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>20576000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>19738000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16357000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>16128000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18131000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15771000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13835000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13382000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15490000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12505000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12907000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11459000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12202000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12996000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11127000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12138000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10980000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9595000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9877000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10603000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10117000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10301000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8912000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9368000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9300000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8623000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8912000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9107000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8516000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7963000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7816000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8177000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7250000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7129000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7350000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7286000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7615000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8665000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>7163000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>7238000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7243000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6231000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7310000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7322000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6753000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8098000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6276000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5958000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6577000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6025000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5840000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6558000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6939000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>19119000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7809000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6171000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>5678000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>5871000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>5441000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5956000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5474000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4207000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>5542000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5250000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>5662000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2329000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4765000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1899000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1775000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1809000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1715000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1717000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3868000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1633000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1582000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1465000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2632000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2020000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1325000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1324000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1255000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5548000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1414000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1496000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1237000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4912000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1037000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1065000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1251000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>4400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>2000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>1100000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>600000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>500000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>900000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DU28">
         <v>600000.0</v>
       </c>
       <c r="DV28">
+        <v>600000.0</v>
+      </c>
+      <c r="DW28">
         <v>700000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>600000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>800000.0</v>
       </c>
-      <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
+      <c r="EH28"/>
     </row>
-    <row r="29" spans="1:137">
+    <row r="29" spans="1:138">
       <c r="A29" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>226</v>
+      </c>
+      <c r="B29">
+        <v>12312000.0</v>
+      </c>
       <c r="C29">
+        <v>12541000.0</v>
+      </c>
+      <c r="D29">
         <v>11687000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10594000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13474000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11876000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12421000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12113000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12792000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15113000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12075000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13118000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10631000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12132000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13085000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9774000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8260000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8252000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9067000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9269000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6340000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9435000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3741000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8743000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4629000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9111000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6622000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -35325,1241 +35558,1249 @@
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
+      <c r="EH29"/>
     </row>
-    <row r="30" spans="1:137">
+    <row r="30" spans="1:138">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>33382000.0</v>
+      </c>
+      <c r="C30">
         <v>44051000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>29795000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29490000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>29510000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29093000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24783000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24469000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27237000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>25164000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24034000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24188000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23713000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21464000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19379000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20048000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>21388000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20678000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17107000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16878000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18881000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16521000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14560000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14107000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16215000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>13230000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13595000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12210000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12890000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13683000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11752000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12763000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11621000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10220000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10502000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>11251000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10742000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10926000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9525000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9980000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9952000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9280000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9560000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>9707000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>9115000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8611000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8410000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8830000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7846000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6264000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7978000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>8139000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>8335000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7925000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7791000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7815000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7812000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7240000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>7550000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>7191000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6678000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>9509000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>8138000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>9861000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5119000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>7043000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7753000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>8817000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>10073000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>156235000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>104514000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>6721000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>6240000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>6314000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>6346000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6606000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>5611000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>5501000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5476000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>56000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>5669000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5332000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-2750000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4809000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4218000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>826000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>5964000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4454000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3177000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5274000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2246000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3060000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4033000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2402000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3890000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3020000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2548000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2434000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2542000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2848000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2605000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2268000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2075000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2098000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2408000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>2111000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>2176000.0</v>
       </c>
-      <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30">
         <v>2500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>1900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>2000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>1700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>3300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>3500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>2600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>1500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>1100000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>2100000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>900000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>800000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>700000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>500000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>800000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>600000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>700000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="EA30">
         <v>-200000.0</v>
       </c>
       <c r="EB30">
         <v>-200000.0</v>
       </c>
       <c r="EC30">
+        <v>-200000.0</v>
+      </c>
+      <c r="ED30">
         <v>-100000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="EF30">
         <v>-300000.0</v>
       </c>
       <c r="EG30">
         <v>-300000.0</v>
       </c>
+      <c r="EH30">
+        <v>-300000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:137">
+    <row r="31" spans="1:138">
       <c r="A31" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>228</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-187526000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-183166000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-156094000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5360000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-143163000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>623000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1318000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-79593000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1316000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>689000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1023000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-175744000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>818000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-51656000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-42937000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-48415000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4712000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-51956000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1527000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>43526869.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>236000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>296000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>684000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>206000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>360000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>141000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>493000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>37000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>334000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>354000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1588000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1043000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>235000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>868000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-15000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-44500000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>15000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-42894000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-39000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-44000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-48000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-34647000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-976000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-647000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-375000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-269000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-934000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>54365000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-30046000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-11562000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-27151000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-226900000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-30015000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-69552000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-30243000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-228607000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-99371000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-49989000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-27341000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-194821000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-42463000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>33009000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-40294000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>22043000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4828000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>7301000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>11326000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-85542000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-165038000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-30986000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-82848000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-14044000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-88098000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-63032000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-60632000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-204866000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-73349000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-2775000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-15468000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-32006000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-41186000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-35886000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-33983000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-31635000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-30417000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-29074000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-29621000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-30312000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-30402000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-31395000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-32646000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-33601000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-35784000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-35224000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-31293000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-32056000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-37292000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-39947000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-44252000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-48061000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-46685000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-42700000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-40276000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-38000000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-35300000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-27600000.0</v>
       </c>
-      <c r="DE31"/>
-      <c r="DF31">
+      <c r="DF31"/>
+      <c r="DG31">
         <v>-24800000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-24100000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-23000000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-21100000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-20600000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-35800000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-33600000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-19100000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-13000000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-11300000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-13000000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-11700000.0</v>
       </c>
-      <c r="DR31"/>
-      <c r="DS31">
+      <c r="DS31"/>
+      <c r="DT31">
         <v>-15700000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-10300000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-10000000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-9400000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-9600000.0</v>
       </c>
-      <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
+      <c r="EH31"/>
     </row>
-    <row r="32" spans="1:137">
+    <row r="32" spans="1:138">
       <c r="A32" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B32">
+        <v>423690000.0</v>
+      </c>
+      <c r="C32">
         <v>107900000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>420782000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>404958000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>384693000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>403752000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>411227000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>406283000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>403562000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>85000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>391271000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>349772000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>320830000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>272719000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>197815000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>146960000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>137178000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>114123000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>111522000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>107389000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>115320000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>63463000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>111566000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>138492000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>145159000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>170906000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>158064000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>177860000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>159205000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>147135000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>147054000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>142050000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>119785000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>114044000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>108796000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>101791000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>93413000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>100548000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>83633000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>77002000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>71185000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>74002000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>61937000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>84599000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>64426000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>69864000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>84337000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>70739000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>49417000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>64740000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>72796000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>88228000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>73943000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>64525000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>72274000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>44297000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>87309000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>73496000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>15716000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>58967000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>79119000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>72896000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>55224000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>52556000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>63009000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>46108000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>69247000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>71022000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>92864000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>115704000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>35974000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>82721000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>47595000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>55706000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>59106000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>97785000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>71948000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>74395000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>52021000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>17495000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>73246000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>58897000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>67429000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>52952000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>45422000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>47012000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>49841000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>38369000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>47798000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>43781000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>41382000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>49559000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>50769000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>45969000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>48954000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>49249000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>42326000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>44244000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>49179000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>49995000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>53436000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>56084000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>54067000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>49689000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>47656000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>44200000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>40934000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>33307000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>5200000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>29000000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>28300000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>26900000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>24700000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>23600000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>24100000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>23000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>14700000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>10600000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>9300000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>11100000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>9300000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>1000000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>10300000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>8900000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>8300000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>8400000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>8100000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>8300000.0</v>
       </c>
-      <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
+      <c r="EH32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -36658,51 +36899,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B2">
         <v>1024007000.0</v>
       </c>
       <c r="C2">
         <v>888707000.0</v>
       </c>
       <c r="D2">
         <v>861002000.0</v>
       </c>
       <c r="E2">
         <v>908785000.0</v>
       </c>
       <c r="F2">
         <v>1033941000.0</v>
       </c>
       <c r="G2">
         <v>604381000.0</v>
       </c>
       <c r="H2">
         <v>425256000.0</v>
       </c>
       <c r="I2">
         <v>302022000.0</v>
       </c>
@@ -36765,51 +37006,51 @@
       </c>
       <c r="AC2">
         <v>177600000.0</v>
       </c>
       <c r="AD2">
         <v>68900000.0</v>
       </c>
       <c r="AE2">
         <v>8300000.0</v>
       </c>
       <c r="AF2">
         <v>73100000.0</v>
       </c>
       <c r="AG2">
         <v>1100000.0</v>
       </c>
       <c r="AH2">
         <v>1800000.0</v>
       </c>
       <c r="AI2">
         <v>700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>5272000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>116000</v>
       </c>
@@ -36872,51 +37113,51 @@
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>100000</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>100000</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-47783000.0</v>
       </c>
       <c r="F4">
         <v>-125156000.0</v>
       </c>
       <c r="G4">
         <v>429560000.0</v>
       </c>
       <c r="H4">
         <v>179125000.0</v>
       </c>
       <c r="I4">
         <v>123234000.0</v>
       </c>
       <c r="J4">
         <v>36793000.0</v>
       </c>
       <c r="K4">
         <v>-944855000.0</v>
       </c>
@@ -36933,51 +37174,51 @@
         <v>-31482000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>589690000.0</v>
       </c>
       <c r="F5">
         <v>285890000.0</v>
       </c>
       <c r="G5">
         <v>-200884000.0</v>
       </c>
       <c r="H5">
         <v>-168180000.0</v>
       </c>
       <c r="I5">
         <v>-29282000.0</v>
       </c>
       <c r="J5">
         <v>-6686000.0</v>
       </c>
       <c r="K5">
         <v>28474000.0</v>
       </c>
@@ -36994,51 +37235,51 @@
         <v>-52747000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B6">
         <v>-92940000.0</v>
       </c>
       <c r="C6">
         <v>135300000.0</v>
       </c>
       <c r="D6">
         <v>27705000.0</v>
       </c>
       <c r="E6">
         <v>-47783000.0</v>
       </c>
       <c r="F6">
         <v>-125156000.0</v>
       </c>
       <c r="G6">
         <v>429560000.0</v>
       </c>
       <c r="H6">
         <v>179125000.0</v>
       </c>
       <c r="I6">
         <v>123234000.0</v>
       </c>
@@ -37101,57 +37342,57 @@
       </c>
       <c r="AC6">
         <v>363000000.0</v>
       </c>
       <c r="AD6">
         <v>108700000.0</v>
       </c>
       <c r="AE6">
         <v>60600000.0</v>
       </c>
       <c r="AF6">
         <v>-64800000.0</v>
       </c>
       <c r="AG6">
         <v>-51000000.0</v>
       </c>
       <c r="AH6">
         <v>10700000.0</v>
       </c>
       <c r="AI6">
         <v>439500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B7">
         <v>-16208000.0</v>
       </c>
       <c r="C7">
-        <v>144567000.0</v>
+        <v>173753000.0</v>
       </c>
       <c r="D7">
         <v>43622000.0</v>
       </c>
       <c r="E7">
         <v>-130495000.0</v>
       </c>
       <c r="F7">
         <v>35668000.0</v>
       </c>
       <c r="G7">
         <v>-485000.0</v>
       </c>
       <c r="H7">
         <v>-10246000.0</v>
       </c>
       <c r="I7">
         <v>-11895000.0</v>
       </c>
       <c r="J7">
         <v>-150000.0</v>
       </c>
       <c r="K7">
         <v>32048000.0</v>
       </c>
@@ -37208,51 +37449,51 @@
       </c>
       <c r="AC7">
         <v>-7300000.0</v>
       </c>
       <c r="AD7">
         <v>-38600000.0</v>
       </c>
       <c r="AE7">
         <v>-10500000.0</v>
       </c>
       <c r="AF7">
         <v>-4700000.0</v>
       </c>
       <c r="AG7">
         <v>100000.0</v>
       </c>
       <c r="AH7">
         <v>900000.0</v>
       </c>
       <c r="AI7">
         <v>-6600000.0</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-62734000.0</v>
       </c>
       <c r="F8">
         <v>6911000.0</v>
       </c>
       <c r="G8">
         <v>11218000.0</v>
       </c>
       <c r="H8">
         <v>-19139000.0</v>
       </c>
       <c r="I8">
         <v>-26054000.0</v>
       </c>
       <c r="J8">
         <v>-32374000.0</v>
       </c>
       <c r="K8">
         <v>-8604000.0</v>
       </c>
@@ -37269,51 +37510,51 @@
         <v>6938000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B9">
         <v>-59127000.0</v>
       </c>
       <c r="C9">
         <v>-31789000.0</v>
       </c>
       <c r="D9">
         <v>-65644000.0</v>
       </c>
       <c r="E9">
         <v>-62734000.0</v>
       </c>
       <c r="F9">
         <v>6911000.0</v>
       </c>
       <c r="G9">
         <v>11218000.0</v>
       </c>
       <c r="H9">
         <v>-19139000.0</v>
       </c>
       <c r="I9">
         <v>-26054000.0</v>
       </c>
@@ -37342,51 +37583,51 @@
       <c r="R9">
         <v>11973000.0</v>
       </c>
       <c r="S9">
         <v>15576000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>5050765000.0</v>
       </c>
       <c r="J10">
         <v>5535178000.0</v>
       </c>
       <c r="K10">
         <v>5731625000.0</v>
       </c>
       <c r="L10">
         <v>5216253000.0</v>
       </c>
       <c r="M10">
         <v>4396332000.0</v>
       </c>
       <c r="N10">
         <v>4477512000.0</v>
@@ -37397,51 +37638,51 @@
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>65959000.0</v>
       </c>
       <c r="F11">
         <v>-8746000.0</v>
       </c>
       <c r="G11">
         <v>-8355000.0</v>
       </c>
       <c r="H11">
         <v>11637000.0</v>
       </c>
       <c r="I11">
         <v>20594000.0</v>
       </c>
       <c r="J11">
         <v>28583000.0</v>
       </c>
       <c r="K11">
         <v>-2908000.0</v>
       </c>
@@ -37474,51 +37715,51 @@
       <c r="V11">
         <v>3739000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11">
         <v>3398000.0</v>
       </c>
       <c r="Z11">
         <v>5506000.0</v>
       </c>
       <c r="AA11">
         <v>5263000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>17836000.0</v>
       </c>
       <c r="F12">
         <v>268484000.0</v>
       </c>
       <c r="G12">
         <v>-34836000.0</v>
       </c>
       <c r="H12">
         <v>6784000.0</v>
       </c>
       <c r="I12">
         <v>97544000.0</v>
       </c>
       <c r="J12">
         <v>76574000.0</v>
       </c>
       <c r="K12">
         <v>80741000.0</v>
       </c>
@@ -37535,51 +37776,51 @@
         <v>-20092000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-125602000.0</v>
       </c>
       <c r="F13">
         <v>37469000.0</v>
       </c>
       <c r="G13">
         <v>2682000.0</v>
       </c>
       <c r="H13">
         <v>-1382000.0</v>
       </c>
       <c r="I13">
         <v>-7370000.0</v>
       </c>
       <c r="J13">
         <v>6616000.0</v>
       </c>
       <c r="K13">
         <v>43994000.0</v>
       </c>
@@ -37592,51 +37833,51 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B14">
         <v>-21545000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>-17025000.0</v>
       </c>
       <c r="E14">
         <v>720000.0</v>
       </c>
       <c r="F14">
         <v>219165000.0</v>
       </c>
       <c r="G14">
         <v>-219189000.0</v>
       </c>
       <c r="H14">
         <v>-176477000.0</v>
       </c>
       <c r="I14">
         <v>-1104000.0</v>
       </c>
       <c r="J14">
         <v>1739000.0</v>
@@ -37697,51 +37938,51 @@
       </c>
       <c r="AC14">
         <v>71800000.0</v>
       </c>
       <c r="AD14">
         <v>49900000.0</v>
       </c>
       <c r="AE14">
         <v>14300000.0</v>
       </c>
       <c r="AF14">
         <v>14500000.0</v>
       </c>
       <c r="AG14">
         <v>8600000.0</v>
       </c>
       <c r="AH14">
         <v>11800000.0</v>
       </c>
       <c r="AI14">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B15">
         <v>89043000.0</v>
       </c>
       <c r="C15">
         <v>86052000.0</v>
       </c>
       <c r="D15">
         <v>74817000.0</v>
       </c>
       <c r="E15">
         <v>68171000.0</v>
       </c>
       <c r="F15">
         <v>61315000.0</v>
       </c>
       <c r="G15">
         <v>50649000.0</v>
       </c>
       <c r="H15">
         <v>43894000.0</v>
       </c>
       <c r="I15">
         <v>37905000.0</v>
       </c>
@@ -37784,51 +38025,51 @@
       <c r="V15">
         <v>6760000.0</v>
       </c>
       <c r="W15">
         <v>3423000.0</v>
       </c>
       <c r="X15">
         <v>2240000.0</v>
       </c>
       <c r="Y15">
         <v>1456000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B16">
         <v>931067000.0</v>
       </c>
       <c r="C16">
         <v>1024007000.0</v>
       </c>
       <c r="D16">
         <v>888707000.0</v>
       </c>
       <c r="E16">
         <v>861002000.0</v>
       </c>
       <c r="F16">
         <v>908785000.0</v>
       </c>
       <c r="G16">
         <v>1033941000.0</v>
       </c>
       <c r="H16">
         <v>604381000.0</v>
       </c>
       <c r="I16">
         <v>425256000.0</v>
       </c>
@@ -37891,90 +38132,90 @@
       </c>
       <c r="AC16">
         <v>540600000.0</v>
       </c>
       <c r="AD16">
         <v>177600000.0</v>
       </c>
       <c r="AE16">
         <v>68900000.0</v>
       </c>
       <c r="AF16">
         <v>8300000.0</v>
       </c>
       <c r="AG16">
         <v>-49900000.0</v>
       </c>
       <c r="AH16">
         <v>12500000.0</v>
       </c>
       <c r="AI16">
         <v>440200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B18">
         <v>80062000.0</v>
       </c>
       <c r="C18">
         <v>607374000.0</v>
       </c>
       <c r="D18">
         <v>375798000.0</v>
       </c>
       <c r="E18">
         <v>809271000.0</v>
       </c>
       <c r="F18">
         <v>436412000.0</v>
       </c>
       <c r="G18">
         <v>-94547000.0</v>
       </c>
       <c r="H18">
         <v>-19699000.0</v>
       </c>
       <c r="I18">
         <v>200031000.0</v>
       </c>
@@ -38037,53 +38278,55 @@
       </c>
       <c r="AC18">
         <v>72000000.0</v>
       </c>
       <c r="AD18">
         <v>16700000.0</v>
       </c>
       <c r="AE18">
         <v>4600000.0</v>
       </c>
       <c r="AF18">
         <v>9200000.0</v>
       </c>
       <c r="AG18">
         <v>7400000.0</v>
       </c>
       <c r="AH18">
         <v>12200000.0</v>
       </c>
       <c r="AI18">
         <v>-3200000.0</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>247</v>
+      </c>
+      <c r="B19">
+        <v>-721663000.0</v>
+      </c>
       <c r="C19">
         <v>-1682473000.0</v>
       </c>
       <c r="D19">
         <v>-1955381000.0</v>
       </c>
       <c r="E19">
         <v>-3042959000.0</v>
       </c>
       <c r="F19">
         <v>-248616000.0</v>
       </c>
       <c r="G19">
         <v>-1733988000.0</v>
       </c>
       <c r="H19">
         <v>-2384118000.0</v>
       </c>
       <c r="I19">
         <v>4692224000.0</v>
       </c>
       <c r="J19">
         <v>3893185000.0</v>
       </c>
       <c r="K19">
@@ -38102,106 +38345,110 @@
         <v>-2176834000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>248</v>
+      </c>
+      <c r="B20">
+        <v>97132000.0</v>
+      </c>
       <c r="C20">
         <v>287000.0</v>
       </c>
       <c r="D20">
         <v>233000.0</v>
       </c>
       <c r="E20">
         <v>192000.0</v>
       </c>
       <c r="F20">
         <v>121444000.0</v>
       </c>
       <c r="G20">
         <v>193219000.0</v>
       </c>
       <c r="H20">
         <v>96703000.0</v>
       </c>
       <c r="I20">
         <v>7000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>249</v>
+      </c>
+      <c r="B21">
+        <v>3649684000.0</v>
+      </c>
       <c r="C21">
         <v>1371243000.0</v>
       </c>
       <c r="D21">
         <v>1684885000.0</v>
       </c>
       <c r="E21">
         <v>2223812000.0</v>
       </c>
       <c r="F21">
         <v>475804000.0</v>
       </c>
       <c r="G21">
         <v>2683230000.0</v>
       </c>
       <c r="H21">
         <v>2788872000.0</v>
       </c>
       <c r="I21">
         <v>49419633000.0</v>
       </c>
       <c r="J21">
         <v>60581750000.0</v>
       </c>
       <c r="K21">
@@ -38220,51 +38467,51 @@
         <v>1394686000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22">
         <v>182493000.0</v>
       </c>
       <c r="C22">
         <v>207193000.0</v>
       </c>
       <c r="D22">
         <v>200003000.0</v>
       </c>
       <c r="E22">
         <v>178144000.0</v>
       </c>
       <c r="F22">
         <v>132260000.0</v>
       </c>
       <c r="G22">
         <v>108648000.0</v>
       </c>
       <c r="H22">
         <v>109546000.0</v>
       </c>
       <c r="I22">
         <v>108080000.0</v>
       </c>
@@ -38327,51 +38574,51 @@
       </c>
       <c r="AC22">
         <v>5700000.0</v>
       </c>
       <c r="AD22">
         <v>4600000.0</v>
       </c>
       <c r="AE22">
         <v>400000.0</v>
       </c>
       <c r="AF22">
         <v>-600000.0</v>
       </c>
       <c r="AG22">
         <v>-1300000.0</v>
       </c>
       <c r="AH22">
         <v>-800000.0</v>
       </c>
       <c r="AI22">
         <v>-1300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B23">
         <v>97132000.0</v>
       </c>
       <c r="C23">
         <v>-80351000.0</v>
       </c>
       <c r="D23">
         <v>-3013000.0</v>
       </c>
       <c r="E23">
         <v>61757752000.0</v>
       </c>
       <c r="F23">
         <v>-1305000.0</v>
       </c>
       <c r="G23">
         <v>82251090000.0</v>
       </c>
       <c r="H23">
         <v>74933202000.0</v>
       </c>
       <c r="I23">
         <v>-2631000.0</v>
       </c>
@@ -38434,51 +38681,51 @@
       </c>
       <c r="AC23">
         <v>-100000.0</v>
       </c>
       <c r="AD23">
         <v>21467600000.0</v>
       </c>
       <c r="AE23">
         <v>100000.0</v>
       </c>
       <c r="AF23">
         <v>100000.0</v>
       </c>
       <c r="AG23">
         <v>775400000.0</v>
       </c>
       <c r="AH23">
         <v>165100000.0</v>
       </c>
       <c r="AI23">
         <v>544500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B24">
         <v>1495710000.0</v>
       </c>
       <c r="C24">
         <v>-2213516000.0</v>
       </c>
       <c r="D24">
         <v>-800465000.0</v>
       </c>
       <c r="E24">
         <v>-3042959000.0</v>
       </c>
       <c r="F24">
         <v>-1096196000.0</v>
       </c>
       <c r="G24">
         <v>-2103000.0</v>
       </c>
       <c r="H24">
         <v>-469000.0</v>
       </c>
       <c r="I24">
         <v>-345266000.0</v>
       </c>
@@ -38541,51 +38788,51 @@
       </c>
       <c r="AC24">
         <v>-100000.0</v>
       </c>
       <c r="AD24">
         <v>-26200000.0</v>
       </c>
       <c r="AE24">
         <v>-2500000.0</v>
       </c>
       <c r="AF24">
         <v>-54000000.0</v>
       </c>
       <c r="AG24">
         <v>-100000.0</v>
       </c>
       <c r="AH24">
         <v>-100000.0</v>
       </c>
       <c r="AI24">
         <v>100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B25">
         <v>-73018000.0</v>
       </c>
       <c r="C25">
         <v>252798000.0</v>
       </c>
       <c r="D25">
         <v>135707000.0</v>
       </c>
       <c r="E25">
         <v>743872000.0</v>
       </c>
       <c r="F25">
         <v>46968000.0</v>
       </c>
       <c r="G25">
         <v>14757000.0</v>
       </c>
       <c r="H25">
         <v>54431000.0</v>
       </c>
       <c r="I25">
         <v>99808000.0</v>
       </c>
@@ -38642,51 +38889,51 @@
       </c>
       <c r="AA25">
         <v>4739000.0</v>
       </c>
       <c r="AB25">
         <v>3400000.0</v>
       </c>
       <c r="AC25">
         <v>1800000.0</v>
       </c>
       <c r="AD25">
         <v>900000.0</v>
       </c>
       <c r="AE25">
         <v>400000.0</v>
       </c>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25">
         <v>300000.0</v>
       </c>
       <c r="AI25"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B26">
         <v>-12894000.0</v>
       </c>
       <c r="C26">
         <v>-75000000.0</v>
       </c>
       <c r="D26">
         <v>-3013000.0</v>
       </c>
       <c r="E26">
         <v>192000.0</v>
       </c>
       <c r="F26">
         <v>72406839000.0</v>
       </c>
       <c r="G26">
         <v>-60235000.0</v>
       </c>
       <c r="H26">
         <v>-75000000.0</v>
       </c>
       <c r="I26">
         <v>49419633000.0</v>
       </c>
@@ -38723,51 +38970,51 @@
       </c>
       <c r="U26">
         <v>-21935000.0</v>
       </c>
       <c r="V26">
         <v>-16914000.0</v>
       </c>
       <c r="W26">
         <v>-6242000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B27">
         <v>8340000.0</v>
       </c>
       <c r="C27">
         <v>8088000.0</v>
       </c>
       <c r="D27">
         <v>6801000.0</v>
       </c>
       <c r="E27">
         <v>4624000.0</v>
       </c>
       <c r="F27">
         <v>4311000.0</v>
       </c>
       <c r="G27">
         <v>4128000.0</v>
       </c>
       <c r="H27">
         <v>2258000.0</v>
       </c>
       <c r="I27">
         <v>2517000.0</v>
       </c>
@@ -38806,51 +39053,51 @@
       </c>
       <c r="U27">
         <v>2436000.0</v>
       </c>
       <c r="V27">
         <v>82000.0</v>
       </c>
       <c r="W27">
         <v>-890000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B28">
         <v>3639770000.0</v>
       </c>
       <c r="C28">
         <v>1205127000.0</v>
       </c>
       <c r="D28">
         <v>1607288000.0</v>
       </c>
       <c r="E28">
         <v>2185905000.0</v>
       </c>
       <c r="F28">
         <v>534628000.0</v>
       </c>
       <c r="G28">
         <v>2260198000.0</v>
       </c>
       <c r="H28">
         <v>2583411000.0</v>
       </c>
       <c r="I28">
         <v>522413000.0</v>
       </c>
@@ -38913,51 +39160,51 @@
       </c>
       <c r="AC28">
         <v>513200000.0</v>
       </c>
       <c r="AD28">
         <v>688200000.0</v>
       </c>
       <c r="AE28">
         <v>78500000.0</v>
       </c>
       <c r="AF28">
         <v>25400000.0</v>
       </c>
       <c r="AG28">
         <v>-51000000.0</v>
       </c>
       <c r="AH28">
         <v>10700000.0</v>
       </c>
       <c r="AI28">
         <v>439500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B29">
         <v>80062000.0</v>
       </c>
       <c r="C29">
         <v>612646000.0</v>
       </c>
       <c r="D29">
         <v>375798000.0</v>
       </c>
       <c r="E29">
         <v>809271000.0</v>
       </c>
       <c r="F29">
         <v>436412000.0</v>
       </c>
       <c r="G29">
         <v>-94547000.0</v>
       </c>
       <c r="H29">
         <v>-19699000.0</v>
       </c>
       <c r="I29">
         <v>200031000.0</v>
       </c>
@@ -39020,51 +39267,51 @@
       </c>
       <c r="AC29">
         <v>72000000.0</v>
       </c>
       <c r="AD29">
         <v>16800000.0</v>
       </c>
       <c r="AE29">
         <v>4600000.0</v>
       </c>
       <c r="AF29">
         <v>9200000.0</v>
       </c>
       <c r="AG29">
         <v>7400000.0</v>
       </c>
       <c r="AH29">
         <v>12200000.0</v>
       </c>
       <c r="AI29">
         <v>-3100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B30">
         <v>-3812772000.0</v>
       </c>
       <c r="C30">
         <v>-1682473000.0</v>
       </c>
       <c r="D30">
         <v>-1955381000.0</v>
       </c>
       <c r="E30">
         <v>-3042959000.0</v>
       </c>
       <c r="F30">
         <v>-1096196000.0</v>
       </c>
       <c r="G30">
         <v>-1736091000.0</v>
       </c>
       <c r="H30">
         <v>-2384587000.0</v>
       </c>
       <c r="I30">
         <v>-599210000.0</v>
       </c>
@@ -39146,986 +39393,992 @@
       <c r="AI30">
         <v>-435300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW30"/>
+  <dimension ref="A1:DX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D1" t="s">
         <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="H1" t="s">
         <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
+        <v>102</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="L1" t="s">
         <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
+        <v>105</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="P1" t="s">
         <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
+        <v>108</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="T1" t="s">
         <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
+        <v>111</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="X1" t="s">
         <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AB1" t="s">
         <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AF1" t="s">
         <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AJ1" t="s">
         <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AN1" t="s">
         <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AR1" t="s">
         <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AV1" t="s">
         <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AZ1" t="s">
         <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BD1" t="s">
         <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BH1" t="s">
         <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BL1" t="s">
         <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BP1" t="s">
         <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BT1" t="s">
         <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BX1" t="s">
         <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CB1" t="s">
         <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CF1" t="s">
         <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CJ1" t="s">
         <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CN1" t="s">
         <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CR1" t="s">
         <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CV1" t="s">
         <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CZ1" t="s">
         <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DD1" t="s">
         <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DH1" t="s">
         <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DL1" t="s">
         <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DP1" t="s">
         <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DT1" t="s">
         <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
       </c>
-      <c r="DW1" t="s">
-        <v>189</v>
+      <c r="DX1" t="s">
+        <v>190</v>
       </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B2">
+        <v>931067000.0</v>
+      </c>
+      <c r="C2">
         <v>901023000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1030329000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1048135000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1024007000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>842056000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>922961000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>745105000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>888707000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>782318000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>874090000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>864594000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>861002000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>868234000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>909430000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>890046000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>908785000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>899052000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>828403000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1012541000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1033941000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>910592000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>827600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1231585000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>604381000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>587941000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>396602000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>376122000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>425256000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>436152000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>430812000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>493258000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>302022000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>366764000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>319993000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>313641000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>265229000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>313581000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1764626000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1729563000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1210084000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1516536000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1683156000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1556246000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1363387000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>627670000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>384123000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>866585000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>749313000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>651713000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>650723000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>893387000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>785564000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>870040000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>752502000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>974963000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>817046000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>825014000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>768335000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>779443000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>729920000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>453273000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>325333000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>418211000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>654794000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>274894000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>362858000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>283801000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>278412000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>50661000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>712374000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>199989000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>101445000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>572426000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>572261000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>816930000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>877714000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>804602000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>348951000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>413619000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>458852000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>437561000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>390075000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>424041000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>430504000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>499806000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>581502000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>336245000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>623674000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>513370000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>620581000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>685841000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>723800000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>493202000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>479585000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>468664000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>437831000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>478132000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>473546000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>320437000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>537871000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>460812000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>372458000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>344822000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>336282000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>506200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>546400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>515000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>540600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>435300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>345700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>216100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>177600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>246200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>324000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>138100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>68900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>37600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>32700000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>94900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>8300000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>38400000.0</v>
       </c>
-      <c r="DS2"/>
-      <c r="DT2">
+      <c r="DT2"/>
+      <c r="DU2">
         <v>2000000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>200000.0</v>
       </c>
-      <c r="DV2"/>
       <c r="DW2"/>
+      <c r="DX2"/>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>5272000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>66000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3568000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1638000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
         <v>2191000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
         <v>2191000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
         <v>15000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>101000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1635000</v>
       </c>
       <c r="AH3">
         <v>1635000</v>
       </c>
       <c r="AI3">
+        <v>1635000</v>
+      </c>
+      <c r="AJ3">
         <v>320000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5447000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>697000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>295000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
+        <v>0</v>
+      </c>
+      <c r="AT3">
         <v>1000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>703000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>763000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>450000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>11000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>268000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>367000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3204000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>203000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
@@ -40189,87 +40442,87 @@
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
+        <v>0</v>
+      </c>
+      <c r="CM3">
         <v>39000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>87000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>82000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>5000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>23000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>138000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>88000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>52000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>30000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>9000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>26000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>6000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
       <c r="DB3">
         <v>0</v>
       </c>
       <c r="DC3">
         <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
         <v>0</v>
       </c>
       <c r="DF3">
         <v>0</v>
       </c>
@@ -40302,184 +40555,187 @@
       </c>
       <c r="DP3">
         <v>0</v>
       </c>
       <c r="DQ3">
         <v>0</v>
       </c>
       <c r="DR3">
         <v>0</v>
       </c>
       <c r="DS3">
         <v>0</v>
       </c>
       <c r="DT3">
         <v>0</v>
       </c>
       <c r="DU3">
         <v>0</v>
       </c>
       <c r="DV3">
         <v>0</v>
       </c>
       <c r="DW3">
         <v>0</v>
       </c>
+      <c r="DX3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>9496000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>3592000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-7232000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-41196000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>19384000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-18739000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>9733000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>70649000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-184138000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-21400000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>123349000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>82992000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-403985000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>627204000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>16440000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>191339000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>20480000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-49134000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-10896000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>5340000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-62446000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>191236000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-64742000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>46771000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>6352000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>48412000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-48352000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1451045000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>35063000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>519479000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-306452000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-166620000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>126910000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>192859000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-      <c r="AX4">
+      <c r="AX4"/>
+      <c r="AY4">
         <v>97600000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>990000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-242664000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>107823000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
@@ -40509,184 +40765,185 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>109002000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-55146000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>78165000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>133474000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>209804000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>168247000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9017000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>82559000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-106413000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>318761000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>107425000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>81263000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9049000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-398621000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>156040000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-107260000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-142317000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-74643000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-65173000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>21765000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>6485000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7641000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4455000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-151000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-14430000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3440000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>73634000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5496000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-22266000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-28390000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7384000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4637000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-9035000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2598000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-8647000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3999000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-7121000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>18612000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
@@ -40716,948 +40973,955 @@
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
+      <c r="DX5"/>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B6">
+        <v>-157132000.0</v>
+      </c>
+      <c r="C6">
         <v>30044000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-129306000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-17806000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>24128000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>181951000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-80905000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>177856000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-143602000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>106389000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-91772000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9496000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3592000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7232000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-41196000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>19384000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-18739000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9733000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>70649000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-184138000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21400000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>123349000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>82992000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-403985000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>627204000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16440000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>191339000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>20480000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-49134000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10896000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5340000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-62446000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>191236000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-64742000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>46771000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6352000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>48412000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-48352000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1451045000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>35063000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>519479000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-306452000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-166620000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>126910000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>192859000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>735717000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>243547000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-482462000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>117272000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>97600000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>990000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-242664000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>107823000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-84476000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>117538000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-222461000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>157917000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-7968000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>56679000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-11108000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>49523000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>276647000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>127940000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-92878000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-236583000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>379900000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-87964000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>79057000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>5389000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>227751000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-661713000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>512385000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>98544000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-470981000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>165000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-244669000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-60784000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>73112000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>455651000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-64668000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-45233000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>21291000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>47486000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-33966000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-6463000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-69302000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-81696000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>245257000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-287429000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>110304000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-107211000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-65260000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-37959000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>230598000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>13617000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>10921000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>30833000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-40301000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>4586000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>153109000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-217434000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>77059000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>88354000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>27636000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>8540000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-169900000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-40200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>31400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-25600000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>105300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>89600000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>129600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>38500000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-68600000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-77800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>185900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>596000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>31300000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>4900000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-62200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>60200000.0</v>
       </c>
-      <c r="DR6"/>
-      <c r="DS6">
+      <c r="DS6"/>
+      <c r="DT6">
         <v>38400000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-12100000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>1800000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>1700000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-19200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B7">
+        <v>18979000.0</v>
+      </c>
+      <c r="C7">
         <v>66758000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>71150000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-41500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-29650000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>40117000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>100998000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-31377000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>34829000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>40336000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>28426000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-60580000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>35440000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>26704000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-96936000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-27164000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-33099000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-10315000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>28128000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-10778000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>28633000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6517000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>14325000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-13654000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5361000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-43647000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>34828000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-33220000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>31793000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-33213000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>17887000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-27857000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>31288000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-25484000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>14642000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-34229000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>44921000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>60993000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>22403000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-50287000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1061000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-17454000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>3921000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-20035000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>34569000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1712023000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3959000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1636952000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>27307000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-17508000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>19684000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-6108000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>52076000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-26069000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>23873000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-76830000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>28302000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-41670000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>200000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-16215000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>28272000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>6801000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>4421000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-22684000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>27164000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>22009000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1206000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>16475000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>41150000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-101535000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-26099000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>8532000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-910000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>12810000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-30504000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-2582000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>19057000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>25943000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-6201000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-68861000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>55040000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-28691000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-30397000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-34504000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>14249000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-7561000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>7490000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-6164000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-5639000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-7058000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>16402000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-44983000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>29602000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1769000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-6139000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-12587000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>12089000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-16069000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>2130000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>5988000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>14442000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-7152000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-4322000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-3718000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>6372000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>134000000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>103000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-12900000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>4500000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-10300000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>2700000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>10900000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-10600000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-27200000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>5500000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-17000000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>100000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-900000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-9900000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>2000000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-1700000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>119000000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>800000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-3100000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>1100000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-4400000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-39811000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>29523000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-61794000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-415000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-29809000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>29284000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-33664000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>16406000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-19535000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>43704000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-33706000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>20493000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-20408000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>44839000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-40530000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>25849000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-40720000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>36262000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-44505000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>19322000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-42075000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>41204000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-45278000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>16284000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-40315000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>36935000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-35310000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>19870000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-31597000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>38433000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-38766000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>24851000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-34320000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>41682000.0</v>
       </c>
-      <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>-36589000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>23521000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-27646000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>36879000.0</v>
       </c>
-      <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
@@ -41687,527 +41951,531 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B9">
+        <v>50558000.0</v>
+      </c>
+      <c r="C9">
         <v>-75398000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9712000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-53218000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>43506000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-59240000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>28509000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-41194000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>40278000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-56895000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1539000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-39811000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>29523000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-61794000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-415000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-29809000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>29284000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-33664000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16406000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-19535000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>43704000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-33706000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>20493000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-20408000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>44839000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-40530000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>25849000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-40720000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>36262000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-44505000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>19322000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-42075000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>41204000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-45278000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>16284000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-40315000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>36935000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-35310000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>19870000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-31597000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>38433000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-38766000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>24851000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-34320000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>41682000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-38730000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>30165000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-28669000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>42009000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-36997000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>23099000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-28361000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>36309000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-44070000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>26313000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-29294000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>36846000.0</v>
       </c>
-      <c r="BF9">
-[...1 lines deleted...]
-      </c>
       <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>10921000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4362000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>27555000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-2384000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>20712000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>12999000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2384000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-26119000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>23489000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>24288000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>26119000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>15576000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>13973000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-17686000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>33291000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>14952000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>2347000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-20308000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>26196000.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9">
+      <c r="CE9"/>
+      <c r="CF9">
         <v>13952000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>9082000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>21883000.0</v>
       </c>
-      <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>18594000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5538000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>23441000.0</v>
       </c>
-      <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>14195000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>10395000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>27841000.0</v>
       </c>
-      <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>10035000.0</v>
       </c>
-      <c r="CR9"/>
-      <c r="CS9">
+      <c r="CS9"/>
+      <c r="CT9">
         <v>22422000.0</v>
       </c>
-      <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>16570000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>7730000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>24550000.0</v>
       </c>
-      <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>5541000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>664000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>15332000.0</v>
       </c>
-      <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
+      <c r="DX9"/>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>20576990000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>20870954000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>11108549000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11383231000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9603911000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6201028000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6590687000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5762842000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5059931000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4949059000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5034424000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5209426000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5534459000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5551609000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5233664000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4884434000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5780011000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6143704000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6226570000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5243380000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5219221000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4851745000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4402697000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4402119000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2753080000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4159000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7212884000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4368143000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4428588000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4293408000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4036174000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4135834000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3682102000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3719574000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>4982148000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>3870812000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3934046000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>3580680000.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
@@ -42221,443 +42489,445 @@
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
+      <c r="DX10"/>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>28173000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2895000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15824000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>36795000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-11962000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4062000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15731000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>729000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-7827000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3156000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7844000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10368000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-9445000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-9583000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>305000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1502000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1902000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>10832000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1205000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10459000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-7044000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>15122000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2057000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>16044000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1233000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>8022000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5750000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>5911000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-5605000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>5259000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-8473000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>10489000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-9379000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7169000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-9179000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-5417000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>15504000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-14372000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>11326000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-11236000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>3723000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>17569000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>5532000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>13351000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>7968000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>13879000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3376000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>18861000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>4364000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>6875000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>3739000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
-      <c r="CK11">
+      <c r="CK11"/>
+      <c r="CL11">
         <v>2083000.0</v>
       </c>
-      <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>26000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>11367000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>18166000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3398000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>5445000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>4386000.0</v>
       </c>
-      <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>5506000.0</v>
       </c>
-      <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>1269000.0</v>
       </c>
-      <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>5263000.0</v>
       </c>
-      <c r="CY11"/>
-      <c r="CZ11">
+      <c r="CZ11"/>
+      <c r="DA11">
         <v>2470000.0</v>
       </c>
-      <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
+      <c r="DX11"/>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>276422000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>243000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15445000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>348000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12337000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>237973000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4275000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-23176000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-271000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-112531000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3021000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4714000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-42705000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1863000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1292000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-41024000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>17411000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8493000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>21904000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17477000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>19039000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>26236000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>34792000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16627000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>23300000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7870000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>28777000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9244000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>33358000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9524000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>28615000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>15414000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>25275000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>31557000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>31464000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>150767000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>15454000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>73981000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>15536000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>69218000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
@@ -42687,161 +42957,162 @@
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
+      <c r="DX12"/>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-3180000.0</v>
       </c>
       <c r="M13">
         <v>-3180000.0</v>
       </c>
       <c r="N13">
+        <v>-3180000.0</v>
+      </c>
+      <c r="O13">
         <v>61484000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-117731000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1079000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-68276000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>22520000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10441000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11954000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-7446000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>27045000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1244000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11132000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-36739000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-5791000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>12644000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-6147000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2088000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1882000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-458000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-2917000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5877000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>6616000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>420000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-10352000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2236000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>43994000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>8104000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-41395000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -42878,1133 +43149,1143 @@
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B14">
+        <v>-5092000.0</v>
+      </c>
+      <c r="C14">
         <v>-4965000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-11799000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-4781000.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>-11805000.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>-7295000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-259307000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>274965000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>132615000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-2337000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-6468000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2456000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2819000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1913000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17314000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>54099000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-116697000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4933000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8343000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>66315000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-15094000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-177000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-10399000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-106856000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-128087000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-2204000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-1104000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>23373000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16891000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>309000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1739000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7378000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-5852000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>181000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1828000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8168000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>11295000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>501000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2889000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11041000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-11087000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1024000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18461000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-545000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5570000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>13983000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>26217000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-970000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-14792000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2712000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>19643000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>40526000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3865000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3672000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>14326000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>65980000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5547000.0</v>
       </c>
       <c r="BI14">
         <v>-5547000.0</v>
       </c>
       <c r="BJ14">
+        <v>-5547000.0</v>
+      </c>
+      <c r="BK14">
         <v>11915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5546000.0</v>
       </c>
       <c r="BL14">
         <v>-5546000.0</v>
       </c>
       <c r="BM14">
+        <v>-5546000.0</v>
+      </c>
+      <c r="BN14">
         <v>1666000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4078000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>-22490000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-24802000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1267000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>-48062000.0</v>
       </c>
-      <c r="BS14"/>
-      <c r="BT14">
+      <c r="BT14"/>
+      <c r="BU14">
         <v>20587000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>29751000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>30297000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>35286000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>32936000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>30229000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>34254000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>36100000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>30627000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>26494000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>22114000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>17552000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>16053000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>13106000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>10580000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>8639000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>7226000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>8012000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>7668000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>8219000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>9645000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>10074000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>13026000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>12893000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>11180000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>11614000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>6489000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>23286000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>21263000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>30669000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>36881000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>33494000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>29552000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>27995000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>27100000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>25200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>20100000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>19800000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>20100000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>20200000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>17000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>14500000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>13800000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>15000000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>14100000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>7000000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>3900000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>3100000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>4000000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>3300000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>4000000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>6200000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>2100000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>2200000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>1800000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B15">
+        <v>24632000.0</v>
+      </c>
+      <c r="C15">
         <v>22890000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>22067000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>22068000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>22018000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>20002000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22048000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>22025000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>21977000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>18717000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>18715000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>18712000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>18673000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17052000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17051000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>17048000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>17020000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16267000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>15588000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14741000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14719000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>13280000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>13351000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12016000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>12002000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10930000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10923000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>11275000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10766000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9482000.0</v>
       </c>
       <c r="AF15">
         <v>9482000.0</v>
       </c>
       <c r="AG15">
+        <v>9482000.0</v>
+      </c>
+      <c r="AH15">
         <v>9457000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>7118000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>7114000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7113000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7094000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6036000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6019000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6015000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5997000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5016000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5059000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5062000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5045000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5164000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3701000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2726000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2405000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2189000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2184000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2180000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1426000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>14131000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1770000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1766000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1038000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>15403000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6784000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>6783000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>6782000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6781000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>6780000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6779000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>6482000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>5375000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4874000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4637000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>4443000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3032000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1592000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1562000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1546000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1570000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1600000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1592000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1597000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1617000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1618000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1666000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1673000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1668000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1676000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1696000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1720000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560000.0</v>
       </c>
       <c r="CJ15">
         <v>560000.0</v>
       </c>
       <c r="CK15">
         <v>560000.0</v>
       </c>
       <c r="CL15">
         <v>560000.0</v>
       </c>
       <c r="CM15">
         <v>560000.0</v>
       </c>
       <c r="CN15">
         <v>560000.0</v>
       </c>
       <c r="CO15">
         <v>560000.0</v>
       </c>
       <c r="CP15">
         <v>560000.0</v>
       </c>
       <c r="CQ15">
         <v>560000.0</v>
       </c>
       <c r="CR15">
+        <v>560000.0</v>
+      </c>
+      <c r="CS15">
         <v>336000.0</v>
       </c>
-      <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
+      <c r="DX15"/>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B16">
+        <v>773935000.0</v>
+      </c>
+      <c r="C16">
         <v>931067000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>901023000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1030329000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1048135000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1024007000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>842056000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>922961000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>745105000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>888707000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>782318000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>874090000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>864594000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>861002000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>868234000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>909430000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>890046000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>908785000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>899052000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>828403000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1012541000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1033941000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>910592000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>827600000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1231585000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>604381000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>587941000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>396602000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>376122000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>425256000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>436152000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>430812000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>493258000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>302022000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>366764000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>319993000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>313641000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>265229000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>313581000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1764626000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1729563000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1210084000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1516536000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1683156000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1556246000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1363387000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>627670000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>384123000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>866585000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>749313000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>651713000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>650723000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>893387000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>785564000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>870040000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>752502000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>974963000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>817046000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>825014000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>768335000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>779443000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>729920000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>453273000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>325333000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>418211000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>654794000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>274894000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>362858000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>283801000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>278412000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>50661000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>712374000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>199989000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>101445000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>572426000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>572261000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>816930000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>877714000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>804602000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>348951000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>413619000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>458852000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>437561000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>390075000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>424041000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>430504000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>499806000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>581502000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>336245000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>623674000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>513370000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>620581000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>685841000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>723800000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>493202000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>479585000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>468664000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>437831000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>478132000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>473546000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>320437000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>537871000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>460812000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>372458000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>344822000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>336300000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>506200000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>546400000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>515000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>540600000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>435300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>345700000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>216100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>177600000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>246200000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>324000000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>664900000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>68900000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>37600000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>32700000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>68500000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>8300000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>38400000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>-12100000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>2000000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>1700000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>-19200000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -44088,587 +44369,595 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B18">
+        <v>92052000.0</v>
+      </c>
+      <c r="C18">
         <v>103410000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>74193000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-47722000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-49819000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>367531000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-44417000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>52563000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>231697000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-166850000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>362985000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>119102000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>60561000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>103013000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>180248000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>256705000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>269305000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3193000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>127446000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-92023000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>397796000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>130861000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>81536000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>23367000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-330311000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>118377000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-37407000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-119189000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>18520000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-52194000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>90071000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>44324000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>117830000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>17702000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>66718000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-12043000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>102634000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>89721000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>81714000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-14760000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>51913000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>18938000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>52054000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>24328000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>89035000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-1675600000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>61871000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1676130000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>92651000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>25856000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>114381000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>31694000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>142059000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-50488000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>89833000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-78818000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>72776000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>18003000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>28250000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-22514000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3081000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-219981000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-49064000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-160327000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-54831000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-32888000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>6907000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>17002000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>40089000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-86522000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>8161000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>22977000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>36361000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>12907000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>26417000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>17117000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>51243000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>22197000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>34428000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-18642000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>78100000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-5525000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-12943000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-8907000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>20401000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>40767000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>23005000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>13082000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>10761000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>20804000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>34143000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-30746000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>44281000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>11484000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-4328000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>9163000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>26597000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-22744000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>31899000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>25688000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>54370000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>33899000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>32974000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>29363000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>38042000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>22500000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>26300000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>9800000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>26700000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>11500000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>75800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-21200000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>5900000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-12000000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>21900000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-5300000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>12200000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>3100000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-6800000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>6800000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>1500000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>600000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>6800000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-1100000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>2900000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-3000000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>247</v>
+      </c>
+      <c r="B19">
+        <v>-731398000.0</v>
+      </c>
       <c r="C19">
+        <v>-916999000.0</v>
+      </c>
+      <c r="D19">
         <v>-528236000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1036561000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-345878000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-782945000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-265676000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-108379000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-525473000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-674976000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-997975000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>178885000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-461315000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-992068000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-628768000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-228239000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-716819000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-103127000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-541773000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>24319000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>73311000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-187232000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>41531000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1159201000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-429086000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-321618000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-320970000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-761408000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-980122000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1313762000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>995501000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1209085000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1173876000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>698533000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>814794000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1621052000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>758806000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>764515000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>1721612000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>479990000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>1367286000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>1208269000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>901435000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>409784000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>1064992000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>326749000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>914919000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>3032817000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-688391000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>79131000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
@@ -44698,111 +44987,116 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>248</v>
+      </c>
+      <c r="B20">
+        <v>60000.0</v>
+      </c>
       <c r="C20">
+        <v>18000.0</v>
+      </c>
+      <c r="D20">
         <v>96955000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>80000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>79000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="G20">
         <v>78000.0</v>
       </c>
       <c r="H20">
+        <v>78000.0</v>
+      </c>
+      <c r="I20">
         <v>67000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="J20">
         <v>64000.0</v>
       </c>
       <c r="K20">
         <v>64000.0</v>
       </c>
       <c r="L20">
+        <v>64000.0</v>
+      </c>
+      <c r="M20">
         <v>54000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>51000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>52000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="Q20">
         <v>46000.0</v>
       </c>
       <c r="R20">
         <v>46000.0</v>
       </c>
       <c r="S20">
         <v>46000.0</v>
       </c>
       <c r="T20">
+        <v>46000.0</v>
+      </c>
+      <c r="U20">
         <v>121340000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -44865,198 +45159,203 @@
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>249</v>
+      </c>
+      <c r="B21">
+        <v>1355860000.0</v>
+      </c>
       <c r="C21">
+        <v>1864498000.0</v>
+      </c>
+      <c r="D21">
         <v>249921000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1088541000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>446724000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>618252000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>326574000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>562376000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-246285000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>237335000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>926697000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>223152000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>486326000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>558599000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>367248000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>666075000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>76999000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-261100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>264724000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>173286000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>748634000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1496586000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>268621000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>624398000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>907671000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>988182000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>12363594000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11916018000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12491520000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>12648501000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>13159330000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14662743000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>16889568000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>15870109000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>19380623000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>30417257000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>27461398000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>24296205000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>30033023000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>29816238000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>25526617000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>16129449000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>437976000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>16402297000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>50993698000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>433740000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-83300000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
@@ -45086,3269 +45385,3297 @@
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
+      <c r="DX21"/>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22">
+        <v>59123000.0</v>
+      </c>
+      <c r="C22">
         <v>47924000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>55003000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>54837000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>49651000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>56514000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>49828000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>47105000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>53746000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>47619000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>58137000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>47212000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>47035000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>43418000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>40993000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>45896000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>47837000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>36684000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>31063000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>31286000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>33227000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>34700000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25492000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>35626000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>12830000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>32498000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>17833000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>34045000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>25170000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>22856000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>29769000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>29636000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>25819000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>20006000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>21782000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>20634000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>21895000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>28789000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>19641000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>15286000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>13584000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>18268000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>11618000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>25339000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>18614000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>14357000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>20281000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>28332000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7312000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>18913000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>21841000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>34173000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>22588000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15867000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>22647000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1976000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>28470000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>19589000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-16766000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>11437000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>24590000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>18758000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>12263000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>8090000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>13589000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>10363000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>22268000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>29515000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>37454000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-59099000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-105558000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>21991000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-7697000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-8740000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-8010000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>18929000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4482000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8122000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>10115000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>8179000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>5597000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>7071000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>22607000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>8771000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>5472000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>10397000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>9164000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2520000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>8387000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5451000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3909000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>8927000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8983000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3338000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>5528000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>6683000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>7202000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>5481000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4928000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>3715000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2156000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2873000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2734000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2472000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2358000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DD22">
         <v>1700000.0</v>
       </c>
       <c r="DE22">
+        <v>1700000.0</v>
+      </c>
+      <c r="DF22">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DG22">
         <v>1100000.0</v>
       </c>
       <c r="DH22">
+        <v>1100000.0</v>
+      </c>
+      <c r="DI22">
         <v>1800000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1100000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>900000.0</v>
       </c>
-      <c r="DN22"/>
-      <c r="DO22">
+      <c r="DO22"/>
+      <c r="DP22">
         <v>-200000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>800000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>-200000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>100000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DU22">
         <v>-300000.0</v>
       </c>
       <c r="DV22">
+        <v>-300000.0</v>
+      </c>
+      <c r="DW22">
         <v>-200000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B23">
+        <v>-3852000.0</v>
+      </c>
+      <c r="C23">
         <v>3733920999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-71999.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-76000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4960000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-963000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-75482000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1043000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2863000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-166000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-507000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2358000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12801720000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13846457000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-329000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1341000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-119000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-232657000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>722182000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>120148000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-121770000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>431093000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-256178000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>76721000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-189000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-27000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-638000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-424000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-688000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5552000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1116000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-686000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-14889000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-614000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-328000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1341000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1020000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>155000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-203000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1213000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>67000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>901365000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>259000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-249389000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-5259000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-359186000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-921343000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>67795000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-5381000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-5210000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-5502000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-4179000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7194000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-5409000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-5314000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-4924000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8619000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>99000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>51589000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-51445000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>16000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>113749000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>747000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>91853000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>578000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>17000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>20000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>10800000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>153416000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>206000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>175000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>34439335000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>23000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>247000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>333000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>739000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>120000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>77318000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>833000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>672000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>294000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-244000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>108000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1319000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-154000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1636000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-1482000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>25308551000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2695000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-1530000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>10202228000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-27000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>10141215000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>34358000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>25960661000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>182982382000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>124626163000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>24850194000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>22621358000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>110832214000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>78586619000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>12820109000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>18833043000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>20795300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>20914600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>38761500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>7771600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>5783800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>5580900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>5506600000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>7015800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>3364300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>514500000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>2600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>550200000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>6900000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>100000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>636400000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>316500000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>218400000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B24">
+        <v>384951000.0</v>
+      </c>
+      <c r="C24">
         <v>698901000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1382749000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-821089000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>235149000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-921061000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-514905000.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
+        <v>-547635000.0</v>
+      </c>
+      <c r="J24">
         <v>-229915000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-361614000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1280405000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-282430000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-461315000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-3042959000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-304680000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-477065000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-254406000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-241360000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-194354000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-298853000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-113013000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-476202000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-182673000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-587919000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-206844000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-516014000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-189660000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-245745000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-525573000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-162109000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-26487000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-79491000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-77179000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-154283000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-252299000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-264344000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-158526000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-185520000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-168946000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-184395000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-76978000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-223863000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-137506000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-137562000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-44017000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1483101000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-45026000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1743281000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-105205000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-238231000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-113884000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-200743000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-96499000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-139763000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-54364000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-76640000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-19134000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-681000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>50052000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>586160000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-104794000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>33014000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>45739000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>46253000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>72748000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-358182000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-13394000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-354000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>373287000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-72473000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-226147000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>228565000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>11776000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-121247000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>35195000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>42860000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>40818000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-1748000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>28417000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>38803000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>24414000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-1320000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>45721000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>45886000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>42675000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-13426000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>90304000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>42132000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>45705000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-6190000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>28610000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>63893000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-104580000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-7073000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-6023000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-562631000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-108965000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-66070000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-127694000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-66865000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-16066000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>39773000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-275725000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-11471000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-37735000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-77900000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-72900000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-127600000.0</v>
       </c>
-      <c r="DE24"/>
-      <c r="DF24">
+      <c r="DF24"/>
+      <c r="DG24">
         <v>237700000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-237800000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-37200000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-14100000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-26200000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>12900000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-14500000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>1600000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-9500000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-3800000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-4300000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>15100000.0</v>
       </c>
-      <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
-      <c r="DV24">
+      <c r="DV24"/>
+      <c r="DW24">
         <v>-100000.0</v>
       </c>
-      <c r="DW24"/>
+      <c r="DX24"/>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B25">
+        <v>51688000.0</v>
+      </c>
+      <c r="C25">
         <v>-11479000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-39949000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-60910000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-68568000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>268572000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-180061000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>37503000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>138589000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5014000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1250000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>754000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-34272000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>40956000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>221848000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>232743000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>248325000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-40837000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14682000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4688000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>327951000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>92615000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-24840000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14677000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-346271000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>139179000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>21618000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4568000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-39865000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-42243000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>14222000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>27345000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>59911000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>20025000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>22288000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5925000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>33237000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-8040000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>30031000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8666000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>39345000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>12613000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>28136000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>22588000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>35050000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-6432000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>36264000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>16049000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>49345000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1284000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>72795000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>9622000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>61826000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-59539000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>94000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>174000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>6186000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>23288000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-801000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-7571000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-50735000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-256708000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-65038000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-137299000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-98299000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-31859000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-28746000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-28949000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-53726000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>148477000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>146492000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-36645000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>423000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-13638000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>33187000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-32896000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-240000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-48539000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>25013000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>10610000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-9155000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-6918000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-24079000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-21475000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-9968000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>27351000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-2288000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>9500000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>14782000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>5613000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-4253000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-4373000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-6626000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-16610000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>3975000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-4256000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-18615000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1564000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-5252000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>7109000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1297000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1068000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1057000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1317000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-140500000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-103600000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>600000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>51800000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-50900000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>300000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>100000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-3700000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>4200000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>200000.0</v>
       </c>
-      <c r="DP25"/>
-      <c r="DQ25">
+      <c r="DQ25"/>
+      <c r="DR25">
         <v>100000.0</v>
       </c>
-      <c r="DR25"/>
-      <c r="DS25">
+      <c r="DS25"/>
+      <c r="DT25">
         <v>-100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>200000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-100000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-200000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B26">
+        <v>-7106000.0</v>
+      </c>
+      <c r="C26">
         <v>-12894000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>97114000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>159000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>79000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-74713000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-75000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1042999.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2863000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-166000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16214573000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>12783430000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>51000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>52000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-329000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1341000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-119000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>121444000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>46000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1179000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-126000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>235000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-60000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-282000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-235000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-27000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-638000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-75000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-688000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-112000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>12491520000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>12648501000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>13159330000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>14662743000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>16889568000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>15870109000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>19380623000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>30417257000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>27461398000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-9286000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-8326000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-1994000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>25526617000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-244000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>7280107000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>5730934000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>12678714000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>16390388000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>57578000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>17023442000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>17963479000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-57578000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>16769536000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>18445229000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>18146014000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>17401670000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>20000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>18499892000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>16000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-20000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>144216000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>19826450000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>17615557000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-144216000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-831000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-830000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-28966000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-9475000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-21935000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-1085000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-16914000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B27">
+        <v>3004000.0</v>
+      </c>
+      <c r="C27">
         <v>1706000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1360000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1745000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3529000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1560000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1490000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1555000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3483000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2102000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1221000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1223000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2255000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>817000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>832000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>862000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2113000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1005000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>749000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>892000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1665000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1363000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>753000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>719000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1293000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>594000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>407000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>533000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>724000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>635000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>613000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>605000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>664000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>105000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>813000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>803000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>981000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>778000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>777000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>761000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1027000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>812000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>813000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>805000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>839000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>676000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>756000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>714000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>713000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>680000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>748000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>674000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>865000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>-293000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>921000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>844000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>956000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>675000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>764000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>775000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>715000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>586000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>680000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>748000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>760000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>535000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>616000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>889000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>654000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2759000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1105000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1370000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>914000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>3680000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-185000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-53000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>729000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>2436000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>3361000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>426000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>-917000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B28">
+        <v>1320330000.0</v>
+      </c>
+      <c r="C28">
         <v>1828731000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>324737000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1066477000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>419825000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>597365000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>229122000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>230104000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>148536000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>948215000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>543218000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-288491000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>404346000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>881823000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>407324000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>467983000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>428775000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>351027000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>484976000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>182419000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-483794000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>177742000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-40075000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>738121000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1384410000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>219681000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>550185000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>901077000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>912468000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>400715000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-454016000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>118311000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>457403000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-11415000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>329295000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1200486000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>191691000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-474708000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-776544000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>237891000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>453327000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>557244000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-180866000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>28751000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>507746000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1289730000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-178460000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-670152000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>101566000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>270721000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>70797000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>416764000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-113430000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>113134000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>430716000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>141554000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>578621000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>267317000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>891122000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>474685000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>431996000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1276991000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1085917000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-39213000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-73507000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>446753000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>329233000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>517982000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-351241000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>440802000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1368034000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>533797000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>502371000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-517452000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>134238000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-63851000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>268980000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4060000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>279993000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>75652000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>89550000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>40403000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>430957000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-42479000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-6378000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>42897000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-313979000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>142920000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-365818000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>92457000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-56295000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>49253000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-59537000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>160889000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-53578000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>554227000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3087000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>26546000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>106103000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>277512000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-258498000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>23690000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>301547000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>19270000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>27811000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-126600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>88000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>511400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>73000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>222300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>85600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>88300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>117000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-44100000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-49600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>185900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>596000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>45300000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>35200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-62200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>60200000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-110700000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>146400000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-12100000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>1800000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>1700000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-19200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B29">
+        <v>92052000.0</v>
+      </c>
+      <c r="C29">
         <v>103410000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>74193000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-47722000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-49819000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>367531000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-44351000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>56131000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>233335000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-166850000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>362985000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>119102000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>60561000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>103013000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>180248000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>256705000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>269305000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3193000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>127446000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-92023000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>397796000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>130861000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>81536000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23367000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-330311000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>118377000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-37407000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-119189000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>18520000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-52194000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>90071000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>44324000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>117830000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>17702000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>66718000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-12043000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>102634000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>89721000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>81714000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-14760000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>51913000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>18938000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>52054000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>24328000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>89035000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1675600000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>61871000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1676130000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>92651000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>25856000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>114381000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>31694000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>142059000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-50488000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>89833000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-78818000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>72776000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>18003000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>28250000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-22514000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>3081000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-219981000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-49064000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-160327000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-54831000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-32888000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>6907000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>17002000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>40089000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-86522000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>8161000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>22977000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>36361000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>12907000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>26417000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>17117000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>51243000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>22197000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>34428000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-18642000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>78100000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-5525000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-23926000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>570000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>22065000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>40767000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>23005000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>13082000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>10761000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>20843000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>27014000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-28072000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>44286000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>11507000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-4328000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>9251000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>26649000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-22714000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>31908000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>25714000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>54376000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>33899000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>32974000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>29363000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>38042000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>22500000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>26300000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>9800000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>26700000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>11500000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>75800000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>15900000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>20000000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-12000000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>21900000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>-5300000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>12200000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>3100000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-6800000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>6800000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>1500000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>600000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>6800000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>-1100000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>2900000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>-3000000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B30">
+        <v>-1569514000.0</v>
+      </c>
+      <c r="C30">
         <v>-1902097000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-528236000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1036561000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-345878000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-782945000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-265676000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-108379000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-525473000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-674976000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1280405000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>178885000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-461315000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-992068000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-628768000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-705304000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-716819000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-344487000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-541773000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-274534000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>64598000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-185254000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>41531000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1165473000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-426895000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-321618000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-321439000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-761408000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-980122000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-359417000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>369285000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-225081000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-383997000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-71029000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-349242000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1182091000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-245913000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>336635000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-756215000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-188068000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>14239000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-882634000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-37808000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>73831000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-403922000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1121587000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>360136000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1488440000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-76945000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-198977000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-184188000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-691122000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>79194000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-147122000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-403011000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-285197000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-493480000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-293288000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-862693000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-463279000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-385554000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-780363000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-908913000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>106662000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-108245000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-33965000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-424104000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-455927000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>316541000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-126529000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>698160000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-44389000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-440188000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>33564000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-160490000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-197935000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-381007000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>46855000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>141230000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-212883000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-13587000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-359387000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7943000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-22150000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-152966000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>209278000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>89255000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>67628000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-2996000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-77930000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-86441000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-22708000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>58202000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>71523000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-552557000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1097000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-44133000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-133425000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-150117000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-13312000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>19470000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-246167000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-20997000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-57313000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-65800000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-154500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-489800000.0</v>
       </c>
-      <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30">
         <v>-128500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-72000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>25400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-98500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-12500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-50000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-109300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-424500000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-17000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-23500000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>13500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>4500000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-114800000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>12800000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-4300000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>700000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>13000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>