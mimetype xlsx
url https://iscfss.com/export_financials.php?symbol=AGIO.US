--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -11987,110 +11987,110 @@
       <c r="F4">
         <v>1961225000.0</v>
       </c>
       <c r="G4">
         <v>1961225000.0</v>
       </c>
       <c r="H4">
         <v>1961225000.0</v>
       </c>
       <c r="I4">
         <v>1961225000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>123</v>
       </c>
       <c r="B5">
-        <v>-472132000.0</v>
+        <v>-413797000.0</v>
       </c>
       <c r="C5">
-        <v>-425737000.0</v>
+        <v>717969000.0</v>
       </c>
       <c r="D5">
-        <v>-391487000.0</v>
+        <v>-352088000.0</v>
       </c>
       <c r="E5">
-        <v>-389047000.0</v>
+        <v>-231801000.0</v>
       </c>
       <c r="F5">
         <v>-356510000.0</v>
       </c>
       <c r="G5">
         <v>-329305000.0</v>
       </c>
       <c r="H5">
         <v>-411472000.0</v>
       </c>
       <c r="I5">
         <v>-362479000.0</v>
       </c>
       <c r="J5">
         <v>-320794000.0</v>
       </c>
       <c r="K5">
         <v>-200985000.0</v>
       </c>
       <c r="L5">
         <v>-118700000.0</v>
       </c>
       <c r="M5">
         <v>-54133000.0</v>
       </c>
       <c r="N5">
         <v>-38883000.0</v>
       </c>
       <c r="O5">
         <v>-22995000.0</v>
       </c>
       <c r="P5">
         <v>-16631000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>124</v>
       </c>
       <c r="B6">
-        <v>-466955000.0</v>
+        <v>-408620000.0</v>
       </c>
       <c r="C6">
-        <v>-420084000.0</v>
+        <v>723622000.0</v>
       </c>
       <c r="D6">
-        <v>-384864000.0</v>
+        <v>-345465000.0</v>
       </c>
       <c r="E6">
-        <v>-380483000.0</v>
+        <v>-223237000.0</v>
       </c>
       <c r="F6">
         <v>-337733000.0</v>
       </c>
       <c r="G6">
         <v>-310533000.0</v>
       </c>
       <c r="H6">
         <v>-394853000.0</v>
       </c>
       <c r="I6">
         <v>-355307000.0</v>
       </c>
       <c r="J6">
         <v>-314362000.0</v>
       </c>
       <c r="K6">
         <v>-195277000.0</v>
       </c>
       <c r="L6">
         <v>-115358000.0</v>
       </c>
       <c r="M6">
         <v>-52766000.0</v>
       </c>
@@ -13802,81 +13802,81 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>123</v>
       </c>
       <c r="B5">
-        <v>-110025000.0</v>
+        <v>-99111000.0</v>
       </c>
       <c r="C5">
-        <v>-121578000.0</v>
+        <v>-109055000.0</v>
       </c>
       <c r="D5">
-        <v>-116869000.0</v>
+        <v>-103433000.0</v>
       </c>
       <c r="E5">
-        <v>-127056000.0</v>
+        <v>-112020000.0</v>
       </c>
       <c r="F5">
-        <v>-106629000.0</v>
+        <v>-89289000.0</v>
       </c>
       <c r="G5">
-        <v>-125037000.0</v>
+        <v>-105399000.0</v>
       </c>
       <c r="H5">
-        <v>-102811000.0</v>
+        <v>1001035000.0</v>
       </c>
       <c r="I5">
-        <v>-105817000.0</v>
+        <v>-96118000.0</v>
       </c>
       <c r="J5">
-        <v>-92072000.0</v>
+        <v>-81549000.0</v>
       </c>
       <c r="K5">
-        <v>-106277000.0</v>
+        <v>-95940000.0</v>
       </c>
       <c r="L5">
-        <v>-100897000.0</v>
+        <v>-91324000.0</v>
       </c>
       <c r="M5">
         <v>-83806000.0</v>
       </c>
       <c r="N5">
         <v>-81018000.0</v>
       </c>
       <c r="O5">
         <v>36526000.0</v>
       </c>
       <c r="P5">
         <v>-81747000.0</v>
       </c>
       <c r="Q5">
         <v>-91806000.0</v>
       </c>
       <c r="R5">
         <v>-94774000.0</v>
       </c>
       <c r="S5">
         <v>-98584000.0</v>
       </c>
       <c r="T5">
         <v>-84259000.0</v>
       </c>
@@ -13981,81 +13981,81 @@
       </c>
       <c r="BB5">
         <v>-7046000.0</v>
       </c>
       <c r="BC5">
         <v>-6497000.0</v>
       </c>
       <c r="BD5">
         <v>-5110000.0</v>
       </c>
       <c r="BE5">
         <v>-6123000.0</v>
       </c>
       <c r="BF5">
         <v>-5264000.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>124</v>
       </c>
       <c r="B6">
-        <v>-108662000.0</v>
+        <v>-97748000.0</v>
       </c>
       <c r="C6">
-        <v>-120312000.0</v>
+        <v>-107789000.0</v>
       </c>
       <c r="D6">
-        <v>-115495000.0</v>
+        <v>-102059000.0</v>
       </c>
       <c r="E6">
-        <v>-125797000.0</v>
+        <v>-110761000.0</v>
       </c>
       <c r="F6">
-        <v>-105351000.0</v>
+        <v>-88011000.0</v>
       </c>
       <c r="G6">
-        <v>-123670000.0</v>
+        <v>-104032000.0</v>
       </c>
       <c r="H6">
-        <v>-101466000.0</v>
+        <v>1002380000.0</v>
       </c>
       <c r="I6">
-        <v>-104224000.0</v>
+        <v>-94525000.0</v>
       </c>
       <c r="J6">
-        <v>-90724000.0</v>
+        <v>-80201000.0</v>
       </c>
       <c r="K6">
-        <v>-104874000.0</v>
+        <v>-94537000.0</v>
       </c>
       <c r="L6">
-        <v>-99274000.0</v>
+        <v>-89701000.0</v>
       </c>
       <c r="M6">
         <v>-79344000.0</v>
       </c>
       <c r="N6">
         <v>-76620000.0</v>
       </c>
       <c r="O6">
         <v>40903000.0</v>
       </c>
       <c r="P6">
         <v>-77253000.0</v>
       </c>
       <c r="Q6">
         <v>-87032000.0</v>
       </c>
       <c r="R6">
         <v>-89860000.0</v>
       </c>
       <c r="S6">
         <v>-93974000.0</v>
       </c>
       <c r="T6">
         <v>-79681000.0</v>
       </c>
@@ -21410,78 +21410,78 @@
       <c r="E14">
         <v>1259000.0</v>
       </c>
       <c r="F14">
         <v>1278000.0</v>
       </c>
       <c r="G14">
         <v>1367000.0</v>
       </c>
       <c r="H14">
         <v>1345000.0</v>
       </c>
       <c r="I14">
         <v>1593000.0</v>
       </c>
       <c r="J14">
         <v>1348000.0</v>
       </c>
       <c r="K14">
         <v>1403000.0</v>
       </c>
       <c r="L14">
         <v>1623000.0</v>
       </c>
       <c r="M14">
-        <v>4462000.0</v>
+        <v>1807000.0</v>
       </c>
       <c r="N14">
-        <v>4398000.0</v>
+        <v>1790000.0</v>
       </c>
       <c r="O14">
         <v>1814000.0</v>
       </c>
       <c r="P14">
         <v>1981000.0</v>
       </c>
       <c r="Q14">
-        <v>4774000.0</v>
+        <v>2291000.0</v>
       </c>
       <c r="R14">
         <v>2478000.0</v>
       </c>
       <c r="S14">
         <v>2202000.0</v>
       </c>
       <c r="T14">
         <v>2209000.0</v>
       </c>
       <c r="U14">
         <v>2350000.0</v>
       </c>
       <c r="V14">
-        <v>4896000.0</v>
+        <v>2479000.0</v>
       </c>
       <c r="W14">
         <v>4879000.0</v>
       </c>
       <c r="X14">
         <v>4571000.0</v>
       </c>
       <c r="Y14">
         <v>4645000.0</v>
       </c>
       <c r="Z14">
         <v>4677000.0</v>
       </c>
       <c r="AA14">
         <v>4154000.0</v>
       </c>
       <c r="AB14">
         <v>2082000.0</v>
       </c>
       <c r="AC14">
         <v>2037000.0</v>
       </c>
       <c r="AD14">
         <v>2005000.0</v>
       </c>
@@ -22943,78 +22943,78 @@
       <c r="E25">
         <v>10661000.0</v>
       </c>
       <c r="F25">
         <v>1668000.0</v>
       </c>
       <c r="G25">
         <v>-2653000.0</v>
       </c>
       <c r="H25">
         <v>-1089976000.0</v>
       </c>
       <c r="I25">
         <v>246000.0</v>
       </c>
       <c r="J25">
         <v>85000.0</v>
       </c>
       <c r="K25">
         <v>26223000.0</v>
       </c>
       <c r="L25">
         <v>21684000.0</v>
       </c>
       <c r="M25">
-        <v>8774999.0</v>
+        <v>-307000.0</v>
       </c>
       <c r="N25">
-        <v>7213000.0</v>
+        <v>-318000.0</v>
       </c>
       <c r="O25">
         <v>-127286000.0</v>
       </c>
       <c r="P25">
         <v>1871000.0</v>
       </c>
       <c r="Q25">
-        <v>11407000.0</v>
+        <v>2725000.0</v>
       </c>
       <c r="R25">
         <v>3586000.0</v>
       </c>
       <c r="S25">
         <v>-68000.0</v>
       </c>
       <c r="T25">
         <v>-6048000.0</v>
       </c>
       <c r="U25">
         <v>-44178000.0</v>
       </c>
       <c r="V25">
-        <v>-14005000.0</v>
+        <v>-26442000.0</v>
       </c>
       <c r="W25">
         <v>16584000.0</v>
       </c>
       <c r="X25">
         <v>4432000.0</v>
       </c>
       <c r="Y25">
         <v>7574000.0</v>
       </c>
       <c r="Z25">
         <v>-10781000.0</v>
       </c>
       <c r="AA25">
         <v>17293000.0</v>
       </c>
       <c r="AB25">
         <v>2133000.0</v>
       </c>
       <c r="AC25">
         <v>2123000.0</v>
       </c>
       <c r="AD25">
         <v>2085000.0</v>
       </c>