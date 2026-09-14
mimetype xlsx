--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1189,51 +1192,53 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
         <v>986698000000.0</v>
       </c>
       <c r="C5">
         <v>951929000000.0</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>964732000000.0</v>
+      </c>
       <c r="E5">
         <v>1081856000000.0</v>
       </c>
       <c r="F5">
         <v>1040117000000.0</v>
       </c>
       <c r="G5">
         <v>1032262000000.0</v>
       </c>
       <c r="H5">
         <v>1030588000000.0</v>
       </c>
       <c r="I5">
         <v>951676000000.0</v>
       </c>
       <c r="J5">
         <v>948151000000.0</v>
       </c>
       <c r="K5">
         <v>503799000000.0</v>
       </c>
       <c r="L5">
         <v>497530000000.0</v>
       </c>
       <c r="M5">
@@ -1684,51 +1689,53 @@
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
         <v>8764000000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>5949000000.0</v>
+      </c>
       <c r="D16">
         <v>6432000000.0</v>
       </c>
       <c r="E16">
         <v>10970000000.0</v>
       </c>
       <c r="F16">
         <v>14254000000.0</v>
       </c>
       <c r="G16">
         <v>7818000000.0</v>
       </c>
       <c r="H16">
         <v>19510000000.0</v>
       </c>
       <c r="I16">
         <v>22179000000.0</v>
       </c>
       <c r="J16">
         <v>11358000000.0</v>
       </c>
       <c r="K16">
         <v>7159000000.0</v>
       </c>
       <c r="L16"/>
@@ -2743,51 +2750,51 @@
       </c>
       <c r="P39">
         <v>39585877000.0</v>
       </c>
       <c r="Q39">
         <v>25097727000.0</v>
       </c>
       <c r="R39">
         <v>15614446000.0</v>
       </c>
       <c r="S39">
         <v>15181487000.0</v>
       </c>
       <c r="T39">
         <v>31734589000.0</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
         <v>286036000000.0</v>
       </c>
       <c r="C40">
-        <v>255050000000.0</v>
+        <v>249101000000.0</v>
       </c>
       <c r="D40">
         <v>272656000000.0</v>
       </c>
       <c r="E40">
         <v>191214000000.0</v>
       </c>
       <c r="F40">
         <v>152265000000.0</v>
       </c>
       <c r="G40">
         <v>109248000000.0</v>
       </c>
       <c r="H40">
         <v>141296000000.0</v>
       </c>
       <c r="I40">
         <v>105334000000.0</v>
       </c>
       <c r="J40">
         <v>106252000000.0</v>
       </c>
       <c r="K40">
         <v>66260000000.0</v>
       </c>
@@ -2859,60 +2866,60 @@
       </c>
       <c r="P41">
         <v>6449059000.0</v>
       </c>
       <c r="Q41">
         <v>14036678000.0</v>
       </c>
       <c r="R41">
         <v>12023784000.0</v>
       </c>
       <c r="S41">
         <v>22501174000.0</v>
       </c>
       <c r="T41">
         <v>65769526000.0</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
         <v>370021000000.0</v>
       </c>
       <c r="C42">
-        <v>370021000000.0</v>
+        <v>1321950000000.0</v>
       </c>
       <c r="D42">
         <v>1334753000000.0</v>
       </c>
       <c r="E42">
-        <v>343843000000.0</v>
+        <v>1303288000000.0</v>
       </c>
       <c r="F42">
-        <v>341013000000.0</v>
+        <v>1260653000000.0</v>
       </c>
       <c r="G42">
         <v>341013000000.0</v>
       </c>
       <c r="H42">
         <v>1380124000000.0</v>
       </c>
       <c r="I42">
         <v>350437000000.0</v>
       </c>
       <c r="J42">
         <v>431377000000.0</v>
       </c>
       <c r="K42">
         <v>431377000000.0</v>
       </c>
       <c r="L42">
         <v>3381000000.0</v>
       </c>
       <c r="M42">
         <v>3381000000.0</v>
       </c>
       <c r="N42">
         <v>3381338000.0</v>
       </c>
@@ -3812,503 +3819,509 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BV62"/>
+  <dimension ref="A1:BW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74">
+    <row r="1" spans="1:75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BT1" t="s">
         <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:74">
+    <row r="2" spans="1:75">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>112374000000.0</v>
+      </c>
+      <c r="C2">
         <v>111300000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>137617000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>150959000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>151132000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>111524000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>121366000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>127176000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>121398000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>111819000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>116878000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>105727000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>115922000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>147475000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>156087000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>109444000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>134553000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>133656000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>123391000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>107852000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>151304000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>181214000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>116251000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>114745000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>113840000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>118697000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>140528000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>110270000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>101645000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>131106000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>150015000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>109824000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>109266000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>99244000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>118588000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>60958000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>71505000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>117942000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>145453000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>167926000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>149634000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>198366000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>191647000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>232226571000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>211046912000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>204080849000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>183635000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>121032600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>187661346000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>123276630000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>231690006000.0</v>
       </c>
-      <c r="AZ2"/>
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2">
         <v>101471391000.0</v>
       </c>
-      <c r="BB2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC2"/>
       <c r="BD2">
         <v>108071514000.0</v>
       </c>
       <c r="BE2">
+        <v>108071514000.0</v>
+      </c>
+      <c r="BF2">
         <v>101155911000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>92950895000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>87921621000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>68523311000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>62505504000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2">
         <v>46578529000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>39018068000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>42623240000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>35225260000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>44964270000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>28516390000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>18206685000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>21097888000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>49412514000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>26313576000.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>19811600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:74">
+    <row r="3" spans="1:75">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4341,10983 +4354,55 @@
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
-    </row>
-[...10926 lines deleted...]
-      <c r="BV3"/>
       <c r="BW3"/>
     </row>
     <row r="4" spans="1:75">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15352,530 +4437,518 @@
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
     </row>
     <row r="5" spans="1:75">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="B5">
-        <v>125835000000.0</v>
+        <v>41824000000.0</v>
       </c>
       <c r="C5">
-        <v>93510000000.0</v>
+        <v>36824000000.0</v>
       </c>
       <c r="D5">
-        <v>131456000000.0</v>
+        <v>36824000000.0</v>
       </c>
       <c r="E5">
-        <v>101500000000.0</v>
+        <v>41373000000.0</v>
       </c>
       <c r="F5">
-        <v>90892000000.0</v>
+        <v>41373000000.0</v>
       </c>
       <c r="G5">
-        <v>92632000000.0</v>
+        <v>36373000000.0</v>
       </c>
       <c r="H5">
-        <v>95653000000.0</v>
+        <v>36373000000.0</v>
       </c>
       <c r="I5">
-        <v>112787000000.0</v>
+        <v>40814000000.0</v>
       </c>
       <c r="J5">
-        <v>128165000000.0</v>
+        <v>40814000000.0</v>
       </c>
       <c r="K5">
-        <v>135140000000.0</v>
+        <v>35814000000.0</v>
       </c>
       <c r="L5">
-        <v>129553000000.0</v>
+        <v>35814000000.0</v>
       </c>
       <c r="M5">
-        <v>105908000000.0</v>
+        <v>36124000000.0</v>
       </c>
       <c r="N5">
-        <v>136513000000.0</v>
+        <v>36124000000.0</v>
       </c>
       <c r="O5">
-        <v>116143000000.0</v>
+        <v>30527000000.0</v>
       </c>
       <c r="P5">
-        <v>110590000000.0</v>
+        <v>30527000000.0</v>
       </c>
       <c r="Q5">
-        <v>101747000000.0</v>
+        <v>24442000000.0</v>
       </c>
       <c r="R5">
-        <v>147997000000.0</v>
+        <v>24442000000.0</v>
       </c>
       <c r="S5">
-        <v>142790000000.0</v>
+        <v>24442000000.0</v>
       </c>
       <c r="T5">
-        <v>199226000000.0</v>
+        <v>24442000000.0</v>
       </c>
       <c r="U5">
-        <v>148124000000.0</v>
+        <v>21587000000.0</v>
       </c>
       <c r="V5">
-        <v>145975000000.0</v>
+        <v>16587000000.0</v>
       </c>
       <c r="W5">
-        <v>148850000000.0</v>
+        <v>37600000000.0</v>
       </c>
       <c r="X5">
-        <v>103487000000.0</v>
+        <v>1012262000000.0</v>
       </c>
       <c r="Y5">
-        <v>89363000000.0</v>
+        <v>1014687000000.0</v>
       </c>
       <c r="Z5">
-        <v>110203000000.0</v>
+        <v>1014693000000.0</v>
       </c>
       <c r="AA5">
-        <v>113097000000.0</v>
+        <v>1014687000000.0</v>
       </c>
       <c r="AB5">
-        <v>126427000000.0</v>
+        <v>1014687000000.0</v>
       </c>
       <c r="AC5">
-        <v>109953000000.0</v>
+        <v>951676000000.0</v>
       </c>
       <c r="AD5">
-        <v>120718000000.0</v>
+        <v>951676000000.0</v>
       </c>
       <c r="AE5">
-        <v>155821000000.0</v>
+        <v>951677000000.0</v>
       </c>
       <c r="AF5">
-        <v>168812000000.0</v>
+        <v>951676000000.0</v>
       </c>
       <c r="AG5">
-        <v>142268000000.0</v>
+        <v>948151000000.0</v>
       </c>
       <c r="AH5">
-        <v>155215000000.0</v>
+        <v>948151000000.0</v>
       </c>
       <c r="AI5">
-        <v>153936000000.0</v>
+        <v>948151000000.0</v>
       </c>
       <c r="AJ5">
-        <v>116702000000.0</v>
+        <v>948151000000.0</v>
       </c>
       <c r="AK5">
-        <v>86300000000.0</v>
+        <v>503799000000.0</v>
       </c>
       <c r="AL5">
-        <v>144050000000.0</v>
+        <v>503799000000.0</v>
       </c>
       <c r="AM5">
-        <v>138063000000.0</v>
+        <v>503799000000.0</v>
       </c>
       <c r="AN5">
-        <v>117370000000.0</v>
+        <v>503799000000.0</v>
       </c>
       <c r="AO5">
-        <v>91757000000.0</v>
+        <v>500020000000.0</v>
       </c>
       <c r="AP5">
-        <v>97583000000.0</v>
+        <v>500020000000.0</v>
       </c>
       <c r="AQ5">
-        <v>72703000000.0</v>
+        <v>497530000000.0</v>
       </c>
       <c r="AR5">
-        <v>69021000000.0</v>
+        <v>497530000000.0</v>
       </c>
       <c r="AS5">
-        <v>58461000000.0</v>
+        <v>17600000000.0</v>
       </c>
       <c r="AT5">
-        <v>60890000000.0</v>
+        <v>17600000000.0</v>
       </c>
       <c r="AU5">
-        <v>61608215000.0</v>
+        <v>17600000000.0</v>
       </c>
       <c r="AV5">
-        <v>28834641000.0</v>
+        <v>6375000000.0</v>
       </c>
       <c r="AW5">
-        <v>55375072000.0</v>
+        <v>17600000000.0</v>
       </c>
       <c r="AX5">
-        <v>42488072000.0</v>
+        <v>17600000000.0</v>
       </c>
       <c r="AY5">
-        <v>40268582000.0</v>
+        <v>17600000000.0</v>
       </c>
       <c r="AZ5">
-        <v>23095364000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>17600000000.0</v>
+      </c>
+      <c r="BA5"/>
       <c r="BB5">
-        <v>42430209000.0</v>
+        <v>20981338000.0</v>
       </c>
       <c r="BC5">
-        <v>37641252000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>575920512000.0</v>
+      </c>
+      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
     </row>
     <row r="6" spans="1:75">
       <c r="A6" t="s">
-        <v>139</v>
-[...165 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
     </row>
     <row r="7" spans="1:75">
       <c r="A7" t="s">
-        <v>140</v>
-[...30 lines deleted...]
-      <c r="AE7"/>
+        <v>25</v>
+      </c>
+      <c r="B7">
+        <v>202649000000.0</v>
+      </c>
+      <c r="C7">
+        <v>211892000000.0</v>
+      </c>
+      <c r="D7">
+        <v>242320000000.0</v>
+      </c>
+      <c r="E7">
+        <v>255147000000.0</v>
+      </c>
+      <c r="F7">
+        <v>227331000000.0</v>
+      </c>
+      <c r="G7">
+        <v>216847000000.0</v>
+      </c>
+      <c r="H7">
+        <v>226771000000.0</v>
+      </c>
+      <c r="I7">
+        <v>201632000000.0</v>
+      </c>
+      <c r="J7">
+        <v>206831000000.0</v>
+      </c>
+      <c r="K7">
+        <v>215946000000.0</v>
+      </c>
+      <c r="L7">
+        <v>225378000000.0</v>
+      </c>
+      <c r="M7">
+        <v>212864000000.0</v>
+      </c>
+      <c r="N7">
+        <v>230938000000.0</v>
+      </c>
+      <c r="O7">
+        <v>256403000000.0</v>
+      </c>
+      <c r="P7">
+        <v>269447000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>247321000000.0</v>
+      </c>
+      <c r="R7">
+        <v>251873000000.0</v>
+      </c>
+      <c r="S7">
+        <v>252608000000.0</v>
+      </c>
+      <c r="T7">
+        <v>264143000000.0</v>
+      </c>
+      <c r="U7">
+        <v>152831000000.0</v>
+      </c>
+      <c r="V7">
+        <v>167382000000.0</v>
+      </c>
+      <c r="W7">
+        <v>182392000000.0</v>
+      </c>
+      <c r="X7">
+        <v>158285000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>155470000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>163625000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>170414000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>183640000000.0</v>
+      </c>
+      <c r="AC7">
+        <v>148704000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>114425000000.0</v>
+      </c>
+      <c r="AE7">
+        <v>115313000000.0</v>
+      </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
     </row>
     <row r="8" spans="1:75">
       <c r="A8" t="s">
-        <v>141</v>
-[...21 lines deleted...]
-      <c r="V8"/>
+        <v>26</v>
+      </c>
+      <c r="B8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="C8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="D8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="E8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="F8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="G8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="H8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="I8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="J8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="K8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="L8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="M8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="N8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="O8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="P8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="R8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="S8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="T8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="U8">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="V8">
+        <v>1533330000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -15888,1911 +4961,1455 @@
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
     </row>
     <row r="9" spans="1:75">
       <c r="A9" t="s">
-        <v>142</v>
-[...6 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
-        <v>372990000000.0</v>
+        <v>370021000000.0</v>
       </c>
       <c r="E9">
-        <v>330887000000.0</v>
+        <v>370021000000.0</v>
       </c>
       <c r="F9">
-        <v>312559000000.0</v>
+        <v>370021000000.0</v>
       </c>
       <c r="G9">
-        <v>316826000000.0</v>
+        <v>370021000000.0</v>
       </c>
       <c r="H9">
-        <v>314334000000.0</v>
+        <v>370021000000.0</v>
       </c>
       <c r="I9">
-        <v>287106000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>370021000000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
-        <v>290062000000.0</v>
+        <v>370021000000.0</v>
       </c>
       <c r="N9">
-        <v>313550000000.0</v>
+        <v>370021000000.0</v>
       </c>
       <c r="O9">
-        <v>303121000000.0</v>
+        <v>371053000000.0</v>
       </c>
       <c r="P9">
-        <v>277445000000.0</v>
+        <v>352673000000.0</v>
       </c>
       <c r="Q9">
-        <v>278823000000.0</v>
+        <v>323647000000.0</v>
       </c>
       <c r="R9">
-        <v>296127000000.0</v>
+        <v>325927000000.0</v>
       </c>
       <c r="S9">
-        <v>272671000000.0</v>
+        <v>350437000000.0</v>
       </c>
       <c r="T9">
-        <v>364098000000.0</v>
+        <v>350437000000.0</v>
       </c>
       <c r="U9">
-        <v>298987000000.0</v>
+        <v>350437000000.0</v>
       </c>
       <c r="V9">
-        <v>295609000000.0</v>
+        <v>350437000000.0</v>
       </c>
       <c r="W9">
-        <v>259823000000.0</v>
+        <v>350437000000.0</v>
       </c>
       <c r="X9">
-        <v>225673000000.0</v>
+        <v>350437000000.0</v>
       </c>
       <c r="Y9">
-        <v>201279000000.0</v>
+        <v>350437000000.0</v>
       </c>
       <c r="Z9">
-        <v>246658000000.0</v>
+        <v>350437000000.0</v>
       </c>
       <c r="AA9">
-        <v>271212000000.0</v>
-[...144 lines deleted...]
-      </c>
+        <v>350437000000.0</v>
+      </c>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
     </row>
     <row r="10" spans="1:75">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>46014000000.0</v>
+        <v>627665000000.0</v>
       </c>
       <c r="C10">
-        <v>13880000000.0</v>
+        <v>643050000000.0</v>
       </c>
       <c r="D10">
-        <v>48433000000.0</v>
+        <v>676802000000.0</v>
       </c>
       <c r="E10">
-        <v>17350000000.0</v>
+        <v>383158000000.0</v>
       </c>
       <c r="F10">
-        <v>10601000000.0</v>
+        <v>407825000000.0</v>
       </c>
       <c r="G10">
-        <v>11512000000.0</v>
+        <v>365733000000.0</v>
       </c>
       <c r="H10">
-        <v>17787000000.0</v>
+        <v>384284000000.0</v>
       </c>
       <c r="I10">
-        <v>34980000000.0</v>
+        <v>462543000000.0</v>
       </c>
       <c r="J10">
-        <v>50780000000.0</v>
+        <v>505547000000.0</v>
       </c>
       <c r="K10">
-        <v>62228000000.0</v>
+        <v>505699000000.0</v>
       </c>
       <c r="L10">
-        <v>59928000000.0</v>
+        <v>574580000000.0</v>
       </c>
       <c r="M10">
-        <v>33857000000.0</v>
+        <v>446135000000.0</v>
       </c>
       <c r="N10">
-        <v>57210000000.0</v>
+        <v>513976000000.0</v>
       </c>
       <c r="O10">
-        <v>35458000000.0</v>
+        <v>728703000000.0</v>
       </c>
       <c r="P10">
-        <v>26899000000.0</v>
+        <v>636907000000.0</v>
       </c>
       <c r="Q10">
-        <v>16338000000.0</v>
+        <v>626875000000.0</v>
       </c>
       <c r="R10">
-        <v>60155000000.0</v>
+        <v>661537000000.0</v>
       </c>
       <c r="S10">
-        <v>58979000000.0</v>
+        <v>515949000000.0</v>
       </c>
       <c r="T10">
-        <v>102506000000.0</v>
+        <v>809094000000.0</v>
       </c>
       <c r="U10">
-        <v>54117000000.0</v>
+        <v>711289000000.0</v>
       </c>
       <c r="V10">
-        <v>60296000000.0</v>
+        <v>401229000000.0</v>
       </c>
       <c r="W10">
-        <v>57791000000.0</v>
+        <v>395340000000.0</v>
       </c>
       <c r="X10">
-        <v>18499000000.0</v>
+        <v>405164000000.0</v>
       </c>
       <c r="Y10">
-        <v>-4298000000.0</v>
+        <v>394115000000.0</v>
       </c>
       <c r="Z10">
-        <v>24187000000.0</v>
+        <v>402112000000.0</v>
       </c>
       <c r="AA10">
-        <v>38368000000.0</v>
+        <v>429676000000.0</v>
       </c>
       <c r="AB10">
-        <v>38085000000.0</v>
+        <v>279518000000.0</v>
       </c>
       <c r="AC10">
-        <v>18431000000.0</v>
+        <v>282832000000.0</v>
       </c>
       <c r="AD10">
-        <v>43253000000.0</v>
+        <v>283622000000.0</v>
       </c>
       <c r="AE10">
-        <v>38182000000.0</v>
+        <v>317015000000.0</v>
       </c>
       <c r="AF10">
-        <v>45258000000.0</v>
+        <v>284472000000.0</v>
       </c>
       <c r="AG10">
-        <v>22817000000.0</v>
+        <v>307118000000.0</v>
       </c>
       <c r="AH10">
-        <v>41382000000.0</v>
+        <v>323204000000.0</v>
       </c>
       <c r="AI10">
-        <v>29529000000.0</v>
+        <v>296013000000.0</v>
       </c>
       <c r="AJ10">
-        <v>43186000000.0</v>
+        <v>344351000000.0</v>
       </c>
       <c r="AK10">
-        <v>21511000000.0</v>
+        <v>350636000000.0</v>
       </c>
       <c r="AL10">
-        <v>39594000000.0</v>
+        <v>414271000000.0</v>
       </c>
       <c r="AM10">
-        <v>21166000000.0</v>
+        <v>160621000000.0</v>
       </c>
       <c r="AN10">
-        <v>10794000000.0</v>
+        <v>390381000000.0</v>
       </c>
       <c r="AO10">
-        <v>27601000000.0</v>
+        <v>587170000000.0</v>
       </c>
       <c r="AP10">
-        <v>28354000000.0</v>
+        <v>130257000000.0</v>
       </c>
       <c r="AQ10">
-        <v>12337000000.0</v>
+        <v>45003000000.0</v>
       </c>
       <c r="AR10">
-        <v>18173000000.0</v>
+        <v>181524000000.0</v>
       </c>
       <c r="AS10">
-        <v>14069000000.0</v>
+        <v>170258467000.0</v>
       </c>
       <c r="AT10">
-        <v>25737000000.0</v>
+        <v>195196936000.0</v>
       </c>
       <c r="AU10">
-        <v>13611775000.0</v>
+        <v>179035294000.0</v>
       </c>
       <c r="AV10">
-        <v>6129389000.0</v>
+        <v>222045000000.0</v>
       </c>
       <c r="AW10">
-        <v>35738365000.0</v>
+        <v>52346639000.0</v>
       </c>
       <c r="AX10">
-        <v>29796471000.0</v>
+        <v>137840578000.0</v>
       </c>
       <c r="AY10">
-        <v>17781870000.0</v>
+        <v>53158503000.0</v>
       </c>
       <c r="AZ10">
-        <v>26068690000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>80171441000.0</v>
+      </c>
+      <c r="BA10"/>
       <c r="BB10">
-        <v>28142010000.0</v>
+        <v>335259626000.0</v>
       </c>
       <c r="BC10">
-        <v>20927590000.0</v>
+        <v>-423709438000.0</v>
       </c>
       <c r="BD10">
-        <v>20927590000.0</v>
+        <v>369101893000.0</v>
       </c>
       <c r="BE10">
-        <v>34776196000.0</v>
-[...54 lines deleted...]
-      </c>
+        <v>369101893000.0</v>
+      </c>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
     </row>
     <row r="11" spans="1:75">
       <c r="A11" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
       <c r="D11">
-        <v>8778000000.0</v>
+        <v>152754000000.0</v>
       </c>
       <c r="E11">
-        <v>1700000000.0</v>
+        <v>192142000000.0</v>
       </c>
       <c r="F11">
-        <v>2045000000.0</v>
+        <v>295213000000.0</v>
       </c>
       <c r="G11">
-        <v>-12876000000.0</v>
+        <v>304767000000.0</v>
       </c>
       <c r="H11">
-        <v>1125000000.0</v>
+        <v>291541000000.0</v>
       </c>
       <c r="I11">
-        <v>6529000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>391987000000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
-        <v>7886000000.0</v>
+        <v>193673000000.0</v>
       </c>
       <c r="N11">
-        <v>14285000000.0</v>
+        <v>62844000000.0</v>
       </c>
       <c r="O11">
-        <v>7370000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>325915000000.0</v>
+      </c>
+      <c r="P11"/>
       <c r="Q11">
-        <v>8299000000.0</v>
-[...162 lines deleted...]
-      </c>
+        <v>626875000000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11">
-[...4 lines deleted...]
-      </c>
+      <c r="BU11"/>
+      <c r="BV11"/>
       <c r="BW11"/>
     </row>
     <row r="12" spans="1:75">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>30</v>
       </c>
       <c r="B12">
-        <v>79821000000.0</v>
+        <v>628081000000.0</v>
       </c>
       <c r="C12">
-        <v>78475000000.0</v>
+        <v>643538000000.0</v>
       </c>
       <c r="D12">
-        <v>83023000000.0</v>
+        <v>677343000000.0</v>
       </c>
       <c r="E12">
-        <v>84150000000.0</v>
+        <v>383633000000.0</v>
       </c>
       <c r="F12">
-        <v>80291000000.0</v>
+        <v>407825000000.0</v>
       </c>
       <c r="G12">
-        <v>81120000000.0</v>
+        <v>365733000000.0</v>
       </c>
       <c r="H12">
-        <v>77866000000.0</v>
+        <v>384284000000.0</v>
       </c>
       <c r="I12">
-        <v>77807000000.0</v>
+        <v>462543000000.0</v>
       </c>
       <c r="J12">
-        <v>77385000000.0</v>
+        <v>505547000000.0</v>
       </c>
       <c r="K12">
-        <v>72912000000.0</v>
+        <v>505699000000.0</v>
       </c>
       <c r="L12">
-        <v>69625000000.0</v>
+        <v>574580000000.0</v>
       </c>
       <c r="M12">
-        <v>69581000000.0</v>
+        <v>446135000000.0</v>
       </c>
       <c r="N12">
-        <v>78512000000.0</v>
+        <v>513976000000.0</v>
       </c>
       <c r="O12">
-        <v>80685000000.0</v>
+        <v>728703000000.0</v>
       </c>
       <c r="P12">
-        <v>83088000000.0</v>
+        <v>655657000000.0</v>
       </c>
       <c r="Q12">
-        <v>84807000000.0</v>
+        <v>645625000000.0</v>
       </c>
       <c r="R12">
-        <v>87746000000.0</v>
+        <v>680287000000.0</v>
       </c>
       <c r="S12">
-        <v>83811000000.0</v>
+        <v>534699000000.0</v>
       </c>
       <c r="T12">
-        <v>96720000000.0</v>
+        <v>827844000000.0</v>
       </c>
       <c r="U12">
-        <v>94007000000.0</v>
+        <v>730039000000.0</v>
       </c>
       <c r="V12">
-        <v>85679000000.0</v>
+        <v>419979000000.0</v>
       </c>
       <c r="W12">
-        <v>91059000000.0</v>
+        <v>414090000000.0</v>
       </c>
       <c r="X12">
-        <v>84988000000.0</v>
+        <v>423914000000.0</v>
       </c>
       <c r="Y12">
-        <v>93661000000.0</v>
+        <v>394115000000.0</v>
       </c>
       <c r="Z12">
-        <v>86016000000.0</v>
+        <v>402112000000.0</v>
       </c>
       <c r="AA12">
-        <v>74729000000.0</v>
+        <v>429676000000.0</v>
       </c>
       <c r="AB12">
-        <v>88342000000.0</v>
+        <v>279518000000.0</v>
       </c>
       <c r="AC12">
-        <v>91522000000.0</v>
+        <v>282857000000.0</v>
       </c>
       <c r="AD12">
-        <v>77465000000.0</v>
+        <v>283647000000.0</v>
       </c>
       <c r="AE12">
-        <v>72598000000.0</v>
+        <v>317040000000.0</v>
       </c>
       <c r="AF12">
-        <v>78422000000.0</v>
+        <v>284497000000.0</v>
       </c>
       <c r="AG12">
-        <v>74008000000.0</v>
+        <v>307143000000.0</v>
       </c>
       <c r="AH12">
-        <v>70070000000.0</v>
+        <v>323229000000.0</v>
       </c>
       <c r="AI12">
-        <v>81702000000.0</v>
+        <v>296038000000.0</v>
       </c>
       <c r="AJ12">
-        <v>73516000000.0</v>
+        <v>344376000000.0</v>
       </c>
       <c r="AK12">
-        <v>65110000000.0</v>
+        <v>430661000000.0</v>
       </c>
       <c r="AL12">
-        <v>65715000000.0</v>
+        <v>494296000000.0</v>
       </c>
       <c r="AM12">
-        <v>71681000000.0</v>
+        <v>240646000000.0</v>
       </c>
       <c r="AN12">
-        <v>74455000000.0</v>
+        <v>470406000000.0</v>
       </c>
       <c r="AO12">
-        <v>69374000000.0</v>
+        <v>587195000000.0</v>
       </c>
       <c r="AP12">
-        <v>64011000000.0</v>
+        <v>130282000000.0</v>
       </c>
       <c r="AQ12">
-        <v>40679000000.0</v>
+        <v>45028000000.0</v>
       </c>
       <c r="AR12">
-        <v>58242169000.0</v>
+        <v>181549000000.0</v>
       </c>
       <c r="AS12">
-        <v>43015901000.0</v>
+        <v>170283602000.0</v>
       </c>
       <c r="AT12">
-        <v>41715895000.0</v>
+        <v>195222086000.0</v>
       </c>
       <c r="AU12">
-        <v>22833942000.0</v>
+        <v>179060518000.0</v>
       </c>
       <c r="AV12">
-        <v>22566735000.0</v>
+        <v>222070000000.0</v>
       </c>
       <c r="AW12">
-        <v>20597955000.0</v>
+        <v>62371863000.0</v>
       </c>
       <c r="AX12">
-        <v>20549880000.0</v>
+        <v>147865802000.0</v>
       </c>
       <c r="AY12">
-        <v>14844853000.0</v>
+        <v>63183727000.0</v>
       </c>
       <c r="AZ12">
-        <v>14309295000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>90196680000.0</v>
+      </c>
+      <c r="BA12"/>
       <c r="BB12">
-        <v>17571536000.0</v>
+        <v>355284865000.0</v>
       </c>
       <c r="BC12">
-        <v>15766065500.0</v>
+        <v>423709438000.0</v>
       </c>
       <c r="BD12">
-        <v>15523440000.0</v>
+        <v>423709438000.0</v>
       </c>
       <c r="BE12">
-        <v>27125316000.0</v>
+        <v>423709438000.0</v>
       </c>
       <c r="BF12"/>
-      <c r="BG12">
-[...49 lines deleted...]
-      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
     </row>
     <row r="13" spans="1:75">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>31</v>
       </c>
       <c r="B13">
-        <v>5776000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="C13">
-        <v>6003000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="D13">
-        <v>75693000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="E13">
-        <v>78483000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="F13">
-        <v>73271000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="G13">
-        <v>73259000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="H13">
-        <v>70534000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="I13">
-        <v>6721000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="J13">
-        <v>6333000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="K13">
-        <v>4361000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="L13">
-        <v>67127000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="M13">
-        <v>68704000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="N13">
-        <v>78815000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="O13">
-        <v>77505000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="P13">
-        <v>83088000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="Q13">
-        <v>10214000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="R13">
-        <v>11101000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="S13">
-        <v>80537000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="T13">
-        <v>98637000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="U13">
-        <v>11394000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="V13">
-        <v>10495000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="W13">
-        <v>86793000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="X13">
-        <v>87943000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="Y13">
-        <v>89614000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="Z13">
-        <v>85147000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="AA13">
-        <v>83359000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="AB13">
-        <v>84358000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="AC13">
-        <v>23204000000.0</v>
+        <v>1533330000000.0</v>
       </c>
       <c r="AD13">
-        <v>11445000000.0</v>
-[...22 lines deleted...]
-      <c r="AZ13"/>
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1533330000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1150000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1150000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>997000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>827000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>827000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>767000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>767000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>615000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>615000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>515000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>515000000000.0</v>
+      </c>
       <c r="BA13"/>
-      <c r="BB13"/>
+      <c r="BB13">
+        <v>400000000000.0</v>
+      </c>
       <c r="BC13"/>
-      <c r="BD13"/>
-[...5 lines deleted...]
-      <c r="BJ13"/>
+      <c r="BD13">
+        <v>400000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>400000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>300000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>300000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>300000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>225000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>225000000000.0</v>
+      </c>
       <c r="BK13"/>
-      <c r="BL13"/>
-[...8 lines deleted...]
-      <c r="BU13"/>
+      <c r="BL13">
+        <v>225000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>125000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>125000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>125000000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>125000000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>125000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>125000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>125000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>125000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>125000000000.0</v>
+      </c>
       <c r="BV13"/>
-      <c r="BW13"/>
+      <c r="BW13">
+        <v>75094000000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:75">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>32</v>
       </c>
       <c r="B14">
-        <v>-533000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="C14">
-        <v>-978000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="D14">
-        <v>-1657000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="E14">
-        <v>-802000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="F14">
-        <v>-795000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="G14">
-        <v>-412000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="H14">
-        <v>-1529000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="I14">
-        <v>-1167000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="J14">
-        <v>-2141000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="K14">
-        <v>-478000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="L14">
-        <v>-1605000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="M14">
-        <v>-795000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="N14">
-        <v>-1523000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="O14">
-        <v>863000000.0</v>
+        <v>3049233179.0</v>
       </c>
       <c r="P14">
-        <v>-2182000000.0</v>
+        <v>3045108100.0</v>
       </c>
       <c r="Q14">
-        <v>-1856000000.0</v>
+        <v>3043660000.0</v>
       </c>
       <c r="R14">
-        <v>-1383000000.0</v>
+        <v>3043660000.0</v>
       </c>
       <c r="S14">
-        <v>-968000000.0</v>
+        <v>3043660000.0</v>
       </c>
       <c r="T14">
-        <v>-2362000000.0</v>
+        <v>3043660000.0</v>
       </c>
       <c r="U14">
-        <v>60503000000.0</v>
+        <v>3043660000.0</v>
       </c>
       <c r="V14">
-        <v>58648000000.0</v>
+        <v>3043660000.0</v>
       </c>
       <c r="W14">
-        <v>56531000000.0</v>
+        <v>3043660000.0</v>
       </c>
       <c r="X14">
-        <v>61165000000.0</v>
+        <v>3043660000.0</v>
       </c>
       <c r="Y14">
-        <v>59957000000.0</v>
+        <v>3043660000.0</v>
       </c>
       <c r="Z14">
-        <v>59869000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AA14">
-        <v>58517000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AB14">
-        <v>63328000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AC14">
-        <v>62443000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AD14">
-        <v>61748000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AE14">
-        <v>60760000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AF14">
-        <v>304626000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AG14">
-        <v>2067000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AH14">
-        <v>4833000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AI14">
-        <v>1578000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AJ14">
-        <v>3870000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AK14">
-        <v>1616000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AL14">
-        <v>4965000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AM14">
-        <v>2300000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AN14">
-        <v>1935000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AO14">
-        <v>2530000000.0</v>
+        <v>3066660000.0</v>
       </c>
       <c r="AP14">
-        <v>2632000000.0</v>
+        <v>2000800000.0</v>
       </c>
       <c r="AQ14">
-        <v>461647000.0</v>
+        <v>1614114521.0</v>
       </c>
       <c r="AR14">
-        <v>1899082000.0</v>
+        <v>2000800000.0</v>
       </c>
       <c r="AS14">
-        <v>1182973000.0</v>
+        <v>1995519003.0</v>
       </c>
       <c r="AT14">
-        <v>2203298000.0</v>
+        <v>1717453650.0</v>
       </c>
       <c r="AU14">
-        <v>1337340000.0</v>
+        <v>1993999998.0</v>
       </c>
       <c r="AV14">
-        <v>3093937000.0</v>
+        <v>1801439911.0</v>
       </c>
       <c r="AW14">
-        <v>928118000.0</v>
+        <v>1600568461.0</v>
       </c>
       <c r="AX14">
-        <v>2626558000.0</v>
+        <v>1543829150.0</v>
       </c>
       <c r="AY14">
-        <v>1654164000.0</v>
+        <v>1338865710.0</v>
       </c>
       <c r="AZ14">
-        <v>1677140000.0</v>
+        <v>1255736448.0</v>
       </c>
       <c r="BA14">
-        <v>2897140000.0</v>
+        <v>1247874836.0</v>
       </c>
       <c r="BB14">
-        <v>3179004000.0</v>
+        <v>1247874836.0</v>
       </c>
       <c r="BC14">
-        <v>2352974000.0</v>
+        <v>1247874836.0</v>
       </c>
       <c r="BD14">
-        <v>2352974000.0</v>
+        <v>942725763.0</v>
       </c>
       <c r="BE14">
-        <v>3649838000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>942725763.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
       <c r="BH14"/>
-      <c r="BI14">
-[...16 lines deleted...]
-      </c>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
       <c r="BO14"/>
-      <c r="BP14">
-[...13 lines deleted...]
-      </c>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
       <c r="BU14"/>
-      <c r="BV14">
-[...4 lines deleted...]
-      </c>
+      <c r="BV14"/>
+      <c r="BW14"/>
     </row>
     <row r="15" spans="1:75">
       <c r="A15" t="s">
-        <v>148</v>
-[...165 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
     </row>
     <row r="16" spans="1:75">
       <c r="A16" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>34</v>
+      </c>
+      <c r="B16">
+        <v>11102000000.0</v>
+      </c>
       <c r="C16">
-        <v>-2228000000.0</v>
+        <v>6811000000.0</v>
       </c>
       <c r="D16">
-        <v>37998000000.0</v>
+        <v>8764000000.0</v>
       </c>
       <c r="E16">
-        <v>14848000000.0</v>
+        <v>5409000000.0</v>
       </c>
       <c r="F16">
-        <v>7761000000.0</v>
+        <v>9306000000.0</v>
       </c>
       <c r="G16">
-        <v>23976000000.0</v>
+        <v>5031000000.0</v>
       </c>
       <c r="H16">
-        <v>15133000000.0</v>
-[...3 lines deleted...]
-      <c r="K16"/>
+        <v>5949000000.0</v>
+      </c>
+      <c r="I16">
+        <v>5194000000.0</v>
+      </c>
+      <c r="J16">
+        <v>4428000000.0</v>
+      </c>
+      <c r="K16">
+        <v>4286000000.0</v>
+      </c>
       <c r="L16">
-        <v>44398000000.0</v>
+        <v>6432000000.0</v>
       </c>
       <c r="M16">
-        <v>25176000000.0</v>
+        <v>6546000000.0</v>
       </c>
       <c r="N16">
-        <v>25176000000.0</v>
+        <v>8294000000.0</v>
       </c>
       <c r="O16">
-        <v>25176000000.0</v>
+        <v>8359000000.0</v>
       </c>
       <c r="P16">
-        <v>19781000000.0</v>
+        <v>10970000000.0</v>
       </c>
       <c r="Q16">
-        <v>6183000000.0</v>
+        <v>8331000000.0</v>
       </c>
       <c r="R16">
-        <v>44423000000.0</v>
+        <v>3789000000.0</v>
       </c>
       <c r="S16">
-        <v>31660000000.0</v>
+        <v>2533000000.0</v>
       </c>
       <c r="T16">
-        <v>77631000000.0</v>
+        <v>14254000000.0</v>
       </c>
       <c r="U16">
-        <v>45527000000.0</v>
+        <v>7618000000.0</v>
       </c>
       <c r="V16">
-        <v>49365000000.0</v>
+        <v>6819000000.0</v>
       </c>
       <c r="W16">
-        <v>66889000000.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>5089000000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
     </row>
     <row r="17" spans="1:75">
       <c r="A17" t="s">
-        <v>150</v>
-[...93 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
     </row>
     <row r="18" spans="1:75">
       <c r="A18" t="s">
-        <v>151</v>
-[...36 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
       <c r="N18">
-        <v>-70285000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>76385000000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
       <c r="Q18">
-        <v>-75195000000.0</v>
+        <v>81307000000.0</v>
       </c>
       <c r="R18">
-        <v>-76741000000.0</v>
+        <v>87563000000.0</v>
       </c>
       <c r="S18">
-        <v>-72986000000.0</v>
+        <v>82895000000.0</v>
       </c>
       <c r="T18">
-        <v>-85383000000.0</v>
+        <v>73433000000.0</v>
       </c>
       <c r="U18">
-        <v>-82613000000.0</v>
+        <v>69190000000.0</v>
       </c>
       <c r="V18">
-        <v>-75184000000.0</v>
+        <v>74479000000.0</v>
       </c>
       <c r="W18">
-        <v>-69215000000.0</v>
+        <v>73192000000.0</v>
       </c>
       <c r="X18">
-        <v>-67198000000.0</v>
+        <v>64808000000.0</v>
       </c>
       <c r="Y18">
-        <v>-71391000000.0</v>
+        <v>62024000000.0</v>
       </c>
       <c r="Z18">
-        <v>-68199000000.0</v>
+        <v>65097000000.0</v>
       </c>
       <c r="AA18">
-        <v>-67340000000.0</v>
+        <v>64264000000.0</v>
       </c>
       <c r="AB18">
-        <v>-67207000000.0</v>
+        <v>69692000000.0</v>
       </c>
       <c r="AC18">
-        <v>-68318000000.0</v>
+        <v>74711000000.0</v>
       </c>
       <c r="AD18">
-        <v>-66020000000.0</v>
-[...3 lines deleted...]
-      <c r="AG18"/>
+        <v>68751000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>68966000000.0</v>
+      </c>
+      <c r="AF18">
+        <v>57239000000.0</v>
+      </c>
+      <c r="AG18">
+        <v>58436000000.0</v>
+      </c>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
     </row>
     <row r="19" spans="1:75">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -17827,51 +6444,51 @@
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
     </row>
     <row r="20" spans="1:75">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>38</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -17906,702 +6523,904 @@
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
     </row>
     <row r="21" spans="1:75">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>39</v>
       </c>
       <c r="B21">
-        <v>124036000000.0</v>
+        <v>222856000000.0</v>
       </c>
       <c r="C21">
-        <v>93510000000.0</v>
+        <v>231613000000.0</v>
       </c>
       <c r="D21">
-        <v>127683000000.0</v>
+        <v>239247000000.0</v>
       </c>
       <c r="E21">
-        <v>97497000000.0</v>
+        <v>30933000000.0</v>
       </c>
       <c r="F21">
-        <v>86802000000.0</v>
+        <v>252187000000.0</v>
       </c>
       <c r="G21">
-        <v>72999000000.0</v>
+        <v>252842000000.0</v>
       </c>
       <c r="H21">
-        <v>87690000000.0</v>
+        <v>242286000000.0</v>
       </c>
       <c r="I21">
-        <v>103854000000.0</v>
+        <v>216034000000.0</v>
       </c>
       <c r="J21">
-        <v>120531000000.0</v>
+        <v>221375000000.0</v>
       </c>
       <c r="K21">
-        <v>129854000000.0</v>
+        <v>334444000000.0</v>
       </c>
       <c r="L21">
-        <v>128390000000.0</v>
+        <v>226123000000.0</v>
       </c>
       <c r="M21">
-        <v>103023000000.0</v>
+        <v>1569166000000.0</v>
       </c>
       <c r="N21">
-        <v>131769000000.0</v>
+        <v>1577251000000.0</v>
       </c>
       <c r="O21">
-        <v>110105000000.0</v>
+        <v>1566568000000.0</v>
       </c>
       <c r="P21">
-        <v>109060000000.0</v>
+        <v>1569494000000.0</v>
       </c>
       <c r="Q21">
-        <v>100996000000.0</v>
+        <v>1547967000000.0</v>
       </c>
       <c r="R21">
-        <v>146797000000.0</v>
+        <v>1538867000000.0</v>
       </c>
       <c r="S21">
-        <v>138548000000.0</v>
+        <v>1542458000000.0</v>
       </c>
       <c r="T21">
-        <v>183069000000.0</v>
+        <v>1547574000000.0</v>
       </c>
       <c r="U21">
-        <v>134972000000.0</v>
+        <v>1448123000000.0</v>
       </c>
       <c r="V21">
-        <v>134679000000.0</v>
+        <v>1452635000000.0</v>
       </c>
       <c r="W21">
-        <v>115864000000.0</v>
+        <v>1456653000000.0</v>
       </c>
       <c r="X21">
-        <v>89226000000.0</v>
+        <v>1438323000000.0</v>
       </c>
       <c r="Y21">
-        <v>53675000000.0</v>
+        <v>1358697000000.0</v>
       </c>
       <c r="Z21">
-        <v>97953000000.0</v>
+        <v>1358697000000.0</v>
       </c>
       <c r="AA21">
-        <v>102597000000.0</v>
+        <v>1357741000000.0</v>
       </c>
       <c r="AB21">
-        <v>101531000000.0</v>
+        <v>1357741000000.0</v>
       </c>
       <c r="AC21">
-        <v>82644000000.0</v>
+        <v>1291482000000.0</v>
       </c>
       <c r="AD21">
-        <v>105166000000.0</v>
+        <v>1290905000000.0</v>
       </c>
       <c r="AE21">
-        <v>93785000000.0</v>
+        <v>1284285000000.0</v>
       </c>
       <c r="AF21">
-        <v>105263000000.0</v>
+        <v>1284158000000.0</v>
       </c>
       <c r="AG21">
-        <v>81256000000.0</v>
+        <v>1283477000000.0</v>
       </c>
       <c r="AH21">
-        <v>103729000000.0</v>
+        <v>1283436000000.0</v>
       </c>
       <c r="AI21">
-        <v>88324000000.0</v>
+        <v>1286671000000.0</v>
       </c>
       <c r="AJ21">
-        <v>107346000000.0</v>
+        <v>1277411000000.0</v>
       </c>
       <c r="AK21">
-        <v>84141000000.0</v>
+        <v>954459000000.0</v>
       </c>
       <c r="AL21">
-        <v>91899000000.0</v>
+        <v>954092000000.0</v>
       </c>
       <c r="AM21">
-        <v>65272000000.0</v>
+        <v>954084000000.0</v>
       </c>
       <c r="AN21">
-        <v>89754000000.0</v>
+        <v>954076000000.0</v>
       </c>
       <c r="AO21">
-        <v>88976000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>938922000000.0</v>
+      </c>
+      <c r="AP21"/>
+      <c r="AQ21"/>
       <c r="AR21">
-        <v>69021000000.0</v>
-[...93 lines deleted...]
-      </c>
+        <v>904019000000.0</v>
+      </c>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
     </row>
     <row r="22" spans="1:75">
       <c r="A22" t="s">
-        <v>155</v>
-[...51 lines deleted...]
-      <c r="AZ22"/>
+        <v>40</v>
+      </c>
+      <c r="B22">
+        <v>505987000000.0</v>
+      </c>
+      <c r="C22">
+        <v>496122000000.0</v>
+      </c>
+      <c r="D22">
+        <v>491659000000.0</v>
+      </c>
+      <c r="E22">
+        <v>487414000000.0</v>
+      </c>
+      <c r="F22">
+        <v>487702000000.0</v>
+      </c>
+      <c r="G22">
+        <v>450754000000.0</v>
+      </c>
+      <c r="H22">
+        <v>446106000000.0</v>
+      </c>
+      <c r="I22">
+        <v>452545000000.0</v>
+      </c>
+      <c r="J22">
+        <v>460626000000.0</v>
+      </c>
+      <c r="K22">
+        <v>467952000000.0</v>
+      </c>
+      <c r="L22">
+        <v>448910000000.0</v>
+      </c>
+      <c r="M22">
+        <v>476605000000.0</v>
+      </c>
+      <c r="N22">
+        <v>470894000000.0</v>
+      </c>
+      <c r="O22">
+        <v>469807000000.0</v>
+      </c>
+      <c r="P22">
+        <v>464169000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>454618000000.0</v>
+      </c>
+      <c r="R22">
+        <v>438420000000.0</v>
+      </c>
+      <c r="S22">
+        <v>455041000000.0</v>
+      </c>
+      <c r="T22">
+        <v>459195000000.0</v>
+      </c>
+      <c r="U22">
+        <v>443758000000.0</v>
+      </c>
+      <c r="V22">
+        <v>445177000000.0</v>
+      </c>
+      <c r="W22">
+        <v>439545000000.0</v>
+      </c>
+      <c r="X22">
+        <v>447731000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>453577000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>465548000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>450066000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>446160000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>456731000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>473203000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>449090000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>455625000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>456609000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>422205000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>403563000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>384607000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>345400000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>318813000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>293451000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>295680000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>281857000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>288832000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>252924000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>188344000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>179918595000.0</v>
+      </c>
+      <c r="AT22">
+        <v>170444987000.0</v>
+      </c>
+      <c r="AU22">
+        <v>154825400000.0</v>
+      </c>
+      <c r="AV22">
+        <v>149274000000.0</v>
+      </c>
+      <c r="AW22">
+        <v>166484999000.0</v>
+      </c>
+      <c r="AX22">
+        <v>167041973000.0</v>
+      </c>
+      <c r="AY22">
+        <v>135411510000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>116218691000.0</v>
+      </c>
       <c r="BA22"/>
-      <c r="BB22"/>
+      <c r="BB22">
+        <v>103347015000.0</v>
+      </c>
       <c r="BC22"/>
-      <c r="BD22"/>
-[...5 lines deleted...]
-      <c r="BJ22"/>
+      <c r="BD22">
+        <v>92656711000.0</v>
+      </c>
+      <c r="BE22">
+        <v>92656711000.0</v>
+      </c>
+      <c r="BF22">
+        <v>84477319000.0</v>
+      </c>
+      <c r="BG22">
+        <v>75063289000.0</v>
+      </c>
+      <c r="BH22">
+        <v>75192053000.0</v>
+      </c>
+      <c r="BI22">
+        <v>66683097000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>57549352000.0</v>
+      </c>
       <c r="BK22"/>
-      <c r="BL22"/>
-[...8 lines deleted...]
-      <c r="BU22"/>
+      <c r="BL22">
+        <v>56648080000.0</v>
+      </c>
+      <c r="BM22">
+        <v>52146881000.0</v>
+      </c>
+      <c r="BN22">
+        <v>49006305000.0</v>
+      </c>
+      <c r="BO22">
+        <v>48776606000.0</v>
+      </c>
+      <c r="BP22">
+        <v>45824275000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>41971569000.0</v>
+      </c>
+      <c r="BR22">
+        <v>39430095000.0</v>
+      </c>
+      <c r="BS22">
+        <v>34525151000.0</v>
+      </c>
+      <c r="BT22">
+        <v>35834898000.0</v>
+      </c>
+      <c r="BU22">
+        <v>27085348000.0</v>
+      </c>
       <c r="BV22"/>
-      <c r="BW22"/>
+      <c r="BW22">
+        <v>23572427000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:75">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>41</v>
       </c>
       <c r="B23">
-        <v>638113000000.0</v>
+        <v>8424518000000.0</v>
       </c>
       <c r="C23">
-        <v>704072000000.0</v>
+        <v>8460993000000.0</v>
       </c>
       <c r="D23">
-        <v>666041000000.0</v>
+        <v>8459645000000.0</v>
       </c>
       <c r="E23">
-        <v>613740000000.0</v>
+        <v>8188361000000.0</v>
       </c>
       <c r="F23">
-        <v>619458000000.0</v>
+        <v>8213552000000.0</v>
       </c>
       <c r="G23">
-        <v>708449000000.0</v>
+        <v>8075626000000.0</v>
       </c>
       <c r="H23">
-        <v>650031000000.0</v>
+        <v>8005185000000.0</v>
       </c>
       <c r="I23">
-        <v>593093000000.0</v>
+        <v>7978675000000.0</v>
       </c>
       <c r="J23">
-        <v>571028000000.0</v>
+        <v>7998214000000.0</v>
       </c>
       <c r="K23">
-        <v>625205000000.0</v>
+        <v>7934105000000.0</v>
       </c>
       <c r="L23">
-        <v>601242000000.0</v>
+        <v>7797759000000.0</v>
       </c>
       <c r="M23">
-        <v>569753000000.0</v>
+        <v>7711891000000.0</v>
       </c>
       <c r="N23">
-        <v>558285000000.0</v>
+        <v>7726001000000.0</v>
       </c>
       <c r="O23">
-        <v>598303000000.0</v>
+        <v>7899042000000.0</v>
       </c>
       <c r="P23">
-        <v>540926000000.0</v>
+        <v>8041989000000.0</v>
       </c>
       <c r="Q23">
-        <v>495464000000.0</v>
+        <v>8009970000000.0</v>
       </c>
       <c r="R23">
-        <v>548497000000.0</v>
+        <v>8095242000000.0</v>
       </c>
       <c r="S23">
-        <v>549221000000.0</v>
+        <v>7950961000000.0</v>
       </c>
       <c r="T23">
-        <v>595709000000.0</v>
+        <v>8164599000000.0</v>
       </c>
       <c r="U23">
-        <v>518133000000.0</v>
+        <v>8050420000000.0</v>
       </c>
       <c r="V23">
-        <v>508021000000.0</v>
+        <v>7718354000000.0</v>
       </c>
       <c r="W23">
-        <v>495561000000.0</v>
+        <v>7702033000000.0</v>
       </c>
       <c r="X23">
-        <v>457312000000.0</v>
+        <v>7121458000000.0</v>
       </c>
       <c r="Y23">
-        <v>432108000000.0</v>
+        <v>7118147000000.0</v>
       </c>
       <c r="Z23">
-        <v>446480000000.0</v>
+        <v>7121333000000.0</v>
       </c>
       <c r="AA23">
-        <v>483319000000.0</v>
+        <v>7189091000000.0</v>
       </c>
       <c r="AB23">
-        <v>463649000000.0</v>
+        <v>7020980000000.0</v>
       </c>
       <c r="AC23">
-        <v>447529000000.0</v>
+        <v>6923831000000.0</v>
       </c>
       <c r="AD23">
-        <v>417182000000.0</v>
+        <v>6861022000000.0</v>
       </c>
       <c r="AE23">
-        <v>516015000000.0</v>
+        <v>6873660000000.0</v>
       </c>
       <c r="AF23">
-        <v>407708000000.0</v>
+        <v>6647755000000.0</v>
       </c>
       <c r="AG23">
-        <v>379589000000.0</v>
+        <v>6860822000000.0</v>
       </c>
       <c r="AH23">
-        <v>385913000000.0</v>
+        <v>6559143000000.0</v>
       </c>
       <c r="AI23">
-        <v>418190000000.0</v>
+        <v>6482730000000.0</v>
       </c>
       <c r="AJ23">
-        <v>357167000000.0</v>
+        <v>6403543000000.0</v>
       </c>
       <c r="AK23">
-        <v>351322000000.0</v>
+        <v>6011380000000.0</v>
       </c>
       <c r="AL23">
-        <v>340028000000.0</v>
+        <v>6038253000000.0</v>
       </c>
       <c r="AM23">
-        <v>389975000000.0</v>
+        <v>5832587000000.0</v>
       </c>
       <c r="AN23">
-        <v>290906000000.0</v>
+        <v>5847722000000.0</v>
       </c>
       <c r="AO23">
-        <v>336881000000.0</v>
+        <v>5817971000000.0</v>
       </c>
       <c r="AP23">
-        <v>293375000000.0</v>
+        <v>5280829000000.0</v>
       </c>
       <c r="AQ23">
-        <v>379628000000.0</v>
+        <v>5174280000000.0</v>
       </c>
       <c r="AR23">
-        <v>270245000000.0</v>
+        <v>4953451000000.0</v>
       </c>
       <c r="AS23">
-        <v>293002000000.0</v>
+        <v>3928730249000.0</v>
       </c>
       <c r="AT23">
-        <v>236674000000.0</v>
+        <v>3778506577000.0</v>
       </c>
       <c r="AU23">
-        <v>237683221000.0</v>
+        <v>3632018709000.0</v>
       </c>
       <c r="AV23">
-        <v>269370731000.0</v>
+        <v>3487197000000.0</v>
       </c>
       <c r="AW23">
-        <v>188521154000.0</v>
+        <v>3006112300000.0</v>
       </c>
       <c r="AX23">
-        <v>218262894000.0</v>
+        <v>2979957461000.0</v>
       </c>
       <c r="AY23">
-        <v>229705922000.0</v>
+        <v>2616230421000.0</v>
       </c>
       <c r="AZ23">
-        <v>200636364000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2555917260000.0</v>
+      </c>
+      <c r="BA23"/>
       <c r="BB23">
-        <v>195605241000.0</v>
+        <v>2232916566000.0</v>
       </c>
       <c r="BC23">
-        <v>187956236500.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>658277200000.0</v>
+      </c>
+      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
     </row>
     <row r="24" spans="1:75">
       <c r="A24" t="s">
-        <v>157</v>
-[...51 lines deleted...]
-      <c r="AZ24"/>
+        <v>42</v>
+      </c>
+      <c r="B24">
+        <v>3084466000000.0</v>
+      </c>
+      <c r="C24">
+        <v>3194474000000.0</v>
+      </c>
+      <c r="D24">
+        <v>3230246000000.0</v>
+      </c>
+      <c r="E24">
+        <v>3358506000000.0</v>
+      </c>
+      <c r="F24">
+        <v>3447449000000.0</v>
+      </c>
+      <c r="G24">
+        <v>3420991000000.0</v>
+      </c>
+      <c r="H24">
+        <v>3273670000000.0</v>
+      </c>
+      <c r="I24">
+        <v>3100770000000.0</v>
+      </c>
+      <c r="J24">
+        <v>2822114000000.0</v>
+      </c>
+      <c r="K24">
+        <v>2885924000000.0</v>
+      </c>
+      <c r="L24">
+        <v>2735325000000.0</v>
+      </c>
+      <c r="M24">
+        <v>1873824000000.0</v>
+      </c>
+      <c r="N24">
+        <v>2131026000000.0</v>
+      </c>
+      <c r="O24">
+        <v>2213646000000.0</v>
+      </c>
+      <c r="P24">
+        <v>2308798000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>2371750000000.0</v>
+      </c>
+      <c r="R24">
+        <v>2444831000000.0</v>
+      </c>
+      <c r="S24">
+        <v>2201754000000.0</v>
+      </c>
+      <c r="T24">
+        <v>2224788000000.0</v>
+      </c>
+      <c r="U24">
+        <v>2085868000000.0</v>
+      </c>
+      <c r="V24">
+        <v>1707547000000.0</v>
+      </c>
+      <c r="W24">
+        <v>1900828000000.0</v>
+      </c>
+      <c r="X24">
+        <v>1869803000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>1931176000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>1793638000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>1783001000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>1498326000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>1885089000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>2117677000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>2253741000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>1992505000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>2040616000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>2048741000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>1943588000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>1932428000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>1621036000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>1699440000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>1480294000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>1519446000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>1998470000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>2110601000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>2038298000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>2037448000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>1826116462000.0</v>
+      </c>
+      <c r="AT24">
+        <v>1775517108000.0</v>
+      </c>
+      <c r="AU24">
+        <v>1709426520000.0</v>
+      </c>
+      <c r="AV24">
+        <v>1695112195000.0</v>
+      </c>
+      <c r="AW24">
+        <v>1440743047000.0</v>
+      </c>
+      <c r="AX24">
+        <v>1386726974000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1291604521000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>1161914376000.0</v>
+      </c>
       <c r="BA24"/>
-      <c r="BB24"/>
+      <c r="BB24">
+        <v>869366272000.0</v>
+      </c>
       <c r="BC24"/>
-      <c r="BD24"/>
-[...5 lines deleted...]
-      <c r="BJ24"/>
+      <c r="BD24">
+        <v>760397913000.0</v>
+      </c>
+      <c r="BE24">
+        <v>760397913000.0</v>
+      </c>
+      <c r="BF24">
+        <v>613311129000.0</v>
+      </c>
+      <c r="BG24">
+        <v>460327681000.0</v>
+      </c>
+      <c r="BH24">
+        <v>432819610000.0</v>
+      </c>
+      <c r="BI24">
+        <v>396432997000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>284544801000.0</v>
+      </c>
       <c r="BK24"/>
-      <c r="BL24"/>
-[...8 lines deleted...]
-      <c r="BU24"/>
+      <c r="BL24">
+        <v>330371296000.0</v>
+      </c>
+      <c r="BM24">
+        <v>287026869000.0</v>
+      </c>
+      <c r="BN24">
+        <v>293843891000.0</v>
+      </c>
+      <c r="BO24">
+        <v>296074077000.0</v>
+      </c>
+      <c r="BP24">
+        <v>329680631000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>269886539000.0</v>
+      </c>
+      <c r="BR24">
+        <v>272799258000.0</v>
+      </c>
+      <c r="BS24">
+        <v>272809872000.0</v>
+      </c>
+      <c r="BT24">
+        <v>276891772000.0</v>
+      </c>
+      <c r="BU24">
+        <v>162196488000.0</v>
+      </c>
       <c r="BV24"/>
-      <c r="BW24"/>
+      <c r="BW24">
+        <v>151281735000.0</v>
+      </c>
     </row>
     <row r="25" spans="1:75">
       <c r="A25" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
-        <v>35053000000.0</v>
+        <v>3412528000000.0</v>
       </c>
       <c r="E25">
-        <v>33626000000.0</v>
+        <v>3550934000000.0</v>
       </c>
       <c r="F25">
-        <v>33831000000.0</v>
+        <v>3616592000000.0</v>
       </c>
       <c r="G25">
-        <v>32976000000.0</v>
+        <v>3585022000000.0</v>
       </c>
       <c r="H25">
-        <v>32850000000.0</v>
+        <v>3446439000000.0</v>
       </c>
       <c r="I25">
-        <v>32560000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>3255096000000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
       <c r="M25">
-        <v>30293000000.0</v>
+        <v>2041032000000.0</v>
       </c>
       <c r="N25">
-        <v>30485000000.0</v>
+        <v>2313979000000.0</v>
       </c>
       <c r="O25">
-        <v>33246000000.0</v>
+        <v>2412588000000.0</v>
       </c>
       <c r="P25">
-        <v>27171000000.0</v>
+        <v>2518545000000.0</v>
       </c>
       <c r="Q25">
-        <v>29847000000.0</v>
+        <v>2564563000000.0</v>
       </c>
       <c r="R25">
-        <v>27517000000.0</v>
+        <v>2638030000000.0</v>
       </c>
       <c r="S25">
-        <v>27416000000.0</v>
+        <v>2396885000000.0</v>
       </c>
       <c r="T25">
-        <v>27053000000.0</v>
+        <v>2429832000000.0</v>
       </c>
       <c r="U25">
-        <v>29889000000.0</v>
+        <v>2181830000000.0</v>
       </c>
       <c r="V25">
-        <v>27148000000.0</v>
+        <v>1815413000000.0</v>
       </c>
       <c r="W25">
-        <v>26129000000.0</v>
+        <v>2023182000000.0</v>
       </c>
       <c r="X25">
-        <v>25639000000.0</v>
+        <v>1974896000000.0</v>
       </c>
       <c r="Y25">
-        <v>26837000000.0</v>
+        <v>2035067000000.0</v>
       </c>
       <c r="Z25">
-        <v>24013000000.0</v>
-[...1 lines deleted...]
-      <c r="AA25"/>
+        <v>1905118000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1902780000000.0</v>
+      </c>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -18609,1334 +7428,5880 @@
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
     </row>
     <row r="26" spans="1:75">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26"/>
-[...3 lines deleted...]
-      <c r="AG26"/>
+      <c r="AC26">
+        <v>56376000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>56376000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>56376000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>56376000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>56376000000.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
     </row>
     <row r="27" spans="1:75">
       <c r="A27" t="s">
-        <v>160</v>
-[...165 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
     </row>
     <row r="28" spans="1:75">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>46</v>
       </c>
       <c r="B28">
-        <v>52473000000.0</v>
+        <v>3298487000000.0</v>
       </c>
       <c r="C28">
-        <v>50942000000.0</v>
+        <v>3338911000000.0</v>
       </c>
       <c r="D28">
-        <v>56556000000.0</v>
+        <v>3308109000000.0</v>
       </c>
       <c r="E28">
-        <v>48149000000.0</v>
+        <v>3363216000000.0</v>
       </c>
       <c r="F28">
-        <v>47563000000.0</v>
+        <v>3367157000000.0</v>
       </c>
       <c r="G28">
-        <v>49256000000.0</v>
+        <v>3312818000000.0</v>
       </c>
       <c r="H28">
-        <v>44225000000.0</v>
+        <v>3245243000000.0</v>
       </c>
       <c r="I28">
-        <v>47579000000.0</v>
+        <v>3163120000000.0</v>
       </c>
       <c r="J28">
-        <v>38660000000.0</v>
+        <v>3104057000000.0</v>
       </c>
       <c r="K28">
-        <v>34109000000.0</v>
+        <v>3036232000000.0</v>
       </c>
       <c r="L28">
-        <v>40170000000.0</v>
+        <v>2859317000000.0</v>
       </c>
       <c r="M28">
-        <v>40513000000.0</v>
+        <v>2916236000000.0</v>
       </c>
       <c r="N28">
-        <v>36546000000.0</v>
+        <v>2904542000000.0</v>
       </c>
       <c r="O28">
-        <v>33787000000.0</v>
+        <v>2870341000000.0</v>
       </c>
       <c r="P28">
-        <v>37317000000.0</v>
+        <v>3164220000000.0</v>
       </c>
       <c r="Q28">
-        <v>31025000000.0</v>
+        <v>3243650000000.0</v>
       </c>
       <c r="R28">
-        <v>27695000000.0</v>
+        <v>3314827000000.0</v>
       </c>
       <c r="S28">
-        <v>27448000000.0</v>
+        <v>3320950000000.0</v>
       </c>
       <c r="T28">
-        <v>27870000000.0</v>
+        <v>3289849000000.0</v>
       </c>
       <c r="U28">
-        <v>26417000000.0</v>
+        <v>3300351000000.0</v>
       </c>
       <c r="V28">
-        <v>30244000000.0</v>
+        <v>3320836000000.0</v>
       </c>
       <c r="W28">
-        <v>21465000000.0</v>
+        <v>3379825000000.0</v>
       </c>
       <c r="X28">
-        <v>22969000000.0</v>
+        <v>2911977000000.0</v>
       </c>
       <c r="Y28">
-        <v>28594000000.0</v>
+        <v>2965593000000.0</v>
       </c>
       <c r="Z28">
-        <v>31311000000.0</v>
+        <v>2984501000000.0</v>
       </c>
       <c r="AA28">
-        <v>36077000000.0</v>
+        <v>2988990000000.0</v>
       </c>
       <c r="AB28">
-        <v>32014000000.0</v>
+        <v>2943487000000.0</v>
       </c>
       <c r="AC28">
-        <v>30956000000.0</v>
+        <v>2989456000000.0</v>
       </c>
       <c r="AD28">
-        <v>26434000000.0</v>
+        <v>3011002000000.0</v>
       </c>
       <c r="AE28">
-        <v>36972000000.0</v>
+        <v>2912730000000.0</v>
       </c>
       <c r="AF28">
-        <v>31647000000.0</v>
+        <v>2774895000000.0</v>
       </c>
       <c r="AG28">
-        <v>29038000000.0</v>
+        <v>2704560000000.0</v>
       </c>
       <c r="AH28">
-        <v>26585000000.0</v>
+        <v>2436157000000.0</v>
       </c>
       <c r="AI28">
-        <v>35350000000.0</v>
+        <v>2282257000000.0</v>
       </c>
       <c r="AJ28">
-        <v>18446000000.0</v>
+        <v>2304202000000.0</v>
       </c>
       <c r="AK28">
-        <v>57070000000.0</v>
+        <v>2360583000000.0</v>
       </c>
       <c r="AL28">
-        <v>51099000000.0</v>
+        <v>2361351000000.0</v>
       </c>
       <c r="AM28">
-        <v>26242000000.0</v>
+        <v>2376701000000.0</v>
       </c>
       <c r="AN28">
-        <v>32598000000.0</v>
+        <v>2168109000000.0</v>
       </c>
       <c r="AO28">
-        <v>41534000000.0</v>
+        <v>1852065000000.0</v>
       </c>
       <c r="AP28">
-        <v>45984000000.0</v>
+        <v>2759218000000.0</v>
       </c>
       <c r="AQ28">
-        <v>25013000000.0</v>
+        <v>2721552000000.0</v>
       </c>
       <c r="AR28">
-        <v>35485000000.0</v>
+        <v>2509253000000.0</v>
       </c>
       <c r="AS28">
-        <v>35519000000.0</v>
+        <v>2259120773000.0</v>
       </c>
       <c r="AT28">
-        <v>36883000000.0</v>
+        <v>2124180269000.0</v>
       </c>
       <c r="AU28">
-        <v>39756898000.0</v>
+        <v>2014933053000.0</v>
       </c>
       <c r="AV28">
-        <v>32009153000.0</v>
+        <v>1865807000000.0</v>
       </c>
       <c r="AW28">
-        <v>43893413000.0</v>
+        <v>1692267991000.0</v>
       </c>
       <c r="AX28">
-        <v>27842536000.0</v>
+        <v>1532632068000.0</v>
       </c>
       <c r="AY28">
-        <v>36904920000.0</v>
+        <v>1539595692000.0</v>
       </c>
       <c r="AZ28">
-        <v>38140104000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1327259577000.0</v>
+      </c>
+      <c r="BA28"/>
       <c r="BB28">
-        <v>27068657000.0</v>
+        <v>993031786000.0</v>
       </c>
       <c r="BC28">
-        <v>29911169000.0</v>
+        <v>423709438000.0</v>
       </c>
       <c r="BD28">
-        <v>29911169000.0</v>
+        <v>-369101893000.0</v>
       </c>
       <c r="BE28">
-        <v>51290874000.0</v>
-[...54 lines deleted...]
-      </c>
+        <v>-369101893000.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
     </row>
     <row r="29" spans="1:75">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>47</v>
       </c>
       <c r="B29">
-        <v>10282000000.0</v>
+        <v>7509646000000.0</v>
       </c>
       <c r="C29">
-        <v>15130000000.0</v>
+        <v>7561233000000.0</v>
       </c>
       <c r="D29">
-        <v>8778000000.0</v>
+        <v>7498556000000.0</v>
       </c>
       <c r="E29">
-        <v>1700000000.0</v>
+        <v>7219652000000.0</v>
       </c>
       <c r="F29">
-        <v>2045000000.0</v>
+        <v>7238078000000.0</v>
       </c>
       <c r="G29">
-        <v>-12876000000.0</v>
+        <v>7163534000000.0</v>
       </c>
       <c r="H29">
-        <v>1125000000.0</v>
+        <v>7096825000000.0</v>
       </c>
       <c r="I29">
-        <v>6529000000.0</v>
+        <v>7111927000000.0</v>
       </c>
       <c r="J29">
-        <v>10085000000.0</v>
+        <v>7075536000000.0</v>
       </c>
       <c r="K29">
-        <v>7313000000.0</v>
+        <v>7004584000000.0</v>
       </c>
       <c r="L29">
-        <v>13925000000.0</v>
+        <v>6848564000000.0</v>
       </c>
       <c r="M29">
-        <v>7886000000.0</v>
+        <v>6903807000000.0</v>
       </c>
       <c r="N29">
-        <v>14285000000.0</v>
+        <v>6897482000000.0</v>
       </c>
       <c r="O29">
-        <v>7370000000.0</v>
+        <v>7042706000000.0</v>
       </c>
       <c r="P29">
-        <v>4936000000.0</v>
+        <v>7163133000000.0</v>
       </c>
       <c r="Q29">
-        <v>8299000000.0</v>
+        <v>7159233000000.0</v>
       </c>
       <c r="R29">
-        <v>14349000000.0</v>
+        <v>7273647000000.0</v>
       </c>
       <c r="S29">
-        <v>26351000000.0</v>
+        <v>7151774000000.0</v>
       </c>
       <c r="T29">
-        <v>22513000000.0</v>
+        <v>7357860000000.0</v>
       </c>
       <c r="U29">
-        <v>6735000000.0</v>
+        <v>7347354000000.0</v>
       </c>
       <c r="V29">
-        <v>8814000000.0</v>
+        <v>6975185000000.0</v>
       </c>
       <c r="W29">
-        <v>-9900000000.0</v>
+        <v>6967748000000.0</v>
       </c>
       <c r="X29">
-        <v>4467000000.0</v>
+        <v>6484466000000.0</v>
       </c>
       <c r="Y29">
-        <v>-2114000000.0</v>
+        <v>6465384000000.0</v>
       </c>
       <c r="Z29">
-        <v>3864000000.0</v>
+        <v>6471320000000.0</v>
       </c>
       <c r="AA29">
-        <v>10973000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>6508270000000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
     </row>
     <row r="30" spans="1:75">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>48</v>
       </c>
       <c r="B30">
-        <v>239999000000.0</v>
+        <v>864926000000.0</v>
       </c>
       <c r="C30">
-        <v>234343000000.0</v>
+        <v>860253000000.0</v>
       </c>
       <c r="D30">
-        <v>245307000000.0</v>
+        <v>789144000000.0</v>
       </c>
       <c r="E30">
-        <v>233390000000.0</v>
+        <v>833164000000.0</v>
       </c>
       <c r="F30">
-        <v>225757000000.0</v>
+        <v>832270000000.0</v>
       </c>
       <c r="G30">
-        <v>243827000000.0</v>
+        <v>797507000000.0</v>
       </c>
       <c r="H30">
-        <v>226644000000.0</v>
+        <v>738573000000.0</v>
       </c>
       <c r="I30">
-        <v>183252000000.0</v>
+        <v>694886000000.0</v>
       </c>
       <c r="J30">
-        <v>169270000000.0</v>
+        <v>668893000000.0</v>
       </c>
       <c r="K30">
-        <v>180491000000.0</v>
+        <v>626687000000.0</v>
       </c>
       <c r="L30">
-        <v>204944000000.0</v>
+        <v>581117000000.0</v>
       </c>
       <c r="M30">
-        <v>200587000000.0</v>
+        <v>581278000000.0</v>
       </c>
       <c r="N30">
-        <v>193257000000.0</v>
+        <v>576235000000.0</v>
       </c>
       <c r="O30">
-        <v>191409000000.0</v>
+        <v>516717000000.0</v>
       </c>
       <c r="P30">
-        <v>182300000000.0</v>
+        <v>679157000000.0</v>
       </c>
       <c r="Q30">
-        <v>190480000000.0</v>
+        <v>733209000000.0</v>
       </c>
       <c r="R30">
-        <v>162053000000.0</v>
+        <v>793384000000.0</v>
       </c>
       <c r="S30">
-        <v>157662000000.0</v>
+        <v>750759000000.0</v>
       </c>
       <c r="T30">
-        <v>181029000000.0</v>
+        <v>686292000000.0</v>
       </c>
       <c r="U30">
-        <v>164015000000.0</v>
+        <v>779714000000.0</v>
       </c>
       <c r="V30">
-        <v>160930000000.0</v>
+        <v>734171000000.0</v>
       </c>
       <c r="W30">
-        <v>143959000000.0</v>
+        <v>724303000000.0</v>
       </c>
       <c r="X30">
-        <v>136447000000.0</v>
+        <v>627451000000.0</v>
       </c>
       <c r="Y30">
-        <v>147604000000.0</v>
+        <v>801688000000.0</v>
       </c>
       <c r="Z30">
-        <v>148705000000.0</v>
+        <v>746940000000.0</v>
       </c>
       <c r="AA30">
-        <v>168615000000.0</v>
+        <v>812422000000.0</v>
       </c>
       <c r="AB30">
-        <v>151780000000.0</v>
+        <v>715408000000.0</v>
       </c>
       <c r="AC30">
-        <v>143436000000.0</v>
+        <v>796281000000.0</v>
       </c>
       <c r="AD30">
-        <v>142028000000.0</v>
+        <v>717228000000.0</v>
       </c>
       <c r="AE30">
-        <v>161894000000.0</v>
+        <v>734049000000.0</v>
       </c>
       <c r="AF30">
-        <v>129932000000.0</v>
+        <v>647576000000.0</v>
       </c>
       <c r="AG30">
-        <v>137141000000.0</v>
+        <v>891886000000.0</v>
       </c>
       <c r="AH30">
-        <v>126858000000.0</v>
+        <v>606369000000.0</v>
       </c>
       <c r="AI30">
-        <v>135851000000.0</v>
+        <v>579391000000.0</v>
       </c>
       <c r="AJ30">
-        <v>110184000000.0</v>
+        <v>521985000000.0</v>
       </c>
       <c r="AK30">
-        <v>113429000000.0</v>
+        <v>339229000000.0</v>
       </c>
       <c r="AL30">
-        <v>110422000000.0</v>
+        <v>347081000000.0</v>
       </c>
       <c r="AM30">
-        <v>134417000000.0</v>
+        <v>339861000000.0</v>
       </c>
       <c r="AN30">
-        <v>94757000000.0</v>
+        <v>294278000000.0</v>
       </c>
       <c r="AO30">
-        <v>94341000000.0</v>
+        <v>393686000000.0</v>
       </c>
       <c r="AP30">
-        <v>100049000000.0</v>
+        <v>259727000000.0</v>
       </c>
       <c r="AQ30">
-        <v>112174000000.0</v>
+        <v>248096000000.0</v>
       </c>
       <c r="AR30">
-        <v>82298000000.0</v>
+        <v>238979000000.0</v>
       </c>
       <c r="AS30">
-        <v>91035000000.0</v>
+        <v>227777361000.0</v>
       </c>
       <c r="AT30">
-        <v>73612000000.0</v>
+        <v>220517954000.0</v>
       </c>
       <c r="AU30">
-        <v>89309386000.0</v>
+        <v>178660452000.0</v>
       </c>
       <c r="AV30">
-        <v>64206512000.0</v>
+        <v>147703000000.0</v>
       </c>
       <c r="AW30">
-        <v>84283946000.0</v>
+        <v>160930450000.0</v>
       </c>
       <c r="AX30">
-        <v>57704156000.0</v>
+        <v>168306925000.0</v>
       </c>
       <c r="AY30">
-        <v>79858326000.0</v>
+        <v>140599060000.0</v>
       </c>
       <c r="AZ30">
-        <v>55202034000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>131534241000.0</v>
+      </c>
+      <c r="BA30"/>
       <c r="BB30">
-        <v>57175516000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>140451997000.0</v>
+      </c>
+      <c r="BC30"/>
       <c r="BD30">
-        <v>59215342000.0</v>
-[...6 lines deleted...]
-      <c r="BJ30"/>
+        <v>110932516000.0</v>
+      </c>
+      <c r="BE30">
+        <v>113572004000.0</v>
+      </c>
+      <c r="BF30">
+        <v>113222106000.0</v>
+      </c>
+      <c r="BG30">
+        <v>110535595000.0</v>
+      </c>
+      <c r="BH30">
+        <v>111582983000.0</v>
+      </c>
+      <c r="BI30">
+        <v>104622533000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>96591821000.0</v>
+      </c>
       <c r="BK30"/>
-      <c r="BL30"/>
-[...8 lines deleted...]
-      <c r="BU30"/>
+      <c r="BL30">
+        <v>80653794000.0</v>
+      </c>
+      <c r="BM30">
+        <v>81173969000.0</v>
+      </c>
+      <c r="BN30">
+        <v>86505710000.0</v>
+      </c>
+      <c r="BO30">
+        <v>79954248000.0</v>
+      </c>
+      <c r="BP30">
+        <v>72492547000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>77742636000.0</v>
+      </c>
+      <c r="BR30">
+        <v>67630487000.0</v>
+      </c>
+      <c r="BS30">
+        <v>61594803000.0</v>
+      </c>
+      <c r="BT30">
+        <v>57354525000.0</v>
+      </c>
+      <c r="BU30">
+        <v>82193264000.0</v>
+      </c>
       <c r="BV30"/>
-      <c r="BW30"/>
+      <c r="BW30">
+        <v>50313721000.0</v>
+      </c>
     </row>
     <row r="31" spans="1:75">
       <c r="A31" t="s">
-        <v>164</v>
-[...36 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
       <c r="N31">
-        <v>-62853000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>3709902000000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
       <c r="Q31">
-        <v>-72005000000.0</v>
+        <v>3536029000000.0</v>
       </c>
       <c r="R31">
-        <v>-73866000000.0</v>
+        <v>3549156000000.0</v>
       </c>
       <c r="S31">
-        <v>-56030000000.0</v>
+        <v>3567483000000.0</v>
       </c>
       <c r="T31">
-        <v>-80563000000.0</v>
+        <v>3523060000000.0</v>
       </c>
       <c r="U31">
-        <v>-80855000000.0</v>
+        <v>3488545000000.0</v>
       </c>
       <c r="V31">
-        <v>-74383000000.0</v>
+        <v>3420502000000.0</v>
       </c>
       <c r="W31">
-        <v>-58073000000.0</v>
+        <v>3374975000000.0</v>
       </c>
       <c r="X31">
-        <v>-70727000000.0</v>
+        <v>3325610000000.0</v>
       </c>
       <c r="Y31">
-        <v>-57973000000.0</v>
+        <v>3261146000000.0</v>
       </c>
       <c r="Z31">
-        <v>-73766000000.0</v>
+        <v>3248332000000.0</v>
       </c>
       <c r="AA31">
-        <v>-64229000000.0</v>
+        <v>3260018000000.0</v>
       </c>
       <c r="AB31">
-        <v>-63446000000.0</v>
+        <v>3241047000000.0</v>
       </c>
       <c r="AC31">
-        <v>-64213000000.0</v>
+        <v>3150533000000.0</v>
       </c>
       <c r="AD31">
-        <v>-62074000000.0</v>
+        <v>3121080000000.0</v>
       </c>
       <c r="AE31">
-        <v>-55603000000.0</v>
+        <v>3117011000000.0</v>
       </c>
       <c r="AF31">
-        <v>-60005000000.0</v>
+        <v>3087032000000.0</v>
       </c>
       <c r="AG31">
-        <v>-58439000000.0</v>
-[...69 lines deleted...]
-      </c>
+        <v>3137927000000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
     </row>
     <row r="32" spans="1:75">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>50</v>
       </c>
       <c r="B32">
-        <v>762149000000.0</v>
+        <v>928037000000.0</v>
       </c>
       <c r="C32">
-        <v>797582000000.0</v>
+        <v>1018376000000.0</v>
       </c>
       <c r="D32">
-        <v>793724000000.0</v>
+        <v>1021070000000.0</v>
       </c>
       <c r="E32">
-        <v>711237000000.0</v>
+        <v>1167832000000.0</v>
       </c>
       <c r="F32">
-        <v>706260000000.0</v>
+        <v>1196079000000.0</v>
       </c>
       <c r="G32">
-        <v>781448000000.0</v>
+        <v>1191941000000.0</v>
       </c>
       <c r="H32">
-        <v>737721000000.0</v>
+        <v>1045841000000.0</v>
       </c>
       <c r="I32">
-        <v>696947000000.0</v>
+        <v>919679000000.0</v>
       </c>
       <c r="J32">
-        <v>691559000000.0</v>
+        <v>654587000000.0</v>
       </c>
       <c r="K32">
-        <v>755059000000.0</v>
+        <v>750746000000.0</v>
       </c>
       <c r="L32">
-        <v>729880000000.0</v>
+        <v>695755000000.0</v>
       </c>
       <c r="M32">
-        <v>659228000000.0</v>
+        <v>3074000000.0</v>
       </c>
       <c r="N32">
-        <v>678578000000.0</v>
+        <v>235657000000.0</v>
       </c>
       <c r="O32">
-        <v>710015000000.0</v>
+        <v>290250000000.0</v>
       </c>
       <c r="P32">
-        <v>636071000000.0</v>
+        <v>273922000000.0</v>
       </c>
       <c r="Q32">
-        <v>583807000000.0</v>
+        <v>276607000000.0</v>
       </c>
       <c r="R32">
-        <v>682571000000.0</v>
+        <v>343213000000.0</v>
       </c>
       <c r="S32">
-        <v>664230000000.0</v>
+        <v>98154000000.0</v>
       </c>
       <c r="T32">
-        <v>778778000000.0</v>
+        <v>64432000000.0</v>
       </c>
       <c r="U32">
-        <v>653105000000.0</v>
+        <v>-105340000000.0</v>
       </c>
       <c r="V32">
-        <v>642700000000.0</v>
+        <v>-561783000000.0</v>
       </c>
       <c r="W32">
-        <v>611425000000.0</v>
+        <v>-418919000000.0</v>
       </c>
       <c r="X32">
-        <v>546538000000.0</v>
+        <v>14825000000.0</v>
       </c>
       <c r="Y32">
-        <v>485783000000.0</v>
+        <v>191323000000.0</v>
       </c>
       <c r="Z32">
-        <v>544433000000.0</v>
+        <v>25566000000.0</v>
       </c>
       <c r="AA32">
-        <v>585916000000.0</v>
-[...144 lines deleted...]
-      </c>
+        <v>64393000000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+    </row>
+    <row r="33" spans="1:75">
+      <c r="A33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33">
+        <v>6358315000000.0</v>
+      </c>
+      <c r="C33">
+        <v>6407402000000.0</v>
+      </c>
+      <c r="D33">
+        <v>6433775000000.0</v>
+      </c>
+      <c r="E33">
+        <v>6386863000000.0</v>
+      </c>
+      <c r="F33">
+        <v>6385980000000.0</v>
+      </c>
+      <c r="G33">
+        <v>6373899000000.0</v>
+      </c>
+      <c r="H33">
+        <v>6378428000000.0</v>
+      </c>
+      <c r="I33">
+        <v>6314937000000.0</v>
+      </c>
+      <c r="J33">
+        <v>6293898000000.0</v>
+      </c>
+      <c r="K33">
+        <v>6275403000000.0</v>
+      </c>
+      <c r="L33">
+        <v>6153278000000.0</v>
+      </c>
+      <c r="M33">
+        <v>6049147000000.0</v>
+      </c>
+      <c r="N33">
+        <v>6043037000000.0</v>
+      </c>
+      <c r="O33">
+        <v>6074759000000.0</v>
+      </c>
+      <c r="P33">
+        <v>6124621000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>6074514000000.0</v>
+      </c>
+      <c r="R33">
+        <v>6093480000000.0</v>
+      </c>
+      <c r="S33">
+        <v>6106364000000.0</v>
+      </c>
+      <c r="T33">
+        <v>6120180000000.0</v>
+      </c>
+      <c r="U33">
+        <v>6005133000000.0</v>
+      </c>
+      <c r="V33">
+        <v>6017088000000.0</v>
+      </c>
+      <c r="W33">
+        <v>6032266000000.0</v>
+      </c>
+      <c r="X33">
+        <v>5491565000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>5322303000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>5339221000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>5312308000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>5324965000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>5122485000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>5115739000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>5094542000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>5061812000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>4947982000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>4921851000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>4904021000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>4876579000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>4442795000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>4443901000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>4428776000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>4367894000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>4241376000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>4222707000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>3996826000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>3929927000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>2940883810000.0</v>
+      </c>
+      <c r="AT33">
+        <v>2809007757000.0</v>
+      </c>
+      <c r="AU33">
+        <v>2765296036000.0</v>
+      </c>
+      <c r="AV33">
+        <v>2709317000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>2337529541000.0</v>
+      </c>
+      <c r="AX33">
+        <v>2225750739000.0</v>
+      </c>
+      <c r="AY33">
+        <v>2097714888000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1973142725000.0</v>
+      </c>
+      <c r="BA33"/>
+      <c r="BB33">
+        <v>1523491975000.0</v>
+      </c>
+      <c r="BC33">
+        <v>-423709438000.0</v>
+      </c>
+      <c r="BD33">
+        <v>1349406146000.0</v>
+      </c>
+      <c r="BE33">
+        <v>1349406146000.0</v>
+      </c>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+    </row>
+    <row r="34" spans="1:75">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34">
+        <v>995000000.0</v>
+      </c>
+      <c r="M34">
+        <v>1394000000.0</v>
+      </c>
+      <c r="N34">
+        <v>1971000000.0</v>
+      </c>
+      <c r="O34">
+        <v>2870000000.0</v>
+      </c>
+      <c r="P34">
+        <v>3769000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>4853000000.0</v>
+      </c>
+      <c r="R34">
+        <v>6030000000.0</v>
+      </c>
+      <c r="S34">
+        <v>7324000000.0</v>
+      </c>
+      <c r="T34">
+        <v>8683000000.0</v>
+      </c>
+      <c r="U34">
+        <v>10058000000.0</v>
+      </c>
+      <c r="V34">
+        <v>11434000000.0</v>
+      </c>
+      <c r="W34">
+        <v>12809000000.0</v>
+      </c>
+      <c r="X34">
+        <v>14184000000.0</v>
+      </c>
+      <c r="Y34">
+        <v>17160000000.0</v>
+      </c>
+      <c r="Z34">
+        <v>16935000000.0</v>
+      </c>
+      <c r="AA34">
+        <v>18310000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>19888000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>17758000000.0</v>
+      </c>
+      <c r="AD34">
+        <v>13019000000.0</v>
+      </c>
+      <c r="AE34">
+        <v>14237000000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+    </row>
+    <row r="35" spans="1:75">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35">
+        <v>3412762000000.0</v>
+      </c>
+      <c r="C35">
+        <v>3542827000000.0</v>
+      </c>
+      <c r="D35">
+        <v>3607626000000.0</v>
+      </c>
+      <c r="E35">
+        <v>3735553000000.0</v>
+      </c>
+      <c r="F35">
+        <v>3802572000000.0</v>
+      </c>
+      <c r="G35">
+        <v>3773734000000.0</v>
+      </c>
+      <c r="H35">
+        <v>3640719000000.0</v>
+      </c>
+      <c r="I35">
+        <v>3457554000000.0</v>
+      </c>
+      <c r="J35">
+        <v>3188085000000.0</v>
+      </c>
+      <c r="K35">
+        <v>3257308000000.0</v>
+      </c>
+      <c r="L35">
+        <v>3120887000000.0</v>
+      </c>
+      <c r="M35">
+        <v>2233492000000.0</v>
+      </c>
+      <c r="N35">
+        <v>2501959000000.0</v>
+      </c>
+      <c r="O35">
+        <v>2598900000000.0</v>
+      </c>
+      <c r="P35">
+        <v>2702569000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>2749806000000.0</v>
+      </c>
+      <c r="R35">
+        <v>2824433000000.0</v>
+      </c>
+      <c r="S35">
+        <v>2575787000000.0</v>
+      </c>
+      <c r="T35">
+        <v>2601687000000.0</v>
+      </c>
+      <c r="U35">
+        <v>2348383000000.0</v>
+      </c>
+      <c r="V35">
+        <v>1974300000000.0</v>
+      </c>
+      <c r="W35">
+        <v>2179724000000.0</v>
+      </c>
+      <c r="X35">
+        <v>2124249000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>2191315000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>2056498000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>2056814000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>1782705000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>2128846000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>2327163000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>2463035000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>2202123000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>2221368000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>2164269000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2047889000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2030788000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1891508000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1964944000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>1740103000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>1774171000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>2257226000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>2366029000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>2287748000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>2284044000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1867599435000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1814922728000.0</v>
+      </c>
+      <c r="AU35">
+        <v>1743776949000.0</v>
+      </c>
+      <c r="AV35">
+        <v>1717212000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>1472497297000.0</v>
+      </c>
+      <c r="AX35">
+        <v>1415738439000.0</v>
+      </c>
+      <c r="AY35">
+        <v>1318901383000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1248249335000.0</v>
+      </c>
+      <c r="BA35"/>
+      <c r="BB35">
+        <v>893587417000.0</v>
+      </c>
+      <c r="BC35"/>
+      <c r="BD35">
+        <v>748117662000.0</v>
+      </c>
+      <c r="BE35">
+        <v>748117662000.0</v>
+      </c>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+    </row>
+    <row r="36" spans="1:75">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36">
+        <v>98495000000.0</v>
+      </c>
+      <c r="C36">
+        <v>89430000000.0</v>
+      </c>
+      <c r="D36">
+        <v>-127836000000.0</v>
+      </c>
+      <c r="E36">
+        <v>199364000000.0</v>
+      </c>
+      <c r="F36">
+        <v>266669000000.0</v>
+      </c>
+      <c r="G36">
+        <v>303025000000.0</v>
+      </c>
+      <c r="H36">
+        <v>269158000000.0</v>
+      </c>
+      <c r="I36">
+        <v>284923000000.0</v>
+      </c>
+      <c r="J36">
+        <v>-70377000000.0</v>
+      </c>
+      <c r="K36">
+        <v>293021000000.0</v>
+      </c>
+      <c r="L36">
+        <v>-86127000000.0</v>
+      </c>
+      <c r="M36">
+        <v>226994000000.0</v>
+      </c>
+      <c r="N36">
+        <v>218327000000.0</v>
+      </c>
+      <c r="O36">
+        <v>225932000000.0</v>
+      </c>
+      <c r="P36">
+        <v>227672000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>168549000000.0</v>
+      </c>
+      <c r="R36">
+        <v>171454000000.0</v>
+      </c>
+      <c r="S36">
+        <v>4649000000.0</v>
+      </c>
+      <c r="T36">
+        <v>2240000000.0</v>
+      </c>
+      <c r="U36">
+        <v>2262000000.0</v>
+      </c>
+      <c r="V36">
+        <v>1881000000.0</v>
+      </c>
+      <c r="W36">
+        <v>1673000000.0</v>
+      </c>
+      <c r="X36">
+        <v>1846000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>182555000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>184763000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>232622000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>232470000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>1472000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>2023000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>20310000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>3039000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>2980000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>3304000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>4357000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>5737000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>70502000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>68364000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>60255000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>58370000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>61429000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>86198000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>54244000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>42463000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>19165134000.0</v>
+      </c>
+      <c r="AT36">
+        <v>30441050000.0</v>
+      </c>
+      <c r="AU36">
+        <v>28703595000.0</v>
+      </c>
+      <c r="AV36">
+        <v>27802000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>26721687000.0</v>
+      </c>
+      <c r="AX36">
+        <v>18385019000.0</v>
+      </c>
+      <c r="AY36">
+        <v>15652709000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>12928986000.0</v>
+      </c>
+      <c r="BA36"/>
+      <c r="BB36">
+        <v>15968703000.0</v>
+      </c>
+      <c r="BC36">
+        <v>-423709438000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-1349406146000.0</v>
+      </c>
+      <c r="BE36">
+        <v>-1349406146000.0</v>
+      </c>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+    </row>
+    <row r="37" spans="1:75">
+      <c r="A37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+    </row>
+    <row r="38" spans="1:75">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>261194000000.0</v>
+      </c>
+      <c r="E38">
+        <v>285289000000.0</v>
+      </c>
+      <c r="F38">
+        <v>298927000000.0</v>
+      </c>
+      <c r="G38">
+        <v>330020000000.0</v>
+      </c>
+      <c r="H38">
+        <v>298285000000.0</v>
+      </c>
+      <c r="I38">
+        <v>284923000000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>166943000000.0</v>
+      </c>
+      <c r="N38">
+        <v>161276000000.0</v>
+      </c>
+      <c r="O38">
+        <v>165796000000.0</v>
+      </c>
+      <c r="P38">
+        <v>165960000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>149799000000.0</v>
+      </c>
+      <c r="R38">
+        <v>152704000000.0</v>
+      </c>
+      <c r="S38">
+        <v>159861000000.0</v>
+      </c>
+      <c r="T38">
+        <v>146092000000.0</v>
+      </c>
+      <c r="U38">
+        <v>136406000000.0</v>
+      </c>
+      <c r="V38">
+        <v>139004000000.0</v>
+      </c>
+      <c r="W38">
+        <v>136184000000.0</v>
+      </c>
+      <c r="X38">
+        <v>303253000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>120738000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>122957000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>175324000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>175219000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>173732000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>171529000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>175810000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>170226000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>173632000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>226403000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>216762000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>205207000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>170545000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>166325000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>160584000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>150558000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>147494000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>142827000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>110870000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>97514000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>76660998000.0</v>
+      </c>
+      <c r="AT38">
+        <v>90616956000.0</v>
+      </c>
+      <c r="AU38">
+        <v>88863205000.0</v>
+      </c>
+      <c r="AV38">
+        <v>87816088000.0</v>
+      </c>
+      <c r="AW38">
+        <v>31893349000.0</v>
+      </c>
+      <c r="AX38">
+        <v>25602148000.0</v>
+      </c>
+      <c r="AY38">
+        <v>21149444000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>18425721000.0</v>
+      </c>
+      <c r="BA38"/>
+      <c r="BB38">
+        <v>19968703000.0</v>
+      </c>
+      <c r="BC38"/>
+      <c r="BD38">
+        <v>7362847000.0</v>
+      </c>
+      <c r="BE38">
+        <v>7362847000.0</v>
+      </c>
+      <c r="BF38">
+        <v>17126014000.0</v>
+      </c>
+      <c r="BG38">
+        <v>19880762000.0</v>
+      </c>
+      <c r="BH38">
+        <v>17305211000.0</v>
+      </c>
+      <c r="BI38">
+        <v>5440839000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>2435285000.0</v>
+      </c>
+      <c r="BK38"/>
+      <c r="BL38">
+        <v>11830092000.0</v>
+      </c>
+      <c r="BM38">
+        <v>13031566000.0</v>
+      </c>
+      <c r="BN38">
+        <v>10802140000.0</v>
+      </c>
+      <c r="BO38">
+        <v>10654140000.0</v>
+      </c>
+      <c r="BP38">
+        <v>10773861000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>13751047000.0</v>
+      </c>
+      <c r="BR38">
+        <v>14588681000.0</v>
+      </c>
+      <c r="BS38">
+        <v>12209847000.0</v>
+      </c>
+      <c r="BT38">
+        <v>12918227000.0</v>
+      </c>
+      <c r="BU38">
+        <v>11316248000.0</v>
+      </c>
+      <c r="BV38"/>
+      <c r="BW38">
+        <v>8965405000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:75">
+      <c r="A39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39">
+        <v>67209000000.0</v>
+      </c>
+      <c r="C39">
+        <v>53678000000.0</v>
+      </c>
+      <c r="D39">
+        <v>67724000000.0</v>
+      </c>
+      <c r="E39">
+        <v>174690000000.0</v>
+      </c>
+      <c r="F39">
+        <v>178787000000.0</v>
+      </c>
+      <c r="G39">
+        <v>153771000000.0</v>
+      </c>
+      <c r="H39">
+        <v>98184000000.0</v>
+      </c>
+      <c r="I39">
+        <v>53764000000.0</v>
+      </c>
+      <c r="J39">
+        <v>134971000000.0</v>
+      </c>
+      <c r="K39">
+        <v>108844000000.0</v>
+      </c>
+      <c r="L39">
+        <v>89632000000.0</v>
+      </c>
+      <c r="M39">
+        <v>210028000000.0</v>
+      </c>
+      <c r="N39">
+        <v>178442000000.0</v>
+      </c>
+      <c r="O39">
+        <v>149880000000.0</v>
+      </c>
+      <c r="P39">
+        <v>99897000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>102004000000.0</v>
+      </c>
+      <c r="R39">
+        <v>89671000000.0</v>
+      </c>
+      <c r="S39">
+        <v>104098000000.0</v>
+      </c>
+      <c r="T39">
+        <v>355031000000.0</v>
+      </c>
+      <c r="U39">
+        <v>91776000000.0</v>
+      </c>
+      <c r="V39">
+        <v>101939000000.0</v>
+      </c>
+      <c r="W39">
+        <v>91829000000.0</v>
+      </c>
+      <c r="X39">
+        <v>130797000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>573194000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>523540000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>577281000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>558725000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>492031000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>502438000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>493218000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>336733000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>682200000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>438570000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>409044000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>305702000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>453295000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>434162000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>529853000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>419464000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>410197000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>379281000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>631406000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>414652000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>409866881000.0</v>
+      </c>
+      <c r="AT39">
+        <v>383313793000.0</v>
+      </c>
+      <c r="AU39">
+        <v>354176303000.0</v>
+      </c>
+      <c r="AV39">
+        <v>258833000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>278795447000.0</v>
+      </c>
+      <c r="AX39">
+        <v>270992022000.0</v>
+      </c>
+      <c r="AY39">
+        <v>179321236000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>244824923000.0</v>
+      </c>
+      <c r="BA39"/>
+      <c r="BB39">
+        <v>110340714000.0</v>
+      </c>
+      <c r="BC39"/>
+      <c r="BD39">
+        <v>41561934000.0</v>
+      </c>
+      <c r="BE39">
+        <v>38922446000.0</v>
+      </c>
+      <c r="BF39">
+        <v>84013513000.0</v>
+      </c>
+      <c r="BG39">
+        <v>90649562000.0</v>
+      </c>
+      <c r="BH39">
+        <v>39585877000.0</v>
+      </c>
+      <c r="BI39">
+        <v>60101513000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>48292373000.0</v>
+      </c>
+      <c r="BK39"/>
+      <c r="BL39">
+        <v>25097727000.0</v>
+      </c>
+      <c r="BM39">
+        <v>25886832000.0</v>
+      </c>
+      <c r="BN39">
+        <v>16686029000.0</v>
+      </c>
+      <c r="BO39">
+        <v>13900134000.0</v>
+      </c>
+      <c r="BP39">
+        <v>22291755000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>12128236000.0</v>
+      </c>
+      <c r="BR39">
+        <v>19062568000.0</v>
+      </c>
+      <c r="BS39">
+        <v>15181487000.0</v>
+      </c>
+      <c r="BT39">
+        <v>42805800000.0</v>
+      </c>
+      <c r="BU39">
+        <v>55085962000.0</v>
+      </c>
+      <c r="BV39"/>
+      <c r="BW39">
+        <v>31734589000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:75">
+      <c r="A40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40">
+        <v>286392000000.0</v>
+      </c>
+      <c r="C40">
+        <v>248974000000.0</v>
+      </c>
+      <c r="D40">
+        <v>286036000000.0</v>
+      </c>
+      <c r="E40">
+        <v>259399000000.0</v>
+      </c>
+      <c r="F40">
+        <v>292039000000.0</v>
+      </c>
+      <c r="G40">
+        <v>249679000000.0</v>
+      </c>
+      <c r="H40">
+        <v>264844000000.0</v>
+      </c>
+      <c r="I40">
+        <v>209863000000.0</v>
+      </c>
+      <c r="J40">
+        <v>284484000000.0</v>
+      </c>
+      <c r="K40">
+        <v>265575000000.0</v>
+      </c>
+      <c r="L40">
+        <v>272656000000.0</v>
+      </c>
+      <c r="M40">
+        <v>175702000000.0</v>
+      </c>
+      <c r="N40">
+        <v>168669000000.0</v>
+      </c>
+      <c r="O40">
+        <v>156296000000.0</v>
+      </c>
+      <c r="P40">
+        <v>156970000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>206790000000.0</v>
+      </c>
+      <c r="R40">
+        <v>148589000000.0</v>
+      </c>
+      <c r="S40">
+        <v>126971000000.0</v>
+      </c>
+      <c r="T40">
+        <v>152265000000.0</v>
+      </c>
+      <c r="U40">
+        <v>144400000000.0</v>
+      </c>
+      <c r="V40">
+        <v>145903000000.0</v>
+      </c>
+      <c r="W40">
+        <v>119438000000.0</v>
+      </c>
+      <c r="X40">
+        <v>117066000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>120478000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>119258000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>133021000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>160806000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>137253000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>102571000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>154640000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>115346000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>135054000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>122344000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>165016000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>117610000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>76576000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>81435000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>71419000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>73419000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>61555000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>75875000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>71556000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>58456000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>68094087000.0</v>
+      </c>
+      <c r="AT40">
+        <v>54119632000.0</v>
+      </c>
+      <c r="AU40">
+        <v>66268816000.0</v>
+      </c>
+      <c r="AV40">
+        <v>70325000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>130234543000.0</v>
+      </c>
+      <c r="AX40">
+        <v>118068785000.0</v>
+      </c>
+      <c r="AY40">
+        <v>57979276000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>97800607000.0</v>
+      </c>
+      <c r="BA40"/>
+      <c r="BB40">
+        <v>74255058000.0</v>
+      </c>
+      <c r="BC40"/>
+      <c r="BD40">
+        <v>476342037000.0</v>
+      </c>
+      <c r="BE40">
+        <v>476342037000.0</v>
+      </c>
+      <c r="BF40">
+        <v>41531253000.0</v>
+      </c>
+      <c r="BG40">
+        <v>30996948000.0</v>
+      </c>
+      <c r="BH40">
+        <v>43040195000.0</v>
+      </c>
+      <c r="BI40">
+        <v>31934878000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>34284454000.0</v>
+      </c>
+      <c r="BK40"/>
+      <c r="BL40">
+        <v>24567436000.0</v>
+      </c>
+      <c r="BM40">
+        <v>22962365000.0</v>
+      </c>
+      <c r="BN40">
+        <v>34917500000.0</v>
+      </c>
+      <c r="BO40">
+        <v>35943510000.0</v>
+      </c>
+      <c r="BP40">
+        <v>36034132000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>31722539000.0</v>
+      </c>
+      <c r="BR40">
+        <v>37664174000.0</v>
+      </c>
+      <c r="BS40">
+        <v>50847760000.0</v>
+      </c>
+      <c r="BT40">
+        <v>37519528000.0</v>
+      </c>
+      <c r="BU40">
+        <v>29176249000.0</v>
+      </c>
+      <c r="BV40"/>
+      <c r="BW40">
+        <v>27715735000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:75">
+      <c r="A41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>187980000000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41">
+        <v>185243000000.0</v>
+      </c>
+      <c r="R41">
+        <v>186403000000.0</v>
+      </c>
+      <c r="S41">
+        <v>178902000000.0</v>
+      </c>
+      <c r="T41">
+        <v>171855000000.0</v>
+      </c>
+      <c r="U41">
+        <v>166553000000.0</v>
+      </c>
+      <c r="V41">
+        <v>158887000000.0</v>
+      </c>
+      <c r="W41">
+        <v>156542000000.0</v>
+      </c>
+      <c r="X41">
+        <v>149353000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>156248000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>151380000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>154034000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>151858000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>138338000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>130816000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>127753000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>123025000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>120129000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>68062000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>59632000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>58127000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>46015000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>45736000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>44439000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>43631000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>48570000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>47368000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>44980000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>45257000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>15441361000.0</v>
+      </c>
+      <c r="AT41">
+        <v>15084984000.0</v>
+      </c>
+      <c r="AU41">
+        <v>13871711000.0</v>
+      </c>
+      <c r="AV41">
+        <v>13496201000.0</v>
+      </c>
+      <c r="AW41">
+        <v>10393902000.0</v>
+      </c>
+      <c r="AX41">
+        <v>11383273000.0</v>
+      </c>
+      <c r="AY41">
+        <v>11111524000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>11270878000.0</v>
+      </c>
+      <c r="BA41"/>
+      <c r="BB41">
+        <v>9225617000.0</v>
+      </c>
+      <c r="BC41"/>
+      <c r="BD41">
+        <v>8849884000.0</v>
+      </c>
+      <c r="BE41">
+        <v>8849884000.0</v>
+      </c>
+      <c r="BF41">
+        <v>7329449000.0</v>
+      </c>
+      <c r="BG41">
+        <v>96949466000.0</v>
+      </c>
+      <c r="BH41">
+        <v>6449059000.0</v>
+      </c>
+      <c r="BI41">
+        <v>13240142000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>74581677000.0</v>
+      </c>
+      <c r="BK41"/>
+      <c r="BL41">
+        <v>14036678000.0</v>
+      </c>
+      <c r="BM41">
+        <v>44041922000.0</v>
+      </c>
+      <c r="BN41">
+        <v>52194973000.0</v>
+      </c>
+      <c r="BO41">
+        <v>37849232000.0</v>
+      </c>
+      <c r="BP41">
+        <v>12023784000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>45827410000.0</v>
+      </c>
+      <c r="BR41">
+        <v>38254807000.0</v>
+      </c>
+      <c r="BS41">
+        <v>22501174000.0</v>
+      </c>
+      <c r="BT41">
+        <v>25123347000.0</v>
+      </c>
+      <c r="BU41">
+        <v>39193101000.0</v>
+      </c>
+      <c r="BV41"/>
+      <c r="BW41">
+        <v>65769526000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:75">
+      <c r="A42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42">
+        <v>1319895000000.0</v>
+      </c>
+      <c r="C42">
+        <v>1319895000000.0</v>
+      </c>
+      <c r="D42">
+        <v>1319895000000.0</v>
+      </c>
+      <c r="E42">
+        <v>1285577000000.0</v>
+      </c>
+      <c r="F42">
+        <v>1285577000000.0</v>
+      </c>
+      <c r="G42">
+        <v>1285577000000.0</v>
+      </c>
+      <c r="H42">
+        <v>1285577000000.0</v>
+      </c>
+      <c r="I42">
+        <v>1298939000000.0</v>
+      </c>
+      <c r="J42">
+        <v>1298939000000.0</v>
+      </c>
+      <c r="K42">
+        <v>1298939000000.0</v>
+      </c>
+      <c r="L42">
+        <v>1298939000000.0</v>
+      </c>
+      <c r="M42">
+        <v>1421350000000.0</v>
+      </c>
+      <c r="N42">
+        <v>1421350000000.0</v>
+      </c>
+      <c r="O42">
+        <v>1422382000000.0</v>
+      </c>
+      <c r="P42">
+        <v>1395172000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1329898000000.0</v>
+      </c>
+      <c r="R42">
+        <v>1332178000000.0</v>
+      </c>
+      <c r="S42">
+        <v>1356688000000.0</v>
+      </c>
+      <c r="T42">
+        <v>1356688000000.0</v>
+      </c>
+      <c r="U42">
+        <v>1356688000000.0</v>
+      </c>
+      <c r="V42">
+        <v>1356688000000.0</v>
+      </c>
+      <c r="W42">
+        <v>1335675000000.0</v>
+      </c>
+      <c r="X42">
+        <v>1356688000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1356688000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1356688000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1366112000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1380124000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>350437000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>350437000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1302113000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1300937000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>431377000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>431377000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>431377000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>431377000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>431377000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>431377000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>431377000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>431377000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>431377000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>3381000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>3381000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>3381000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>3381338000.0</v>
+      </c>
+      <c r="AT42">
+        <v>3381338000.0</v>
+      </c>
+      <c r="AU42">
+        <v>3381338000.0</v>
+      </c>
+      <c r="AV42">
+        <v>3381000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>3381338000.0</v>
+      </c>
+      <c r="AX42">
+        <v>3381338000.0</v>
+      </c>
+      <c r="AY42">
+        <v>3381338000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>3381338000.0</v>
+      </c>
+      <c r="BA42"/>
+      <c r="BB42"/>
+      <c r="BC42">
+        <v>82356688000.0</v>
+      </c>
+      <c r="BD42">
+        <v>20981338000.0</v>
+      </c>
+      <c r="BE42">
+        <v>-554939174000.0</v>
+      </c>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+    </row>
+    <row r="43" spans="1:75">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+    </row>
+    <row r="44" spans="1:75">
+      <c r="A44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+    </row>
+    <row r="45" spans="1:75">
+      <c r="A45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45">
+        <v>9898912000000.0</v>
+      </c>
+      <c r="C45">
+        <v>9843963000000.0</v>
+      </c>
+      <c r="D45">
+        <v>9599176000000.0</v>
+      </c>
+      <c r="E45">
+        <v>9876862000000.0</v>
+      </c>
+      <c r="F45">
+        <v>9356532000000.0</v>
+      </c>
+      <c r="G45">
+        <v>9207676000000.0</v>
+      </c>
+      <c r="H45">
+        <v>9152018000000.0</v>
+      </c>
+      <c r="I45">
+        <v>8999194000000.0</v>
+      </c>
+      <c r="J45">
+        <v>8877401000000.0</v>
+      </c>
+      <c r="K45">
+        <v>8762003000000.0</v>
+      </c>
+      <c r="L45">
+        <v>8485124000000.0</v>
+      </c>
+      <c r="M45">
+        <v>7090585000000.0</v>
+      </c>
+      <c r="N45">
+        <v>6994605000000.0</v>
+      </c>
+      <c r="O45">
+        <v>6953953000000.0</v>
+      </c>
+      <c r="P45">
+        <v>6906038000000.0</v>
+      </c>
+      <c r="Q45">
+        <v>6812539000000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+    </row>
+    <row r="46" spans="1:75">
+      <c r="A46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46">
+        <v>6026195000000.0</v>
+      </c>
+      <c r="C46">
+        <v>6073987000000.0</v>
+      </c>
+      <c r="D46">
+        <v>6308505000000.0</v>
+      </c>
+      <c r="E46">
+        <v>6156255000000.0</v>
+      </c>
+      <c r="F46">
+        <v>5865151000000.0</v>
+      </c>
+      <c r="G46">
+        <v>5816169000000.0</v>
+      </c>
+      <c r="H46">
+        <v>5861714000000.0</v>
+      </c>
+      <c r="I46">
+        <v>5807298000000.0</v>
+      </c>
+      <c r="J46">
+        <v>6160753000000.0</v>
+      </c>
+      <c r="K46">
+        <v>5977382000000.0</v>
+      </c>
+      <c r="L46">
+        <v>6004858000000.0</v>
+      </c>
+      <c r="M46">
+        <v>4252987000000.0</v>
+      </c>
+      <c r="N46">
+        <v>4247459000000.0</v>
+      </c>
+      <c r="O46">
+        <v>4282259000000.0</v>
+      </c>
+      <c r="P46">
+        <v>4327455000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>4315045000000.0</v>
+      </c>
+      <c r="R46">
+        <v>4340214000000.0</v>
+      </c>
+      <c r="S46">
+        <v>4342359000000.0</v>
+      </c>
+      <c r="T46">
+        <v>4364830000000.0</v>
+      </c>
+      <c r="U46">
+        <v>4358914000000.0</v>
+      </c>
+      <c r="V46">
+        <v>4363755000000.0</v>
+      </c>
+      <c r="W46">
+        <v>4377616000000.0</v>
+      </c>
+      <c r="X46">
+        <v>3688185000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>3781051000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>3795761000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>3721945000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>3734754000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>3600895000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>3596929000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>3560071000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>3551052000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>3434497000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>3412012000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>3400588000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>3393961000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>4272250000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>4277576000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>4268192000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>3263260000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>4093882000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>4079880000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>3885956000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>2907545000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>2864222812000.0</v>
+      </c>
+      <c r="AT46">
+        <v>2718390801000.0</v>
+      </c>
+      <c r="AU46">
+        <v>2676432831000.0</v>
+      </c>
+      <c r="AV46">
+        <v>2621501000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>2305636192000.0</v>
+      </c>
+      <c r="AX46">
+        <v>2200148591000.0</v>
+      </c>
+      <c r="AY46">
+        <v>2076565444000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>1954717004000.0</v>
+      </c>
+      <c r="BA46"/>
+      <c r="BB46">
+        <v>1503523272000.0</v>
+      </c>
+      <c r="BC46"/>
+      <c r="BD46">
+        <v>1337198800000.0</v>
+      </c>
+      <c r="BE46">
+        <v>1337198800000.0</v>
+      </c>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+    </row>
+    <row r="47" spans="1:75">
+      <c r="A47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>6141493000000.0</v>
+      </c>
+      <c r="E47">
+        <v>6099972000000.0</v>
+      </c>
+      <c r="F47">
+        <v>6085451000000.0</v>
+      </c>
+      <c r="G47">
+        <v>6042277000000.0</v>
+      </c>
+      <c r="H47">
+        <v>6078461000000.0</v>
+      </c>
+      <c r="I47">
+        <v>6023332000000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>5822153000000.0</v>
+      </c>
+      <c r="N47">
+        <v>5821710000000.0</v>
+      </c>
+      <c r="O47">
+        <v>5848827000000.0</v>
+      </c>
+      <c r="P47">
+        <v>5896949000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>5863012000000.0</v>
+      </c>
+      <c r="R47">
+        <v>5879081000000.0</v>
+      </c>
+      <c r="S47">
+        <v>5884817000000.0</v>
+      </c>
+      <c r="T47">
+        <v>5912404000000.0</v>
+      </c>
+      <c r="U47">
+        <v>5807037000000.0</v>
+      </c>
+      <c r="V47">
+        <v>5816390000000.0</v>
+      </c>
+      <c r="W47">
+        <v>5834269000000.0</v>
+      </c>
+      <c r="X47">
+        <v>5126508000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>5139748000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>5154458000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>5079686000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>5092495000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>4892377000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>4887834000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>4862356000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>4835210000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>4717974000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>4695448000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>4687259000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>4671372000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>4272250000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>4277576000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>4268192000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>4217336000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>4093882000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>4079880000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>3885956000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>3811564000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>2864222812000.0</v>
+      </c>
+      <c r="AT47">
+        <v>2718390801000.0</v>
+      </c>
+      <c r="AU47">
+        <v>2676432831000.0</v>
+      </c>
+      <c r="AV47">
+        <v>2621500869000.0</v>
+      </c>
+      <c r="AW47">
+        <v>2305636192000.0</v>
+      </c>
+      <c r="AX47">
+        <v>2200148591000.0</v>
+      </c>
+      <c r="AY47">
+        <v>2076565444000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>1954717004000.0</v>
+      </c>
+      <c r="BA47"/>
+      <c r="BB47">
+        <v>1503523272000.0</v>
+      </c>
+      <c r="BC47"/>
+      <c r="BD47">
+        <v>1337198800000.0</v>
+      </c>
+      <c r="BE47">
+        <v>1337198800000.0</v>
+      </c>
+      <c r="BF47">
+        <v>1054152932000.0</v>
+      </c>
+      <c r="BG47">
+        <v>913399235000.0</v>
+      </c>
+      <c r="BH47">
+        <v>883770492000.0</v>
+      </c>
+      <c r="BI47">
+        <v>755631758000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>707710258000.0</v>
+      </c>
+      <c r="BK47"/>
+      <c r="BL47">
+        <v>664760398000.0</v>
+      </c>
+      <c r="BM47">
+        <v>628185698000.0</v>
+      </c>
+      <c r="BN47">
+        <v>602061767000.0</v>
+      </c>
+      <c r="BO47">
+        <v>553479639000.0</v>
+      </c>
+      <c r="BP47">
+        <v>530226070000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>473071510000.0</v>
+      </c>
+      <c r="BR47">
+        <v>462150980000.0</v>
+      </c>
+      <c r="BS47">
+        <v>458656865000.0</v>
+      </c>
+      <c r="BT47">
+        <v>404519492000.0</v>
+      </c>
+      <c r="BU47">
+        <v>341191715000.0</v>
+      </c>
+      <c r="BV47"/>
+      <c r="BW47">
+        <v>336900709000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:75">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48">
+        <v>891094000000.0</v>
+      </c>
+      <c r="C48">
+        <v>901115000000.0</v>
+      </c>
+      <c r="D48">
+        <v>865916000000.0</v>
+      </c>
+      <c r="E48">
+        <v>868145000000.0</v>
+      </c>
+      <c r="F48">
+        <v>830147000000.0</v>
+      </c>
+      <c r="G48">
+        <v>846550000000.0</v>
+      </c>
+      <c r="H48">
+        <v>838789000000.0</v>
+      </c>
+      <c r="I48">
+        <v>814813000000.0</v>
+      </c>
+      <c r="J48">
+        <v>799680000000.0</v>
+      </c>
+      <c r="K48">
+        <v>810516000000.0</v>
+      </c>
+      <c r="L48">
+        <v>771962000000.0</v>
+      </c>
+      <c r="M48">
+        <v>763496000000.0</v>
+      </c>
+      <c r="N48">
+        <v>719098000000.0</v>
+      </c>
+      <c r="O48">
+        <v>713826000000.0</v>
+      </c>
+      <c r="P48">
+        <v>672424000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>648359000000.0</v>
+      </c>
+      <c r="R48">
+        <v>659206000000.0</v>
+      </c>
+      <c r="S48">
+        <v>653023000000.0</v>
+      </c>
+      <c r="T48">
+        <v>608600000000.0</v>
+      </c>
+      <c r="U48">
+        <v>576940000000.0</v>
+      </c>
+      <c r="V48">
+        <v>513897000000.0</v>
+      </c>
+      <c r="W48">
+        <v>468370000000.0</v>
+      </c>
+      <c r="X48">
+        <v>419005000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>352116000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>344296000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>346564000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>327593000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>315090000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>285637000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>281567000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>251589000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>225069000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>193962000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>178137000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>151857000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>133176000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>104207000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>89574000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>66288000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>53906000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>45743000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>29349000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>11398000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>175543348000.0</v>
+      </c>
+      <c r="AT48">
+        <v>163684685000.0</v>
+      </c>
+      <c r="AU48">
+        <v>214428294000.0</v>
+      </c>
+      <c r="AV48">
+        <v>199139000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>189082190000.0</v>
+      </c>
+      <c r="AX48">
+        <v>188443068000.0</v>
+      </c>
+      <c r="AY48">
+        <v>163301426000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>143665196000.0</v>
+      </c>
+      <c r="BA48"/>
+      <c r="BB48">
+        <v>195263390000.0</v>
+      </c>
+      <c r="BC48"/>
+      <c r="BD48">
+        <v>154939174000.0</v>
+      </c>
+      <c r="BE48">
+        <v>154939174000.0</v>
+      </c>
+      <c r="BF48">
+        <v>128773436000.0</v>
+      </c>
+      <c r="BG48">
+        <v>106639256000.0</v>
+      </c>
+      <c r="BH48">
+        <v>89140205000.0</v>
+      </c>
+      <c r="BI48">
+        <v>78344724000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>62669953000.0</v>
+      </c>
+      <c r="BK48"/>
+      <c r="BL48">
+        <v>40073995000.0</v>
+      </c>
+      <c r="BM48">
+        <v>105289998000.0</v>
+      </c>
+      <c r="BN48">
+        <v>85847525000.0</v>
+      </c>
+      <c r="BO48">
+        <v>77941188000.0</v>
+      </c>
+      <c r="BP48">
+        <v>70819985000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>62532897000.0</v>
+      </c>
+      <c r="BR48">
+        <v>58967318000.0</v>
+      </c>
+      <c r="BS48">
+        <v>51873557000.0</v>
+      </c>
+      <c r="BT48">
+        <v>46883123000.0</v>
+      </c>
+      <c r="BU48">
+        <v>46547623000.0</v>
+      </c>
+      <c r="BV48"/>
+      <c r="BW48">
+        <v>37258588000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:75">
+      <c r="A49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+    </row>
+    <row r="50" spans="1:75">
+      <c r="A50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50">
+        <v>639037000000.0</v>
+      </c>
+      <c r="C50">
+        <v>575595000000.0</v>
+      </c>
+      <c r="D50">
+        <v>512345000000.0</v>
+      </c>
+      <c r="E50">
+        <v>132721000000.0</v>
+      </c>
+      <c r="F50">
+        <v>100202000000.0</v>
+      </c>
+      <c r="G50">
+        <v>40713000000.0</v>
+      </c>
+      <c r="H50">
+        <v>129086000000.0</v>
+      </c>
+      <c r="I50">
+        <v>323261000000.0</v>
+      </c>
+      <c r="J50">
+        <v>580659000000.0</v>
+      </c>
+      <c r="K50">
+        <v>440061000000.0</v>
+      </c>
+      <c r="L50">
+        <v>473194000000.0</v>
+      </c>
+      <c r="M50">
+        <v>1270384000000.0</v>
+      </c>
+      <c r="N50">
+        <v>1051812000000.0</v>
+      </c>
+      <c r="O50">
+        <v>1127402000000.0</v>
+      </c>
+      <c r="P50">
+        <v>1221089000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>1249747000000.0</v>
+      </c>
+      <c r="R50">
+        <v>1279660000000.0</v>
+      </c>
+      <c r="S50">
+        <v>1382537000000.0</v>
+      </c>
+      <c r="T50">
+        <v>1609686000000.0</v>
+      </c>
+      <c r="U50">
+        <v>1772546000000.0</v>
+      </c>
+      <c r="V50">
+        <v>1847136000000.0</v>
+      </c>
+      <c r="W50">
+        <v>1691945000000.0</v>
+      </c>
+      <c r="X50">
+        <v>1288307000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>1273062000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>1429350000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>1465251000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>1541039000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>1238495000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>1062522000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>860691000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>297911000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>284703000000.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+    </row>
+    <row r="51" spans="1:75">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51">
+        <v>3926152000000.0</v>
+      </c>
+      <c r="C51">
+        <v>3981961000000.0</v>
+      </c>
+      <c r="D51">
+        <v>3984911000000.0</v>
+      </c>
+      <c r="E51">
+        <v>3746374000000.0</v>
+      </c>
+      <c r="F51">
+        <v>3774982000000.0</v>
+      </c>
+      <c r="G51">
+        <v>3678551000000.0</v>
+      </c>
+      <c r="H51">
+        <v>3629527000000.0</v>
+      </c>
+      <c r="I51">
+        <v>3625663000000.0</v>
+      </c>
+      <c r="J51">
+        <v>3609604000000.0</v>
+      </c>
+      <c r="K51">
+        <v>3541931000000.0</v>
+      </c>
+      <c r="L51">
+        <v>3433897000000.0</v>
+      </c>
+      <c r="M51">
+        <v>3362371000000.0</v>
+      </c>
+      <c r="N51">
+        <v>3418518000000.0</v>
+      </c>
+      <c r="O51">
+        <v>3599044000000.0</v>
+      </c>
+      <c r="P51">
+        <v>3801127000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>3870525000000.0</v>
+      </c>
+      <c r="R51">
+        <v>3976364000000.0</v>
+      </c>
+      <c r="S51">
+        <v>3836899000000.0</v>
+      </c>
+      <c r="T51">
+        <v>4098943000000.0</v>
+      </c>
+      <c r="U51">
+        <v>4011640000000.0</v>
+      </c>
+      <c r="V51">
+        <v>3722065000000.0</v>
+      </c>
+      <c r="W51">
+        <v>3775165000000.0</v>
+      </c>
+      <c r="X51">
+        <v>3317141000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>3359708000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>3386613000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>3418666000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>3223005000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>3272288000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>3294624000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>3229745000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>3059367000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>3011678000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>2759361000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>2578270000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>2648553000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>2711219000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>2775622000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>2537322000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>2558490000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>2439235000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>2889475000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>2766555000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>2690777000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>2429379240000.0</v>
+      </c>
+      <c r="AT51">
+        <v>2319377205000.0</v>
+      </c>
+      <c r="AU51">
+        <v>2193968347000.0</v>
+      </c>
+      <c r="AV51">
+        <v>2087852000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>1744614630000.0</v>
+      </c>
+      <c r="AX51">
+        <v>1670472646000.0</v>
+      </c>
+      <c r="AY51">
+        <v>1592754195000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>1407431018000.0</v>
+      </c>
+      <c r="BA51"/>
+      <c r="BB51">
+        <v>1328291412000.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+    </row>
+    <row r="52" spans="1:75">
+      <c r="A52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52">
+        <v>698274000000.0</v>
+      </c>
+      <c r="C52">
+        <v>630086000000.0</v>
+      </c>
+      <c r="D52">
+        <v>572383000000.0</v>
+      </c>
+      <c r="E52">
+        <v>195440000000.0</v>
+      </c>
+      <c r="F52">
+        <v>158390000000.0</v>
+      </c>
+      <c r="G52">
+        <v>93529000000.0</v>
+      </c>
+      <c r="H52">
+        <v>183088000000.0</v>
+      </c>
+      <c r="I52">
+        <v>370567000000.0</v>
+      </c>
+      <c r="J52">
+        <v>630535000000.0</v>
+      </c>
+      <c r="K52">
+        <v>492044000000.0</v>
+      </c>
+      <c r="L52">
+        <v>528239000000.0</v>
+      </c>
+      <c r="M52">
+        <v>1321339000000.0</v>
+      </c>
+      <c r="N52">
+        <v>1104539000000.0</v>
+      </c>
+      <c r="O52">
+        <v>1186456000000.0</v>
+      </c>
+      <c r="P52">
+        <v>1282582000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>1305962000000.0</v>
+      </c>
+      <c r="R52">
+        <v>1338334000000.0</v>
+      </c>
+      <c r="S52">
+        <v>1440014000000.0</v>
+      </c>
+      <c r="T52">
+        <v>1669111000000.0</v>
+      </c>
+      <c r="U52">
+        <v>1841647000000.0</v>
+      </c>
+      <c r="V52">
+        <v>1918610000000.0</v>
+      </c>
+      <c r="W52">
+        <v>1763941000000.0</v>
+      </c>
+      <c r="X52">
+        <v>1356391000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>1340283000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>1498546000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>1523426000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>1608271000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>1300579000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>1116672000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>916298000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>1010300000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>929165000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>729177000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>751978000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>755458000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>1122905000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>1090381000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>1091948000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>1083451000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>586316000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>778874000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>728257000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>699729000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>603262778000.0</v>
+      </c>
+      <c r="AT52">
+        <v>554627673000.0</v>
+      </c>
+      <c r="AU52">
+        <v>484541827000.0</v>
+      </c>
+      <c r="AV52">
+        <v>412291000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>303871583000.0</v>
+      </c>
+      <c r="AX52">
+        <v>283745672000.0</v>
+      </c>
+      <c r="AY52">
+        <v>301149674000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>185516642000.0</v>
+      </c>
+      <c r="BA52"/>
+      <c r="BB52">
+        <v>458925140000.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+    </row>
+    <row r="53" spans="1:75">
+      <c r="A53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53">
+        <v>416000000.0</v>
+      </c>
+      <c r="C53">
+        <v>488000000.0</v>
+      </c>
+      <c r="D53">
+        <v>541000000.0</v>
+      </c>
+      <c r="E53">
+        <v>475000000.0</v>
+      </c>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53">
+        <v>0.0</v>
+      </c>
+      <c r="P53">
+        <v>18750000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>18750000000.0</v>
+      </c>
+      <c r="R53">
+        <v>18750000000.0</v>
+      </c>
+      <c r="S53">
+        <v>18750000000.0</v>
+      </c>
+      <c r="T53">
+        <v>18750000000.0</v>
+      </c>
+      <c r="U53">
+        <v>18750000000.0</v>
+      </c>
+      <c r="V53">
+        <v>18750000000.0</v>
+      </c>
+      <c r="W53">
+        <v>18750000000.0</v>
+      </c>
+      <c r="X53">
+        <v>18750000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>300946000000.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AD53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>80025000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>80025000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>80025000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>80025000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>25135000.0</v>
+      </c>
+      <c r="AT53">
+        <v>25150000.0</v>
+      </c>
+      <c r="AU53">
+        <v>25224000.0</v>
+      </c>
+      <c r="AV53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>10000000000.0</v>
+      </c>
+      <c r="AX53">
+        <v>10000000000.0</v>
+      </c>
+      <c r="AY53">
+        <v>10000000000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>10000000000.0</v>
+      </c>
+      <c r="BA53"/>
+      <c r="BB53">
+        <v>20000000000.0</v>
+      </c>
+      <c r="BC53">
+        <v>847418876000.0</v>
+      </c>
+      <c r="BD53">
+        <v>50000000000.0</v>
+      </c>
+      <c r="BE53">
+        <v>50000000000.0</v>
+      </c>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+    </row>
+    <row r="54" spans="1:75">
+      <c r="A54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+    </row>
+    <row r="55" spans="1:75">
+      <c r="A55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55">
+        <v>8424518000000.0</v>
+      </c>
+      <c r="C55">
+        <v>8460993000000.0</v>
+      </c>
+      <c r="D55">
+        <v>8459645000000.0</v>
+      </c>
+      <c r="E55">
+        <v>8188361000000.0</v>
+      </c>
+      <c r="F55">
+        <v>8213552000000.0</v>
+      </c>
+      <c r="G55">
+        <v>8075626000000.0</v>
+      </c>
+      <c r="H55">
+        <v>8005185000000.0</v>
+      </c>
+      <c r="I55">
+        <v>7978675000000.0</v>
+      </c>
+      <c r="J55">
+        <v>7998214000000.0</v>
+      </c>
+      <c r="K55">
+        <v>7934105000000.0</v>
+      </c>
+      <c r="L55">
+        <v>7797759000000.0</v>
+      </c>
+      <c r="M55">
+        <v>7711891000000.0</v>
+      </c>
+      <c r="N55">
+        <v>7726001000000.0</v>
+      </c>
+      <c r="O55">
+        <v>7899042000000.0</v>
+      </c>
+      <c r="P55">
+        <v>8041989000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>8009970000000.0</v>
+      </c>
+      <c r="R55">
+        <v>8095242000000.0</v>
+      </c>
+      <c r="S55">
+        <v>7950961000000.0</v>
+      </c>
+      <c r="T55">
+        <v>8164599000000.0</v>
+      </c>
+      <c r="U55">
+        <v>8050420000000.0</v>
+      </c>
+      <c r="V55">
+        <v>7718354000000.0</v>
+      </c>
+      <c r="W55">
+        <v>7702033000000.0</v>
+      </c>
+      <c r="X55">
+        <v>7121458000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>7118147000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>7121333000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>7189091000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>7020980000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>6923831000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>6861022000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>6873660000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>6647755000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>6860822000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>6559143000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>6482730000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>6403543000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>6011380000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>6038253000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>5832587000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>5847722000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>5817971000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>5280829000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>5174280000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>4953451000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>3928730249000.0</v>
+      </c>
+      <c r="AT55">
+        <v>3778506577000.0</v>
+      </c>
+      <c r="AU55">
+        <v>3632018709000.0</v>
+      </c>
+      <c r="AV55">
+        <v>3487197000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>3006112300000.0</v>
+      </c>
+      <c r="AX55">
+        <v>2979957461000.0</v>
+      </c>
+      <c r="AY55">
+        <v>2616230421000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>2555917260000.0</v>
+      </c>
+      <c r="BA55"/>
+      <c r="BB55">
+        <v>2232916566000.0</v>
+      </c>
+      <c r="BC55"/>
+      <c r="BD55">
+        <v>2025629592000.0</v>
+      </c>
+      <c r="BE55">
+        <v>2025629592000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1462048974000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1325595071000.0</v>
+      </c>
+      <c r="BH55">
+        <v>1222531508000.0</v>
+      </c>
+      <c r="BI55">
+        <v>1025606490000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>941997426000.0</v>
+      </c>
+      <c r="BK55"/>
+      <c r="BL55">
+        <v>875259921000.0</v>
+      </c>
+      <c r="BM55">
+        <v>828195867000.0</v>
+      </c>
+      <c r="BN55">
+        <v>791340316000.0</v>
+      </c>
+      <c r="BO55">
+        <v>747970765000.0</v>
+      </c>
+      <c r="BP55">
+        <v>769143346000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>653557916000.0</v>
+      </c>
+      <c r="BR55">
+        <v>656126044000.0</v>
+      </c>
+      <c r="BS55">
+        <v>661944366000.0</v>
+      </c>
+      <c r="BT55">
+        <v>635429962000.0</v>
+      </c>
+      <c r="BU55">
+        <v>527576347000.0</v>
+      </c>
+      <c r="BV55"/>
+      <c r="BW55">
+        <v>469160092000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:75">
+      <c r="A56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56">
+        <v>2066203000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2053591000000.0</v>
+      </c>
+      <c r="D56">
+        <v>2025870000000.0</v>
+      </c>
+      <c r="E56">
+        <v>1801498000000.0</v>
+      </c>
+      <c r="F56">
+        <v>1827572000000.0</v>
+      </c>
+      <c r="G56">
+        <v>1701727000000.0</v>
+      </c>
+      <c r="H56">
+        <v>1626757000000.0</v>
+      </c>
+      <c r="I56">
+        <v>1663738000000.0</v>
+      </c>
+      <c r="J56">
+        <v>1704316000000.0</v>
+      </c>
+      <c r="K56">
+        <v>1658702000000.0</v>
+      </c>
+      <c r="L56">
+        <v>1644481000000.0</v>
+      </c>
+      <c r="M56">
+        <v>1662744000000.0</v>
+      </c>
+      <c r="N56">
+        <v>1682964000000.0</v>
+      </c>
+      <c r="O56">
+        <v>1824283000000.0</v>
+      </c>
+      <c r="P56">
+        <v>1917368000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1935456000000.0</v>
+      </c>
+      <c r="R56">
+        <v>2001762000000.0</v>
+      </c>
+      <c r="S56">
+        <v>1844597000000.0</v>
+      </c>
+      <c r="T56">
+        <v>2044419000000.0</v>
+      </c>
+      <c r="U56">
+        <v>2045287000000.0</v>
+      </c>
+      <c r="V56">
+        <v>1701266000000.0</v>
+      </c>
+      <c r="W56">
+        <v>1669767000000.0</v>
+      </c>
+      <c r="X56">
+        <v>1629893000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1795844000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1782112000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1876783000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1696015000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1801346000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>1745283000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>1779118000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>1585943000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>1912840000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>1637292000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>1578709000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>1526964000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>1568585000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>1594352000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1403811000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>1479828000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>1576595000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>1058122000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1177454000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>1023524000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>987846439000.0</v>
+      </c>
+      <c r="AT56">
+        <v>969498820000.0</v>
+      </c>
+      <c r="AU56">
+        <v>866722673000.0</v>
+      </c>
+      <c r="AV56">
+        <v>777880000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>668582759000.0</v>
+      </c>
+      <c r="AX56">
+        <v>754206722000.0</v>
+      </c>
+      <c r="AY56">
+        <v>518515533000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>582774535000.0</v>
+      </c>
+      <c r="BA56"/>
+      <c r="BB56">
+        <v>709424591000.0</v>
+      </c>
+      <c r="BC56">
+        <v>423709438000.0</v>
+      </c>
+      <c r="BD56">
+        <v>668860599000.0</v>
+      </c>
+      <c r="BE56">
+        <v>668860599000.0</v>
+      </c>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+    </row>
+    <row r="57" spans="1:75">
+      <c r="A57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57">
+        <v>1138166000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1035215000000.0</v>
+      </c>
+      <c r="D57">
+        <v>1004800000000.0</v>
+      </c>
+      <c r="E57">
+        <v>633666000000.0</v>
+      </c>
+      <c r="F57">
+        <v>631493000000.0</v>
+      </c>
+      <c r="G57">
+        <v>509786000000.0</v>
+      </c>
+      <c r="H57">
+        <v>580916000000.0</v>
+      </c>
+      <c r="I57">
+        <v>744059000000.0</v>
+      </c>
+      <c r="J57">
+        <v>1049729000000.0</v>
+      </c>
+      <c r="K57">
+        <v>907956000000.0</v>
+      </c>
+      <c r="L57">
+        <v>948726000000.0</v>
+      </c>
+      <c r="M57">
+        <v>1659670000000.0</v>
+      </c>
+      <c r="N57">
+        <v>1447307000000.0</v>
+      </c>
+      <c r="O57">
+        <v>1534033000000.0</v>
+      </c>
+      <c r="P57">
+        <v>1643446000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>1658849000000.0</v>
+      </c>
+      <c r="R57">
+        <v>1658549000000.0</v>
+      </c>
+      <c r="S57">
+        <v>1746443000000.0</v>
+      </c>
+      <c r="T57">
+        <v>1979987000000.0</v>
+      </c>
+      <c r="U57">
+        <v>2150627000000.0</v>
+      </c>
+      <c r="V57">
+        <v>2263049000000.0</v>
+      </c>
+      <c r="W57">
+        <v>2088686000000.0</v>
+      </c>
+      <c r="X57">
+        <v>1615068000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>1604521000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>1756546000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1812390000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1938711000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>1581124000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>1350336000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>1231867000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1297840000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1196901000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>987859000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>1045718000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>1014745000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>1279193000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>1266718000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>1303393000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>1312711000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>828903000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>1004383000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>998179000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>954637000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>903583436000.0</v>
+      </c>
+      <c r="AT57">
+        <v>819794217000.0</v>
+      </c>
+      <c r="AU57">
+        <v>754891492000.0</v>
+      </c>
+      <c r="AV57">
+        <v>666251000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>555138726000.0</v>
+      </c>
+      <c r="AX57">
+        <v>589475803000.0</v>
+      </c>
+      <c r="AY57">
+        <v>482405580000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>515007255000.0</v>
+      </c>
+      <c r="BA57"/>
+      <c r="BB57">
+        <v>634651589000.0</v>
+      </c>
+      <c r="BC57"/>
+      <c r="BD57">
+        <v>584413551000.0</v>
+      </c>
+      <c r="BE57">
+        <v>584413551000.0</v>
+      </c>
+      <c r="BF57">
+        <v>318660875000.0</v>
+      </c>
+      <c r="BG57">
+        <v>272171592000.0</v>
+      </c>
+      <c r="BH57">
+        <v>307940770000.0</v>
+      </c>
+      <c r="BI57">
+        <v>238796817000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>225395730000.0</v>
+      </c>
+      <c r="BK57"/>
+      <c r="BL57">
+        <v>198206532000.0</v>
+      </c>
+      <c r="BM57">
+        <v>173206792000.0</v>
+      </c>
+      <c r="BN57">
+        <v>177845524000.0</v>
+      </c>
+      <c r="BO57">
+        <v>157105010000.0</v>
+      </c>
+      <c r="BP57">
+        <v>179185358000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>104234964000.0</v>
+      </c>
+      <c r="BR57">
+        <v>115930155000.0</v>
+      </c>
+      <c r="BS57">
+        <v>145793042000.0</v>
+      </c>
+      <c r="BT57">
+        <v>118995782000.0</v>
+      </c>
+      <c r="BU57">
+        <v>114298776000.0</v>
+      </c>
+      <c r="BV57"/>
+      <c r="BW57">
+        <v>109123752000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:75">
+      <c r="A58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58">
+        <v>4550928000000.0</v>
+      </c>
+      <c r="C58">
+        <v>4578042000000.0</v>
+      </c>
+      <c r="D58">
+        <v>4612426000000.0</v>
+      </c>
+      <c r="E58">
+        <v>4369219000000.0</v>
+      </c>
+      <c r="F58">
+        <v>4434065000000.0</v>
+      </c>
+      <c r="G58">
+        <v>4283520000000.0</v>
+      </c>
+      <c r="H58">
+        <v>4221635000000.0</v>
+      </c>
+      <c r="I58">
+        <v>4201613000000.0</v>
+      </c>
+      <c r="J58">
+        <v>4237814000000.0</v>
+      </c>
+      <c r="K58">
+        <v>4165264000000.0</v>
+      </c>
+      <c r="L58">
+        <v>4069613000000.0</v>
+      </c>
+      <c r="M58">
+        <v>3893162000000.0</v>
+      </c>
+      <c r="N58">
+        <v>3949266000000.0</v>
+      </c>
+      <c r="O58">
+        <v>4132933000000.0</v>
+      </c>
+      <c r="P58">
+        <v>4346015000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>4408655000000.0</v>
+      </c>
+      <c r="R58">
+        <v>4482982000000.0</v>
+      </c>
+      <c r="S58">
+        <v>4322230000000.0</v>
+      </c>
+      <c r="T58">
+        <v>4581674000000.0</v>
+      </c>
+      <c r="U58">
+        <v>4499010000000.0</v>
+      </c>
+      <c r="V58">
+        <v>4237349000000.0</v>
+      </c>
+      <c r="W58">
+        <v>4268410000000.0</v>
+      </c>
+      <c r="X58">
+        <v>3739317000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>3795836000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>3813044000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>3869204000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>3721416000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>3709970000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>3677499000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>3694902000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>3499963000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>3418269000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>3152128000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>3093607000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>3045533000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>3170701000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>3231662000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>3043496000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>3086882000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>3086129000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>3370412000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>3285927000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>3238681000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>2771182871000.0</v>
+      </c>
+      <c r="AT58">
+        <v>2634716945000.0</v>
+      </c>
+      <c r="AU58">
+        <v>2498668441000.0</v>
+      </c>
+      <c r="AV58">
+        <v>2383463000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>2027636023000.0</v>
+      </c>
+      <c r="AX58">
+        <v>2005214242000.0</v>
+      </c>
+      <c r="AY58">
+        <v>1801306963000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1763256590000.0</v>
+      </c>
+      <c r="BA58"/>
+      <c r="BB58">
+        <v>1528239006000.0</v>
+      </c>
+      <c r="BC58"/>
+      <c r="BD58">
+        <v>1367352392000.0</v>
+      </c>
+      <c r="BE58">
+        <v>1367352392000.0</v>
+      </c>
+      <c r="BF58">
+        <v>950893460000.0</v>
+      </c>
+      <c r="BG58">
+        <v>840223576000.0</v>
+      </c>
+      <c r="BH58">
+        <v>757509315000.0</v>
+      </c>
+      <c r="BI58">
+        <v>655047987000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>589293230000.0</v>
+      </c>
+      <c r="BK58"/>
+      <c r="BL58">
+        <v>549948964000.0</v>
+      </c>
+      <c r="BM58">
+        <v>508758523000.0</v>
+      </c>
+      <c r="BN58">
+        <v>528012101000.0</v>
+      </c>
+      <c r="BO58">
+        <v>494505169000.0</v>
+      </c>
+      <c r="BP58">
+        <v>524314244000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>421220398000.0</v>
+      </c>
+      <c r="BR58">
+        <v>428418660000.0</v>
+      </c>
+      <c r="BS58">
+        <v>443317514000.0</v>
+      </c>
+      <c r="BT58">
+        <v>424533150000.0</v>
+      </c>
+      <c r="BU58">
+        <v>319009988000.0</v>
+      </c>
+      <c r="BV58"/>
+      <c r="BW58">
+        <v>328846288000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:75">
+      <c r="A59" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+    </row>
+    <row r="60" spans="1:75">
+      <c r="A60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60">
+        <v>3786143000000.0</v>
+      </c>
+      <c r="C60">
+        <v>3791164000000.0</v>
+      </c>
+      <c r="D60">
+        <v>3755965000000.0</v>
+      </c>
+      <c r="E60">
+        <v>3728425000000.0</v>
+      </c>
+      <c r="F60">
+        <v>3690427000000.0</v>
+      </c>
+      <c r="G60">
+        <v>3701830000000.0</v>
+      </c>
+      <c r="H60">
+        <v>3694069000000.0</v>
+      </c>
+      <c r="I60">
+        <v>3687896000000.0</v>
+      </c>
+      <c r="J60">
+        <v>3672763000000.0</v>
+      </c>
+      <c r="K60">
+        <v>3678599000000.0</v>
+      </c>
+      <c r="L60">
+        <v>3640045000000.0</v>
+      </c>
+      <c r="M60">
+        <v>3754300000000.0</v>
+      </c>
+      <c r="N60">
+        <v>3709902000000.0</v>
+      </c>
+      <c r="O60">
+        <v>3700065000000.0</v>
+      </c>
+      <c r="P60">
+        <v>3631453000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>3536029000000.0</v>
+      </c>
+      <c r="R60">
+        <v>3549156000000.0</v>
+      </c>
+      <c r="S60">
+        <v>3567483000000.0</v>
+      </c>
+      <c r="T60">
+        <v>3523060000000.0</v>
+      </c>
+      <c r="U60">
+        <v>3488545000000.0</v>
+      </c>
+      <c r="V60">
+        <v>3420502000000.0</v>
+      </c>
+      <c r="W60">
+        <v>3374975000000.0</v>
+      </c>
+      <c r="X60">
+        <v>3325610000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>3261146000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>3248332000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>3260018000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>3241047000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>3150533000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>3121080000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>3117010000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>3087032000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3137927000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>3106820000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>3090995000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>3064715000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>2601682000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>2572713000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>2558080000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>2534794000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>2518633000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>1699144000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1680260000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>1509309000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>1023524686000.0</v>
+      </c>
+      <c r="AT60">
+        <v>1011666023000.0</v>
+      </c>
+      <c r="AU60">
+        <v>1002409632000.0</v>
+      </c>
+      <c r="AV60">
+        <v>975895000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>825063528000.0</v>
+      </c>
+      <c r="AX60">
+        <v>824424406000.0</v>
+      </c>
+      <c r="AY60">
+        <v>699282764000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>679646534000.0</v>
+      </c>
+      <c r="BA60"/>
+      <c r="BB60">
+        <v>616244728000.0</v>
+      </c>
+      <c r="BC60">
+        <v>658277200000.0</v>
+      </c>
+      <c r="BD60">
+        <v>575920512000.0</v>
+      </c>
+      <c r="BE60">
+        <v>554939174000.0</v>
+      </c>
+      <c r="BF60">
+        <v>449754774000.0</v>
+      </c>
+      <c r="BG60">
+        <v>427620594000.0</v>
+      </c>
+      <c r="BH60">
+        <v>410121543000.0</v>
+      </c>
+      <c r="BI60">
+        <v>324352212000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>308651291000.0</v>
+      </c>
+      <c r="BK60">
+        <v>325310957000.0</v>
+      </c>
+      <c r="BL60">
+        <v>286055333000.0</v>
+      </c>
+      <c r="BM60">
+        <v>281271335000.0</v>
+      </c>
+      <c r="BN60">
+        <v>231828863000.0</v>
+      </c>
+      <c r="BO60">
+        <v>223922526000.0</v>
+      </c>
+      <c r="BP60">
+        <v>216801323000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>208514235000.0</v>
+      </c>
+      <c r="BR60">
+        <v>204948656000.0</v>
+      </c>
+      <c r="BS60">
+        <v>197854895000.0</v>
+      </c>
+      <c r="BT60">
+        <v>193255060000.0</v>
+      </c>
+      <c r="BU60">
+        <v>192528960000.0</v>
+      </c>
+      <c r="BV60">
+        <v>140313804000.0</v>
+      </c>
+      <c r="BW60">
+        <v>133333926000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:75">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61">
+        <v>-9424000000.0</v>
+      </c>
+      <c r="U61">
+        <v>-9424000000.0</v>
+      </c>
+      <c r="V61">
+        <v>-9424000000.0</v>
+      </c>
+      <c r="W61">
+        <v>-9424000000.0</v>
+      </c>
+      <c r="X61">
+        <v>-9424000000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-9424000000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-9424000000.0</v>
+      </c>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+    </row>
+    <row r="62" spans="1:75">
+      <c r="A62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -19959,1964 +13324,2162 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="B2">
-        <v>384284000000.0</v>
+        <v>1767024000000.0</v>
       </c>
       <c r="C2">
-        <v>574580000000.0</v>
+        <v>1635701000000.0</v>
       </c>
       <c r="D2">
-        <v>636930000000.0</v>
+        <v>1526165000000.0</v>
       </c>
       <c r="E2">
-        <v>809094000000.0</v>
+        <v>1456948000000.0</v>
       </c>
       <c r="F2">
-        <v>405164000000.0</v>
+        <v>1507448000000.0</v>
       </c>
       <c r="G2">
-        <v>279518000000.0</v>
+        <v>1254746000000.0</v>
       </c>
       <c r="H2">
-        <v>284472000000.0</v>
+        <v>1205820000000.0</v>
       </c>
       <c r="I2">
-        <v>344351000000.0</v>
+        <v>1133400000000.0</v>
       </c>
       <c r="J2">
-        <v>390381000000.0</v>
+        <v>996821000000.0</v>
       </c>
       <c r="K2">
-        <v>181524000000.0</v>
+        <v>887573000000.0</v>
       </c>
       <c r="L2">
-        <v>222045000000.0</v>
+        <v>806100000000.0</v>
       </c>
       <c r="M2">
-        <v>80171000000.0</v>
+        <v>609255000000.0</v>
       </c>
       <c r="N2">
-        <v>325170091000.0</v>
+        <v>560421895000.0</v>
       </c>
       <c r="O2">
-        <v>94555727000.0</v>
-[...5 lines deleted...]
-      <c r="T2"/>
+        <v>484534770000.0</v>
+      </c>
+      <c r="P2">
+        <v>365450630000.0</v>
+      </c>
+      <c r="Q2">
+        <v>257293607000.0</v>
+      </c>
+      <c r="R2">
+        <v>218566877000.0</v>
+      </c>
+      <c r="S2">
+        <v>175704389000.0</v>
+      </c>
+      <c r="T2">
+        <v>157240613000.0</v>
+      </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="B3">
-        <v>446170000000</v>
+        <v>148817000000.0</v>
       </c>
       <c r="C3">
-        <v>585078000000</v>
+        <v>129733000000.0</v>
       </c>
       <c r="D3">
-        <v>390605000000</v>
+        <v>390760000000.0</v>
       </c>
       <c r="E3">
-        <v>340259000000</v>
+        <v>382313000000.0</v>
       </c>
       <c r="F3">
-        <v>976775000000</v>
+        <v>352589000000.0</v>
       </c>
       <c r="G3">
-        <v>297171000000</v>
+        <v>300781000000.0</v>
       </c>
       <c r="H3">
-        <v>459901000000</v>
+        <v>278471000000.0</v>
       </c>
       <c r="I3">
-        <v>329279000000</v>
+        <v>258579000000.0</v>
       </c>
       <c r="J3">
-        <v>375351000000</v>
+        <v>230831000000.0</v>
       </c>
       <c r="K3">
-        <v>558691000000</v>
+        <v>201881000000.0</v>
       </c>
       <c r="L3">
-        <v>706441000000</v>
+        <v>53904000000.0</v>
       </c>
       <c r="M3">
-        <v>748864000000</v>
+        <v>43131000000.0</v>
       </c>
       <c r="N3">
-        <v>853073892000</v>
+        <v>100633369000.0</v>
       </c>
       <c r="O3">
-        <v>508022348000</v>
-[...15 lines deleted...]
-      </c>
+        <v>72749382000.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>170</v>
-[...14 lines deleted...]
-      <c r="O5"/>
+        <v>139</v>
+      </c>
+      <c r="B5">
+        <v>416203000000.0</v>
+      </c>
+      <c r="C5">
+        <v>429237000000.0</v>
+      </c>
+      <c r="D5">
+        <v>504644000000.0</v>
+      </c>
+      <c r="E5">
+        <v>472916000000.0</v>
+      </c>
+      <c r="F5">
+        <v>636115000000.0</v>
+      </c>
+      <c r="G5">
+        <v>451903000000.0</v>
+      </c>
+      <c r="H5">
+        <v>391563000000.0</v>
+      </c>
+      <c r="I5">
+        <v>382557000000.0</v>
+      </c>
+      <c r="J5">
+        <v>369567000000.0</v>
+      </c>
+      <c r="K5">
+        <v>339145000000.0</v>
+      </c>
+      <c r="L5">
+        <v>275664000000.0</v>
+      </c>
+      <c r="M5">
+        <v>275106000000.0</v>
+      </c>
+      <c r="N5">
+        <v>160183429000.0</v>
+      </c>
+      <c r="O5">
+        <v>159465802000.0</v>
+      </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
       <c r="B6">
-        <v>292518000000.0</v>
+        <v>565020000000.0</v>
       </c>
       <c r="C6">
-        <v>-190296000000.0</v>
+        <v>558970000000.0</v>
       </c>
       <c r="D6">
-        <v>-62350000000.0</v>
+        <v>895404000000.0</v>
       </c>
       <c r="E6">
-        <v>-172187000000.0</v>
+        <v>855229000000.0</v>
       </c>
       <c r="F6">
-        <v>403930000000.0</v>
+        <v>988704000000.0</v>
       </c>
       <c r="G6">
-        <v>125646000000.0</v>
+        <v>752684000000.0</v>
       </c>
       <c r="H6">
-        <v>-4954000000.0</v>
+        <v>670034000000.0</v>
       </c>
       <c r="I6">
-        <v>-59879000000.0</v>
+        <v>641136000000.0</v>
       </c>
       <c r="J6">
-        <v>-46030000000.0</v>
+        <v>600398000000.0</v>
       </c>
       <c r="K6">
-        <v>208857000000.0</v>
+        <v>541026000000.0</v>
       </c>
       <c r="L6">
-        <v>-40521000000.0</v>
+        <v>329568000000.0</v>
       </c>
       <c r="M6">
-        <v>141874000000.0</v>
+        <v>318237000000.0</v>
       </c>
       <c r="N6">
-        <v>-283983354000.0</v>
+        <v>260816798000.0</v>
       </c>
       <c r="O6">
-        <v>274546166000.0</v>
+        <v>232215184000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>172</v>
-[...33 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>174</v>
-[...14 lines deleted...]
-      <c r="O9"/>
+        <v>143</v>
+      </c>
+      <c r="B9">
+        <v>1241779000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1271974000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1296580000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1155516000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1231365000000.0</v>
+      </c>
+      <c r="G9">
+        <v>933433000000.0</v>
+      </c>
+      <c r="H9">
+        <v>997797000000.0</v>
+      </c>
+      <c r="I9">
+        <v>939858000000.0</v>
+      </c>
+      <c r="J9">
+        <v>841596000000.0</v>
+      </c>
+      <c r="K9">
+        <v>763563000000.0</v>
+      </c>
+      <c r="L9">
+        <v>620341000000.0</v>
+      </c>
+      <c r="M9">
+        <v>489650000000.0</v>
+      </c>
+      <c r="N9">
+        <v>411682970000.0</v>
+      </c>
+      <c r="O9">
+        <v>374370749000.0</v>
+      </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>175</v>
-[...19 lines deleted...]
-      <c r="T10"/>
+        <v>144</v>
+      </c>
+      <c r="B10">
+        <v>90264000000.0</v>
+      </c>
+      <c r="C10">
+        <v>115059000000.0</v>
+      </c>
+      <c r="D10">
+        <v>213223000000.0</v>
+      </c>
+      <c r="E10">
+        <v>138850000000.0</v>
+      </c>
+      <c r="F10">
+        <v>275898000000.0</v>
+      </c>
+      <c r="G10">
+        <v>96179000000.0</v>
+      </c>
+      <c r="H10">
+        <v>138137000000.0</v>
+      </c>
+      <c r="I10">
+        <v>147639000000.0</v>
+      </c>
+      <c r="J10">
+        <v>133820000000.0</v>
+      </c>
+      <c r="K10">
+        <v>87915000000.0</v>
+      </c>
+      <c r="L10">
+        <v>70316000000.0</v>
+      </c>
+      <c r="M10">
+        <v>85276000000.0</v>
+      </c>
+      <c r="N10">
+        <v>104777556000.0</v>
+      </c>
+      <c r="O10">
+        <v>103537380000.0</v>
+      </c>
+      <c r="P10">
+        <v>79907349000.0</v>
+      </c>
+      <c r="Q10">
+        <v>63461318000.0</v>
+      </c>
+      <c r="R10">
+        <v>32072726000.0</v>
+      </c>
+      <c r="S10">
+        <v>23733736000.0</v>
+      </c>
+      <c r="T10">
+        <v>14110356000.0</v>
+      </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>176</v>
-[...4 lines deleted...]
-      <c r="E11"/>
+        <v>145</v>
+      </c>
+      <c r="B11">
+        <v>27653000000.0</v>
+      </c>
+      <c r="C11">
+        <v>4863000000.0</v>
+      </c>
+      <c r="D11">
+        <v>43409000000.0</v>
+      </c>
+      <c r="E11">
+        <v>34954000000.0</v>
+      </c>
       <c r="F11">
-        <v>0.0</v>
+        <v>64413000000.0</v>
       </c>
       <c r="G11">
-        <v>0.0</v>
+        <v>-3683000000.0</v>
       </c>
       <c r="H11">
-        <v>0.0</v>
+        <v>34706000000.0</v>
       </c>
       <c r="I11">
-        <v>0.0</v>
+        <v>33265000000.0</v>
       </c>
       <c r="J11">
-        <v>0.0</v>
+        <v>36222000000.0</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
+        <v>23628000000.0</v>
       </c>
       <c r="L11">
-        <v>0.0</v>
-[...8 lines deleted...]
-      <c r="T11"/>
+        <v>22309000000.0</v>
+      </c>
+      <c r="M11">
+        <v>22709000000.0</v>
+      </c>
+      <c r="N11">
+        <v>26644086000.0</v>
+      </c>
+      <c r="O11">
+        <v>26532373000.0</v>
+      </c>
+      <c r="P11">
+        <v>21446113000.0</v>
+      </c>
+      <c r="Q11">
+        <v>17962906000.0</v>
+      </c>
+      <c r="R11">
+        <v>9599640000.0</v>
+      </c>
+      <c r="S11">
+        <v>7951688000.0</v>
+      </c>
+      <c r="T11">
+        <v>2947787000.0</v>
+      </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-      <c r="E12"/>
+        <v>146</v>
+      </c>
+      <c r="B12">
+        <v>325939000000.0</v>
+      </c>
+      <c r="C12">
+        <v>314178000000.0</v>
+      </c>
+      <c r="D12">
+        <v>291421000000.0</v>
+      </c>
+      <c r="E12">
+        <v>337626000000.0</v>
+      </c>
       <c r="F12">
-        <v>49173000000.0</v>
+        <v>360217000000.0</v>
       </c>
       <c r="G12">
-        <v>-32942000000.0</v>
+        <v>355724000000.0</v>
       </c>
       <c r="H12">
-        <v>32359000000.0</v>
+        <v>332058000000.0</v>
       </c>
       <c r="I12">
-        <v>-47104000000.0</v>
+        <v>295098000000.0</v>
       </c>
       <c r="J12">
-        <v>-102674000000.0</v>
+        <v>286044000000.0</v>
       </c>
       <c r="K12">
-        <v>-127661000000.0</v>
+        <v>279521000000.0</v>
       </c>
       <c r="L12">
-        <v>-215296000000.0</v>
-[...8 lines deleted...]
-      <c r="T12"/>
+        <v>205348000000.0</v>
+      </c>
+      <c r="M12">
+        <v>102885000000.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>178</v>
-[...11 lines deleted...]
-      <c r="L13"/>
+        <v>147</v>
+      </c>
+      <c r="B13">
+        <v>18149000000.0</v>
+      </c>
+      <c r="C13">
+        <v>283642000000.0</v>
+      </c>
+      <c r="D13">
+        <v>273264000000.0</v>
+      </c>
+      <c r="E13">
+        <v>333146000000.0</v>
+      </c>
+      <c r="F13">
+        <v>355316000000.0</v>
+      </c>
+      <c r="G13">
+        <v>349497000000.0</v>
+      </c>
+      <c r="H13">
+        <v>328234000000.0</v>
+      </c>
+      <c r="I13">
+        <v>288810000000.0</v>
+      </c>
+      <c r="J13">
+        <v>283239000000.0</v>
+      </c>
+      <c r="K13">
+        <v>260743000000.0</v>
+      </c>
+      <c r="L13">
+        <v>183653000000.0</v>
+      </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>148</v>
       </c>
       <c r="B14">
-        <v>430514000000.0</v>
-[...1 lines deleted...]
-      <c r="C14"/>
+        <v>-4232000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-5249000000.0</v>
+      </c>
       <c r="D14">
-        <v>390760000000.0</v>
+        <v>-4401000000.0</v>
       </c>
       <c r="E14">
-        <v>117781000000.0</v>
+        <v>-4558000000.0</v>
       </c>
       <c r="F14">
-        <v>352589000000.0</v>
+        <v>-7302000000.0</v>
       </c>
       <c r="G14">
-        <v>300781000000.0</v>
+        <v>56531000000.0</v>
       </c>
       <c r="H14">
-        <v>278471000000.0</v>
+        <v>58517000000.0</v>
       </c>
       <c r="I14">
-        <v>258579000000.0</v>
+        <v>60760000000.0</v>
       </c>
       <c r="J14">
-        <v>230831000000.0</v>
+        <v>293295000000.0</v>
       </c>
       <c r="K14">
-        <v>201881000000.0</v>
+        <v>226046000000.0</v>
       </c>
       <c r="L14">
-        <v>176321000000.0</v>
+        <v>205461000000.0</v>
       </c>
       <c r="M14">
-        <v>130076000000.0</v>
+        <v>7985953000.0</v>
       </c>
       <c r="N14">
-        <v>100633369000.0</v>
+        <v>9407448000.0</v>
       </c>
       <c r="O14">
-        <v>72749382000.0</v>
-[...5 lines deleted...]
-      <c r="T14"/>
+        <v>11206038000.0</v>
+      </c>
+      <c r="P14">
+        <v>9395026000.0</v>
+      </c>
+      <c r="Q14">
+        <v>6244402000.0</v>
+      </c>
+      <c r="R14">
+        <v>3526658000.0</v>
+      </c>
+      <c r="S14">
+        <v>1167079000.0</v>
+      </c>
+      <c r="T14">
+        <v>666224000.0</v>
+      </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="B15">
-        <v>29270000000.0</v>
+        <v>58379000000.0</v>
       </c>
       <c r="C15">
-        <v>36893000000.0</v>
+        <v>104947000000.0</v>
       </c>
       <c r="D15">
-        <v>18913000000.0</v>
+        <v>165413000000.0</v>
       </c>
       <c r="E15">
-        <v>32503000000.0</v>
+        <v>88382000000.0</v>
       </c>
       <c r="F15">
-        <v>9588000000.0</v>
+        <v>204183000000.0</v>
       </c>
       <c r="G15">
-        <v>9588000000.0</v>
+        <v>96412000000.0</v>
       </c>
       <c r="H15">
-        <v>9967000000.0</v>
+        <v>100971000000.0</v>
       </c>
       <c r="I15">
-        <v>10164000000.0</v>
+        <v>99732000000.0</v>
       </c>
       <c r="J15">
-        <v>10164000000.0</v>
+        <v>85569000000.0</v>
       </c>
       <c r="K15">
-        <v>10164000000.0</v>
-[...4 lines deleted...]
-      <c r="O15"/>
+        <v>54890000000.0</v>
+      </c>
+      <c r="L15">
+        <v>42260000000.0</v>
+      </c>
+      <c r="M15">
+        <v>54510000000.0</v>
+      </c>
+      <c r="N15">
+        <v>68726022000.0</v>
+      </c>
+      <c r="O15">
+        <v>65798969000.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="B16">
-        <v>676802000000.0</v>
+        <v>58379000000.0</v>
       </c>
       <c r="C16">
-        <v>384284000000.0</v>
+        <v>104947000000.0</v>
       </c>
       <c r="D16">
-        <v>574580000000.0</v>
+        <v>165413000000.0</v>
       </c>
       <c r="E16">
-        <v>636907000000.0</v>
+        <v>99338000000.0</v>
       </c>
       <c r="F16">
-        <v>809094000000.0</v>
+        <v>204183000000.0</v>
       </c>
       <c r="G16">
-        <v>405164000000.0</v>
+        <v>96412000000.0</v>
       </c>
       <c r="H16">
-        <v>279518000000.0</v>
+        <v>100971000000.0</v>
       </c>
       <c r="I16">
-        <v>284472000000.0</v>
+        <v>99732000000.0</v>
       </c>
       <c r="J16">
-        <v>344351000000.0</v>
+        <v>85569000000.0</v>
       </c>
       <c r="K16">
-        <v>390381000000.0</v>
+        <v>54890000000.0</v>
       </c>
       <c r="L16">
-        <v>181524000000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>42260000000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>182</v>
-[...11 lines deleted...]
-      <c r="L17"/>
+        <v>151</v>
+      </c>
+      <c r="B17">
+        <v>62611000000.0</v>
+      </c>
+      <c r="C17">
+        <v>110196000000.0</v>
+      </c>
+      <c r="D17">
+        <v>169814000000.0</v>
+      </c>
+      <c r="E17">
+        <v>103896000000.0</v>
+      </c>
+      <c r="F17">
+        <v>211485000000.0</v>
+      </c>
+      <c r="G17">
+        <v>99862000000.0</v>
+      </c>
+      <c r="H17">
+        <v>103431000000.0</v>
+      </c>
+      <c r="I17">
+        <v>114374000000.0</v>
+      </c>
+      <c r="J17">
+        <v>97598000000.0</v>
+      </c>
+      <c r="K17">
+        <v>64287000000.0</v>
+      </c>
+      <c r="L17">
+        <v>48007000000.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>152</v>
       </c>
       <c r="B18">
-        <v>5206000000.0</v>
+        <v>-310774000000.0</v>
       </c>
       <c r="C18">
-        <v>-311830000000.0</v>
+        <v>-291104000000.0</v>
       </c>
       <c r="D18">
-        <v>268589000000.0</v>
+        <v>-273864000000.0</v>
       </c>
       <c r="E18">
-        <v>-123140000000.0</v>
+        <v>-295243000000.0</v>
       </c>
       <c r="F18">
-        <v>-370830000000.0</v>
+        <v>-316166000000.0</v>
       </c>
       <c r="G18">
-        <v>67080000000.0</v>
+        <v>-276003000000.0</v>
       </c>
       <c r="H18">
-        <v>-182098000000.0</v>
+        <v>-268885000000.0</v>
       </c>
       <c r="I18">
-        <v>-18072000000.0</v>
+        <v>-241748000000.0</v>
       </c>
       <c r="J18">
-        <v>-161625000000.0</v>
+        <v>-246151000000.0</v>
       </c>
       <c r="K18">
-        <v>-429581000000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>-267803000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>184</v>
-[...33 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...7 lines deleted...]
-      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="B21">
-        <v>317792000000.0</v>
+        <v>409393000000.0</v>
       </c>
       <c r="C21">
-        <v>191085000000.0</v>
+        <v>406163000000.0</v>
       </c>
       <c r="D21">
-        <v>-290638000000.0</v>
+        <v>468260000000.0</v>
       </c>
       <c r="E21">
-        <v>-317966000000.0</v>
+        <v>466958000000.0</v>
       </c>
       <c r="F21">
-        <v>586290000000.0</v>
+        <v>623025000000.0</v>
       </c>
       <c r="G21">
-        <v>48927000000.0</v>
+        <v>440360000000.0</v>
       </c>
       <c r="H21">
-        <v>30794000000.0</v>
+        <v>463615000000.0</v>
       </c>
       <c r="I21">
-        <v>259233000000.0</v>
+        <v>384033000000.0</v>
       </c>
       <c r="J21">
-        <v>36874000000.0</v>
+        <v>371710000000.0</v>
       </c>
       <c r="K21">
-        <v>-156903000000.0</v>
+        <v>339999000000.0</v>
       </c>
       <c r="L21">
-        <v>613137000000.0</v>
-[...8 lines deleted...]
-      <c r="T21"/>
+        <v>237484000000.0</v>
+      </c>
+      <c r="M21">
+        <v>188710000000.0</v>
+      </c>
+      <c r="N21">
+        <v>160183429000.0</v>
+      </c>
+      <c r="O21">
+        <v>159465802000.0</v>
+      </c>
+      <c r="P21">
+        <v>134942121000.0</v>
+      </c>
+      <c r="Q21">
+        <v>101225723000.0</v>
+      </c>
+      <c r="R21">
+        <v>78363383000.0</v>
+      </c>
+      <c r="S21">
+        <v>51483739000.0</v>
+      </c>
+      <c r="T21">
+        <v>37952412000.0</v>
+      </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>148</v>
-[...42 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>157</v>
       </c>
       <c r="B23">
-        <v>-79434000000.0</v>
+        <v>2599410000000.0</v>
       </c>
       <c r="C23">
-        <v>-71527000000.0</v>
+        <v>2501512000000.0</v>
       </c>
       <c r="D23">
-        <v>-114302000000.0</v>
+        <v>2335658000000.0</v>
       </c>
       <c r="E23">
-        <v>100929000000.0</v>
+        <v>2183190000000.0</v>
       </c>
       <c r="F23">
-        <v>-89626000000.0</v>
+        <v>2171084000000.0</v>
       </c>
       <c r="G23">
-        <v>-59272000000.0</v>
+        <v>1831461000000.0</v>
       </c>
       <c r="H23">
-        <v>33797000000.0</v>
+        <v>1811679000000.0</v>
       </c>
       <c r="I23">
-        <v>216429000000.0</v>
+        <v>1689225000000.0</v>
       </c>
       <c r="J23">
-        <v>-27499000000.0</v>
+        <v>1466707000000.0</v>
       </c>
       <c r="K23">
-        <v>878221000000.0</v>
+        <v>1311137000000.0</v>
       </c>
       <c r="L23">
-        <v>251195000000.0</v>
+        <v>1188957000000.0</v>
       </c>
       <c r="M23">
-        <v>303390000000.0</v>
+        <v>910195000000.0</v>
       </c>
       <c r="N23">
-        <v>106333937000.0</v>
+        <v>803114336000.0</v>
       </c>
       <c r="O23">
-        <v>671945070000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>697606134000.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>188</v>
-[...42 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
-[...1 lines deleted...]
-      </c>
+      <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>159</v>
       </c>
       <c r="B25">
-        <v>-37517000000.0</v>
+        <v>148817000000.0</v>
       </c>
       <c r="C25">
-        <v>273248000000.0</v>
+        <v>129733000000.0</v>
       </c>
       <c r="D25">
-        <v>103021000000.0</v>
+        <v>139596000000.0</v>
       </c>
       <c r="E25">
-        <v>-217119000000.0</v>
+        <v>117781000000.0</v>
       </c>
       <c r="F25">
-        <v>49173000000.0</v>
+        <v>111506000000.0</v>
       </c>
       <c r="G25">
-        <v>-32942000000.0</v>
+        <v>102618000000.0</v>
       </c>
       <c r="H25">
-        <v>-101639000000.0</v>
+        <v>89999000000.0</v>
       </c>
       <c r="I25">
-        <v>-99732000000.0</v>
+        <v>79200000000.0</v>
       </c>
       <c r="J25">
-        <v>-85569000000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>67783000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...4 lines deleted...]
-      </c>
+      <c r="C26"/>
+      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...16 lines deleted...]
-      </c>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>191</v>
-[...14 lines deleted...]
-      <c r="O27"/>
+        <v>161</v>
+      </c>
+      <c r="B27">
+        <v>318461000000.0</v>
+      </c>
+      <c r="C27">
+        <v>281805000000.0</v>
+      </c>
+      <c r="D27">
+        <v>242314000000.0</v>
+      </c>
+      <c r="E27">
+        <v>183603000000.0</v>
+      </c>
+      <c r="F27">
+        <v>182804000000.0</v>
+      </c>
+      <c r="G27">
+        <v>121529000000.0</v>
+      </c>
+      <c r="H27">
+        <v>140370000000.0</v>
+      </c>
+      <c r="I27">
+        <v>125852000000.0</v>
+      </c>
+      <c r="J27">
+        <v>98547000000.0</v>
+      </c>
+      <c r="K27">
+        <v>91457000000.0</v>
+      </c>
+      <c r="L27">
+        <v>97629000000.0</v>
+      </c>
+      <c r="M27">
+        <v>70572000000.0</v>
+      </c>
+      <c r="N27">
+        <v>123647323000.0</v>
+      </c>
+      <c r="O27">
+        <v>107520789000.0</v>
+      </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>162</v>
       </c>
       <c r="B28">
-        <v>209088000000.0</v>
+        <v>203210000000.0</v>
       </c>
       <c r="C28">
-        <v>82665000000.0</v>
+        <v>179720000000.0</v>
       </c>
       <c r="D28">
-        <v>-397675000000.0</v>
+        <v>151338000000.0</v>
       </c>
       <c r="E28">
-        <v>-421889000000.0</v>
+        <v>129824000000.0</v>
       </c>
       <c r="F28">
-        <v>570388000000.0</v>
+        <v>111979000000.0</v>
       </c>
       <c r="G28">
-        <v>39503000000.0</v>
+        <v>104339000000.0</v>
       </c>
       <c r="H28">
-        <v>20630000000.0</v>
+        <v>125481000000.0</v>
       </c>
       <c r="I28">
-        <v>259233000000.0</v>
+        <v>124242000000.0</v>
       </c>
       <c r="J28">
-        <v>39374000000.0</v>
+        <v>95750000000.0</v>
       </c>
       <c r="K28">
-        <v>816423000000.0</v>
+        <v>93874000000.0</v>
       </c>
       <c r="L28">
-        <v>626470000000.0</v>
+        <v>85803000000.0</v>
       </c>
       <c r="M28">
-        <v>919554000000.0</v>
+        <v>75335000000.0</v>
       </c>
       <c r="N28">
-        <v>283106201000.0</v>
+        <v>126971704000.0</v>
       </c>
       <c r="O28">
-        <v>671945070000.0</v>
+        <v>105542533000.0</v>
       </c>
       <c r="P28">
-        <v>209722565000.0</v>
+        <v>165608555000.0</v>
       </c>
       <c r="Q28">
-        <v>42511680000.0</v>
+        <v>138659254000.0</v>
       </c>
       <c r="R28">
-        <v>54581037000.0</v>
+        <v>116496698000.0</v>
       </c>
       <c r="S28">
-        <v>174955445000.0</v>
+        <v>105633114000.0</v>
       </c>
       <c r="T28">
-        <v>41555063000.0</v>
+        <v>79612836000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>163</v>
       </c>
       <c r="B29">
-        <v>451376000000.0</v>
+        <v>27653000000.0</v>
       </c>
       <c r="C29">
-        <v>273248000000.0</v>
+        <v>4863000000.0</v>
       </c>
       <c r="D29">
-        <v>659194000000.0</v>
+        <v>43409000000.0</v>
       </c>
       <c r="E29">
-        <v>217119000000.0</v>
+        <v>34954000000.0</v>
       </c>
       <c r="F29">
-        <v>605945000000.0</v>
+        <v>64413000000.0</v>
       </c>
       <c r="G29">
-        <v>364251000000.0</v>
+        <v>-3683000000.0</v>
       </c>
       <c r="H29">
-        <v>277803000000.0</v>
+        <v>34706000000.0</v>
       </c>
       <c r="I29">
-        <v>311207000000.0</v>
+        <v>33265000000.0</v>
       </c>
       <c r="J29">
-        <v>213726000000.0</v>
+        <v>36222000000.0</v>
       </c>
       <c r="K29">
-        <v>129110000000.0</v>
+        <v>23628000000.0</v>
       </c>
       <c r="L29">
-        <v>3285000000.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>22309000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>164</v>
       </c>
       <c r="B30">
-        <v>-367946000000.0</v>
+        <v>832386000000.0</v>
       </c>
       <c r="C30">
-        <v>-546209000000.0</v>
+        <v>865811000000.0</v>
       </c>
       <c r="D30">
-        <v>-323869000000.0</v>
+        <v>828320000000.0</v>
       </c>
       <c r="E30">
-        <v>-272842000000.0</v>
+        <v>726242000000.0</v>
       </c>
       <c r="F30">
-        <v>-772403000000.0</v>
+        <v>663636000000.0</v>
       </c>
       <c r="G30">
-        <v>-278108000000.0</v>
+        <v>576715000000.0</v>
       </c>
       <c r="H30">
-        <v>-437385000000.0</v>
+        <v>605859000000.0</v>
       </c>
       <c r="I30">
-        <v>-630319000000.0</v>
+        <v>555825000000.0</v>
       </c>
       <c r="J30">
-        <v>-299130000000.0</v>
+        <v>469886000000.0</v>
       </c>
       <c r="K30">
-        <v>-736676000000.0</v>
+        <v>423564000000.0</v>
       </c>
       <c r="L30">
-        <v>-670276000000.0</v>
+        <v>382857000000.0</v>
       </c>
       <c r="M30">
-        <v>-789022000000.0</v>
+        <v>300940000000.0</v>
       </c>
       <c r="N30">
-        <v>-781837318000.0</v>
+        <v>242692441000.0</v>
       </c>
       <c r="O30">
-        <v>-562181496000.0</v>
+        <v>213071364000.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31">
+        <v>-319129000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-291104000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-255037000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-290425000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-291831000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-260539000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-253801000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-236394000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-237890000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-252084000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-167168000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-103434000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-56286387000.0</v>
+      </c>
+      <c r="O31">
+        <v>-55928422000.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="s">
+        <v>166</v>
+      </c>
+      <c r="B32">
+        <v>3008803000000.0</v>
+      </c>
+      <c r="C32">
+        <v>2907675000000.0</v>
+      </c>
+      <c r="D32">
+        <v>2822745000000.0</v>
+      </c>
+      <c r="E32">
+        <v>2612464000000.0</v>
+      </c>
+      <c r="F32">
+        <v>2738813000000.0</v>
+      </c>
+      <c r="G32">
+        <v>2188179000000.0</v>
+      </c>
+      <c r="H32">
+        <v>2203617000000.0</v>
+      </c>
+      <c r="I32">
+        <v>2073258000000.0</v>
+      </c>
+      <c r="J32">
+        <v>1838417000000.0</v>
+      </c>
+      <c r="K32">
+        <v>1651136000000.0</v>
+      </c>
+      <c r="L32">
+        <v>1426441000000.0</v>
+      </c>
+      <c r="M32">
+        <v>1098905000000.0</v>
+      </c>
+      <c r="N32">
+        <v>972104865000.0</v>
+      </c>
+      <c r="O32">
+        <v>858905519000.0</v>
+      </c>
+      <c r="P32">
+        <v>724384360000.0</v>
+      </c>
+      <c r="Q32">
+        <v>540947437000.0</v>
+      </c>
+      <c r="R32">
+        <v>451063711000.0</v>
+      </c>
+      <c r="S32">
+        <v>366728864000.0</v>
+      </c>
+      <c r="T32">
+        <v>303770117000.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX30"/>
+  <dimension ref="A1:BX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:76">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
-        <v>130</v>
+        <v>167</v>
       </c>
       <c r="BR1" t="s">
         <v>131</v>
       </c>
       <c r="BS1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BU1" t="s">
         <v>133</v>
       </c>
       <c r="BV1" t="s">
         <v>134</v>
       </c>
       <c r="BW1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:76">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="B2">
-        <v>676802000000.0</v>
+        <v>419832000000.0</v>
       </c>
       <c r="C2">
-        <v>383158000000.0</v>
+        <v>398114000000.0</v>
       </c>
       <c r="D2">
-        <v>407825000000.0</v>
+        <v>469729000000.0</v>
       </c>
       <c r="E2">
-        <v>365733000000.0</v>
+        <v>420734000000.0</v>
       </c>
       <c r="F2">
-        <v>384284000000.0</v>
+        <v>380350000000.0</v>
       </c>
       <c r="G2">
-        <v>462543000000.0</v>
+        <v>393701000000.0</v>
       </c>
       <c r="H2">
-        <v>505547000000.0</v>
+        <v>464622000000.0</v>
       </c>
       <c r="I2">
-        <v>505699000000.0</v>
+        <v>423387000000.0</v>
       </c>
       <c r="J2">
-        <v>574580000000.0</v>
+        <v>409841000000.0</v>
       </c>
       <c r="K2">
-        <v>446135000000.0</v>
+        <v>401758000000.0</v>
       </c>
       <c r="L2">
-        <v>513976000000.0</v>
+        <v>444714000000.0</v>
       </c>
       <c r="M2">
-        <v>728703000000.0</v>
+        <v>396298000000.0</v>
       </c>
       <c r="N2">
-        <v>636907000000.0</v>
+        <v>369166000000.0</v>
       </c>
       <c r="O2">
-        <v>626875000000.0</v>
+        <v>365028000000.0</v>
       </c>
       <c r="P2">
-        <v>661537000000.0</v>
+        <v>406894000000.0</v>
       </c>
       <c r="Q2">
-        <v>515949000000.0</v>
+        <v>358626000000.0</v>
       </c>
       <c r="R2">
-        <v>809094000000.0</v>
+        <v>304984000000.0</v>
       </c>
       <c r="S2">
-        <v>711289000000.0</v>
+        <v>386444000000.0</v>
       </c>
       <c r="T2">
-        <v>401229000000.0</v>
+        <v>391559000000.0</v>
       </c>
       <c r="U2">
-        <v>395340000000.0</v>
+        <v>414680000000.0</v>
       </c>
       <c r="V2">
-        <v>405164000000.0</v>
+        <v>354118000000.0</v>
       </c>
       <c r="W2">
-        <v>394115000000.0</v>
+        <v>347091000000.0</v>
       </c>
       <c r="X2">
-        <v>402112000000.0</v>
+        <v>351602000000.0</v>
       </c>
       <c r="Y2">
-        <v>429676000000.0</v>
+        <v>320865000000.0</v>
       </c>
       <c r="Z2">
-        <v>279518000000.0</v>
+        <v>284504000000.0</v>
       </c>
       <c r="AA2">
-        <v>282832000000.0</v>
+        <v>297775000000.0</v>
       </c>
       <c r="AB2">
-        <v>283622000000.0</v>
+        <v>314704000000.0</v>
       </c>
       <c r="AC2">
-        <v>317015000000.0</v>
+        <v>311869000000.0</v>
       </c>
       <c r="AD2">
-        <v>284472000000.0</v>
+        <v>304093000000.0</v>
       </c>
       <c r="AE2">
-        <v>307118000000.0</v>
+        <v>275154000000.0</v>
       </c>
       <c r="AF2">
-        <v>323204000000.0</v>
+        <v>354121000000.0</v>
       </c>
       <c r="AG2">
-        <v>296013000000.0</v>
+        <v>277776000000.0</v>
       </c>
       <c r="AH2">
-        <v>344351000000.0</v>
+        <v>242448000000.0</v>
       </c>
       <c r="AI2">
-        <v>350636000000.0</v>
+        <v>259055000000.0</v>
       </c>
       <c r="AJ2">
-        <v>414271000000.0</v>
+        <v>282339000000.0</v>
       </c>
       <c r="AK2">
-        <v>160621000000.0</v>
+        <v>246983000000.0</v>
       </c>
       <c r="AL2">
-        <v>390381000000.0</v>
+        <v>237893000000.0</v>
       </c>
       <c r="AM2">
-        <v>587170000000.0</v>
+        <v>229606000000.0</v>
       </c>
       <c r="AN2">
-        <v>130257000000.0</v>
+        <v>255558000000.0</v>
       </c>
       <c r="AO2">
-        <v>44991000000.0</v>
+        <v>196149000000.0</v>
       </c>
       <c r="AP2">
-        <v>181524000000.0</v>
+        <v>242540000000.0</v>
       </c>
       <c r="AQ2">
-        <v>82576000000.0</v>
+        <v>193326000000.0</v>
       </c>
       <c r="AR2">
-        <v>195197000000.0</v>
+        <v>267454000000.0</v>
       </c>
       <c r="AS2">
-        <v>120468000000.0</v>
+        <v>187947000000.0</v>
       </c>
       <c r="AT2">
-        <v>222045000000.0</v>
+        <v>201967000000.0</v>
       </c>
       <c r="AU2">
-        <v>52346639000.0</v>
+        <v>163062000000.0</v>
       </c>
       <c r="AV2">
-        <v>137840578000.0</v>
+        <v>148373835000.0</v>
       </c>
       <c r="AW2">
-        <v>53158503000.0</v>
+        <v>205164219000.0</v>
       </c>
       <c r="AX2">
-        <v>41186737000.0</v>
+        <v>104237208000.0</v>
       </c>
       <c r="AY2">
-        <v>92354021000.0</v>
+        <v>160558738000.0</v>
       </c>
       <c r="AZ2">
-        <v>335259626000.0</v>
+        <v>149847596000.0</v>
       </c>
       <c r="BA2">
-        <v>244580600000.0</v>
+        <v>145434330000.0</v>
       </c>
       <c r="BB2">
-        <v>369101893000.0</v>
+        <v>126710244000.0</v>
       </c>
       <c r="BC2">
-        <v>130283195500.0</v>
-[...21 lines deleted...]
-      <c r="BX2"/>
+        <v>138429725000.0</v>
+      </c>
+      <c r="BD2">
+        <v>128740894500.0</v>
+      </c>
+      <c r="BE2">
+        <v>128740894500.0</v>
+      </c>
+      <c r="BF2">
+        <v>123496162000.0</v>
+      </c>
+      <c r="BG2">
+        <v>90405382000.0</v>
+      </c>
+      <c r="BH2">
+        <v>119302141000.0</v>
+      </c>
+      <c r="BI2">
+        <v>74947404000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>91788572000.0</v>
+      </c>
+      <c r="BK2">
+        <v>93392283000.0</v>
+      </c>
+      <c r="BL2">
+        <v>77410641000.0</v>
+      </c>
+      <c r="BM2">
+        <v>66445785000.0</v>
+      </c>
+      <c r="BN2">
+        <v>66160243000.0</v>
+      </c>
+      <c r="BO2">
+        <v>49980452000.0</v>
+      </c>
+      <c r="BP2">
+        <v>77833779000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>50772705000.0</v>
+      </c>
+      <c r="BR2">
+        <v>46564097000.0</v>
+      </c>
+      <c r="BS2">
+        <v>44523207000.0</v>
+      </c>
+      <c r="BT2">
+        <v>42159338000.0</v>
+      </c>
+      <c r="BU2">
+        <v>31874654000.0</v>
+      </c>
+      <c r="BV2">
+        <v>47097242000.0</v>
+      </c>
+      <c r="BW2">
+        <v>41139479000.0</v>
+      </c>
+      <c r="BX2">
+        <v>57530776000.0</v>
+      </c>
     </row>
     <row r="3" spans="1:76">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="B3">
-        <v>59540000000</v>
+        <v>44147000000.0</v>
       </c>
       <c r="C3">
-        <v>115938000000</v>
+        <v>43830000000.0</v>
       </c>
       <c r="D3">
-        <v>107243000000</v>
+        <v>106004000000.0</v>
       </c>
       <c r="E3">
-        <v>124319000000</v>
+        <v>35053000000.0</v>
       </c>
       <c r="F3">
-        <v>98670000000</v>
+        <v>33626000000.0</v>
       </c>
       <c r="G3">
-        <v>125426000000</v>
+        <v>33831000000.0</v>
       </c>
       <c r="H3">
-        <v>121578000000</v>
+        <v>32976000000.0</v>
       </c>
       <c r="I3">
-        <v>124681000000</v>
+        <v>101530000000.0</v>
       </c>
       <c r="J3">
-        <v>213393000000</v>
+        <v>99200000000.0</v>
       </c>
       <c r="K3">
-        <v>126853000000</v>
+        <v>99811000000.0</v>
       </c>
       <c r="L3">
-        <v>145672000000</v>
+        <v>94116000000.0</v>
       </c>
       <c r="M3">
-        <v>67064000000</v>
+        <v>97932000000.0</v>
       </c>
       <c r="N3">
-        <v>51016000000</v>
+        <v>98732000000.0</v>
       </c>
       <c r="O3">
-        <v>109410000000</v>
+        <v>99979000000.0</v>
       </c>
       <c r="P3">
-        <v>84323000000</v>
+        <v>96168000000.0</v>
       </c>
       <c r="Q3">
-        <v>59601000000</v>
+        <v>93424000000.0</v>
       </c>
       <c r="R3">
-        <v>86925000000</v>
+        <v>96086000000.0</v>
       </c>
       <c r="S3">
-        <v>76492000000</v>
+        <v>93075000000.0</v>
       </c>
       <c r="T3">
-        <v>80148000000</v>
+        <v>89131000000.0</v>
       </c>
       <c r="U3">
-        <v>74074000000</v>
+        <v>90457000000.0</v>
       </c>
       <c r="V3">
-        <v>746061000000</v>
+        <v>91032000000.0</v>
       </c>
       <c r="W3">
-        <v>102781000000</v>
+        <v>81969000000.0</v>
       </c>
       <c r="X3">
-        <v>67926000000</v>
+        <v>26129000000.0</v>
       </c>
       <c r="Y3">
-        <v>66185000000</v>
+        <v>25639000000.0</v>
       </c>
       <c r="Z3">
-        <v>60279000000</v>
+        <v>26837000000.0</v>
       </c>
       <c r="AA3">
-        <v>159774000000</v>
+        <v>24013000000.0</v>
       </c>
       <c r="AB3">
-        <v>77744000000</v>
+        <v>24113000000.0</v>
       </c>
       <c r="AC3">
-        <v>76824000000</v>
+        <v>22497000000.0</v>
       </c>
       <c r="AD3">
-        <v>145559000000</v>
+        <v>22990000000.0</v>
       </c>
       <c r="AE3">
-        <v>136504000000</v>
+        <v>20399000000.0</v>
       </c>
       <c r="AF3">
-        <v>68432000000</v>
+        <v>20578000000.0</v>
       </c>
       <c r="AG3">
-        <v>86631000000</v>
+        <v>20065000000.0</v>
       </c>
       <c r="AH3">
-        <v>37712000000</v>
+        <v>19295000000.0</v>
       </c>
       <c r="AI3">
-        <v>109006000000</v>
+        <v>19262000000.0</v>
       </c>
       <c r="AJ3">
-        <v>41832000000</v>
+        <v>17686000000.0</v>
       </c>
       <c r="AK3">
-        <v>69623000000</v>
+        <v>16534000000.0</v>
       </c>
       <c r="AL3">
-        <v>154890000000</v>
+        <v>16733000000.0</v>
       </c>
       <c r="AM3">
-        <v>160700000000</v>
+        <v>16830000000.0</v>
       </c>
       <c r="AN3">
-        <v>81601000000</v>
+        <v>18085000000.0</v>
       </c>
       <c r="AO3">
-        <v>83029000000</v>
+        <v>18380000000.0</v>
       </c>
       <c r="AP3">
-        <v>233361000000</v>
+        <v>16380000000.0</v>
       </c>
       <c r="AQ3">
-        <v>248456000000</v>
+        <v>15462000000.0</v>
       </c>
       <c r="AR3">
-        <v>239354000000</v>
+        <v>15195000000.0</v>
       </c>
       <c r="AS3">
-        <v>97683000000</v>
+        <v>13602000000.0</v>
       </c>
       <c r="AT3">
-        <v>120948000000</v>
+        <v>12887000000.0</v>
       </c>
       <c r="AU3">
-        <v>266090401000</v>
+        <v>12220000000.0</v>
       </c>
       <c r="AV3">
-        <v>239283406000</v>
+        <v>100446018000.0</v>
       </c>
       <c r="AW3">
-        <v>167144507000</v>
+        <v>4643314000.0</v>
       </c>
       <c r="AX3">
-        <v>76345686000</v>
+        <v>12835330000.0</v>
       </c>
       <c r="AY3">
-        <v>433725251000</v>
+        <v>12151338000.0</v>
       </c>
       <c r="AZ3">
-        <v>144278233000</v>
+        <v>76337675000.0</v>
       </c>
       <c r="BA3">
-        <v>95248806000</v>
+        <v>8260222000.0</v>
       </c>
       <c r="BB3">
-        <v>179821602000</v>
+        <v>8127681000.0</v>
       </c>
       <c r="BC3">
-        <v>131029830000</v>
+        <v>7907791000.0</v>
       </c>
       <c r="BD3">
-        <v>131029830000</v>
+        <v>29798972500.0</v>
       </c>
       <c r="BE3">
-        <v>245962688000</v>
-[...57 lines deleted...]
-      </c>
+        <v>29798972500.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
     </row>
     <row r="4" spans="1:76">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -21952,395 +15515,463 @@
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
     </row>
     <row r="5" spans="1:76">
       <c r="A5" t="s">
-        <v>170</v>
-[...56 lines deleted...]
-      <c r="BE5"/>
+        <v>139</v>
+      </c>
+      <c r="B5">
+        <v>110231000000.0</v>
+      </c>
+      <c r="C5">
+        <v>125835000000.0</v>
+      </c>
+      <c r="D5">
+        <v>93510000000.0</v>
+      </c>
+      <c r="E5">
+        <v>131456000000.0</v>
+      </c>
+      <c r="F5">
+        <v>101500000000.0</v>
+      </c>
+      <c r="G5">
+        <v>90892000000.0</v>
+      </c>
+      <c r="H5">
+        <v>92632000000.0</v>
+      </c>
+      <c r="I5">
+        <v>95653000000.0</v>
+      </c>
+      <c r="J5">
+        <v>112787000000.0</v>
+      </c>
+      <c r="K5">
+        <v>128165000000.0</v>
+      </c>
+      <c r="L5">
+        <v>135140000000.0</v>
+      </c>
+      <c r="M5">
+        <v>129553000000.0</v>
+      </c>
+      <c r="N5">
+        <v>105908000000.0</v>
+      </c>
+      <c r="O5">
+        <v>136513000000.0</v>
+      </c>
+      <c r="P5">
+        <v>116143000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>110590000000.0</v>
+      </c>
+      <c r="R5">
+        <v>101747000000.0</v>
+      </c>
+      <c r="S5">
+        <v>147997000000.0</v>
+      </c>
+      <c r="T5">
+        <v>142790000000.0</v>
+      </c>
+      <c r="U5">
+        <v>199226000000.0</v>
+      </c>
+      <c r="V5">
+        <v>148124000000.0</v>
+      </c>
+      <c r="W5">
+        <v>145975000000.0</v>
+      </c>
+      <c r="X5">
+        <v>148850000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>103487000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>89363000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>110203000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>113097000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>126427000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>109953000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>120718000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>155821000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>168812000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>142268000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>155215000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>153936000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>116702000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>86300000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>144050000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>138063000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>117370000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>91757000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>97583000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>72703000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>69021000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>58461000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>60890000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>61608215000.0</v>
+      </c>
+      <c r="AW5">
+        <v>28834641000.0</v>
+      </c>
+      <c r="AX5">
+        <v>55375072000.0</v>
+      </c>
+      <c r="AY5">
+        <v>42488072000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>40268582000.0</v>
+      </c>
+      <c r="BA5">
+        <v>23095364000.0</v>
+      </c>
+      <c r="BB5">
+        <v>54389274000.0</v>
+      </c>
+      <c r="BC5">
+        <v>42430209000.0</v>
+      </c>
+      <c r="BD5">
+        <v>37641252000.0</v>
+      </c>
+      <c r="BE5">
+        <v>37641252000.0</v>
+      </c>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
     </row>
     <row r="6" spans="1:76">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
       <c r="B6">
-        <v>-33752000000.0</v>
+        <v>154378000000.0</v>
       </c>
       <c r="C6">
-        <v>293644000000.0</v>
+        <v>169665000000.0</v>
       </c>
       <c r="D6">
-        <v>-24667000000.0</v>
+        <v>199514000000.0</v>
       </c>
       <c r="E6">
-        <v>42092000000.0</v>
+        <v>166509000000.0</v>
       </c>
       <c r="F6">
-        <v>-18551000000.0</v>
+        <v>135126000000.0</v>
       </c>
       <c r="G6">
-        <v>-78259000000.0</v>
+        <v>124723000000.0</v>
       </c>
       <c r="H6">
-        <v>-43004000000.0</v>
+        <v>125608000000.0</v>
       </c>
       <c r="I6">
-        <v>-152000000.0</v>
+        <v>197183000000.0</v>
       </c>
       <c r="J6">
-        <v>-68881000000.0</v>
+        <v>211987000000.0</v>
       </c>
       <c r="K6">
-        <v>128445000000.0</v>
+        <v>227976000000.0</v>
       </c>
       <c r="L6">
-        <v>-67841000000.0</v>
+        <v>229256000000.0</v>
       </c>
       <c r="M6">
-        <v>-214727000000.0</v>
+        <v>227485000000.0</v>
       </c>
       <c r="N6">
-        <v>91796000000.0</v>
+        <v>204640000000.0</v>
       </c>
       <c r="O6">
-        <v>10032000000.0</v>
+        <v>236492000000.0</v>
       </c>
       <c r="P6">
-        <v>-34662000000.0</v>
+        <v>212311000000.0</v>
       </c>
       <c r="Q6">
-        <v>145588000000.0</v>
+        <v>204014000000.0</v>
       </c>
       <c r="R6">
-        <v>-293145000000.0</v>
+        <v>197833000000.0</v>
       </c>
       <c r="S6">
-        <v>97805000000.0</v>
+        <v>241072000000.0</v>
       </c>
       <c r="T6">
-        <v>310060000000.0</v>
+        <v>231921000000.0</v>
       </c>
       <c r="U6">
-        <v>5889000000.0</v>
+        <v>289683000000.0</v>
       </c>
       <c r="V6">
-        <v>-9824000000.0</v>
+        <v>239156000000.0</v>
       </c>
       <c r="W6">
-        <v>11049000000.0</v>
+        <v>227944000000.0</v>
       </c>
       <c r="X6">
-        <v>-7997000000.0</v>
+        <v>174979000000.0</v>
       </c>
       <c r="Y6">
-        <v>-27564000000.0</v>
+        <v>129126000000.0</v>
       </c>
       <c r="Z6">
-        <v>150158000000.0</v>
+        <v>116200000000.0</v>
       </c>
       <c r="AA6">
-        <v>-3314000000.0</v>
+        <v>134216000000.0</v>
       </c>
       <c r="AB6">
-        <v>-790000000.0</v>
+        <v>137210000000.0</v>
       </c>
       <c r="AC6">
-        <v>-33393000000.0</v>
+        <v>148924000000.0</v>
       </c>
       <c r="AD6">
-        <v>32543000000.0</v>
+        <v>132943000000.0</v>
       </c>
       <c r="AE6">
-        <v>-22646000000.0</v>
+        <v>141117000000.0</v>
       </c>
       <c r="AF6">
-        <v>-16086000000.0</v>
+        <v>176399000000.0</v>
       </c>
       <c r="AG6">
-        <v>27191000000.0</v>
+        <v>188877000000.0</v>
       </c>
       <c r="AH6">
-        <v>-48338000000.0</v>
+        <v>161563000000.0</v>
       </c>
       <c r="AI6">
-        <v>-6285000000.0</v>
+        <v>174477000000.0</v>
       </c>
       <c r="AJ6">
-        <v>-63635000000.0</v>
+        <v>171622000000.0</v>
       </c>
       <c r="AK6">
-        <v>253650000000.0</v>
+        <v>133236000000.0</v>
       </c>
       <c r="AL6">
-        <v>-229760000000.0</v>
+        <v>103033000000.0</v>
       </c>
       <c r="AM6">
-        <v>-196789000000.0</v>
+        <v>160880000000.0</v>
       </c>
       <c r="AN6">
-        <v>456913000000.0</v>
+        <v>156148000000.0</v>
       </c>
       <c r="AO6">
-        <v>85266000000.0</v>
+        <v>135750000000.0</v>
       </c>
       <c r="AP6">
-        <v>-136533000000.0</v>
+        <v>108137000000.0</v>
       </c>
       <c r="AQ6">
-        <v>98948000000.0</v>
+        <v>113045000000.0</v>
       </c>
       <c r="AR6">
-        <v>-112621000000.0</v>
+        <v>87898000000.0</v>
       </c>
       <c r="AS6">
-        <v>74729000000.0</v>
+        <v>82623000000.0</v>
       </c>
       <c r="AT6">
-        <v>-101577000000.0</v>
+        <v>71348000000.0</v>
       </c>
       <c r="AU6">
-        <v>169698361000.0</v>
+        <v>73110000000.0</v>
       </c>
       <c r="AV6">
-        <v>-85493939000.0</v>
+        <v>162054233000.0</v>
       </c>
       <c r="AW6">
-        <v>84682075000.0</v>
+        <v>33477955000.0</v>
       </c>
       <c r="AX6">
-        <v>11971766000.0</v>
+        <v>68210402000.0</v>
       </c>
       <c r="AY6">
-        <v>-51167284000.0</v>
+        <v>54639410000.0</v>
       </c>
       <c r="AZ6">
-        <v>-242905605000.0</v>
+        <v>116606257000.0</v>
       </c>
       <c r="BA6">
-        <v>90679026000.0</v>
+        <v>31355586000.0</v>
       </c>
       <c r="BB6">
-        <v>-124521293000.0</v>
+        <v>62516955000.0</v>
       </c>
       <c r="BC6">
-        <v>130283195500.0</v>
+        <v>50338000000.0</v>
       </c>
       <c r="BD6">
-        <v>130283195500.0</v>
-[...1 lines deleted...]
-      <c r="BE6"/>
+        <v>67440224500.0</v>
+      </c>
+      <c r="BE6">
+        <v>67440224500.0</v>
+      </c>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
     </row>
     <row r="7" spans="1:76">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>141</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
-[...16 lines deleted...]
-      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
-[...49 lines deleted...]
-      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -22348,51 +15979,51 @@
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
     </row>
     <row r="8" spans="1:76">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22428,51 +16059,6669 @@
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
     </row>
     <row r="9" spans="1:76">
       <c r="A9" t="s">
+        <v>143</v>
+      </c>
+      <c r="B9">
+        <v>361602000000.0</v>
+      </c>
+      <c r="C9">
+        <v>364035000000.0</v>
+      </c>
+      <c r="D9">
+        <v>327853000000.0</v>
+      </c>
+      <c r="E9">
+        <v>372990000000.0</v>
+      </c>
+      <c r="F9">
+        <v>330887000000.0</v>
+      </c>
+      <c r="G9">
+        <v>312559000000.0</v>
+      </c>
+      <c r="H9">
+        <v>316826000000.0</v>
+      </c>
+      <c r="I9">
+        <v>314334000000.0</v>
+      </c>
+      <c r="J9">
+        <v>287106000000.0</v>
+      </c>
+      <c r="K9">
+        <v>289801000000.0</v>
+      </c>
+      <c r="L9">
+        <v>310345000000.0</v>
+      </c>
+      <c r="M9">
+        <v>333582000000.0</v>
+      </c>
+      <c r="N9">
+        <v>290062000000.0</v>
+      </c>
+      <c r="O9">
+        <v>313550000000.0</v>
+      </c>
+      <c r="P9">
+        <v>303121000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>277445000000.0</v>
+      </c>
+      <c r="R9">
+        <v>278823000000.0</v>
+      </c>
+      <c r="S9">
+        <v>296127000000.0</v>
+      </c>
+      <c r="T9">
+        <v>272671000000.0</v>
+      </c>
+      <c r="U9">
+        <v>364098000000.0</v>
+      </c>
+      <c r="V9">
+        <v>298987000000.0</v>
+      </c>
+      <c r="W9">
+        <v>295609000000.0</v>
+      </c>
+      <c r="X9">
+        <v>259823000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>225673000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>201279000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>246658000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>271212000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>253311000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>226080000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>247194000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>255679000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>235195000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>218397000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>230587000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>224175000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>217530000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>197570000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>202321000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>199689000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>184511000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>183317000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>196046000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>160687000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>158902000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>146757000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>139665000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>139624245000.0</v>
+      </c>
+      <c r="AW9">
+        <v>92591823000.0</v>
+      </c>
+      <c r="AX9">
+        <v>140461987000.0</v>
+      </c>
+      <c r="AY9">
+        <v>107892945000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>112116556000.0</v>
+      </c>
+      <c r="BA9">
+        <v>93632964000.0</v>
+      </c>
+      <c r="BB9">
+        <v>105819802000.0</v>
+      </c>
+      <c r="BC9">
+        <v>100113648000.0</v>
+      </c>
+      <c r="BD9">
+        <v>95666372000.0</v>
+      </c>
+      <c r="BE9">
+        <v>95666372000.0</v>
+      </c>
+      <c r="BF9">
+        <v>87809520000.0</v>
+      </c>
+      <c r="BG9">
+        <v>108379922000.0</v>
+      </c>
+      <c r="BH9">
+        <v>97086820000.0</v>
+      </c>
+      <c r="BI9">
+        <v>96393847000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>66711377000.0</v>
+      </c>
+      <c r="BK9">
+        <v>84652222000.0</v>
+      </c>
+      <c r="BL9">
+        <v>74886039000.0</v>
+      </c>
+      <c r="BM9">
+        <v>68725742000.0</v>
+      </c>
+      <c r="BN9">
+        <v>70378218000.0</v>
+      </c>
+      <c r="BO9">
+        <v>66960317000.0</v>
+      </c>
+      <c r="BP9">
+        <v>56425734000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>54552148000.0</v>
+      </c>
+      <c r="BR9">
+        <v>64837315000.0</v>
+      </c>
+      <c r="BS9">
+        <v>55554726000.0</v>
+      </c>
+      <c r="BT9">
+        <v>55990734000.0</v>
+      </c>
+      <c r="BU9">
+        <v>61317487000.0</v>
+      </c>
+      <c r="BV9">
+        <v>45274344000.0</v>
+      </c>
+      <c r="BW9">
+        <v>41875586000.0</v>
+      </c>
+      <c r="BX9">
+        <v>25511882000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:76">
+      <c r="A10" t="s">
+        <v>144</v>
+      </c>
+      <c r="B10">
+        <v>32899000000.0</v>
+      </c>
+      <c r="C10">
+        <v>46014000000.0</v>
+      </c>
+      <c r="D10">
+        <v>13880000000.0</v>
+      </c>
+      <c r="E10">
+        <v>48433000000.0</v>
+      </c>
+      <c r="F10">
+        <v>17350000000.0</v>
+      </c>
+      <c r="G10">
+        <v>10601000000.0</v>
+      </c>
+      <c r="H10">
+        <v>11512000000.0</v>
+      </c>
+      <c r="I10">
+        <v>17787000000.0</v>
+      </c>
+      <c r="J10">
+        <v>34980000000.0</v>
+      </c>
+      <c r="K10">
+        <v>50780000000.0</v>
+      </c>
+      <c r="L10">
+        <v>62228000000.0</v>
+      </c>
+      <c r="M10">
+        <v>59928000000.0</v>
+      </c>
+      <c r="N10">
+        <v>33857000000.0</v>
+      </c>
+      <c r="O10">
+        <v>57210000000.0</v>
+      </c>
+      <c r="P10">
+        <v>35458000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>26899000000.0</v>
+      </c>
+      <c r="R10">
+        <v>16338000000.0</v>
+      </c>
+      <c r="S10">
+        <v>60155000000.0</v>
+      </c>
+      <c r="T10">
+        <v>58979000000.0</v>
+      </c>
+      <c r="U10">
+        <v>102506000000.0</v>
+      </c>
+      <c r="V10">
+        <v>54117000000.0</v>
+      </c>
+      <c r="W10">
+        <v>60296000000.0</v>
+      </c>
+      <c r="X10">
+        <v>57791000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>18499000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-4298000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>24187000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>38368000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>38085000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>18431000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>43253000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>38182000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>45258000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>22817000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>41382000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>29529000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>43186000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>21511000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>39594000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>21166000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>10794000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>27601000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>28354000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>12337000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>18173000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>14069000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>25737000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>13611775000.0</v>
+      </c>
+      <c r="AW10">
+        <v>6129389000.0</v>
+      </c>
+      <c r="AX10">
+        <v>35738365000.0</v>
+      </c>
+      <c r="AY10">
+        <v>29796471000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>17781870000.0</v>
+      </c>
+      <c r="BA10">
+        <v>26068690000.0</v>
+      </c>
+      <c r="BB10">
+        <v>32784986000.0</v>
+      </c>
+      <c r="BC10">
+        <v>28142010000.0</v>
+      </c>
+      <c r="BD10">
+        <v>20927590000.0</v>
+      </c>
+      <c r="BE10">
+        <v>20927590000.0</v>
+      </c>
+      <c r="BF10">
+        <v>34776196000.0</v>
+      </c>
+      <c r="BG10">
+        <v>26906004000.0</v>
+      </c>
+      <c r="BH10">
+        <v>22607501000.0</v>
+      </c>
+      <c r="BI10">
+        <v>24291324000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>13432476000.0</v>
+      </c>
+      <c r="BK10">
+        <v>19545648000.0</v>
+      </c>
+      <c r="BL10">
+        <v>14153364000.0</v>
+      </c>
+      <c r="BM10">
+        <v>23961051000.0</v>
+      </c>
+      <c r="BN10">
+        <v>13587163000.0</v>
+      </c>
+      <c r="BO10">
+        <v>11759740000.0</v>
+      </c>
+      <c r="BP10">
+        <v>9145355000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>5447519000.0</v>
+      </c>
+      <c r="BR10">
+        <v>6456716000.0</v>
+      </c>
+      <c r="BS10">
+        <v>11023136000.0</v>
+      </c>
+      <c r="BT10">
+        <v>9096098000.0</v>
+      </c>
+      <c r="BU10">
+        <v>828602000.0</v>
+      </c>
+      <c r="BV10">
+        <v>6206470000.0</v>
+      </c>
+      <c r="BW10">
+        <v>7602566000.0</v>
+      </c>
+      <c r="BX10">
+        <v>3045728000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:76">
+      <c r="A11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B11">
+        <v>1217000000.0</v>
+      </c>
+      <c r="C11">
+        <v>10282000000.0</v>
+      </c>
+      <c r="D11">
+        <v>15130000000.0</v>
+      </c>
+      <c r="E11">
+        <v>8778000000.0</v>
+      </c>
+      <c r="F11">
+        <v>1700000000.0</v>
+      </c>
+      <c r="G11">
+        <v>2045000000.0</v>
+      </c>
+      <c r="H11">
+        <v>-12876000000.0</v>
+      </c>
+      <c r="I11">
+        <v>1125000000.0</v>
+      </c>
+      <c r="J11">
+        <v>6529000000.0</v>
+      </c>
+      <c r="K11">
+        <v>10085000000.0</v>
+      </c>
+      <c r="L11">
+        <v>7313000000.0</v>
+      </c>
+      <c r="M11">
+        <v>13925000000.0</v>
+      </c>
+      <c r="N11">
+        <v>7886000000.0</v>
+      </c>
+      <c r="O11">
+        <v>14285000000.0</v>
+      </c>
+      <c r="P11">
+        <v>7370000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>4936000000.0</v>
+      </c>
+      <c r="R11">
+        <v>8299000000.0</v>
+      </c>
+      <c r="S11">
+        <v>14349000000.0</v>
+      </c>
+      <c r="T11">
+        <v>26351000000.0</v>
+      </c>
+      <c r="U11">
+        <v>22513000000.0</v>
+      </c>
+      <c r="V11">
+        <v>6735000000.0</v>
+      </c>
+      <c r="W11">
+        <v>8814000000.0</v>
+      </c>
+      <c r="X11">
+        <v>-9900000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>4467000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-2114000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3864000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>10973000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>7747000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>3700000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>12286000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>8351000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>9720000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>4925000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>10269000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>9270000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>10348000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>5261000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>11343000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>6485000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>695000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>8482000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>7966000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>7220000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>4415000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>3630000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>7044000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>3110383000.0</v>
+      </c>
+      <c r="AW11">
+        <v>2396330000.0</v>
+      </c>
+      <c r="AX11">
+        <v>9668604000.0</v>
+      </c>
+      <c r="AY11">
+        <v>7533683000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>4805725000.0</v>
+      </c>
+      <c r="BA11">
+        <v>7311725000.0</v>
+      </c>
+      <c r="BB11">
+        <v>8336314000.0</v>
+      </c>
+      <c r="BC11">
+        <v>6190322000.0</v>
+      </c>
+      <c r="BD11">
+        <v>5491747000.0</v>
+      </c>
+      <c r="BE11">
+        <v>5491747000.0</v>
+      </c>
+      <c r="BF11">
+        <v>8992177000.0</v>
+      </c>
+      <c r="BG11">
+        <v>6556702000.0</v>
+      </c>
+      <c r="BH11">
+        <v>9367663000.0</v>
+      </c>
+      <c r="BI11">
+        <v>6463166000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>3433002000.0</v>
+      </c>
+      <c r="BK11">
+        <v>5210954000.0</v>
+      </c>
+      <c r="BL11">
+        <v>8263193000.0</v>
+      </c>
+      <c r="BM11">
+        <v>2851922000.0</v>
+      </c>
+      <c r="BN11">
+        <v>3724545000.0</v>
+      </c>
+      <c r="BO11">
+        <v>3123246000.0</v>
+      </c>
+      <c r="BP11">
+        <v>4907904000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>922550000.0</v>
+      </c>
+      <c r="BR11">
+        <v>1826581000.0</v>
+      </c>
+      <c r="BS11">
+        <v>1942605000.0</v>
+      </c>
+      <c r="BT11">
+        <v>3816323000.0</v>
+      </c>
+      <c r="BU11"/>
+      <c r="BV11">
+        <v>1762729000.0</v>
+      </c>
+      <c r="BW11">
+        <v>2470082000.0</v>
+      </c>
+      <c r="BX11"/>
+    </row>
+    <row r="12" spans="1:76">
+      <c r="A12" t="s">
+        <v>146</v>
+      </c>
+      <c r="B12">
+        <v>77332000000.0</v>
+      </c>
+      <c r="C12">
+        <v>79821000000.0</v>
+      </c>
+      <c r="D12">
+        <v>78475000000.0</v>
+      </c>
+      <c r="E12">
+        <v>83023000000.0</v>
+      </c>
+      <c r="F12">
+        <v>84150000000.0</v>
+      </c>
+      <c r="G12">
+        <v>80291000000.0</v>
+      </c>
+      <c r="H12">
+        <v>81120000000.0</v>
+      </c>
+      <c r="I12">
+        <v>77866000000.0</v>
+      </c>
+      <c r="J12">
+        <v>77807000000.0</v>
+      </c>
+      <c r="K12">
+        <v>77385000000.0</v>
+      </c>
+      <c r="L12">
+        <v>72912000000.0</v>
+      </c>
+      <c r="M12">
+        <v>69625000000.0</v>
+      </c>
+      <c r="N12">
+        <v>69581000000.0</v>
+      </c>
+      <c r="O12">
+        <v>78512000000.0</v>
+      </c>
+      <c r="P12">
+        <v>80685000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>83088000000.0</v>
+      </c>
+      <c r="R12">
+        <v>84807000000.0</v>
+      </c>
+      <c r="S12">
+        <v>87746000000.0</v>
+      </c>
+      <c r="T12">
+        <v>83811000000.0</v>
+      </c>
+      <c r="U12">
+        <v>96720000000.0</v>
+      </c>
+      <c r="V12">
+        <v>94007000000.0</v>
+      </c>
+      <c r="W12">
+        <v>85679000000.0</v>
+      </c>
+      <c r="X12">
+        <v>91059000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>84988000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>93661000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>86016000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>74729000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>88342000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>91522000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>77465000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>72598000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>78422000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>74008000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>70070000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>81702000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>73516000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>65110000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>65715000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>71681000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>74455000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>69374000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>64011000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>40679000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>58242169000.0</v>
+      </c>
+      <c r="AT12">
+        <v>43015901000.0</v>
+      </c>
+      <c r="AU12">
+        <v>41715895000.0</v>
+      </c>
+      <c r="AV12">
+        <v>22833942000.0</v>
+      </c>
+      <c r="AW12">
+        <v>22566735000.0</v>
+      </c>
+      <c r="AX12">
+        <v>20597955000.0</v>
+      </c>
+      <c r="AY12">
+        <v>20549880000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>14844853000.0</v>
+      </c>
+      <c r="BA12">
+        <v>14309295000.0</v>
+      </c>
+      <c r="BB12">
+        <v>23538971000.0</v>
+      </c>
+      <c r="BC12">
+        <v>17571536000.0</v>
+      </c>
+      <c r="BD12">
+        <v>15766065500.0</v>
+      </c>
+      <c r="BE12">
+        <v>15523440000.0</v>
+      </c>
+      <c r="BF12">
+        <v>27125316000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12">
+        <v>9271980000.0</v>
+      </c>
+      <c r="BI12">
+        <v>17490846000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>15136044000.0</v>
+      </c>
+      <c r="BK12">
+        <v>13556737000.0</v>
+      </c>
+      <c r="BL12">
+        <v>14324360000.0</v>
+      </c>
+      <c r="BM12">
+        <v>13131150000.0</v>
+      </c>
+      <c r="BN12">
+        <v>13302573000.0</v>
+      </c>
+      <c r="BO12">
+        <v>13573699000.0</v>
+      </c>
+      <c r="BP12">
+        <v>12434815000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>11898771000.0</v>
+      </c>
+      <c r="BR12">
+        <v>12184390000.0</v>
+      </c>
+      <c r="BS12">
+        <v>12439533000.0</v>
+      </c>
+      <c r="BT12">
+        <v>12124170000.0</v>
+      </c>
+      <c r="BU12">
+        <v>11325285000.0</v>
+      </c>
+      <c r="BV12">
+        <v>6452779000.0</v>
+      </c>
+      <c r="BW12">
+        <v>6855933000.0</v>
+      </c>
+      <c r="BX12">
+        <v>2607668000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:76">
+      <c r="A13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B13">
+        <v>4535000000.0</v>
+      </c>
+      <c r="C13">
+        <v>5776000000.0</v>
+      </c>
+      <c r="D13">
+        <v>6003000000.0</v>
+      </c>
+      <c r="E13">
+        <v>75693000000.0</v>
+      </c>
+      <c r="F13">
+        <v>78483000000.0</v>
+      </c>
+      <c r="G13">
+        <v>73271000000.0</v>
+      </c>
+      <c r="H13">
+        <v>73259000000.0</v>
+      </c>
+      <c r="I13">
+        <v>70534000000.0</v>
+      </c>
+      <c r="J13">
+        <v>6721000000.0</v>
+      </c>
+      <c r="K13">
+        <v>6333000000.0</v>
+      </c>
+      <c r="L13">
+        <v>4361000000.0</v>
+      </c>
+      <c r="M13">
+        <v>67127000000.0</v>
+      </c>
+      <c r="N13">
+        <v>68704000000.0</v>
+      </c>
+      <c r="O13">
+        <v>78815000000.0</v>
+      </c>
+      <c r="P13">
+        <v>77505000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>83088000000.0</v>
+      </c>
+      <c r="R13">
+        <v>10214000000.0</v>
+      </c>
+      <c r="S13">
+        <v>11101000000.0</v>
+      </c>
+      <c r="T13">
+        <v>80537000000.0</v>
+      </c>
+      <c r="U13">
+        <v>98637000000.0</v>
+      </c>
+      <c r="V13">
+        <v>11394000000.0</v>
+      </c>
+      <c r="W13">
+        <v>10495000000.0</v>
+      </c>
+      <c r="X13">
+        <v>86793000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>87943000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>89614000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>85147000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>83359000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>84358000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>23204000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>11445000000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+    </row>
+    <row r="14" spans="1:76">
+      <c r="A14" t="s">
+        <v>148</v>
+      </c>
+      <c r="B14">
+        <v>-1682000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-533000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-978000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-1657000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-802000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-795000000.0</v>
+      </c>
+      <c r="H14">
+        <v>-412000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-1529000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-1167000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-2141000000.0</v>
+      </c>
+      <c r="L14">
+        <v>-478000000.0</v>
+      </c>
+      <c r="M14">
+        <v>-1605000000.0</v>
+      </c>
+      <c r="N14">
+        <v>-795000000.0</v>
+      </c>
+      <c r="O14">
+        <v>-1523000000.0</v>
+      </c>
+      <c r="P14">
+        <v>863000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-2182000000.0</v>
+      </c>
+      <c r="R14">
+        <v>-1856000000.0</v>
+      </c>
+      <c r="S14">
+        <v>-1383000000.0</v>
+      </c>
+      <c r="T14">
+        <v>-968000000.0</v>
+      </c>
+      <c r="U14">
+        <v>-2362000000.0</v>
+      </c>
+      <c r="V14">
+        <v>60503000000.0</v>
+      </c>
+      <c r="W14">
+        <v>58648000000.0</v>
+      </c>
+      <c r="X14">
+        <v>56531000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>61165000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>59957000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>59869000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>58517000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>63328000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>62443000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>61748000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>60760000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>304626000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2067000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>4833000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1578000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>3870000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1616000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>4965000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>2300000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>1935000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>2530000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>2632000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>461647000.0</v>
+      </c>
+      <c r="AS14">
+        <v>1899082000.0</v>
+      </c>
+      <c r="AT14">
+        <v>1182973000.0</v>
+      </c>
+      <c r="AU14">
+        <v>2203298000.0</v>
+      </c>
+      <c r="AV14">
+        <v>1337340000.0</v>
+      </c>
+      <c r="AW14">
+        <v>3093937000.0</v>
+      </c>
+      <c r="AX14">
+        <v>928118000.0</v>
+      </c>
+      <c r="AY14">
+        <v>2626558000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1654164000.0</v>
+      </c>
+      <c r="BA14">
+        <v>1677140000.0</v>
+      </c>
+      <c r="BB14">
+        <v>2897140000.0</v>
+      </c>
+      <c r="BC14">
+        <v>3179004000.0</v>
+      </c>
+      <c r="BD14">
+        <v>2352974000.0</v>
+      </c>
+      <c r="BE14">
+        <v>2352974000.0</v>
+      </c>
+      <c r="BF14">
+        <v>3649838000.0</v>
+      </c>
+      <c r="BG14">
+        <v>2850252000.0</v>
+      </c>
+      <c r="BH14">
+        <v>9395026000.0</v>
+      </c>
+      <c r="BI14"/>
+      <c r="BJ14">
+        <v>2167217000.0</v>
+      </c>
+      <c r="BK14">
+        <v>1889246000.0</v>
+      </c>
+      <c r="BL14">
+        <v>1106173000.0</v>
+      </c>
+      <c r="BM14">
+        <v>1666657000.0</v>
+      </c>
+      <c r="BN14">
+        <v>1956281000.0</v>
+      </c>
+      <c r="BO14">
+        <v>1515291000.0</v>
+      </c>
+      <c r="BP14"/>
+      <c r="BQ14">
+        <v>707296000.0</v>
+      </c>
+      <c r="BR14">
+        <v>1064555000.0</v>
+      </c>
+      <c r="BS14">
+        <v>1986771000.0</v>
+      </c>
+      <c r="BT14">
+        <v>289340000.0</v>
+      </c>
+      <c r="BU14">
+        <v>315901000.0</v>
+      </c>
+      <c r="BV14"/>
+      <c r="BW14">
+        <v>1135849000.0</v>
+      </c>
+      <c r="BX14">
+        <v>276360000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:76">
+      <c r="A15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B15">
+        <v>30000000000.0</v>
+      </c>
+      <c r="C15">
+        <v>35199000000.0</v>
+      </c>
+      <c r="D15">
+        <v>-2228000000.0</v>
+      </c>
+      <c r="E15">
+        <v>37998000000.0</v>
+      </c>
+      <c r="F15">
+        <v>14848000000.0</v>
+      </c>
+      <c r="G15">
+        <v>7761000000.0</v>
+      </c>
+      <c r="H15">
+        <v>23976000000.0</v>
+      </c>
+      <c r="I15">
+        <v>15133000000.0</v>
+      </c>
+      <c r="J15">
+        <v>27284000000.0</v>
+      </c>
+      <c r="K15">
+        <v>38554000000.0</v>
+      </c>
+      <c r="L15">
+        <v>54437000000.0</v>
+      </c>
+      <c r="M15">
+        <v>44398000000.0</v>
+      </c>
+      <c r="N15">
+        <v>25176000000.0</v>
+      </c>
+      <c r="O15">
+        <v>41982000000.0</v>
+      </c>
+      <c r="P15">
+        <v>28951000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>19781000000.0</v>
+      </c>
+      <c r="R15">
+        <v>6183000000.0</v>
+      </c>
+      <c r="S15">
+        <v>44423000000.0</v>
+      </c>
+      <c r="T15">
+        <v>31660000000.0</v>
+      </c>
+      <c r="U15">
+        <v>77631000000.0</v>
+      </c>
+      <c r="V15">
+        <v>45527000000.0</v>
+      </c>
+      <c r="W15">
+        <v>49365000000.0</v>
+      </c>
+      <c r="X15">
+        <v>66889000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>12820000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-2268000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>18971000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>27503000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>29453000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>14036000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>29979000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>26520000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>31107000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>15825000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>26280000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>18681000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>28968000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>14634000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>23286000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>12381000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>8164000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>16749000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>17596000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>4655000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>11859000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>9256000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>16490000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>9093005000.0</v>
+      </c>
+      <c r="AW15">
+        <v>639122000.0</v>
+      </c>
+      <c r="AX15">
+        <v>25141643000.0</v>
+      </c>
+      <c r="AY15">
+        <v>19636230000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>11321981000.0</v>
+      </c>
+      <c r="BA15">
+        <v>17079825000.0</v>
+      </c>
+      <c r="BB15">
+        <v>21551532000.0</v>
+      </c>
+      <c r="BC15">
+        <v>18772684000.0</v>
+      </c>
+      <c r="BD15">
+        <v>13082869000.0</v>
+      </c>
+      <c r="BE15">
+        <v>13082869000.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+    </row>
+    <row r="16" spans="1:76">
+      <c r="A16" t="s">
+        <v>150</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-2228000000.0</v>
+      </c>
+      <c r="E16">
+        <v>37998000000.0</v>
+      </c>
+      <c r="F16">
+        <v>14848000000.0</v>
+      </c>
+      <c r="G16">
+        <v>7761000000.0</v>
+      </c>
+      <c r="H16">
+        <v>23976000000.0</v>
+      </c>
+      <c r="I16">
+        <v>15133000000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>44398000000.0</v>
+      </c>
+      <c r="N16">
+        <v>25176000000.0</v>
+      </c>
+      <c r="O16">
+        <v>25176000000.0</v>
+      </c>
+      <c r="P16">
+        <v>25176000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>19781000000.0</v>
+      </c>
+      <c r="R16">
+        <v>6183000000.0</v>
+      </c>
+      <c r="S16">
+        <v>44423000000.0</v>
+      </c>
+      <c r="T16">
+        <v>31660000000.0</v>
+      </c>
+      <c r="U16">
+        <v>77631000000.0</v>
+      </c>
+      <c r="V16">
+        <v>45527000000.0</v>
+      </c>
+      <c r="W16">
+        <v>49365000000.0</v>
+      </c>
+      <c r="X16">
+        <v>66889000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>12820000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-2268000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>18971000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>27503000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>29453000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>14036000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>29979000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>26520000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>31107000000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+    </row>
+    <row r="17" spans="1:76">
+      <c r="A17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B17">
+        <v>31682000000.0</v>
+      </c>
+      <c r="C17">
+        <v>35732000000.0</v>
+      </c>
+      <c r="D17">
+        <v>-1250000000.0</v>
+      </c>
+      <c r="E17">
+        <v>39655000000.0</v>
+      </c>
+      <c r="F17">
+        <v>15650000000.0</v>
+      </c>
+      <c r="G17">
+        <v>8556000000.0</v>
+      </c>
+      <c r="H17">
+        <v>24388000000.0</v>
+      </c>
+      <c r="I17">
+        <v>16662000000.0</v>
+      </c>
+      <c r="J17">
+        <v>28451000000.0</v>
+      </c>
+      <c r="K17">
+        <v>40695000000.0</v>
+      </c>
+      <c r="L17">
+        <v>54915000000.0</v>
+      </c>
+      <c r="M17">
+        <v>46003000000.0</v>
+      </c>
+      <c r="N17">
+        <v>25971000000.0</v>
+      </c>
+      <c r="O17">
+        <v>42925000000.0</v>
+      </c>
+      <c r="P17">
+        <v>28088000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>21963000000.0</v>
+      </c>
+      <c r="R17">
+        <v>8039000000.0</v>
+      </c>
+      <c r="S17">
+        <v>45806000000.0</v>
+      </c>
+      <c r="T17">
+        <v>32628000000.0</v>
+      </c>
+      <c r="U17">
+        <v>79993000000.0</v>
+      </c>
+      <c r="V17">
+        <v>47382000000.0</v>
+      </c>
+      <c r="W17">
+        <v>51482000000.0</v>
+      </c>
+      <c r="X17">
+        <v>67691000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>14032000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-2184000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>20323000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>27395000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>30338000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>14731000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>30967000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>29831000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>35538000000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+    </row>
+    <row r="18" spans="1:76">
+      <c r="A18" t="s">
+        <v>152</v>
+      </c>
+      <c r="B18">
+        <v>-73405000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-74562000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-75176000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-79250000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-80147000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-76201000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-75895000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-73190000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-71442000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-71290000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-69148000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-67822000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-66609000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-70285000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-69832000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-73475000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-75195000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-76741000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-72986000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-85383000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-82613000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-75184000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-69215000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-67198000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-71391000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-68199000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-67340000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-67207000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-68318000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-66020000000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+    </row>
+    <row r="19" spans="1:76">
+      <c r="A19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+    </row>
+    <row r="20" spans="1:76">
+      <c r="A20" t="s">
+        <v>154</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+    </row>
+    <row r="21" spans="1:76">
+      <c r="A21" t="s">
+        <v>155</v>
+      </c>
+      <c r="B21">
+        <v>110452000000.0</v>
+      </c>
+      <c r="C21">
+        <v>124036000000.0</v>
+      </c>
+      <c r="D21">
+        <v>93510000000.0</v>
+      </c>
+      <c r="E21">
+        <v>127683000000.0</v>
+      </c>
+      <c r="F21">
+        <v>97497000000.0</v>
+      </c>
+      <c r="G21">
+        <v>86802000000.0</v>
+      </c>
+      <c r="H21">
+        <v>72999000000.0</v>
+      </c>
+      <c r="I21">
+        <v>87690000000.0</v>
+      </c>
+      <c r="J21">
+        <v>103854000000.0</v>
+      </c>
+      <c r="K21">
+        <v>120531000000.0</v>
+      </c>
+      <c r="L21">
+        <v>129854000000.0</v>
+      </c>
+      <c r="M21">
+        <v>128390000000.0</v>
+      </c>
+      <c r="N21">
+        <v>103023000000.0</v>
+      </c>
+      <c r="O21">
+        <v>131769000000.0</v>
+      </c>
+      <c r="P21">
+        <v>110105000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>109060000000.0</v>
+      </c>
+      <c r="R21">
+        <v>100996000000.0</v>
+      </c>
+      <c r="S21">
+        <v>146797000000.0</v>
+      </c>
+      <c r="T21">
+        <v>138548000000.0</v>
+      </c>
+      <c r="U21">
+        <v>183069000000.0</v>
+      </c>
+      <c r="V21">
+        <v>134972000000.0</v>
+      </c>
+      <c r="W21">
+        <v>134679000000.0</v>
+      </c>
+      <c r="X21">
+        <v>115864000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>89226000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>53675000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>97953000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>102597000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>101531000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>82644000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>105166000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>93785000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>105263000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>81256000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>103729000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>88324000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>107346000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>84141000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>91899000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>65272000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>89754000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>88976000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>95997000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>48513000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>69021000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>58461000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>60890000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>61608215000.0</v>
+      </c>
+      <c r="AW21">
+        <v>28834641000.0</v>
+      </c>
+      <c r="AX21">
+        <v>55375072000.0</v>
+      </c>
+      <c r="AY21">
+        <v>42488072000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>40268582000.0</v>
+      </c>
+      <c r="BA21">
+        <v>23095364000.0</v>
+      </c>
+      <c r="BB21">
+        <v>54389274000.0</v>
+      </c>
+      <c r="BC21">
+        <v>42430209000.0</v>
+      </c>
+      <c r="BD21">
+        <v>37641252000.0</v>
+      </c>
+      <c r="BE21">
+        <v>37641252000.0</v>
+      </c>
+      <c r="BF21">
+        <v>40301633000.0</v>
+      </c>
+      <c r="BG21">
+        <v>43881665000.0</v>
+      </c>
+      <c r="BH21">
+        <v>32757828000.0</v>
+      </c>
+      <c r="BI21">
+        <v>39046295000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>29231560000.0</v>
+      </c>
+      <c r="BK21">
+        <v>32471327000.0</v>
+      </c>
+      <c r="BL21">
+        <v>24139529000.0</v>
+      </c>
+      <c r="BM21">
+        <v>24181097000.0</v>
+      </c>
+      <c r="BN21">
+        <v>27680223000.0</v>
+      </c>
+      <c r="BO21">
+        <v>25224874000.0</v>
+      </c>
+      <c r="BP21">
+        <v>17373722000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>17539050000.0</v>
+      </c>
+      <c r="BR21">
+        <v>23412661000.0</v>
+      </c>
+      <c r="BS21">
+        <v>20037950000.0</v>
+      </c>
+      <c r="BT21">
+        <v>11935930000.0</v>
+      </c>
+      <c r="BU21">
+        <v>12056105000.0</v>
+      </c>
+      <c r="BV21">
+        <v>15584812000.0</v>
+      </c>
+      <c r="BW21">
+        <v>11906892000.0</v>
+      </c>
+      <c r="BX21">
+        <v>9340571000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:76">
+      <c r="A22" t="s">
+        <v>156</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+    </row>
+    <row r="23" spans="1:76">
+      <c r="A23" t="s">
+        <v>157</v>
+      </c>
+      <c r="B23">
+        <v>670982000000.0</v>
+      </c>
+      <c r="C23">
+        <v>638113000000.0</v>
+      </c>
+      <c r="D23">
+        <v>704072000000.0</v>
+      </c>
+      <c r="E23">
+        <v>666041000000.0</v>
+      </c>
+      <c r="F23">
+        <v>613740000000.0</v>
+      </c>
+      <c r="G23">
+        <v>619458000000.0</v>
+      </c>
+      <c r="H23">
+        <v>708449000000.0</v>
+      </c>
+      <c r="I23">
+        <v>650031000000.0</v>
+      </c>
+      <c r="J23">
+        <v>593093000000.0</v>
+      </c>
+      <c r="K23">
+        <v>571028000000.0</v>
+      </c>
+      <c r="L23">
+        <v>625205000000.0</v>
+      </c>
+      <c r="M23">
+        <v>601242000000.0</v>
+      </c>
+      <c r="N23">
+        <v>569753000000.0</v>
+      </c>
+      <c r="O23">
+        <v>558285000000.0</v>
+      </c>
+      <c r="P23">
+        <v>598303000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>540926000000.0</v>
+      </c>
+      <c r="R23">
+        <v>495464000000.0</v>
+      </c>
+      <c r="S23">
+        <v>548497000000.0</v>
+      </c>
+      <c r="T23">
+        <v>549221000000.0</v>
+      </c>
+      <c r="U23">
+        <v>595709000000.0</v>
+      </c>
+      <c r="V23">
+        <v>518133000000.0</v>
+      </c>
+      <c r="W23">
+        <v>508021000000.0</v>
+      </c>
+      <c r="X23">
+        <v>495561000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>457312000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>432108000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>446480000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>483319000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>463649000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>447529000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>417182000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>516015000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>407708000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>379589000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>385913000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>418190000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>357167000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>351322000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>340028000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>389975000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>290906000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>336881000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>293375000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>379628000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>270245000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>293002000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>236674000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>237683221000.0</v>
+      </c>
+      <c r="AW23">
+        <v>269370731000.0</v>
+      </c>
+      <c r="AX23">
+        <v>188521154000.0</v>
+      </c>
+      <c r="AY23">
+        <v>218262894000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>229705922000.0</v>
+      </c>
+      <c r="BA23">
+        <v>200636364000.0</v>
+      </c>
+      <c r="BB23">
+        <v>177166809000.0</v>
+      </c>
+      <c r="BC23">
+        <v>195605241000.0</v>
+      </c>
+      <c r="BD23">
+        <v>187956236500.0</v>
+      </c>
+      <c r="BE23">
+        <v>69525552500.0</v>
+      </c>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+    </row>
+    <row r="24" spans="1:76">
+      <c r="A24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+    </row>
+    <row r="25" spans="1:76">
+      <c r="A25" t="s">
+        <v>159</v>
+      </c>
+      <c r="B25">
+        <v>44147000000.0</v>
+      </c>
+      <c r="C25">
+        <v>43830000000.0</v>
+      </c>
+      <c r="D25">
+        <v>46307000000.0</v>
+      </c>
+      <c r="E25">
+        <v>35053000000.0</v>
+      </c>
+      <c r="F25">
+        <v>33626000000.0</v>
+      </c>
+      <c r="G25">
+        <v>33831000000.0</v>
+      </c>
+      <c r="H25">
+        <v>32976000000.0</v>
+      </c>
+      <c r="I25">
+        <v>32850000000.0</v>
+      </c>
+      <c r="J25">
+        <v>32560000000.0</v>
+      </c>
+      <c r="K25">
+        <v>31347000000.0</v>
+      </c>
+      <c r="L25">
+        <v>49041000000.0</v>
+      </c>
+      <c r="M25">
+        <v>29777000000.0</v>
+      </c>
+      <c r="N25">
+        <v>30293000000.0</v>
+      </c>
+      <c r="O25">
+        <v>30485000000.0</v>
+      </c>
+      <c r="P25">
+        <v>33246000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>27171000000.0</v>
+      </c>
+      <c r="R25">
+        <v>29847000000.0</v>
+      </c>
+      <c r="S25">
+        <v>27517000000.0</v>
+      </c>
+      <c r="T25">
+        <v>27416000000.0</v>
+      </c>
+      <c r="U25">
+        <v>27053000000.0</v>
+      </c>
+      <c r="V25">
+        <v>29889000000.0</v>
+      </c>
+      <c r="W25">
+        <v>27148000000.0</v>
+      </c>
+      <c r="X25">
+        <v>26129000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>25639000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>26837000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>24013000000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+    </row>
+    <row r="26" spans="1:76">
+      <c r="A26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+    </row>
+    <row r="27" spans="1:76">
+      <c r="A27" t="s">
+        <v>161</v>
+      </c>
+      <c r="B27">
+        <v>78473000000.0</v>
+      </c>
+      <c r="C27">
+        <v>64961000000.0</v>
+      </c>
+      <c r="D27">
+        <v>97920000000.0</v>
+      </c>
+      <c r="E27">
+        <v>76907000000.0</v>
+      </c>
+      <c r="F27">
+        <v>75276000000.0</v>
+      </c>
+      <c r="G27">
+        <v>68358000000.0</v>
+      </c>
+      <c r="H27">
+        <v>89085000000.0</v>
+      </c>
+      <c r="I27">
+        <v>73275000000.0</v>
+      </c>
+      <c r="J27">
+        <v>58320000000.0</v>
+      </c>
+      <c r="K27">
+        <v>61125000000.0</v>
+      </c>
+      <c r="L27">
+        <v>62063000000.0</v>
+      </c>
+      <c r="M27">
+        <v>66515000000.0</v>
+      </c>
+      <c r="N27">
+        <v>56102000000.0</v>
+      </c>
+      <c r="O27">
+        <v>57634000000.0</v>
+      </c>
+      <c r="P27">
+        <v>48538000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>48380000000.0</v>
+      </c>
+      <c r="R27">
+        <v>44891000000.0</v>
+      </c>
+      <c r="S27">
+        <v>41794000000.0</v>
+      </c>
+      <c r="T27">
+        <v>38891000000.0</v>
+      </c>
+      <c r="U27">
+        <v>57472000000.0</v>
+      </c>
+      <c r="V27">
+        <v>41372000000.0</v>
+      </c>
+      <c r="W27">
+        <v>45069000000.0</v>
+      </c>
+      <c r="X27">
+        <v>35662000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>27964000000.0</v>
+      </c>
+      <c r="Z27">
+        <v>25841000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>32062000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>41078000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>37906000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>27192000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>34194000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>41241000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>28545000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>29152000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>26914000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>31732000000.0</v>
+      </c>
+      <c r="AK27">
+        <v>23554000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>57467000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>59940000000.0</v>
+      </c>
+      <c r="AN27">
+        <v>78813000000.0</v>
+      </c>
+      <c r="AO27">
+        <v>62427000000.0</v>
+      </c>
+      <c r="AP27">
+        <v>53041000000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>54802000000.0</v>
+      </c>
+      <c r="AR27">
+        <v>62699000000.0</v>
+      </c>
+      <c r="AS27">
+        <v>54706000000.0</v>
+      </c>
+      <c r="AT27">
+        <v>52443000000.0</v>
+      </c>
+      <c r="AU27">
+        <v>41778000000.0</v>
+      </c>
+      <c r="AV27">
+        <v>38125758000.0</v>
+      </c>
+      <c r="AW27">
+        <v>31059445000.0</v>
+      </c>
+      <c r="AX27">
+        <v>40755308000.0</v>
+      </c>
+      <c r="AY27">
+        <v>37263489000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>35545685000.0</v>
+      </c>
+      <c r="BA27">
+        <v>31830763000.0</v>
+      </c>
+      <c r="BB27">
+        <v>26778294000.0</v>
+      </c>
+      <c r="BC27">
+        <v>29492581000.0</v>
+      </c>
+      <c r="BD27">
+        <v>27541351000.0</v>
+      </c>
+      <c r="BE27">
+        <v>27541351000.0</v>
+      </c>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+    </row>
+    <row r="28" spans="1:76">
+      <c r="A28" t="s">
+        <v>162</v>
+      </c>
+      <c r="B28">
+        <v>54113000000.0</v>
+      </c>
+      <c r="C28">
+        <v>52473000000.0</v>
+      </c>
+      <c r="D28">
+        <v>50942000000.0</v>
+      </c>
+      <c r="E28">
+        <v>56556000000.0</v>
+      </c>
+      <c r="F28">
+        <v>48149000000.0</v>
+      </c>
+      <c r="G28">
+        <v>47563000000.0</v>
+      </c>
+      <c r="H28">
+        <v>49256000000.0</v>
+      </c>
+      <c r="I28">
+        <v>44225000000.0</v>
+      </c>
+      <c r="J28">
+        <v>47579000000.0</v>
+      </c>
+      <c r="K28">
+        <v>38660000000.0</v>
+      </c>
+      <c r="L28">
+        <v>34109000000.0</v>
+      </c>
+      <c r="M28">
+        <v>40170000000.0</v>
+      </c>
+      <c r="N28">
+        <v>40513000000.0</v>
+      </c>
+      <c r="O28">
+        <v>36546000000.0</v>
+      </c>
+      <c r="P28">
+        <v>33787000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>37317000000.0</v>
+      </c>
+      <c r="R28">
+        <v>31025000000.0</v>
+      </c>
+      <c r="S28">
+        <v>27695000000.0</v>
+      </c>
+      <c r="T28">
+        <v>27448000000.0</v>
+      </c>
+      <c r="U28">
+        <v>27870000000.0</v>
+      </c>
+      <c r="V28">
+        <v>26417000000.0</v>
+      </c>
+      <c r="W28">
+        <v>30244000000.0</v>
+      </c>
+      <c r="X28">
+        <v>21465000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>22969000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>28594000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>31311000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>36077000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>32014000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>30956000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>26434000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>36972000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>31647000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>29038000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>26585000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>35350000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>18446000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>57070000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>51099000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>26242000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>32598000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>41534000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>45984000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>25013000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>35485000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>35519000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>36883000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>39756898000.0</v>
+      </c>
+      <c r="AW28">
+        <v>32009153000.0</v>
+      </c>
+      <c r="AX28">
+        <v>43893413000.0</v>
+      </c>
+      <c r="AY28">
+        <v>27842536000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>36904920000.0</v>
+      </c>
+      <c r="BA28">
+        <v>38140104000.0</v>
+      </c>
+      <c r="BB28">
+        <v>24858023000.0</v>
+      </c>
+      <c r="BC28">
+        <v>27068657000.0</v>
+      </c>
+      <c r="BD28">
+        <v>29911169000.0</v>
+      </c>
+      <c r="BE28">
+        <v>29911169000.0</v>
+      </c>
+      <c r="BF28">
+        <v>51290874000.0</v>
+      </c>
+      <c r="BG28">
+        <v>46867408000.0</v>
+      </c>
+      <c r="BH28">
+        <v>46016559000.0</v>
+      </c>
+      <c r="BI28">
+        <v>41913508000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>37868613000.0</v>
+      </c>
+      <c r="BK28">
+        <v>39809875000.0</v>
+      </c>
+      <c r="BL28">
+        <v>39158708000.0</v>
+      </c>
+      <c r="BM28">
+        <v>36225026000.0</v>
+      </c>
+      <c r="BN28">
+        <v>33116503000.0</v>
+      </c>
+      <c r="BO28">
+        <v>30159017000.0</v>
+      </c>
+      <c r="BP28">
+        <v>30536654000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>28930933000.0</v>
+      </c>
+      <c r="BR28">
+        <v>30305205000.0</v>
+      </c>
+      <c r="BS28">
+        <v>26723906000.0</v>
+      </c>
+      <c r="BT28">
+        <v>33992362000.0</v>
+      </c>
+      <c r="BU28">
+        <v>25416202000.0</v>
+      </c>
+      <c r="BV28">
+        <v>22731474000.0</v>
+      </c>
+      <c r="BW28">
+        <v>21449961000.0</v>
+      </c>
+      <c r="BX28">
+        <v>7580012000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:76">
+      <c r="A29" t="s">
+        <v>163</v>
+      </c>
+      <c r="B29">
+        <v>1217000000.0</v>
+      </c>
+      <c r="C29">
+        <v>10282000000.0</v>
+      </c>
+      <c r="D29">
+        <v>15130000000.0</v>
+      </c>
+      <c r="E29">
+        <v>8778000000.0</v>
+      </c>
+      <c r="F29">
+        <v>1700000000.0</v>
+      </c>
+      <c r="G29">
+        <v>2045000000.0</v>
+      </c>
+      <c r="H29">
+        <v>-12876000000.0</v>
+      </c>
+      <c r="I29">
+        <v>1125000000.0</v>
+      </c>
+      <c r="J29">
+        <v>6529000000.0</v>
+      </c>
+      <c r="K29">
+        <v>10085000000.0</v>
+      </c>
+      <c r="L29">
+        <v>7313000000.0</v>
+      </c>
+      <c r="M29">
+        <v>13925000000.0</v>
+      </c>
+      <c r="N29">
+        <v>7886000000.0</v>
+      </c>
+      <c r="O29">
+        <v>14285000000.0</v>
+      </c>
+      <c r="P29">
+        <v>7370000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>4936000000.0</v>
+      </c>
+      <c r="R29">
+        <v>8299000000.0</v>
+      </c>
+      <c r="S29">
+        <v>14349000000.0</v>
+      </c>
+      <c r="T29">
+        <v>26351000000.0</v>
+      </c>
+      <c r="U29">
+        <v>22513000000.0</v>
+      </c>
+      <c r="V29">
+        <v>6735000000.0</v>
+      </c>
+      <c r="W29">
+        <v>8814000000.0</v>
+      </c>
+      <c r="X29">
+        <v>-9900000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>4467000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-2114000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>3864000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>10973000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>7747000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>3700000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>12286000000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+    </row>
+    <row r="30" spans="1:76">
+      <c r="A30" t="s">
+        <v>164</v>
+      </c>
+      <c r="B30">
+        <v>251150000000.0</v>
+      </c>
+      <c r="C30">
+        <v>239999000000.0</v>
+      </c>
+      <c r="D30">
+        <v>234343000000.0</v>
+      </c>
+      <c r="E30">
+        <v>245307000000.0</v>
+      </c>
+      <c r="F30">
+        <v>233390000000.0</v>
+      </c>
+      <c r="G30">
+        <v>225757000000.0</v>
+      </c>
+      <c r="H30">
+        <v>243827000000.0</v>
+      </c>
+      <c r="I30">
+        <v>226644000000.0</v>
+      </c>
+      <c r="J30">
+        <v>183252000000.0</v>
+      </c>
+      <c r="K30">
+        <v>169270000000.0</v>
+      </c>
+      <c r="L30">
+        <v>180491000000.0</v>
+      </c>
+      <c r="M30">
+        <v>204944000000.0</v>
+      </c>
+      <c r="N30">
+        <v>200587000000.0</v>
+      </c>
+      <c r="O30">
+        <v>193257000000.0</v>
+      </c>
+      <c r="P30">
+        <v>191409000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>182300000000.0</v>
+      </c>
+      <c r="R30">
+        <v>190480000000.0</v>
+      </c>
+      <c r="S30">
+        <v>162053000000.0</v>
+      </c>
+      <c r="T30">
+        <v>157662000000.0</v>
+      </c>
+      <c r="U30">
+        <v>181029000000.0</v>
+      </c>
+      <c r="V30">
+        <v>164015000000.0</v>
+      </c>
+      <c r="W30">
+        <v>160930000000.0</v>
+      </c>
+      <c r="X30">
+        <v>143959000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>136447000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>147604000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>148705000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>168615000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>151780000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>143436000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>142028000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>161894000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>129932000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>137141000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>126858000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>135851000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>110184000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>113429000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>110422000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>134417000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>94757000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>94341000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>100049000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>112174000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>82298000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>91035000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>73612000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>89309386000.0</v>
+      </c>
+      <c r="AW30">
+        <v>64206512000.0</v>
+      </c>
+      <c r="AX30">
+        <v>84283946000.0</v>
+      </c>
+      <c r="AY30">
+        <v>57704156000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>79858326000.0</v>
+      </c>
+      <c r="BA30">
+        <v>55202034000.0</v>
+      </c>
+      <c r="BB30">
+        <v>50456565000.0</v>
+      </c>
+      <c r="BC30">
+        <v>57175516000.0</v>
+      </c>
+      <c r="BD30">
+        <v>59215342000.0</v>
+      </c>
+      <c r="BE30">
+        <v>59215342000.0</v>
+      </c>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+    </row>
+    <row r="31" spans="1:76">
+      <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31">
+        <v>-77553000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-78022000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-79630000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-79250000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-80147000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-76201000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-61487000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-69903000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-68874000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-69751000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-67626000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-68710000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-55618000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-62853000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-76254000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-68246000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-72005000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-73866000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-56030000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-80563000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-80855000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-74383000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-58073000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-70727000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-57973000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-73766000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-64229000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-63446000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-64213000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-62074000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-55603000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-60005000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-58439000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-62347000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-62237000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-62882000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-61406000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-51365000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-46062000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-78556000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-60956000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-66510000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-36698000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-50538000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-44726000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-35267000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-48129814000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-23393836000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-20074901000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-12691601000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-21884081000.0</v>
+      </c>
+      <c r="BA31">
+        <v>2406593000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-21604288000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-14288199000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-16713662000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-16713662000.0</v>
+      </c>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+    </row>
+    <row r="32" spans="1:76">
+      <c r="A32" t="s">
+        <v>166</v>
+      </c>
+      <c r="B32">
+        <v>781434000000.0</v>
+      </c>
+      <c r="C32">
+        <v>762149000000.0</v>
+      </c>
+      <c r="D32">
+        <v>797582000000.0</v>
+      </c>
+      <c r="E32">
+        <v>793724000000.0</v>
+      </c>
+      <c r="F32">
+        <v>711237000000.0</v>
+      </c>
+      <c r="G32">
+        <v>706260000000.0</v>
+      </c>
+      <c r="H32">
+        <v>781448000000.0</v>
+      </c>
+      <c r="I32">
+        <v>737721000000.0</v>
+      </c>
+      <c r="J32">
+        <v>696947000000.0</v>
+      </c>
+      <c r="K32">
+        <v>691559000000.0</v>
+      </c>
+      <c r="L32">
+        <v>755059000000.0</v>
+      </c>
+      <c r="M32">
+        <v>729880000000.0</v>
+      </c>
+      <c r="N32">
+        <v>659228000000.0</v>
+      </c>
+      <c r="O32">
+        <v>678578000000.0</v>
+      </c>
+      <c r="P32">
+        <v>710015000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>636071000000.0</v>
+      </c>
+      <c r="R32">
+        <v>583807000000.0</v>
+      </c>
+      <c r="S32">
+        <v>682571000000.0</v>
+      </c>
+      <c r="T32">
+        <v>664230000000.0</v>
+      </c>
+      <c r="U32">
+        <v>778778000000.0</v>
+      </c>
+      <c r="V32">
+        <v>653105000000.0</v>
+      </c>
+      <c r="W32">
+        <v>642700000000.0</v>
+      </c>
+      <c r="X32">
+        <v>611425000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>546538000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>485783000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>544433000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>585916000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>565180000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>530173000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>522348000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>609800000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>512971000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>460845000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>489642000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>506514000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>464513000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>435463000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>431927000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>455247000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>380660000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>425857000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>389372000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>428141000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>346849000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>348724000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>302727000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>287998080000.0</v>
+      </c>
+      <c r="AW32">
+        <v>297756042000.0</v>
+      </c>
+      <c r="AX32">
+        <v>244699195000.0</v>
+      </c>
+      <c r="AY32">
+        <v>268451683000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>261964152000.0</v>
+      </c>
+      <c r="BA32">
+        <v>239067294000.0</v>
+      </c>
+      <c r="BB32">
+        <v>232530046000.0</v>
+      </c>
+      <c r="BC32">
+        <v>238543373000.0</v>
+      </c>
+      <c r="BD32">
+        <v>224407266500.0</v>
+      </c>
+      <c r="BE32">
+        <v>224407266500.0</v>
+      </c>
+      <c r="BF32">
+        <v>211305682000.0</v>
+      </c>
+      <c r="BG32">
+        <v>198785304000.0</v>
+      </c>
+      <c r="BH32">
+        <v>216388961000.0</v>
+      </c>
+      <c r="BI32">
+        <v>171341251000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>158499949000.0</v>
+      </c>
+      <c r="BK32">
+        <v>178044505000.0</v>
+      </c>
+      <c r="BL32">
+        <v>152296680000.0</v>
+      </c>
+      <c r="BM32">
+        <v>135171527000.0</v>
+      </c>
+      <c r="BN32">
+        <v>136538461000.0</v>
+      </c>
+      <c r="BO32">
+        <v>116940769000.0</v>
+      </c>
+      <c r="BP32">
+        <v>134259513000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>105324853000.0</v>
+      </c>
+      <c r="BR32">
+        <v>111401412000.0</v>
+      </c>
+      <c r="BS32">
+        <v>100077933000.0</v>
+      </c>
+      <c r="BT32">
+        <v>98150072000.0</v>
+      </c>
+      <c r="BU32">
+        <v>93192141000.0</v>
+      </c>
+      <c r="BV32">
+        <v>92371586000.0</v>
+      </c>
+      <c r="BW32">
+        <v>83015065000.0</v>
+      </c>
+      <c r="BX32">
+        <v>83042658000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B2">
+        <v>384284000000.0</v>
+      </c>
+      <c r="C2">
+        <v>574580000000.0</v>
+      </c>
+      <c r="D2">
+        <v>636930000000.0</v>
+      </c>
+      <c r="E2">
+        <v>809094000000.0</v>
+      </c>
+      <c r="F2">
+        <v>405164000000.0</v>
+      </c>
+      <c r="G2">
+        <v>279518000000.0</v>
+      </c>
+      <c r="H2">
+        <v>284472000000.0</v>
+      </c>
+      <c r="I2">
+        <v>344351000000.0</v>
+      </c>
+      <c r="J2">
+        <v>390381000000.0</v>
+      </c>
+      <c r="K2">
+        <v>181524000000.0</v>
+      </c>
+      <c r="L2">
+        <v>222045000000.0</v>
+      </c>
+      <c r="M2">
+        <v>80171000000.0</v>
+      </c>
+      <c r="N2">
+        <v>325170091000.0</v>
+      </c>
+      <c r="O2">
+        <v>94555727000.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3">
+        <v>446170000000</v>
+      </c>
+      <c r="C3">
+        <v>585078000000</v>
+      </c>
+      <c r="D3">
+        <v>390605000000</v>
+      </c>
+      <c r="E3">
+        <v>340259000000</v>
+      </c>
+      <c r="F3">
+        <v>976775000000</v>
+      </c>
+      <c r="G3">
+        <v>297171000000</v>
+      </c>
+      <c r="H3">
+        <v>459901000000</v>
+      </c>
+      <c r="I3">
+        <v>329279000000</v>
+      </c>
+      <c r="J3">
+        <v>375351000000</v>
+      </c>
+      <c r="K3">
+        <v>558691000000</v>
+      </c>
+      <c r="L3">
+        <v>706441000000</v>
+      </c>
+      <c r="M3">
+        <v>748864000000</v>
+      </c>
+      <c r="N3">
+        <v>853073892000</v>
+      </c>
+      <c r="O3">
+        <v>508022348000</v>
+      </c>
+      <c r="P3">
+        <v>279542189000</v>
+      </c>
+      <c r="Q3">
+        <v>159130215000</v>
+      </c>
+      <c r="R3">
+        <v>104772742000</v>
+      </c>
+      <c r="S3">
+        <v>183288656000</v>
+      </c>
+      <c r="T3">
+        <v>69921007000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B6">
+        <v>292518000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-190296000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-62350000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-172187000000.0</v>
+      </c>
+      <c r="F6">
+        <v>403930000000.0</v>
+      </c>
+      <c r="G6">
+        <v>125646000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-4954000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-59879000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-46030000000.0</v>
+      </c>
+      <c r="K6">
+        <v>208857000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-40521000000.0</v>
+      </c>
+      <c r="M6">
+        <v>141874000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-283983354000.0</v>
+      </c>
+      <c r="O6">
+        <v>274546166000.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7">
+        <v>-271817000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-275921000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-319825000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-252784000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-211225000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-166850000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-187008000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-188576000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-179760000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-156808000000.0</v>
+      </c>
+      <c r="L7">
+        <v>-136672000000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
         <v>174</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>175</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>176</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>177</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>49173000000.0</v>
+      </c>
+      <c r="G12">
+        <v>-32942000000.0</v>
+      </c>
+      <c r="H12">
+        <v>32359000000.0</v>
+      </c>
+      <c r="I12">
+        <v>-47104000000.0</v>
+      </c>
+      <c r="J12">
+        <v>-102674000000.0</v>
+      </c>
+      <c r="K12">
+        <v>-127661000000.0</v>
+      </c>
+      <c r="L12">
+        <v>-215296000000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14">
+        <v>430514000000.0</v>
+      </c>
+      <c r="C14">
+        <v>411600000000.0</v>
+      </c>
+      <c r="D14">
+        <v>390760000000.0</v>
+      </c>
+      <c r="E14">
+        <v>117781000000.0</v>
+      </c>
+      <c r="F14">
+        <v>352589000000.0</v>
+      </c>
+      <c r="G14">
+        <v>300781000000.0</v>
+      </c>
+      <c r="H14">
+        <v>278471000000.0</v>
+      </c>
+      <c r="I14">
+        <v>258579000000.0</v>
+      </c>
+      <c r="J14">
+        <v>230831000000.0</v>
+      </c>
+      <c r="K14">
+        <v>201881000000.0</v>
+      </c>
+      <c r="L14">
+        <v>176321000000.0</v>
+      </c>
+      <c r="M14">
+        <v>130076000000.0</v>
+      </c>
+      <c r="N14">
+        <v>100633369000.0</v>
+      </c>
+      <c r="O14">
+        <v>72749382000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15">
+        <v>29270000000.0</v>
+      </c>
+      <c r="C15">
+        <v>36893000000.0</v>
+      </c>
+      <c r="D15">
+        <v>18913000000.0</v>
+      </c>
+      <c r="E15">
+        <v>32503000000.0</v>
+      </c>
+      <c r="F15">
+        <v>9588000000.0</v>
+      </c>
+      <c r="G15">
+        <v>9588000000.0</v>
+      </c>
+      <c r="H15">
+        <v>9967000000.0</v>
+      </c>
+      <c r="I15">
+        <v>10164000000.0</v>
+      </c>
+      <c r="J15">
+        <v>10164000000.0</v>
+      </c>
+      <c r="K15">
+        <v>10164000000.0</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16">
+        <v>676802000000.0</v>
+      </c>
+      <c r="C16">
+        <v>384284000000.0</v>
+      </c>
+      <c r="D16">
+        <v>574580000000.0</v>
+      </c>
+      <c r="E16">
+        <v>636907000000.0</v>
+      </c>
+      <c r="F16">
+        <v>809094000000.0</v>
+      </c>
+      <c r="G16">
+        <v>405164000000.0</v>
+      </c>
+      <c r="H16">
+        <v>279518000000.0</v>
+      </c>
+      <c r="I16">
+        <v>284472000000.0</v>
+      </c>
+      <c r="J16">
+        <v>344351000000.0</v>
+      </c>
+      <c r="K16">
+        <v>390381000000.0</v>
+      </c>
+      <c r="L16">
+        <v>181524000000.0</v>
+      </c>
+      <c r="M16">
+        <v>222045000000.0</v>
+      </c>
+      <c r="N16">
+        <v>41186737000.0</v>
+      </c>
+      <c r="O16">
+        <v>369101893000.0</v>
+      </c>
+      <c r="P16">
+        <v>94555727000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>183</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>184</v>
+      </c>
+      <c r="B18">
+        <v>5206000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-311830000000.0</v>
+      </c>
+      <c r="D18">
+        <v>268589000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-123140000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-370830000000.0</v>
+      </c>
+      <c r="G18">
+        <v>67080000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-182098000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-18072000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-161625000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-429581000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-703156000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-737522000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-638326129000.0</v>
+      </c>
+      <c r="O18">
+        <v>-343239756000.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>185</v>
+      </c>
+      <c r="B19">
+        <v>-543000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-546209000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-323869000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-272842000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-772403000000.0</v>
+      </c>
+      <c r="G19">
+        <v>80000000000.0</v>
+      </c>
+      <c r="H19">
+        <v>80000000000.0</v>
+      </c>
+      <c r="I19">
+        <v>80000000000.0</v>
+      </c>
+      <c r="J19">
+        <v>80000000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-80000000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-80000000000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>186</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>26178000000.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>187</v>
+      </c>
+      <c r="B21">
+        <v>317792000000.0</v>
+      </c>
+      <c r="C21">
+        <v>191085000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-290638000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-317966000000.0</v>
+      </c>
+      <c r="F21">
+        <v>586290000000.0</v>
+      </c>
+      <c r="G21">
+        <v>48927000000.0</v>
+      </c>
+      <c r="H21">
+        <v>30794000000.0</v>
+      </c>
+      <c r="I21">
+        <v>259233000000.0</v>
+      </c>
+      <c r="J21">
+        <v>36874000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-156903000000.0</v>
+      </c>
+      <c r="L21">
+        <v>613137000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>149</v>
+      </c>
+      <c r="B22">
+        <v>58379000000.0</v>
+      </c>
+      <c r="C22">
+        <v>104947000000.0</v>
+      </c>
+      <c r="D22">
+        <v>165413000000.0</v>
+      </c>
+      <c r="E22">
+        <v>99338000000.0</v>
+      </c>
+      <c r="F22">
+        <v>204183000000.0</v>
+      </c>
+      <c r="G22">
+        <v>96412000000.0</v>
+      </c>
+      <c r="H22">
+        <v>100971000000.0</v>
+      </c>
+      <c r="I22">
+        <v>99732000000.0</v>
+      </c>
+      <c r="J22">
+        <v>85569000000.0</v>
+      </c>
+      <c r="K22">
+        <v>54890000000.0</v>
+      </c>
+      <c r="L22">
+        <v>42260000000.0</v>
+      </c>
+      <c r="M22">
+        <v>54510000000.0</v>
+      </c>
+      <c r="N22">
+        <v>68726022000.0</v>
+      </c>
+      <c r="O22">
+        <v>65798969000.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>188</v>
+      </c>
+      <c r="B23">
+        <v>-79434000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-71527000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-114302000000.0</v>
+      </c>
+      <c r="E23">
+        <v>100929000000.0</v>
+      </c>
+      <c r="F23">
+        <v>-89626000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-59272000000.0</v>
+      </c>
+      <c r="H23">
+        <v>33797000000.0</v>
+      </c>
+      <c r="I23">
+        <v>216429000000.0</v>
+      </c>
+      <c r="J23">
+        <v>-27499000000.0</v>
+      </c>
+      <c r="K23">
+        <v>878221000000.0</v>
+      </c>
+      <c r="L23">
+        <v>251195000000.0</v>
+      </c>
+      <c r="M23">
+        <v>303390000000.0</v>
+      </c>
+      <c r="N23">
+        <v>106333937000.0</v>
+      </c>
+      <c r="O23">
+        <v>671945070000.0</v>
+      </c>
+      <c r="P23">
+        <v>6250000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>18000000000.0</v>
+      </c>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>189</v>
+      </c>
+      <c r="B24">
+        <v>78767000000.0</v>
+      </c>
+      <c r="C24">
+        <v>35551000000.0</v>
+      </c>
+      <c r="D24">
+        <v>66736000000.0</v>
+      </c>
+      <c r="E24">
+        <v>13562000000.0</v>
+      </c>
+      <c r="F24">
+        <v>132688000000.0</v>
+      </c>
+      <c r="G24">
+        <v>-60937000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-13610000000.0</v>
+      </c>
+      <c r="I24">
+        <v>27640000000.0</v>
+      </c>
+      <c r="J24">
+        <v>76221000000.0</v>
+      </c>
+      <c r="K24">
+        <v>-97985000000.0</v>
+      </c>
+      <c r="L24">
+        <v>36165000000.0</v>
+      </c>
+      <c r="M24">
+        <v>3886000000.0</v>
+      </c>
+      <c r="N24">
+        <v>71236574000.0</v>
+      </c>
+      <c r="O24">
+        <v>-54159148000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
+        <v>6446538000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25">
+        <v>-37517000000.0</v>
+      </c>
+      <c r="C25">
+        <v>273248000000.0</v>
+      </c>
+      <c r="D25">
+        <v>103021000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-217119000000.0</v>
+      </c>
+      <c r="F25">
+        <v>49173000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-32942000000.0</v>
+      </c>
+      <c r="H25">
+        <v>-101639000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-99732000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-85569000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-54890000000.0</v>
+      </c>
+      <c r="L25">
+        <v>-42260000000.0</v>
+      </c>
+      <c r="M25">
+        <v>-54510000000.0</v>
+      </c>
+      <c r="N25">
+        <v>45388372000.0</v>
+      </c>
+      <c r="O25">
+        <v>26234241000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>26178000000.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>-9424000000.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>2500000000.0</v>
+      </c>
+      <c r="K26">
+        <v>964326000000.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>192</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>193</v>
+      </c>
+      <c r="B28">
+        <v>209088000000.0</v>
+      </c>
+      <c r="C28">
+        <v>82665000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-397675000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-421889000000.0</v>
+      </c>
+      <c r="F28">
+        <v>570388000000.0</v>
+      </c>
+      <c r="G28">
+        <v>39503000000.0</v>
+      </c>
+      <c r="H28">
+        <v>20630000000.0</v>
+      </c>
+      <c r="I28">
+        <v>259233000000.0</v>
+      </c>
+      <c r="J28">
+        <v>39374000000.0</v>
+      </c>
+      <c r="K28">
+        <v>816423000000.0</v>
+      </c>
+      <c r="L28">
+        <v>626470000000.0</v>
+      </c>
+      <c r="M28">
+        <v>919554000000.0</v>
+      </c>
+      <c r="N28">
+        <v>283106201000.0</v>
+      </c>
+      <c r="O28">
+        <v>671945070000.0</v>
+      </c>
+      <c r="P28">
+        <v>209722565000.0</v>
+      </c>
+      <c r="Q28">
+        <v>42511680000.0</v>
+      </c>
+      <c r="R28">
+        <v>54581037000.0</v>
+      </c>
+      <c r="S28">
+        <v>174955445000.0</v>
+      </c>
+      <c r="T28">
+        <v>41555063000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>194</v>
+      </c>
+      <c r="B29">
+        <v>451376000000.0</v>
+      </c>
+      <c r="C29">
+        <v>273248000000.0</v>
+      </c>
+      <c r="D29">
+        <v>659194000000.0</v>
+      </c>
+      <c r="E29">
+        <v>217119000000.0</v>
+      </c>
+      <c r="F29">
+        <v>605945000000.0</v>
+      </c>
+      <c r="G29">
+        <v>364251000000.0</v>
+      </c>
+      <c r="H29">
+        <v>277803000000.0</v>
+      </c>
+      <c r="I29">
+        <v>311207000000.0</v>
+      </c>
+      <c r="J29">
+        <v>213726000000.0</v>
+      </c>
+      <c r="K29">
+        <v>129110000000.0</v>
+      </c>
+      <c r="L29">
+        <v>3285000000.0</v>
+      </c>
+      <c r="M29">
+        <v>11342000000.0</v>
+      </c>
+      <c r="N29">
+        <v>214747763000.0</v>
+      </c>
+      <c r="O29">
+        <v>164782592000.0</v>
+      </c>
+      <c r="P29">
+        <v>125385244000.0</v>
+      </c>
+      <c r="Q29">
+        <v>44792991000.0</v>
+      </c>
+      <c r="R29">
+        <v>44640937000.0</v>
+      </c>
+      <c r="S29">
+        <v>33447606000.0</v>
+      </c>
+      <c r="T29">
+        <v>33719988000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>195</v>
+      </c>
+      <c r="B30">
+        <v>-367946000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-546209000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-323869000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-272842000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-772403000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-278108000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-437385000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-630319000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-299130000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-736676000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-670276000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-789022000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-781837318000.0</v>
+      </c>
+      <c r="O30">
+        <v>-562181496000.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BY30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:77">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="2" spans="1:77">
+      <c r="A2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B2">
+        <v>643050000000.0</v>
+      </c>
+      <c r="C2">
+        <v>676802000000.0</v>
+      </c>
+      <c r="D2">
+        <v>383158000000.0</v>
+      </c>
+      <c r="E2">
+        <v>407825000000.0</v>
+      </c>
+      <c r="F2">
+        <v>365733000000.0</v>
+      </c>
+      <c r="G2">
+        <v>384284000000.0</v>
+      </c>
+      <c r="H2">
+        <v>462543000000.0</v>
+      </c>
+      <c r="I2">
+        <v>505547000000.0</v>
+      </c>
+      <c r="J2">
+        <v>505699000000.0</v>
+      </c>
+      <c r="K2">
+        <v>574580000000.0</v>
+      </c>
+      <c r="L2">
+        <v>446135000000.0</v>
+      </c>
+      <c r="M2">
+        <v>513976000000.0</v>
+      </c>
+      <c r="N2">
+        <v>728703000000.0</v>
+      </c>
+      <c r="O2">
+        <v>636907000000.0</v>
+      </c>
+      <c r="P2">
+        <v>626875000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>661537000000.0</v>
+      </c>
+      <c r="R2">
+        <v>515949000000.0</v>
+      </c>
+      <c r="S2">
+        <v>809094000000.0</v>
+      </c>
+      <c r="T2">
+        <v>711289000000.0</v>
+      </c>
+      <c r="U2">
+        <v>401229000000.0</v>
+      </c>
+      <c r="V2">
+        <v>395340000000.0</v>
+      </c>
+      <c r="W2">
+        <v>405164000000.0</v>
+      </c>
+      <c r="X2">
+        <v>394115000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>402112000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>429676000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>279518000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>282832000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>283622000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>317015000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>284472000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>307118000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>323204000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>296013000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>344351000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>350636000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>414271000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>160621000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>390381000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>587170000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>130257000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>44991000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>181524000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>82576000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>195197000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>120468000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>222045000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>52346639000.0</v>
+      </c>
+      <c r="AW2">
+        <v>137840578000.0</v>
+      </c>
+      <c r="AX2">
+        <v>53158503000.0</v>
+      </c>
+      <c r="AY2">
+        <v>41186737000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>92354021000.0</v>
+      </c>
+      <c r="BA2">
+        <v>335259626000.0</v>
+      </c>
+      <c r="BB2">
+        <v>244580600000.0</v>
+      </c>
+      <c r="BC2">
+        <v>369101893000.0</v>
+      </c>
+      <c r="BD2">
+        <v>130283195500.0</v>
+      </c>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+    </row>
+    <row r="3" spans="1:77">
+      <c r="A3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3">
+        <v>55994000000</v>
+      </c>
+      <c r="C3">
+        <v>59540000000</v>
+      </c>
+      <c r="D3">
+        <v>115938000000</v>
+      </c>
+      <c r="E3">
+        <v>107243000000</v>
+      </c>
+      <c r="F3">
+        <v>124319000000</v>
+      </c>
+      <c r="G3">
+        <v>98670000000</v>
+      </c>
+      <c r="H3">
+        <v>125426000000</v>
+      </c>
+      <c r="I3">
+        <v>121578000000</v>
+      </c>
+      <c r="J3">
+        <v>124681000000</v>
+      </c>
+      <c r="K3">
+        <v>213393000000</v>
+      </c>
+      <c r="L3">
+        <v>126853000000</v>
+      </c>
+      <c r="M3">
+        <v>145672000000</v>
+      </c>
+      <c r="N3">
+        <v>67064000000</v>
+      </c>
+      <c r="O3">
+        <v>51016000000</v>
+      </c>
+      <c r="P3">
+        <v>109410000000</v>
+      </c>
+      <c r="Q3">
+        <v>84323000000</v>
+      </c>
+      <c r="R3">
+        <v>59601000000</v>
+      </c>
+      <c r="S3">
+        <v>86925000000</v>
+      </c>
+      <c r="T3">
+        <v>76492000000</v>
+      </c>
+      <c r="U3">
+        <v>80148000000</v>
+      </c>
+      <c r="V3">
+        <v>74074000000</v>
+      </c>
+      <c r="W3">
+        <v>746061000000</v>
+      </c>
+      <c r="X3">
+        <v>102781000000</v>
+      </c>
+      <c r="Y3">
+        <v>67926000000</v>
+      </c>
+      <c r="Z3">
+        <v>66185000000</v>
+      </c>
+      <c r="AA3">
+        <v>60279000000</v>
+      </c>
+      <c r="AB3">
+        <v>159774000000</v>
+      </c>
+      <c r="AC3">
+        <v>77744000000</v>
+      </c>
+      <c r="AD3">
+        <v>76824000000</v>
+      </c>
+      <c r="AE3">
+        <v>145559000000</v>
+      </c>
+      <c r="AF3">
+        <v>136504000000</v>
+      </c>
+      <c r="AG3">
+        <v>68432000000</v>
+      </c>
+      <c r="AH3">
+        <v>86631000000</v>
+      </c>
+      <c r="AI3">
+        <v>37712000000</v>
+      </c>
+      <c r="AJ3">
+        <v>109006000000</v>
+      </c>
+      <c r="AK3">
+        <v>41832000000</v>
+      </c>
+      <c r="AL3">
+        <v>69623000000</v>
+      </c>
+      <c r="AM3">
+        <v>154890000000</v>
+      </c>
+      <c r="AN3">
+        <v>160700000000</v>
+      </c>
+      <c r="AO3">
+        <v>81601000000</v>
+      </c>
+      <c r="AP3">
+        <v>83029000000</v>
+      </c>
+      <c r="AQ3">
+        <v>233361000000</v>
+      </c>
+      <c r="AR3">
+        <v>248456000000</v>
+      </c>
+      <c r="AS3">
+        <v>239354000000</v>
+      </c>
+      <c r="AT3">
+        <v>97683000000</v>
+      </c>
+      <c r="AU3">
+        <v>120948000000</v>
+      </c>
+      <c r="AV3">
+        <v>266090401000</v>
+      </c>
+      <c r="AW3">
+        <v>239283406000</v>
+      </c>
+      <c r="AX3">
+        <v>167144507000</v>
+      </c>
+      <c r="AY3">
+        <v>76345686000</v>
+      </c>
+      <c r="AZ3">
+        <v>433725251000</v>
+      </c>
+      <c r="BA3">
+        <v>144278233000</v>
+      </c>
+      <c r="BB3">
+        <v>95248806000</v>
+      </c>
+      <c r="BC3">
+        <v>179821602000</v>
+      </c>
+      <c r="BD3">
+        <v>131029830000</v>
+      </c>
+      <c r="BE3">
+        <v>131029830000</v>
+      </c>
+      <c r="BF3">
+        <v>245962688000</v>
+      </c>
+      <c r="BG3">
+        <v>122590578000</v>
+      </c>
+      <c r="BH3">
+        <v>279542189000</v>
+      </c>
+      <c r="BI3">
+        <v>123327696000</v>
+      </c>
+      <c r="BJ3">
+        <v>58299115000</v>
+      </c>
+      <c r="BK3">
+        <v>24450345000</v>
+      </c>
+      <c r="BL3">
+        <v>159130215000</v>
+      </c>
+      <c r="BM3">
+        <v>120156528000</v>
+      </c>
+      <c r="BN3">
+        <v>84688962000</v>
+      </c>
+      <c r="BO3">
+        <v>32594243000</v>
+      </c>
+      <c r="BP3">
+        <v>104772742000</v>
+      </c>
+      <c r="BQ3">
+        <v>33208525000</v>
+      </c>
+      <c r="BR3">
+        <v>25625054000</v>
+      </c>
+      <c r="BS3">
+        <v>18710232000</v>
+      </c>
+      <c r="BT3">
+        <v>183288656000</v>
+      </c>
+      <c r="BU3">
+        <v>76180516000</v>
+      </c>
+      <c r="BV3">
+        <v>23458102000</v>
+      </c>
+      <c r="BW3">
+        <v>10088481000</v>
+      </c>
+      <c r="BX3">
+        <v>69921007000</v>
+      </c>
+      <c r="BY3">
+        <v>67850945000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:77">
+      <c r="A4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+    </row>
+    <row r="5" spans="1:77">
+      <c r="A5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+    </row>
+    <row r="6" spans="1:77">
+      <c r="A6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B6">
+        <v>-15385000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-33752000000.0</v>
+      </c>
+      <c r="D6">
+        <v>293644000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-24667000000.0</v>
+      </c>
+      <c r="F6">
+        <v>42092000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-18551000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-78259000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-43004000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-152000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-68881000000.0</v>
+      </c>
+      <c r="L6">
+        <v>128445000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-67841000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-214727000000.0</v>
+      </c>
+      <c r="O6">
+        <v>91796000000.0</v>
+      </c>
+      <c r="P6">
+        <v>10032000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-34662000000.0</v>
+      </c>
+      <c r="R6">
+        <v>145588000000.0</v>
+      </c>
+      <c r="S6">
+        <v>-293145000000.0</v>
+      </c>
+      <c r="T6">
+        <v>97805000000.0</v>
+      </c>
+      <c r="U6">
+        <v>310060000000.0</v>
+      </c>
+      <c r="V6">
+        <v>5889000000.0</v>
+      </c>
+      <c r="W6">
+        <v>-9824000000.0</v>
+      </c>
+      <c r="X6">
+        <v>11049000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-7997000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-27564000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>150158000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-3314000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-790000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-33393000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>32543000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-22646000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-16086000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>27191000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-48338000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-6285000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-63635000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>253650000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-229760000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-196789000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>456913000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>85266000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-136533000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>98948000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-112621000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>74729000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-101577000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>169698361000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-85493939000.0</v>
+      </c>
+      <c r="AX6">
+        <v>84682075000.0</v>
+      </c>
+      <c r="AY6">
+        <v>11971766000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-51167284000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-242905605000.0</v>
+      </c>
+      <c r="BB6">
+        <v>90679026000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-124521293000.0</v>
+      </c>
+      <c r="BD6">
+        <v>130283195500.0</v>
+      </c>
+      <c r="BE6">
+        <v>130283195500.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+    </row>
+    <row r="7" spans="1:77">
+      <c r="A7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-271817000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-206391000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-139438000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-77507000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-275921000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-206477000000.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
+        <v>-199357000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-130566000000.0</v>
+      </c>
+      <c r="O7">
+        <v>-62578000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-252784000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-188177000000.0</v>
+      </c>
+      <c r="R7">
+        <v>-116868000000.0</v>
+      </c>
+      <c r="S7">
+        <v>-53793000000.0</v>
+      </c>
+      <c r="T7">
+        <v>-211225000000.0</v>
+      </c>
+      <c r="U7">
+        <v>-153960000000.0</v>
+      </c>
+      <c r="V7">
+        <v>-105419000000.0</v>
+      </c>
+      <c r="W7">
+        <v>-46667000000.0</v>
+      </c>
+      <c r="X7">
+        <v>-166850000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-136393000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-90122000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-53614000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-187008000000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-131699000000.0</v>
+      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+    </row>
+    <row r="8" spans="1:77">
+      <c r="A8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+    </row>
+    <row r="9" spans="1:77">
+      <c r="A9" t="s">
+        <v>175</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -22505,54 +22754,55 @@
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
+      <c r="BY9"/>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:77">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -22585,69 +22835,68 @@
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
+      <c r="BY10"/>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:77">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -22661,218 +22910,222 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
+      <c r="BY11"/>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:77">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-93752000000.0</v>
       </c>
       <c r="O12">
         <v>-93752000000.0</v>
       </c>
       <c r="P12">
+        <v>-93752000000.0</v>
+      </c>
+      <c r="Q12">
         <v>71696000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-10141000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-76927000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>86291000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-62356000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-9659000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>34897000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-2779000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>65043000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-39446000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-55760000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>105727000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13108000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-71831000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-14646000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>141043000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-162173000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
+      <c r="BY12"/>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:77">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -22905,546 +23158,562 @@
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
+      <c r="BY13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:77">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B14"/>
       <c r="C14">
+        <v>107569000000.0</v>
+      </c>
+      <c r="D14">
         <v>106004000000.0</v>
       </c>
-      <c r="D14"/>
-[...2 lines deleted...]
-      <c r="G14"/>
+      <c r="E14">
+        <v>101570000000.0</v>
+      </c>
+      <c r="F14">
+        <v>113425000000.0</v>
+      </c>
+      <c r="G14">
+        <v>109515000000.0</v>
+      </c>
       <c r="H14">
+        <v>111059000000.0</v>
+      </c>
+      <c r="I14">
         <v>101530000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>99200000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>99811000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>94116000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>97932000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>98732000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>99979000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33246000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27171000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>29847000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>27517000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>89131000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>90457000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>91032000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>81969000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>75117000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>78465000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>72580000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>74619000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>71517000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>69749000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>69429000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>67776000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>65618000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>65198000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>64738000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>63025000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>60391000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>58617000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>56574000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>55249000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>63301000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>50501000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>46773000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>41306000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>137612000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>13602000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>12887000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>12220000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>100446018000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4643314000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>12835330000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>12151338000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>76337675000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8260222000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8127681000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>7907791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29798972500.0</v>
       </c>
       <c r="BD14">
         <v>29798972500.0</v>
       </c>
-      <c r="BE14"/>
+      <c r="BE14">
+        <v>29798972500.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
+      <c r="BY14"/>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:77">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>1001000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>28269000000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>3772000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>36893000000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>4009000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14904000000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1875000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30628000000.0</v>
       </c>
       <c r="Q15">
         <v>30628000000.0</v>
       </c>
       <c r="R15">
         <v>30628000000.0</v>
       </c>
       <c r="S15">
         <v>30628000000.0</v>
       </c>
       <c r="T15">
-        <v>9588000000.0</v>
+        <v>30628000000.0</v>
       </c>
       <c r="U15">
         <v>9588000000.0</v>
       </c>
       <c r="V15">
         <v>9588000000.0</v>
       </c>
       <c r="W15">
         <v>9588000000.0</v>
       </c>
-      <c r="X15"/>
+      <c r="X15">
+        <v>9588000000.0</v>
+      </c>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>197000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9967000000.0</v>
       </c>
       <c r="AC15">
         <v>9967000000.0</v>
       </c>
       <c r="AD15">
         <v>9967000000.0</v>
       </c>
       <c r="AE15">
         <v>9967000000.0</v>
       </c>
-      <c r="AF15"/>
+      <c r="AF15">
+        <v>9967000000.0</v>
+      </c>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
+      <c r="BY15"/>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:77">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16">
+        <v>627665000000.0</v>
+      </c>
+      <c r="C16">
         <v>643050000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>676802000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>383158000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>407825000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>365733000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>384284000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>462543000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>505547000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>505699000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>574580000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>446135000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>513976000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>728703000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>636907000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>626875000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>661537000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>515949000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>809094000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>711289000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>401229000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>395340000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>405164000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>394115000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>402112000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>429676000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>279518000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>282832000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>283622000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>317015000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>284472000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>307118000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>323204000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>296013000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>344351000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>350636000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>414271000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>160621000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>390381000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>587170000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>130257000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>44991000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>181524000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>82576000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>195197000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>120468000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>222045000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>52346639000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>137840578000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>53158503000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>41186737000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>92354021000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>335259626000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>244580600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130283195500.0</v>
       </c>
       <c r="BD16">
         <v>130283195500.0</v>
       </c>
-      <c r="BE16"/>
+      <c r="BE16">
+        <v>130283195500.0</v>
+      </c>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
+      <c r="BY16"/>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:77">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23477,411 +23746,416 @@
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:77">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B18">
+        <v>78879000000.0</v>
+      </c>
+      <c r="C18">
         <v>-2084000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8751000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>81238000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-23440000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-61343000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-57521000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-24119000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-61339000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-168851000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>230627000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>49566000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-36908000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9614000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-47213000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-37371000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-23571000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-59408000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>130590000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>25584000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>52825000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-579829000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>36446000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>88402000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-35319000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-22449000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>44973000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>34567000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-62714000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-64926000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>96677000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-113566000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-9774000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>8591000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>6571000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>18197000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-45341000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-141052000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-82834000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-29687000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-65614000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-251446000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-323900000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-117955000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-117923000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-143378000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-305251558000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-153447479000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-105118997000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-173703966000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-260346886000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-156537914000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-70671923000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-150769406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-91090311000.0</v>
       </c>
       <c r="BD18">
         <v>-91090311000.0</v>
       </c>
-      <c r="BE18"/>
+      <c r="BE18">
+        <v>-91090311000.0</v>
+      </c>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
+      <c r="BY18"/>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:77">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-68000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-99813000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-120193000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-97573000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-97425000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-113560000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-122824000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-212400000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-286488000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-164915000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-66016000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>193550000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-51193000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>843000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24510000000.0</v>
       </c>
       <c r="R19">
         <v>-24510000000.0</v>
       </c>
       <c r="S19">
         <v>-24510000000.0</v>
       </c>
       <c r="T19">
         <v>-24510000000.0</v>
       </c>
       <c r="U19">
+        <v>-24510000000.0</v>
+      </c>
+      <c r="V19">
         <v>-64470000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-585456000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-54908000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-129389000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-26988000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000000.0</v>
       </c>
       <c r="AA19">
         <v>80000000000.0</v>
       </c>
       <c r="AB19">
+        <v>80000000000.0</v>
+      </c>
+      <c r="AC19">
         <v>-28680000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-98136000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-206212000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:77">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>-25370000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>24338000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>27210000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -23899,1114 +24173,1131 @@
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:77">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
+        <v>-54175000000.0</v>
+      </c>
+      <c r="C21">
         <v>18073000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>248069000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-63292000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>78055000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>54960000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21908000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>53082000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-177835000000.0</v>
       </c>
       <c r="O21">
         <v>-177835000000.0</v>
       </c>
       <c r="P21">
+        <v>-177835000000.0</v>
+      </c>
+      <c r="Q21">
         <v>-121082000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>125216000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-269790000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-53930000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>286538000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-55718000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>409400000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-73270000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-34936000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-22018000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>179151000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-103507000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-74454000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>53110000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>155645000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>256441000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>109893000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
+      <c r="BY21"/>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:77">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B22">
+        <v>30000000000.0</v>
+      </c>
+      <c r="C22">
         <v>35199000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-2228000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>37998000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14848000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7761000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>23976000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15133000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>27284000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>38554000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>54437000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>44398000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>25176000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>41402000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>28951000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>19781000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6183000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>44423000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>31660000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>77631000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>45527000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>49365000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>66889000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12820000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2268000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>18971000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>27503000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>29453000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>14036000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>29979000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>26520000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>31107000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>15825000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>26280000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>18681000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>28968000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>14634000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>23286000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>12381000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>8164000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>16749000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>17596000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4655000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>11859000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>9256000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>16490000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>9093005000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>639122000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>25141643000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>19636230000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>11321981000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>17079825000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>21551532000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>18772684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13082869000.0</v>
       </c>
       <c r="BD22">
         <v>13082869000.0</v>
       </c>
       <c r="BE22">
+        <v>13082869000.0</v>
+      </c>
+      <c r="BF22">
         <v>22134181000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>17499050000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3844812000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>22625439000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>7832257000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>12445448000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4783998000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>19442472000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>7906337000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>7121203000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4469415000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3817673000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3565580000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>7093760000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>4990435000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>610147000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>5017752000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>3996635000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3313363000.0</v>
       </c>
-      <c r="BX22"/>
+      <c r="BY22"/>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:77">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>-41934000000.0</v>
+      </c>
+      <c r="C23">
         <v>-50275000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-27746000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-21774000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-16649000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-13265000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-23059000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-43092000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14332000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-15936000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-41256000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-40660000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-16249000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-40475000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-24451000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-26002000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-10840000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>37200000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>19313000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-18280000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-16177000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-20784000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12186000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>76101000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>182558000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-21838000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-4780000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-17142000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-13510000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-17737000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>240640000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-137560000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-123420000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>15013000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6611000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6967000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-19816000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-509000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-61593000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-15533000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-117188000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>120168000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>109504000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1491000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>70257000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>72925000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>290012964000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>13752553000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>100863903000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4041580000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>50417281000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>28661126000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>127645272000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>18854223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249403745500.0</v>
       </c>
       <c r="BD23">
         <v>249403745500.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23">
+      <c r="BE23">
+        <v>249403745500.0</v>
+      </c>
+      <c r="BF23"/>
+      <c r="BG23">
         <v>48244121000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6250000000.0</v>
       </c>
-      <c r="BH23"/>
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>19425000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4620432000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>18000000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>5000000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>12960000000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>15261325000.0</v>
       </c>
-      <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>21174999000.0</v>
       </c>
-      <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
-      <c r="BU23">
+      <c r="BU23"/>
+      <c r="BV23">
         <v>11914806000.0</v>
       </c>
-      <c r="BV23"/>
       <c r="BW23"/>
-      <c r="BX23">
+      <c r="BX23"/>
+      <c r="BY23">
         <v>43116752000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:77">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24">
+        <v>1845000000.0</v>
+      </c>
+      <c r="C24">
         <v>534000000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>65571000000.0</v>
+      </c>
+      <c r="E24">
         <v>7430000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4126000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1097000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>28001000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8018000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1857000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>993000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-194728000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-460000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-4054000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>204858000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>11124000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>16869000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-11168000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3499000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>24446000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9717000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9604000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>160605000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>47873000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-61463000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>39197000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-86544000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>55417000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>49064000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-21312000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-60653000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-375764000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8321000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>62262000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4141000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>59173000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-18575000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>81328000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-45705000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-136653000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-21158000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>18644000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-38818000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>16956000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>18775000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>287000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>147000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-42916514000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2156871000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>211993000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>389650000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>32567492000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-2430485000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>33705677000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>7393890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28030239000.0</v>
       </c>
       <c r="BD24">
         <v>-28030239000.0</v>
       </c>
-      <c r="BE24"/>
+      <c r="BE24">
+        <v>-28030239000.0</v>
+      </c>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>6446538000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>11975624000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:77">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
-        <v>57456000000.0</v>
+        <v>134873000000.0</v>
       </c>
       <c r="C25">
+        <v>-85312000000.0</v>
+      </c>
+      <c r="D25">
         <v>20913000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>188481000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>100879000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>37327000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>67905000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-19204000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>135258000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>105799000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>397159000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>52908000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-93752000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-99979000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-62197000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-46952000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-36030000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-71940000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-31660000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-77631000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-45527000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-49365000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-66889000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-12820000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2268000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-18971000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-27503000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-29453000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-14036000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-29979000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-26520000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-31107000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-15825000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-26280000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-18681000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-28968000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-14634000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-23286000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-12381000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-8164000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-16749000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-17596000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-4655000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>95938000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-42383000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-51140000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-148700180000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>80553491000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>24048537000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-129145848000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>85718709000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-37599728000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-5102330000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2371721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2942322500.0</v>
       </c>
       <c r="BD25">
         <v>-2942322500.0</v>
       </c>
-      <c r="BE25"/>
+      <c r="BE25">
+        <v>-2942322500.0</v>
+      </c>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
+      <c r="BY25"/>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>25370000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>26178000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-25370000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>27210000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>-9424000000.0</v>
       </c>
       <c r="Y26">
         <v>-9424000000.0</v>
       </c>
-      <c r="Z26"/>
+      <c r="Z26">
+        <v>-9424000000.0</v>
+      </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>-32000000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
+      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -25039,688 +25330,698 @@
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
+      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>-96109000000.0</v>
+      </c>
+      <c r="C28">
         <v>-32202000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>219322000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-113335000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>61406000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>41695000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-48739000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-26903000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>59330000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>98977000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>57430000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-98164000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-178867000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-178074000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-123718000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-152110000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>124229000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-270290000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-57231000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>274759000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-56540000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>409400000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-73270000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-34936000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-31442000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>179151000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-103704000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-84421000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>53110000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>155645000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>256441000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>109893000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-46031000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-61070000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-72029000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-63257000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>217663000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-43003000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>22698000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>507758000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>132236000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>153731000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>353244000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>39207000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>139717000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>94302000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>517866874000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>65796669000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>189589079000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>146301378000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>220543912000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-83937206000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>127645272000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>18854223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249403745500.0</v>
       </c>
       <c r="BD28">
         <v>249403745500.0</v>
       </c>
       <c r="BE28">
+        <v>249403745500.0</v>
+      </c>
+      <c r="BF28">
         <v>173137579000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>73969076000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>209722565000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>63802248000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5260938000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8292223000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>42511680000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>26766066000.0</v>
       </c>
-      <c r="BM28"/>
       <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>54581037000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>174955445000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>145838994000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>10124815000.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>41555063000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>33668522000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>134873000000.0</v>
+      </c>
+      <c r="C29">
         <v>57456000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>124689000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>188481000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>100879000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>37327000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>67905000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>97459000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>63342000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>44542000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>357480000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>195238000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>30156000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>41402000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>62197000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>46952000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>36030000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>27517000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>207082000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>105732000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>126899000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>166232000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>139227000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>156328000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>30866000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>37830000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>204747000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>112311000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14110000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>80633000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>233181000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-45134000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>76857000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>46303000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>115577000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>60029000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>24282000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>13838000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>77866000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>51914000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>17415000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-18085000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-75444000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>121399000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-20240000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-22430000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-39161157000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>85835927000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>62025510000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-97358280000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>173378365000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-12259681000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>24576883000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>29052196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39939519000.0</v>
       </c>
       <c r="BD29">
         <v>39939519000.0</v>
       </c>
       <c r="BE29">
+        <v>39939519000.0</v>
+      </c>
+      <c r="BF29">
         <v>84903554000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>68194413000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>125385244000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>48853991000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>43634096000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>8213794000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>44792991000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>14034047000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>23570256000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>5623767000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>44640937000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>30423719000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>10812347000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>6960165000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>33447606000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>3020988000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>15019989000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>2644700000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>33719988000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>17640151000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>-54149000000.0</v>
+      </c>
+      <c r="C30">
         <v>-59006000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-50367000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-99813000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-120193000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-97573000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-97425000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-113560000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-122824000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-212400000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-286488000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-164915000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-66016000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>193550000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-51193000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-67454000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-70769000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-83426000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-52046000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-70431000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-64470000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-585456000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-54908000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-129389000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-26988000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-66823000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-104357000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-28680000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-98136000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-206212000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-512268000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-60111000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-24369000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-33571000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-49833000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-60407000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>11705000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-200595000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-297353000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-102759000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-64385000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-272179000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-231500000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-220579000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-97396000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-120801000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-309006915000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-237126535000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-166932514000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-75956036000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-401157759000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-146708718000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-61543129000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-172427712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-159060069000.0</v>
       </c>
       <c r="BD30">
         <v>-159060069000.0</v>
       </c>
-      <c r="BE30"/>
+      <c r="BE30">
+        <v>-159060069000.0</v>
+      </c>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
+      <c r="BY30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>