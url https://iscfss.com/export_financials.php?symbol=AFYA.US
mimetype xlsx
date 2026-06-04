--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -848,2182 +854,2351 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>123518979.0</v>
+      </c>
+      <c r="C2">
         <v>128080000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>108222000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>333193000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>298947000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>224163000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>149511000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8104000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6739000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>202713212.0</v>
+      </c>
+      <c r="C5">
         <v>187496999.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>155073000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>123538000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>94101000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>50724000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>115916000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>59807000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>43214000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>1065746000.0</v>
+      </c>
+      <c r="C7">
         <v>978336000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>874569000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>769525000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>714085000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>447703000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>284515000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>17000.0</v>
       </c>
       <c r="C8">
         <v>17000.0</v>
       </c>
       <c r="D8">
         <v>17000.0</v>
       </c>
       <c r="E8">
         <v>17000.0</v>
       </c>
       <c r="F8">
         <v>17000.0</v>
       </c>
       <c r="G8">
         <v>17000.0</v>
       </c>
       <c r="H8">
+        <v>17000.0</v>
+      </c>
+      <c r="I8">
         <v>315000000.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>1931047000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>125014000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-63588000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>1124816227.0</v>
+      </c>
+      <c r="C10">
         <v>911015000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>553030000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1093082000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>748562000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1045042000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>943209000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>62260000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25490000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>1124816227.0</v>
+      </c>
+      <c r="C12">
         <v>911015000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>553030000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1093082000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>748562000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1045042000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>943209000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>62260000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25490000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
-        <v>17000.0</v>
+        <v>16991.0</v>
       </c>
       <c r="C13">
         <v>17000.0</v>
       </c>
       <c r="D13">
         <v>17000.0</v>
       </c>
       <c r="E13">
         <v>17000.0</v>
       </c>
       <c r="F13">
         <v>17000.0</v>
       </c>
       <c r="G13">
         <v>17000.0</v>
       </c>
       <c r="H13">
+        <v>17000.0</v>
+      </c>
+      <c r="I13">
         <v>315000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>66485000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>91267611.0</v>
+      </c>
+      <c r="C14">
         <v>91154636.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>90536843.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>89936546.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>94103298.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>93635768.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>76191643.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87682644.0</v>
       </c>
       <c r="I14">
         <v>87682644.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>87682644.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>17000.0</v>
       </c>
       <c r="H15">
+        <v>17000.0</v>
+      </c>
+      <c r="I15">
         <v>315000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>66485000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>24</v>
+      </c>
+      <c r="B16">
+        <v>157955688.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>153485000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>133050000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>114585000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>63839000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>36860000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13737000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8250000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
+        <v>1525966807.0</v>
+      </c>
+      <c r="C20">
         <v>1526733000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1334699000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1257045000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1184336000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>810656000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>459409000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>169535000.0</v>
       </c>
-      <c r="I20">
-[...3 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>4059208871.0</v>
+      </c>
+      <c r="C21">
         <v>4006056000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3461317000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2784446000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2716499000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1762354000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>852929000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>512934000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4729000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1382000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12190000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11827000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7509000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3932000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1115000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>448000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>9353237741.0</v>
+      </c>
+      <c r="C23">
         <v>8829539000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7584481000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7199539000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6447406000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4793093000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2912453000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>918418000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>103625000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>1993599000.0</v>
+      </c>
+      <c r="C24">
         <v>1831607000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1621523000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1737699000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1304404000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>576001000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6750000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>51029000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2662000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>268572000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>51029000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2662000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26">
+        <v>46518000.0</v>
+      </c>
+      <c r="C26">
         <v>54442000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>51834000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>53907000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>48477000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>51410000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>45634000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.86</v>
       </c>
-      <c r="I26">
-[...3 lines deleted...]
-    <row r="27" spans="1:9">
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>1993630996.0</v>
+      </c>
+      <c r="C28">
         <v>2262482000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2122314000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1621520000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1413125000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>96327000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-598337000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15569000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-21667000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>6906063000.0</v>
+      </c>
+      <c r="C29">
         <v>6465116000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5402280000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5143915000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4395751000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3475886000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2125451000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>579811000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>49934000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>753469679.0</v>
+      </c>
+      <c r="C30">
         <v>621624000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>546438000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>480640000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>403930000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>302317000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>125439000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58445000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31129000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-842653000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-952686000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>209210000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>752756000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-180487000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>41382000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>1058135000.0</v>
+      </c>
+      <c r="C32">
         <v>449589000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>144939000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>731968000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>440346000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>816122000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>778536000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-48832000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8536000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>7412036417.0</v>
+      </c>
+      <c r="C33">
         <v>7239755000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6380975000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5561882000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5240554000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3387592000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1800688000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>784918000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>43147000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>43471000.0</v>
+      </c>
+      <c r="C34">
         <v>42742000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>18280000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>13218000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2486000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3822000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1999000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2226000.0</v>
       </c>
-      <c r="I34">
-[...3 lines deleted...]
-    <row r="35" spans="1:9">
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>3580910025.0</v>
+      </c>
+      <c r="C35">
         <v>3378761000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2882902000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3043692000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2680882000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1369934000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>465498000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>145732000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4921000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>137962734.0</v>
+      </c>
+      <c r="C36">
         <v>151823000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>156831000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>234324000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>207748000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>76090000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>19320000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>36686000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5943000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>46</v>
+      </c>
+      <c r="B38">
+        <v>5.48</v>
+      </c>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>234324000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>207748000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>83717000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>29121000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>36023000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>5943000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>62915412.0</v>
+      </c>
+      <c r="C39">
         <v>57145000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>102656000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>51745000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>42533000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>50633000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>39185000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>11124000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3411000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>485741114.0</v>
+      </c>
+      <c r="C40">
         <v>565278000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>702550000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>157237000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>146457000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>84186000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>47903000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>140678000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>41463000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>568927000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>687348000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>408206000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>196926000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>94703000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>2153000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>2013401080.14</v>
+      </c>
+      <c r="C42">
         <v>2070566000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2221123000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2193935000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2316815000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2323488000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1833245000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>125014000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-106802000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-      <c r="G43">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>1941415000.0</v>
+      </c>
+      <c r="C45">
         <v>1731921000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1524995000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1331426000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1151661000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>679455000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>413595000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>65763000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>32475000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:9">
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>1607435906.0</v>
+      </c>
+      <c r="C46">
         <v>1500701000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1376294000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1232160000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1083494000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>679455000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>413595000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>65763000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>32475000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1232160000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1083494000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>679455000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>413595000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>65763000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>32475000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>2633229852.0</v>
+      </c>
+      <c r="C48">
         <v>2011875000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1380365000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1004886000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>631317000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>407991000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>115916000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>52584000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>40309000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
+      <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>60668000.0</v>
+      </c>
+      <c r="C50">
         <v>363554000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>179252000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>207378000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>143198000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>117665000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>53607000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>26800000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1161000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:9">
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>3118447223.0</v>
+      </c>
+      <c r="C51">
         <v>3173497000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2675344000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2714602000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2161687000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1141369000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>344872000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>77829000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3823000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>116381561.0</v>
+      </c>
+      <c r="C52">
         <v>409134000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>216150000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>239837000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>168153000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>179641000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>76300000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>26800000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1161000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53">
+        <v>0.0</v>
+      </c>
+      <c r="I53">
         <v>556000.0</v>
       </c>
-      <c r="I53">
-[...3 lines deleted...]
-    <row r="54" spans="1:9">
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>9353237741.0</v>
+      </c>
+      <c r="C55">
         <v>8829539000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7584481000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7199539000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6447406000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4793093000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2912453000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>918418000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>103625000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>1941201318.0</v>
+      </c>
+      <c r="C56">
         <v>1589784000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1203506000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1637657000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1206852000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1405501000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1111765000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>133500000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>60478000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>883597344.0</v>
+      </c>
+      <c r="C57">
         <v>1140195000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1058567000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>905689000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>766506000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>589379000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>333229000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>182332000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>51942000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>4464507370.0</v>
+      </c>
+      <c r="C58">
         <v>4518956000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3941469000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3949381000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3447388000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1959313000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>798727000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>328064000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>56863000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-      <c r="G59">
-[...1 lines deleted...]
-      </c>
+      <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>4849361136.0</v>
+      </c>
+      <c r="C60">
         <v>4269955000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3601505000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3198838000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2948149000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2782220000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2065094000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>501982000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>46111000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
+        <v>0.0</v>
+      </c>
+      <c r="J62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>132492725.0</v>
+      </c>
+      <c r="C2">
+        <v>123518979.0</v>
+      </c>
+      <c r="D2">
         <v>249128000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>333291000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>321671000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>128080000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>377112000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>368526000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>367559000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>108222000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>468155000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>17129353.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>14245451.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>71482000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11630013.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12326344.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12008964.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>10610053.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8629264.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>8268481.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7702108.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>35743000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5757702.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4231441.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>149511000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>22853000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>17584000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>19856000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15391000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8104000.0</v>
       </c>
-      <c r="AD2"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AF2"/>
+      <c r="AG2"/>
+      <c r="AH2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...4 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
-      <c r="AC3"/>
-      <c r="AD3"/>
+      <c r="AC3">
+        <v>0.0</v>
+      </c>
+      <c r="AD3">
+        <v>0.0</v>
+      </c>
       <c r="AE3"/>
-      <c r="AF3">
-[...3 lines deleted...]
-    <row r="4" spans="1:32">
+      <c r="AF3"/>
+      <c r="AG3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
-      <c r="AC4"/>
-      <c r="AD4"/>
+      <c r="AC4">
+        <v>0.0</v>
+      </c>
+      <c r="AD4">
+        <v>0.0</v>
+      </c>
       <c r="AE4"/>
-      <c r="AF4">
-[...3 lines deleted...]
-    <row r="5" spans="1:32">
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>13</v>
+      </c>
+      <c r="B5">
+        <v>211339614.0</v>
+      </c>
       <c r="C5">
+        <v>202713212.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
         <v>200017000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>194460000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>187496999.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>181372000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>175501000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>163703000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>155073000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>143620000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>28386401.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>25646269.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>123538000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>21171783.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>20209008.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>20418985.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>16894254.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>15539466.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>15111252.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>11471380.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="W5"/>
+      <c r="X5">
         <v>7586867.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>5957419.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>115916000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>26554000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>9864000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>26806000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>26806000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>59807000.0</v>
       </c>
-      <c r="AD5"/>
-[...1 lines deleted...]
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>46111000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...4 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
-      <c r="AC6"/>
-      <c r="AD6"/>
+      <c r="AC6">
+        <v>0.0</v>
+      </c>
+      <c r="AD6">
+        <v>0.0</v>
+      </c>
       <c r="AE6"/>
-      <c r="AF6">
-[...3 lines deleted...]
-    <row r="7" spans="1:32">
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>1077075000.0</v>
+      </c>
+      <c r="C7">
+        <v>1065746000.0</v>
+      </c>
+      <c r="D7">
         <v>1060905000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1011091000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>989184000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>978336000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>974780000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>921701000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>902542000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>874569000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>869729000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>851845000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>864983000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>769525000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>782224000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>741825000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>733420000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>714085000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>675895000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>583545000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>466204000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>447703000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>412685000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>394240000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>348579000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>284515000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>282391000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>273583000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>216859000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...3 lines deleted...]
-    <row r="8" spans="1:32">
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>17000.0</v>
       </c>
       <c r="C8">
         <v>17000.0</v>
       </c>
       <c r="D8">
         <v>17000.0</v>
       </c>
       <c r="E8">
         <v>17000.0</v>
       </c>
       <c r="F8">
         <v>17000.0</v>
       </c>
       <c r="G8">
         <v>17000.0</v>
       </c>
       <c r="H8">
         <v>17000.0</v>
       </c>
       <c r="I8">
         <v>17000.0</v>
       </c>
@@ -3035,11281 +3210,11959 @@
       </c>
       <c r="L8">
         <v>17000.0</v>
       </c>
       <c r="M8">
         <v>17000.0</v>
       </c>
       <c r="N8">
         <v>17000.0</v>
       </c>
       <c r="O8">
         <v>17000.0</v>
       </c>
       <c r="P8">
         <v>17000.0</v>
       </c>
       <c r="Q8">
         <v>17000.0</v>
       </c>
       <c r="R8">
         <v>17000.0</v>
       </c>
       <c r="S8">
         <v>17000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>17000.0</v>
+      </c>
+      <c r="U8">
+        <v>17000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>2300513000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1931047000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1931047000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>331424000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>295066000.0</v>
       </c>
-      <c r="AC9"/>
-      <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
-[...3 lines deleted...]
-    <row r="10" spans="1:32">
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>1316517684.0</v>
+      </c>
+      <c r="C10">
+        <v>1124816227.0</v>
+      </c>
+      <c r="D10">
         <v>996826000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1099107000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1154888000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>911015000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>836876000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>723408000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>611077000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>553030000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>822008000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>153647595.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>142535575.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1093082000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>132309825.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>117842220.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>166128641.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>134391741.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>190668575.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>283929970.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>170032961.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1045042000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>190924074.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>191659503.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>943209000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1283109000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>993486000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>68471000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>245324000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>62260000.0</v>
       </c>
-      <c r="AD10"/>
-[...1 lines deleted...]
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-25490000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>1316517684.0</v>
+      </c>
+      <c r="C12">
+        <v>1124816227.0</v>
+      </c>
+      <c r="D12">
         <v>996826000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1099107000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1154888000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>911015000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>836876000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>723408000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>611077000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>553030000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>822008000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>153647595.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>142535575.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1093082000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>132309825.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>117842220.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>166128641.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>134391741.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>190668575.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>284558127.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>171105085.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>190924074.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>191659503.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>943209000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1283109000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>993486000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>68471000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>245324000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>62260000.0</v>
       </c>
-      <c r="AD12"/>
-[...1 lines deleted...]
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12">
         <v>25490000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
-        <v>17000.0</v>
+        <v>16791.0</v>
       </c>
       <c r="C13">
-        <v>17000.0</v>
+        <v>16991.0</v>
       </c>
       <c r="D13">
         <v>17000.0</v>
       </c>
       <c r="E13">
         <v>17000.0</v>
       </c>
       <c r="F13">
         <v>17000.0</v>
       </c>
       <c r="G13">
         <v>17000.0</v>
       </c>
       <c r="H13">
         <v>17000.0</v>
       </c>
       <c r="I13">
         <v>17000.0</v>
       </c>
       <c r="J13">
         <v>17000.0</v>
       </c>
       <c r="K13">
+        <v>17000.0</v>
+      </c>
+      <c r="L13">
+        <v>17000.0</v>
+      </c>
+      <c r="M13">
         <v>3524.05</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3352.89</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>17000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3143.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3250.82</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3577.48</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3052.06</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3119.9</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3387.91</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>3012.58</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>17000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>3016.08</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>3096.09</v>
-      </c>
-[...4 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="Z13">
         <v>17000.0</v>
       </c>
       <c r="AA13">
+        <v>17000.0</v>
+      </c>
+      <c r="AB13">
+        <v>17000.0</v>
+      </c>
+      <c r="AC13">
         <v>635830000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>587062000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>315000000.0</v>
       </c>
-      <c r="AD13"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:32">
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>90129221.0</v>
+      </c>
+      <c r="C14">
+        <v>91028000.0</v>
+      </c>
+      <c r="D14">
         <v>91315474.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>91665957.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>97253672.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>90770405.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>91276436.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>91169077.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>97288946.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>90622550.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>90689876.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>90281577.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>90598077.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>89936546.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>90498922.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>90480647.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>91341924.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>93685417.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>94400754.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>94225628.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>94227718.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>93115867.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>94191663.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>93191691.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>91574312.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>91918352.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>86860847.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>87682644.0</v>
       </c>
       <c r="AC14">
         <v>87682644.0</v>
       </c>
       <c r="AD14">
         <v>87682644.0</v>
       </c>
       <c r="AE14">
         <v>87682644.0</v>
       </c>
       <c r="AF14">
         <v>87682644.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>87682644.0</v>
+      </c>
+      <c r="AH14">
+        <v>87682644.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...4 lines deleted...]
-      </c>
+      <c r="S15"/>
+      <c r="T15"/>
       <c r="U15">
         <v>17000.0</v>
       </c>
       <c r="V15">
         <v>17000.0</v>
       </c>
       <c r="W15">
         <v>17000.0</v>
       </c>
       <c r="X15">
         <v>17000.0</v>
       </c>
       <c r="Y15">
         <v>17000.0</v>
       </c>
       <c r="Z15">
-        <v>0.0</v>
+        <v>17000.0</v>
       </c>
       <c r="AA15">
+        <v>17000.0</v>
+      </c>
+      <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
         <v>635830000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>587062000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>315000000.0</v>
       </c>
-      <c r="AD15"/>
-[...5 lines deleted...]
-    <row r="16" spans="1:32">
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>149261491.0</v>
+      </c>
+      <c r="C16">
+        <v>157955688.0</v>
+      </c>
+      <c r="D16">
         <v>147037000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>108863000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>161262000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16"/>
+      <c r="H16">
         <v>154759000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>120248000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>156580000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>153485000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>137664000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>25256633.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>32679650.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>133050000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>20075986.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>17782940.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>23472679.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>20571813.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>16149131.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>15004832.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13796030.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>7871621.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>7398011.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>36860000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>33738000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>36737000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>19644000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>15896000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>13737000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
+      <c r="AC17">
+        <v>0.0</v>
+      </c>
+      <c r="AD17">
+        <v>0.0</v>
+      </c>
       <c r="AE17"/>
-      <c r="AF17">
-[...3 lines deleted...]
-    <row r="18" spans="1:32">
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...4 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
+      <c r="AC18">
+        <v>0.0</v>
+      </c>
+      <c r="AD18">
+        <v>0.0</v>
+      </c>
       <c r="AE18"/>
-      <c r="AF18">
-[...3 lines deleted...]
-    <row r="19" spans="1:32">
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
-        <v>1526733000.0</v>
+        <v>1508006805.0</v>
       </c>
       <c r="C20">
-        <v>1526733000.0</v>
+        <v>1525966807.0</v>
       </c>
       <c r="D20">
         <v>1526733000.0</v>
       </c>
       <c r="E20">
         <v>1526733000.0</v>
       </c>
       <c r="F20">
+        <v>1526733000.0</v>
+      </c>
+      <c r="G20">
+        <v>1526733000.0</v>
+      </c>
+      <c r="H20">
         <v>1521071000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1334699000.0</v>
       </c>
       <c r="I20">
         <v>1334699000.0</v>
       </c>
       <c r="J20">
+        <v>1334699000.0</v>
+      </c>
+      <c r="K20">
+        <v>1334699000.0</v>
+      </c>
+      <c r="L20">
         <v>1328868000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>280056177.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>274006607.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>1257045000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>233235160.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>242387249.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>252857879.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>212627648.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>205576905.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>203102125.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>161567251.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>810656000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>111177425.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>108978837.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>459409000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>549691000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>463751000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>463751000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>308829000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>169535000.0</v>
       </c>
-      <c r="AD20"/>
-[...5 lines deleted...]
-    <row r="21" spans="1:32">
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>3996753928.0</v>
+      </c>
+      <c r="C21">
+        <v>4059208871.0</v>
+      </c>
+      <c r="D21">
         <v>4047993000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4057176000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3977405000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4006056000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>4020722000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3465731000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3489723000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3461317000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3470047000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>721504560.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>683077560.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2784446000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>514159386.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>532491179.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>578896032.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>487701795.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>483555029.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>417279512.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>327223285.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1762354000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>236871257.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>225366431.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>852929000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>975294000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>861572000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>762344000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>570268000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>512934000.0</v>
       </c>
-      <c r="AD21"/>
-[...5 lines deleted...]
-    <row r="22" spans="1:32">
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
         <v>235000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>344000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>653000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1382000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4501000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1676616.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1957497.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>12190000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2308808.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2895333.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2917539.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2123339.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1668777.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1700927.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1698741.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>7509000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1035226.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>978910.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3932000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>5580000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2919000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2812000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>3788000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1115000.0</v>
       </c>
-      <c r="AD22"/>
-[...5 lines deleted...]
-    <row r="23" spans="1:32">
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>9507438108.0</v>
+      </c>
+      <c r="C23">
+        <v>9353237741.0</v>
+      </c>
+      <c r="D23">
         <v>9187159000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>9238168000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>9111874000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8829539000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>8713627000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7851437000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>7690823000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7584481000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7831089000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1627169983.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1538148414.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7199539000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1249992697.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1267865645.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1380858174.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1157523518.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1190482482.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1192130892.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>878487506.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4793093000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>718150786.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>701207474.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2912453000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3602134000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2956568000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1932418000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1612778000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>918418000.0</v>
       </c>
-      <c r="AD23"/>
-[...1 lines deleted...]
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23">
         <v>46762000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>1992413000.0</v>
+      </c>
+      <c r="C24">
+        <v>1993599000.0</v>
+      </c>
+      <c r="D24">
         <v>996839000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>996973000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1839399000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1831607000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2115219000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1621314000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1621419000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1621523000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1721396000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1731494000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1730523000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1737699000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1188501000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1202937000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1301761000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1304404000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1422948000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1410777000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>569762000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>576001000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>84156000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>88423000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>16724000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>6750000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>26225000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>35318000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>51009000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
-[...3 lines deleted...]
-    <row r="25" spans="1:32">
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>335883000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>268572000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>272910000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>271807000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>239099000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
-      <c r="AF25">
-[...3 lines deleted...]
-    <row r="26" spans="1:32">
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26">
+        <v>50607000.0</v>
+      </c>
+      <c r="C26">
+        <v>46518000.0</v>
+      </c>
+      <c r="D26">
         <v>56307000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>53515000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>53129000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>54442000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>55365000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>52839000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>52106000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>51834000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>53284000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>52669000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>54152000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>53907000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>55900000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>52080000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>51163000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>48477000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>54266000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>51261000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>48879000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>51410000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>52027000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>50539000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>47936000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>45634000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>50811000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>49835000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>24458000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
-[...3 lines deleted...]
-    <row r="27" spans="1:32">
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...4 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27"/>
+      <c r="AC27">
+        <v>0.0</v>
+      </c>
+      <c r="AD27">
+        <v>0.0</v>
+      </c>
       <c r="AE27"/>
-      <c r="AF27">
-[...3 lines deleted...]
-    <row r="28" spans="1:32">
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>1845800141.0</v>
+      </c>
+      <c r="C28">
+        <v>1993630996.0</v>
+      </c>
+      <c r="D28">
         <v>1977746000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2125951000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2046970000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2262482000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2283174000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1983108000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2074559000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2122314000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2006489000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>433426202.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>419058429.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1621520000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>283249119.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>301288089.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>295395784.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>253702872.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>199670208.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>139419472.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>35967570.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-289400000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-89274809.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-108676695.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-598337000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-843728000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-628903000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>302094000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>52659000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>15569000.0</v>
       </c>
-      <c r="AD28"/>
-[...1 lines deleted...]
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28">
         <v>25490000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>6869410000.0</v>
+      </c>
+      <c r="C29">
+        <v>6906063000.0</v>
+      </c>
+      <c r="D29">
         <v>6659740000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6810353000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>6613429000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6465116000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6255716000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5765594000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5597448000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5402280000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>5457128000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5374982000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5299896000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5143915000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4588593000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4488524000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4451646000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4395751000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4454228000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4506661000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3607324000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3475886000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2948950000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2749491000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2633618000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>815256271.0</v>
+      </c>
+      <c r="C30">
+        <v>753469679.0</v>
+      </c>
+      <c r="D30">
         <v>716923000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>721071000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>669024000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>621624000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>552381000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>654231000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>586840000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>546438000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>543875000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>116298714.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>101093634.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>452831000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>82819823.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>90706097.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>83385767.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>72518850.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>66196296.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>71516685.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>60816055.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>323336000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>45355853.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>46923581.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>131924000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>156308000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>117516000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>125014000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>102591000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>58445000.0</v>
       </c>
-      <c r="AD30"/>
-[...5 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>-1300555000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-1436746000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-842653000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-919424000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1013660000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-960528000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-952686000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-751805000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-147080000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>152822000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>209210000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>750308000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>773829000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1017831000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>752756000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>681724000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-204006000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>78681000.0</v>
       </c>
-      <c r="AC31"/>
-      <c r="AD31"/>
       <c r="AE31"/>
-      <c r="AF31">
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31">
         <v>12497583.96</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>977458000.0</v>
+      </c>
+      <c r="C32">
+        <v>1058135000.0</v>
+      </c>
+      <c r="D32">
         <v>-37997000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-128221000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>558249000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>449589000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>551035000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>460136000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>278367000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>144939000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>215851000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>203558000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>100913000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>731968000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>237162000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>284184000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>404075000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>440346000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>774122000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1115094000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>708473000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>816122000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>797320000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>875689000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1099388000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>7310296869.0</v>
+      </c>
+      <c r="C33">
+        <v>7412036417.0</v>
+      </c>
+      <c r="D33">
         <v>7424885000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>7355176000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>7230658000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>7239755000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>7237407000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>6416942000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>6430538000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>6380975000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>6408714000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1342294568.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1282676002.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>5561882000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1025552011.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1047941561.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1121970349.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>940853500.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>927381856.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>829859800.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>640660109.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>3387592000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>475130622.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>457487979.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1800688000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2102675000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1811661000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1693474000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1236529000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>784918000.0</v>
       </c>
-      <c r="AD33"/>
-[...1 lines deleted...]
-      <c r="AF33">
+      <c r="AF33"/>
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-25490000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:32">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>42985000.0</v>
+      </c>
+      <c r="C34">
+        <v>43471000.0</v>
+      </c>
+      <c r="D34">
         <v>44687000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>41306000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>42074000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>42742000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>52025000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>19799000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>17905000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>18280000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>27898000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>27488000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>35601000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>13218000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>12962000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>10410000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>2394000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>2486000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>3231000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>3305000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>3450000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>3822000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>2567000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>3048000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>3295000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1999000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>2042000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>387000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>26000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
-      <c r="AF34">
-[...3 lines deleted...]
-    <row r="35" spans="1:32">
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>3547928376.0</v>
+      </c>
+      <c r="C35">
+        <v>3580910025.0</v>
+      </c>
+      <c r="D35">
         <v>2600296000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2590167000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>3347492000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>3378761000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3636799000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2855296000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2851850000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2882902000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>3075532000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>670105721.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>638253735.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3043692000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>482617377.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>511575213.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>566328559.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>481307360.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>508966029.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>450869396.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>241025695.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1369934000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>126229985.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>132601624.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>465498000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>608361000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>509834000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>473864000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>335006000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>145732000.0</v>
       </c>
-      <c r="AD35"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:32">
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>127963976.0</v>
+      </c>
+      <c r="C36">
+        <v>137962734.0</v>
+      </c>
+      <c r="D36">
         <v>157490000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>148804000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>150385000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>151823000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>154729000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>150905000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>154725000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>117346000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>187677000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>41552238.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>38644248.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>234324000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>36736089.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>39472793.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>38499142.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>32370915.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>34238653.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>19828013.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>14891192.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>83717000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>8629545.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>7510745.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>19320000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>25272000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>24054000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>26337000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>32310000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>36686000.0</v>
       </c>
-      <c r="AD36"/>
-[...1 lines deleted...]
-      <c r="AF36">
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-25490000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:32">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...4 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
-      <c r="AC37"/>
-      <c r="AD37"/>
+      <c r="AC37">
+        <v>0.0</v>
+      </c>
+      <c r="AD37">
+        <v>0.0</v>
+      </c>
       <c r="AE37"/>
-      <c r="AF37">
-[...3 lines deleted...]
-    <row r="38" spans="1:32">
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
-      <c r="C38"/>
+      <c r="C38">
+        <v>5.48</v>
+      </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>-62471688.0</v>
       </c>
-      <c r="H38"/>
-[...1 lines deleted...]
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>187677000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>243341000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>234324000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>232918000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>238295000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>211336000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>207748000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>212739000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>125555000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>96958000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>83717000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>61881000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>56904000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>38236000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>29121000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>34431000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>39358000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>32310000.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
-      <c r="AF38">
-[...3 lines deleted...]
-    <row r="39" spans="1:32">
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>65367283.0</v>
+      </c>
+      <c r="C39">
+        <v>62915412.0</v>
+      </c>
+      <c r="D39">
         <v>48525000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>62814000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>57304000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>57145000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>86728000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>56512000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>61715000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>102656000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>51991000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>13252487.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>9885705.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>79554000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>7002227.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>8480432.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>6455876.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>7636086.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4566976.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4495351.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>4207513.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>29614000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5705009.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>4157499.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>17912000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>41163000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>30857000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>42450000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>24546000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>11124000.0</v>
       </c>
-      <c r="AD39"/>
-[...5 lines deleted...]
-    <row r="40" spans="1:32">
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>764641798.0</v>
+      </c>
+      <c r="C40">
+        <v>485741114.0</v>
+      </c>
+      <c r="D40">
         <v>294516000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>257243000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>373785000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>565278000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>273594000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>240518000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>218080000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>702550000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>258646000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>111102528.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>105213237.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>551998000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>64952783.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>61154719.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>87692693.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>64565192.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>75069908.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>70228130.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>52056260.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>263164000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>47900307.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>52000608.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>70558000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>246950000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>261939000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>250324000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>135855000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>140678000.0</v>
       </c>
-      <c r="AD40"/>
-[...5 lines deleted...]
-    <row r="41" spans="1:32">
+      <c r="AF40"/>
+      <c r="AG40"/>
+      <c r="AH40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>521112000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>684543000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>568927000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>668365000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>759114000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>683734000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>687348000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>698631000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>348375000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>390141000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>408206000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>271276000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>292346000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>272478000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>196926000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>236924000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>201509000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>95219000.0</v>
       </c>
-      <c r="AC41"/>
-      <c r="AD41"/>
       <c r="AE41"/>
-      <c r="AF41">
-[...3 lines deleted...]
-    <row r="42" spans="1:32">
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>1922845406.0</v>
+      </c>
+      <c r="C42">
+        <v>2013401080.14</v>
+      </c>
+      <c r="D42">
         <v>2284466000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>2089930000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2072188000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>2070566000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>2067109000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>2238793000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>2230579000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>2066050000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2205194000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>426622720.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>408342192.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>2193935000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>382779519.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>395911042.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>449068488.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>399050987.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>428007120.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>469671473.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>412942584.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>2425772000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>411259569.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>418975923.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1949161000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>2300513000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>1940911000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>331424000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>298268000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>125014000.0</v>
       </c>
-      <c r="AD42"/>
-[...1 lines deleted...]
-      <c r="AF42">
+      <c r="AF42"/>
+      <c r="AG42"/>
+      <c r="AH42">
         <v>651000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:32">
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...4 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
-      <c r="AC43"/>
-      <c r="AD43"/>
+      <c r="AC43">
+        <v>0.0</v>
+      </c>
+      <c r="AD43">
+        <v>0.0</v>
+      </c>
       <c r="AE43"/>
-      <c r="AF43">
-[...3 lines deleted...]
-    <row r="44" spans="1:32">
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...4 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
-      <c r="AC44"/>
-      <c r="AD44"/>
+      <c r="AC44">
+        <v>0.0</v>
+      </c>
+      <c r="AD44">
+        <v>0.0</v>
+      </c>
       <c r="AE44"/>
-      <c r="AF44">
-[...3 lines deleted...]
-    <row r="45" spans="1:32">
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>1959075000.0</v>
+      </c>
+      <c r="C45">
+        <v>1941415000.0</v>
+      </c>
+      <c r="D45">
         <v>1904087000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1828603000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1772653000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1731921000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1694811000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1603886000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1568903000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1524995000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1505412000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1478242000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1470863000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1331426000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1312798000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>874314000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>679455000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>679455000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>602383000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>568709000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>491518000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>413595000.0</v>
       </c>
-      <c r="Z45">
-[...2 lines deleted...]
-      <c r="AA45">
+      <c r="AB45">
+        <v>0.0</v>
+      </c>
+      <c r="AC45">
         <v>378186000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>288653000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>65763000.0</v>
       </c>
-      <c r="AD45"/>
-[...5 lines deleted...]
-    <row r="46" spans="1:32">
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>1581910083.0</v>
+      </c>
+      <c r="C46">
+        <v>1607435906.0</v>
+      </c>
+      <c r="D46">
         <v>1595536000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1543635000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1515860000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1500701000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1485520000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1412768000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1399285000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1376294000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1368838000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>279371890.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>267201420.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1232160000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>224760161.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>217536260.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>234976167.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>194523159.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>189248288.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>174240760.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>126025695.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="W46"/>
+      <c r="X46">
         <v>106872765.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>103574888.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>413595000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>491518000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>401027000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>378186000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>288653000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>65763000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>1368838000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>1347690000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>1232160000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1215694000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1137595000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1116595000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1083494000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1031195000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>874314000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>711163000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>679455000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>602383000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>568709000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>491518000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>413595000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>401027000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>378186000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>288653000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
-      <c r="AF47">
-[...3 lines deleted...]
-    <row r="48" spans="1:32">
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>2552497482.0</v>
+      </c>
+      <c r="C48">
+        <v>2633229852.0</v>
+      </c>
+      <c r="D48">
         <v>2461590000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>2306422000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>2134090000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>2011875000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>1861948000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1741969000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1583758000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1380365000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1293149000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>248715174.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>220306690.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>1004886000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>173454985.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>164918299.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>160129420.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>113342369.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>107608508.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>106284165.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>91455254.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>407991000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>62316351.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>50340751.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>215732000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>215732000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>66119000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>23959000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>45642000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>59807000.0</v>
       </c>
-      <c r="AD48"/>
-[...5 lines deleted...]
-    <row r="49" spans="1:32">
+      <c r="AF48"/>
+      <c r="AG48"/>
+      <c r="AH48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...4 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
-      <c r="AC49"/>
-      <c r="AD49"/>
+      <c r="AC49">
+        <v>0.0</v>
+      </c>
+      <c r="AD49">
+        <v>0.0</v>
+      </c>
       <c r="AE49"/>
-      <c r="AF49">
-[...3 lines deleted...]
-    <row r="50" spans="1:32">
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>132099000.0</v>
+      </c>
+      <c r="C50">
+        <v>60668000.0</v>
+      </c>
+      <c r="D50">
         <v>916828000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1216994000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>373275000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>363554000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>30051000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>163501000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>161675000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>179252000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>237372000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>248705000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>251916000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>207378000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>276971000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>247059000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>157960000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>143198000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>28074000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>129982000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>126495000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>117665000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>152727000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>51416000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>74078000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>53607000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>55967000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>61664000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>30115000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
-[...3 lines deleted...]
-    <row r="51" spans="1:32">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>3162317825.0</v>
+      </c>
+      <c r="C51">
+        <v>3118447223.0</v>
+      </c>
+      <c r="D51">
         <v>2974572000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3225058000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3201858000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3173497000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>3120050000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>2706516000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>2685636000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>2675344000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>2828497000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>587073797.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>561594004.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>2714602000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>415558945.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>419130310.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>461524426.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>388094614.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>390338783.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>423349442.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>206000531.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>755642000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>101649265.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>82982807.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>412183000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>439381000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>364583000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>370565000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>297983000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>77829000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>185276265.0</v>
+      </c>
+      <c r="C52">
+        <v>116381561.0</v>
+      </c>
+      <c r="D52">
         <v>969389000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1265954000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>421037000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>409134000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>75184000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>204578000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>201705000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>216150000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>274077000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>58871683.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>57184951.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>239837000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>56510348.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>52716442.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>39080798.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>30189048.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>9587806.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>41907191.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>34111997.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>179641000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>35431699.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>16211481.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>76300000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>103498000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>91673000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>99717000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>58943000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>26800000.0</v>
       </c>
-      <c r="AD52"/>
-[...5 lines deleted...]
-    <row r="53" spans="1:32">
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
         <v>628157.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1072124.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="W53"/>
+      <c r="X53">
         <v>11489000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>8720000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>8720000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>13299000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>129000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>197000.0</v>
       </c>
-      <c r="AB53">
-[...2 lines deleted...]
-      <c r="AC53">
+      <c r="AD53">
+        <v>0.0</v>
+      </c>
+      <c r="AE53">
         <v>556000.0</v>
       </c>
-      <c r="AD53"/>
-[...1 lines deleted...]
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>50980000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...4 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
-      <c r="AC54"/>
-      <c r="AD54"/>
+      <c r="AC54">
+        <v>0.0</v>
+      </c>
+      <c r="AD54">
+        <v>0.0</v>
+      </c>
       <c r="AE54"/>
-      <c r="AF54">
-[...3 lines deleted...]
-    <row r="55" spans="1:32">
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>9507438108.0</v>
+      </c>
+      <c r="C55">
+        <v>9353237741.0</v>
+      </c>
+      <c r="D55">
         <v>9187159000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>9238168000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>9111874000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>8829539000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>8713627000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>7851437000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>7690823000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>7584481000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>7831089000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1627169983.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1538148414.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>7199539000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1249992697.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1267865645.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1380858174.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1157523518.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1190482482.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1192130892.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>878487506.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4793093000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>718150786.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>701207474.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>2912453000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3602134000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>2956568000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1932418000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1612778000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>918418000.0</v>
       </c>
-      <c r="AD55"/>
-[...5 lines deleted...]
-    <row r="56" spans="1:32">
+      <c r="AF55"/>
+      <c r="AG55"/>
+      <c r="AH55">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>2197141239.0</v>
+      </c>
+      <c r="C56">
+        <v>1941201318.0</v>
+      </c>
+      <c r="D56">
         <v>1762274000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1882992000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1881216000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1589784000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1476220000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1434495000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1260285000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1203506000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1422375000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>284875414.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>255472412.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1637657000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>224440685.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>219924083.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>258887824.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>216670017.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>263100625.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>362271092.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>237827396.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1405501000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>243020163.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>243719494.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1111765000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1499459000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1144907000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>238944000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>376249000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>133500000.0</v>
       </c>
-      <c r="AD56"/>
-[...1 lines deleted...]
-      <c r="AF56">
+      <c r="AF56"/>
+      <c r="AG56"/>
+      <c r="AH56">
         <v>25490000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>1231672281.0</v>
+      </c>
+      <c r="C57">
+        <v>883597344.0</v>
+      </c>
+      <c r="D57">
         <v>1800271000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2011213000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1322967000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1140195000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>925185000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>974359000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>981918000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1058567000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1206524000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>242678482.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>235569449.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>905689000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>180593656.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>165581084.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>173854312.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>137613285.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>121031217.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>140045637.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>112278398.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>589379000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>101562330.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>84236541.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>333229000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>400071000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>391717000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>388869000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>223681000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>182332000.0</v>
       </c>
-      <c r="AD57"/>
-[...5 lines deleted...]
-    <row r="58" spans="1:32">
+      <c r="AF57"/>
+      <c r="AG57"/>
+      <c r="AH57">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>4779600658.0</v>
+      </c>
+      <c r="C58">
+        <v>4464507370.0</v>
+      </c>
+      <c r="D58">
         <v>4400567000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>4601380000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>4670459000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>4518956000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4561984000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3829655000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3833768000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3941469000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>4282056000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>912784203.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>873823184.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3949381000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>663211033.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>677156297.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>740182872.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>618920646.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>629997247.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>590915033.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>353304093.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1959313000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>227792316.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>216838165.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>798727000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1008432000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>901551000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>862733000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>558687000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>328064000.0</v>
       </c>
-      <c r="AD58"/>
-[...5 lines deleted...]
-    <row r="59" spans="1:32">
+      <c r="AF58"/>
+      <c r="AG58"/>
+      <c r="AH58">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...4 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
-      <c r="AC59"/>
-      <c r="AD59"/>
+      <c r="AC59">
+        <v>0.0</v>
+      </c>
+      <c r="AD59">
+        <v>0.0</v>
+      </c>
       <c r="AE59"/>
-      <c r="AF59">
-[...3 lines deleted...]
-    <row r="60" spans="1:32">
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>4686699292.0</v>
+      </c>
+      <c r="C60">
+        <v>4849361136.0</v>
+      </c>
+      <c r="D60">
         <v>4746073000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>4596386000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>4400755000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>4269955000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>4110446000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>3980779000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>3814354000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>3601505000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>3498360000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>703727819.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>654298505.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>3198838000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>577409430.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>581041600.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>629620471.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>529290664.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>551158215.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>591070279.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>515872231.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2833780000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>481165804.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>475277190.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2065094000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2542816000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2007047000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1022089000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>957778000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>501982000.0</v>
       </c>
-      <c r="AD60"/>
-[...1 lines deleted...]
-      <c r="AF60">
+      <c r="AF60"/>
+      <c r="AG60"/>
+      <c r="AH60">
         <v>46762000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:32">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...4 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
-      <c r="AC61"/>
-      <c r="AD61"/>
+      <c r="AC61">
+        <v>0.0</v>
+      </c>
+      <c r="AD61">
+        <v>0.0</v>
+      </c>
       <c r="AE61"/>
-      <c r="AF61">
-[...3 lines deleted...]
-    <row r="62" spans="1:32">
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...4 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
-      <c r="AC62"/>
-      <c r="AD62"/>
+      <c r="AC62">
+        <v>0.0</v>
+      </c>
+      <c r="AD62">
+        <v>0.0</v>
+      </c>
       <c r="AE62"/>
-      <c r="AF62">
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>1288085898.0</v>
+      </c>
+      <c r="C2">
         <v>1215603000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1109813000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>859552000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>652300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>434654000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>308853000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>168052000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>124065000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>97</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>204117000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>289511000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>211943595.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>154220000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>109503726.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>73152000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9622927.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4179888.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>99</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>1013906000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>815878000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>717085000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>449111000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>363335000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>242408000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>94727073.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>48487112.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>1189373769.0</v>
+      </c>
+      <c r="C6">
         <v>1218023000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1105389000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>929028595.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>603331000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>472838726.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>315560000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>104350000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>52667000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>2336543183.0</v>
+      </c>
+      <c r="C9">
         <v>2088726000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1766100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1469505000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1067071000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>766537000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>441777000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>165883000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>91943000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>844033282.0</v>
+      </c>
+      <c r="C10">
         <v>676391000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>429582000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>428433000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>273462000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>335054000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>186937000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>98722000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>50979000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>90684961.0</v>
+      </c>
+      <c r="C11">
         <v>27471000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>24166000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>35677000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>31179000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>27067000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>14175000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3988000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>493781207.0</v>
+      </c>
+      <c r="C12">
         <v>366352000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>386296000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>288652000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>175649000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>16268194.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15935336.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2404000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1042000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>49527000.0</v>
+      </c>
+      <c r="C13">
         <v>43417000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>30978000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>27197000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>23040000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>62290000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9680000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4364000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3174000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14">
+        <v>-15982000.0</v>
+      </c>
+      <c r="C14">
         <v>-17410000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-19904000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-19187000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-18957000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>51560000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>48632000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>88372000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>651000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>737680255.0</v>
+      </c>
+      <c r="C15">
         <v>631510000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>386324000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>373569000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>223326000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>292075000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>153916000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>86353000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>45393000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>373569000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>223326000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>292075000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>153916000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>86353000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>45393000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>768443000.0</v>
+      </c>
+      <c r="C17">
         <v>648920000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>374861000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>392756000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>242283000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>307987000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>172762000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>94734000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>48479000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-501442000.0</v>
+      </c>
+      <c r="C18">
         <v>-405865000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-408818000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-314631000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-193724000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-35979000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-51381000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-928000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-381000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>1189373769.0</v>
+      </c>
+      <c r="C21">
         <v>1012113000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>767061000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>664100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>440895000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>363335000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>205251000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>96448000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>49343000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>2435255307.0</v>
+      </c>
+      <c r="C23">
         <v>2292216000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2108852000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1665135000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1278476000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>837856000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>545379000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>237487000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>166665000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>373344000.0</v>
+      </c>
+      <c r="C25">
         <v>333341000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>266686000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>206220000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>154220000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>108744000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>73152000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9078000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4023000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>120</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>20086000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>21504000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>9436000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>625000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>32000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>1113065000.0</v>
+      </c>
+      <c r="C28">
         <v>1069321000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1014684000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>798153000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>622615000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>402855000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>239120000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>70034000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>45355000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>92502000.0</v>
+      </c>
+      <c r="C29">
         <v>27471000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>43361000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>35677000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>31179000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27067000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14175000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3988000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>1147169409.0</v>
+      </c>
+      <c r="C30">
         <v>1076613000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>999039000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>805583000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>626176000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>403202000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>236526000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>69435000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>42600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-345340486.0</v>
+      </c>
+      <c r="C31">
         <v>-335722000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-337479000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-235667000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-167433000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-28281000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-18314000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2274000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1636000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>3624629082.0</v>
+      </c>
+      <c r="C32">
         <v>3304329000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2875913000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2329057000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1719371000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1201191000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>750630000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>333935000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>216008000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>308760368.0</v>
+      </c>
+      <c r="C2">
+        <v>353934233.0</v>
+      </c>
+      <c r="D2">
         <v>339916000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>342707000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>282639000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>307174000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>324083000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>314842000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>269504000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>289677000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>288234000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>284295000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>247607000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>236889000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>216691000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>219242000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>186730000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>201307000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>180042000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>144459000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>126492000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>126428000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>112292000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>106683000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>84856000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>89251000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>87350000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>82283000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>54364000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>52990000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>48187000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>38680000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>28195000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>91335071.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>94657000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>94698000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>91755000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>49497000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>85828000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>84038000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>79269000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>77339000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>73908000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>72293000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>65971000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>54514000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>52617000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>50702000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>43960775.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>42016000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>47240760.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>35264000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>31651000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>31015000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>26399000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>26383000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>22449000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>24947000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>22262000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>19387000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>9054000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4901000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>772000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2121000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1284000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>385212289.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>302005000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>329816000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>388320000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>257295000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>229672000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>242850000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>297653000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>179836000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>208145000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>188001000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>239886000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>158751000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>161853000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>181452000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>200771000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>94589000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>95399000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>64683000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>138640000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>116712000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>94397000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>76800000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>58005000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>89242000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>48623000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>37202000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>58774000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>29041000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>26020000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>21932000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>19614000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>476547360.0</v>
+      </c>
+      <c r="C6">
+        <v>276965388.0</v>
+      </c>
+      <c r="D6">
         <v>396662000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>424514000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>480075000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>306792000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>315500000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>326888000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>376922000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>257175000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>282053000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>260294000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>305857000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>213265000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>214470000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>232154000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>244731775.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>136605000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>142639760.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>99947000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>170291000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>147727000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>120796000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>103183000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>80454000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>114189000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>70885000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>56589000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>67828000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>33942000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>26792000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>24053000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>20898000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...4 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>684998808.0</v>
+      </c>
+      <c r="C9">
+        <v>572938481.0</v>
+      </c>
+      <c r="D9">
         <v>588589000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>576693000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>653721000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>541841000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>517102000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>495048000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>534735000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>440189000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>435245000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>428312000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>462354000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>347113000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>363884000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>378914000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>379594000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>296952000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>274345000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>227915000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>267859000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>218838000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>197118000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>167528000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>135990000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>183053000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>119363000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>96210000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>90214000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>53250000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>44239000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>36555000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>33125000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>298523602.0</v>
+      </c>
+      <c r="C10">
+        <v>207585211.0</v>
+      </c>
+      <c r="D10">
         <v>180641000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>194010000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>281818000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>155362000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>136574000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>165291000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>219164000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>92756000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>110366000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>89627000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>136832000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>81396000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>87107000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>111641000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>148289000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>61634000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>63006000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>26800000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>122022000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>70835000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>84265000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>70227000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>57449000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>109727000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>54732000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>23051000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>51705000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>27188000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>28423000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>22858000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>20251000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>41659476.0</v>
+      </c>
+      <c r="C11">
+        <v>29473451.0</v>
+      </c>
+      <c r="D11">
         <v>21221000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>17468000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>24782000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1083000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>12432000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3091000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>10865000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-9130000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>12146000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2090000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>19060000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>10065000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>6697000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5568000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>13347000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>12633000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>5017000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4855000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>8674000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>9979000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4690000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>6341000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>4473000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>6057000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>5748000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1725000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2229000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>850000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1477000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>267000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1394000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>132426384.0</v>
+      </c>
+      <c r="C12">
+        <v>117296872.0</v>
+      </c>
+      <c r="D12">
         <v>121364000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>135806000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>106502000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>117206000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>93098000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>77559000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>18476225.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>19214683.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>21800341.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>21550642.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>22291483.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>16848769.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>15969555.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>16052768.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14033293.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>74971000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>11194918.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7987570.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5473622.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>49985000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3466048.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3865733.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15764000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>18859000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>24586000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>15721000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>12236000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>237000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>850000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>235000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>201000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>51434000.0</v>
+      </c>
+      <c r="C13">
+        <v>89028000.0</v>
+      </c>
+      <c r="D13">
         <v>56998000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>40997000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>14532000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>8438000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>13945000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>8619000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>12415000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>7690000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>10619000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4842000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>10299000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>5218000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9400000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>4892000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>7687000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>19422000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>9857000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3053000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>5037000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>52821000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4142000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1810000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>30013000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>28161000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>29652000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1410000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>6676000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14">
+        <v>-4744000.0</v>
+      </c>
+      <c r="C14">
+        <v>-2482000.0</v>
+      </c>
+      <c r="D14">
         <v>-4253000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-4210000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-5037000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-4352000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-4163000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-3989000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-4906000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-3825000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-4873000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-4748000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-5648000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-4637000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-4650000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-4568000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-5332000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-4032000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-4959000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>50909000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>52543000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>51560000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>51814000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>49923000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>50886000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>48632000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>47970000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>47596000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>96313000.0</v>
       </c>
-      <c r="AC14">
-[...2 lines deleted...]
-      <c r="AD14">
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
         <v>1484645.23</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>24613595.71</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>29087037.93</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>252208910.0</v>
+      </c>
+      <c r="C15">
+        <v>175592017.0</v>
+      </c>
+      <c r="D15">
         <v>155167000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>172332000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>251999000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>149927000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>119979000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>158211000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>203393000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>98061000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>93347000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>82789000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>112124000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>66694000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>75760000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>101505000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>129610000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>44969000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>53030000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>17237000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>108090000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>56748000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>74832000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>60679000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>49797000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>99816000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>46267000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>16317000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>41535000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>24033000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>24343000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>20462000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>17512000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>93347000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>82789000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>82789000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>66694000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>75760000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>101505000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>129610000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>44969000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>53030000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>17237000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>108090000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>56748000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>74832000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>60679000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>99816000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>49797000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>46267000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>16317000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>49476000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>6288563.5</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>375242.38</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5229235.88</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>5288717.08</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>261763000.0</v>
+      </c>
+      <c r="C17">
+        <v>175444000.0</v>
+      </c>
+      <c r="D17">
         <v>159420000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>176542000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>257036000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>154279000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>124142000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>162200000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>208299000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>101886000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>98220000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>87537000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>117772000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>71331000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>80410000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>106073000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>134942000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>49001000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>57989000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>21945000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>113348000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>60856000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>79575000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>63886000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>103670000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>52976000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>48984000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>21326000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>49476000.0</v>
       </c>
-      <c r="AC17">
-[...2 lines deleted...]
-      <c r="AD17">
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
+      <c r="AF17">
         <v>415367.09</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>5773319.7</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>5694914.23</v>
       </c>
     </row>
-    <row r="18" spans="1:32">
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-92771000.0</v>
+      </c>
+      <c r="C18">
+        <v>-215642000.0</v>
+      </c>
+      <c r="D18">
         <v>-98818000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-94809000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-122545000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-125026000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-113136000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-82142000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-85561000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-95586000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-102760000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-107918000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-111755000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-86386000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-81746000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-75052000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-71447000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-55549000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-53038000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-44733000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-27518000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>12431000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-16348000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-19057000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>11154000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-34307000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>5066000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-16755000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-7718000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>385212288.0</v>
+      </c>
+      <c r="C21">
+        <v>276965388.0</v>
+      </c>
+      <c r="D21">
         <v>277433000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>285228000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>372527000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>258049000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>233892000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>230814000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>289358000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>170593000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>190286000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>176643000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>229539000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>147068000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>146019000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>170242000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>200771000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>114012000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>95399000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>92844000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>138640000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>97450000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>94397000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>76800000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>60652000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>96271000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>48623000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>37202000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>58774000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>29544000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>26100000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>22474000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>19614000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...4 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>608546888.0</v>
+      </c>
+      <c r="C23">
+        <v>649907321.0</v>
+      </c>
+      <c r="D23">
         <v>651072000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>634172000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>563833000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>590966000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>607293000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>579076000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>514881000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>559273000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>533193000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>535964000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>480422000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>436934000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>434556000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>427914000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>365692000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>384247000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>359097000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>279530000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>255806000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>247816000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>215120000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>197592000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>160194000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>176033000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>158090000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>141291000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>85804000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>76696000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>66326000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>52761000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>41706000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>93077000.0</v>
+      </c>
+      <c r="C25">
+        <v>92234000.0</v>
+      </c>
+      <c r="D25">
         <v>94657000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>94698000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>91755000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>84206000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>85828000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>84038000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>79269000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>77339000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>73908000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>72293000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>65971000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>54514000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>52617000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>50702000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>48387000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>42016000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>45289000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>35264000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>31651000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>31015000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>26399000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>26383000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>24947000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>22449000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>22262000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>19387000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>9054000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4901000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>772000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2121000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1284000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
+        <v>4265000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
         <v>4520000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>7029000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>7321000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>5396000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>4869000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3918000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2477000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>4276000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2031000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>652000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="S26"/>
+      <c r="T26">
         <v>389000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>18000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>15000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>287314000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
+        <v>251964000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27">
         <v>452600000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>287661000.0</v>
+      </c>
+      <c r="C28">
+        <v>285585000.0</v>
+      </c>
+      <c r="D28">
         <v>286162000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5557000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>281500000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>284368000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>280027000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>11798000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>241164000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>274876000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>257002000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>249586000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>233220000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>201532000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>210692000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>207415000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>178514000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>178216000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>178811000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>135184000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>130404000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>121375000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>104718000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>90039000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>77042000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>86723000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>71260000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>59584000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>31234000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>21767000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>19421000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>14583000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>14263000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>42454000.0</v>
+      </c>
+      <c r="C29">
+        <v>29032000.0</v>
+      </c>
+      <c r="D29">
         <v>21221000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>17468000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>24782000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1083000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>12432000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3091000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>10865000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-9130000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>12146000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2090000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>19060000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>10065000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6697000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5568000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>13347000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>12633000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5017000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4855000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>8674000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9979000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4690000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6341000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>6057000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4473000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>5748000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1725000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>2229000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>850000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>299786519.0</v>
+      </c>
+      <c r="C30">
+        <v>295973087.0</v>
+      </c>
+      <c r="D30">
         <v>311156000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>291465000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>281194000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>283792000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>283210000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>264234000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>245377000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>269596000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>244959000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>251669000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>232815000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>200045000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>217865000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>208672000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>178962000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>182940000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>179055000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>135071000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>129314000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>121388000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>102828000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>90909000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>75338000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>86782000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>70740000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>59008000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>31440000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>23706000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>18139000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>14081000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>13511000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-86688686.0</v>
+      </c>
+      <c r="C31">
+        <v>-69380176.0</v>
+      </c>
+      <c r="D31">
         <v>-96792000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-91218000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-90709000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-102687000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-97318000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-65523000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-70194000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-77837000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-79920000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-87016000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-92707000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-65672000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-58912000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-58601000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-52482000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3171000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-32393000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-66044000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-16618000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>26615000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-10132000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-6573000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-3203000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>13456000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>6109000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-14151000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-7069000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-2356000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2323000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>386000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>637000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>993759182.0</v>
+      </c>
+      <c r="C32">
+        <v>926872715.0</v>
+      </c>
+      <c r="D32">
         <v>928505000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>919400000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>936360000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>849015000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>841185000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>809890000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>804239000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>729866000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>723479000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>712607000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>709961000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>584002000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>580575000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>598156000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>566324000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>498259000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>454387000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>372374000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>394351000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>345266000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>309410000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>274211000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>220846000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>272304000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>206713000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>178493000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>144578000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>106240000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>92426000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>75235000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>61320000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>807664337.0</v>
+      </c>
+      <c r="C2">
         <v>553030000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1093082000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>748562000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1045042000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>943209000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>62260000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25490000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11768000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>162752949</v>
+      </c>
+      <c r="C3">
         <v>392615000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>245428000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>297024000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>276800000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>137585000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>121709000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>21687000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>21066000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>317151890.0</v>
+      </c>
+      <c r="C6">
         <v>357985000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-540052000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>344520000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-296480000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>101833000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>880949000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>36770000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>13722000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>-208813056.0</v>
+      </c>
+      <c r="C7">
         <v>-19364000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-59393000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-109923000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-48795000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-169139000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-24599000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-36439000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-14658000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>-184651183.0</v>
+      </c>
+      <c r="C9">
         <v>-79342000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-131336000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-129165000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-81992000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-177995000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-35556000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-28198000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-9789000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>10947000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-363000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3720000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3110000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-236000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-593000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-140000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>18362000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>50488000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2524000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>22353000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>545000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3971000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>374033000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>302116000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>139827000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>96747000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>21326000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5159000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>7388000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1331000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9994000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-12160000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-4333000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2235000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>373344000.0</v>
+      </c>
+      <c r="C14">
         <v>333341000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>289511000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>206220000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>154220000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>108744000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>73152000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9078000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4023000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
         <v>12984000.0</v>
       </c>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
       <c r="H15">
-        <v>38000000.0</v>
+        <v>38750847.0</v>
       </c>
       <c r="I15">
         <v>38000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15">
+        <v>38000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>1124816227.0</v>
+      </c>
+      <c r="C16">
         <v>911015000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>553030000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1093082000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>748562000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1045042000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>943209000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>62260000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>25490000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>1036485170.0</v>
+      </c>
+      <c r="C18">
         <v>1040044000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>798195000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>546875000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>354067000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>233922000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>177507000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>58631000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>18851000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>144</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-1091613000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1074527000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-591469000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1274052000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1042762000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-354149000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-262389000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-22070000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>389170000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>992778000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-179441000.0</v>
+      </c>
+      <c r="C21">
         <v>321676000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-138815000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>264995000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>563712000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>394496000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-107489000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>68382000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1619000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>737680255.0</v>
+      </c>
+      <c r="C22">
         <v>676391000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>429582000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>428433000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>273462000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>335054000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>186937000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>98722000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>50979000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-311458380.0</v>
+      </c>
+      <c r="C23">
         <v>-297710000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-288759000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-221324000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-103298000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-27244000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>36146000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>150459000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2506000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>-6.0</v>
+      </c>
+      <c r="C24">
         <v>-327121000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-117093000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6754000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-143166000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-32965000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9128000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-19404000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1004000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>670370920.0</v>
+      </c>
+      <c r="C25">
         <v>409867000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>352388000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>287895000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>208603000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>64238000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>55471000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1501000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-427000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>150</v>
+      </c>
+      <c r="B26">
+        <v>-75489430.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-12369000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-152317000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-213722000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>38000000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>15318000.0</v>
+      </c>
+      <c r="C27">
         <v>32424000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>31535000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>31274000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>43377000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>32610000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>18114000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2161000.0</v>
       </c>
-      <c r="I27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>-489196082.0</v>
+      </c>
+      <c r="C28">
         <v>23966000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-439943000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>92942000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>364678000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>756422000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>921435000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>218841000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4125000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>1199238119.0</v>
+      </c>
+      <c r="C29">
         <v>1432659000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1043623000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>843899000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>630867000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>371507000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>299216000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>80318000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>39917000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-498106542.0</v>
+      </c>
+      <c r="C30">
         <v>-1091613000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1143051000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-591469000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1274052000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1042762000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-354149000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-262389000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-22070000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>1059282384.0</v>
+      </c>
+      <c r="C2">
+        <v>1025174108.0</v>
+      </c>
+      <c r="D2">
         <v>1099107000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1154888000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>911015000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>836876000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>723408000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>611077000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>553030000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>822008000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>153647595.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>722691000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1093082000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>715644000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>117842220.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>789435000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>748562000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1038934000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1424718000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>959496000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1045042000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1065232000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1041462000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1283109000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>943209000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>943209000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>68471000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>245324000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>62260000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>112963000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>96711000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>36446000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>25490000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>12523169</v>
+      </c>
+      <c r="C3">
+        <v>44256772</v>
+      </c>
+      <c r="D3">
         <v>78082000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>128860000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>56212000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>43557000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>179658000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>44207000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>92901000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>90301000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6531732</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>29608000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>46429000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>109960000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>9599087</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>60183000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>52350000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>136075000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>59768000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>48035000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>32922000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>63957000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>28279000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>24501000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>20848000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>20848000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>79936000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>11745000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>9647000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>9075000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>5961000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2106000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4545000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>257235299.0</v>
+      </c>
+      <c r="C6">
+        <v>99642118.0</v>
+      </c>
+      <c r="D6">
         <v>-102281000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-55781000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>243873000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>74139000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>113468000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>112331000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>58047000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-268978000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>10583204.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>18505000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-370391000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>377438000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>14467605.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-173185000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>40873000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-290372000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-385784000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>465222000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-85546000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-20190000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>23770000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-241647000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>339900000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>339900000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>925015000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-176853000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>183064000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-50703000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>16252000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>60265000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>10956000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>-70589719.0</v>
+      </c>
+      <c r="C7">
+        <v>-153596922.0</v>
+      </c>
+      <c r="D7">
         <v>73134000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-110395000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-30264000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-106899000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>141785000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-100656000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>34432000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-100583000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>19159371.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-34533000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>19523000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-94596000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>17071923.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-107830000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>9312000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-77392000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>34040000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-570000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4873000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-83177000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-19663000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-25367000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-40932000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-40932000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>34878000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-13304000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-13303000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-22822000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-904000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-9969000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-2744000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:32">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>-94161173.0</v>
+      </c>
+      <c r="C9">
+        <v>-46385529.0</v>
+      </c>
+      <c r="D9">
         <v>-16169000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-65890000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-62024000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-61830000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>61305000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-81167000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-13348000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-79167000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-573822.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-52127000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-10232000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-68998000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>6026501.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-87896000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-576000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-61072000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>11912000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1439000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-33229000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-68723000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>9268000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-69267000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-35564000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-35564000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3936000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-19914000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-8710000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-12319000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-3630000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-10619000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1630000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-1147000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
+        <v>-1147000.0</v>
+      </c>
+      <c r="H10">
         <v>109000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>309000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>729000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3119000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>746634.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1837000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2404000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>298000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>546551.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1277000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2037000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2488000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-206000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1051000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2077000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1674000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-460000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>672000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1648000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1648000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-107000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>976000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-92000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-228000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-130000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-191000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-44000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>18849000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-33452000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>147000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>33039000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>14039000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-16751000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-11965000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>37608000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>8649000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-16439000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>20670000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>19647000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-4802000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-2684000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-9637000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>847000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>14821000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1627000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>8312000.0</v>
       </c>
-      <c r="AC11">
-[...2 lines deleted...]
-      <c r="AD11">
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>60086.87</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-600051.11</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-990275.43</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>97178000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>123463000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>123463000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>101406000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>76397000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>104824000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>91406000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>92576000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>75824000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>89305000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>44411000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>58005000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>37931000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>26326000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>17565000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>29193000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>18430000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>28678000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>20446000.0</v>
       </c>
-      <c r="AC12">
-[...2 lines deleted...]
-      <c r="AD12">
+      <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>96126.67</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>592639.92</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>732664.89</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>66646000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>15757000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>38691000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-59012000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>36019000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1569000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>28812000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-43686000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>16629000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>20133000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>8255000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-25215000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-17870000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>45730000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>7349000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-22842000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>14546000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>12141000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-16005000.0</v>
       </c>
-      <c r="AC13">
-[...2 lines deleted...]
-      <c r="AD13">
+      <c r="AE13">
+        <v>0.0</v>
+      </c>
+      <c r="AF13">
         <v>-18574.83</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>983133.15</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>526697.27</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>91335071.0</v>
+      </c>
+      <c r="C14">
+        <v>92234000.0</v>
+      </c>
+      <c r="D14">
         <v>94657000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>94698000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>91755000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>84206000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>85828000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>84038000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>79269000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>77339000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>15137351.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>72293000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>65971000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>54514000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>10030560.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>50702000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>48387000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>42016000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>45289000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>35264000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>31651000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>31015000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>26399000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>26383000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>24947000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>24947000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>22262000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>19387000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>9054000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>4901000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>772000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2121000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1284000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
-        <v>-129006000.0</v>
+        <v>143306636.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
-        <v>0.0</v>
+        <v>129006000.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15"/>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...4 lines deleted...]
-      </c>
+      <c r="U15"/>
+      <c r="V15"/>
       <c r="W15">
         <v>12984000.0</v>
       </c>
       <c r="X15">
-        <v>-9964000.0</v>
+        <v>12984000.0</v>
       </c>
       <c r="Y15">
-        <v>0.0</v>
+        <v>12984000.0</v>
       </c>
       <c r="Z15">
-        <v>-47964000.0</v>
+        <v>9964000.0</v>
       </c>
       <c r="AA15">
+        <v>0.0</v>
+      </c>
+      <c r="AB15">
+        <v>47964000.0</v>
+      </c>
+      <c r="AC15">
         <v>10.92</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>10.6</v>
       </c>
-      <c r="AC15">
-[...2 lines deleted...]
-      <c r="AD15">
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>117476.16</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1947610.53</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2301582.51</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>1316517684.0</v>
+      </c>
+      <c r="C16">
+        <v>1124816227.0</v>
+      </c>
+      <c r="D16">
         <v>996826000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1099107000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1154888000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>911015000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>836876000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>723408000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>611077000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>553030000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>164230799.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>741196000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>722691000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1093082000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>132309825.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>616250000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>789435000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>748562000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1038934000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1424718000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>959496000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1045042000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1065232000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1041462000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1283109000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1283109000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>993486000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>68471000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>245324000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>62260000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>112963000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>96711000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>36446000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>417975429.0</v>
+      </c>
+      <c r="C18">
+        <v>140434990.0</v>
+      </c>
+      <c r="D18">
         <v>428085000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>178886000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>407638000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>240926999.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>301348000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>205102000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>324959000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>57120000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>69122190.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>176329999.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>285125000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>18058000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>39993120.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>89018000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>226365000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-33906000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>148415000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>93201000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>146357000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1366000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>91220000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>63520000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>80548000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>80548000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>41901000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>39333000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>48085000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>7382000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>24489000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>12827000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>13933000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>144</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-175768000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-141956000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-130312000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-146070000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-625053000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-59492000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-260998000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-233014000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-172123000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-86939000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-650975000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-164490000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-139469000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-185196000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-102314000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-221921000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-429079000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-442789000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-180263000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-518914000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-172823000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-218559000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-132466000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-78330000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-72025000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-186796000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-16998000.0</v>
       </c>
-      <c r="AC19">
-[...4 lines deleted...]
-      </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-47133000.0</v>
+      </c>
+      <c r="C21">
+        <v>159120000.0</v>
+      </c>
+      <c r="D21">
         <v>-312796000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>31888000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-57653000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-13791000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>366850000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>20670000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-83577000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-83577000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>418479000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-44615000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-66899000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-41970000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-53472000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-141515000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>778218000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-19519000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>440131000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>78088000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-111583000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-12140000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-36584000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-29721000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-33514000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-7670000.0</v>
       </c>
-      <c r="AC21">
-[...2 lines deleted...]
-      <c r="AD21">
+      <c r="AE21">
+        <v>0.0</v>
+      </c>
+      <c r="AF21">
         <v>-118231.49</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-944799.39</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-85769.51</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>252208910.0</v>
+      </c>
+      <c r="C22">
+        <v>175592017.0</v>
+      </c>
+      <c r="D22">
         <v>180641000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>194010000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>281818000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>149927000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>136574000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>165291000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>219164000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>92756000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>19118719.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>82789000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>136832000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>81396000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>14442390.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>111641000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>148289000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>61634000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>63006000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>26800000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>122022000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>56748000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>84265000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>70227000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>109727000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>109727000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>54732000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>23051000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>51705000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>27188000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>28425000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>22858000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>20251000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-46820058.0</v>
+      </c>
+      <c r="C23">
+        <v>-195272943.0</v>
+      </c>
+      <c r="D23">
         <v>-119503000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-122880000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-31536000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-50918999.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-101076000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-115926000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-29789000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-151923000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-8415307.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-82665000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-30751000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>359340000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-5655713.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-6543000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-4669000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-2370000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4170000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>17163000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-4275000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>505212000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-2852000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-4170000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-21304000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-21304000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-102385000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-7621000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>150000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>94155000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1304000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>55000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-7238000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>-5.16</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-71131000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-82515000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-26673000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-30986000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-132280000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-19143000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-90781000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-58274000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3193000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-24619000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3600000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3917000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1490024.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-2444000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-2060000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2947000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-12026000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2292000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3142000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>104181000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-30322000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-56238000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-8807000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-8807000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>7911000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-24623000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-8899000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-2016000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-9541000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-5154000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-2693000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>157544336.0</v>
+      </c>
+      <c r="C25">
+        <v>162696667.0</v>
+      </c>
+      <c r="D25">
         <v>153572000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>123876000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>113578000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>151125000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>110948000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>88838000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>76365000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>87080000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>22238480.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>78487000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>102733000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>75844000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>8047332.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>86036000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>69798000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>61060000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>57001000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>37883000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>25405000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>21717000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>16839000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>15764000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>15681000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>15681000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>13566000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>17661000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>6752000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1343000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>5614000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1408000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-313000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>150</v>
+      </c>
+      <c r="B26">
+        <v>-68210106.0</v>
+      </c>
+      <c r="C26">
+        <v>-66987220.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
         <v>37575.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>182670.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-34908.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-12369000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>302711.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>302711.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1875299.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-63554000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-88763000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-115181000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-33789000.0</v>
       </c>
-      <c r="S26">
-[...2 lines deleted...]
-      <c r="T26">
+      <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
         <v>-64752000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>389170000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>992778000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>992778000.0</v>
       </c>
-      <c r="AA26">
-[...4 lines deleted...]
-      </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>11149000.0</v>
+      </c>
+      <c r="C27">
+        <v>-1365000.0</v>
+      </c>
+      <c r="D27">
         <v>4163000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5557000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6963000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6125000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5871000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>11798000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>8630000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>11453000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>6684000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6902000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>6495000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>10860000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>8833000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>8652000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2929000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>9428000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>8847000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>11093000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>14009000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="W27"/>
+      <c r="X27">
         <v>10052000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>6157000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>8440000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>8440000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>7955000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>868000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1041000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>625000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>625000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>911000.0</v>
       </c>
-      <c r="AF27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:32">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>-118291954.0</v>
+      </c>
+      <c r="C28">
+        <v>52552286.0</v>
+      </c>
+      <c r="D28">
         <v>-432299000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-219998000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-89189000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-64709999.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>265774000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-78093000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-99005000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-183152000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-22108725.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-100116000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-50809000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>414469000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-6011916.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-136996000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-135402000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-171023000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-171134000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>795381000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-88546000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>441213000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>75236000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-115753000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>355726000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>355726000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>860672000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-41135000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>142330000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>166518000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1304000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>51303000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-284000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>430498599.0</v>
+      </c>
+      <c r="C29">
+        <v>184691762.0</v>
+      </c>
+      <c r="D29">
         <v>506167000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>307746000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>463850000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>284484000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>481006000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>249309000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>417860000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>147421000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>75653922.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>205938000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>331554000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>128018000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>49592207.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>149201000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>278715000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>102169000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>208183000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>141236000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>179279000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>62591000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>119499000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>88021000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>101396000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>101396000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>121837000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>51078000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>57732000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>16457000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>30450000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>14933000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>18478000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-107728420.0</v>
+      </c>
+      <c r="C30">
+        <v>-106473011.0</v>
+      </c>
+      <c r="D30">
         <v>-175768000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-141956000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-130312000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-146070000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-625053000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-59492000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-260998000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-233014000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-38004037.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-86939000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-650975000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-164490000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-23012554.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-185196000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-102314000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-221921000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-429079000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-442789000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-180263000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-518914000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-172823000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-218559000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-132466000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-78330000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-72025000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-186796000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-16998000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-233678000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-15502000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-5971000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-7238000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>