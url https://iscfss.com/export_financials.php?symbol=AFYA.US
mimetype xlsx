--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -914,54 +914,54 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
         <v>123518979.0</v>
       </c>
       <c r="C2">
-        <v>128080000.0</v>
+        <v>313398000.0</v>
       </c>
       <c r="D2">
-        <v>108222000.0</v>
+        <v>462220000.0</v>
       </c>
       <c r="E2">
         <v>333193000.0</v>
       </c>
       <c r="F2">
         <v>298947000.0</v>
       </c>
       <c r="G2">
         <v>224163000.0</v>
       </c>
       <c r="H2">
         <v>149511000.0</v>
       </c>
       <c r="I2">
         <v>8104000.0</v>
       </c>
       <c r="J2">
         <v>6739000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
@@ -1283,51 +1283,53 @@
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>17000.0</v>
       </c>
       <c r="H15">
         <v>17000.0</v>
       </c>
       <c r="I15">
         <v>315000000.0</v>
       </c>
       <c r="J15">
         <v>66485000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
         <v>157955688.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>161048000.0</v>
+      </c>
       <c r="D16">
         <v>153485000.0</v>
       </c>
       <c r="E16">
         <v>133050000.0</v>
       </c>
       <c r="F16">
         <v>114585000.0</v>
       </c>
       <c r="G16">
         <v>63839000.0</v>
       </c>
       <c r="H16">
         <v>36860000.0</v>
       </c>
       <c r="I16">
         <v>13737000.0</v>
       </c>
       <c r="J16">
         <v>8250000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>25</v>
@@ -1663,51 +1665,51 @@
       </c>
       <c r="G29">
         <v>3475886000.0</v>
       </c>
       <c r="H29">
         <v>2125451000.0</v>
       </c>
       <c r="I29">
         <v>579811000.0</v>
       </c>
       <c r="J29">
         <v>49934000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
         <v>753469679.0</v>
       </c>
       <c r="C30">
         <v>621624000.0</v>
       </c>
       <c r="D30">
-        <v>546438000.0</v>
+        <v>590189000.0</v>
       </c>
       <c r="E30">
         <v>480640000.0</v>
       </c>
       <c r="F30">
         <v>403930000.0</v>
       </c>
       <c r="G30">
         <v>302317000.0</v>
       </c>
       <c r="H30">
         <v>125439000.0</v>
       </c>
       <c r="I30">
         <v>58445000.0</v>
       </c>
       <c r="J30">
         <v>31129000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
@@ -1929,83 +1931,83 @@
       </c>
       <c r="G38">
         <v>83717000.0</v>
       </c>
       <c r="H38">
         <v>29121000.0</v>
       </c>
       <c r="I38">
         <v>36023000.0</v>
       </c>
       <c r="J38">
         <v>5943000.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
         <v>62915412.0</v>
       </c>
       <c r="C39">
         <v>57145000.0</v>
       </c>
       <c r="D39">
-        <v>102656000.0</v>
+        <v>58905000.0</v>
       </c>
       <c r="E39">
         <v>51745000.0</v>
       </c>
       <c r="F39">
         <v>42533000.0</v>
       </c>
       <c r="G39">
         <v>50633000.0</v>
       </c>
       <c r="H39">
         <v>39185000.0</v>
       </c>
       <c r="I39">
         <v>11124000.0</v>
       </c>
       <c r="J39">
         <v>3411000.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>485741114.0</v>
       </c>
       <c r="C40">
-        <v>565278000.0</v>
+        <v>218912000.0</v>
       </c>
       <c r="D40">
-        <v>702550000.0</v>
+        <v>195067000.0</v>
       </c>
       <c r="E40">
         <v>157237000.0</v>
       </c>
       <c r="F40">
         <v>146457000.0</v>
       </c>
       <c r="G40">
         <v>84186000.0</v>
       </c>
       <c r="H40">
         <v>47903000.0</v>
       </c>
       <c r="I40">
         <v>140678000.0</v>
       </c>
       <c r="J40">
         <v>41463000.0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
@@ -2934,51 +2936,51 @@
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
         <v>211339614.0</v>
       </c>
       <c r="C5">
         <v>202713212.0</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>200017000.0</v>
       </c>
       <c r="F5">
         <v>194460000.0</v>
       </c>
       <c r="G5">
         <v>187496999.0</v>
       </c>
       <c r="H5">
         <v>181372000.0</v>
       </c>
       <c r="I5">
-        <v>175501000.0</v>
+        <v>175500999.0</v>
       </c>
       <c r="J5">
         <v>163703000.0</v>
       </c>
       <c r="K5">
         <v>155073000.0</v>
       </c>
       <c r="L5">
         <v>143620000.0</v>
       </c>
       <c r="M5">
         <v>28386401.0</v>
       </c>
       <c r="N5">
         <v>25646269.0</v>
       </c>
       <c r="O5">
         <v>123538000.0</v>
       </c>
       <c r="P5">
         <v>21171783.0</v>
       </c>
       <c r="Q5">
         <v>20209008.0</v>
       </c>
@@ -4903,51 +4905,51 @@
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
         <v>815256271.0</v>
       </c>
       <c r="C30">
         <v>753469679.0</v>
       </c>
       <c r="D30">
         <v>716923000.0</v>
       </c>
       <c r="E30">
         <v>721071000.0</v>
       </c>
       <c r="F30">
         <v>669024000.0</v>
       </c>
       <c r="G30">
         <v>621624000.0</v>
       </c>
       <c r="H30">
-        <v>552381000.0</v>
+        <v>593805000.0</v>
       </c>
       <c r="I30">
         <v>654231000.0</v>
       </c>
       <c r="J30">
         <v>586840000.0</v>
       </c>
       <c r="K30">
         <v>546438000.0</v>
       </c>
       <c r="L30">
         <v>543875000.0</v>
       </c>
       <c r="M30">
         <v>116298714.0</v>
       </c>
       <c r="N30">
         <v>101093634.0</v>
       </c>
       <c r="O30">
         <v>452831000.0</v>
       </c>
       <c r="P30">
         <v>82819823.0</v>
       </c>
@@ -5693,51 +5695,51 @@
       </c>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
         <v>65367283.0</v>
       </c>
       <c r="C39">
         <v>62915412.0</v>
       </c>
       <c r="D39">
         <v>48525000.0</v>
       </c>
       <c r="E39">
         <v>62814000.0</v>
       </c>
       <c r="F39">
         <v>57304000.0</v>
       </c>
       <c r="G39">
         <v>57145000.0</v>
       </c>
       <c r="H39">
-        <v>86728000.0</v>
+        <v>45304000.0</v>
       </c>
       <c r="I39">
         <v>56512000.0</v>
       </c>
       <c r="J39">
         <v>61715000.0</v>
       </c>
       <c r="K39">
         <v>102656000.0</v>
       </c>
       <c r="L39">
         <v>51991000.0</v>
       </c>
       <c r="M39">
         <v>13252487.0</v>
       </c>
       <c r="N39">
         <v>9885705.0</v>
       </c>
       <c r="O39">
         <v>79554000.0</v>
       </c>
       <c r="P39">
         <v>7002227.0</v>
       </c>
@@ -5972,51 +5974,51 @@
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
         <v>1922845406.0</v>
       </c>
       <c r="C42">
         <v>2013401080.14</v>
       </c>
       <c r="D42">
         <v>2284466000.0</v>
       </c>
       <c r="E42">
         <v>2089930000.0</v>
       </c>
       <c r="F42">
         <v>2072188000.0</v>
       </c>
       <c r="G42">
         <v>2070566000.0</v>
       </c>
       <c r="H42">
         <v>2067109000.0</v>
       </c>
       <c r="I42">
-        <v>2238793000.0</v>
+        <v>2063292001.0</v>
       </c>
       <c r="J42">
         <v>2230579000.0</v>
       </c>
       <c r="K42">
         <v>2066050000.0</v>
       </c>
       <c r="L42">
         <v>2205194000.0</v>
       </c>
       <c r="M42">
         <v>426622720.0</v>
       </c>
       <c r="N42">
         <v>408342192.0</v>
       </c>
       <c r="O42">
         <v>2193935000.0</v>
       </c>
       <c r="P42">
         <v>382779519.0</v>
       </c>
       <c r="Q42">
         <v>395911042.0</v>
       </c>
@@ -7792,51 +7794,51 @@
       </c>
       <c r="E5">
         <v>717085000.0</v>
       </c>
       <c r="F5">
         <v>449111000.0</v>
       </c>
       <c r="G5">
         <v>363335000.0</v>
       </c>
       <c r="H5">
         <v>242408000.0</v>
       </c>
       <c r="I5">
         <v>94727073.0</v>
       </c>
       <c r="J5">
         <v>48487112.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>1189373769.0</v>
+        <v>1337814489.0</v>
       </c>
       <c r="C6">
         <v>1218023000.0</v>
       </c>
       <c r="D6">
         <v>1105389000.0</v>
       </c>
       <c r="E6">
         <v>929028595.0</v>
       </c>
       <c r="F6">
         <v>603331000.0</v>
       </c>
       <c r="G6">
         <v>472838726.0</v>
       </c>
       <c r="H6">
         <v>315560000.0</v>
       </c>
       <c r="I6">
         <v>104350000.0</v>
       </c>
       <c r="J6">
         <v>52667000.0</v>
       </c>
@@ -8954,207 +8956,207 @@
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
-        <v>385212289.0</v>
+        <v>430949986.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>302005000.0</v>
       </c>
       <c r="E5">
         <v>329816000.0</v>
       </c>
       <c r="F5">
         <v>388320000.0</v>
       </c>
       <c r="G5">
         <v>257295000.0</v>
       </c>
       <c r="H5">
         <v>229672000.0</v>
       </c>
       <c r="I5">
         <v>242850000.0</v>
       </c>
       <c r="J5">
         <v>297653000.0</v>
       </c>
       <c r="K5">
         <v>179836000.0</v>
       </c>
       <c r="L5">
         <v>208145000.0</v>
       </c>
       <c r="M5">
         <v>188001000.0</v>
       </c>
       <c r="N5">
         <v>239886000.0</v>
       </c>
       <c r="O5">
         <v>158751000.0</v>
       </c>
       <c r="P5">
         <v>161853000.0</v>
       </c>
       <c r="Q5">
         <v>181452000.0</v>
       </c>
       <c r="R5">
-        <v>200771000.0</v>
+        <v>162322293.0</v>
       </c>
       <c r="S5">
         <v>94589000.0</v>
       </c>
       <c r="T5">
-        <v>95399000.0</v>
+        <v>74200918.0</v>
       </c>
       <c r="U5">
         <v>64683000.0</v>
       </c>
       <c r="V5">
         <v>138640000.0</v>
       </c>
       <c r="W5">
         <v>116712000.0</v>
       </c>
       <c r="X5">
         <v>94397000.0</v>
       </c>
       <c r="Y5">
         <v>76800000.0</v>
       </c>
       <c r="Z5">
         <v>58005000.0</v>
       </c>
       <c r="AA5">
         <v>89242000.0</v>
       </c>
       <c r="AB5">
         <v>48623000.0</v>
       </c>
       <c r="AC5">
         <v>37202000.0</v>
       </c>
       <c r="AD5">
         <v>58774000.0</v>
       </c>
       <c r="AE5">
         <v>29041000.0</v>
       </c>
       <c r="AF5">
         <v>26020000.0</v>
       </c>
       <c r="AG5">
         <v>21932000.0</v>
       </c>
       <c r="AH5">
         <v>19614000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>476547360.0</v>
+        <v>522285057.0</v>
       </c>
       <c r="C6">
-        <v>276965388.0</v>
+        <v>324882083.0</v>
       </c>
       <c r="D6">
         <v>396662000.0</v>
       </c>
       <c r="E6">
         <v>424514000.0</v>
       </c>
       <c r="F6">
         <v>480075000.0</v>
       </c>
       <c r="G6">
         <v>306792000.0</v>
       </c>
       <c r="H6">
         <v>315500000.0</v>
       </c>
       <c r="I6">
         <v>326888000.0</v>
       </c>
       <c r="J6">
         <v>376922000.0</v>
       </c>
       <c r="K6">
         <v>257175000.0</v>
       </c>
       <c r="L6">
         <v>282053000.0</v>
       </c>
       <c r="M6">
         <v>260294000.0</v>
       </c>
       <c r="N6">
         <v>305857000.0</v>
       </c>
       <c r="O6">
         <v>213265000.0</v>
       </c>
       <c r="P6">
         <v>214470000.0</v>
       </c>
       <c r="Q6">
         <v>232154000.0</v>
       </c>
       <c r="R6">
-        <v>244731775.0</v>
+        <v>206283068.0</v>
       </c>
       <c r="S6">
         <v>136605000.0</v>
       </c>
       <c r="T6">
-        <v>142639760.0</v>
+        <v>121441678.0</v>
       </c>
       <c r="U6">
         <v>99947000.0</v>
       </c>
       <c r="V6">
         <v>170291000.0</v>
       </c>
       <c r="W6">
         <v>147727000.0</v>
       </c>
       <c r="X6">
         <v>120796000.0</v>
       </c>
       <c r="Y6">
         <v>103183000.0</v>
       </c>
       <c r="Z6">
         <v>80454000.0</v>
       </c>
       <c r="AA6">
         <v>114189000.0</v>
       </c>
       <c r="AB6">
         <v>70885000.0</v>
       </c>