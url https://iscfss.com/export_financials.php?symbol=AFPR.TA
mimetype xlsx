--- v0 (2026-09-12)
+++ v1 (2026-10-30)
@@ -2819,54 +2819,62 @@
         <v>1028165000.0</v>
       </c>
       <c r="O36">
         <v>953336000.0</v>
       </c>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36">
         <v>8453814000.0</v>
       </c>
       <c r="U36">
         <v>247243000.0</v>
       </c>
       <c r="V36">
         <v>85180000.0</v>
       </c>
       <c r="W36"/>
       <c r="X36"/>
     </row>
     <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>59</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>31159000.0</v>
+      </c>
+      <c r="C37">
+        <v>29566000.0</v>
+      </c>
+      <c r="D37">
+        <v>24603000.0</v>
+      </c>
+      <c r="E37">
+        <v>21486000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
     </row>
     <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38"/>
@@ -4435,51 +4443,53 @@
         <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>148</v>
       </c>
       <c r="CJ1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>24</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>480288000.0</v>
+      </c>
       <c r="C2">
         <v>525126000.0</v>
       </c>
       <c r="D2">
         <v>115696000.0</v>
       </c>
       <c r="E2">
         <v>598860000.0</v>
       </c>
       <c r="F2">
         <v>528982000.0</v>
       </c>
       <c r="G2">
         <v>609119000.0</v>
       </c>
       <c r="H2">
         <v>97757000.0</v>
       </c>
       <c r="I2">
         <v>634561000.0</v>
       </c>
       <c r="J2">
         <v>685631000.0</v>
       </c>
       <c r="K2">
@@ -5257,51 +5267,53 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
     </row>
     <row r="8" spans="1:88">
       <c r="A8" t="s">
         <v>30</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>69321000.0</v>
+      </c>
       <c r="C8">
         <v>69321000.0</v>
       </c>
       <c r="D8">
         <v>69321000.0</v>
       </c>
       <c r="E8">
         <v>66626000.0</v>
       </c>
       <c r="F8">
         <v>65950000.0</v>
       </c>
       <c r="G8">
         <v>65950000.0</v>
       </c>
       <c r="H8">
         <v>65942000.0</v>
       </c>
       <c r="I8">
         <v>65942000.0</v>
       </c>
       <c r="J8">
         <v>65942000.0</v>
       </c>
       <c r="K8">
@@ -7371,51 +7383,53 @@
       <c r="BU21">
         <v>140628000.0</v>
       </c>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21">
         <v>91749000.0</v>
       </c>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
     </row>
     <row r="22" spans="1:88">
       <c r="A22" t="s">
         <v>44</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>201165000.0</v>
+      </c>
       <c r="C22">
         <v>214000000.0</v>
       </c>
       <c r="D22">
         <v>224484000.0</v>
       </c>
       <c r="E22">
         <v>233322000.0</v>
       </c>
       <c r="F22">
         <v>220430000.0</v>
       </c>
       <c r="G22">
         <v>222875000.0</v>
       </c>
       <c r="H22">
         <v>215074000.0</v>
       </c>
       <c r="I22">
         <v>93184000.0</v>
       </c>
       <c r="J22">
         <v>89309000.0</v>
       </c>
       <c r="K22">
@@ -7813,51 +7827,53 @@
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
     </row>
     <row r="24" spans="1:88">
       <c r="A24" t="s">
         <v>46</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>11236435000.0</v>
+      </c>
       <c r="C24">
         <v>10387874000.0</v>
       </c>
       <c r="D24">
         <v>9816713000.0</v>
       </c>
       <c r="E24">
         <v>10385528000.0</v>
       </c>
       <c r="F24">
         <v>9977813000.0</v>
       </c>
       <c r="G24">
         <v>10601110000.0</v>
       </c>
       <c r="H24">
         <v>10255459000.0</v>
       </c>
       <c r="I24">
         <v>10148843000.0</v>
       </c>
       <c r="J24">
         <v>9858584000.0</v>
       </c>
       <c r="K24">
@@ -8579,51 +8595,53 @@
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
     </row>
     <row r="29" spans="1:88">
       <c r="A29" t="s">
         <v>51</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>21937526000.0</v>
+      </c>
       <c r="C29">
         <v>22209486000.0</v>
       </c>
       <c r="D29">
         <v>21719909000.0</v>
       </c>
       <c r="E29">
         <v>21249957000.0</v>
       </c>
       <c r="F29">
         <v>20692443000.0</v>
       </c>
       <c r="G29">
         <v>20442055000.0</v>
       </c>
       <c r="H29">
         <v>19692261000.0</v>
       </c>
       <c r="I29">
         <v>19859997000.0</v>
       </c>
       <c r="J29">
         <v>18524564000.0</v>
       </c>
       <c r="K29">
@@ -8722,51 +8740,51 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
     </row>
     <row r="30" spans="1:88">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
-        <v>1797054000.0</v>
+        <v>293428000.0</v>
       </c>
       <c r="C30">
         <v>297976000.0</v>
       </c>
       <c r="D30">
         <v>271992000.0</v>
       </c>
       <c r="E30">
         <v>279162000.0</v>
       </c>
       <c r="F30">
         <v>281402000.0</v>
       </c>
       <c r="G30">
         <v>295633000.0</v>
       </c>
       <c r="H30">
         <v>192681000.0</v>
       </c>
       <c r="I30">
         <v>309648000.0</v>
       </c>
       <c r="J30">
         <v>352015000.0</v>
       </c>
@@ -9041,51 +9059,53 @@
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
     </row>
     <row r="32" spans="1:88">
       <c r="A32" t="s">
         <v>54</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-747515000.0</v>
+      </c>
       <c r="C32">
         <v>-1264050000.0</v>
       </c>
       <c r="D32">
         <v>-1921782000.0</v>
       </c>
       <c r="E32">
         <v>-1897285000.0</v>
       </c>
       <c r="F32">
         <v>-2407985000.0</v>
       </c>
       <c r="G32">
         <v>-1706363000.0</v>
       </c>
       <c r="H32">
         <v>-1405069000.0</v>
       </c>
       <c r="I32">
         <v>-1840979000.0</v>
       </c>
       <c r="J32">
         <v>-1416355000.0</v>
       </c>
       <c r="K32">
@@ -9387,51 +9407,53 @@
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
     </row>
     <row r="34" spans="1:88">
       <c r="A34" t="s">
         <v>56</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>153519000.0</v>
+      </c>
       <c r="C34">
         <v>147589000.0</v>
       </c>
       <c r="D34">
         <v>22373000.0</v>
       </c>
       <c r="E34">
         <v>191889000.0</v>
       </c>
       <c r="F34">
         <v>185437000.0</v>
       </c>
       <c r="G34">
         <v>198878000.0</v>
       </c>
       <c r="H34">
         <v>3445000.0</v>
       </c>
       <c r="I34">
         <v>239980000.0</v>
       </c>
       <c r="J34">
         <v>175593000.0</v>
       </c>
       <c r="K34">
@@ -9943,55 +9965,65 @@
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
     </row>
     <row r="37" spans="1:88">
       <c r="A37" t="s">
         <v>59</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>28402000.0</v>
+      </c>
+      <c r="C37">
+        <v>30092000.0</v>
+      </c>
+      <c r="D37">
+        <v>31159000.0</v>
+      </c>
+      <c r="E37">
+        <v>31123000.0</v>
+      </c>
+      <c r="F37">
+        <v>29569000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -10269,51 +10301,53 @@
       </c>
       <c r="CD38">
         <v>101702000.0</v>
       </c>
       <c r="CE38">
         <v>107735000.0</v>
       </c>
       <c r="CF38">
         <v>95584000.0</v>
       </c>
       <c r="CG38">
         <v>104156000.0</v>
       </c>
       <c r="CH38">
         <v>95929000.0</v>
       </c>
       <c r="CI38"/>
       <c r="CJ38">
         <v>149263000.0</v>
       </c>
     </row>
     <row r="39" spans="1:88">
       <c r="A39" t="s">
         <v>61</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>1503626000.0</v>
+      </c>
       <c r="C39">
         <v>62678000.0</v>
       </c>
       <c r="D39">
         <v>120363000.0</v>
       </c>
       <c r="E39">
         <v>249055000.0</v>
       </c>
       <c r="F39">
         <v>11738000.0</v>
       </c>
       <c r="G39">
         <v>10444000.0</v>
       </c>
       <c r="H39">
         <v>132593000.0</v>
       </c>
       <c r="I39">
         <v>7245000.0</v>
       </c>
       <c r="J39">
         <v>358734000.0</v>
       </c>
       <c r="K39">
@@ -10445,51 +10479,53 @@
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
     </row>
     <row r="40" spans="1:88">
       <c r="A40" t="s">
         <v>62</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-480288000.0</v>
+      </c>
       <c r="C40">
         <v>8650000.0</v>
       </c>
       <c r="D40">
         <v>-115696000.0</v>
       </c>
       <c r="E40">
         <v>28822000.0</v>
       </c>
       <c r="F40">
         <v>28844000.0</v>
       </c>
       <c r="G40">
         <v>28889000.0</v>
       </c>
       <c r="H40">
         <v>492191000.0</v>
       </c>
       <c r="I40">
         <v>29494000.0</v>
       </c>
       <c r="J40">
         <v>30010000.0</v>
       </c>
       <c r="K40">
@@ -11977,51 +12013,53 @@
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
     </row>
     <row r="50" spans="1:88">
       <c r="A50" t="s">
         <v>72</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>2843734000.0</v>
+      </c>
       <c r="C50">
         <v>3685428000.0</v>
       </c>
       <c r="D50">
         <v>3644834000.0</v>
       </c>
       <c r="E50">
         <v>3135347000.0</v>
       </c>
       <c r="F50">
         <v>3406518000.0</v>
       </c>
       <c r="G50">
         <v>2480681000.0</v>
       </c>
       <c r="H50">
         <v>2583227000.0</v>
       </c>
       <c r="I50">
         <v>2418453000.0</v>
       </c>
       <c r="J50">
         <v>1919448000.0</v>
       </c>
       <c r="K50">
@@ -16641,51 +16679,51 @@
       <c r="V3">
         <v>1037000.0</v>
       </c>
       <c r="W3">
         <v>1103000.0</v>
       </c>
       <c r="X3">
         <v>1619000.0</v>
       </c>
       <c r="Y3">
         <v>1136000.0</v>
       </c>
       <c r="Z3">
         <v>1079000.0</v>
       </c>
       <c r="AA3">
         <v>1961000.0</v>
       </c>
       <c r="AB3">
         <v>1183000.0</v>
       </c>
       <c r="AC3">
         <v>7118000.0</v>
       </c>
       <c r="AD3">
-        <v>2030000.0</v>
+        <v>1061000.0</v>
       </c>
       <c r="AE3">
         <v>969000.0</v>
       </c>
       <c r="AF3">
         <v>356000.0</v>
       </c>
       <c r="AG3">
         <v>388000.0</v>
       </c>
       <c r="AH3">
         <v>356000.0</v>
       </c>
       <c r="AI3">
         <v>364000.0</v>
       </c>
       <c r="AJ3">
         <v>75000.0</v>
       </c>
       <c r="AK3">
         <v>336000.0</v>
       </c>
       <c r="AL3">
         <v>156000.0</v>
       </c>
@@ -16722,51 +16760,51 @@
       <c r="AW3">
         <v>727000.0</v>
       </c>
       <c r="AX3">
         <v>587000.0</v>
       </c>
       <c r="AY3">
         <v>580000.0</v>
       </c>
       <c r="AZ3">
         <v>668000.0</v>
       </c>
       <c r="BA3">
         <v>375000.0</v>
       </c>
       <c r="BB3">
         <v>708000.0</v>
       </c>
       <c r="BC3">
         <v>449000.0</v>
       </c>
       <c r="BD3">
         <v>587000.0</v>
       </c>
       <c r="BE3">
-        <v>31407000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
@@ -17034,51 +17072,51 @@
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>86646000.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
-        <v>33193000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
@@ -17160,51 +17198,51 @@
       <c r="V6">
         <v>159886000.0</v>
       </c>
       <c r="W6">
         <v>139804000.0</v>
       </c>
       <c r="X6">
         <v>87282000.0</v>
       </c>
       <c r="Y6">
         <v>249267000.0</v>
       </c>
       <c r="Z6">
         <v>101778000.0</v>
       </c>
       <c r="AA6">
         <v>-233178000.0</v>
       </c>
       <c r="AB6">
         <v>67462000.0</v>
       </c>
       <c r="AC6">
         <v>410043000.0</v>
       </c>
       <c r="AD6">
-        <v>119544000.0</v>
+        <v>118575000.0</v>
       </c>
       <c r="AE6">
         <v>125254000.0</v>
       </c>
       <c r="AF6">
         <v>119268000.0</v>
       </c>
       <c r="AG6">
         <v>137632000.0</v>
       </c>
       <c r="AH6">
         <v>426554000.0</v>
       </c>
       <c r="AI6">
         <v>77526000.0</v>
       </c>
       <c r="AJ6">
         <v>163213000.0</v>
       </c>
       <c r="AK6">
         <v>264980000.0</v>
       </c>
       <c r="AL6">
         <v>114513000.0</v>
       </c>
@@ -17241,51 +17279,51 @@
       <c r="AW6">
         <v>727000.0</v>
       </c>
       <c r="AX6">
         <v>587000.0</v>
       </c>
       <c r="AY6">
         <v>87226000.0</v>
       </c>
       <c r="AZ6">
         <v>668000.0</v>
       </c>
       <c r="BA6">
         <v>375000.0</v>
       </c>
       <c r="BB6">
         <v>708000.0</v>
       </c>
       <c r="BC6">
         <v>449000.0</v>
       </c>
       <c r="BD6">
         <v>587000.0</v>
       </c>
       <c r="BE6">
-        <v>64600000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
@@ -18478,51 +18516,53 @@
         <v>19733000.0</v>
       </c>
       <c r="CH12">
         <v>14246000.0</v>
       </c>
       <c r="CI12">
         <v>14396000.0</v>
       </c>
       <c r="CJ12">
         <v>25256000.0</v>
       </c>
       <c r="CK12">
         <v>10907000.0</v>
       </c>
       <c r="CL12">
         <v>12007000.0</v>
       </c>
       <c r="CM12">
         <v>15436000.0</v>
       </c>
     </row>
     <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>160</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>206172000.0</v>
+      </c>
       <c r="C13">
         <v>93502000.0</v>
       </c>
       <c r="D13">
         <v>20771000.0</v>
       </c>
       <c r="E13">
         <v>16777000.0</v>
       </c>
       <c r="F13">
         <v>12040000.0</v>
       </c>
       <c r="G13">
         <v>83977000.0</v>
       </c>
       <c r="H13">
         <v>21267000.0</v>
       </c>
       <c r="I13">
         <v>54424000.0</v>
       </c>
       <c r="J13">
         <v>8807000.0</v>
       </c>
       <c r="K13">
@@ -18629,51 +18669,53 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
     </row>
     <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>161</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>-327000.0</v>
+      </c>
       <c r="C14">
         <v>157000.0</v>
       </c>
       <c r="D14">
         <v>-1137000.0</v>
       </c>
       <c r="E14">
         <v>-2138000.0</v>
       </c>
       <c r="F14">
         <v>-388000.0</v>
       </c>
       <c r="G14">
         <v>-319000.0</v>
       </c>
       <c r="H14">
         <v>-405000.0</v>
       </c>
       <c r="I14">
         <v>-5395000.0</v>
       </c>
       <c r="J14">
         <v>-377000.0</v>
       </c>
       <c r="K14">
@@ -19234,51 +19276,53 @@
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
     </row>
     <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>164</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>208305000.0</v>
+      </c>
       <c r="C17">
         <v>95682000.0</v>
       </c>
       <c r="D17">
         <v>323759000.0</v>
       </c>
       <c r="E17">
         <v>443790000.0</v>
       </c>
       <c r="F17">
         <v>114714000.0</v>
       </c>
       <c r="G17">
         <v>55017000.0</v>
       </c>
       <c r="H17">
         <v>185591000.0</v>
       </c>
       <c r="I17">
         <v>352009000.0</v>
       </c>
       <c r="J17">
         <v>72931000.0</v>
       </c>
       <c r="K17">
@@ -19405,51 +19449,53 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
     </row>
     <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>165</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-65661000.0</v>
+      </c>
       <c r="C18">
         <v>-87681000.0</v>
       </c>
       <c r="D18">
         <v>-88895000.0</v>
       </c>
       <c r="E18">
         <v>-169590000.0</v>
       </c>
       <c r="F18">
         <v>-137577000.0</v>
       </c>
       <c r="G18">
         <v>-126050000.0</v>
       </c>
       <c r="H18">
         <v>-73459000.0</v>
       </c>
       <c r="I18">
         <v>-196716000.0</v>
       </c>
       <c r="J18">
         <v>-157830000.0</v>
       </c>
       <c r="K18">
@@ -20352,51 +20398,53 @@
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
     </row>
     <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>172</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>1769000.0</v>
+      </c>
       <c r="C25">
         <v>1732000.0</v>
       </c>
       <c r="D25">
         <v>1780000.0</v>
       </c>
       <c r="E25">
         <v>2003000.0</v>
       </c>
       <c r="F25">
         <v>1475000.0</v>
       </c>
       <c r="G25">
         <v>1260000.0</v>
       </c>
       <c r="H25">
         <v>1510000.0</v>
       </c>
       <c r="I25">
         <v>1502000.0</v>
       </c>
       <c r="J25">
         <v>1369000.0</v>
       </c>
       <c r="K25">
@@ -20592,51 +20640,53 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
     </row>
     <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>174</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>4100000.0</v>
+      </c>
       <c r="C27">
         <v>4277000.0</v>
       </c>
       <c r="D27">
         <v>6615000.0</v>
       </c>
       <c r="E27">
         <v>3965000.0</v>
       </c>
       <c r="F27">
         <v>4453000.0</v>
       </c>
       <c r="G27">
         <v>3136000.0</v>
       </c>
       <c r="H27">
         <v>4677000.0</v>
       </c>
       <c r="I27">
         <v>2668000.0</v>
       </c>
       <c r="J27">
         <v>8105000.0</v>
       </c>
       <c r="K27">
@@ -20797,51 +20847,53 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
     </row>
     <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>175</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>34004000.0</v>
+      </c>
       <c r="C28">
         <v>35483000.0</v>
       </c>
       <c r="D28">
         <v>56605000.0</v>
       </c>
       <c r="E28">
         <v>33738000.0</v>
       </c>
       <c r="F28">
         <v>32647000.0</v>
       </c>
       <c r="G28">
         <v>25726000.0</v>
       </c>
       <c r="H28">
         <v>50923000.0</v>
       </c>
       <c r="I28">
         <v>36671000.0</v>
       </c>
       <c r="J28">
         <v>25647000.0</v>
       </c>
       <c r="K28">
@@ -21002,51 +21054,53 @@
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
     </row>
     <row r="29" spans="1:91">
       <c r="A29" t="s">
         <v>176</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>61693000.0</v>
+      </c>
       <c r="C29">
         <v>29645000.0</v>
       </c>
       <c r="D29">
         <v>100562000.0</v>
       </c>
       <c r="E29">
         <v>74896000.0</v>
       </c>
       <c r="F29">
         <v>42657000.0</v>
       </c>
       <c r="G29">
         <v>19524000.0</v>
       </c>
       <c r="H29">
         <v>70130000.0</v>
       </c>
       <c r="I29">
         <v>68427000.0</v>
       </c>
       <c r="J29">
         <v>26810000.0</v>
       </c>
       <c r="K29">
@@ -25743,51 +25797,51 @@
       <c r="R14">
         <v>947000.0</v>
       </c>
       <c r="S14">
         <v>908000.0</v>
       </c>
       <c r="T14">
         <v>1193000.0</v>
       </c>
       <c r="U14">
         <v>873000.0</v>
       </c>
       <c r="V14">
         <v>1037000.0</v>
       </c>
       <c r="W14">
         <v>1103000.0</v>
       </c>
       <c r="X14">
         <v>1619000.0</v>
       </c>
       <c r="Y14">
         <v>1136000.0</v>
       </c>
       <c r="Z14">
-        <v>3040000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="AA14">
         <v>1961000.0</v>
       </c>
       <c r="AB14">
         <v>1183000.0</v>
       </c>
       <c r="AC14">
         <v>7118000.0</v>
       </c>
       <c r="AD14">
         <v>1061000.0</v>
       </c>
       <c r="AE14">
         <v>969000.0</v>
       </c>
       <c r="AF14">
         <v>356000.0</v>
       </c>
       <c r="AG14">
         <v>388000.0</v>
       </c>
       <c r="AH14">
         <v>356000.0</v>
       </c>
@@ -26445,51 +26499,53 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
     </row>
     <row r="19" spans="1:81">
       <c r="A19" t="s">
         <v>201</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>-2841000.0</v>
+      </c>
       <c r="C19">
         <v>7020000.0</v>
       </c>
       <c r="D19">
         <v>38576000.0</v>
       </c>
       <c r="E19">
         <v>-9623000.0</v>
       </c>
       <c r="F19">
         <v>-5016000.0</v>
       </c>
       <c r="G19">
         <v>-6979000.0</v>
       </c>
       <c r="H19">
         <v>23220000.0</v>
       </c>
       <c r="I19">
         <v>720000.0</v>
       </c>
       <c r="J19">
         <v>-346242000.0</v>
       </c>
       <c r="K19">
@@ -26606,51 +26662,53 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
     </row>
     <row r="20" spans="1:81">
       <c r="A20" t="s">
         <v>202</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>455875000.0</v>
       </c>
       <c r="E20">
         <v>114905000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>1310000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
@@ -26725,51 +26783,53 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
     </row>
     <row r="21" spans="1:81">
       <c r="A21" t="s">
         <v>203</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>1477281000.0</v>
+      </c>
       <c r="C21">
         <v>819674000.0</v>
       </c>
       <c r="D21">
         <v>1953484000.0</v>
       </c>
       <c r="E21">
         <v>682206000.0</v>
       </c>
       <c r="F21">
         <v>411702000.0</v>
       </c>
       <c r="G21">
         <v>-26554000.0</v>
       </c>
       <c r="H21">
         <v>717339000.0</v>
       </c>
       <c r="I21">
         <v>845356000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
@@ -27586,51 +27646,51 @@
       <c r="R25">
         <v>-253287000.0</v>
       </c>
       <c r="S25">
         <v>41597000.0</v>
       </c>
       <c r="T25">
         <v>11106000.0</v>
       </c>
       <c r="U25">
         <v>57366000.0</v>
       </c>
       <c r="V25">
         <v>66707000.0</v>
       </c>
       <c r="W25">
         <v>64103000.0</v>
       </c>
       <c r="X25">
         <v>47169000.0</v>
       </c>
       <c r="Y25">
         <v>53450000.0</v>
       </c>
       <c r="Z25">
-        <v>53163000.0</v>
+        <v>55124000.0</v>
       </c>
       <c r="AA25">
         <v>25961000.0</v>
       </c>
       <c r="AB25">
         <v>34068000.0</v>
       </c>
       <c r="AC25">
         <v>14317000.0</v>
       </c>
       <c r="AD25">
         <v>46205000.0</v>
       </c>
       <c r="AE25">
         <v>41419000.0</v>
       </c>
       <c r="AF25">
         <v>145194000.0</v>
       </c>
       <c r="AG25">
         <v>67423000.0</v>
       </c>
       <c r="AH25">
         <v>-199296000.0</v>
       </c>
@@ -27679,51 +27739,51 @@
       <c r="AW25">
         <v>-16399000.0</v>
       </c>
       <c r="AX25">
         <v>-90306000.0</v>
       </c>
       <c r="AY25">
         <v>49236000.0</v>
       </c>
       <c r="AZ25">
         <v>34492000.0</v>
       </c>
       <c r="BA25">
         <v>-18468000.0</v>
       </c>
       <c r="BB25">
         <v>53213000.0</v>
       </c>
       <c r="BC25">
         <v>35464000.0</v>
       </c>
       <c r="BD25">
         <v>103404000.0</v>
       </c>
       <c r="BE25">
-        <v>71296000.0</v>
+        <v>68609000.0</v>
       </c>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
@@ -27797,51 +27857,53 @@
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
     </row>
     <row r="27" spans="1:81">
       <c r="A27" t="s">
         <v>208</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>4946000.0</v>
+      </c>
       <c r="C27">
         <v>3696000.0</v>
       </c>
       <c r="D27">
         <v>1743000.0</v>
       </c>
       <c r="E27">
         <v>1743000.0</v>
       </c>
       <c r="F27">
         <v>1743000.0</v>
       </c>
       <c r="G27">
         <v>1743000.0</v>
       </c>
       <c r="H27">
         <v>1743000.0</v>
       </c>
       <c r="I27">
         <v>1743000.0</v>
       </c>
       <c r="J27">
         <v>1743000.0</v>
       </c>
       <c r="K27">