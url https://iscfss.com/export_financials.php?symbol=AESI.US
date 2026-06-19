--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1190,83 +1193,83 @@
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
         <v>182238000.0</v>
       </c>
       <c r="C21">
         <v>105867000.0</v>
       </c>
       <c r="D21">
         <v>1767000.0</v>
       </c>
       <c r="E21"/>
       <c r="F21">
         <v>200000.0</v>
       </c>
       <c r="G21">
         <v>100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
-        <v>86099000.0</v>
+        <v>61726000.0</v>
       </c>
       <c r="C22">
         <v>40550000.0</v>
       </c>
       <c r="D22">
         <v>21857000.0</v>
       </c>
       <c r="E22">
         <v>16411000.0</v>
       </c>
       <c r="F22">
         <v>10406000.0</v>
       </c>
       <c r="G22">
         <v>9424000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
         <v>2228428000.0</v>
       </c>
       <c r="C23">
         <v>1972652000.0</v>
       </c>
       <c r="D23">
         <v>1261686000.0</v>
       </c>
       <c r="E23">
-        <v>239642000.0</v>
+        <v>750999000.0</v>
       </c>
       <c r="F23">
         <v>543850000.0</v>
       </c>
       <c r="G23">
         <v>521741999.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24">
         <v>538240000.0</v>
       </c>
       <c r="C24">
         <v>466989000.0</v>
       </c>
       <c r="D24">
         <v>172820000.0</v>
       </c>
       <c r="E24">
         <v>126588000.0</v>
       </c>
       <c r="F24">
@@ -1927,51 +1930,51 @@
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
         <v>1208924000.0</v>
       </c>
       <c r="C60">
         <v>1036556000.0</v>
       </c>
       <c r="D60">
         <v>867824000.0</v>
       </c>
       <c r="E60">
-        <v>84722000.0</v>
+        <v>511357000.0</v>
       </c>
       <c r="F60">
         <v>338697000.0</v>
       </c>
       <c r="G60">
         <v>331697000.0</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
@@ -1979,2997 +1982,3134 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
+        <v>80</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
       <c r="U1" t="s">
         <v>82</v>
       </c>
       <c r="V1" t="s">
+        <v>83</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
+        <v>101014000.0</v>
+      </c>
+      <c r="C2">
         <v>69203000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>92839000.0</v>
+      </c>
+      <c r="E2">
         <v>90579000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>115457000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>119018000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>124770000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>103763000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>102072000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>60882000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>57520000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>47681000.0</v>
       </c>
-      <c r="M2">
-[...1 lines deleted...]
-      </c>
       <c r="N2">
+        <v>34313000.0</v>
+      </c>
+      <c r="O2">
         <v>31645000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29328000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20016000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14606000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12180000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8308000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>5621000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5"/>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="K5">
         <v>0.0</v>
       </c>
+      <c r="L5"/>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
         <v>19497000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>19362000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>19202000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>19024000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>18819000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>18745000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>331697000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>18690000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
+        <v>69885000.0</v>
+      </c>
+      <c r="C7">
         <v>42881000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>27118000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>24045000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21941000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19370000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>20422000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>27442000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>5169000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>0.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>308000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>13</v>
       </c>
-      <c r="B8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B8">
+        <v>1249000.0</v>
+      </c>
+      <c r="C8"/>
       <c r="D8">
         <v>1237000.0</v>
       </c>
       <c r="E8">
+        <v>1237000.0</v>
+      </c>
+      <c r="F8">
         <v>1236000.0</v>
       </c>
-      <c r="F8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>1098000.0</v>
       </c>
       <c r="I8">
         <v>1098000.0</v>
       </c>
-      <c r="J8"/>
+      <c r="J8">
+        <v>1098000.0</v>
+      </c>
       <c r="K8"/>
-      <c r="L8">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8">
         <v>1000000.0</v>
       </c>
-      <c r="N8"/>
+      <c r="N8">
+        <v>1000000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
+        <v>39780000.0</v>
+      </c>
+      <c r="C10">
         <v>40632000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>41349000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>78809000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>68674000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>71704000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>78637000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>104723000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>187120000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>210174000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>264538000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>341674000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>352656000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>82010000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>90720000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>69009000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>53836000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>40401000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>27297000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-36072000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>36072000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
+        <v>39780000.0</v>
+      </c>
+      <c r="C12">
         <v>40632000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>41349000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>78809000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>68674000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>71704000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>78637000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>104723000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>187120000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>210174000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>264538000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>341674000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>352656000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>82010000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>90720000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>69009000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>53836000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>40401000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>27297000.0</v>
       </c>
-      <c r="T12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U12"/>
       <c r="V12">
         <v>36072000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12">
+        <v>36072000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
+        <v>1249000.0</v>
+      </c>
+      <c r="C13">
         <v>1241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237000.0</v>
       </c>
       <c r="D13">
         <v>1237000.0</v>
       </c>
       <c r="E13">
+        <v>1237000.0</v>
+      </c>
+      <c r="F13">
         <v>1236000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098000.0</v>
       </c>
       <c r="H13">
         <v>1098000.0</v>
       </c>
       <c r="I13">
         <v>1098000.0</v>
       </c>
       <c r="J13">
-        <v>1000000.0</v>
+        <v>1098000.0</v>
       </c>
       <c r="K13">
         <v>1000000.0</v>
       </c>
       <c r="L13">
         <v>1000000.0</v>
       </c>
       <c r="M13">
         <v>1000000.0</v>
       </c>
       <c r="N13">
-        <v>407138000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="O13">
         <v>407138000.0</v>
       </c>
       <c r="P13">
         <v>407138000.0</v>
       </c>
       <c r="Q13">
         <v>407138000.0</v>
       </c>
       <c r="R13">
         <v>407138000.0</v>
       </c>
       <c r="S13">
+        <v>407138000.0</v>
+      </c>
+      <c r="T13">
         <v>394525000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>394525000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
+        <v>124626000.0</v>
+      </c>
+      <c r="C14">
         <v>124019000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>123737000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>123655000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>119747000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>111262000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>111078000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>112023000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>109850496.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100025584.0</v>
       </c>
       <c r="K14">
         <v>100025584.0</v>
       </c>
       <c r="L14">
-        <v>100000000.0</v>
+        <v>100025584.0</v>
       </c>
       <c r="M14">
         <v>100000000.0</v>
       </c>
       <c r="N14">
-        <v>57147501.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="O14">
         <v>57147501.0</v>
       </c>
       <c r="P14">
-        <v>100000000.0</v>
+        <v>57147501.0</v>
       </c>
       <c r="Q14">
         <v>100000000.0</v>
       </c>
       <c r="R14">
+        <v>100000000.0</v>
+      </c>
+      <c r="S14">
         <v>57147501.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>55484146.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>443874294.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55484146.0</v>
       </c>
       <c r="V14">
         <v>55484146.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>55484146.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>21</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>4668000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>2999000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4699000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6660000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7755000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6837000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7093000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-1407000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>37805000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30630000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8703000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>2000000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>6500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>269000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
         <v>152903000.0</v>
       </c>
       <c r="C20">
+        <v>152903000.0</v>
+      </c>
+      <c r="D20">
         <v>156709000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>137326000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>136290000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>68999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75219000.0</v>
       </c>
       <c r="H20">
         <v>75219000.0</v>
       </c>
       <c r="I20">
+        <v>75219000.0</v>
+      </c>
+      <c r="J20">
         <v>91171000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
+        <v>176283000.0</v>
+      </c>
+      <c r="C21">
         <v>182238000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>189224000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>198155000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>203666000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>105867000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>109281000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>112422000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>112462000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1767000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>200000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
-        <v>86099000.0</v>
+        <v>66074000.0</v>
       </c>
       <c r="C22">
+        <v>61726000.0</v>
+      </c>
+      <c r="D22">
         <v>56812000.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>55608000.0</v>
+      </c>
+      <c r="F22">
         <v>51214000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>40550000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>37900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>41491000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>34891000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>21857000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18872000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>16807000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>16015000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>16411000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13845000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12168000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10670000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10406000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9561000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>9424000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
+        <v>2298578000.0</v>
+      </c>
+      <c r="C23">
         <v>2228428000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2233472000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2247775000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2294780000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1972652000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1973490000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1982329000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1941684000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1261686000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1239271000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1198620000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1103868000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>239642000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>243127000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>639844000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>571600000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>205153000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>515683000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>331697000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>521742000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24">
+        <v>557040000.0</v>
+      </c>
+      <c r="C24">
         <v>538240000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>518427000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>492069000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>493531000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>466989000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>439043000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>447450000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>457170000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>172820000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>172511000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>101201000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>114018000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>126588000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>137620000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>159712000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
+        <v>652777000.0</v>
+      </c>
+      <c r="C28">
         <v>538289000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>542265000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>473660000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>487114000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>458391000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>417047000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>396841000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>294179000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-32185000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-92027000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-210727000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-181378000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>65164000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>64268000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>102290000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>126675000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>135182000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>126005000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>36072000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>138810000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
+        <v>1791547000.0</v>
+      </c>
+      <c r="C29">
         <v>1787845000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1779881000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1799756000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1834918000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1547281000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1521443000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1539963000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1547729000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1040644000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>96519000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>207633000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>195585000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>658531000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>618627000.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>513972000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
+        <v>208381000.0</v>
+      </c>
+      <c r="C30">
         <v>180783000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>184625000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>185978000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>244735000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>165967000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>179924000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>197072000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>185758000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>71170000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>102234000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>85940000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>95112000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>74392000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>72612000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>74029000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33146000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>29418000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19927000.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>11604000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-75992000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>511357000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>463639000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32">
+        <v>49780000.0</v>
+      </c>
+      <c r="C32">
         <v>96450000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>76636000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>119711000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>144352000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>46353000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>58341000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>125823000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>235372000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>226094000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>300965000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>313060000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>366424000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>90057000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>90509000.0</v>
       </c>
-      <c r="P32"/>
       <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>43635000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
+        <v>1962681000.0</v>
+      </c>
+      <c r="C33">
         <v>1920914000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1936267000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1913316000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1918406000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1683234000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1656977000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1617173000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1516187000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>943000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>837747000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>744352000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>633214000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>572268000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>526890000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>482358000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>471756000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>459577000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>456093000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>-36072000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>463103000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34">
         <v>5538000.0</v>
       </c>
       <c r="C34">
+        <v>5538000.0</v>
+      </c>
+      <c r="D34">
         <v>13848000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3093000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2489000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2193000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1744000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1209000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>28530000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>6921000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6363000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>38012000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>27733000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>21229000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>13003000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>1408000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
+        <v>843586000.0</v>
+      </c>
+      <c r="C35">
         <v>808440000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>789518000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>761695000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>761687000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>693031000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>669137000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>681036000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>685129000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>301270000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>227553000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>178283000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>165217999.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>150968000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>153760000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>155957000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>165916000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>164515000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>126814000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>-331697000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>143979000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
+        <v>1101000.0</v>
+      </c>
+      <c r="C36">
         <v>1177000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3152000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3323000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4485000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3456000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3290000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3451000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3686000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2422000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4294000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3537000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2099000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7522000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6196000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4461000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3232000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1260000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1708000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>-36072000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1913000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>3291000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>4294000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3537000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>7522000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6196000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4461000.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
+        <v>21662000.0</v>
+      </c>
+      <c r="C39">
         <v>24373000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>14419000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>14064000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11751000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11197000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20052000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>21870000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>17728000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>15485000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>15880000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9847000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6871000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5900000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2699000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2280000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2192000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4100000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2805000.0</v>
       </c>
-      <c r="T39"/>
       <c r="U39"/>
-      <c r="V39">
+      <c r="V39"/>
+      <c r="W39">
         <v>1539000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
+        <v>102328000.0</v>
+      </c>
+      <c r="C40">
         <v>101180000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>81343000.0</v>
+      </c>
+      <c r="E40">
         <v>77391000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>68912000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>59101000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>81479000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>88135000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>63924000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>26930000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>43039000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>63781000.0</v>
       </c>
-      <c r="M40">
-[...1 lines deleted...]
-      </c>
       <c r="N40">
+        <v>39127000.0</v>
+      </c>
+      <c r="O40">
         <v>30004000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>40298000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>31986000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>13632000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>9796000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>8266000.0</v>
       </c>
-      <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40">
         <v>5274000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>51002000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>3151000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3137000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
-        <v>1208924000.0</v>
+        <v>1265194000.0</v>
       </c>
       <c r="C42">
+        <v>1257987000.0</v>
+      </c>
+      <c r="D42">
         <v>1250208000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1274434000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1299835000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1035454000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1045083000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1060493000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1079800000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>908079000.0</v>
       </c>
-      <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>44150000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>53731000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-426635000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-426500000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>19202000.0</v>
       </c>
-      <c r="Q42"/>
-      <c r="R42">
+      <c r="R42"/>
+      <c r="S42">
         <v>-338697000.0</v>
       </c>
-      <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42"/>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45">
+        <v>2065486000.0</v>
+      </c>
+      <c r="C45">
         <v>1974418000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1936294000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1882954000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1842732000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1737786000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1671977000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1603117000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1461196000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1073630000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>956245000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>740815000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>631115000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>662725000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>611674000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
+        <v>1632394000.0</v>
+      </c>
+      <c r="C46">
         <v>1584596000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1587182000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1574512000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1573965000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1504912000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1469187000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1426081000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1308868000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>938811000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>833453000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>740815000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>631115000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>564746000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>520694000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>477897000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>468524000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>458317000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>454385000.0</v>
       </c>
-      <c r="T46"/>
       <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>461090000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>833453000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>564746000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>520694000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
+        <v>-97568000.0</v>
+      </c>
+      <c r="C48">
         <v>-50304000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-28060000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-4339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
       <c r="G48">
         <v>0.0</v>
       </c>
       <c r="H48">
+        <v>0.0</v>
+      </c>
+      <c r="I48">
         <v>369000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-14468000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-41255000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-76992000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>31536000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1734000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>84722000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>37139000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-12917000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-66414000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-87260000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-71638000.0</v>
       </c>
-      <c r="T48"/>
       <c r="U48"/>
-      <c r="V48">
+      <c r="V48"/>
+      <c r="W48">
         <v>-81518000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50">
+        <v>65632000.0</v>
+      </c>
+      <c r="C50">
         <v>40681000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>38069000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>36355000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>40316000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>43736000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>36219000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>30553000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>24129000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>29746000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>25102000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>20586000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>17368000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>15563000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
+        <v>692557000.0</v>
+      </c>
+      <c r="C51">
         <v>578921000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>583614000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>552469000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>555788000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>530095000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>495684000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>501564000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>481299000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>177989000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>172511000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>130947000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>171278000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>147174000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>154988000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>171299000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>180511000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>175583000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>153302000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>174882000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
+        <v>78107000.0</v>
+      </c>
+      <c r="C52">
         <v>40681000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>43388000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>42079000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>47653000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>53169000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>45086000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>40342000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>24129000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1407000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1435000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>29746000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>30790000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>24881000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>19741000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>18462000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>17698000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>15563000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>30663000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>35171000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>72144000.0</v>
       </c>
-      <c r="V53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:22">
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
+        <v>2298578000.0</v>
+      </c>
+      <c r="C55">
         <v>2228428000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2233472000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2247775000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2294780000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1972652000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1973490000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1982329000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1941684000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1261686000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1239271000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1198620000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1103868000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>750999000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>706766000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>639844000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>571600000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>543850000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>515683000.0</v>
       </c>
-      <c r="T55"/>
       <c r="U55"/>
-      <c r="V55">
+      <c r="V55"/>
+      <c r="W55">
         <v>521742000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
+        <v>335897000.0</v>
+      </c>
+      <c r="C56">
         <v>307514000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>297205000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>334459000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>376374000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>289418000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>316513000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>365156000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>425497000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>318686000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>401524000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>454268000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>470654000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>178731000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>179876000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>157486000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>99844000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>84273000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>59590000.0</v>
       </c>
-      <c r="T56"/>
-      <c r="U56">
+      <c r="U56"/>
+      <c r="V56">
         <v>36072000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>58639000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
+        <v>286117000.0</v>
+      </c>
+      <c r="C57">
         <v>211064000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>220569000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>214748000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>232022000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>243065000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>258172000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>239333000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>190125000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>92592000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>100559000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>141208000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>104230000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>88674000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>89367000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>70464000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>45936000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>40638000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>47237000.0</v>
       </c>
-      <c r="T57"/>
       <c r="U57"/>
-      <c r="V57">
+      <c r="V57"/>
+      <c r="W57">
         <v>46066000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
+        <v>1129703000.0</v>
+      </c>
+      <c r="C58">
         <v>1019504000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1010087000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>976443000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>993709000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>936096000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>927309000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>920369000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>875254000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>393862000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>328112000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>319491000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>269448000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>239642000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>243127000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>226421000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>211852000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>205153000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>174051000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>-331697000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>190045000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
+        <v>1168875000.0</v>
+      </c>
+      <c r="C60">
         <v>1208924000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1223385000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1271332000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1301071000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1036556000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1046181000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1061960000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1066430000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>867824000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-75992000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>76686000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>56465000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>84722000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>37139000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>413423000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>359748000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-87260000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>341632000.0</v>
       </c>
-      <c r="T60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U60"/>
       <c r="V60">
         <v>331697000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:22">
+      <c r="W60">
+        <v>331697000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4990,2327 +5130,2400 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B2">
-        <v>973501000.0</v>
+        <v>944643000.0</v>
       </c>
       <c r="C2">
         <v>823943000.0</v>
       </c>
       <c r="D2">
         <v>300194000.0</v>
       </c>
       <c r="E2">
         <v>226416000.0</v>
       </c>
       <c r="F2">
         <v>108337000.0</v>
       </c>
       <c r="G2">
         <v>94005000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B3">
         <v>189006000.0</v>
       </c>
       <c r="C3">
         <v>114523000.0</v>
       </c>
       <c r="D3">
         <v>41634000.0</v>
       </c>
       <c r="E3">
         <v>28617000.0</v>
       </c>
       <c r="F3">
         <v>24604000.0</v>
       </c>
       <c r="G3">
         <v>21579000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B5">
         <v>-10183000.0</v>
       </c>
       <c r="C5">
         <v>114427000.0</v>
       </c>
       <c r="D5">
         <v>265560000.0</v>
       </c>
       <c r="E5">
         <v>234622000.0</v>
       </c>
       <c r="F5">
         <v>47287000.0</v>
       </c>
       <c r="G5">
         <v>-1251000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B6">
         <v>178823000.0</v>
       </c>
       <c r="C6">
         <v>228950000.0</v>
       </c>
       <c r="D6">
         <v>307194000.0</v>
       </c>
       <c r="E6">
         <v>263239000.0</v>
       </c>
       <c r="F6">
         <v>71891000.0</v>
       </c>
       <c r="G6">
         <v>20328000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9">
-        <v>121809000.0</v>
+        <v>150667000.0</v>
       </c>
       <c r="C9">
         <v>232014000.0</v>
       </c>
       <c r="D9">
         <v>313766000.0</v>
       </c>
       <c r="E9">
         <v>256308000.0</v>
       </c>
       <c r="F9">
         <v>64067000.0</v>
       </c>
       <c r="G9">
         <v>17767000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10">
         <v>-68179000.0</v>
       </c>
       <c r="C10">
         <v>75780000.0</v>
       </c>
       <c r="D10">
         <v>257871000.0</v>
       </c>
       <c r="E10">
         <v>218862000.0</v>
       </c>
       <c r="F10">
         <v>5089000.0</v>
       </c>
       <c r="G10">
         <v>-34070000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B11">
         <v>-17875000.0</v>
       </c>
       <c r="C11">
         <v>15836000.0</v>
       </c>
       <c r="D11">
         <v>31378000.0</v>
       </c>
       <c r="E11">
         <v>1856000.0</v>
       </c>
       <c r="F11">
         <v>831000.0</v>
       </c>
       <c r="G11">
         <v>372000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12">
         <v>57996000.0</v>
       </c>
       <c r="C12">
         <v>38647000.0</v>
       </c>
       <c r="D12">
         <v>7689000.0</v>
       </c>
       <c r="E12">
         <v>15760000.0</v>
       </c>
       <c r="F12">
         <v>42198000.0</v>
       </c>
       <c r="G12">
         <v>32819000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>-66503000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B15">
         <v>-50304000.0</v>
       </c>
       <c r="C15">
         <v>59944000.0</v>
       </c>
       <c r="D15">
         <v>159990000.0</v>
       </c>
       <c r="E15">
         <v>217006000.0</v>
       </c>
       <c r="F15">
         <v>4258000.0</v>
       </c>
       <c r="G15">
         <v>-34442000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>217006000.0</v>
       </c>
       <c r="F16">
         <v>4258000.0</v>
       </c>
       <c r="G16">
         <v>-34442000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B17">
         <v>-50304000.0</v>
       </c>
       <c r="C17">
         <v>59944000.0</v>
       </c>
       <c r="D17">
         <v>226493000.0</v>
       </c>
       <c r="E17">
         <v>217006000.0</v>
       </c>
       <c r="F17">
         <v>4258000.0</v>
       </c>
       <c r="G17">
         <v>-34442000.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B18">
         <v>-57996000.0</v>
       </c>
       <c r="C18">
         <v>-38647000.0</v>
       </c>
       <c r="D18">
         <v>-7689000.0</v>
       </c>
       <c r="E18">
         <v>-15760000.0</v>
       </c>
       <c r="F18">
         <v>-42198000.0</v>
       </c>
       <c r="G18">
         <v>-32819000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B21">
-        <v>-11709000.0</v>
+        <v>-16487000.0</v>
       </c>
       <c r="C21">
         <v>113876000.0</v>
       </c>
       <c r="D21">
         <v>265130000.0</v>
       </c>
       <c r="E21">
         <v>231991000.0</v>
       </c>
       <c r="F21">
         <v>46996000.0</v>
       </c>
       <c r="G21">
         <v>-1226000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23">
-        <v>1107019000.0</v>
+        <v>1111797000.0</v>
       </c>
       <c r="C23">
         <v>942081000.0</v>
       </c>
       <c r="D23">
         <v>348830000.0</v>
       </c>
       <c r="E23">
         <v>250733000.0</v>
       </c>
       <c r="F23">
         <v>125408000.0</v>
       </c>
       <c r="G23">
         <v>112998000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25">
         <v>189006000.0</v>
       </c>
       <c r="C25">
         <v>114523000.0</v>
       </c>
       <c r="D25">
         <v>41634000.0</v>
       </c>
       <c r="E25">
         <v>28617000.0</v>
       </c>
       <c r="F25">
         <v>24604000.0</v>
       </c>
       <c r="G25">
         <v>21579000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1800000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28">
         <v>138829000.0</v>
       </c>
       <c r="C28">
         <v>106248000.0</v>
       </c>
       <c r="D28">
         <v>48636000.0</v>
       </c>
       <c r="E28">
         <v>24317000.0</v>
       </c>
       <c r="F28">
         <v>17071000.0</v>
       </c>
       <c r="G28">
         <v>17743000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29">
         <v>-17875000.0</v>
       </c>
       <c r="C29">
         <v>15836000.0</v>
       </c>
       <c r="D29">
         <v>31378000.0</v>
       </c>
       <c r="E29">
         <v>1856000.0</v>
       </c>
       <c r="F29">
         <v>831000.0</v>
       </c>
       <c r="G29">
         <v>372000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30">
-        <v>133518000.0</v>
+        <v>167154000.0</v>
       </c>
       <c r="C30">
         <v>118138000.0</v>
       </c>
       <c r="D30">
         <v>48636000.0</v>
       </c>
       <c r="E30">
         <v>24317000.0</v>
       </c>
       <c r="F30">
         <v>17071000.0</v>
       </c>
       <c r="G30">
         <v>18993000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31">
-        <v>-56470000.0</v>
+        <v>-51692000.0</v>
       </c>
       <c r="C31">
         <v>-38096000.0</v>
       </c>
       <c r="D31">
         <v>-7259000.0</v>
       </c>
       <c r="E31">
         <v>-13129000.0</v>
       </c>
       <c r="F31">
         <v>-41907000.0</v>
       </c>
       <c r="G31">
         <v>-32844000.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32">
         <v>1095310000.0</v>
       </c>
       <c r="C32">
         <v>1055957000.0</v>
       </c>
       <c r="D32">
         <v>613960000.0</v>
       </c>
       <c r="E32">
         <v>482724000.0</v>
       </c>
       <c r="F32">
         <v>172404000.0</v>
       </c>
       <c r="G32">
         <v>111772000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
+        <v>80</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
       <c r="U1" t="s">
         <v>82</v>
       </c>
       <c r="V1" t="s">
+        <v>83</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>267279000.0</v>
+      </c>
+      <c r="C2">
         <v>237142000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>243161000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>236537000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>243063000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>221443000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>251416000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>227163000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>123921000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>78192000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>77991000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>72937000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>71074000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>75076000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>67274000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>53454000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30612000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>31592000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19747000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20702000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18920000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16570000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B3">
+        <v>53254000.0</v>
+      </c>
+      <c r="C3">
         <v>49844000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>47931000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>48182000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>43049000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>35085000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>30716000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>29654000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19068000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12266000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10746000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9814000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8808000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8089000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7299000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6746000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6483000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6192000.0</v>
       </c>
       <c r="T3">
         <v>6192000.0</v>
       </c>
       <c r="U3">
+        <v>6192000.0</v>
+      </c>
+      <c r="V3">
         <v>5685000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5740000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B5">
+        <v>-31990000.0</v>
+      </c>
+      <c r="C5">
         <v>-14795000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-18541000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7563000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15590000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>30840000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15526000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>28361000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>39700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>49290000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>65460000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>76786000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>74024000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>67007000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>69536000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>73018000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>25061000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>16287000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
-        <v>13774000.0</v>
+        <v>9433000.0</v>
       </c>
       <c r="U5">
+        <v>18299000.0</v>
+      </c>
+      <c r="V5">
         <v>3213000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-507000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B6">
+        <v>21264000.0</v>
+      </c>
+      <c r="C6">
         <v>35049000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>29390000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>55745000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>58639000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>65925000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>46242000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>58015000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>58768000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>61556000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>76206000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>86600000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>82832000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>75096000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>76835000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>79764000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>31544000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>22822000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
-        <v>19966000.0</v>
+        <v>15625000.0</v>
       </c>
       <c r="U6">
+        <v>24491000.0</v>
+      </c>
+      <c r="V6">
         <v>8898000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5233000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>-1695999.0</v>
+      </c>
+      <c r="C9">
         <v>12288000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>16452000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>52139000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>54528000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>49895000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>53018000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>60355000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>68746000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>62946000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>79625000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>88851000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>82344000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>74789000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>74408000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>77869000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>29242000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21254000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>23552000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>23725000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>12912000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9750000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>-47774000.0</v>
+      </c>
+      <c r="C10">
         <v>-30905000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-33551000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7235000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3512000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18822000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4333000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17903000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>34722000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>47060000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>63964000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>76265000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>70582000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>63017000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>65660000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>69114000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>21071000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5108000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5642000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9787000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5232000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-9143000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B11">
+        <v>-510000.0</v>
+      </c>
+      <c r="C11">
         <v>-8661000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-9830000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1677000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2293000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4420000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>415000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3066000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7935000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>11010000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>7637000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5054000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7677000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>434000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>604000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>593000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>225000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>511000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>101000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>116000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>103000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>198000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>15784000.0</v>
+      </c>
+      <c r="C12">
         <v>16110000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15010000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14798000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12078000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12018000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11193000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10458000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4978000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2230000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1496000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>521000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3442000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3990000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3876000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3904000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3990000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21395000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3791000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8512000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8690000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>-313000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-26887000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-32693000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-6610000.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>-47264000.0</v>
+      </c>
+      <c r="C15">
         <v>-22244000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-23721000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-5558000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1219000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14402000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3918000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>14837000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>26787000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>35737000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>29440000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>38518000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>56295000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>62583000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>65056000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>68521000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>20846000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-5619000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5541000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9671000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-5335000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-9341000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>29440000.0</v>
       </c>
       <c r="M16">
         <v>29440000.0</v>
       </c>
       <c r="N16">
+        <v>29440000.0</v>
+      </c>
+      <c r="O16">
         <v>62583000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>65056000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B17">
+        <v>-47264000.0</v>
+      </c>
+      <c r="C17">
         <v>-22244000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-23721000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5558000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1219000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>14402000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3918000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>14837000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>26787000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>36050000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>56327000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>71211000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>62905000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>62583000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>65056000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>68521000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>20846000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-5619000.0</v>
       </c>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B18">
+        <v>-15784000.0</v>
+      </c>
+      <c r="C18">
         <v>-16110000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15010000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14798000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12078000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12018000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11193000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10458000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4978000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2230000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1496000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-521000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3442000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3990000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3876000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3904000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3990000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-21395000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>-35660000.0</v>
+      </c>
+      <c r="C21">
         <v>-19902000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17869000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7193000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15331000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>30739000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15237000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>28223000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>39677000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>49298000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>65324000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>76668000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>73840000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>66886000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>68634000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>72504000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>23967000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>16175000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>13834000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13774000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3213000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-507000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23">
+        <v>301368000.0</v>
+      </c>
+      <c r="C23">
         <v>269332000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>277482000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>281483000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>282260000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>240599000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>289197000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>259295000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>152990000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>91840000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>92292000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>85120000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>79578000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>82979000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>73048000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>58819000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>35887000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>36671000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>29465000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>30653000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>28619000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>26827000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25">
+        <v>53254000.0</v>
+      </c>
+      <c r="C25">
         <v>49844000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>47931000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>48182000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>43049000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>35085000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>30716000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>29654000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19068000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12266000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10746000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9814000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8808000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8089000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7299000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6746000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6483000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6535000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28">
+        <v>35746000.0</v>
+      </c>
+      <c r="C28">
         <v>33724000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>36322000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34371000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34412000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25511000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25463000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27266000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28008000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13648000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14301000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12183000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8504000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7903000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5774000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5365000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5275000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5079000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29">
+        <v>-510000.0</v>
+      </c>
+      <c r="C29">
         <v>-8661000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-9830000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1677000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2293000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4420000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>415000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3066000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7935000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11010000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7637000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5054000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7677000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>434000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>604000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>593000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>225000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>511000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>33964000.0</v>
+      </c>
+      <c r="C30">
         <v>32189999.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34321000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44946000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39197000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19156000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37781000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>32132000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29069000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13648000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14301000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12183000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8504000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7903000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5774000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5365000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5275000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5079000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9718000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9951000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9699000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10257000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31">
+        <v>-12114000.0</v>
+      </c>
+      <c r="C31">
         <v>-11003000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-15682000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-14428000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-11819000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11917000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-10904000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-10320000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4955000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2238000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1360000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-403000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3258000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3869000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2974000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3390000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2896000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-21283000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8192000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3987000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-8445000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-8636000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>265583000.0</v>
+      </c>
+      <c r="C32">
         <v>249430000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>259613000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>288676000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>297591000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>271338000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>304434000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>287518000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>192667000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>141138000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>157616000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>161788000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>153418000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>149865000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>141682000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>131323000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>59854000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>52846000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>43299000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>44427000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>31832000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>26320000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
@@ -7333,2351 +7546,2424 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>71704000.0</v>
       </c>
       <c r="C2">
         <v>210174000.0</v>
       </c>
       <c r="D2">
         <v>82010000.0</v>
       </c>
       <c r="E2">
         <v>40401000.0</v>
       </c>
       <c r="F2">
         <v>36072000.0</v>
       </c>
       <c r="G2">
         <v>21292000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>148271000</v>
       </c>
       <c r="C3">
         <v>373983000</v>
       </c>
       <c r="D3">
         <v>365486000</v>
       </c>
       <c r="E3">
         <v>89592000</v>
       </c>
       <c r="F3">
         <v>19371000</v>
       </c>
       <c r="G3">
         <v>9532000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>-31072000.0</v>
       </c>
       <c r="C6">
         <v>-138470000.0</v>
       </c>
       <c r="D6">
         <v>128164000.0</v>
       </c>
       <c r="E6">
         <v>41609000.0</v>
       </c>
       <c r="F6">
         <v>4329000.0</v>
       </c>
       <c r="G6">
         <v>14780000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7">
         <v>-46818000.0</v>
       </c>
       <c r="C7">
         <v>22523000.0</v>
       </c>
       <c r="D7">
         <v>-6947000.0</v>
       </c>
       <c r="E7">
         <v>-41774000.0</v>
       </c>
       <c r="F7">
         <v>-8622000.0</v>
       </c>
       <c r="G7">
         <v>369000.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
         <v>-10897000.0</v>
       </c>
       <c r="C9">
         <v>-13105000.0</v>
       </c>
       <c r="D9">
         <v>3040000.0</v>
       </c>
       <c r="E9">
         <v>-44975000.0</v>
       </c>
       <c r="F9">
         <v>-17814000.0</v>
       </c>
       <c r="G9">
         <v>13515000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>-11845000.0</v>
       </c>
       <c r="C10">
         <v>-11357000.0</v>
       </c>
       <c r="D10">
         <v>-5474000.0</v>
       </c>
       <c r="E10">
         <v>-6654000.0</v>
       </c>
       <c r="F10">
         <v>-981000.0</v>
       </c>
       <c r="G10">
         <v>2662000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5417000.0</v>
       </c>
       <c r="F11">
         <v>8224000.0</v>
       </c>
       <c r="G11">
         <v>-11594000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1264000.0</v>
       </c>
       <c r="F12">
         <v>-6943000.0</v>
       </c>
       <c r="G12">
         <v>16079000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>4438000.0</v>
       </c>
       <c r="F13">
         <v>1949000.0</v>
       </c>
       <c r="G13">
         <v>-4214000.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
-        <v>23547000.0</v>
+        <v>189006000.0</v>
       </c>
       <c r="C14">
         <v>114523000.0</v>
       </c>
       <c r="D14">
         <v>41598000.0</v>
       </c>
       <c r="E14">
         <v>28617000.0</v>
       </c>
       <c r="F14">
         <v>24604000.0</v>
       </c>
       <c r="G14">
         <v>21579000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
-        <v>-92281000.0</v>
+        <v>92281000.0</v>
       </c>
       <c r="C15">
-        <v>-96895000.0</v>
+        <v>96895000.0</v>
       </c>
       <c r="D15">
-        <v>-77163000.0</v>
+        <v>77163000.0</v>
       </c>
       <c r="E15">
         <v>45024000.0</v>
       </c>
       <c r="F15">
         <v>10000000.0</v>
       </c>
       <c r="G15">
         <v>3000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16">
         <v>40632000.0</v>
       </c>
       <c r="C16">
         <v>71704000.0</v>
       </c>
       <c r="D16">
         <v>210174000.0</v>
       </c>
       <c r="E16">
         <v>82010000.0</v>
       </c>
       <c r="F16">
         <v>40401000.0</v>
       </c>
       <c r="G16">
         <v>36072000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
         <v>-30925000.0</v>
       </c>
       <c r="C18">
         <v>-117523000.0</v>
       </c>
       <c r="D18">
         <v>-66459000.0</v>
       </c>
       <c r="E18">
         <v>116420000.0</v>
       </c>
       <c r="F18">
         <v>1985000.0</v>
       </c>
       <c r="G18">
         <v>2954000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-512708000.0</v>
       </c>
       <c r="D19">
         <v>-365486000.0</v>
       </c>
       <c r="E19">
         <v>-89592000.0</v>
       </c>
       <c r="F19">
         <v>-19371000.0</v>
       </c>
       <c r="G19">
         <v>-9532000.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20">
         <v>253070000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>303426000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>12613000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
         <v>139897000.0</v>
       </c>
       <c r="C21">
         <v>217929000.0</v>
       </c>
       <c r="D21">
         <v>-18574000.0</v>
       </c>
       <c r="E21">
         <v>-29554000.0</v>
       </c>
       <c r="F21">
         <v>4905000.0</v>
       </c>
       <c r="G21">
         <v>11804000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22">
         <v>-50304000.0</v>
       </c>
       <c r="C22">
         <v>59944000.0</v>
       </c>
       <c r="D22">
         <v>105429000.0</v>
       </c>
       <c r="E22">
         <v>217006000.0</v>
       </c>
       <c r="F22">
         <v>4258000.0</v>
       </c>
       <c r="G22">
         <v>-34442000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
         <v>-2546000.0</v>
       </c>
       <c r="C23">
         <v>-1189000.0</v>
       </c>
       <c r="D23">
         <v>-13066000.0</v>
       </c>
       <c r="E23">
         <v>-233000.0</v>
       </c>
       <c r="F23">
         <v>-5174000.0</v>
       </c>
       <c r="G23">
         <v>19438000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24">
         <v>7615000.0</v>
       </c>
       <c r="C24">
         <v>14700000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
-        <v>175189000.0</v>
+        <v>9730000.0</v>
       </c>
       <c r="C25">
         <v>22087000.0</v>
       </c>
       <c r="D25">
         <v>122337000.0</v>
       </c>
       <c r="E25">
         <v>1487000.0</v>
       </c>
       <c r="F25">
         <v>627000.0</v>
       </c>
       <c r="G25">
         <v>22063000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26">
         <v>-200000.0</v>
       </c>
       <c r="C26">
         <v>-2067000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>233000.0</v>
       </c>
       <c r="F26">
         <v>178200000.0</v>
       </c>
       <c r="G26">
         <v>-25000.0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27">
         <v>33227000.0</v>
       </c>
       <c r="C27">
         <v>22381000.0</v>
       </c>
       <c r="D27">
         <v>7409000.0</v>
       </c>
       <c r="E27">
         <v>678000.0</v>
       </c>
       <c r="F27">
         <v>129000.0</v>
       </c>
       <c r="G27">
         <v>2545000.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
         <v>196407000.0</v>
       </c>
       <c r="C28">
         <v>117778000.0</v>
       </c>
       <c r="D28">
         <v>194623000.0</v>
       </c>
       <c r="E28">
         <v>-74811000.0</v>
       </c>
       <c r="F28">
         <v>2344000.0</v>
       </c>
       <c r="G28">
         <v>11826000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
         <v>117346000.0</v>
       </c>
       <c r="C29">
         <v>256460000.0</v>
       </c>
       <c r="D29">
         <v>299027000.0</v>
       </c>
       <c r="E29">
         <v>206012000.0</v>
       </c>
       <c r="F29">
         <v>21356000.0</v>
       </c>
       <c r="G29">
         <v>12486000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
         <v>-344825000.0</v>
       </c>
       <c r="C30">
         <v>-512708000.0</v>
       </c>
       <c r="D30">
         <v>-365486000.0</v>
       </c>
       <c r="E30">
         <v>-89592000.0</v>
       </c>
       <c r="F30">
         <v>-19371000.0</v>
       </c>
       <c r="G30">
         <v>-9532000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
+        <v>80</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
       <c r="U1" t="s">
         <v>82</v>
       </c>
       <c r="V1" t="s">
+        <v>83</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>40632000.0</v>
+      </c>
+      <c r="C2">
         <v>41349000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>78809000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>68674000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>71704000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>78637000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>104723000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>187120000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>210174000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>264538000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>341674000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>352656000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>82010000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>90720000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>69009000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>53836000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>40401000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27297000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24917000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29175000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>36072000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>33800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>29275000</v>
+      </c>
+      <c r="C3">
         <v>21808000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>33806000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>40268000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>52389000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>76431000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>86276000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>115790000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>95486000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>119793000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>98858000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>85895000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>60940000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>35428000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>35736000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12391000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6037000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9676000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2902000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5068000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1725000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1600000</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>-852000.0</v>
+      </c>
+      <c r="C6">
         <v>-717000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-37460000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>10135000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3030000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6933000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-26086000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-82397000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-23054000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-54364000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-77136000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-10982000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>270646000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8710000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>21711000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15173000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>13435000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13104000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2380000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4258000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6897000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2272000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7">
+        <v>7786000.0</v>
+      </c>
+      <c r="C7">
         <v>-27698000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6356000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>35232000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-60708000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9160000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25277000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6586000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-18500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>22941000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-22781000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15212000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-22319000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-21410000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7077000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-24336000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3105000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3336000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1483000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6144000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2654000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3625000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>-30940000.0</v>
+      </c>
+      <c r="C9">
         <v>1053000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>201565000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>54647000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-71587000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>9256000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2852000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1314000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-18195000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>31065000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-16295000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9173000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-20903000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1921000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1435000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-40808000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3681000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-9491000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2251000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-5181000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-5393000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4426000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>-4347000.0</v>
+      </c>
+      <c r="C10">
         <v>-6602000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>75722000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5105000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>614000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2651000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3592000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6601000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5697000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2986000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4801000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-789000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>365000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2840000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2051000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1499000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-264000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-843000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-26000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-988000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>876000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1104000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-8154000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4574000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>10804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2786000.0</v>
       </c>
       <c r="M12">
         <v>2786000.0</v>
       </c>
       <c r="N12">
+        <v>2786000.0</v>
+      </c>
+      <c r="O12">
         <v>521000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>912000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-6555000.0</v>
       </c>
       <c r="M13">
         <v>-6555000.0</v>
       </c>
       <c r="N13">
+        <v>-6555000.0</v>
+      </c>
+      <c r="O13">
         <v>-8495000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3119000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
-        <v>5305000.0</v>
+        <v>53254000.0</v>
       </c>
       <c r="C14">
+        <v>49844000.0</v>
+      </c>
+      <c r="D14">
         <v>5883000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>48182000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>43049000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>35085000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>30716000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>30855000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19068000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11625000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10721000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9814000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8808000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8089000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7299000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6746000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6483000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6192000.0</v>
       </c>
       <c r="T14">
         <v>6192000.0</v>
       </c>
       <c r="U14">
+        <v>6192000.0</v>
+      </c>
+      <c r="V14">
         <v>5685000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5740000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
-        <v>-30940000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D15">
-        <v>-30906000.0</v>
+        <v>30940000.0</v>
       </c>
       <c r="E15">
-        <v>-30435000.0</v>
+        <v>30906000.0</v>
       </c>
       <c r="F15">
-        <v>-26451000.0</v>
+        <v>30435000.0</v>
       </c>
       <c r="G15">
-        <v>-25271000.0</v>
+        <v>26451000.0</v>
       </c>
       <c r="H15">
-        <v>-24168000.0</v>
+        <v>25271000.0</v>
       </c>
       <c r="I15">
-        <v>-21005000.0</v>
+        <v>24168000.0</v>
       </c>
       <c r="J15">
-        <v>-20005000.0</v>
+        <v>21005000.0</v>
       </c>
       <c r="K15">
-        <v>-27158000.0</v>
+        <v>20005000.0</v>
       </c>
       <c r="L15">
-        <v>15000000.0</v>
+        <v>27158000.0</v>
       </c>
       <c r="M15">
         <v>15000000.0</v>
       </c>
       <c r="N15">
         <v>15000000.0</v>
       </c>
       <c r="O15">
-        <v>-15000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="P15">
-        <v>-15024000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="Q15">
+        <v>15024000.0</v>
+      </c>
+      <c r="R15">
         <v>0.0</v>
       </c>
-      <c r="R15">
-[...2 lines deleted...]
-      <c r="S15"/>
+      <c r="S15">
+        <v>10000000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>39780000.0</v>
+      </c>
+      <c r="C16">
         <v>40632000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>41349000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>78809000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>68674000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>71704000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>78637000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>104723000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>187120000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>210174000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>264538000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>341674000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>352656000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>82010000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>90720000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>69009000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>53836000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>40401000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27297000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>24917000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>29175000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>36072000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-10279000.0</v>
+      </c>
+      <c r="C18">
         <v>-18101000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1359000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>48374000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-59839000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5578000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1087000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-54934000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-55924000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-34290000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-43452000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>17988000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6705000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>14584000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>44833000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>39341000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>17662000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-16986000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>11184000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5043000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2744000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4252000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-56464000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-40268000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-228502000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-82923000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-76276000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-115790000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-237719000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-119793000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-98858000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-85895000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-60940000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-35428000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-35736000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-12391000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6037000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-9676000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>253070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>303426000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
+      <c r="P20"/>
       <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>15077000.0</v>
+      </c>
+      <c r="C21">
         <v>16597000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17727000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6707000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>112280000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>33661000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9691000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-303658000.0</v>
       </c>
       <c r="M21">
         <v>-303658000.0</v>
       </c>
       <c r="N21">
+        <v>-303658000.0</v>
+      </c>
+      <c r="O21">
         <v>-8294000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8122000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>-47264000.0</v>
+      </c>
+      <c r="C22">
         <v>-22244000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-23721000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5558000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1219000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14402000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3918000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>14837000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26787000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>35737000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>29440000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>71211000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>62905000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>62583000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>65056000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>68521000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>20846000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-5619000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5541000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9671000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-5335000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-9341000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
-        <v>15167000.0</v>
+        <v>-1227000.0</v>
       </c>
       <c r="C23">
+        <v>-1430000.0</v>
+      </c>
+      <c r="D23">
         <v>22222000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-426000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-101993000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-37000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-416000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-730000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4397000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-6294000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4661000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2111000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-35428000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-35736000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-15024000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-233000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>185717000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2902000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-31000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-47000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24">
+        <v>6662000.0</v>
+      </c>
+      <c r="C24">
         <v>2217000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>5398000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4700000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-99656000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-64899000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
-        <v>18236000.0</v>
+        <v>1905000.0</v>
       </c>
       <c r="C25">
+        <v>1395000.0</v>
+      </c>
+      <c r="D25">
         <v>43792000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5498000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1093000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1217000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18835000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>354000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>480000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1309000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>27180000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>203000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>411000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>461000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>536000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>169000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-21544000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>857000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>375000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6745000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5878000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-200000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-2067000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>4439000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27">
+        <v>8442000.0</v>
+      </c>
+      <c r="C27">
         <v>9075000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9344000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8290000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6518000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6420000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6289000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5466000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4206000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3749000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1414000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1624000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>622000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>135000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>160000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>178000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>205000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>71000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>17000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>28000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-50000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>2765000.0</v>
+      </c>
+      <c r="C28">
         <v>15167000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13443000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-38239000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>232922000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5137000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-34999000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-27463000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>175103000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20074000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-33684000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-28970000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>277351000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-23294000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-23122000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-24168000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4227000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>30090000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-8804000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-9301000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-9641000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1980000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>18996000.0</v>
+      </c>
+      <c r="C29">
         <v>3707000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>32447000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>88642000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7450000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>70853000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>85189000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>60856000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>39562000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>85503000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>55406000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>103883000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>54235000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>50012000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>80569000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>51732000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>23699000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-7310000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>14086000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10111000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4469000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5852000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-22613000.0</v>
+      </c>
+      <c r="C30">
         <v>-19591000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-56464000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-40268000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-228502000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-82923000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-76276000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-115790000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-237719000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-119793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98858000.0</v>
       </c>
       <c r="L30">
         <v>-98858000.0</v>
       </c>
       <c r="M30">
         <v>-98858000.0</v>
       </c>
       <c r="N30">
+        <v>-98858000.0</v>
+      </c>
+      <c r="O30">
         <v>-35428000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-35736000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-12391000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6037000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9676000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2902000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5068000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1725000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>