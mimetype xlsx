--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -241,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -875,15095 +881,15960 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>107000000.0</v>
+      </c>
+      <c r="C2">
         <v>153537000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>277201000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>417860000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>475000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>321595000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>242000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>221000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>188000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>212239000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21128000.0</v>
       </c>
-      <c r="L2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:12">
+      <c r="M2"/>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
+        <v>-1556000.0</v>
+      </c>
+      <c r="C5">
         <v>-7036000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16162000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-47200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-68973000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-118615000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-58376000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-71779000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4007000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-28507000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>15979000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>28696000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>37359000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>30689000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
+        <v>8199000.0</v>
+      </c>
+      <c r="C8">
         <v>8913000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>9221000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>9168000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>9015000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>8257000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>7536000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9">
+        <v>6679222000.0</v>
+      </c>
+      <c r="C9">
         <v>7117098000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7413305000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7380759000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7261267000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6640763000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5977402000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5969347000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4435329000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4424321000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>81000000.0</v>
+      </c>
+      <c r="C10">
         <v>204065000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14621000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>257223000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>24000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>205000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>49000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>363000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>123000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>75891000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15759000.0</v>
       </c>
-      <c r="L10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:12">
+      <c r="M10"/>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11">
+        <v>80817000.0</v>
+      </c>
+      <c r="C11">
         <v>96212000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>14621000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>257000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>24453000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>204998000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>48736000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>363177000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>122899000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>75891000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>81000000.0</v>
+      </c>
+      <c r="C12">
         <v>204065000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14621000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>257000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>205000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>49000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>363000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>123000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>75891000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15759000.0</v>
       </c>
-      <c r="L12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
+        <v>8199000.0</v>
+      </c>
+      <c r="C13">
         <v>8913000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9221000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9168000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>9015000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8257000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7536000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
-      <c r="K13"/>
+      <c r="K13">
+        <v>2000.0</v>
+      </c>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
+        <v>895921000.0</v>
+      </c>
+      <c r="C14">
         <v>963445000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>973894000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>970000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>825365000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>778000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>747238000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>747710000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>748949378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>694632000.0</v>
       </c>
       <c r="K14">
         <v>694632000.0</v>
       </c>
       <c r="L14">
         <v>694632000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14">
+        <v>694632000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16">
+        <v>244000000.0</v>
+      </c>
+      <c r="C16">
         <v>247785000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>255221000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>309907000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>374000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>345582000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>342000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>335000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>309000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>313278000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>69143000.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>1079638000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>850489000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>654019000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>513320000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20">
-        <v>4903899000.0</v>
+        <v>4886000000.0</v>
       </c>
       <c r="C20">
         <v>4903899000.0</v>
       </c>
       <c r="D20">
+        <v>4903899000.0</v>
+      </c>
+      <c r="E20">
         <v>5819000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5943000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5236000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4960000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>5082000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>5071000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>5013376000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>927896000.0</v>
       </c>
-      <c r="L20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21">
+        <v>4818000000.0</v>
+      </c>
+      <c r="C21">
         <v>4854099000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4877493000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5092000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5413000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5907000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6670000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7488000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7857000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8308749000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1149912000.0</v>
       </c>
-      <c r="L21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22">
+        <v>202000000.0</v>
+      </c>
+      <c r="C22">
         <v>196731000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>230108000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>237334000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>348000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>216000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>138000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>115000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>107000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>108889000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>24034000.0</v>
       </c>
-      <c r="L22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>15819000000.0</v>
+      </c>
+      <c r="C23">
         <v>16050957000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15964094000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>17873000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16894000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16117000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16084000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17209000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>17015000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17176481000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2319515000.0</v>
       </c>
-      <c r="L23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:12">
+      <c r="M23"/>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24">
+        <v>7379430000.0</v>
+      </c>
+      <c r="C24">
         <v>7511282000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7523349000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8957000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9575098000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9447780000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9634226000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>9944112000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10803575000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10103373000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B25">
+        <v>7379430000.0</v>
+      </c>
+      <c r="C25">
         <v>7511282000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7513456000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8957000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9575098000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9447780000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9634226000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9944112000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10803575000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10103373000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>7608000000.0</v>
+      </c>
+      <c r="C28">
         <v>7610861000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7826875000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9567861000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9669000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9318235000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9643000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9639000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10046000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9434079000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1331199000.0</v>
       </c>
-      <c r="L28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:12">
+      <c r="M28"/>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>11468244000.0</v>
+      </c>
+      <c r="C29">
         <v>11507874000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11632607000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9829000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12941409000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12531880000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12876644000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>385000000.0</v>
+      </c>
+      <c r="C30">
         <v>412675000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>434671000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>488276000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>442000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>336033000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>287000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>246000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>149000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>135218000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>71501000.0</v>
       </c>
-      <c r="L30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:12">
+      <c r="M30"/>
+    </row>
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-7477249000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-8108035000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-8103656000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8444934000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-    </row>
-    <row r="32" spans="1:12">
+      <c r="M31"/>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32">
+        <v>-67396000.0</v>
+      </c>
+      <c r="C32">
         <v>-258860000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-475514000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-939000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-710814000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-328698000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-494245000.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
-    </row>
-    <row r="33" spans="1:12">
+      <c r="M32"/>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>14873000000.0</v>
+      </c>
+      <c r="C33">
         <v>15046037000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>14959400000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>16152000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>15901000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15150000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>15459000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>16355000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>16559000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>16788125000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2177822000.0</v>
       </c>
-      <c r="L33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:12">
+      <c r="M33"/>
+    </row>
+    <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34">
+        <v>282262000.0</v>
+      </c>
+      <c r="C34">
         <v>224384000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>229748000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>272000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>300693000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>510663000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>305435000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-    </row>
-    <row r="35" spans="1:12">
+      <c r="M34"/>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>11027000000.0</v>
+      </c>
+      <c r="C35">
         <v>10986376000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10695240000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11779000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11942000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11782000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11780000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>11972000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12686000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12518966000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1444659000.0</v>
       </c>
-      <c r="L35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:12">
+      <c r="M35"/>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>4926000000.0</v>
+      </c>
+      <c r="C36">
         <v>4556006000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1705447000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1804000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1313000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1018000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>761000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>550000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>406000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>286273000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>65192000.0</v>
       </c>
-      <c r="L36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:12">
+      <c r="M36"/>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-    </row>
-    <row r="38" spans="1:12">
+      <c r="M37"/>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B38">
+        <v>1988287000.0</v>
+      </c>
+      <c r="C38">
         <v>1938117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="D38">
         <v>-1000000.0</v>
       </c>
       <c r="E38">
+        <v>-1000000.0</v>
+      </c>
+      <c r="F38">
         <v>1151427000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>879198000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>638375000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>550244000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>406445000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>286273000.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-    </row>
-    <row r="39" spans="1:12">
+      <c r="M38"/>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39">
+        <v>278000000.0</v>
+      </c>
+      <c r="C39">
         <v>191449000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>325294000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>739390000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>209967000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>151000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>130000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>73000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>53426000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>30399000.0</v>
       </c>
-      <c r="L39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:12">
+      <c r="M39"/>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>352000000.0</v>
+      </c>
+      <c r="C40">
         <v>646390000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>619746000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1054971000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>736000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>553462000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>478000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>398000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>351000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>286734000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>64875000.0</v>
       </c>
-      <c r="L40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:12">
+      <c r="M40"/>
+    </row>
+    <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2705125000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>2199479000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2007656000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1976446000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-    </row>
-    <row r="42" spans="1:12">
+      <c r="M41"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
+        <v>6679222000.0</v>
+      </c>
+      <c r="C42">
         <v>7117098000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>7413305000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>7380759000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>7261548000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>6640763000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5977033000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>5969347000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>4435329000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>4424321000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>757150000.0</v>
       </c>
-      <c r="L42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:12">
+      <c r="M42"/>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
-    </row>
-    <row r="44" spans="1:12">
+      <c r="M43"/>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-    </row>
-    <row r="45" spans="1:12">
+      <c r="M44"/>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45">
+        <v>7992771000.0</v>
+      </c>
+      <c r="C45">
         <v>7872863000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7379618000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3437000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3232000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2989000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3068000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-    </row>
-    <row r="46" spans="1:12">
+      <c r="M45"/>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>243000000.0</v>
+      </c>
+      <c r="C46">
         <v>247183000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3380831000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3437000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3232000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2989000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3068000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3235000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3225000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3179727000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>34822000.0</v>
       </c>
-      <c r="L46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:12">
+      <c r="M46"/>
+    </row>
+    <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B47">
+        <v>3118187000.0</v>
+      </c>
+      <c r="C47">
         <v>3309112000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>3345243000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3437000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3357581000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3127352000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3190491000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3234266000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>3225128000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>3179727000.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
-    </row>
-    <row r="48" spans="1:12">
+      <c r="M47"/>
+    </row>
+    <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>-2907255000.0</v>
+      </c>
+      <c r="C48">
         <v>-3318174000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-3617718000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-3909624000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-3952590000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3491069000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2742193000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1680432000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-998212000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-590840000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-54253000.0</v>
       </c>
-      <c r="L48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:12">
+      <c r="M48"/>
+    </row>
+    <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-    </row>
-    <row r="50" spans="1:12">
+      <c r="M49"/>
+    </row>
+    <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50">
+        <v>310204000.0</v>
+      </c>
+      <c r="C50">
         <v>195791000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>320612000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>872000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>117592000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>44764000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>58049000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-    </row>
-    <row r="51" spans="1:12">
+      <c r="M50"/>
+    </row>
+    <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>7689000000.0</v>
+      </c>
+      <c r="C51">
         <v>7805442000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7841496000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>9825084000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>9693098000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9523233000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9692226000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10002112000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>10851575000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>10143661000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1346958000.0</v>
       </c>
-      <c r="L51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:12">
+      <c r="M51"/>
+    </row>
+    <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>310000000.0</v>
+      </c>
+      <c r="C52">
         <v>216068000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>328040000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>878365000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>118000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>75453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000000.0</v>
       </c>
       <c r="H52">
         <v>58000000.0</v>
       </c>
       <c r="I52">
+        <v>58000000.0</v>
+      </c>
+      <c r="J52">
         <v>48000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>40288000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>16813000.0</v>
       </c>
-      <c r="L52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:12">
+      <c r="M52"/>
+    </row>
+    <row r="53" spans="1:13">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>-115329000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>78110000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>6525000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-    </row>
-    <row r="54" spans="1:12">
+      <c r="M53"/>
+    </row>
+    <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
-    </row>
-    <row r="55" spans="1:12">
+      <c r="M54"/>
+    </row>
+    <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>15819000000.0</v>
+      </c>
+      <c r="C55">
         <v>16050957000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>15964094000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>17873000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>16894000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>16117000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>16084000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>17209000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>17015000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>17176481000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2319515000.0</v>
       </c>
-      <c r="L55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:12">
+      <c r="M55"/>
+    </row>
+    <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>946000000.0</v>
+      </c>
+      <c r="C56">
         <v>1004920000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1004694000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1722000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>993000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>967000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>625000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>854000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>456000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>388356000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>141693000.0</v>
       </c>
-      <c r="L56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:12">
+      <c r="M56"/>
+    </row>
+    <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57">
+        <v>1013000000.0</v>
+      </c>
+      <c r="C57">
         <v>1263780000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1480208000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2661000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1703000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1296000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1120000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1012000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>896000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>852539000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>171959000.0</v>
       </c>
-      <c r="L57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:12">
+      <c r="M57"/>
+    </row>
+    <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>12040000000.0</v>
+      </c>
+      <c r="C58">
         <v>12250156000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>12175448000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>14440000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>13645000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>13078000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12900000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12984000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>13582000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>13371505000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1616618000.0</v>
       </c>
-      <c r="L58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:12">
+      <c r="M58"/>
+    </row>
+    <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
-    </row>
-    <row r="60" spans="1:12">
+      <c r="M59"/>
+    </row>
+    <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>3779000000.0</v>
+      </c>
+      <c r="C60">
         <v>3800801000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3788646000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3433000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3249000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3039000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3184000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4225000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3433000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3804976000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>702897000.0</v>
       </c>
-      <c r="L60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:12">
+      <c r="M60"/>
+    </row>
+    <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-    </row>
-    <row r="62" spans="1:12">
+      <c r="M61"/>
+    </row>
+    <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
+      <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AL1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AM1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:41">
+        <v>103</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>113000000.0</v>
+      </c>
+      <c r="C2">
+        <v>107000000.0</v>
+      </c>
+      <c r="D2">
         <v>167000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>187125000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>132739000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>153537000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>226614000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>222113000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>260137000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>277201000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>276000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>375312000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>397666000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>417860000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>490000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>462265000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>450000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>475000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>361020000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>357045000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>348441000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>321595000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>273100000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>213148000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>284123000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>241954000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>296990000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>275081000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>249416000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>221341000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>206135000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>196920000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>200853000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>187695000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>199774000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>186559000.0</v>
       </c>
-      <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>212239000.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2"/>
       <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>21128000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
+        <v>12803000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1556000.0</v>
+      </c>
+      <c r="D5">
         <v>-8329000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-6950000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-5692000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-7036000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-11497000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-12927000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-14454000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-16162000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-16759000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-39505000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-43093000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-47200000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-47261000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-51334000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-57890000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-68973000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-82906000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-94694000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-106103000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-118615000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-134288000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-145879000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-154432000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-58376000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-114172000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-101939000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-79645000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-71779000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-14900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-32948000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-19734000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4007000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>501000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-14919000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>3804976000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-28507000.0</v>
       </c>
-      <c r="AL5"/>
-[...1 lines deleted...]
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5">
         <v>702897000.0</v>
       </c>
-      <c r="AO5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:41">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7">
         <v>19282000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>16672000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>15979000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>16006000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>25779000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>26964000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>28696000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>31022000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>39656000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>38469000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>37359000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
+        <v>8050000.0</v>
+      </c>
+      <c r="C8">
+        <v>8199000.0</v>
+      </c>
+      <c r="D8">
         <v>8197000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>8327000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>8429000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>8913000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>9120000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>9118000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>9103000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>9221000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9211000.0</v>
       </c>
       <c r="L8">
         <v>9215000.0</v>
       </c>
       <c r="M8">
+        <v>9211000.0</v>
+      </c>
+      <c r="N8">
+        <v>9215000.0</v>
+      </c>
+      <c r="O8">
         <v>9168000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>9133000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>9113000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>9060000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>9015000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>20</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>6679222000.0</v>
+      </c>
+      <c r="D9">
         <v>6666054000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>6764716000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>6840189000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>7117098000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>7358241000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>7407164000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>7390269000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>7380867000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>7380759000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>7273501000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>7295665000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>7262237000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>7261267000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>6677875000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>119000000.0</v>
+      </c>
+      <c r="C10">
+        <v>81000000.0</v>
+      </c>
+      <c r="D10">
         <v>63000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>152442000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3744000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>96212000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>95338000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>37883000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4041000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>14621000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>239000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>146000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>186000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>257000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>46000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>43609000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>17000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>24000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>61207000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>150439000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>122554000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>205000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>489433000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>45473000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>118141000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>49000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>155774000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>43052000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>95680000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>363000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>256917000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>344000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>258195000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>123000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>170657000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>63990000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-75891000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>75891000.0</v>
       </c>
-      <c r="AL10"/>
-[...1 lines deleted...]
-      <c r="AN10">
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-15759000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>15759000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>22</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>80817000.0</v>
+      </c>
+      <c r="D11">
         <v>62806000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>45195000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>3744000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>96212000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>95338000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>238582000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>146435000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>186316000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>257000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>45734000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>43609000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>17404000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>24453000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>61207000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>119000000.0</v>
+      </c>
+      <c r="C12">
+        <v>81000000.0</v>
+      </c>
+      <c r="D12">
         <v>63000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>152442000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3744000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>96212000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>95338000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>37883000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4041000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>14621000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>239000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>146000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>186000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>257000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>46000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>43609000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>17000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>24000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>61207000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>150439000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>122554000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>205000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>489433000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>45473000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>118141000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>49000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>155774000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>43052000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>95680000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>363000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>256917000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>344000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>258195000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>123000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>170657000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>63990000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>75891000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>75891000.0</v>
       </c>
-      <c r="AL12"/>
-[...1 lines deleted...]
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12">
         <v>15759000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>15759000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
+        <v>8050000.0</v>
+      </c>
+      <c r="C13">
+        <v>8199000.0</v>
+      </c>
+      <c r="D13">
         <v>8197000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>8327000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>8429000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>8913000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>9120000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>9118000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>9103000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>9221000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9211000.0</v>
       </c>
       <c r="L13">
         <v>9215000.0</v>
       </c>
       <c r="M13">
+        <v>9211000.0</v>
+      </c>
+      <c r="N13">
+        <v>9215000.0</v>
+      </c>
+      <c r="O13">
         <v>9168000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9133000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>9113000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>9060000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>9015000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>8311000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>8310000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>8296000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>8257000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>8254000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>7704000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>7701000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>7536000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>7500000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>7464000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>7670000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>7669000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>7668000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1052000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1052000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AI13">
         <v>2000.0</v>
       </c>
-      <c r="AJ13"/>
+      <c r="AJ13">
+        <v>2000.0</v>
+      </c>
       <c r="AK13">
         <v>2000.0</v>
       </c>
       <c r="AL13"/>
-      <c r="AM13"/>
+      <c r="AM13">
+        <v>2000.0</v>
+      </c>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
+        <v>877000000.0</v>
+      </c>
+      <c r="C14">
+        <v>880000000.0</v>
+      </c>
+      <c r="D14">
         <v>883193000.0</v>
       </c>
-      <c r="C14">
-[...4 lines deleted...]
-      </c>
       <c r="E14">
+        <v>894696000.0</v>
+      </c>
+      <c r="F14">
+        <v>926057000.0</v>
+      </c>
+      <c r="G14">
         <v>950000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>968000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>963873000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>973139000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>974000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>912168000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>971604000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>909044000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>977000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>905000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>965554000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>966000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>842000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>821559000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>820667000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>817449000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>816000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>777553000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>760597000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>759092000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>743000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>739852000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>749575000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>756252000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>757000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>755277000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>750009000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>728579000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>748949378.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>694632000.0</v>
       </c>
       <c r="AJ14">
         <v>694632000.0</v>
       </c>
       <c r="AK14">
         <v>694632000.0</v>
       </c>
       <c r="AL14">
-        <v>640723236.0</v>
+        <v>694632000.0</v>
       </c>
       <c r="AM14">
-        <v>640723236.0</v>
+        <v>694632000.0</v>
       </c>
       <c r="AN14">
         <v>640723236.0</v>
       </c>
-      <c r="AO14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:41">
+      <c r="AO14">
+        <v>640723236.0</v>
+      </c>
+      <c r="AP14">
+        <v>640723236.0</v>
+      </c>
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>9211000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>9215000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16">
         <v>247000000.0</v>
       </c>
       <c r="C16">
+        <v>244000000.0</v>
+      </c>
+      <c r="D16">
+        <v>247000000.0</v>
+      </c>
+      <c r="E16">
         <v>254123000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>252880000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>247785000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>249920000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>247414000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>252080000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>255221000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>272000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>385639000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>395201000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>309907000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>429000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>388125000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>374000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>374000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>339182000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>347483000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>355773000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>345582000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>341146000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>347764000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>349298000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>342359000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>343875000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>340100000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>340201000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>334886000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>310766000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>316249000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>319192000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>309157000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>315483000.0</v>
       </c>
-      <c r="AI16"/>
-[...1 lines deleted...]
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16">
         <v>313278000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>69143000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:41">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
         <v>1135018000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1169187000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1119908000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1079638000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1035144000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20">
+        <v>4999000000.0</v>
+      </c>
+      <c r="C20">
         <v>4886000000.0</v>
       </c>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
       <c r="D20">
-        <v>4903899000.0</v>
+        <v>4886000000.0</v>
       </c>
       <c r="E20">
         <v>4903899000.0</v>
       </c>
       <c r="F20">
         <v>4903899000.0</v>
       </c>
       <c r="G20">
         <v>4903899000.0</v>
       </c>
       <c r="H20">
         <v>4903899000.0</v>
       </c>
       <c r="I20">
         <v>4903899000.0</v>
       </c>
       <c r="J20">
+        <v>4903899000.0</v>
+      </c>
+      <c r="K20">
+        <v>4903899000.0</v>
+      </c>
+      <c r="L20">
         <v>4904000000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>5344000000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>5627000000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>5819000000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>5822000000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>5967424000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>5941000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>5943000000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>5244942000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>5244685000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>5242973000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>5236000000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>5217275000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>5219361000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>5217400000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>4960000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>4956917000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>5145477000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>5132911000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>5082000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>5088325000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>5076000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>5078370000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>5071000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>5041262000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>5023898000.0</v>
       </c>
-      <c r="AJ20"/>
-      <c r="AK20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>5013376000.0</v>
       </c>
-      <c r="AL20"/>
-      <c r="AM20"/>
       <c r="AN20"/>
-      <c r="AO20">
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>927896000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:41">
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21">
+        <v>4829000000.0</v>
+      </c>
+      <c r="C21">
+        <v>4818000000.0</v>
+      </c>
+      <c r="D21">
         <v>4867000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4875837000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4806326000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4854099000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>4898878000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>4835809000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>4843986000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>4877493000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>4823000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>5004000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>5020000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>5092000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>5186000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>5237681000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>5286000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>5413000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>5520747000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>5649464000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>5809295000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5907000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6046728000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>6234528000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6475283000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>6670000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6815587000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>7225974000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>7349315000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>7488000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>7488118000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>7569000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>7715553000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>7857000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>7974823000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>8055754000.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>8308749000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>1149912000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:41">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22">
+        <v>189000000.0</v>
+      </c>
+      <c r="C22">
+        <v>202000000.0</v>
+      </c>
+      <c r="D22">
         <v>190000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>185690000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>188818000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>196731000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>203007000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>203022000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>209765000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>201394000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>206000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>371000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>399000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>237334000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>424000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>396618000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>381000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>348000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>269381000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>242505000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>224639000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>216000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>200397000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>170191000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>164735000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>138000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>145889000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>136248000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>131671000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>115000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>107813000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>108000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>105855000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>107000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>110107000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>98559000.0</v>
       </c>
-      <c r="AJ22"/>
-      <c r="AK22">
+      <c r="AL22"/>
+      <c r="AM22">
         <v>108889000.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22"/>
       <c r="AN22"/>
-      <c r="AO22">
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>24034000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>15913000000.0</v>
+      </c>
+      <c r="C23">
+        <v>15819000000.0</v>
+      </c>
+      <c r="D23">
         <v>15981000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>15972070000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>15830065000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>16050957000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>16084561000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>15985822000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>15944183000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>15964094000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>17431000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>17334000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>17546000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>17873000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>17568000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>17315138000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>17015000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>16894000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>16021922000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>16075886000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>16011648000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>16117000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>16366067000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>15958240000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>16262743000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>16084000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>16947089000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>16977169000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>17033697000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>17209000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>16967584000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>17816000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>17858924000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>17015000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>17086997000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>16982318000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3804976000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>17176481000.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23"/>
+      <c r="AP23">
         <v>702897000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2319515000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24">
+        <v>7359722000.0</v>
+      </c>
+      <c r="C24">
+        <v>7379430000.0</v>
+      </c>
+      <c r="D24">
         <v>7284108000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>6751094000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>7612702000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>7511282000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>7524523000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>7532250000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>7566878000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>7523349000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>8832000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>8956671000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>9376000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>8957000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>8945314000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>8998735000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>9735304000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>9575098000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>9469292000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>36</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>7379430000.0</v>
+      </c>
+      <c r="D25">
         <v>7284108000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6751094000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7612702000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7511282000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7524523000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>8832409000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8834725000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>9375568000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8957000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>8945314000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>8998735000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>9735304000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9575098000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>9508341000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>7550000000.0</v>
+      </c>
+      <c r="C28">
+        <v>7608000000.0</v>
+      </c>
+      <c r="D28">
         <v>7743000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7761265000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7815590000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7610861000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7625748000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7705869000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7901579000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7826875000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9428000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9525000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9655000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9572000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>9757000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>9838977000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>9844000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9669000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>9681051000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9545776000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9434540000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>9288000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9255032000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>9702878000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>9839722000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>9643000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>9695221000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>9767891000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>9618396000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>9639000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>9310914000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>9226000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>9318276000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>10046000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>10003808000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>10750824000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>75891000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>9434079000.0</v>
       </c>
-      <c r="AL28"/>
-[...1 lines deleted...]
-      <c r="AN28">
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28">
         <v>15759000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1331199000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>11468656000.0</v>
+      </c>
+      <c r="C29">
+        <v>11468244000.0</v>
+      </c>
+      <c r="D29">
         <v>11464617000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>11474771000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>11436626000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>11507874000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>11618371000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11532680000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>11624729000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>11632607000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>9667000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>9671000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>9841000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>9829000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>13009914000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>13222329000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>13141934000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>12941409000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>368000000.0</v>
+      </c>
+      <c r="C30">
+        <v>385000000.0</v>
+      </c>
+      <c r="D30">
         <v>400000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>432011000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>395281000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>412675000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>396913000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>404011000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>387498000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>385566000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>384000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>643358000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>624229000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>488276000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>540000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>528113000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>454000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>442000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>363060000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>356736000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>331698000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>336033000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>289680000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>258901000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>270452000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>287243000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>284856000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>275545000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>245360000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>245714000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>154629000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>148882000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>151350000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>148822000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>134243000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>123248000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>135218000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>71501000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>-6488707000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-7030346000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-7331803000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-7477249000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-7801174000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32">
+        <v>-167119000.0</v>
+      </c>
+      <c r="C32">
+        <v>-67396000.0</v>
+      </c>
+      <c r="D32">
         <v>-489589000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-1111628000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-259594000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-258860000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-242464000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-329805000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-408072000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-475514000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-644000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-764000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-374000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-939000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-1321412000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-1181157000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-511587000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-710814000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32"/>
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>15014000000.0</v>
+      </c>
+      <c r="C33">
+        <v>14873000000.0</v>
+      </c>
+      <c r="D33">
         <v>14993000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>15031812000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>14972525000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>15046037000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>15081668000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>15000281000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>14943189000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>14959400000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>15795000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>15779000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>15922000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>16152000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>16204000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>16131445000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>15947000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>15901000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>15150259000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>15127239000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>15143827000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>15150000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>15186156000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>15307130000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>15543787000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>15459000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>15627922000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>16394694000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>16427152000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>16355000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>16340861000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>16366000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>17237292000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>16559000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>16594254000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>16635999000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>-75891000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>16788125000.0</v>
       </c>
-      <c r="AL33"/>
-[...1 lines deleted...]
-      <c r="AN33">
+      <c r="AN33"/>
+      <c r="AO33"/>
+      <c r="AP33">
         <v>-15759000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>2177822000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:41">
+    <row r="34" spans="1:43">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34">
+        <v>320517000.0</v>
+      </c>
+      <c r="C34">
+        <v>282262000.0</v>
+      </c>
+      <c r="D34">
         <v>281991000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>235549000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>219966000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>224384000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>230231000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>199713000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>217459000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>229748000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>216000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>2099186000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>2001257000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>272000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>247630000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>213911000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>224050000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>300693000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34"/>
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>11046000000.0</v>
+      </c>
+      <c r="C35">
+        <v>11027000000.0</v>
+      </c>
+      <c r="D35">
         <v>10844000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>10260805000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>11095639000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>10986376000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>10941919000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>10862266000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>10799336000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>10695240000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>11913000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>11697000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>12232000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>11779000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>11675000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>11570889000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>12156000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>11942000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>11872770000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>11799992000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>11718782000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>11782000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>11978143000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>11927263000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>12119860000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>11780000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>11761888000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>11696332000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>11503497000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>11972000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>11521790000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>11483000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>12156078000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>12686000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>13331832000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>13255773000.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>12518966000.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35"/>
       <c r="AN35"/>
-      <c r="AO35">
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>1444659000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:41">
+    <row r="36" spans="1:43">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>4533623000.0</v>
+      </c>
+      <c r="C36">
+        <v>4926000000.0</v>
+      </c>
+      <c r="D36">
         <v>4999000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1571626000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>5020010000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>5040856000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1870082000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1797011000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1733518000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1705447000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2801000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1987000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1840000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1804000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1779000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1576270000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1439000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1313000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1109765000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1021641000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1069436000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1018000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>948234000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>885671000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>824404000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>761000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>742693000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>736820000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>695022000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>550000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>549188000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>508000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1224901000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>406000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>343717000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>335952000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>-75891000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>286273000.0</v>
       </c>
-      <c r="AL36"/>
-[...1 lines deleted...]
-      <c r="AN36">
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36">
         <v>-15759000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>65192000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:41">
+    <row r="37" spans="1:43">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37"/>
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>49</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>1988287000.0</v>
+      </c>
+      <c r="D38">
         <v>2019978000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1961616000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>1946982000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1938117000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1913765000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="M38">
         <v>-1000000.0</v>
       </c>
       <c r="N38">
+        <v>-1000000.0</v>
+      </c>
+      <c r="O38">
+        <v>-1000000.0</v>
+      </c>
+      <c r="P38">
         <v>1626932000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1433999000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1151427000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1063114000.0</v>
       </c>
-      <c r="S38"/>
-      <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-      <c r="AE38">
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38">
         <v>-1000000.0</v>
       </c>
-      <c r="AF38"/>
-      <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38"/>
+      <c r="AQ38"/>
+    </row>
+    <row r="39" spans="1:43">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39">
+        <v>223000000.0</v>
+      </c>
+      <c r="C39">
+        <v>278000000.0</v>
+      </c>
+      <c r="D39">
         <v>335000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>170115000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>269697000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>299302000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>307635000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>340625000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>399690000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>403113000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>239000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>394642000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>415771000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>739390000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-1000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>215353000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>215412000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>179000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>178015000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>198967000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>188930000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>209967000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>200401000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>176545000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>165628000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>150757000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>732648000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>127630000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>133834000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>130286000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>107364000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>850118000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>106232000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>77178000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>77736000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>60522000.0</v>
       </c>
-      <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>68358000.0</v>
       </c>
-      <c r="AL39"/>
-      <c r="AM39"/>
       <c r="AN39"/>
-      <c r="AO39">
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>30399000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:41">
+    <row r="40" spans="1:43">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>398000000.0</v>
+      </c>
+      <c r="C40">
+        <v>352000000.0</v>
+      </c>
+      <c r="D40">
         <v>542000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>529239000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>524883000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>666667000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>572260000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>634317000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>558107000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>619746000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>896000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>696101000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>714146000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1054971000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>909000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>630609000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>629000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>736000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>574191000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>593607000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>499468000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>553462000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>566167000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>612921000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>555831000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>477366000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>620275000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>445913000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>426077000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>398079000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>444572000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1109791000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>410646000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>338817000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>398750000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>654256000.0</v>
       </c>
-      <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AL40"/>
+      <c r="AM40">
         <v>286734000.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40"/>
       <c r="AN40"/>
-      <c r="AO40">
+      <c r="AO40"/>
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>64875000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:41">
+    <row r="41" spans="1:43">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>3001988000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>2747080000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>2746429000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>2705125000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>2614950000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41"/>
+      <c r="AQ41"/>
+    </row>
+    <row r="42" spans="1:43">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
+        <v>6563279000.0</v>
+      </c>
+      <c r="C42">
+        <v>6679222000.0</v>
+      </c>
+      <c r="D42">
         <v>6666054000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>6764716000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>6840189000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>7117098000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>7358241000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>7347061000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>7317895000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>7413305000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>7407164000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>7390269000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>7380867000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>7380656000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>7273647000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>7295665000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>7261970000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>6965069000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>6677875000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>6665145000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>6644332000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>6640763000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>6613866000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>6139135000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>6114409000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>5977402000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>5930174000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>5888576000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>5993668000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>5969347000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>5947280000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>5935377000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>5890377000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>4435329000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>4432599000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>4429121000.0</v>
       </c>
-      <c r="AJ42"/>
-      <c r="AK42">
+      <c r="AL42"/>
+      <c r="AM42">
         <v>4424321000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42"/>
       <c r="AN42"/>
-      <c r="AO42">
+      <c r="AO42"/>
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>757150000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:41">
+    <row r="43" spans="1:43">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43"/>
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44"/>
+      <c r="AQ44"/>
+    </row>
+    <row r="45" spans="1:43">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45">
+        <v>7482311000.0</v>
+      </c>
+      <c r="C45">
+        <v>7992771000.0</v>
+      </c>
+      <c r="D45">
         <v>7296470000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>7292516000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>7211179000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>7872863000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>7036562000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>6928981000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>6795810000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>7379618000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3267000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>3444000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>3435000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>3437000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>3417000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45"/>
+      <c r="AQ45"/>
+    </row>
+    <row r="46" spans="1:43">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>273000000.0</v>
+      </c>
+      <c r="C46">
+        <v>243000000.0</v>
+      </c>
+      <c r="D46">
         <v>241000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>3237893000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>242290000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>247183000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>3345733000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>3364639000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>3355141000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>3380831000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>3267000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3444000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>3435000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>3437000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>3417000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>3350070000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>3281000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>3232000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>3274805000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>3211449000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>3022123000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2989000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2973919000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2967570000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>3026700000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3068000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>3112725000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>3286423000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>3249904000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>3235000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>3215230000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>3213000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>3218468000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>3225000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>3234452000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>3220395000.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>3179727000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46"/>
       <c r="AN46"/>
-      <c r="AO46">
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>34822000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:41">
+    <row r="47" spans="1:43">
       <c r="A47" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>58</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>3118187000.0</v>
+      </c>
+      <c r="D47">
         <v>3161050000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>3237893000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>3269958000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>3309112000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>3345733000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>3353749000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>340898000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>356067000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>3437000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>3551861000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3471778000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3405106000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3357581000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>3274805000.0</v>
       </c>
-      <c r="S47"/>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-    </row>
-    <row r="48" spans="1:41">
+      <c r="AP47"/>
+      <c r="AQ47"/>
+    </row>
+    <row r="48" spans="1:43">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>-2784340000.0</v>
+      </c>
+      <c r="C48">
+        <v>-2907255000.0</v>
+      </c>
+      <c r="D48">
         <v>-3007138000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-3106714000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-3225634000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-3318174000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-3458579000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-3535042000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-3576763000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-3617718000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-4160955000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-4041963000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-4032463000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-3909624000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-4028519000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-3874045000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-3933140000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-3952590000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-3862964000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-3724139000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-3568615000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-3491069000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-3349356000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-3206845000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-3072852000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-2742193000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-2112318000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-1904242000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-1773662000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-1680432000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-1504054000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-1241639000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-1148059000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-998212000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-1636400000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-1574370000.0</v>
       </c>
-      <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AL48"/>
+      <c r="AM48">
         <v>-590840000.0</v>
       </c>
-      <c r="AL48"/>
-      <c r="AM48"/>
       <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-54253000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:41">
+    <row r="49" spans="1:43">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-4041963000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-4032463000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
-    </row>
-    <row r="50" spans="1:41">
+      <c r="AP49"/>
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50">
+        <v>309142000.0</v>
+      </c>
+      <c r="C50">
+        <v>310204000.0</v>
+      </c>
+      <c r="D50">
         <v>521725000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1064298000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>206632000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>195791000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>196563000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>192220000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>322070000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>320612000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>835000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>836000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>465000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>872000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>857746000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>844195000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>126363000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>117592000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-    </row>
-    <row r="51" spans="1:41">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+    </row>
+    <row r="51" spans="1:43">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>7669000000.0</v>
+      </c>
+      <c r="C51">
+        <v>7689000000.0</v>
+      </c>
+      <c r="D51">
         <v>7806000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>7913707000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>7819334000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>7707073000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>7721086000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>7743752000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>7905620000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>7841496000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>9667409000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>9671000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>9841000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>9829000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>9803314000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>9882586000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>9861304000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>9693098000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>9742258000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>9696215000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>9557094000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>9493000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>9744465000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>9748351000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>9957863000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>9692000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>9850995000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>9810943000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>9714076000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>10002000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>9567831000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>9570000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>9576471000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>10169000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>10174465000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>10814814000.0</v>
       </c>
-      <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>9509970000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51"/>
       <c r="AN51"/>
-      <c r="AO51">
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>1346958000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:41">
+    <row r="52" spans="1:43">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>309000000.0</v>
+      </c>
+      <c r="C52">
+        <v>310000000.0</v>
+      </c>
+      <c r="D52">
         <v>522000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1081399000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>206632000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>195791000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>196563000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>211502000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>338742000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>328040000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>835000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>861854000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>491530000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>878365000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>858000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>883851000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>126000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>118000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>134443000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>123137000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>111274000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>75453000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>69035000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>63029000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>58805000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>58049000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>212877000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>329884000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>366475000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>58184000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>48327000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>48319000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>48519000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>60583000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>44456000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>45896000.0</v>
       </c>
-      <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>40288000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52"/>
       <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>16813000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:41">
+    <row r="53" spans="1:43">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
         <v>82423000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>74974000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>94579000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>90113000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>78800000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>78110000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>58928000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
         <v>437000.0</v>
       </c>
-      <c r="AA53"/>
-[...1 lines deleted...]
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>6525000.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53">
         <v>151782000.0</v>
       </c>
-      <c r="AK53"/>
-      <c r="AL53"/>
       <c r="AM53"/>
-      <c r="AN53">
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53">
         <v>31518000.0</v>
       </c>
-      <c r="AO53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:41">
+      <c r="AQ53"/>
+    </row>
+    <row r="54" spans="1:43">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
-    </row>
-    <row r="55" spans="1:41">
+      <c r="AP54"/>
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>15913000000.0</v>
+      </c>
+      <c r="C55">
+        <v>15819000000.0</v>
+      </c>
+      <c r="D55">
         <v>15981000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>15972070000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>15830065000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>16050957000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>16084561000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>15985822000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>15944183000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>15964094000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>17431000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>17334000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>17546000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>17873000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>17568000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>17315138000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>17015000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>16894000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>16021922000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>16075886000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>16011648000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>16117000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>16366067000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>15958240000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>16262743000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>16084000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>16947089000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>16977169000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>17033697000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>17209000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>16967584000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>17816000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>17858924000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>17015000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>17086997000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>16982318000.0</v>
       </c>
-      <c r="AJ55"/>
-      <c r="AK55">
+      <c r="AL55"/>
+      <c r="AM55">
         <v>17176481000.0</v>
       </c>
-      <c r="AL55"/>
-      <c r="AM55"/>
       <c r="AN55"/>
-      <c r="AO55">
+      <c r="AO55"/>
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>2319515000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:41">
+    <row r="56" spans="1:43">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>899000000.0</v>
+      </c>
+      <c r="C56">
+        <v>946000000.0</v>
+      </c>
+      <c r="D56">
         <v>988000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>940258000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>857540000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1004920000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1002893000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>985541000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1000994000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1004694000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1635000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1555000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1625000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1722000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1364000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1183693000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1067000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>993000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>871663000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>948647000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>867821000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>967000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1179911000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>651110000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>718956000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>625000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1319167000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>582475000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>606545000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>854000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>626723000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1451000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>621632000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>456000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>492743000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>346319000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>75891000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>388356000.0</v>
       </c>
-      <c r="AL56"/>
-[...1 lines deleted...]
-      <c r="AN56">
+      <c r="AN56"/>
+      <c r="AO56"/>
+      <c r="AP56">
         <v>15759000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>141693000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:41">
+    <row r="57" spans="1:43">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57">
+        <v>1067000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1013000000.0</v>
+      </c>
+      <c r="D57">
         <v>1478000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2051886000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1117134000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1263780000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1245357000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1315346000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1409066000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1480208000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>2279000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>2319000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1999000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2661000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2686000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>2364850000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1579000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1703000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1408836000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1421272000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1314956000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1296000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1249448000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1236862000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1248057000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1120000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1474017000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1390978000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1382169000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1012000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1009800000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1671000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>979210000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>896000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>958463000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>886711000.0</v>
       </c>
-      <c r="AJ57"/>
-      <c r="AK57">
+      <c r="AL57"/>
+      <c r="AM57">
         <v>852539000.0</v>
       </c>
-      <c r="AL57"/>
-      <c r="AM57"/>
       <c r="AN57"/>
-      <c r="AO57">
+      <c r="AO57"/>
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>171959000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:41">
+    <row r="58" spans="1:43">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>12113000000.0</v>
+      </c>
+      <c r="C58">
+        <v>12040000000.0</v>
+      </c>
+      <c r="D58">
         <v>12322000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>12312691000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>12212773000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>12250156000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>12187276000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>12177612000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>12208402000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>12175448000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>14192000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>14016000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>14231000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>14440000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>14361000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>13935739000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>13735000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>13645000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>13281606000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>13221264000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>13033738000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>13078000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>13227591000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>13164125000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>13367917000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>12900000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>13235905000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>13087310000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>12885666000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>12984000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>12531590000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>13154000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>13135288000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>13582000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>14290295000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>14142484000.0</v>
       </c>
-      <c r="AJ58"/>
-      <c r="AK58">
+      <c r="AL58"/>
+      <c r="AM58">
         <v>13371505000.0</v>
       </c>
-      <c r="AL58"/>
-      <c r="AM58"/>
       <c r="AN58"/>
-      <c r="AO58">
+      <c r="AO58"/>
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>1616618000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:41">
+    <row r="59" spans="1:43">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
-    </row>
-    <row r="60" spans="1:41">
+      <c r="AP59"/>
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>3800000000.0</v>
+      </c>
+      <c r="C60">
+        <v>3779000000.0</v>
+      </c>
+      <c r="D60">
         <v>3659000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>3659379000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>3617292000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>3801000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>3897285000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>3808210000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>3735781000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>3788646000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>3239000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>3318000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>3315000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>3433000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>3207000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>3379399000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>3280000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>3249000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>2740316000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>2854622000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>2977910000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>3039000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>3138476000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2794115000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2894826000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>3184000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>3711184000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>3889859000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>4148031000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>4225000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>4435994000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>4662000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>4723636000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>3433000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>2796702000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>2839834000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>3804976000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>3804976000.0</v>
       </c>
-      <c r="AL60"/>
-[...1 lines deleted...]
-      <c r="AN60">
+      <c r="AN60"/>
+      <c r="AO60"/>
+      <c r="AP60">
         <v>702897000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>702897000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:41">
+    <row r="61" spans="1:43">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-    </row>
-    <row r="62" spans="1:41">
+      <c r="AP61"/>
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>2602741000.0</v>
+      </c>
+      <c r="C2">
         <v>2414559000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2275388000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2957896000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3591041000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3527118000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3459494000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2972265000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2759035000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1953397000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>406310000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>326704000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>1619769000.0</v>
+      </c>
+      <c r="C3">
         <v>1567445000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1523706000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1693575000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2040868000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2010590000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2069210000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1930929000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1863299000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1259967000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>157198000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>126650000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B5">
+        <v>1334069000.0</v>
+      </c>
+      <c r="C5">
         <v>1236958000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1169419000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>753153000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>204931000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-70730000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>97381000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>30586000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>311155000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-281247000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-27886000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>43389000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>2953838000.0</v>
+      </c>
+      <c r="C6">
         <v>2804403000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2693125000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2446728000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2245799000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1939860000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2166591000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1961515000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2174454000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>978720000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>129312000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>170039000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8">
+        <v>-4567000.0</v>
+      </c>
+      <c r="C8">
         <v>-118337000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>12639000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>-179502000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>0.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>27026000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>2525866000.0</v>
+      </c>
+      <c r="C9">
         <v>2483887000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2377436000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3504210400.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1716070000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1787669000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1666163000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1609408000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1556467000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>996369000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>142966000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>139853000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>833812000.0</v>
+      </c>
+      <c r="C10">
         <v>815170000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>610955000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>237403000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-471189000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-778919000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-522192000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-632618000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-421686000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-802738000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-102184000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-15940000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>233294000.0</v>
+      </c>
+      <c r="C11">
         <v>195780000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>160585000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>60184000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-130369000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-146726000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-98042000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-23463000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-764313000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-266151000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-29340000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2548000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>410605000.0</v>
+      </c>
+      <c r="C12">
         <v>441031000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>569915000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>265000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>456825000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>708189000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>619573000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>663000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>733000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>521491000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>74298000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>59329000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B13">
+        <v>459266000.0</v>
+      </c>
+      <c r="C13">
         <v>441031000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>569915000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>265000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>457667000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>708189000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>619573000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>663204000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>732841000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>521491000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>595951000.0</v>
+      </c>
+      <c r="C15">
         <v>501053000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-166971000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>300000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-340820000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-632193000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-424150000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-609155000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>342627000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-536587000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-72844000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-18488000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16">
+        <v>595951000.0</v>
+      </c>
+      <c r="C16">
         <v>501053000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>463009000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>173000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-340820000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-632193000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-424150000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-609155000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>342627000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-536587000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>600518000.0</v>
+      </c>
+      <c r="C17">
         <v>619390000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>58168000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>172000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-340820000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-632193000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-424150000.0</v>
       </c>
-      <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>-459266000.0</v>
+      </c>
+      <c r="C18">
         <v>-441031000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-550335000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-265000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-457667000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-708189000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-619573000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>1334069000.0</v>
+      </c>
+      <c r="C21">
         <v>1232188000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1217920000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>560249000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>53150000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>161586000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>339759000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>352458000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>347267000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>164473000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15855000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>52554000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>3794538000.0</v>
+      </c>
+      <c r="C23">
         <v>3666258000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3434904000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4887917000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5253961000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5153201000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4785898000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4229215000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3968235000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2785293000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>533421000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>414003000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>1367234000.0</v>
+      </c>
+      <c r="C25">
         <v>1344696000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1470498000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1694000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1914779000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1913767000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1989082000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>130</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>105000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>131000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>219000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>239000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>264000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>160000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>50000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>200000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>105000000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>1469518000.0</v>
+      </c>
+      <c r="C28">
         <v>1371346000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1374579000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1930000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1550000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1459000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1247000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1246950000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1209200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>753896000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>159111000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>134299000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>233294000.0</v>
+      </c>
+      <c r="C29">
         <v>195780000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9940000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>60000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-130369000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-146726000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-98042000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-23463000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-737287000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-266151000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>1191797000.0</v>
+      </c>
+      <c r="C30">
         <v>1251699000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1159516000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1930021000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1662920000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1626083000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1326404000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1256950000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1209200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>831896000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>127111000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>87299000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>-500257000.0</v>
+      </c>
+      <c r="C31">
         <v>-417018000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-606965000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>6243975100.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-524339000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-940505000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-861951000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-985076000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-768953000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-967211000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-118039000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-68494000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>5128607000.0</v>
+      </c>
+      <c r="C32">
         <v>4898446000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4652824000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6395310000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5307111000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5314787000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5125657000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4581673000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4315502000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2949766000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>549276000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>466557000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN32"/>
+  <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AL1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AM1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>588000000.0</v>
+      </c>
+      <c r="C2">
+        <v>649006000.0</v>
+      </c>
+      <c r="D2">
         <v>662568000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>651069000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>639997000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>635193000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>613495000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>584823000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>581912000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>562077000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>564994000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>554404000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>696551000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>528000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>494000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>946279000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1022830000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>940725000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>884529000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>885856000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>879617000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>874597000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>856241000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>877216000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>919637000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>878584000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>883388000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>858953000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>821836000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>767000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>738058000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>734545000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>732070000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>713695000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>692069000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>673637000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>679634000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>655651000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>220018000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>122669500.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>122669500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:40">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>345000000.0</v>
+      </c>
+      <c r="C3">
+        <v>407006000.0</v>
+      </c>
+      <c r="D3">
         <v>411858000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>400883000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>399875000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>400193000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>391389000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>388589000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>387607000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>377077000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>377598000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>366694000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>406583000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>412000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>405000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>438466000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>513062000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>525725000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>512544000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>504271000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>498451000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>500597000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>498346000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>500869000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>511651000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>508584000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>526832000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>520864000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>495878000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>484000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>474772000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>488320000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>483676000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>476054000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>467929000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>458387000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>460929000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>427578000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>457589000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>173900000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>173900000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:40">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-      <c r="J4">
-[...4 lines deleted...]
-      </c>
+      <c r="J4"/>
+      <c r="K4"/>
       <c r="L4">
         <v>-65572000.0</v>
       </c>
       <c r="M4">
         <v>-65572000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4"/>
+      <c r="N4">
+        <v>-65572000.0</v>
+      </c>
+      <c r="O4">
+        <v>-65572000.0</v>
+      </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B5">
-        <v>297935000.0</v>
+        <v>326000000.0</v>
       </c>
       <c r="C5">
-        <v>328167000.0</v>
+        <v>333187000.0</v>
       </c>
       <c r="D5">
-        <v>295165000.0</v>
+        <v>315073000.0</v>
       </c>
       <c r="E5">
+        <v>341977000.0</v>
+      </c>
+      <c r="F5">
+        <v>319252000.0</v>
+      </c>
+      <c r="G5">
         <v>329129000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>287977000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>292585000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>326647000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>219458000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>353612000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>391959000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-53806000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>321000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>67000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>279960000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>237385000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>71339000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>26264000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-29346000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-14733000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>14000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>15962000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>52693000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-152890000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>66000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-65566000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>27736000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>70074000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>9000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-90840000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>103203000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>9328000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>92109000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>115211000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>95214000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>8621000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>62649000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-2880000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>3775500.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>3775500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>709793000.0</v>
+        <v>671000000.0</v>
       </c>
       <c r="C6">
-        <v>729050000.0</v>
+        <v>740193000.0</v>
       </c>
       <c r="D6">
-        <v>695040000.0</v>
+        <v>726931000.0</v>
       </c>
       <c r="E6">
+        <v>742860000.0</v>
+      </c>
+      <c r="F6">
+        <v>719127000.0</v>
+      </c>
+      <c r="G6">
         <v>729322000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>679366000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>681174000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>714254000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>596535000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>731210000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>758653000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>352777000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>733000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>472000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>718426000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>750447000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>597064000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>538808000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>474925000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>483718000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>514597000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>514308000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>553562000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>358761000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>574584000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>461266000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>548600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>565952000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>493000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>383932000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>591523000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>493004000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>568163000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>583140000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>553601000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>469550000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>490227000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>454709000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>177675500.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>177675500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>111</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
+        <v>-902000.0</v>
+      </c>
+      <c r="D8">
         <v>1620000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>-3054000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>-2231000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>-7337000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>-4869000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8"/>
       <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8">
         <v>-65572000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>691000000.0</v>
+      </c>
+      <c r="C9">
+        <v>626994000.0</v>
+      </c>
+      <c r="D9">
         <v>635386000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>635966000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>627494000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>624807000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>630341000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>619736000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>607760000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>610923000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>614879000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>613673000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>580760000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1118000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1110000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>654751000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>521917000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>440275000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>432473000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>418561000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>425087000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>440403000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>442683000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>454171000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>450115000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>419416000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>417182000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>424791000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>421224000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>418000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>410258000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>396914000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>384378000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>391837000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>390893000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>394143000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>379594000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>395501000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>817489000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>307884000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>307884000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:40">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>227000000.0</v>
+      </c>
+      <c r="C10">
+        <v>215000000.0</v>
+      </c>
+      <c r="D10">
         <v>198621000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>226982000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>193509000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>226000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>182255000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>186025000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>220321000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>148000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>157686000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>247401000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-200718000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>155000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-119000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>129441000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>71169000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-96000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-145625000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-166871000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-62457000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-125000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-140797000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-134572000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-378257000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-88000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-217997000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-126905000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-88831000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-153000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-243245000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-71276000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-165005000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-87203000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-69158000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-92885000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-172440000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-121401000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-166959000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-257189000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-257189000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:40">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>58000000.0</v>
+      </c>
+      <c r="C11">
+        <v>68000000.0</v>
+      </c>
+      <c r="D11">
         <v>55109000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>58749000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>51032000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>29000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>50235000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>59840000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>56430000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>41000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>34427000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>66962999.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-73937000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>37924000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>19524000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-38000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-36496000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-41021000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-14563000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-13000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-27699000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-27831000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-77964000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-16000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-36367000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-22848000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-22361000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-4000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-7701000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-4571000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-7568000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-725391000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-7128000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-229000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-31565000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-36456000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-75542000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-77076500.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-77076500.0</v>
       </c>
     </row>
-    <row r="12" spans="1:40">
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>98000000.0</v>
+      </c>
+      <c r="C12">
+        <v>108478000.0</v>
+      </c>
+      <c r="D12">
         <v>99314000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
+        <v>101185000.0</v>
+      </c>
+      <c r="F12">
+        <v>101656000.0</v>
+      </c>
+      <c r="G12">
+        <v>82051000.0</v>
+      </c>
+      <c r="H12">
+        <v>161830000.0</v>
+      </c>
+      <c r="I12">
+        <v>109700000.0</v>
+      </c>
+      <c r="J12">
+        <v>87450000.0</v>
+      </c>
+      <c r="K12">
+        <v>169769000.0</v>
+      </c>
+      <c r="L12">
+        <v>146850000.0</v>
+      </c>
+      <c r="M12">
+        <v>83478000.0</v>
+      </c>
+      <c r="N12">
+        <v>171302000.0</v>
+      </c>
+      <c r="O12">
+        <v>147000000.0</v>
+      </c>
+      <c r="P12">
+        <v>30000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>81651000.0</v>
+      </c>
+      <c r="R12">
+        <v>6307000.0</v>
+      </c>
+      <c r="S12">
+        <v>110000000.0</v>
+      </c>
+      <c r="T12">
+        <v>133275000.0</v>
+      </c>
+      <c r="U12">
+        <v>166525000.0</v>
+      </c>
+      <c r="V12">
+        <v>47724000.0</v>
+      </c>
+      <c r="W12">
+        <v>139000000.0</v>
+      </c>
+      <c r="X12">
+        <v>156759000.0</v>
+      </c>
+      <c r="Y12">
+        <v>187265000.0</v>
+      </c>
+      <c r="Z12">
+        <v>225367000.0</v>
+      </c>
+      <c r="AA12">
+        <v>154000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>152431000.0</v>
+      </c>
+      <c r="AC12">
+        <v>154641000.0</v>
+      </c>
+      <c r="AD12">
+        <v>158905000.0</v>
+      </c>
+      <c r="AE12">
+        <v>162000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>152405000.0</v>
+      </c>
+      <c r="AG12">
+        <v>174000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>174333000.0</v>
+      </c>
+      <c r="AI12">
+        <v>179000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>184369000.0</v>
+      </c>
+      <c r="AK12">
+        <v>188099000.0</v>
+      </c>
+      <c r="AL12">
+        <v>181061000.0</v>
+      </c>
+      <c r="AM12">
+        <v>184050000.0</v>
+      </c>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
+      <c r="A13" t="s">
+        <v>116</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>109972000.0</v>
+      </c>
+      <c r="D13">
+        <v>112617000.0</v>
+      </c>
+      <c r="E13">
         <v>115798000.0</v>
       </c>
-      <c r="D12">
+      <c r="F13">
         <v>120879000.0</v>
       </c>
-      <c r="E12">
+      <c r="G13">
         <v>82051000.0</v>
       </c>
-      <c r="F12">
+      <c r="H13">
         <v>161830000.0</v>
       </c>
-      <c r="G12">
-[...17 lines deleted...]
-      <c r="M12">
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>147187000.0</v>
+      </c>
+      <c r="M13">
+        <v>84282000.0</v>
+      </c>
+      <c r="N13">
+        <v>171626000.0</v>
+      </c>
+      <c r="O13">
         <v>147000000.0</v>
       </c>
-      <c r="N12">
-[...2 lines deleted...]
-      <c r="O12">
+      <c r="P13">
+        <v>30084000.0</v>
+      </c>
+      <c r="Q13">
         <v>81651000.0</v>
       </c>
-      <c r="P12">
+      <c r="R13">
         <v>6307000.0</v>
       </c>
-      <c r="Q12">
-[...2 lines deleted...]
-      <c r="R12">
+      <c r="S13">
+        <v>110143000.0</v>
+      </c>
+      <c r="T13">
         <v>133275000.0</v>
       </c>
-      <c r="S12">
-[...110 lines deleted...]
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14"/>
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>168000000.0</v>
+      </c>
+      <c r="C15">
+        <v>145000000.0</v>
+      </c>
+      <c r="D15">
         <v>145132000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>165179000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>140246000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>190000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>127151000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>92394000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>91551000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-53980000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-86237000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>92211000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-118837000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>151443000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-121000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>91517000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>51645000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-58000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-109129000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-125850000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-47894000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-112000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-113098000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-106741000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-300293000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-72000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-181630000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-104057000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-66470000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-149000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-235544000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-66705000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-157437000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>638188000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-62030000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-92656000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-140875000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-84945000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-91417000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-180112500.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-180112500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:40">
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>119</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>145394000.0</v>
+      </c>
+      <c r="D16">
         <v>145132000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>165179000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>140246000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>189957000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>127151000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-86237000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>92211000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-89698000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>151000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-121987000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>91517000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>51645000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-57947000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-109129000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>169351000.0</v>
+      </c>
+      <c r="C17">
+        <v>146296000.0</v>
+      </c>
+      <c r="D17">
         <v>143512000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>168233000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>142477000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>197294000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>132020000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>126185000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>91532000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>85214000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-21000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>93949000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-87021000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>152000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-121987000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>91517000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>51645000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-57947000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>-98381000.0</v>
+      </c>
+      <c r="C18">
+        <v>-109972000.0</v>
+      </c>
+      <c r="D18">
         <v>-112617000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-115798000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-120879000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-82051000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-161830000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-109700000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-88931000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-169769000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-147000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-84000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-172000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-147000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-30084000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-81651000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-6307000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-110143000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-1219000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-3867000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>181179000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>192700000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>326000000.0</v>
+      </c>
+      <c r="C21">
+        <v>333187000.0</v>
+      </c>
+      <c r="D21">
         <v>315073000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>341977000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>319252000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>313000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>327940000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>286026000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>292149000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>314000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>316380000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>340423000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>231618000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>321000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>67000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>206732000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>76508000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>30000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>16373000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2925000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4127000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>22000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>56750000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>63140000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>19515000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>82000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>59537000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>100127000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>96715000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>94000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>115139000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>74376000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>89408000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>105685000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>106756000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>108487000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>26339000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>97942000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-2880000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>3775500.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>3775500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:40">
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22"/>
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>953000000.0</v>
+      </c>
+      <c r="C23">
+        <v>942813000.0</v>
+      </c>
+      <c r="D23">
         <v>982881000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>945058000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>948239000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>947000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>915896000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>918533000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>897523000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>859000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>863493000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>827654000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1045693000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1420000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1380000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1394298000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1468239000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1351000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1300629000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1301492000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1300577000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1293000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1242174000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1268247000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1350237000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1216000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1241033000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1183617000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1146345000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1091000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1033176999.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1057083000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1027040000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>999847000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>976206000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>959293000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1032888999.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>953210000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1020408000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>611051000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>611051000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>345486000.0</v>
+      </c>
+      <c r="C25">
+        <v>341147000.0</v>
+      </c>
+      <c r="D25">
         <v>347818000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>338734000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>339535000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>340693000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>335325000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>334325000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>334353000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>329877000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>330000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>346000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>383000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>412000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>406332000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>399416000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>476123000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>490689000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>480010000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>474271000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>469809000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>473528000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>473346000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>477869000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>489024000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>486508000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>505832000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>500864000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>495878000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>484161000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>474772000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>488320000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>483676000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>476054000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>467929000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>458387000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>460929000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>427578000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
       <c r="D27">
         <v>18514000.0</v>
       </c>
       <c r="E27">
+        <v>21674000.0</v>
+      </c>
+      <c r="F27">
+        <v>18514000.0</v>
+      </c>
+      <c r="G27">
         <v>105000000.0</v>
       </c>
-      <c r="F27"/>
-[...1 lines deleted...]
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>24498000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>131000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>219000000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>219000000.0</v>
       </c>
       <c r="N27"/>
-      <c r="O27"/>
+      <c r="O27">
+        <v>219000000.0</v>
+      </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>285000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>286000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...1 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27">
-        <v>462000.0</v>
+        <v>323000.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27">
+        <v>462000.0</v>
+      </c>
+      <c r="AH27"/>
+      <c r="AI27">
         <v>152000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27">
         <v>105000000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>364769000.0</v>
+      </c>
+      <c r="C28">
+        <v>360427000.0</v>
+      </c>
+      <c r="D28">
         <v>384353000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>334464000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>368600000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>370823000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>358520000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>388440000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>398453000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>164923000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>396000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>462229000.0</v>
       </c>
       <c r="M28">
         <v>261000000.0</v>
       </c>
       <c r="N28">
+        <v>462229000.0</v>
+      </c>
+      <c r="O28">
+        <v>261000000.0</v>
+      </c>
+      <c r="P28">
         <v>480427000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>487069000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>482348000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>445137000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>448634000.0</v>
       </c>
-      <c r="S28"/>
-[...1 lines deleted...]
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28">
         <v>444715000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>410933000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>414031000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>453227000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>358714000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>378645000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>344664000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>324509000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>324323000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>295119000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>322538000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>304970000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>286152000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>284137000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>285656000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>353255000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>192559000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28"/>
       <c r="AN28"/>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28"/>
+      <c r="AP28"/>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>58113000.0</v>
+      </c>
+      <c r="C29">
+        <v>68404000.0</v>
+      </c>
+      <c r="D29">
         <v>55109000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>58749000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>51032000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>29275000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>50235000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>59840000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>30655000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>17023000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>39000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-55000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-43000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1534000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>37924000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>19524000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-38289000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-36496000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>365000000.0</v>
+      </c>
+      <c r="C30">
+        <v>293807000.0</v>
+      </c>
+      <c r="D30">
         <v>320313000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>293989000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>308242000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>311807000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>302401000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>333710000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>315611000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>296923000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>298499000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>273250000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>349142000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>892000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>886000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>448019000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>445409000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>410275000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>416100000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>415636000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>420960000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>418403000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>385933000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>391031000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>430600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>337416000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>357645000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>324664000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>324509000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>324000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>295119000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>322538000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>294970000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>286152000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>284137000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>285656000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>353255000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>297559000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>800390000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>488381500.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>488381500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:40">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>-99000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-118187000.0</v>
+      </c>
+      <c r="D31">
         <v>-116452000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-114995000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-125743000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-87000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-145685000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-100001000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-71828000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-166000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-158694000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-93022000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-432336000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-166000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-186000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-77291000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-5339000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-126000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-161998000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-169796000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-66584000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-147000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-197547000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-197712000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-397772000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-170000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-277534000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-227032000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-185546000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-247000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-358384000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-145652000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-254413000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-192888000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-175914000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-201372000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-198779000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-219343000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-164079000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-260964500.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-260964500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>1279000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1276000000.0</v>
+      </c>
+      <c r="D32">
         <v>1297954000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1287035000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1267491000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1260000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1243836000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1204559000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1189672000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1173000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1179873000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1168077000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1277311000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1646000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1604000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1601030000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1544747000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1381000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1317002000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1304417000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1304704000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1315000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1298924000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1331387000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1369752000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1298000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1300570000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1283744000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1243060000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1185000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1148316000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1131459000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1116448000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1105532000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>1082962000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>1067780000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>1059228000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1051152000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1037507000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>430553500.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>430553500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>204065000.0</v>
+      </c>
+      <c r="C2">
         <v>129950000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>373580000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>33000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>208000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>367000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>127000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15759000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>89834000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3365000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>572000000</v>
+      </c>
+      <c r="C3">
         <v>163805000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>806888000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>912000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>863000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>575000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>701000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>703000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>714000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>547093000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>64668000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>57912000</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>-95065000.0</v>
+      </c>
+      <c r="C6">
         <v>74115000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-243630000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>341000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-175000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>159000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-318000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>240000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>47000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>60132000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4465000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>86469000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>-550000000.0</v>
+      </c>
+      <c r="C7">
         <v>-292029000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-443247000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-150000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>114000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-254000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-37000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-68000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>42000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2312000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-25419000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-25546000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>-143668000.0</v>
+      </c>
+      <c r="C9">
         <v>-146134000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-107464000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-178258000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-50214000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-84050000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-94449000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-60686000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-60000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-34221000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-9236000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3331000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>144</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>25072000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24732000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-67391000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-84020000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-60797000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14711000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2602000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8797000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5853000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7002000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>337876000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>374964000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>245191000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>279169000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>8051000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-164298000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>242769000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>266719000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-278339000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-173545000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-213841000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-189988000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>1367000000.0</v>
+      </c>
+      <c r="C14">
         <v>1344696000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1388671000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1694000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1915000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1914000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1989000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1931000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1863000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1232967000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>125198000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>79650000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B15">
+        <v>-187000000.0</v>
+      </c>
+      <c r="C15">
         <v>-182266000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-128587000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>127000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>116000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>109000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>565000000.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
-        <v>-750000000.0</v>
-[...1 lines deleted...]
-      <c r="J15"/>
+        <v>79439000.0</v>
+      </c>
+      <c r="J15">
+        <v>750000000.0</v>
+      </c>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>109000000.0</v>
+      </c>
+      <c r="C16">
         <v>204065000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>129950000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>374000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>33000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>208000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>49000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>367000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>123000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>75891000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>94299000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>89834000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>1313000000.0</v>
+      </c>
+      <c r="C18">
         <v>1721094000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>850838000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>976000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>787000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>792000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1172000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1085000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>878000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>70430000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-28358000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2913000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B19">
+        <v>-2363000.0</v>
+      </c>
+      <c r="C19">
         <v>-1295428000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1312075000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1533000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1695745000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1137477000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-978177000.0</v>
       </c>
-      <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>1180000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>-2189000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>447811000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>-55356000.0</v>
+      </c>
+      <c r="C21">
         <v>-174264000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2057091000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>156565000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>67737000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-339023000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-442173000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>601000000.0</v>
+      </c>
+      <c r="C22">
         <v>501053000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>463009000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>173000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-341000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-632000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-424000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-609000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>343000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-536587000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-72844000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-18488000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>22000000.0</v>
+      </c>
+      <c r="C23">
         <v>81730000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>41829000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>903000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1369000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-70000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-57000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3712000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-12127000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4181305000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-40376000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4792000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C24">
         <v>-1131623000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>28672000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-157705000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-181215000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>392657000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-682000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-624000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-336234000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-39489000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1480000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:12">
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>270000000.0</v>
+      </c>
+      <c r="C25">
         <v>142983000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>72921000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>73000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>40000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>416000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>377000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>426000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>110000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>191342000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>35868000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B26">
+        <v>-607000000.0</v>
+      </c>
+      <c r="C26">
         <v>-240556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1200000000.0</v>
       </c>
       <c r="D26">
         <v>-1200000000.0</v>
       </c>
       <c r="E26">
+        <v>-1200000000.0</v>
+      </c>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2723000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-150000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-853000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>4320752000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B27">
+        <v>55000000.0</v>
+      </c>
+      <c r="C27">
         <v>48613000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>51137000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>67000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>61000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>96000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>86000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>135000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>11000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4625000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3040000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1913000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>-862000000.0</v>
+      </c>
+      <c r="C28">
         <v>-515356000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2143849000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-15000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-128000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-70000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1214000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>193000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-143000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8828775000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2069815000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>83863000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>1885000000.0</v>
+      </c>
+      <c r="C29">
         <v>1884899000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1657726000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1888000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1650000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1367000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1873000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1788000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1592000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>617523000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>36310000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>60825000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>-1118000000.0</v>
+      </c>
+      <c r="C30">
         <v>-1295428000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>242493000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1533000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1695745000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1137477000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-978177000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1738000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1402000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9384869000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2101660000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-58219000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN30"/>
+  <dimension ref="A1:AP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AL1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AM1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>108540000.0</v>
+      </c>
+      <c r="C2">
+        <v>171034000.0</v>
+      </c>
+      <c r="D2">
         <v>152442000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>91186000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>204065000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>204749000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>148917000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>118696000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>129950000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>356064000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>261000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>304000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>374000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>60000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>56000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>28071000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>33277000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>68370000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>156505000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>127284000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>207747000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>490886000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>46142000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>118141000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>48736000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>160595000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>44052000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>96858000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>367162000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>260802000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1098171000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1012078000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>126782000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>170657000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>77922000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>291271000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>90893000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>163027000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>240391000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>128075000.0</v>
       </c>
-      <c r="AN2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:40">
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>49000000</v>
+      </c>
+      <c r="C3">
+        <v>138962000</v>
+      </c>
+      <c r="D3">
         <v>43000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>38000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>45420000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>150316000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>165232000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>190199000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>181204000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>195421000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>202000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>191000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>218000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>203000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>242000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>245734000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>220000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>217464000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>222217000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>237391000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>185850000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>190717000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>171353000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>114075000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>99401000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>150274000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>172292000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>195839000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>182595000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>180646000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>176511000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>174729000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>171203000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>165475000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>179514000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>182361000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>185997000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>175099000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>207248000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>82373000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>82373000</v>
       </c>
     </row>
-    <row r="4" spans="1:40">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-42752000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-70028000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-49914000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-207567000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-    </row>
-    <row r="6" spans="1:40">
+      <c r="AO5"/>
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>42460000.0</v>
+      </c>
+      <c r="C6">
+        <v>-62034000.0</v>
+      </c>
+      <c r="D6">
         <v>18558000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>61256000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-112879000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-684000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>55832000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>30221000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-11254000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-226114000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>95000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-43000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-70000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>314000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>4000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>27475000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-5206000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-35093000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-88135000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>29221000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-80463000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-283139000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>444744000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-71999000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>69405000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-111595000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>116543000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-52806000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-270304000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>106360000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-837369000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>86093000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>885296000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-47758000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>92735000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-213349000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>200378000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-87136000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-77364000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>112316000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>112316000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>37000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-284357000.0</v>
+      </c>
+      <c r="D7">
         <v>-144486000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>110813000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-110813000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-84694000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-94602000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>31893000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-144626000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-84603000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-87000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-63000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-208000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>40000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-27000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>11624000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-175000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>81294000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-19343000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>64877000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-12855000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-12893000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-71648000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-67478000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-102398000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-36900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>16666000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-38179000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>21413000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-88203000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-24931000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-16791000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>63223000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-78598000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>89606000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-55085000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>86332000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-119109000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>101344000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>7726500.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>7726500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:40">
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-178258000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
+      <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
-        <v>-178258000.0</v>
+        <v>-107464000.0</v>
       </c>
       <c r="L9"/>
       <c r="M9">
         <v>-178258000.0</v>
       </c>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
+        <v>-178258000.0</v>
+      </c>
+      <c r="P9">
         <v>-141451000.0</v>
       </c>
-      <c r="O9"/>
-[...1 lines deleted...]
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9">
         <v>-50214000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9">
         <v>-84050000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>55452000.0</v>
       </c>
-      <c r="Z9"/>
-[...1 lines deleted...]
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9">
         <v>13406000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>61026000.0</v>
       </c>
-      <c r="AD9"/>
-[...1 lines deleted...]
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9">
         <v>13385000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>56687000.0</v>
       </c>
-      <c r="AH9"/>
-      <c r="AI9"/>
       <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9">
         <v>-34221000.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9"/>
       <c r="AN9"/>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9"/>
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10"/>
       <c r="K10">
-        <v>75420000.0</v>
+        <v>24732000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
+        <v>75420000.0</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10">
         <v>-67391000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-67391000.0</v>
       </c>
-      <c r="O10"/>
-[...1 lines deleted...]
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-84020000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-60797000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-14711000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-2602000.0</v>
       </c>
-      <c r="AD10"/>
-      <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10">
         <v>4944000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10"/>
       <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-8797000.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10"/>
       <c r="AN10"/>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10"/>
+      <c r="AP10"/>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>73274000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>8662000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>73529000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>82116000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>89308000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>238909000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>104660000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>220850000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-81093000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>197948000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-160113000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-138041000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-282237000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>166775000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-115412000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>345000000.0</v>
+      </c>
+      <c r="C14">
+        <v>341000000.0</v>
+      </c>
+      <c r="D14">
         <v>411858000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>339000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>339535000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>340693000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>335325000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>388589000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>388958000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>380077000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>330000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>346000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>383000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>412000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>406000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>399416000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>476000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>490689000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>480010000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>474271000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>469809000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>473528000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>473346000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>477869000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>489024000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>486426000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>505832000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>500864000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>495878000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>484161000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>474772000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>488320000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>483676000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>476054000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>467929000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>458387000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>460929000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>427578000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>457589000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>173900000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>173900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:40">
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B15">
+        <v>-45000000.0</v>
+      </c>
+      <c r="C15">
+        <v>-45200000.0</v>
+      </c>
+      <c r="D15">
         <v>-45802000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-47000000.0</v>
       </c>
-      <c r="D15">
-[...4 lines deleted...]
-      </c>
       <c r="F15">
-        <v>-50042000.0</v>
+        <v>48918000.0</v>
       </c>
       <c r="G15">
-        <v>-49965000.0</v>
+        <v>50052000.0</v>
       </c>
       <c r="H15">
-        <v>-32207000.0</v>
+        <v>50042000.0</v>
       </c>
       <c r="I15">
-        <v>-32187000.0</v>
+        <v>49965000.0</v>
       </c>
       <c r="J15">
-        <v>32000000.0</v>
+        <v>32207000.0</v>
       </c>
       <c r="K15">
-        <v>32000000.0</v>
+        <v>32187000.0</v>
       </c>
       <c r="L15">
         <v>32000000.0</v>
       </c>
       <c r="M15">
         <v>32000000.0</v>
       </c>
       <c r="N15">
-        <v>-31876000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="O15">
-        <v>-31692000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="P15">
-        <v>-31596000.0</v>
+        <v>31876000.0</v>
       </c>
       <c r="Q15">
-        <v>-29184000.0</v>
+        <v>31692000.0</v>
       </c>
       <c r="R15">
-        <v>-29115000.0</v>
+        <v>31596000.0</v>
       </c>
       <c r="S15">
-        <v>-29069000.0</v>
+        <v>29184000.0</v>
       </c>
       <c r="T15">
-        <v>-28980000.0</v>
+        <v>29115000.0</v>
       </c>
       <c r="U15">
-        <v>-29030000.0</v>
+        <v>29069000.0</v>
       </c>
       <c r="V15">
-        <v>-26975000.0</v>
+        <v>28980000.0</v>
       </c>
       <c r="W15">
-        <v>-27032000.0</v>
+        <v>29030000.0</v>
       </c>
       <c r="X15">
-        <v>-26291000.0</v>
+        <v>26975000.0</v>
       </c>
       <c r="Y15">
-        <v>-531145000.0</v>
+        <v>27032000.0</v>
       </c>
       <c r="Z15">
-        <v>-3448000.0</v>
+        <v>26291000.0</v>
       </c>
       <c r="AA15">
-        <v>-3926000.0</v>
+        <v>531145000.0</v>
       </c>
       <c r="AB15">
-        <v>-26481000.0</v>
+        <v>3448000.0</v>
       </c>
       <c r="AC15">
-        <v>-26480000.0</v>
+        <v>3926000.0</v>
       </c>
       <c r="AD15">
-        <v>-26694000.0</v>
+        <v>26481000.0</v>
       </c>
       <c r="AE15">
-        <v>-26265000.0</v>
-[...2 lines deleted...]
-      <c r="AG15"/>
+        <v>26480000.0</v>
+      </c>
+      <c r="AF15">
+        <v>26694000.0</v>
+      </c>
+      <c r="AG15">
+        <v>26265000.0</v>
+      </c>
       <c r="AH15"/>
-      <c r="AI15">
-[...6 lines deleted...]
-      <c r="AL15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15">
+        <v>199999000.0</v>
+      </c>
+      <c r="AL15">
+        <v>550000000.0</v>
+      </c>
       <c r="AM15"/>
       <c r="AN15"/>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15"/>
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>151000000.0</v>
+      </c>
+      <c r="C16">
+        <v>109000000.0</v>
+      </c>
+      <c r="D16">
         <v>171000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>152442000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>91186000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>204065000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>204749000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>148917000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>118696000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>129950000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>356000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>261000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>304000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>374000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>60000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>55546000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>28071000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>33277000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>68370000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>156505000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>127284000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>207747000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>490886000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>46142000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>118141000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>49000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>160595000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>44052000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>96858000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>367162000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>260802000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1098171000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1012078000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>122899000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>170657000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>77922000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>291271000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>75891000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>163027000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>240391000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>112316000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:40">
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>589000000.0</v>
+      </c>
+      <c r="C18">
+        <v>235453000.0</v>
+      </c>
+      <c r="D18">
         <v>437000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>526000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>421206000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>309360000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>332986000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>373004000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>182598000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>216611000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>244000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>302000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>89000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>364000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>256000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>268830000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>88000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>276906000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>147476000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>188935000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>173484000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>182763000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>192909000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>264703000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>150828000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>263477000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>307785000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>274071000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>326667000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>200997000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>266691000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>283459000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>333371000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>164115000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>339414000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>149045000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>226009000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>60611000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>226591000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-108386000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-108386000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:40">
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B19">
+        <v>460000.0</v>
+      </c>
+      <c r="C19">
+        <v>-333000.0</v>
+      </c>
+      <c r="D19">
         <v>-298426000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-364300000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-258259000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-261064000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-401671000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-332623000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-300070000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>1230574000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-333000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-319000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-336000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-324000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-401350000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-402317000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-405123000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-525096000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>1180000000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>-28799000.0</v>
+      </c>
+      <c r="C21">
+        <v>-96599000.0</v>
+      </c>
+      <c r="D21">
         <v>-55683000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-10035000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>106961000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-34058000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-408000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-6656000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-215857000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-7444000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>107230000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-61063000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21"/>
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>168000000.0</v>
+      </c>
+      <c r="C22">
+        <v>146000000.0</v>
+      </c>
+      <c r="D22">
         <v>145000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>168000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>140246000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>189957000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>127151000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>92394000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>91532000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>86000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-86000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>92000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-90000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>151000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-122000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>91517000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>52000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-57947000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-109129000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-125850000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-47894000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-112061000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-113098000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-106741000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-300293000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-71843000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-181630000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-104057000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-66470000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-149469000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-235544000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-66705000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-157437000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>638188000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-62030000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-92656000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-140875000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-84945000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-91417000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-180112500.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-180112500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:40">
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>-9000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-29503000.0</v>
+      </c>
+      <c r="D23">
         <v>-156000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>16717000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>17275000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>32014000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-14509000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4350000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>19460000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>8758000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>92000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>139000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>653000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>251000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>37956000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>55926000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-3301000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>16321000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-15545000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>38537000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-4497000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>18505000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-12871000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-8991000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-18054000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-3026000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-12021000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-41772000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-140000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-2607000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-853794000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-275000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-141000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1174000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-9975000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-224000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-824000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1843000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-28480000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4496429000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4496429000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B24">
+        <v>-193000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-965000.0</v>
+      </c>
+      <c r="D24">
         <v>-255000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-326741000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-212839000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-227064000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-236439000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>38000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-1272000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>19824000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>8848000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-288528000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-276825000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-159106000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-170078000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-185032000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-162347000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1379000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-140157000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-197353000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-104022000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-90566000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-80813000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-59465000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-153117000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-178189000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-169117000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-163577000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-169198000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-199103000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-154607000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-159394000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-166959000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-209337000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-158587000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-122253000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-146814000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-138947000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-25236500.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-25236500.0</v>
       </c>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>69000000.0</v>
+      </c>
+      <c r="C25">
+        <v>64104000.0</v>
+      </c>
+      <c r="D25">
         <v>12628000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-65813000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>74503000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-47211000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>81735000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-8528000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>8449000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-95942000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>135000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>167000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>256000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-36000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>226000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-39004000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-77000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2439000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>41303000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>40222000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-43930000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>30059000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>80816000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>83215000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>222904000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>46855000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>158787000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>113020000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>58338000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>121502000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>220207000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>11590000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>71562000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>21718000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>26905000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>22103000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>38430000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>52156000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-34167000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-28663500.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-28663500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:40">
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B26">
+        <v>-116000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-233000.0</v>
+      </c>
+      <c r="D26">
         <v>-111656000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-98436000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-396564000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-147556000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>356000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-93356000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-59184000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-22904000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>19958000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>16322000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-1200000000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="S26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
-        <v>-4000.0</v>
+        <v>38769000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
-        <v>-132000.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26">
+        <v>-132000.0</v>
+      </c>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-128014000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-21854000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1828894000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-852769000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B27">
-        <v>11000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C27">
         <v>12000000.0</v>
       </c>
       <c r="D27">
+        <v>11000000.0</v>
+      </c>
+      <c r="E27">
+        <v>12000000.0</v>
+      </c>
+      <c r="F27">
         <v>20521000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>9000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>9942000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>21284000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>8074999.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>8069000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="L27">
         <v>16000000.0</v>
       </c>
       <c r="M27">
+        <v>12000000.0</v>
+      </c>
+      <c r="N27">
+        <v>16000000.0</v>
+      </c>
+      <c r="O27">
         <v>17000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>16692000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>16932000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>16000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>15389000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>16242000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>13587000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>16019000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>21255000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>26431000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>24828000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>23499000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>20874000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>18876000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>22540000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>23710000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>22107000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>17803000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>45814000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>49288000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2778000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>3609000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>2464000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2425000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1862000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>490000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1136500.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1136500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:40">
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>-189000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-239369000.0</v>
+      </c>
+      <c r="D28">
         <v>-163042000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-138754000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-321246000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-199296000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-40715000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-200359000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-74986000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1868720000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-18000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-217000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-41000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>71000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-93000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-84772000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>91845000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-4367000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-64341000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-19055000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-40685000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-319417000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>345183000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-253638000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>157611000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-704284000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5719000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-135271000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-380164000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>380484000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-892893000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-42510000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>747920000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-13483000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-22359000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-203825000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>96598000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-495000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-163588000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4496429000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4496429000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>638000000.0</v>
+      </c>
+      <c r="C29">
+        <v>374415000.0</v>
+      </c>
+      <c r="D29">
         <v>480000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>564000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>466626000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>459676000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>498218000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>563203000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>363802000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>412032000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>446000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>493000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>307000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>567000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>498000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>514564000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>308072000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>494370000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>369693000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>426326000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>359334000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>373480000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>364262000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>378778000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>250229000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>413751000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>480077000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>469910000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>509262000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>381643000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>443202000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>458188000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>504574000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>329590000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>518928000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>331406000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>412006000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>235710000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>433839000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-26013000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-26013000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:40">
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>-406000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-197015000.0</v>
+      </c>
+      <c r="D30">
         <v>-298426000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-364741000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-258259000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-261064000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-401671000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-332623000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-300070000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1230574000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-988081000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-318660000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-336040000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1533000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-401000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-402317000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-405123000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-525096000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-393487000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-378050000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-399112000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-337202000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-264701000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-197139000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-338435000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>178921000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-369282000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-387574000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-400065000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-654190000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-387873000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-329336000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-366811000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-364142000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-388851000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-340948000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-308250000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-321913000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-347398000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-4357779000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-4357779000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>