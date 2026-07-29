--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -5537,66 +5537,66 @@
       <c r="I30">
         <v>404011000.0</v>
       </c>
       <c r="J30">
         <v>387498000.0</v>
       </c>
       <c r="K30">
         <v>385566000.0</v>
       </c>
       <c r="L30">
         <v>384000000.0</v>
       </c>
       <c r="M30">
         <v>643358000.0</v>
       </c>
       <c r="N30">
         <v>624229000.0</v>
       </c>
       <c r="O30">
         <v>488276000.0</v>
       </c>
       <c r="P30">
         <v>540000000.0</v>
       </c>
       <c r="Q30">
-        <v>528113000.0</v>
+        <v>576362000.0</v>
       </c>
       <c r="R30">
         <v>454000000.0</v>
       </c>
       <c r="S30">
         <v>442000000.0</v>
       </c>
       <c r="T30">
-        <v>363060000.0</v>
+        <v>424878000.0</v>
       </c>
       <c r="U30">
-        <v>356736000.0</v>
+        <v>421015000.0</v>
       </c>
       <c r="V30">
-        <v>331698000.0</v>
+        <v>397579000.0</v>
       </c>
       <c r="W30">
         <v>336033000.0</v>
       </c>
       <c r="X30">
         <v>289680000.0</v>
       </c>
       <c r="Y30">
         <v>258901000.0</v>
       </c>
       <c r="Z30">
         <v>270452000.0</v>
       </c>
       <c r="AA30">
         <v>287243000.0</v>
       </c>
       <c r="AB30">
         <v>284856000.0</v>
       </c>
       <c r="AC30">
         <v>275545000.0</v>
       </c>
       <c r="AD30">
         <v>245360000.0</v>
       </c>
@@ -6100,54 +6100,54 @@
       </c>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35">
         <v>1444659000.0</v>
       </c>
     </row>
     <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
         <v>4533623000.0</v>
       </c>
       <c r="C36">
         <v>4926000000.0</v>
       </c>
       <c r="D36">
         <v>4999000000.0</v>
       </c>
       <c r="E36">
         <v>1571626000.0</v>
       </c>
       <c r="F36">
-        <v>5020010000.0</v>
+        <v>1535521000.0</v>
       </c>
       <c r="G36">
-        <v>5040856000.0</v>
+        <v>1494077000.0</v>
       </c>
       <c r="H36">
         <v>1870082000.0</v>
       </c>
       <c r="I36">
         <v>1797011000.0</v>
       </c>
       <c r="J36">
         <v>1733518000.0</v>
       </c>
       <c r="K36">
         <v>1705447000.0</v>
       </c>
       <c r="L36">
         <v>2801000000.0</v>
       </c>
       <c r="M36">
         <v>1987000000.0</v>
       </c>
       <c r="N36">
         <v>1840000000.0</v>
       </c>
       <c r="O36">
         <v>1804000000.0</v>
       </c>
@@ -6386,66 +6386,66 @@
       <c r="I39">
         <v>340625000.0</v>
       </c>
       <c r="J39">
         <v>399690000.0</v>
       </c>
       <c r="K39">
         <v>403113000.0</v>
       </c>
       <c r="L39">
         <v>239000000.0</v>
       </c>
       <c r="M39">
         <v>394642000.0</v>
       </c>
       <c r="N39">
         <v>415771000.0</v>
       </c>
       <c r="O39">
         <v>739390000.0</v>
       </c>
       <c r="P39">
         <v>-1000000.0</v>
       </c>
       <c r="Q39">
-        <v>215353000.0</v>
+        <v>167104000.0</v>
       </c>
       <c r="R39">
         <v>215412000.0</v>
       </c>
       <c r="S39">
         <v>179000000.0</v>
       </c>
       <c r="T39">
-        <v>178015000.0</v>
+        <v>116197000.0</v>
       </c>
       <c r="U39">
-        <v>198967000.0</v>
+        <v>134688000.0</v>
       </c>
       <c r="V39">
-        <v>188930000.0</v>
+        <v>123049000.0</v>
       </c>
       <c r="W39">
         <v>209967000.0</v>
       </c>
       <c r="X39">
         <v>200401000.0</v>
       </c>
       <c r="Y39">
         <v>176545000.0</v>
       </c>
       <c r="Z39">
         <v>165628000.0</v>
       </c>
       <c r="AA39">
         <v>150757000.0</v>
       </c>
       <c r="AB39">
         <v>732648000.0</v>
       </c>
       <c r="AC39">
         <v>127630000.0</v>
       </c>
       <c r="AD39">
         <v>133834000.0</v>
       </c>
@@ -6950,54 +6950,54 @@
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
     </row>
     <row r="46" spans="1:43">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
         <v>273000000.0</v>
       </c>
       <c r="C46">
         <v>243000000.0</v>
       </c>
       <c r="D46">
         <v>241000000.0</v>
       </c>
       <c r="E46">
         <v>3237893000.0</v>
       </c>
       <c r="F46">
-        <v>242290000.0</v>
+        <v>3269958000.0</v>
       </c>
       <c r="G46">
-        <v>247183000.0</v>
+        <v>3309112000.0</v>
       </c>
       <c r="H46">
         <v>3345733000.0</v>
       </c>
       <c r="I46">
         <v>3364639000.0</v>
       </c>
       <c r="J46">
         <v>3355141000.0</v>
       </c>
       <c r="K46">
         <v>3380831000.0</v>
       </c>
       <c r="L46">
         <v>3267000000.0</v>
       </c>
       <c r="M46">
         <v>3444000000.0</v>
       </c>
       <c r="N46">
         <v>3435000000.0</v>
       </c>
       <c r="O46">
         <v>3437000000.0</v>
       </c>
@@ -8705,92 +8705,92 @@
         <v>126650000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>108</v>
       </c>
       <c r="B5">
-        <v>1334069000.0</v>
+        <v>1244417000.0</v>
       </c>
       <c r="C5">
         <v>1236958000.0</v>
       </c>
       <c r="D5">
         <v>1169419000.0</v>
       </c>
       <c r="E5">
         <v>753153000.0</v>
       </c>
       <c r="F5">
         <v>204931000.0</v>
       </c>
       <c r="G5">
         <v>-70730000.0</v>
       </c>
       <c r="H5">
         <v>97381000.0</v>
       </c>
       <c r="I5">
         <v>30586000.0</v>
       </c>
       <c r="J5">
         <v>311155000.0</v>
       </c>
       <c r="K5">
         <v>-281247000.0</v>
       </c>
       <c r="L5">
         <v>-27886000.0</v>
       </c>
       <c r="M5">
         <v>43389000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
-        <v>2953838000.0</v>
+        <v>2864186000.0</v>
       </c>
       <c r="C6">
         <v>2804403000.0</v>
       </c>
       <c r="D6">
         <v>2693125000.0</v>
       </c>
       <c r="E6">
         <v>2446728000.0</v>
       </c>
       <c r="F6">
         <v>2245799000.0</v>
       </c>
       <c r="G6">
         <v>1939860000.0</v>
       </c>
       <c r="H6">
         <v>2166591000.0</v>
       </c>
       <c r="I6">
         <v>1961515000.0</v>
       </c>
       <c r="J6">
         <v>2174454000.0</v>
       </c>
@@ -10095,63 +10095,63 @@
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>108</v>
       </c>
       <c r="B5">
-        <v>326000000.0</v>
+        <v>325000000.0</v>
       </c>
       <c r="C5">
-        <v>333187000.0</v>
+        <v>323478000.0</v>
       </c>
       <c r="D5">
-        <v>315073000.0</v>
+        <v>297935000.0</v>
       </c>
       <c r="E5">
-        <v>341977000.0</v>
+        <v>328167000.0</v>
       </c>
       <c r="F5">
-        <v>319252000.0</v>
+        <v>295165000.0</v>
       </c>
       <c r="G5">
         <v>329129000.0</v>
       </c>
       <c r="H5">
         <v>287977000.0</v>
       </c>
       <c r="I5">
         <v>292585000.0</v>
       </c>
       <c r="J5">
         <v>326647000.0</v>
       </c>
       <c r="K5">
         <v>219458000.0</v>
       </c>
       <c r="L5">
         <v>353612000.0</v>
       </c>
       <c r="M5">
         <v>391959000.0</v>
       </c>
       <c r="N5">
         <v>-53806000.0</v>
       </c>
@@ -10223,63 +10223,63 @@
       </c>
       <c r="AK5">
         <v>95214000.0</v>
       </c>
       <c r="AL5">
         <v>8621000.0</v>
       </c>
       <c r="AM5">
         <v>62649000.0</v>
       </c>
       <c r="AN5">
         <v>-2880000.0</v>
       </c>
       <c r="AO5">
         <v>3775500.0</v>
       </c>
       <c r="AP5">
         <v>3775500.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
-        <v>671000000.0</v>
+        <v>670000000.0</v>
       </c>
       <c r="C6">
-        <v>740193000.0</v>
+        <v>730484000.0</v>
       </c>
       <c r="D6">
-        <v>726931000.0</v>
+        <v>709793000.0</v>
       </c>
       <c r="E6">
-        <v>742860000.0</v>
+        <v>729050000.0</v>
       </c>
       <c r="F6">
-        <v>719127000.0</v>
+        <v>695040000.0</v>
       </c>
       <c r="G6">
         <v>729322000.0</v>
       </c>
       <c r="H6">
         <v>679366000.0</v>
       </c>
       <c r="I6">
         <v>681174000.0</v>
       </c>
       <c r="J6">
         <v>714254000.0</v>
       </c>
       <c r="K6">
         <v>596535000.0</v>
       </c>
       <c r="L6">
         <v>731210000.0</v>
       </c>
       <c r="M6">
         <v>758653000.0</v>
       </c>
       <c r="N6">
         <v>352777000.0</v>
       </c>
@@ -12858,51 +12858,51 @@
       </c>
       <c r="I2">
         <v>127000000.0</v>
       </c>
       <c r="J2">
         <v>76000000.0</v>
       </c>
       <c r="K2">
         <v>15759000.0</v>
       </c>
       <c r="L2">
         <v>89834000.0</v>
       </c>
       <c r="M2">
         <v>3365000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>137</v>
       </c>
       <c r="B3">
         <v>572000000</v>
       </c>
       <c r="C3">
-        <v>163805000</v>
+        <v>686951000</v>
       </c>
       <c r="D3">
         <v>806888000</v>
       </c>
       <c r="E3">
         <v>912000000</v>
       </c>
       <c r="F3">
         <v>863000000</v>
       </c>
       <c r="G3">
         <v>575000000</v>
       </c>
       <c r="H3">
         <v>701000000</v>
       </c>
       <c r="I3">
         <v>703000000</v>
       </c>
       <c r="J3">
         <v>714000000</v>
       </c>
       <c r="K3">
         <v>547093000</v>
       </c>
@@ -13225,57 +13225,57 @@
       </c>
       <c r="H14">
         <v>1989000000.0</v>
       </c>
       <c r="I14">
         <v>1931000000.0</v>
       </c>
       <c r="J14">
         <v>1863000000.0</v>
       </c>
       <c r="K14">
         <v>1232967000.0</v>
       </c>
       <c r="L14">
         <v>125198000.0</v>
       </c>
       <c r="M14">
         <v>79650000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>149</v>
       </c>
       <c r="B15">
-        <v>-187000000.0</v>
+        <v>187000000.0</v>
       </c>
       <c r="C15">
-        <v>-182266000.0</v>
+        <v>182266000.0</v>
       </c>
       <c r="D15">
-        <v>-128587000.0</v>
+        <v>128587000.0</v>
       </c>
       <c r="E15">
         <v>127000000.0</v>
       </c>
       <c r="F15">
         <v>116000000.0</v>
       </c>
       <c r="G15">
         <v>109000000.0</v>
       </c>
       <c r="H15">
         <v>565000000.0</v>
       </c>
       <c r="I15">
         <v>79439000.0</v>
       </c>
       <c r="J15">
         <v>750000000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
@@ -13321,51 +13321,51 @@
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>152</v>
       </c>
       <c r="B18">
         <v>1313000000.0</v>
       </c>
       <c r="C18">
-        <v>1721094000.0</v>
+        <v>1197948000.0</v>
       </c>
       <c r="D18">
         <v>850838000.0</v>
       </c>
       <c r="E18">
         <v>976000000.0</v>
       </c>
       <c r="F18">
         <v>787000000.0</v>
       </c>
       <c r="G18">
         <v>792000000.0</v>
       </c>
       <c r="H18">
         <v>1172000000.0</v>
       </c>
       <c r="I18">
         <v>1085000000.0</v>
       </c>
       <c r="J18">
         <v>878000000.0</v>
       </c>
       <c r="K18">
         <v>70430000.0</v>
       </c>
@@ -13535,51 +13535,51 @@
       </c>
       <c r="I23">
         <v>-3712000.0</v>
       </c>
       <c r="J23">
         <v>-12127000.0</v>
       </c>
       <c r="K23">
         <v>4181305000.0</v>
       </c>
       <c r="L23">
         <v>-40376000.0</v>
       </c>
       <c r="M23">
         <v>-4792000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>157</v>
       </c>
       <c r="B24">
         <v>-1000000.0</v>
       </c>
       <c r="C24">
-        <v>-1131623000.0</v>
+        <v>-1114117000.0</v>
       </c>
       <c r="D24">
         <v>28672000.0</v>
       </c>
       <c r="E24">
         <v>1000000.0</v>
       </c>
       <c r="F24">
         <v>-157705000.0</v>
       </c>
       <c r="G24">
         <v>-181215000.0</v>
       </c>
       <c r="H24">
         <v>392657000.0</v>
       </c>
       <c r="I24">
         <v>-682000000.0</v>
       </c>
       <c r="J24">
         <v>-624000000.0</v>
       </c>
       <c r="K24">
         <v>-336234000.0</v>
       </c>
@@ -14113,51 +14113,51 @@
       <c r="AN2">
         <v>240391000.0</v>
       </c>
       <c r="AO2">
         <v>128075000.0</v>
       </c>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>137</v>
       </c>
       <c r="B3">
         <v>49000000</v>
       </c>
       <c r="C3">
         <v>138962000</v>
       </c>
       <c r="D3">
         <v>43000000</v>
       </c>
       <c r="E3">
         <v>38000000</v>
       </c>
       <c r="F3">
-        <v>45420000</v>
+        <v>150881000</v>
       </c>
       <c r="G3">
         <v>150316000</v>
       </c>
       <c r="H3">
         <v>165232000</v>
       </c>
       <c r="I3">
         <v>190199000</v>
       </c>
       <c r="J3">
         <v>181204000</v>
       </c>
       <c r="K3">
         <v>195421000</v>
       </c>
       <c r="L3">
         <v>202000000</v>
       </c>
       <c r="M3">
         <v>191000000</v>
       </c>
       <c r="N3">
         <v>218000000</v>
       </c>
@@ -15065,60 +15065,60 @@
       </c>
       <c r="AK14">
         <v>458387000.0</v>
       </c>
       <c r="AL14">
         <v>460929000.0</v>
       </c>
       <c r="AM14">
         <v>427578000.0</v>
       </c>
       <c r="AN14">
         <v>457589000.0</v>
       </c>
       <c r="AO14">
         <v>173900000.0</v>
       </c>
       <c r="AP14">
         <v>173900000.0</v>
       </c>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" t="s">
         <v>149</v>
       </c>
       <c r="B15">
-        <v>-45000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="C15">
-        <v>-45200000.0</v>
+        <v>45200000.0</v>
       </c>
       <c r="D15">
-        <v>-45802000.0</v>
+        <v>45802000.0</v>
       </c>
       <c r="E15">
-        <v>-47000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="F15">
         <v>48918000.0</v>
       </c>
       <c r="G15">
         <v>50052000.0</v>
       </c>
       <c r="H15">
         <v>50042000.0</v>
       </c>
       <c r="I15">
         <v>49965000.0</v>
       </c>
       <c r="J15">
         <v>32207000.0</v>
       </c>
       <c r="K15">
         <v>32187000.0</v>
       </c>
       <c r="L15">
         <v>32000000.0</v>
       </c>
       <c r="M15">
         <v>32000000.0</v>
       </c>
@@ -15365,51 +15365,51 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
         <v>152</v>
       </c>
       <c r="B18">
         <v>589000000.0</v>
       </c>
       <c r="C18">
         <v>235453000.0</v>
       </c>
       <c r="D18">
         <v>437000000.0</v>
       </c>
       <c r="E18">
         <v>526000000.0</v>
       </c>
       <c r="F18">
-        <v>421206000.0</v>
+        <v>315745000.0</v>
       </c>
       <c r="G18">
         <v>309360000.0</v>
       </c>
       <c r="H18">
         <v>332986000.0</v>
       </c>
       <c r="I18">
         <v>373004000.0</v>
       </c>
       <c r="J18">
         <v>182598000.0</v>
       </c>
       <c r="K18">
         <v>216611000.0</v>
       </c>
       <c r="L18">
         <v>244000000.0</v>
       </c>
       <c r="M18">
         <v>302000000.0</v>
       </c>
       <c r="N18">
         <v>89000000.0</v>
       </c>
@@ -15868,51 +15868,51 @@
       <c r="M23">
         <v>139000000.0</v>
       </c>
       <c r="N23">
         <v>653000000.0</v>
       </c>
       <c r="O23">
         <v>251000000.0</v>
       </c>
       <c r="P23">
         <v>37956000.0</v>
       </c>
       <c r="Q23">
         <v>55926000.0</v>
       </c>
       <c r="R23">
         <v>-3301000.0</v>
       </c>
       <c r="S23">
         <v>16321000.0</v>
       </c>
       <c r="T23">
         <v>-15545000.0</v>
       </c>
       <c r="U23">
-        <v>38537000.0</v>
+        <v>-8075000.0</v>
       </c>
       <c r="V23">
         <v>-4497000.0</v>
       </c>
       <c r="W23">
         <v>18505000.0</v>
       </c>
       <c r="X23">
         <v>-12871000.0</v>
       </c>
       <c r="Y23">
         <v>-8991000.0</v>
       </c>
       <c r="Z23">
         <v>-18054000.0</v>
       </c>
       <c r="AA23">
         <v>-3026000.0</v>
       </c>
       <c r="AB23">
         <v>-12021000.0</v>
       </c>
       <c r="AC23">
         <v>-41772000.0</v>
       </c>
@@ -15951,57 +15951,57 @@
       </c>
       <c r="AO23">
         <v>4496429000.0</v>
       </c>
       <c r="AP23">
         <v>4496429000.0</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>157</v>
       </c>
       <c r="B24">
         <v>-193000000.0</v>
       </c>
       <c r="C24">
         <v>-965000.0</v>
       </c>
       <c r="D24">
         <v>-255000000.0</v>
       </c>
       <c r="E24">
         <v>-326741000.0</v>
       </c>
       <c r="F24">
-        <v>-212839000.0</v>
+        <v>-479000.0</v>
       </c>
       <c r="G24">
-        <v>-227064000.0</v>
+        <v>-230867000.0</v>
       </c>
       <c r="H24">
-        <v>-236439000.0</v>
+        <v>-1935000.0</v>
       </c>
       <c r="I24">
         <v>38000.0</v>
       </c>
       <c r="J24">
         <v>-1272000.0</v>
       </c>
       <c r="K24">
         <v>19824000.0</v>
       </c>
       <c r="L24">
         <v>8848000.0</v>
       </c>
       <c r="M24">
         <v>-288528000.0</v>
       </c>
       <c r="N24">
         <v>-276825000.0</v>
       </c>
       <c r="O24">
         <v>1000000.0</v>
       </c>
       <c r="P24">
         <v>-159106000.0</v>
       </c>