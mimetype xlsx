--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2861,5704 +2864,5838 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ62"/>
+  <dimension ref="A1:AR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>192000000.0</v>
+      </c>
+      <c r="C2">
         <v>113000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>107000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>167000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>187125000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>132739000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>153537000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>226614000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>222113000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>260137000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>277201000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>276000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>375312000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>397666000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>417860000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>490000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>462265000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>450000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>475000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>361020000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>357045000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>348441000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>321595000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>273100000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>213148000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>284123000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>241954000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>296990000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>275081000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>249416000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>221341000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>206135000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>196920000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>200853000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>187695000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>199774000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>186559000.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>212239000.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>21128000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>33084000.0</v>
+      </c>
+      <c r="C5">
         <v>12803000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1556000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8329000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6950000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5692000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7036000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11497000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-12927000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-14454000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-16162000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-16759000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-39505000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-43093000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-47200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-47261000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-51334000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-57890000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-68973000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-82906000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-94694000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-106103000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-118615000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-134288000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-145879000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-154432000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-58376000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-114172000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-101939000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-79645000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-71779000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-14900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-32948000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-19734000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4007000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>501000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-14919000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3804976000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-28507000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>702897000.0</v>
       </c>
-      <c r="AQ5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>19282000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>16672000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15979000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16006000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>25779000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>26964000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>28696000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>31022000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>39656000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>38469000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>37359000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
+        <v>7336000.0</v>
+      </c>
+      <c r="C8">
         <v>8050000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>8199000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>8197000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>8327000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>8429000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>8913000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>9120000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>9118000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>9103000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>9221000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>9215000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>9211000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>9215000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>9168000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>9133000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>9113000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>9060000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>9015000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>6679222000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6666054000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6764716000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6840189000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7117098000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7358241000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>7407164000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7390269000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7380867000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7380759000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>7273501000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7295665000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7262237000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7261267000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6677875000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>4000000.0</v>
+      </c>
+      <c r="C10">
         <v>119000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>81000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>63000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>152442000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3744000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>96212000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>95338000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>37883000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4041000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14621000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>239000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>146000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>186000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>257000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>46000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>43609000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>17000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>24000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>61207000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>150439000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>122554000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>205000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>489433000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>45473000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>118141000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>49000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>155774000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>43052000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>95680000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>363000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>256917000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>344000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>258195000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>123000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>170657000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>63990000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-75891000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>75891000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-15759000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>15759000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>80817000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>62806000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>45195000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3744000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>96212000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>95338000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>238582000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>146435000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>186316000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>257000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>45734000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>43609000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>17404000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>24453000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>61207000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>4000000.0</v>
+      </c>
+      <c r="C12">
         <v>119000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>81000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>63000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>152442000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3744000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>96212000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>95338000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>37883000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4041000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>14621000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>239000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>146000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>186000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>257000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>46000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>43609000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>61207000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>150439000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>122554000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>205000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>489433000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>45473000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>118141000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>49000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>155774000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>43052000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>95680000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>363000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>256917000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>344000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>258195000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>123000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>170657000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>63990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75891000.0</v>
       </c>
       <c r="AM12">
         <v>75891000.0</v>
       </c>
-      <c r="AN12"/>
+      <c r="AN12">
+        <v>75891000.0</v>
+      </c>
       <c r="AO12"/>
-      <c r="AP12">
-[...1 lines deleted...]
-      </c>
+      <c r="AP12"/>
       <c r="AQ12">
         <v>15759000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12">
+        <v>15759000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
+        <v>7336000.0</v>
+      </c>
+      <c r="C13">
         <v>8050000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8199000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8197000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8327000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8429000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8913000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>9120000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>9118000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>9103000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>9221000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>9215000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9211000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>9215000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9168000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9133000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>9113000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>9060000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9015000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8311000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8310000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>8296000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8257000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8254000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>7704000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>7701000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7536000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7500000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7464000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7670000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>7669000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>7668000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1052000.0</v>
       </c>
       <c r="AH13">
         <v>1052000.0</v>
       </c>
       <c r="AI13">
-        <v>2000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="AJ13">
         <v>2000.0</v>
       </c>
       <c r="AK13">
         <v>2000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13">
+      <c r="AL13">
         <v>2000.0</v>
       </c>
-      <c r="AN13"/>
+      <c r="AM13"/>
+      <c r="AN13">
+        <v>2000.0</v>
+      </c>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>794000000.0</v>
+      </c>
+      <c r="C14">
         <v>877000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>880000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>883193000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>894696000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>926057000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>950000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>968000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>963873000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>973139000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>974000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>912168000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>971604000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>909044000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>977000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>905000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>965554000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>966000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>842000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>821559000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>820667000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>817449000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>816000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>777553000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>760597000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>759092000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>743000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>739852000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>749575000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>756252000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>757000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>755277000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>750009000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>728579000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>748949378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>694632000.0</v>
       </c>
       <c r="AK14">
         <v>694632000.0</v>
       </c>
       <c r="AL14">
         <v>694632000.0</v>
       </c>
       <c r="AM14">
         <v>694632000.0</v>
       </c>
       <c r="AN14">
-        <v>640723236.0</v>
+        <v>694632000.0</v>
       </c>
       <c r="AO14">
         <v>640723236.0</v>
       </c>
       <c r="AP14">
         <v>640723236.0</v>
       </c>
-      <c r="AQ14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:43">
+      <c r="AQ14">
+        <v>640723236.0</v>
+      </c>
+      <c r="AR14"/>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>9211000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9215000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16">
+        <v>245000000.0</v>
+      </c>
+      <c r="C16">
         <v>247000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>244000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>247000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>254123000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>252880000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>247785000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>249920000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>247414000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>252080000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>255221000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>272000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>385639000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>395201000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>309907000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>429000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>388125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374000000.0</v>
       </c>
       <c r="S16">
         <v>374000000.0</v>
       </c>
       <c r="T16">
+        <v>374000000.0</v>
+      </c>
+      <c r="U16">
         <v>339182000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>347483000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>355773000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>345582000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>341146000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>347764000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>349298000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>342359000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>343875000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>340100000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>340201000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>334886000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>310766000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>316249000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>319192000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>309157000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>315483000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>313278000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>69143000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>1135018000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1169187000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1119908000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1079638000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1035144000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
+        <v>4992000000.0</v>
+      </c>
+      <c r="C20">
         <v>4999000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4886000000.0</v>
       </c>
       <c r="D20">
         <v>4886000000.0</v>
       </c>
       <c r="E20">
-        <v>4903899000.0</v>
+        <v>4886000000.0</v>
       </c>
       <c r="F20">
         <v>4903899000.0</v>
       </c>
       <c r="G20">
         <v>4903899000.0</v>
       </c>
       <c r="H20">
         <v>4903899000.0</v>
       </c>
       <c r="I20">
         <v>4903899000.0</v>
       </c>
       <c r="J20">
         <v>4903899000.0</v>
       </c>
       <c r="K20">
         <v>4903899000.0</v>
       </c>
       <c r="L20">
+        <v>4903899000.0</v>
+      </c>
+      <c r="M20">
         <v>4904000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5344000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5627000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5819000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5822000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5967424000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5941000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5943000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5244942000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5244685000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>5242973000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5236000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>5217275000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5219361000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5217400000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>4960000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>4956917000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5145477000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>5132911000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>5082000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>5088325000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>5076000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>5078370000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>5071000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>5041262000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>5023898000.0</v>
       </c>
-      <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>5013376000.0</v>
       </c>
-      <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>927896000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:43">
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>4807000000.0</v>
+      </c>
+      <c r="C21">
         <v>4829000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4818000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4867000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4875837000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4806326000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4854099000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4898878000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4835809000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4843986000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4877493000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4823000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5004000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5020000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5092000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5186000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5237681000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5286000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5413000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5520747000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5649464000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5809295000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5907000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6046728000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6234528000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6475283000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6670000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6815587000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7225974000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7349315000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7488000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7488118000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7569000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7715553000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7857000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7974823000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8055754000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>8308749000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>1149912000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>184000000.0</v>
+      </c>
+      <c r="C22">
         <v>189000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>202000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>190000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>185690000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>188818000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>196731000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>203007000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>203022000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>209765000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>201394000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>206000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>371000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>399000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>237334000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>424000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>396618000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>381000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>348000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>269381000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>242505000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>224639000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>216000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>200397000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>170191000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>164735000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>138000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>145889000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>136248000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>131671000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>115000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>107813000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>108000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>105855000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>107000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>110107000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>98559000.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>108889000.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>24034000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>15739000000.0</v>
+      </c>
+      <c r="C23">
         <v>15913000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15819000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15981000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15972070000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15830065000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16050957000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>16084561000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15985822000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15944183000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15964094000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17431000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>17334000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17546000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17873000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>17568000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17315138000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17015000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16894000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16021922000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16075886000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16011648000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>16117000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16366067000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>15958240000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16262743000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16084000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>16947089000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>16977169000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>17033697000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17209000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>16967584000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>17816000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>17858924000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>17015000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>17086997000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>16982318000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3804976000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>17176481000.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>702897000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2319515000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>7447063000.0</v>
+      </c>
+      <c r="C24">
         <v>7359722000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7379430000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7284108000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6751094000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7612702000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7511282000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7524523000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7532250000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7566878000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7523349000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8832000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8956671000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9376000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>8957000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>8945314000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8998735000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>9735304000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9575098000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9469292000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>7379430000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7284108000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6751094000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7612702000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7511282000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7524523000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>8832409000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8834725000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9375568000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8957000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8945314000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8998735000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9735304000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9575098000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9508341000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>7684000000.0</v>
+      </c>
+      <c r="C28">
         <v>7550000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7608000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7743000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7761265000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7815590000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7610861000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7625748000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7705869000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7901579000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7826875000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9428000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9525000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9655000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9572000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9757000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9838977000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9844000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9669000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9681051000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9545776000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9434540000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9288000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9255032000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9702878000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9839722000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9643000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9695221000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9767891000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9618396000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9639000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9310914000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9226000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9318276000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10046000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10003808000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10750824000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>75891000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9434079000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>15759000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1331199000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>11165027000.0</v>
+      </c>
+      <c r="C29">
         <v>11468656000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11468244000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11464617000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11474771000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11436626000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11507874000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11618371000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11532680000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11624729000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11632607000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9667000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9671000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9841000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9829000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13009914000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13222329000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13141934000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12941409000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>373000000.0</v>
+      </c>
+      <c r="C30">
         <v>368000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>385000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>400000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>432011000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>395281000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>412675000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>396913000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>404011000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>387498000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>385566000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>384000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>643358000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>624229000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>488276000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>540000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>576362000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>454000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>442000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>424878000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>421015000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>397579000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>336033000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>289680000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>258901000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>270452000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>287243000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>284856000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>275545000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>245360000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>245714000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>154629000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>148882000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>151350000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>148822000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>134243000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>123248000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>135218000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>71501000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:43">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-6488707000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7030346000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7331803000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-7477249000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7801174000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31"/>
+    </row>
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>-343630000.0</v>
+      </c>
+      <c r="C32">
         <v>-167119000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-67396000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-489589000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1111628000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-259594000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-258860000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-242464000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-329805000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-408072000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-475514000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-644000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-764000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-374000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-939000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-1321412000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-1181157000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-511587000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-710814000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32"/>
+    </row>
+    <row r="33" spans="1:44">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>14975000000.0</v>
+      </c>
+      <c r="C33">
         <v>15014000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>14873000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>14993000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>15031812000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>14972525000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>15046037000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>15081668000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15000281000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>14943189000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>14959400000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>15795000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>15779000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>15922000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>16152000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>16204000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>16131445000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>15947000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>15901000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>15150259000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>15127239000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>15143827000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>15150000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>15186156000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>15307130000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>15543787000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>15459000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>15627922000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>16394694000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>16427152000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>16355000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>16340861000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>16366000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>17237292000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>16559000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>16594254000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>16635999000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>-75891000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>16788125000.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>-15759000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2177822000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:43">
+    <row r="34" spans="1:44">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34">
+        <v>346520000.0</v>
+      </c>
+      <c r="C34">
         <v>320517000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>282262000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>281991000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>235549000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>219966000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>224384000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>230231000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>199713000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>217459000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>229748000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>216000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2099186000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2001257000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>272000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>247630000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>213911000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>224050000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>300693000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34"/>
+    </row>
+    <row r="35" spans="1:44">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>11154000000.0</v>
+      </c>
+      <c r="C35">
         <v>11046000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>11027000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10844000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10260805000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11095639000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>10986376000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10941919000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10862266000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10799336000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>10695240000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>11913000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>11697000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>12232000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11779000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>11675000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11570889000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>12156000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11942000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11872770000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>11799992000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>11718782000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>11782000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>11978143000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>11927263000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>12119860000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>11780000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>11761888000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>11696332000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>11503497000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>11972000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>11521790000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>11483000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>12156078000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>12686000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>13331832000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>13255773000.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>12518966000.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>1444659000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:43">
+    <row r="36" spans="1:44">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>4892000000.0</v>
+      </c>
+      <c r="C36">
         <v>4533623000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4926000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4999000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1571626000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1535521000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1494077000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1870082000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1797011000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1733518000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1705447000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2801000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1987000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1840000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1804000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1779000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1576270000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1439000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1313000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1109765000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1021641000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1069436000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1018000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>948234000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>885671000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>824404000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>761000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>742693000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>736820000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>695022000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>550000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>549188000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>508000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1224901000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>406000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>343717000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>335952000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-75891000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>286273000.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>-15759000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>65192000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:43">
+    <row r="37" spans="1:44">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37"/>
+    </row>
+    <row r="38" spans="1:44">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1988287000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2019978000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1961616000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1946982000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1938117000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1913765000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="N38">
         <v>-1000000.0</v>
       </c>
       <c r="O38">
         <v>-1000000.0</v>
       </c>
       <c r="P38">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Q38">
         <v>1626932000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1433999000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1151427000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1063114000.0</v>
       </c>
-      <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38">
         <v>-1000000.0</v>
       </c>
-      <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38"/>
+    </row>
+    <row r="39" spans="1:44">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>203000000.0</v>
+      </c>
+      <c r="C39">
         <v>223000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>278000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>335000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>170115000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>269697000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>299302000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>307635000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>340625000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>399690000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>403113000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>239000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>394642000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>415771000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>739390000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-1000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>167104000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>215412000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>179000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>116197000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>134688000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>123049000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>209967000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>200401000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>176545000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>165628000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>150757000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>732648000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>127630000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>133834000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>130286000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>107364000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>850118000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>106232000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>77178000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>77736000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>60522000.0</v>
       </c>
-      <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>68358000.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>30399000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:43">
+    <row r="40" spans="1:44">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>430000000.0</v>
+      </c>
+      <c r="C40">
         <v>398000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>352000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>542000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>529239000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>524883000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>666667000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>572260000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>634317000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>558107000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>619746000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>896000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>696101000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>714146000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1054971000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>909000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>630609000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>629000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>736000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>574191000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>593607000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>499468000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>553462000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>566167000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>612921000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>555831000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>477366000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>620275000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>445913000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>426077000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>398079000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>444572000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1109791000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>410646000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>338817000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>398750000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>654256000.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>286734000.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>64875000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:43">
+    <row r="41" spans="1:44">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3001988000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2747080000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2746429000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2705125000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2614950000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41"/>
+    </row>
+    <row r="42" spans="1:44">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>6104965000.0</v>
+      </c>
+      <c r="C42">
         <v>6563279000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>6679222000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>6666054000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6764716000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>6840189000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7117098000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>7358241000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>7347061000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>7317895000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>7413305000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>7407164000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>7390269000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>7380867000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>7380656000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>7273647000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>7295665000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>7261970000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>6965069000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>6677875000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>6665145000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>6644332000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>6640763000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>6613866000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>6139135000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>6114409000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>5977402000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>5930174000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>5888576000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>5993668000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>5969347000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>5947280000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>5935377000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>5890377000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>4435329000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>4432599000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>4429121000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>4424321000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>757150000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:43">
+    <row r="43" spans="1:44">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43"/>
+    </row>
+    <row r="44" spans="1:44">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
-    </row>
-    <row r="45" spans="1:43">
+      <c r="AR44"/>
+    </row>
+    <row r="45" spans="1:44">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>7541678000.0</v>
+      </c>
+      <c r="C45">
         <v>7482311000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7992771000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7296470000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7292516000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7211179000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7872863000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>7036562000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6928981000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>6795810000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>7379618000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3267000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3444000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3435000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3437000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3417000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
-    </row>
-    <row r="46" spans="1:43">
+      <c r="AR45"/>
+    </row>
+    <row r="46" spans="1:44">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>284000000.0</v>
+      </c>
+      <c r="C46">
         <v>273000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>243000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>241000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3237893000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3269958000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3309112000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3345733000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3364639000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3355141000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3380831000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3267000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3444000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3435000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3437000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3417000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3350070000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3281000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3232000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3274805000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3211449000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3022123000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2989000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2973919000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2967570000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3026700000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3068000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3112725000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3286423000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3249904000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3235000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3215230000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3213000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3218468000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3225000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3234452000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3220395000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>3179727000.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>34822000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:43">
+    <row r="47" spans="1:44">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>3118187000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3161050000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3237893000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3269958000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3309112000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3345733000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3353749000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>340898000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>356067000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3437000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3551861000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3471778000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3405106000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3357581000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3274805000.0</v>
       </c>
-      <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
-    </row>
-    <row r="48" spans="1:43">
+      <c r="AR47"/>
+    </row>
+    <row r="48" spans="1:44">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-2667945000.0</v>
+      </c>
+      <c r="C48">
         <v>-2784340000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2907255000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-3007138000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-3106714000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3225634000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3318174000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-3458579000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-3535042000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-3576763000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-3617718000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-4160955000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-4041963000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-4032463000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-3909624000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-4028519000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-3874045000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-3933140000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-3952590000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-3862964000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-3724139000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-3568615000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-3491069000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-3349356000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-3206845000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-3072852000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-2742193000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-2112318000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1904242000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1773662000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1680432000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1504054000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1241639000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1148059000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-998212000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1636400000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-1574370000.0</v>
       </c>
-      <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-590840000.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>-54253000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:43">
+    <row r="49" spans="1:44">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-4041963000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-4032463000.0</v>
       </c>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
-    </row>
-    <row r="50" spans="1:43">
+      <c r="AR49"/>
+    </row>
+    <row r="50" spans="1:44">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>240524000.0</v>
+      </c>
+      <c r="C50">
         <v>309142000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>310204000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>521725000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1064298000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>206632000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>195791000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>196563000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>192220000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>322070000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>320612000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>835000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>836000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>465000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>872000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>857746000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>844195000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>126363000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>117592000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-    </row>
-    <row r="51" spans="1:43">
+      <c r="AR50"/>
+    </row>
+    <row r="51" spans="1:44">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>7688000000.0</v>
+      </c>
+      <c r="C51">
         <v>7669000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7689000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>7806000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7913707000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7819334000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7707073000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>7721086000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>7743752000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>7905620000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>7841496000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>9667409000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9671000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>9841000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>9829000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>9803314000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>9882586000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>9861304000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>9693098000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>9742258000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>9696215000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>9557094000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>9493000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>9744465000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>9748351000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>9957863000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>9692000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>9850995000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>9810943000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>9714076000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>10002000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>9567831000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>9570000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>9576471000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>10169000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>10174465000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>10814814000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>9509970000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>1346958000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:43">
+    <row r="52" spans="1:44">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>241000000.0</v>
+      </c>
+      <c r="C52">
         <v>309000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>310000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>522000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1081399000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>206632000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>195791000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>196563000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>211502000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>338742000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>328040000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>835000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>861854000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>491530000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>878365000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>858000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>883851000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>126000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>118000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>134443000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>123137000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>111274000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>75453000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>69035000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>63029000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>58805000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>58049000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>212877000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>329884000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>366475000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>58184000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>48327000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>48319000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>48519000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>60583000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>44456000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>45896000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>40288000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>16813000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:43">
+    <row r="53" spans="1:44">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>82423000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>74974000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>94579000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>90113000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>78800000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>78110000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>58928000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>437000.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>6525000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>151782000.0</v>
       </c>
-      <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>31518000.0</v>
       </c>
-      <c r="AQ53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:43">
+      <c r="AR53"/>
+    </row>
+    <row r="54" spans="1:44">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
-    </row>
-    <row r="55" spans="1:43">
+      <c r="AR54"/>
+    </row>
+    <row r="55" spans="1:44">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>15739000000.0</v>
+      </c>
+      <c r="C55">
         <v>15913000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>15819000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>15981000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>15972070000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>15830065000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>16050957000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>16084561000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>15985822000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>15944183000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>15964094000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>17431000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>17334000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>17546000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>17873000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>17568000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>17315138000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>17015000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>16894000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>16021922000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>16075886000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>16011648000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>16117000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>16366067000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>15958240000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>16262743000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>16084000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>16947089000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>16977169000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>17033697000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>17209000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>16967584000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>17816000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>17858924000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>17015000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>17086997000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>16982318000.0</v>
       </c>
-      <c r="AL55"/>
-      <c r="AM55">
+      <c r="AM55"/>
+      <c r="AN55">
         <v>17176481000.0</v>
       </c>
-      <c r="AN55"/>
       <c r="AO55"/>
       <c r="AP55"/>
-      <c r="AQ55">
+      <c r="AQ55"/>
+      <c r="AR55">
         <v>2319515000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:43">
+    <row r="56" spans="1:44">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>764000000.0</v>
+      </c>
+      <c r="C56">
         <v>899000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>946000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>988000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>940258000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>857540000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1004920000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1002893000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>985541000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1000994000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1004694000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1635000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1555000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1625000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1722000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1364000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1183693000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1067000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>993000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>871663000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>948647000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>867821000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>967000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1179911000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>651110000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>718956000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>625000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1319167000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>582475000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>606545000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>854000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>626723000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1451000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>621632000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>456000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>492743000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>346319000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>75891000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>388356000.0</v>
       </c>
-      <c r="AN56"/>
       <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>15759000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>141693000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:43">
+    <row r="57" spans="1:44">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>1108000000.0</v>
+      </c>
+      <c r="C57">
         <v>1067000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1013000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1478000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2051886000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1117134000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1263780000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1245357000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1315346000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1409066000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1480208000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2279000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2319000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1999000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2661000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2686000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2364850000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1579000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1703000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1408836000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1421272000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1314956000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1296000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1249448000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1236862000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1248057000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1120000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1474017000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1390978000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1382169000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1012000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1009800000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1671000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>979210000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>896000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>958463000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>886711000.0</v>
       </c>
-      <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>852539000.0</v>
       </c>
-      <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>171959000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:43">
+    <row r="58" spans="1:44">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>12262000000.0</v>
+      </c>
+      <c r="C58">
         <v>12113000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>12040000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12322000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12312691000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12212773000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12250156000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12187276000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12177612000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>12208402000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>12175448000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>14192000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>14016000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>14231000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>14440000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>14361000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>13935739000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>13735000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>13645000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>13281606000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>13221264000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>13033738000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>13078000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>13227591000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>13164125000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>13367917000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>12900000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>13235905000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>13087310000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>12885666000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>12984000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>12531590000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>13154000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>13135288000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>13582000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>14290295000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>14142484000.0</v>
       </c>
-      <c r="AL58"/>
-      <c r="AM58">
+      <c r="AM58"/>
+      <c r="AN58">
         <v>13371505000.0</v>
       </c>
-      <c r="AN58"/>
       <c r="AO58"/>
       <c r="AP58"/>
-      <c r="AQ58">
+      <c r="AQ58"/>
+      <c r="AR58">
         <v>1616618000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:43">
+    <row r="59" spans="1:44">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
-    </row>
-    <row r="60" spans="1:43">
+      <c r="AR59"/>
+    </row>
+    <row r="60" spans="1:44">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>3477000000.0</v>
+      </c>
+      <c r="C60">
         <v>3800000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3779000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3659000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3659379000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3617292000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3801000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3897285000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3808210000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3735781000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3788646000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3239000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3318000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3315000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3433000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3207000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3379399000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3280000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3249000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2740316000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2854622000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2977910000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3039000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3138476000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2794115000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2894826000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3184000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3711184000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3889859000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4148031000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4225000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>4435994000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4662000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4723636000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3433000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2796702000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2839834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3804976000.0</v>
       </c>
       <c r="AM60">
         <v>3804976000.0</v>
       </c>
-      <c r="AN60"/>
+      <c r="AN60">
+        <v>3804976000.0</v>
+      </c>
       <c r="AO60"/>
-      <c r="AP60">
-[...1 lines deleted...]
-      </c>
+      <c r="AP60"/>
       <c r="AQ60">
         <v>702897000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:43">
+      <c r="AR60">
+        <v>702897000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:44">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
-    </row>
-    <row r="62" spans="1:43">
+      <c r="AR61"/>
+    </row>
+    <row r="62" spans="1:44">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
+      <c r="AR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8603,1029 +8740,1029 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
         <v>2602741000.0</v>
       </c>
       <c r="C2">
         <v>2414559000.0</v>
       </c>
       <c r="D2">
         <v>2275388000.0</v>
       </c>
       <c r="E2">
         <v>2957896000.0</v>
       </c>
       <c r="F2">
         <v>3591041000.0</v>
       </c>
       <c r="G2">
         <v>3527118000.0</v>
       </c>
       <c r="H2">
         <v>3459494000.0</v>
       </c>
       <c r="I2">
         <v>2972265000.0</v>
       </c>
       <c r="J2">
         <v>2759035000.0</v>
       </c>
       <c r="K2">
         <v>1953397000.0</v>
       </c>
       <c r="L2">
         <v>406310000.0</v>
       </c>
       <c r="M2">
         <v>326704000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>1619769000.0</v>
       </c>
       <c r="C3">
         <v>1567445000.0</v>
       </c>
       <c r="D3">
         <v>1523706000.0</v>
       </c>
       <c r="E3">
         <v>1693575000.0</v>
       </c>
       <c r="F3">
         <v>2040868000.0</v>
       </c>
       <c r="G3">
         <v>2010590000.0</v>
       </c>
       <c r="H3">
         <v>2069210000.0</v>
       </c>
       <c r="I3">
         <v>1930929000.0</v>
       </c>
       <c r="J3">
         <v>1863299000.0</v>
       </c>
       <c r="K3">
         <v>1259967000.0</v>
       </c>
       <c r="L3">
         <v>157198000.0</v>
       </c>
       <c r="M3">
         <v>126650000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5">
         <v>1244417000.0</v>
       </c>
       <c r="C5">
         <v>1236958000.0</v>
       </c>
       <c r="D5">
         <v>1169419000.0</v>
       </c>
       <c r="E5">
         <v>753153000.0</v>
       </c>
       <c r="F5">
         <v>204931000.0</v>
       </c>
       <c r="G5">
         <v>-70730000.0</v>
       </c>
       <c r="H5">
         <v>97381000.0</v>
       </c>
       <c r="I5">
         <v>30586000.0</v>
       </c>
       <c r="J5">
         <v>311155000.0</v>
       </c>
       <c r="K5">
         <v>-281247000.0</v>
       </c>
       <c r="L5">
         <v>-27886000.0</v>
       </c>
       <c r="M5">
         <v>43389000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
         <v>2864186000.0</v>
       </c>
       <c r="C6">
         <v>2804403000.0</v>
       </c>
       <c r="D6">
         <v>2693125000.0</v>
       </c>
       <c r="E6">
         <v>2446728000.0</v>
       </c>
       <c r="F6">
         <v>2245799000.0</v>
       </c>
       <c r="G6">
         <v>1939860000.0</v>
       </c>
       <c r="H6">
         <v>2166591000.0</v>
       </c>
       <c r="I6">
         <v>1961515000.0</v>
       </c>
       <c r="J6">
         <v>2174454000.0</v>
       </c>
       <c r="K6">
         <v>978720000.0</v>
       </c>
       <c r="L6">
         <v>129312000.0</v>
       </c>
       <c r="M6">
         <v>170039000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8">
         <v>-4567000.0</v>
       </c>
       <c r="C8">
         <v>-118337000.0</v>
       </c>
       <c r="D8">
         <v>12639000.0</v>
       </c>
       <c r="E8">
         <v>-179502000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>27026000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
         <v>2525866000.0</v>
       </c>
       <c r="C9">
         <v>2483887000.0</v>
       </c>
       <c r="D9">
         <v>2377436000.0</v>
       </c>
       <c r="E9">
         <v>3504210400.0</v>
       </c>
       <c r="F9">
         <v>1716070000.0</v>
       </c>
       <c r="G9">
         <v>1787669000.0</v>
       </c>
       <c r="H9">
         <v>1666163000.0</v>
       </c>
       <c r="I9">
         <v>1609408000.0</v>
       </c>
       <c r="J9">
         <v>1556467000.0</v>
       </c>
       <c r="K9">
         <v>996369000.0</v>
       </c>
       <c r="L9">
         <v>142966000.0</v>
       </c>
       <c r="M9">
         <v>139853000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
         <v>833812000.0</v>
       </c>
       <c r="C10">
         <v>815170000.0</v>
       </c>
       <c r="D10">
         <v>610955000.0</v>
       </c>
       <c r="E10">
         <v>237403000.0</v>
       </c>
       <c r="F10">
         <v>-471189000.0</v>
       </c>
       <c r="G10">
         <v>-778919000.0</v>
       </c>
       <c r="H10">
         <v>-522192000.0</v>
       </c>
       <c r="I10">
         <v>-632618000.0</v>
       </c>
       <c r="J10">
         <v>-421686000.0</v>
       </c>
       <c r="K10">
         <v>-802738000.0</v>
       </c>
       <c r="L10">
         <v>-102184000.0</v>
       </c>
       <c r="M10">
         <v>-15940000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11">
         <v>233294000.0</v>
       </c>
       <c r="C11">
         <v>195780000.0</v>
       </c>
       <c r="D11">
         <v>160585000.0</v>
       </c>
       <c r="E11">
         <v>60184000.0</v>
       </c>
       <c r="F11">
         <v>-130369000.0</v>
       </c>
       <c r="G11">
         <v>-146726000.0</v>
       </c>
       <c r="H11">
         <v>-98042000.0</v>
       </c>
       <c r="I11">
         <v>-23463000.0</v>
       </c>
       <c r="J11">
         <v>-764313000.0</v>
       </c>
       <c r="K11">
         <v>-266151000.0</v>
       </c>
       <c r="L11">
         <v>-29340000.0</v>
       </c>
       <c r="M11">
         <v>2548000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12">
         <v>410605000.0</v>
       </c>
       <c r="C12">
         <v>441031000.0</v>
       </c>
       <c r="D12">
         <v>569915000.0</v>
       </c>
       <c r="E12">
         <v>265000000.0</v>
       </c>
       <c r="F12">
         <v>456825000.0</v>
       </c>
       <c r="G12">
         <v>708189000.0</v>
       </c>
       <c r="H12">
         <v>619573000.0</v>
       </c>
       <c r="I12">
         <v>663000000.0</v>
       </c>
       <c r="J12">
         <v>733000000.0</v>
       </c>
       <c r="K12">
         <v>521491000.0</v>
       </c>
       <c r="L12">
         <v>74298000.0</v>
       </c>
       <c r="M12">
         <v>59329000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13">
         <v>459266000.0</v>
       </c>
       <c r="C13">
         <v>441031000.0</v>
       </c>
       <c r="D13">
         <v>569915000.0</v>
       </c>
       <c r="E13">
         <v>265000000.0</v>
       </c>
       <c r="F13">
         <v>457667000.0</v>
       </c>
       <c r="G13">
         <v>708189000.0</v>
       </c>
       <c r="H13">
         <v>619573000.0</v>
       </c>
       <c r="I13">
         <v>663204000.0</v>
       </c>
       <c r="J13">
         <v>732841000.0</v>
       </c>
       <c r="K13">
         <v>521491000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
         <v>595951000.0</v>
       </c>
       <c r="C15">
         <v>501053000.0</v>
       </c>
       <c r="D15">
         <v>-166971000.0</v>
       </c>
       <c r="E15">
         <v>300000000.0</v>
       </c>
       <c r="F15">
         <v>-340820000.0</v>
       </c>
       <c r="G15">
         <v>-632193000.0</v>
       </c>
       <c r="H15">
         <v>-424150000.0</v>
       </c>
       <c r="I15">
         <v>-609155000.0</v>
       </c>
       <c r="J15">
         <v>342627000.0</v>
       </c>
       <c r="K15">
         <v>-536587000.0</v>
       </c>
       <c r="L15">
         <v>-72844000.0</v>
       </c>
       <c r="M15">
         <v>-18488000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
         <v>595951000.0</v>
       </c>
       <c r="C16">
         <v>501053000.0</v>
       </c>
       <c r="D16">
         <v>463009000.0</v>
       </c>
       <c r="E16">
         <v>173000000.0</v>
       </c>
       <c r="F16">
         <v>-340820000.0</v>
       </c>
       <c r="G16">
         <v>-632193000.0</v>
       </c>
       <c r="H16">
         <v>-424150000.0</v>
       </c>
       <c r="I16">
         <v>-609155000.0</v>
       </c>
       <c r="J16">
         <v>342627000.0</v>
       </c>
       <c r="K16">
         <v>-536587000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
         <v>600518000.0</v>
       </c>
       <c r="C17">
         <v>619390000.0</v>
       </c>
       <c r="D17">
         <v>58168000.0</v>
       </c>
       <c r="E17">
         <v>172000000.0</v>
       </c>
       <c r="F17">
         <v>-340820000.0</v>
       </c>
       <c r="G17">
         <v>-632193000.0</v>
       </c>
       <c r="H17">
         <v>-424150000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
         <v>-459266000.0</v>
       </c>
       <c r="C18">
         <v>-441031000.0</v>
       </c>
       <c r="D18">
         <v>-550335000.0</v>
       </c>
       <c r="E18">
         <v>-265000000.0</v>
       </c>
       <c r="F18">
         <v>-457667000.0</v>
       </c>
       <c r="G18">
         <v>-708189000.0</v>
       </c>
       <c r="H18">
         <v>-619573000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
         <v>1334069000.0</v>
       </c>
       <c r="C21">
         <v>1232188000.0</v>
       </c>
       <c r="D21">
         <v>1217920000.0</v>
       </c>
       <c r="E21">
         <v>560249000.0</v>
       </c>
       <c r="F21">
         <v>53150000.0</v>
       </c>
       <c r="G21">
         <v>161586000.0</v>
       </c>
       <c r="H21">
         <v>339759000.0</v>
       </c>
       <c r="I21">
         <v>352458000.0</v>
       </c>
       <c r="J21">
         <v>347267000.0</v>
       </c>
       <c r="K21">
         <v>164473000.0</v>
       </c>
       <c r="L21">
         <v>15855000.0</v>
       </c>
       <c r="M21">
         <v>52554000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
         <v>3794538000.0</v>
       </c>
       <c r="C23">
         <v>3666258000.0</v>
       </c>
       <c r="D23">
         <v>3434904000.0</v>
       </c>
       <c r="E23">
         <v>4887917000.0</v>
       </c>
       <c r="F23">
         <v>5253961000.0</v>
       </c>
       <c r="G23">
         <v>5153201000.0</v>
       </c>
       <c r="H23">
         <v>4785898000.0</v>
       </c>
       <c r="I23">
         <v>4229215000.0</v>
       </c>
       <c r="J23">
         <v>3968235000.0</v>
       </c>
       <c r="K23">
         <v>2785293000.0</v>
       </c>
       <c r="L23">
         <v>533421000.0</v>
       </c>
       <c r="M23">
         <v>414003000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
         <v>1367234000.0</v>
       </c>
       <c r="C25">
         <v>1344696000.0</v>
       </c>
       <c r="D25">
         <v>1470498000.0</v>
       </c>
       <c r="E25">
         <v>1694000000.0</v>
       </c>
       <c r="F25">
         <v>1914779000.0</v>
       </c>
       <c r="G25">
         <v>1913767000.0</v>
       </c>
       <c r="H25">
         <v>1989082000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>105000000.0</v>
       </c>
       <c r="D27">
         <v>131000000.0</v>
       </c>
       <c r="E27">
         <v>219000000.0</v>
       </c>
       <c r="F27">
         <v>239000000.0</v>
       </c>
       <c r="G27">
         <v>264000000.0</v>
       </c>
       <c r="H27">
         <v>160000000.0</v>
       </c>
       <c r="I27">
         <v>50000.0</v>
       </c>
       <c r="J27">
         <v>200000.0</v>
       </c>
       <c r="K27">
         <v>105000000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
         <v>1469518000.0</v>
       </c>
       <c r="C28">
         <v>1371346000.0</v>
       </c>
       <c r="D28">
         <v>1374579000.0</v>
       </c>
       <c r="E28">
         <v>1930000000.0</v>
       </c>
       <c r="F28">
         <v>1550000000.0</v>
       </c>
       <c r="G28">
         <v>1459000000.0</v>
       </c>
       <c r="H28">
         <v>1247000000.0</v>
       </c>
       <c r="I28">
         <v>1246950000.0</v>
       </c>
       <c r="J28">
         <v>1209200000.0</v>
       </c>
       <c r="K28">
         <v>753896000.0</v>
       </c>
       <c r="L28">
         <v>159111000.0</v>
       </c>
       <c r="M28">
         <v>134299000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
         <v>233294000.0</v>
       </c>
       <c r="C29">
         <v>195780000.0</v>
       </c>
       <c r="D29">
         <v>9940000.0</v>
       </c>
       <c r="E29">
         <v>60000000.0</v>
       </c>
       <c r="F29">
         <v>-130369000.0</v>
       </c>
       <c r="G29">
         <v>-146726000.0</v>
       </c>
       <c r="H29">
         <v>-98042000.0</v>
       </c>
       <c r="I29">
         <v>-23463000.0</v>
       </c>
       <c r="J29">
         <v>-737287000.0</v>
       </c>
       <c r="K29">
         <v>-266151000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
         <v>1191797000.0</v>
       </c>
       <c r="C30">
         <v>1251699000.0</v>
       </c>
       <c r="D30">
         <v>1159516000.0</v>
       </c>
       <c r="E30">
         <v>1930021000.0</v>
       </c>
       <c r="F30">
         <v>1662920000.0</v>
       </c>
       <c r="G30">
         <v>1626083000.0</v>
       </c>
       <c r="H30">
         <v>1326404000.0</v>
       </c>
       <c r="I30">
         <v>1256950000.0</v>
       </c>
       <c r="J30">
         <v>1209200000.0</v>
       </c>
       <c r="K30">
         <v>831896000.0</v>
       </c>
       <c r="L30">
         <v>127111000.0</v>
       </c>
       <c r="M30">
         <v>87299000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31">
         <v>-500257000.0</v>
       </c>
       <c r="C31">
         <v>-417018000.0</v>
       </c>
       <c r="D31">
         <v>-606965000.0</v>
       </c>
       <c r="E31">
         <v>6243975100.0</v>
       </c>
       <c r="F31">
         <v>-524339000.0</v>
       </c>
       <c r="G31">
         <v>-940505000.0</v>
       </c>
       <c r="H31">
         <v>-861951000.0</v>
       </c>
       <c r="I31">
         <v>-985076000.0</v>
       </c>
       <c r="J31">
         <v>-768953000.0</v>
       </c>
       <c r="K31">
         <v>-967211000.0</v>
       </c>
       <c r="L31">
         <v>-118039000.0</v>
       </c>
       <c r="M31">
         <v>-68494000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
         <v>5128607000.0</v>
       </c>
       <c r="C32">
         <v>4898446000.0</v>
       </c>
       <c r="D32">
         <v>4652824000.0</v>
       </c>
       <c r="E32">
         <v>6395310000.0</v>
       </c>
       <c r="F32">
         <v>5307111000.0</v>
       </c>
       <c r="G32">
         <v>5314787000.0</v>
       </c>
       <c r="H32">
         <v>5125657000.0</v>
       </c>
       <c r="I32">
         <v>4581673000.0</v>
       </c>
@@ -9641,3130 +9778,3202 @@
       <c r="M32">
         <v>466557000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>611000000.0</v>
+      </c>
+      <c r="C2">
         <v>588000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>649006000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>662568000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>651069000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>639997000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>635193000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>613495000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>584823000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>581912000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>562077000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>564994000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>554404000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>696551000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>528000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>494000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>946279000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1022830000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>940725000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>884529000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>885856000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>879617000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>874597000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>856241000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>877216000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>919637000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>878584000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>883388000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>858953000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>821836000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>767000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>738058000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>734545000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>732070000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>713695000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>692069000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>673637000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>679634000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>655651000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>220018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122669500.0</v>
       </c>
       <c r="AP2">
         <v>122669500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:42">
+      <c r="AQ2">
+        <v>122669500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>347000000.0</v>
+      </c>
+      <c r="C3">
         <v>345000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>407006000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>411858000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>400883000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>399875000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>400193000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>391389000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>388589000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>387607000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>377077000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>377598000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>366694000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>406583000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>412000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>405000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>438466000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>513062000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>525725000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>512544000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>504271000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>498451000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>500597000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>498346000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>500869000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>511651000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>508584000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>526832000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>520864000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>495878000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>484000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>474772000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>488320000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>483676000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>476054000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>467929000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>458387000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>460929000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>427578000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>457589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173900000.0</v>
       </c>
       <c r="AP3">
         <v>173900000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3">
+        <v>173900000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4">
         <v>-65572000.0</v>
       </c>
       <c r="N4">
         <v>-65572000.0</v>
       </c>
       <c r="O4">
         <v>-65572000.0</v>
       </c>
-      <c r="P4"/>
+      <c r="P4">
+        <v>-65572000.0</v>
+      </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5">
+        <v>316000000.0</v>
+      </c>
+      <c r="C5">
         <v>325000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>323478000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>297935000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>328167000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>295165000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>329129000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>287977000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>292585000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>326647000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>219458000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>353612000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>391959000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-53806000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>321000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>67000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>279960000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>237385000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>71339000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>26264000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-29346000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14733000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>14000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>15962000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>52693000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-152890000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>66000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-65566000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>27736000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>70074000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>9000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-90840000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>103203000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9328000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>92109000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>115211000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>95214000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>8621000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>62649000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3775500.0</v>
       </c>
       <c r="AP5">
         <v>3775500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5">
+        <v>3775500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>663000000.0</v>
+      </c>
+      <c r="C6">
         <v>670000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>730484000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>709793000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>729050000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>695040000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>729322000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>679366000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>681174000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>714254000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>596535000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>731210000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>758653000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>352777000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>733000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>472000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>718426000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>750447000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>597064000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>538808000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>474925000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>483718000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>514597000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>514308000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>553562000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>358761000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>574584000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>461266000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>548600000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>565952000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>493000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>383932000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>591523000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>493004000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>568163000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>583140000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>553601000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>469550000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>490227000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>454709000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177675500.0</v>
       </c>
       <c r="AP6">
         <v>177675500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6">
+        <v>177675500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>-902000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1620000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-3054000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-2231000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-7337000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-4869000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-65572000.0</v>
       </c>
-      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
+        <v>701000000.0</v>
+      </c>
+      <c r="C9">
         <v>691000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>626994000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>635386000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>635966000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>627494000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>624807000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>630341000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>619736000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>607760000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>610923000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>614879000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>613673000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>580760000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1118000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1110000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>654751000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>521917000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>440275000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>432473000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>418561000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>425087000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>440403000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>442683000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>454171000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>450115000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>419416000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>417182000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>424791000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>421224000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>418000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>410258000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>396914000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>384378000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>391837000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>390893000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>394143000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>379594000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>395501000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>817489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307884000.0</v>
       </c>
       <c r="AP9">
         <v>307884000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9">
+        <v>307884000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
+        <v>216000000.0</v>
+      </c>
+      <c r="C10">
         <v>227000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>215000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>198621000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>226982000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>193509000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>226000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>182255000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>186025000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>220321000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>148000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>157686000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>247401000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-200718000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>155000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-119000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>129441000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>71169000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-96000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-145625000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-166871000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-62457000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-125000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-140797000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-134572000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-378257000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-88000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-217997000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-126905000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-88831000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-153000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-243245000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-71276000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-165005000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-87203000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-69158000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-92885000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-172440000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-121401000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-166959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-257189000.0</v>
       </c>
       <c r="AP10">
         <v>-257189000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10">
+        <v>-257189000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11">
+        <v>56000000.0</v>
+      </c>
+      <c r="C11">
         <v>58000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>68000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>55109000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>58749000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>51032000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>29000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>50235000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>59840000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>56430000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>41000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>34427000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>66962999.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-73937000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>37924000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>19524000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-38000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-36496000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-41021000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-14563000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-13000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-27699000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-27831000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-77964000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-16000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-36367000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-22848000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-22361000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-7701000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4571000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-7568000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-725391000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-7128000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-229000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-31565000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-36456000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-75542000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77076500.0</v>
       </c>
       <c r="AP11">
         <v>-77076500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11">
+        <v>-77076500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12">
         <v>98000000.0</v>
       </c>
       <c r="C12">
+        <v>98000000.0</v>
+      </c>
+      <c r="D12">
         <v>108478000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>99314000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>101185000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>101656000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>82051000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>161830000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>109700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>87450000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>169769000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>146850000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>83478000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>171302000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>147000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>30000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>81651000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6307000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>110000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>133275000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>166525000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>47724000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>139000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>156759000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>187265000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>225367000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>154000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>152431000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>154641000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>158905000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>162000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>152405000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>174000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>174333000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>179000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>184369000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>188099000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>181061000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>184050000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>109972000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>112617000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>115798000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>120879000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>82051000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>161830000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>147187000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>84282000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>171626000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>147000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>30084000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>81651000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6307000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>110143000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>133275000.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
+        <v>161000000.0</v>
+      </c>
+      <c r="C15">
         <v>168000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>145000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>145132000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>165179000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>140246000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>190000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>127151000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>92394000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>91551000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-53980000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-86237000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>92211000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-118837000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>151443000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-121000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>91517000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>51645000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-58000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-109129000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-125850000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-47894000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-112000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-113098000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-106741000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-300293000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-72000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-181630000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-104057000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-66470000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-149000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-235544000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-66705000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-157437000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>638188000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-62030000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-92656000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-140875000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-84945000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-91417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-180112500.0</v>
       </c>
       <c r="AP15">
         <v>-180112500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15">
+        <v>-180112500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>145394000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>145132000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>165179000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>140246000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>189957000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>127151000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-86237000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>92211000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-89698000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>151000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-121987000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>91517000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>51645000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-57947000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-109129000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
+        <v>155067000.0</v>
+      </c>
+      <c r="C17">
         <v>169351000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>146296000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>143512000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>168233000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>142477000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>197294000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>132020000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>126185000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>91532000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>85214000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-21000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>93949000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-87021000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>152000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-121987000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>91517000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>51645000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-57947000.0</v>
       </c>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-102266000.0</v>
+      </c>
+      <c r="C18">
         <v>-98381000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-109972000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-112617000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-115798000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-120879000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-82051000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-161830000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-109700000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-88931000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-169769000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-147000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-84000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-172000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-147000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-30084000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-81651000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-6307000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-110143000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-1219000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3867000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>181179000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>192700000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
+        <v>315000000.0</v>
+      </c>
+      <c r="C21">
         <v>326000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>333187000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>315073000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>341977000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>319252000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>313000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>327940000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>286026000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>292149000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>314000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>316380000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>340423000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>231618000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>321000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>67000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>206732000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>76508000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>30000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16373000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2925000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4127000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>22000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>56750000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>63140000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>19515000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>82000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>59537000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>100127000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>96715000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>94000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>115139000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>74376000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>89408000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>105685000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>106756000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>108487000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>26339000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>97942000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3775500.0</v>
       </c>
       <c r="AP21">
         <v>3775500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21">
+        <v>3775500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
+        <v>997000000.0</v>
+      </c>
+      <c r="C23">
         <v>953000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>942813000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>982881000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>945058000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>948239000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>947000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>915896000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>918533000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>897523000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>859000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>863493000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>827654000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1045693000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1420000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1380000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1394298000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1468239000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1351000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1300629000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1301492000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1300577000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1293000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1242174000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1268247000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1350237000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1216000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1241033000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1183617000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1146345000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1091000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1033176999.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1057083000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1027040000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>999847000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>976206000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>959293000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1032888999.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>953210000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1020408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>611051000.0</v>
       </c>
       <c r="AP23">
         <v>611051000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23">
+        <v>611051000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
+        <v>346938000.0</v>
+      </c>
+      <c r="C25">
         <v>345486000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>341147000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>347818000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>338734000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>339535000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>340693000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>335325000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>334325000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>334353000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>329877000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>330000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>346000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>383000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>412000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>406332000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>399416000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>476123000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>490689000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>480010000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>474271000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>469809000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>473528000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>473346000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>477869000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>489024000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>486508000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>505832000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>500864000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>495878000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>484161000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>474772000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>488320000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>483676000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>476054000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>467929000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>458387000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>460929000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>427578000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>18514000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>21674000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>18514000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>105000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>24498000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>131000000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>219000000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>219000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>285000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>286000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>323000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>462000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>152000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>105000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
+        <v>385907000.0</v>
+      </c>
+      <c r="C28">
         <v>364769000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>360427000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>384353000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>334464000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>368600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>370823000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>358520000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>388440000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>398453000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>164923000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>396000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>261000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>462229000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>261000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>480427000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>487069000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>482348000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>445137000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>448634000.0</v>
       </c>
-      <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>444715000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>410933000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>414031000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>453227000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>358714000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>378645000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>344664000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>324509000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>324323000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>295119000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>322538000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>304970000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>286152000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>284137000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>285656000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>353255000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>192559000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
-    </row>
-    <row r="29" spans="1:42">
+      <c r="AQ28"/>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>60817000.0</v>
+      </c>
+      <c r="C29">
         <v>58113000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>68404000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>55109000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>58749000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>51032000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29275000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>50235000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>59840000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>30655000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17023000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>39000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-55000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-43000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1534000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>37924000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19524000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-38289000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-36496000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
+        <v>386000000.0</v>
+      </c>
+      <c r="C30">
         <v>365000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>293807000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>320313000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>293989000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>308242000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>311807000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>302401000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>333710000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>315611000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>296923000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>298499000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>273250000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>349142000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>892000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>886000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>448019000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>445409000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>410275000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>416100000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>415636000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>420960000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>418403000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>385933000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>391031000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>430600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>337416000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>357645000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>324664000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>324509000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>324000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>295119000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>322538000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>294970000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>286152000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>284137000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>285656000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>353255000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>297559000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>800390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488381500.0</v>
       </c>
       <c r="AP30">
         <v>488381500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:42">
+      <c r="AQ30">
+        <v>488381500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31">
         <v>-99000000.0</v>
       </c>
       <c r="C31">
+        <v>-99000000.0</v>
+      </c>
+      <c r="D31">
         <v>-118187000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-116452000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-114995000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-125743000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-87000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-145685000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-100001000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-71828000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-166000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-158694000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-93022000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-432336000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-166000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-186000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-77291000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5339000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-126000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-161998000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-169796000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-66584000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-147000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-197547000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-197712000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-397772000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-170000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-277534000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-227032000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-185546000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-247000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-358384000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-145652000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-254413000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-192888000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-175914000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-201372000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-198779000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-219343000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-164079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-260964500.0</v>
       </c>
       <c r="AP31">
         <v>-260964500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:42">
+      <c r="AQ31">
+        <v>-260964500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
+        <v>1312000000.0</v>
+      </c>
+      <c r="C32">
         <v>1279000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1276000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1297954000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1287035000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1267491000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1260000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1243836000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1204559000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1189672000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1173000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1179873000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1168077000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1277311000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1646000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1604000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1601030000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1544747000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1381000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1317002000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1304417000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1304704000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1315000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1298924000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1331387000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1369752000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1298000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1300570000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1283744000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1243060000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1185000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1148316000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1131459000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1116448000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1105532000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1082962000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1067780000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1059228000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1051152000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1037507000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>430553500.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>430553500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -12811,1011 +13020,1011 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
         <v>204065000.0</v>
       </c>
       <c r="C2">
         <v>129950000.0</v>
       </c>
       <c r="D2">
         <v>373580000.0</v>
       </c>
       <c r="E2">
         <v>33000000.0</v>
       </c>
       <c r="F2">
         <v>208000000.0</v>
       </c>
       <c r="G2">
         <v>49000000.0</v>
       </c>
       <c r="H2">
         <v>367000000.0</v>
       </c>
       <c r="I2">
         <v>127000000.0</v>
       </c>
       <c r="J2">
         <v>76000000.0</v>
       </c>
       <c r="K2">
         <v>15759000.0</v>
       </c>
       <c r="L2">
         <v>89834000.0</v>
       </c>
       <c r="M2">
         <v>3365000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
         <v>572000000</v>
       </c>
       <c r="C3">
         <v>686951000</v>
       </c>
       <c r="D3">
         <v>806888000</v>
       </c>
       <c r="E3">
         <v>912000000</v>
       </c>
       <c r="F3">
         <v>863000000</v>
       </c>
       <c r="G3">
         <v>575000000</v>
       </c>
       <c r="H3">
         <v>701000000</v>
       </c>
       <c r="I3">
         <v>703000000</v>
       </c>
       <c r="J3">
         <v>714000000</v>
       </c>
       <c r="K3">
         <v>547093000</v>
       </c>
       <c r="L3">
         <v>64668000</v>
       </c>
       <c r="M3">
         <v>57912000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
         <v>-95065000.0</v>
       </c>
       <c r="C6">
         <v>74115000.0</v>
       </c>
       <c r="D6">
         <v>-243630000.0</v>
       </c>
       <c r="E6">
         <v>341000000.0</v>
       </c>
       <c r="F6">
         <v>-175000000.0</v>
       </c>
       <c r="G6">
         <v>159000000.0</v>
       </c>
       <c r="H6">
         <v>-318000000.0</v>
       </c>
       <c r="I6">
         <v>240000000.0</v>
       </c>
       <c r="J6">
         <v>47000000.0</v>
       </c>
       <c r="K6">
         <v>60132000.0</v>
       </c>
       <c r="L6">
         <v>4465000.0</v>
       </c>
       <c r="M6">
         <v>86469000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7">
         <v>-550000000.0</v>
       </c>
       <c r="C7">
         <v>-292029000.0</v>
       </c>
       <c r="D7">
         <v>-443247000.0</v>
       </c>
       <c r="E7">
         <v>-150000000.0</v>
       </c>
       <c r="F7">
         <v>114000000.0</v>
       </c>
       <c r="G7">
         <v>-254000000.0</v>
       </c>
       <c r="H7">
         <v>-37000000.0</v>
       </c>
       <c r="I7">
         <v>-68000000.0</v>
       </c>
       <c r="J7">
         <v>42000000.0</v>
       </c>
       <c r="K7">
         <v>-2312000.0</v>
       </c>
       <c r="L7">
         <v>-25419000.0</v>
       </c>
       <c r="M7">
         <v>-25546000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9">
         <v>-143668000.0</v>
       </c>
       <c r="C9">
         <v>-146134000.0</v>
       </c>
       <c r="D9">
         <v>-107464000.0</v>
       </c>
       <c r="E9">
         <v>-178258000.0</v>
       </c>
       <c r="F9">
         <v>-50214000.0</v>
       </c>
       <c r="G9">
         <v>-84050000.0</v>
       </c>
       <c r="H9">
         <v>-94449000.0</v>
       </c>
       <c r="I9">
         <v>-60686000.0</v>
       </c>
       <c r="J9">
         <v>-60000000.0</v>
       </c>
       <c r="K9">
         <v>-34221000.0</v>
       </c>
       <c r="L9">
         <v>-9236000.0</v>
       </c>
       <c r="M9">
         <v>3331000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>25072000.0</v>
       </c>
       <c r="D10">
         <v>24732000.0</v>
       </c>
       <c r="E10">
         <v>-67391000.0</v>
       </c>
       <c r="F10">
         <v>-84020000.0</v>
       </c>
       <c r="G10">
         <v>-60797000.0</v>
       </c>
       <c r="H10">
         <v>-14711000.0</v>
       </c>
       <c r="I10">
         <v>-2602000.0</v>
       </c>
       <c r="J10">
         <v>5000000.0</v>
       </c>
       <c r="K10">
         <v>-8797000.0</v>
       </c>
       <c r="L10">
         <v>-5853000.0</v>
       </c>
       <c r="M10">
         <v>-7002000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>337876000.0</v>
       </c>
       <c r="F11">
         <v>374964000.0</v>
       </c>
       <c r="G11">
         <v>245191000.0</v>
       </c>
       <c r="H11">
         <v>279169000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>8051000.0</v>
       </c>
       <c r="F12">
         <v>-164298000.0</v>
       </c>
       <c r="G12">
         <v>242769000.0</v>
       </c>
       <c r="H12">
         <v>266719000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-278339000.0</v>
       </c>
       <c r="F13">
         <v>-173545000.0</v>
       </c>
       <c r="G13">
         <v>-213841000.0</v>
       </c>
       <c r="H13">
         <v>-189988000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
         <v>1367000000.0</v>
       </c>
       <c r="C14">
         <v>1344696000.0</v>
       </c>
       <c r="D14">
         <v>1388671000.0</v>
       </c>
       <c r="E14">
         <v>1694000000.0</v>
       </c>
       <c r="F14">
         <v>1915000000.0</v>
       </c>
       <c r="G14">
         <v>1914000000.0</v>
       </c>
       <c r="H14">
         <v>1989000000.0</v>
       </c>
       <c r="I14">
         <v>1931000000.0</v>
       </c>
       <c r="J14">
         <v>1863000000.0</v>
       </c>
       <c r="K14">
         <v>1232967000.0</v>
       </c>
       <c r="L14">
         <v>125198000.0</v>
       </c>
       <c r="M14">
         <v>79650000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15">
         <v>187000000.0</v>
       </c>
       <c r="C15">
         <v>182266000.0</v>
       </c>
       <c r="D15">
         <v>128587000.0</v>
       </c>
       <c r="E15">
         <v>127000000.0</v>
       </c>
       <c r="F15">
         <v>116000000.0</v>
       </c>
       <c r="G15">
         <v>109000000.0</v>
       </c>
       <c r="H15">
         <v>565000000.0</v>
       </c>
       <c r="I15">
         <v>79439000.0</v>
       </c>
       <c r="J15">
         <v>750000000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
         <v>109000000.0</v>
       </c>
       <c r="C16">
         <v>204065000.0</v>
       </c>
       <c r="D16">
         <v>129950000.0</v>
       </c>
       <c r="E16">
         <v>374000000.0</v>
       </c>
       <c r="F16">
         <v>33000000.0</v>
       </c>
       <c r="G16">
         <v>208000000.0</v>
       </c>
       <c r="H16">
         <v>49000000.0</v>
       </c>
       <c r="I16">
         <v>367000000.0</v>
       </c>
       <c r="J16">
         <v>123000000.0</v>
       </c>
       <c r="K16">
         <v>75891000.0</v>
       </c>
       <c r="L16">
         <v>94299000.0</v>
       </c>
       <c r="M16">
         <v>89834000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
         <v>1313000000.0</v>
       </c>
       <c r="C18">
         <v>1197948000.0</v>
       </c>
       <c r="D18">
         <v>850838000.0</v>
       </c>
       <c r="E18">
         <v>976000000.0</v>
       </c>
       <c r="F18">
         <v>787000000.0</v>
       </c>
       <c r="G18">
         <v>792000000.0</v>
       </c>
       <c r="H18">
         <v>1172000000.0</v>
       </c>
       <c r="I18">
         <v>1085000000.0</v>
       </c>
       <c r="J18">
         <v>878000000.0</v>
       </c>
       <c r="K18">
         <v>70430000.0</v>
       </c>
       <c r="L18">
         <v>-28358000.0</v>
       </c>
       <c r="M18">
         <v>2913000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19">
         <v>-2363000.0</v>
       </c>
       <c r="C19">
         <v>-1295428000.0</v>
       </c>
       <c r="D19">
         <v>-1312075000.0</v>
       </c>
       <c r="E19">
         <v>-1533000000.0</v>
       </c>
       <c r="F19">
         <v>-1695745000.0</v>
       </c>
       <c r="G19">
         <v>-1137477000.0</v>
       </c>
       <c r="H19">
         <v>-978177000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>1180000000.0</v>
       </c>
       <c r="F20">
         <v>-2189000.0</v>
       </c>
       <c r="G20">
         <v>447811000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21">
         <v>-55356000.0</v>
       </c>
       <c r="C21">
         <v>-174264000.0</v>
       </c>
       <c r="D21">
         <v>-2057091000.0</v>
       </c>
       <c r="E21">
         <v>156565000.0</v>
       </c>
       <c r="F21">
         <v>67737000.0</v>
       </c>
       <c r="G21">
         <v>-339023000.0</v>
       </c>
       <c r="H21">
         <v>-442173000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
         <v>601000000.0</v>
       </c>
       <c r="C22">
         <v>501053000.0</v>
       </c>
       <c r="D22">
         <v>463009000.0</v>
       </c>
       <c r="E22">
         <v>173000000.0</v>
       </c>
       <c r="F22">
         <v>-341000000.0</v>
       </c>
       <c r="G22">
         <v>-632000000.0</v>
       </c>
       <c r="H22">
         <v>-424000000.0</v>
       </c>
       <c r="I22">
         <v>-609000000.0</v>
       </c>
       <c r="J22">
         <v>343000000.0</v>
       </c>
       <c r="K22">
         <v>-536587000.0</v>
       </c>
       <c r="L22">
         <v>-72844000.0</v>
       </c>
       <c r="M22">
         <v>-18488000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B23">
         <v>22000000.0</v>
       </c>
       <c r="C23">
         <v>81730000.0</v>
       </c>
       <c r="D23">
         <v>41829000.0</v>
       </c>
       <c r="E23">
         <v>903000000.0</v>
       </c>
       <c r="F23">
         <v>1369000000.0</v>
       </c>
       <c r="G23">
         <v>-70000000.0</v>
       </c>
       <c r="H23">
         <v>-57000000.0</v>
       </c>
       <c r="I23">
         <v>-3712000.0</v>
       </c>
       <c r="J23">
         <v>-12127000.0</v>
       </c>
       <c r="K23">
         <v>4181305000.0</v>
       </c>
       <c r="L23">
         <v>-40376000.0</v>
       </c>
       <c r="M23">
         <v>-4792000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B24">
         <v>-1000000.0</v>
       </c>
       <c r="C24">
         <v>-1114117000.0</v>
       </c>
       <c r="D24">
         <v>28672000.0</v>
       </c>
       <c r="E24">
         <v>1000000.0</v>
       </c>
       <c r="F24">
         <v>-157705000.0</v>
       </c>
       <c r="G24">
         <v>-181215000.0</v>
       </c>
       <c r="H24">
         <v>392657000.0</v>
       </c>
       <c r="I24">
         <v>-682000000.0</v>
       </c>
       <c r="J24">
         <v>-624000000.0</v>
       </c>
       <c r="K24">
         <v>-336234000.0</v>
       </c>
       <c r="L24">
         <v>-39489000.0</v>
       </c>
       <c r="M24">
         <v>1480000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B25">
         <v>270000000.0</v>
       </c>
       <c r="C25">
         <v>142983000.0</v>
       </c>
       <c r="D25">
         <v>72921000.0</v>
       </c>
       <c r="E25">
         <v>73000000.0</v>
       </c>
       <c r="F25">
         <v>40000000.0</v>
       </c>
       <c r="G25">
         <v>416000000.0</v>
       </c>
       <c r="H25">
         <v>377000000.0</v>
       </c>
       <c r="I25">
         <v>426000000.0</v>
       </c>
       <c r="J25">
         <v>110000000.0</v>
       </c>
       <c r="K25">
         <v>191342000.0</v>
       </c>
       <c r="L25">
         <v>35868000.0</v>
       </c>
       <c r="M25">
         <v>21000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B26">
         <v>-607000000.0</v>
       </c>
       <c r="C26">
         <v>-240556000.0</v>
       </c>
       <c r="D26">
         <v>-1200000000.0</v>
       </c>
       <c r="E26">
         <v>-1200000000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>2723000000.0</v>
       </c>
       <c r="H26">
         <v>-150000000.0</v>
       </c>
       <c r="I26">
         <v>-853000000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>4320752000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27">
         <v>55000000.0</v>
       </c>
       <c r="C27">
         <v>48613000.0</v>
       </c>
       <c r="D27">
         <v>51137000.0</v>
       </c>
       <c r="E27">
         <v>67000000.0</v>
       </c>
       <c r="F27">
         <v>61000000.0</v>
       </c>
       <c r="G27">
         <v>96000000.0</v>
       </c>
       <c r="H27">
         <v>86000000.0</v>
       </c>
       <c r="I27">
         <v>135000000.0</v>
       </c>
       <c r="J27">
         <v>11000000.0</v>
       </c>
       <c r="K27">
         <v>4625000.0</v>
       </c>
       <c r="L27">
         <v>3040000.0</v>
       </c>
       <c r="M27">
         <v>1913000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28">
         <v>-862000000.0</v>
       </c>
       <c r="C28">
         <v>-515356000.0</v>
       </c>
       <c r="D28">
         <v>-2143849000.0</v>
       </c>
       <c r="E28">
         <v>-15000000.0</v>
       </c>
       <c r="F28">
         <v>-128000000.0</v>
       </c>
       <c r="G28">
         <v>-70000000.0</v>
       </c>
       <c r="H28">
         <v>-1214000000.0</v>
       </c>
       <c r="I28">
         <v>193000000.0</v>
       </c>
       <c r="J28">
         <v>-143000000.0</v>
       </c>
       <c r="K28">
         <v>8828775000.0</v>
       </c>
       <c r="L28">
         <v>2069815000.0</v>
       </c>
       <c r="M28">
         <v>83863000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B29">
         <v>1885000000.0</v>
       </c>
       <c r="C29">
         <v>1884899000.0</v>
       </c>
       <c r="D29">
         <v>1657726000.0</v>
       </c>
       <c r="E29">
         <v>1888000000.0</v>
       </c>
       <c r="F29">
         <v>1650000000.0</v>
       </c>
       <c r="G29">
         <v>1367000000.0</v>
       </c>
       <c r="H29">
         <v>1873000000.0</v>
       </c>
       <c r="I29">
         <v>1788000000.0</v>
       </c>
       <c r="J29">
         <v>1592000000.0</v>
       </c>
       <c r="K29">
         <v>617523000.0</v>
       </c>
       <c r="L29">
         <v>36310000.0</v>
       </c>
       <c r="M29">
         <v>60825000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B30">
         <v>-1118000000.0</v>
       </c>
       <c r="C30">
         <v>-1295428000.0</v>
       </c>
       <c r="D30">
         <v>242493000.0</v>
       </c>
       <c r="E30">
         <v>-1533000000.0</v>
       </c>
       <c r="F30">
         <v>-1695745000.0</v>
       </c>
       <c r="G30">
         <v>-1137477000.0</v>
       </c>
       <c r="H30">
         <v>-978177000.0</v>
       </c>
       <c r="I30">
         <v>-1738000000.0</v>
       </c>
@@ -13831,3010 +14040,3080 @@
       <c r="M30">
         <v>-58219000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP30"/>
+  <dimension ref="A1:AQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
+        <v>151000000.0</v>
+      </c>
+      <c r="C2">
         <v>108540000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>171034000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>152442000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>91186000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>204065000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>204749000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>148917000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>118696000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>129950000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>356064000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>261000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>304000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>374000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>60000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>56000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28071000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>33277000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>68370000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>156505000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>127284000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>207747000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>490886000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>46142000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>118141000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>48736000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>160595000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>44052000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>96858000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>367162000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>260802000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1098171000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1012078000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>126782000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>170657000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>77922000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>291271000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>90893000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>163027000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>240391000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>128075000.0</v>
       </c>
-      <c r="AP2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:42">
+      <c r="AQ2"/>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
+        <v>46162000</v>
+      </c>
+      <c r="C3">
         <v>49000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>138962000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>43000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>38000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>150881000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>150316000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>165232000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>190199000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>181204000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>195421000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>202000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>191000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>218000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>203000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>242000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>245734000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>220000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>217464000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>222217000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>237391000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>185850000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>190717000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>171353000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>114075000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>99401000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>150274000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>172292000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>195839000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>182595000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>180646000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>176511000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>174729000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>171203000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>165475000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>179514000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>182361000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>185997000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>175099000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>207248000</v>
-      </c>
-[...1 lines deleted...]
-        <v>82373000</v>
       </c>
       <c r="AP3">
         <v>82373000</v>
       </c>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3">
+        <v>82373000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-42752000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-70028000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-49914000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-207567000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
+        <v>-122963000.0</v>
+      </c>
+      <c r="C6">
         <v>42460000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-62034000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18558000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>61256000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-112879000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-684000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>55832000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>30221000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11254000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-226114000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>95000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-43000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-70000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>314000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>27475000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5206000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-35093000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-88135000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>29221000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-80463000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-283139000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>444744000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-71999000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>69405000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-111595000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>116543000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-52806000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-270304000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>106360000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-837369000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>86093000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>885296000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-47758000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>92735000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-213349000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>200378000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-87136000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-77364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112316000.0</v>
       </c>
       <c r="AP6">
         <v>112316000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6">
+        <v>112316000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7">
+        <v>77095000.0</v>
+      </c>
+      <c r="C7">
         <v>37000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-284357000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-144486000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>110813000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-110813000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-84694000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-94602000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>31893000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-144626000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-84603000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-87000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-63000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-208000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>40000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-27000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>11624000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-175000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>81294000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-19343000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>64877000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-12855000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-12893000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-71648000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-67478000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-102398000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-36900000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>16666000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-38179000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>21413000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-88203000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-24931000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-16791000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>63223000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-78598000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>89606000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-55085000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>86332000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-119109000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>101344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7726500.0</v>
       </c>
       <c r="AP7">
         <v>7726500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7">
+        <v>7726500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-178258000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-107464000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>-178258000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>-178258000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-141451000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>-50214000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>-84050000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>55452000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>13406000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>61026000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
+      <c r="AH9"/>
+      <c r="AI9">
         <v>13385000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>56687000.0</v>
       </c>
-      <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>-34221000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>24732000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>75420000.0</v>
       </c>
-      <c r="N10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O10"/>
       <c r="P10">
         <v>-67391000.0</v>
       </c>
-      <c r="Q10"/>
+      <c r="Q10">
+        <v>-67391000.0</v>
+      </c>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-84020000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>-60797000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-14711000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-2602000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-      <c r="AI10">
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>4944000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-      <c r="AM10">
+      <c r="AM10"/>
+      <c r="AN10">
         <v>-8797000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10"/>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>73274000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8662000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>73529000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>82116000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>89308000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>238909000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>104660000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>220850000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-81093000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>197948000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-160113000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-138041000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-282237000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>166775000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-115412000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
+        <v>347424000.0</v>
+      </c>
+      <c r="C14">
         <v>345000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>341000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>411858000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>339000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>339535000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>340693000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>335325000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>388589000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>388958000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>380077000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>330000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>346000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>383000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>412000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>406000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>399416000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>476000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>490689000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>480010000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>474271000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>469809000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>473528000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>473346000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>477869000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>489024000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>486426000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>505832000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>500864000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>495878000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>484161000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>474772000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>488320000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>483676000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>476054000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>467929000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>458387000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>460929000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>427578000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>457589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173900000.0</v>
       </c>
       <c r="AP14">
         <v>173900000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14">
+        <v>173900000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15">
+        <v>44908000.0</v>
+      </c>
+      <c r="C15">
         <v>45000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>45200000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>45802000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>47000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>48918000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>50052000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>50042000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>49965000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>32207000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>32187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="M15">
         <v>32000000.0</v>
       </c>
       <c r="N15">
         <v>32000000.0</v>
       </c>
       <c r="O15">
         <v>32000000.0</v>
       </c>
       <c r="P15">
+        <v>32000000.0</v>
+      </c>
+      <c r="Q15">
         <v>31876000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>31692000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>31596000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>29184000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>29115000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>29069000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>28980000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>29030000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>26975000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>27032000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>26291000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>531145000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3448000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3926000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>26481000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>26480000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>26694000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>26265000.0</v>
       </c>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>199999000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>550000000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
+        <v>28037000.0</v>
+      </c>
+      <c r="C16">
         <v>151000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>109000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>171000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>152442000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>91186000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>204065000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>204749000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>148917000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>118696000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>129950000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>356000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>261000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>304000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>374000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>60000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>55546000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>28071000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>33277000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>68370000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>156505000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>127284000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>207747000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>490886000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>46142000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>118141000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>49000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>160595000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>44052000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>96858000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>367162000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>260802000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1098171000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1012078000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>122899000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>170657000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>77922000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>291271000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>75891000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>163027000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>240391000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>112316000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
+        <v>620292000.0</v>
+      </c>
+      <c r="C18">
         <v>589000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>235453000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>437000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>526000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>315745000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>309360000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>332986000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>373004000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>182598000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>216611000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>244000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>302000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>89000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>364000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>256000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>268830000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>88000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>276906000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>147476000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>188935000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>173484000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>182763000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>192909000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>264703000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>150828000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>263477000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>307785000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>274071000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>326667000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>200997000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>266691000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>283459000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>333371000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>164115000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>339414000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>149045000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>226009000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>60611000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>226591000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-108386000.0</v>
       </c>
       <c r="AP18">
         <v>-108386000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18">
+        <v>-108386000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19">
+        <v>619000.0</v>
+      </c>
+      <c r="C19">
         <v>460000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-333000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-298426000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-364300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-258259000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-261064000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-401671000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-332623000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-300070000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>1230574000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-333000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-319000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-336000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-324000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-401350000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-402317000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-405123000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-525096000.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>1180000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21">
+        <v>-10815000.0</v>
+      </c>
+      <c r="C21">
         <v>-28799000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-96599000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-55683000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10035000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>106961000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-34058000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-408000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-6656000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-215857000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-7444000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>107230000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-61063000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
+        <v>154224000.0</v>
+      </c>
+      <c r="C22">
         <v>168000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>146000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>145000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>168000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>140246000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>189957000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>127151000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>92394000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>91532000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>86000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-86000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>92000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-90000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>151000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-122000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>91517000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>52000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-57947000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-109129000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-125850000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-47894000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-112061000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-113098000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-106741000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-300293000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-71843000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-181630000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-104057000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-66470000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-149469000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-235544000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-66705000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-157437000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>638188000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-62030000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-92656000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-140875000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-84945000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-91417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-180112500.0</v>
       </c>
       <c r="AP22">
         <v>-180112500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22">
+        <v>-180112500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B23">
+        <v>20435000.0</v>
+      </c>
+      <c r="C23">
         <v>-9000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-29503000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-156000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16717000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17275000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>32014000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-14509000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4350000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>19460000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8758000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>92000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>139000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>653000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>251000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>37956000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>55926000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3301000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16321000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-15545000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-8075000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4497000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18505000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-12871000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-8991000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-18054000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3026000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-12021000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-41772000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-140000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2607000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-853794000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-275000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-141000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1174000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-9975000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-224000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-824000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1843000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-28480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4496429000.0</v>
       </c>
       <c r="AP23">
         <v>4496429000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23">
+        <v>4496429000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B24">
+        <v>-214960000.0</v>
+      </c>
+      <c r="C24">
         <v>-193000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-965000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-255000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-326741000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-479000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-230867000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1935000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>38000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1272000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>19824000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8848000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-288528000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-276825000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-159106000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-170078000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-185032000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-162347000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1379000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-140157000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-197353000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-104022000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-90566000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-80813000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-59465000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-153117000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-178189000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-169117000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-163577000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-169198000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-199103000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-154607000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-159394000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-166959000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-209337000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-158587000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-122253000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-146814000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-138947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25236500.0</v>
       </c>
       <c r="AP24">
         <v>-25236500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24">
+        <v>-25236500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B25">
+        <v>56652000.0</v>
+      </c>
+      <c r="C25">
         <v>69000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>64104000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12628000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-65813000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>74503000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-47211000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>81735000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8528000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8449000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-95942000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>135000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>167000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>256000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-36000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>226000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-39004000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-77000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2439000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>41303000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>40222000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-43930000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>30059000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>80816000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>83215000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>222904000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>46855000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>158787000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>113020000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>58338000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>121502000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>220207000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11590000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>71562000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>21718000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>26905000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>22103000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>38430000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>52156000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-34167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28663500.0</v>
       </c>
       <c r="AP25">
         <v>-28663500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25">
+        <v>-28663500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B26">
+        <v>-484009000.0</v>
+      </c>
+      <c r="C26">
         <v>-116000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-233000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-111656000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-98436000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-396564000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-147556000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>356000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-93356000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-59184000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-22904000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>19958000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>16322000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1200000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
+      <c r="U26">
+        <v>0.0</v>
+      </c>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>38769000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-4000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>-132000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-128014000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-21854000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1828894000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-852769000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27">
+        <v>18214000.0</v>
+      </c>
+      <c r="C27">
         <v>14000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>20521000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9942000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>21284000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8074999.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8069000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>16000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>17000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>16692000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>16932000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>16000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15389000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>16242000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>13587000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>16019000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>21255000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>26431000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>24828000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>23499000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>20874000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>18876000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>22540000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>23710000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>22107000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>17803000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>45814000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>49288000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2778000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3609000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2464000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2425000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1862000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136500.0</v>
       </c>
       <c r="AP27">
         <v>1136500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27">
+        <v>1136500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28">
+        <v>-529096000.0</v>
+      </c>
+      <c r="C28">
         <v>-189000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-239369000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-163042000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-138754000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-321246000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-199296000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-40715000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-200359000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-74986000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1868720000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-18000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-217000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-41000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>71000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-93000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-84772000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>91845000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4367000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-64341000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-19055000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-40685000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-319417000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>345183000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-253638000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>157611000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-704284000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5719000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-135271000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-380164000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>380484000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-892893000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-42510000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>747920000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-13483000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-22359000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-203825000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>96598000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-495000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-163588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4496429000.0</v>
       </c>
       <c r="AP28">
         <v>4496429000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:42">
+      <c r="AQ28">
+        <v>4496429000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B29">
+        <v>666454000.0</v>
+      </c>
+      <c r="C29">
         <v>638000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>374415000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>480000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>564000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>466626000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>459676000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>498218000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>563203000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>363802000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>412032000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>446000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>493000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>307000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>567000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>498000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>514564000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>308072000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>494370000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>369693000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>426326000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>359334000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>373480000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>364262000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>378778000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>250229000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>413751000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>480077000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>469910000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>509262000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>381643000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>443202000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>458188000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>504574000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>329590000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>518928000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>331406000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>412006000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>235710000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>433839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26013000.0</v>
       </c>
       <c r="AP29">
         <v>-26013000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29">
+        <v>-26013000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B30">
+        <v>-260861000.0</v>
+      </c>
+      <c r="C30">
         <v>-406000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-197015000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-298426000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-364741000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-258259000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-261064000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-401671000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-332623000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-300070000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1230574000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-988081000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-318660000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-336040000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1533000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-401000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-402317000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-405123000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-525096000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-393487000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-378050000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-399112000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-337202000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-264701000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-197139000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-338435000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>178921000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-369282000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-387574000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-400065000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-654190000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-387873000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-329336000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-366811000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-364142000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-388851000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-340948000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-308250000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-321913000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-347398000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-4357779000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-4357779000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>