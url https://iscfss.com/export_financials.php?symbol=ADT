--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5537,66 +5537,66 @@
       <c r="I30">
         <v>404011000.0</v>
       </c>
       <c r="J30">
         <v>387498000.0</v>
       </c>
       <c r="K30">
         <v>385566000.0</v>
       </c>
       <c r="L30">
         <v>384000000.0</v>
       </c>
       <c r="M30">
         <v>643358000.0</v>
       </c>
       <c r="N30">
         <v>624229000.0</v>
       </c>
       <c r="O30">
         <v>488276000.0</v>
       </c>
       <c r="P30">
         <v>540000000.0</v>
       </c>
       <c r="Q30">
-        <v>528113000.0</v>
+        <v>576362000.0</v>
       </c>
       <c r="R30">
         <v>454000000.0</v>
       </c>
       <c r="S30">
         <v>442000000.0</v>
       </c>
       <c r="T30">
-        <v>363060000.0</v>
+        <v>424878000.0</v>
       </c>
       <c r="U30">
-        <v>356736000.0</v>
+        <v>421015000.0</v>
       </c>
       <c r="V30">
-        <v>331698000.0</v>
+        <v>397579000.0</v>
       </c>
       <c r="W30">
         <v>336033000.0</v>
       </c>
       <c r="X30">
         <v>289680000.0</v>
       </c>
       <c r="Y30">
         <v>258901000.0</v>
       </c>
       <c r="Z30">
         <v>270452000.0</v>
       </c>
       <c r="AA30">
         <v>287243000.0</v>
       </c>
       <c r="AB30">
         <v>284856000.0</v>
       </c>
       <c r="AC30">
         <v>275545000.0</v>
       </c>
       <c r="AD30">
         <v>245360000.0</v>
       </c>
@@ -6100,54 +6100,54 @@
       </c>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35">
         <v>1444659000.0</v>
       </c>
     </row>
     <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
         <v>4533623000.0</v>
       </c>
       <c r="C36">
         <v>4926000000.0</v>
       </c>
       <c r="D36">
         <v>4999000000.0</v>
       </c>
       <c r="E36">
         <v>1571626000.0</v>
       </c>
       <c r="F36">
-        <v>5020010000.0</v>
+        <v>1535521000.0</v>
       </c>
       <c r="G36">
-        <v>5040856000.0</v>
+        <v>1494077000.0</v>
       </c>
       <c r="H36">
         <v>1870082000.0</v>
       </c>
       <c r="I36">
         <v>1797011000.0</v>
       </c>
       <c r="J36">
         <v>1733518000.0</v>
       </c>
       <c r="K36">
         <v>1705447000.0</v>
       </c>
       <c r="L36">
         <v>2801000000.0</v>
       </c>
       <c r="M36">
         <v>1987000000.0</v>
       </c>
       <c r="N36">
         <v>1840000000.0</v>
       </c>
       <c r="O36">
         <v>1804000000.0</v>
       </c>
@@ -6386,66 +6386,66 @@
       <c r="I39">
         <v>340625000.0</v>
       </c>
       <c r="J39">
         <v>399690000.0</v>
       </c>
       <c r="K39">
         <v>403113000.0</v>
       </c>
       <c r="L39">
         <v>239000000.0</v>
       </c>
       <c r="M39">
         <v>394642000.0</v>
       </c>
       <c r="N39">
         <v>415771000.0</v>
       </c>
       <c r="O39">
         <v>739390000.0</v>
       </c>
       <c r="P39">
         <v>-1000000.0</v>
       </c>
       <c r="Q39">
-        <v>215353000.0</v>
+        <v>167104000.0</v>
       </c>
       <c r="R39">
         <v>215412000.0</v>
       </c>
       <c r="S39">
         <v>179000000.0</v>
       </c>
       <c r="T39">
-        <v>178015000.0</v>
+        <v>116197000.0</v>
       </c>
       <c r="U39">
-        <v>198967000.0</v>
+        <v>134688000.0</v>
       </c>
       <c r="V39">
-        <v>188930000.0</v>
+        <v>123049000.0</v>
       </c>
       <c r="W39">
         <v>209967000.0</v>
       </c>
       <c r="X39">
         <v>200401000.0</v>
       </c>
       <c r="Y39">
         <v>176545000.0</v>
       </c>
       <c r="Z39">
         <v>165628000.0</v>
       </c>
       <c r="AA39">
         <v>150757000.0</v>
       </c>
       <c r="AB39">
         <v>732648000.0</v>
       </c>
       <c r="AC39">
         <v>127630000.0</v>
       </c>
       <c r="AD39">
         <v>133834000.0</v>
       </c>
@@ -6950,54 +6950,54 @@
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
     </row>
     <row r="46" spans="1:43">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
         <v>273000000.0</v>
       </c>
       <c r="C46">
         <v>243000000.0</v>
       </c>
       <c r="D46">
         <v>241000000.0</v>
       </c>
       <c r="E46">
         <v>3237893000.0</v>
       </c>
       <c r="F46">
-        <v>242290000.0</v>
+        <v>3269958000.0</v>
       </c>
       <c r="G46">
-        <v>247183000.0</v>
+        <v>3309112000.0</v>
       </c>
       <c r="H46">
         <v>3345733000.0</v>
       </c>
       <c r="I46">
         <v>3364639000.0</v>
       </c>
       <c r="J46">
         <v>3355141000.0</v>
       </c>
       <c r="K46">
         <v>3380831000.0</v>
       </c>
       <c r="L46">
         <v>3267000000.0</v>
       </c>
       <c r="M46">
         <v>3444000000.0</v>
       </c>
       <c r="N46">
         <v>3435000000.0</v>
       </c>
       <c r="O46">
         <v>3437000000.0</v>
       </c>
@@ -8705,92 +8705,92 @@
         <v>126650000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>108</v>
       </c>
       <c r="B5">
-        <v>1334069000.0</v>
+        <v>1244417000.0</v>
       </c>
       <c r="C5">
         <v>1236958000.0</v>
       </c>
       <c r="D5">
         <v>1169419000.0</v>
       </c>
       <c r="E5">
         <v>753153000.0</v>
       </c>
       <c r="F5">
         <v>204931000.0</v>
       </c>
       <c r="G5">
         <v>-70730000.0</v>
       </c>
       <c r="H5">
         <v>97381000.0</v>
       </c>
       <c r="I5">
         <v>30586000.0</v>
       </c>
       <c r="J5">
         <v>311155000.0</v>
       </c>
       <c r="K5">
         <v>-281247000.0</v>
       </c>
       <c r="L5">
         <v>-27886000.0</v>
       </c>
       <c r="M5">
         <v>43389000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
-        <v>2953838000.0</v>
+        <v>2864186000.0</v>
       </c>
       <c r="C6">
         <v>2804403000.0</v>
       </c>
       <c r="D6">
         <v>2693125000.0</v>
       </c>
       <c r="E6">
         <v>2446728000.0</v>
       </c>
       <c r="F6">
         <v>2245799000.0</v>
       </c>
       <c r="G6">
         <v>1939860000.0</v>
       </c>
       <c r="H6">
         <v>2166591000.0</v>
       </c>
       <c r="I6">
         <v>1961515000.0</v>
       </c>
       <c r="J6">
         <v>2174454000.0</v>
       </c>
@@ -10095,63 +10095,63 @@
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>108</v>
       </c>
       <c r="B5">
-        <v>326000000.0</v>
+        <v>325000000.0</v>
       </c>
       <c r="C5">
-        <v>333187000.0</v>
+        <v>323478000.0</v>
       </c>
       <c r="D5">
-        <v>315073000.0</v>
+        <v>297935000.0</v>
       </c>
       <c r="E5">
-        <v>341977000.0</v>
+        <v>328167000.0</v>
       </c>
       <c r="F5">
-        <v>319252000.0</v>
+        <v>295165000.0</v>
       </c>
       <c r="G5">
         <v>329129000.0</v>
       </c>
       <c r="H5">
         <v>287977000.0</v>
       </c>
       <c r="I5">
         <v>292585000.0</v>
       </c>
       <c r="J5">
         <v>326647000.0</v>
       </c>
       <c r="K5">
         <v>219458000.0</v>
       </c>
       <c r="L5">
         <v>353612000.0</v>
       </c>
       <c r="M5">
         <v>391959000.0</v>
       </c>
       <c r="N5">
         <v>-53806000.0</v>
       </c>
@@ -10223,63 +10223,63 @@
       </c>
       <c r="AK5">
         <v>95214000.0</v>
       </c>
       <c r="AL5">
         <v>8621000.0</v>
       </c>
       <c r="AM5">
         <v>62649000.0</v>
       </c>
       <c r="AN5">
         <v>-2880000.0</v>
       </c>
       <c r="AO5">
         <v>3775500.0</v>
       </c>
       <c r="AP5">
         <v>3775500.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
-        <v>671000000.0</v>
+        <v>670000000.0</v>
       </c>
       <c r="C6">
-        <v>740193000.0</v>
+        <v>730484000.0</v>
       </c>
       <c r="D6">
-        <v>726931000.0</v>
+        <v>709793000.0</v>
       </c>
       <c r="E6">
-        <v>742860000.0</v>
+        <v>729050000.0</v>
       </c>
       <c r="F6">
-        <v>719127000.0</v>
+        <v>695040000.0</v>
       </c>
       <c r="G6">
         <v>729322000.0</v>
       </c>
       <c r="H6">
         <v>679366000.0</v>
       </c>
       <c r="I6">
         <v>681174000.0</v>
       </c>
       <c r="J6">
         <v>714254000.0</v>
       </c>
       <c r="K6">
         <v>596535000.0</v>
       </c>
       <c r="L6">
         <v>731210000.0</v>
       </c>
       <c r="M6">
         <v>758653000.0</v>
       </c>
       <c r="N6">
         <v>352777000.0</v>
       </c>
@@ -12858,51 +12858,51 @@
       </c>
       <c r="I2">
         <v>127000000.0</v>
       </c>
       <c r="J2">
         <v>76000000.0</v>
       </c>
       <c r="K2">
         <v>15759000.0</v>
       </c>
       <c r="L2">
         <v>89834000.0</v>
       </c>
       <c r="M2">
         <v>3365000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>137</v>
       </c>
       <c r="B3">
         <v>572000000</v>
       </c>
       <c r="C3">
-        <v>163805000</v>
+        <v>686951000</v>
       </c>
       <c r="D3">
         <v>806888000</v>
       </c>
       <c r="E3">
         <v>912000000</v>
       </c>
       <c r="F3">
         <v>863000000</v>
       </c>
       <c r="G3">
         <v>575000000</v>
       </c>
       <c r="H3">
         <v>701000000</v>
       </c>
       <c r="I3">
         <v>703000000</v>
       </c>
       <c r="J3">
         <v>714000000</v>
       </c>
       <c r="K3">
         <v>547093000</v>
       </c>
@@ -13321,51 +13321,51 @@
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>152</v>
       </c>
       <c r="B18">
         <v>1313000000.0</v>
       </c>
       <c r="C18">
-        <v>1721094000.0</v>
+        <v>1197948000.0</v>
       </c>
       <c r="D18">
         <v>850838000.0</v>
       </c>
       <c r="E18">
         <v>976000000.0</v>
       </c>
       <c r="F18">
         <v>787000000.0</v>
       </c>
       <c r="G18">
         <v>792000000.0</v>
       </c>
       <c r="H18">
         <v>1172000000.0</v>
       </c>
       <c r="I18">
         <v>1085000000.0</v>
       </c>
       <c r="J18">
         <v>878000000.0</v>
       </c>
       <c r="K18">
         <v>70430000.0</v>
       </c>
@@ -13535,51 +13535,51 @@
       </c>
       <c r="I23">
         <v>-3712000.0</v>
       </c>
       <c r="J23">
         <v>-12127000.0</v>
       </c>
       <c r="K23">
         <v>4181305000.0</v>
       </c>
       <c r="L23">
         <v>-40376000.0</v>
       </c>
       <c r="M23">
         <v>-4792000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>157</v>
       </c>
       <c r="B24">
         <v>-1000000.0</v>
       </c>
       <c r="C24">
-        <v>-1131623000.0</v>
+        <v>-1114117000.0</v>
       </c>
       <c r="D24">
         <v>28672000.0</v>
       </c>
       <c r="E24">
         <v>1000000.0</v>
       </c>
       <c r="F24">
         <v>-157705000.0</v>
       </c>
       <c r="G24">
         <v>-181215000.0</v>
       </c>
       <c r="H24">
         <v>392657000.0</v>
       </c>
       <c r="I24">
         <v>-682000000.0</v>
       </c>
       <c r="J24">
         <v>-624000000.0</v>
       </c>
       <c r="K24">
         <v>-336234000.0</v>
       </c>
@@ -14113,51 +14113,51 @@
       <c r="AN2">
         <v>240391000.0</v>
       </c>
       <c r="AO2">
         <v>128075000.0</v>
       </c>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>137</v>
       </c>
       <c r="B3">
         <v>49000000</v>
       </c>
       <c r="C3">
         <v>138962000</v>
       </c>
       <c r="D3">
         <v>43000000</v>
       </c>
       <c r="E3">
         <v>38000000</v>
       </c>
       <c r="F3">
-        <v>45420000</v>
+        <v>150881000</v>
       </c>
       <c r="G3">
         <v>150316000</v>
       </c>
       <c r="H3">
         <v>165232000</v>
       </c>
       <c r="I3">
         <v>190199000</v>
       </c>
       <c r="J3">
         <v>181204000</v>
       </c>
       <c r="K3">
         <v>195421000</v>
       </c>
       <c r="L3">
         <v>202000000</v>
       </c>
       <c r="M3">
         <v>191000000</v>
       </c>
       <c r="N3">
         <v>218000000</v>
       </c>
@@ -15365,51 +15365,51 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
         <v>152</v>
       </c>
       <c r="B18">
         <v>589000000.0</v>
       </c>
       <c r="C18">
         <v>235453000.0</v>
       </c>
       <c r="D18">
         <v>437000000.0</v>
       </c>
       <c r="E18">
         <v>526000000.0</v>
       </c>
       <c r="F18">
-        <v>421206000.0</v>
+        <v>315745000.0</v>
       </c>
       <c r="G18">
         <v>309360000.0</v>
       </c>
       <c r="H18">
         <v>332986000.0</v>
       </c>
       <c r="I18">
         <v>373004000.0</v>
       </c>
       <c r="J18">
         <v>182598000.0</v>
       </c>
       <c r="K18">
         <v>216611000.0</v>
       </c>
       <c r="L18">
         <v>244000000.0</v>
       </c>
       <c r="M18">
         <v>302000000.0</v>
       </c>
       <c r="N18">
         <v>89000000.0</v>
       </c>
@@ -15868,51 +15868,51 @@
       <c r="M23">
         <v>139000000.0</v>
       </c>
       <c r="N23">
         <v>653000000.0</v>
       </c>
       <c r="O23">
         <v>251000000.0</v>
       </c>
       <c r="P23">
         <v>37956000.0</v>
       </c>
       <c r="Q23">
         <v>55926000.0</v>
       </c>
       <c r="R23">
         <v>-3301000.0</v>
       </c>
       <c r="S23">
         <v>16321000.0</v>
       </c>
       <c r="T23">
         <v>-15545000.0</v>
       </c>
       <c r="U23">
-        <v>38537000.0</v>
+        <v>-8075000.0</v>
       </c>
       <c r="V23">
         <v>-4497000.0</v>
       </c>
       <c r="W23">
         <v>18505000.0</v>
       </c>
       <c r="X23">
         <v>-12871000.0</v>
       </c>
       <c r="Y23">
         <v>-8991000.0</v>
       </c>
       <c r="Z23">
         <v>-18054000.0</v>
       </c>
       <c r="AA23">
         <v>-3026000.0</v>
       </c>
       <c r="AB23">
         <v>-12021000.0</v>
       </c>
       <c r="AC23">
         <v>-41772000.0</v>
       </c>
@@ -15951,57 +15951,57 @@
       </c>
       <c r="AO23">
         <v>4496429000.0</v>
       </c>
       <c r="AP23">
         <v>4496429000.0</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>157</v>
       </c>
       <c r="B24">
         <v>-193000000.0</v>
       </c>
       <c r="C24">
         <v>-965000.0</v>
       </c>
       <c r="D24">
         <v>-255000000.0</v>
       </c>
       <c r="E24">
         <v>-326741000.0</v>
       </c>
       <c r="F24">
-        <v>-212839000.0</v>
+        <v>-479000.0</v>
       </c>
       <c r="G24">
-        <v>-227064000.0</v>
+        <v>-230867000.0</v>
       </c>
       <c r="H24">
-        <v>-236439000.0</v>
+        <v>-1935000.0</v>
       </c>
       <c r="I24">
         <v>38000.0</v>
       </c>
       <c r="J24">
         <v>-1272000.0</v>
       </c>
       <c r="K24">
         <v>19824000.0</v>
       </c>
       <c r="L24">
         <v>8848000.0</v>
       </c>
       <c r="M24">
         <v>-288528000.0</v>
       </c>
       <c r="N24">
         <v>-276825000.0</v>
       </c>
       <c r="O24">
         <v>1000000.0</v>
       </c>
       <c r="P24">
         <v>-159106000.0</v>
       </c>