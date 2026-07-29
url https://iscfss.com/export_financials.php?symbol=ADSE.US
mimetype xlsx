--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5279,51 +5279,51 @@
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
     </row>
     <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
         <v>-344200444.0</v>
       </c>
       <c r="C48">
         <v>-344200444.0</v>
       </c>
       <c r="D48">
         <v>-303922000.0</v>
       </c>
       <c r="E48">
         <v>-191198000.0</v>
       </c>
       <c r="F48">
-        <v>-191198000.0</v>
+        <v>-289156000.0</v>
       </c>
       <c r="G48">
         <v>-236375000.0</v>
       </c>
       <c r="H48">
         <v>-136117000.0</v>
       </c>
       <c r="I48">
         <v>-136117000.0</v>
       </c>
       <c r="J48">
         <v>-191198000.0</v>
       </c>
       <c r="K48">
         <v>-136117000.0</v>
       </c>
       <c r="L48">
         <v>-117211000.0</v>
       </c>
       <c r="M48">
         <v>-117211000.0</v>
       </c>
       <c r="N48">
         <v>-117211000.0</v>
       </c>
@@ -7788,68 +7788,72 @@
         <v>745000.0</v>
       </c>
       <c r="W11">
         <v>372500.0</v>
       </c>
       <c r="X11">
         <v>745000.0</v>
       </c>
       <c r="Y11">
         <v>372500.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>102</v>
       </c>
       <c r="B12">
         <v>25158411.0</v>
       </c>
       <c r="C12">
         <v>41902306.0</v>
       </c>
       <c r="D12">
         <v>22980650.0</v>
       </c>
-      <c r="E12"/>
+      <c r="E12">
+        <v>53526672.0</v>
+      </c>
       <c r="F12">
         <v>39413000.0</v>
       </c>
       <c r="G12">
         <v>7806203.0</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>10834203.0</v>
       </c>
       <c r="J12">
         <v>251831.0</v>
       </c>
       <c r="K12">
         <v>642500.0</v>
       </c>
-      <c r="L12"/>
+      <c r="L12">
+        <v>175858.0</v>
+      </c>
       <c r="M12">
         <v>642500.0</v>
       </c>
       <c r="N12">
         <v>642500.0</v>
       </c>
       <c r="O12">
         <v>1285000.0</v>
       </c>
       <c r="P12">
         <v>1285000.0</v>
       </c>
       <c r="Q12">
         <v>642500.0</v>
       </c>
       <c r="R12">
         <v>1067000.0</v>
       </c>
       <c r="S12">
         <v>533500.0</v>
       </c>
       <c r="T12">
         <v>1067000.0</v>
       </c>
       <c r="U12">
@@ -8472,51 +8476,53 @@
         <v>187250.0</v>
       </c>
       <c r="V26">
         <v>236500.0</v>
       </c>
       <c r="W26">
         <v>118250.0</v>
       </c>
       <c r="X26">
         <v>236500.0</v>
       </c>
       <c r="Y26">
         <v>118250.0</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>1222000.0</v>
       </c>
-      <c r="F27"/>
+      <c r="F27">
+        <v>728000.0</v>
+      </c>
       <c r="G27">
         <v>1554000.0</v>
       </c>
       <c r="H27">
         <v>777000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>962500.0</v>
       </c>
       <c r="K27">
         <v>119000.0</v>
       </c>
       <c r="L27">
         <v>368500.0</v>
       </c>
       <c r="M27">
         <v>119000.0</v>
       </c>
       <c r="N27">
         <v>119000.0</v>
       </c>
       <c r="O27">
         <v>369000.0</v>
       </c>
@@ -8536,51 +8542,51 @@
       <c r="U27"/>
       <c r="V27">
         <v>149000.0</v>
       </c>
       <c r="W27">
         <v>74500.0</v>
       </c>
       <c r="X27">
         <v>149000.0</v>
       </c>
       <c r="Y27">
         <v>74500.0</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>118</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>14527000.0</v>
       </c>
       <c r="F28">
-        <v>15168000.0</v>
+        <v>15169000.0</v>
       </c>
       <c r="G28">
         <v>9285000.0</v>
       </c>
       <c r="H28">
         <v>4642500.0</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>16278682.0</v>
       </c>
       <c r="K28">
         <v>19733000.0</v>
       </c>
       <c r="L28">
         <v>13278826.0</v>
       </c>
       <c r="M28">
         <v>19733000.0</v>
       </c>
       <c r="N28">
         <v>19733000.0</v>
       </c>
       <c r="O28">
         <v>39466000.0</v>
@@ -9386,76 +9392,78 @@
       </c>
       <c r="C22">
         <v>-97958000.0</v>
       </c>
       <c r="D22">
         <v>-55081000.0</v>
       </c>
       <c r="E22">
         <v>-18906000.0</v>
       </c>
       <c r="F22">
         <v>-87640000.0</v>
       </c>
       <c r="G22">
         <v>-10280000.0</v>
       </c>
       <c r="H22">
         <v>-12050000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
-        <v>-1222757.5</v>
+        <v>-1222757.0</v>
       </c>
       <c r="C23">
         <v>8077000.0</v>
       </c>
       <c r="D23">
         <v>8333000.0</v>
       </c>
       <c r="E23">
         <v>-427000.0</v>
       </c>
       <c r="F23">
         <v>-51428000.0</v>
       </c>
       <c r="G23">
         <v>-6623000.0</v>
       </c>
       <c r="H23">
         <v>13744000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>144</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-379000.0</v>
+      </c>
       <c r="C24">
         <v>-338000.0</v>
       </c>
       <c r="D24">
         <v>-7623000.0</v>
       </c>
       <c r="E24">
         <v>196000.0</v>
       </c>
       <c r="F24">
         <v>-4009000.0</v>
       </c>
       <c r="G24">
         <v>-5564000.0</v>
       </c>
       <c r="H24">
         <v>241000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
         <v>-3172639.0</v>
@@ -9735,51 +9743,51 @@
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>123</v>
       </c>
       <c r="B2">
         <v>37833544.0</v>
       </c>
       <c r="C2">
         <v>37833544.0</v>
       </c>
       <c r="D2">
         <v>23669459.0</v>
       </c>
       <c r="E2">
         <v>23691000.0</v>
       </c>
       <c r="F2">
-        <v>29162000.0</v>
+        <v>32213803.0</v>
       </c>
       <c r="G2">
         <v>34441000.0</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>13967328.0</v>
       </c>
       <c r="J2">
         <v>34441000.0</v>
       </c>
       <c r="K2">
         <v>65560089.0</v>
       </c>
       <c r="L2">
         <v>4500.0</v>
       </c>
       <c r="M2">
         <v>106725758.0</v>
       </c>
       <c r="N2">
         <v>4500.0</v>
       </c>
       <c r="O2">
         <v>4500.0</v>
@@ -10960,51 +10968,53 @@
         <v>113500.0</v>
       </c>
       <c r="U23">
         <v>6844000.0</v>
       </c>
       <c r="V23">
         <v>113500.0</v>
       </c>
       <c r="W23">
         <v>-113500.0</v>
       </c>
       <c r="X23">
         <v>56750.0</v>
       </c>
       <c r="Y23">
         <v>-113500.0</v>
       </c>
       <c r="Z23">
         <v>56750.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>144</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>0.18</v>
+      </c>
       <c r="C24"/>
       <c r="D24">
         <v>1.0</v>
       </c>
       <c r="E24">
         <v>-80000.0</v>
       </c>
       <c r="F24">
         <v>-258000.0</v>
       </c>
       <c r="G24">
         <v>-3811500.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>-3811500.0</v>
       </c>
       <c r="K24">
         <v>-2416000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
         <v>-1279000.0</v>
       </c>