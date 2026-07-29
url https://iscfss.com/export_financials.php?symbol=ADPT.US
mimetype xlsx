--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1215,75 +1215,75 @@
       </c>
       <c r="E13">
         <v>14000.0</v>
       </c>
       <c r="F13">
         <v>14000.0</v>
       </c>
       <c r="G13">
         <v>14000.0</v>
       </c>
       <c r="H13">
         <v>12000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
-        <v>151721939.0</v>
+        <v>151721940.0</v>
       </c>
       <c r="C14">
         <v>147102000.0</v>
       </c>
       <c r="D14">
-        <v>144383294.0</v>
+        <v>144383296.0</v>
       </c>
       <c r="E14">
-        <v>142515917.0</v>
+        <v>142515916.0</v>
       </c>
       <c r="F14">
-        <v>140354915.0</v>
+        <v>140354916.0</v>
       </c>
       <c r="G14">
-        <v>131216467.0</v>
+        <v>131216468.0</v>
       </c>
       <c r="H14">
-        <v>124341418.0</v>
+        <v>124341420.0</v>
       </c>
       <c r="I14">
-        <v>105433645.0</v>
+        <v>105433644.0</v>
       </c>
       <c r="J14">
-        <v>105433645.0</v>
+        <v>105433644.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>14000.0</v>
       </c>
       <c r="F15">
         <v>14000.0</v>
       </c>
       <c r="G15">
         <v>14000.0</v>
       </c>
       <c r="H15">
         <v>12000.0</v>
       </c>
       <c r="I15">
         <v>1000.0</v>
       </c>
       <c r="J15">
@@ -3567,141 +3567,141 @@
         <v>1000.0</v>
       </c>
       <c r="AD13">
         <v>1000.0</v>
       </c>
       <c r="AE13">
         <v>1000.0</v>
       </c>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
         <v>155521048.0</v>
       </c>
       <c r="C14">
         <v>153127120.0</v>
       </c>
       <c r="D14">
-        <v>163162107.0</v>
+        <v>163162108.0</v>
       </c>
       <c r="E14">
         <v>152082284.0</v>
       </c>
       <c r="F14">
         <v>149195000.0</v>
       </c>
       <c r="G14">
         <v>147101648.0</v>
       </c>
       <c r="H14">
         <v>147516000.0</v>
       </c>
       <c r="I14">
-        <v>147414095.0</v>
+        <v>147414096.0</v>
       </c>
       <c r="J14">
-        <v>145787527.0</v>
+        <v>145787528.0</v>
       </c>
       <c r="K14">
-        <v>144900669.0</v>
+        <v>144900668.0</v>
       </c>
       <c r="L14">
         <v>144704868.0</v>
       </c>
       <c r="M14">
-        <v>144397693.0</v>
+        <v>144397692.0</v>
       </c>
       <c r="N14">
-        <v>143511142.0</v>
+        <v>143511144.0</v>
       </c>
       <c r="O14">
-        <v>143054722.0</v>
+        <v>143054724.0</v>
       </c>
       <c r="P14">
-        <v>142928654.0</v>
+        <v>142928656.0</v>
       </c>
       <c r="Q14">
-        <v>142363589.0</v>
+        <v>142363588.0</v>
       </c>
       <c r="R14">
         <v>141697252.0</v>
       </c>
       <c r="S14">
-        <v>141228918.0</v>
+        <v>141228920.0</v>
       </c>
       <c r="T14">
         <v>140833564.0</v>
       </c>
       <c r="U14">
-        <v>140359317.0</v>
+        <v>140359316.0</v>
       </c>
       <c r="V14">
-        <v>138967754.0</v>
+        <v>138967756.0</v>
       </c>
       <c r="W14">
         <v>136954148.0</v>
       </c>
       <c r="X14">
-        <v>134372026.0</v>
+        <v>134372028.0</v>
       </c>
       <c r="Y14">
-        <v>127383582.0</v>
+        <v>127383584.0</v>
       </c>
       <c r="Z14">
-        <v>126058389.0</v>
+        <v>126058388.0</v>
       </c>
       <c r="AA14">
-        <v>124397150.0</v>
+        <v>124397152.0</v>
       </c>
       <c r="AB14">
-        <v>124285686.0</v>
+        <v>124285688.0</v>
       </c>
       <c r="AC14">
-        <v>122629958.0</v>
+        <v>122629960.0</v>
       </c>
       <c r="AD14">
-        <v>120974230.0</v>
+        <v>120974232.0</v>
       </c>
       <c r="AE14">
-        <v>105880665.0</v>
+        <v>105880664.0</v>
       </c>
       <c r="AF14">
-        <v>105880665.0</v>
+        <v>105880664.0</v>
       </c>
       <c r="AG14">
-        <v>105880665.0</v>
+        <v>105880664.0</v>
       </c>
       <c r="AH14">
-        <v>105880665.0</v>
+        <v>105880664.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15">
         <v>14000.0</v>
       </c>
       <c r="O15">
         <v>14000.0</v>
       </c>
       <c r="P15">
@@ -8787,57 +8787,57 @@
       <c r="K5">
         <v>-66455000.0</v>
       </c>
       <c r="L5">
         <v>-46674000.0</v>
       </c>
       <c r="M5">
         <v>-44206000.0</v>
       </c>
       <c r="N5">
         <v>-54169000.0</v>
       </c>
       <c r="O5">
         <v>-36584000.0</v>
       </c>
       <c r="P5">
         <v>-44666000.0</v>
       </c>
       <c r="Q5">
         <v>-52084000.0</v>
       </c>
       <c r="R5">
         <v>-62796000.0</v>
       </c>
       <c r="S5">
-        <v>-61596000.0</v>
+        <v>-61357000.0</v>
       </c>
       <c r="T5">
         <v>-55998000.0</v>
       </c>
       <c r="U5">
-        <v>-49765000.0</v>
+        <v>-49301000.0</v>
       </c>
       <c r="V5">
         <v>-41280000.0</v>
       </c>
       <c r="W5">
         <v>-44239000.0</v>
       </c>
       <c r="X5">
         <v>-37049000.0</v>
       </c>
       <c r="Y5">
         <v>-36909000.0</v>
       </c>
       <c r="Z5">
         <v>-34620000.0</v>
       </c>
       <c r="AA5">
         <v>-24188000.0</v>
       </c>
       <c r="AB5">
         <v>-18053000.0</v>
       </c>
       <c r="AC5">
         <v>-16105000.0</v>
       </c>
@@ -8891,57 +8891,57 @@
       <c r="K6">
         <v>-61063000.0</v>
       </c>
       <c r="L6">
         <v>-40911000.0</v>
       </c>
       <c r="M6">
         <v>-36723000.0</v>
       </c>
       <c r="N6">
         <v>-48746000.0</v>
       </c>
       <c r="O6">
         <v>-31298000.0</v>
       </c>
       <c r="P6">
         <v>-39283000.0</v>
       </c>
       <c r="Q6">
         <v>-46889000.0</v>
       </c>
       <c r="R6">
         <v>-57740000.0</v>
       </c>
       <c r="S6">
-        <v>-56747000.0</v>
+        <v>-56508000.0</v>
       </c>
       <c r="T6">
         <v>-52470000.0</v>
       </c>
       <c r="U6">
-        <v>-46860000.0</v>
+        <v>-46396000.0</v>
       </c>
       <c r="V6">
         <v>-38609000.0</v>
       </c>
       <c r="W6">
         <v>-43811000.0</v>
       </c>
       <c r="X6">
         <v>-34905000.0</v>
       </c>
       <c r="Y6">
         <v>-34911000.0</v>
       </c>
       <c r="Z6">
         <v>-32642000.0</v>
       </c>
       <c r="AA6">
         <v>-22113000.0</v>
       </c>
       <c r="AB6">
         <v>-15990000.0</v>
       </c>
       <c r="AC6">
         <v>-14235000.0</v>
       </c>
@@ -11827,51 +11827,51 @@
       </c>
       <c r="E24">
         <v>19254000.0</v>
       </c>
       <c r="F24">
         <v>181210000.0</v>
       </c>
       <c r="G24">
         <v>-98241000.0</v>
       </c>
       <c r="H24">
         <v>-470497000.0</v>
       </c>
       <c r="I24">
         <v>19000.0</v>
       </c>
       <c r="J24">
         <v>122000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
-        <v>19797000.0</v>
+        <v>1964000.0</v>
       </c>
       <c r="C25">
         <v>8971000.0</v>
       </c>
       <c r="D25">
         <v>92878000.0</v>
       </c>
       <c r="E25">
         <v>59645000.0</v>
       </c>
       <c r="F25">
         <v>50387000.0</v>
       </c>
       <c r="G25">
         <v>3337000.0</v>
       </c>
       <c r="H25">
         <v>43000.0</v>
       </c>
       <c r="I25">
         <v>5000.0</v>
       </c>
       <c r="J25">
         <v>6000.0</v>
       </c>
@@ -13866,51 +13866,51 @@
       </c>
       <c r="AD22">
         <v>-18386000.0</v>
       </c>
       <c r="AE22">
         <v>-13271000.0</v>
       </c>
       <c r="AF22">
         <v>-8292000.0</v>
       </c>
       <c r="AG22">
         <v>-12493000.0</v>
       </c>
       <c r="AH22">
         <v>-12391000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>147</v>
       </c>
       <c r="B23">
         <v>7500000.0</v>
       </c>
       <c r="C23">
-        <v>21658000.0</v>
+        <v>12524000.0</v>
       </c>
       <c r="D23">
         <v>1684000.0</v>
       </c>
       <c r="E23">
         <v>1610000.0</v>
       </c>
       <c r="F23">
         <v>5451000.0</v>
       </c>
       <c r="G23">
         <v>127000.0</v>
       </c>
       <c r="H23">
         <v>40000.0</v>
       </c>
       <c r="I23">
         <v>30000.0</v>
       </c>
       <c r="J23">
         <v>44000.0</v>
       </c>
       <c r="K23">
         <v>87000.0</v>
       </c>
@@ -14058,51 +14058,51 @@
       </c>
       <c r="AD24">
         <v>-218345000.0</v>
       </c>
       <c r="AE24">
         <v>30143000.0</v>
       </c>
       <c r="AF24">
         <v>7323000.0</v>
       </c>
       <c r="AG24">
         <v>19000.0</v>
       </c>
       <c r="AH24">
         <v>-36094000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
         <v>1008000.0</v>
       </c>
       <c r="C25">
-        <v>5365000.0</v>
+        <v>1170000.0</v>
       </c>
       <c r="D25">
         <v>12790000.0</v>
       </c>
       <c r="E25">
         <v>607000.0</v>
       </c>
       <c r="F25">
         <v>12780000.0</v>
       </c>
       <c r="G25">
         <v>893000.0</v>
       </c>
       <c r="H25">
         <v>13441999.0</v>
       </c>
       <c r="I25">
         <v>21090000.0</v>
       </c>
       <c r="J25">
         <v>14246000.0</v>
       </c>
       <c r="K25">
         <v>40629000.0</v>
       </c>