--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -7729,51 +7729,51 @@
       </c>
       <c r="AO41">
         <v>464000000.0</v>
       </c>
       <c r="AP41">
         <v>481000000.0</v>
       </c>
       <c r="AQ41">
         <v>564000000.0</v>
       </c>
       <c r="AR41">
         <v>500000000.0</v>
       </c>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41">
         <v>447000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
-        <v>1713000000.0</v>
+        <v>3586000000.0</v>
       </c>
       <c r="C42">
         <v>3579000000.0</v>
       </c>
       <c r="D42">
         <v>3602000000.0</v>
       </c>
       <c r="E42">
         <v>3643000000.0</v>
       </c>
       <c r="F42">
         <v>3686000000.0</v>
       </c>
       <c r="G42">
         <v>3682000000.0</v>
       </c>
       <c r="H42">
         <v>3712000000.0</v>
       </c>
       <c r="I42">
         <v>3760000000.0</v>
       </c>
       <c r="J42">
         <v>3830000000.0</v>
       </c>
@@ -11946,96 +11946,96 @@
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:48">
       <c r="A5" t="s">
         <v>113</v>
       </c>
       <c r="B5">
-        <v>108000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="C5">
         <v>89000000.0</v>
       </c>
       <c r="D5">
         <v>118000000.0</v>
       </c>
       <c r="E5">
         <v>118000000.0</v>
       </c>
       <c r="F5">
         <v>-217000000.0</v>
       </c>
       <c r="G5">
         <v>94000000.0</v>
       </c>
       <c r="H5">
         <v>113000000.0</v>
       </c>
       <c r="I5">
         <v>93000000.0</v>
       </c>
       <c r="J5">
         <v>5000000.0</v>
       </c>
       <c r="K5">
         <v>113000000.0</v>
       </c>
       <c r="L5">
         <v>121000000.0</v>
       </c>
       <c r="M5">
         <v>169000000.0</v>
       </c>
       <c r="N5">
         <v>90000000.0</v>
       </c>
       <c r="O5">
         <v>118000000.0</v>
       </c>
       <c r="P5">
         <v>114000000.0</v>
       </c>
       <c r="Q5">
-        <v>35000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="R5">
         <v>52000000.0</v>
       </c>
       <c r="S5">
         <v>40000000.0</v>
       </c>
       <c r="T5">
         <v>-23000000.0</v>
       </c>
       <c r="U5">
         <v>25000000.0</v>
       </c>
       <c r="V5">
         <v>234000000.0</v>
       </c>
       <c r="W5">
         <v>287000000.0</v>
       </c>
       <c r="X5">
         <v>36000000.0</v>
       </c>
       <c r="Y5">
         <v>-265000000.0</v>
       </c>
@@ -12092,96 +12092,96 @@
       </c>
       <c r="AQ5">
         <v>175000000.0</v>
       </c>
       <c r="AR5">
         <v>157000000.0</v>
       </c>
       <c r="AS5">
         <v>255000000.0</v>
       </c>
       <c r="AT5">
         <v>174000000.0</v>
       </c>
       <c r="AU5">
         <v>135000000.0</v>
       </c>
       <c r="AV5">
         <v>645000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:48">
       <c r="A6" t="s">
         <v>114</v>
       </c>
       <c r="B6">
-        <v>188000000.0</v>
+        <v>205000000.0</v>
       </c>
       <c r="C6">
         <v>169000000.0</v>
       </c>
       <c r="D6">
         <v>201000000.0</v>
       </c>
       <c r="E6">
         <v>201000000.0</v>
       </c>
       <c r="F6">
         <v>-138000000.0</v>
       </c>
       <c r="G6">
         <v>174000000.0</v>
       </c>
       <c r="H6">
         <v>197000000.0</v>
       </c>
       <c r="I6">
         <v>176000000.0</v>
       </c>
       <c r="J6">
         <v>87000000.0</v>
       </c>
       <c r="K6">
         <v>196000000.0</v>
       </c>
       <c r="L6">
         <v>209000000.0</v>
       </c>
       <c r="M6">
         <v>256000000.0</v>
       </c>
       <c r="N6">
         <v>174000000.0</v>
       </c>
       <c r="O6">
         <v>199000000.0</v>
       </c>
       <c r="P6">
         <v>201000000.0</v>
       </c>
       <c r="Q6">
-        <v>121000000.0</v>
+        <v>133000000.0</v>
       </c>
       <c r="R6">
         <v>141000000.0</v>
       </c>
       <c r="S6">
         <v>128000000.0</v>
       </c>
       <c r="T6">
         <v>68000000.0</v>
       </c>
       <c r="U6">
         <v>106000000.0</v>
       </c>
       <c r="V6">
         <v>312000000.0</v>
       </c>
       <c r="W6">
         <v>367000000.0</v>
       </c>
       <c r="X6">
         <v>127000000.0</v>
       </c>
       <c r="Y6">
         <v>-190000000.0</v>
       </c>
@@ -19692,57 +19692,57 @@
       </c>
       <c r="AR23">
         <v>-179000000.0</v>
       </c>
       <c r="AS23">
         <v>-229000000.0</v>
       </c>
       <c r="AT23">
         <v>236000000.0</v>
       </c>
       <c r="AU23">
         <v>223000000.0</v>
       </c>
       <c r="AV23">
         <v>-246000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" t="s">
         <v>162</v>
       </c>
       <c r="B24">
         <v>-2000000.0</v>
       </c>
       <c r="C24">
-        <v>-3000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D24">
         <v>-25000000.0</v>
       </c>
       <c r="E24">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="F24">
         <v>-1000000.0</v>
       </c>
       <c r="G24">
         <v>3000000.0</v>
       </c>
       <c r="H24">
         <v>1000000.0</v>
       </c>
       <c r="I24">
         <v>-70000000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>14000000.0</v>
       </c>
       <c r="L24">
         <v>15000000.0</v>
       </c>
       <c r="M24">
         <v>7000000.0</v>
       </c>
       <c r="N24">
         <v>-5000000.0</v>