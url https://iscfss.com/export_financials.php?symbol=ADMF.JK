--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1575,51 +1575,51 @@
       <c r="J11">
         <v>2001247000000.0</v>
       </c>
       <c r="K11">
         <v>748635000000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
-        <v>820916000000.0</v>
+        <v>1241633000000.0</v>
       </c>
       <c r="C12">
         <v>1950728000000.0</v>
       </c>
       <c r="D12">
         <v>1821851000000.0</v>
       </c>
       <c r="E12">
         <v>1287012000000.0</v>
       </c>
       <c r="F12">
         <v>1638200000000.0</v>
       </c>
       <c r="G12">
         <v>4228059000000.0</v>
       </c>
       <c r="H12">
         <v>3123142000000.0</v>
       </c>
       <c r="I12">
         <v>1689974000000.0</v>
       </c>
       <c r="J12">
         <v>2222368000000.0</v>
       </c>
@@ -2912,51 +2912,53 @@
         <v>1074265000000.0</v>
       </c>
       <c r="S38">
         <v>1079829000000.0</v>
       </c>
       <c r="T38">
         <v>826198000000.0</v>
       </c>
       <c r="U38">
         <v>610356000000.0</v>
       </c>
       <c r="V38">
         <v>462665000000.0</v>
       </c>
       <c r="W38">
         <v>350297374000.0</v>
       </c>
       <c r="X38">
         <v>162172000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39" t="s">
         <v>61</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-420717000000.0</v>
+      </c>
       <c r="C39">
         <v>1589967000000.0</v>
       </c>
       <c r="D39">
         <v>1000776000000.0</v>
       </c>
       <c r="E39">
         <v>10729824000000.0</v>
       </c>
       <c r="F39">
         <v>2457186000000.0</v>
       </c>
       <c r="G39">
         <v>5143413000000.0</v>
       </c>
       <c r="H39">
         <v>4190359000000.0</v>
       </c>
       <c r="I39">
         <v>28783793000000.0</v>
       </c>
       <c r="J39">
         <v>26428141000000.0</v>
       </c>
       <c r="K39">
@@ -2974,51 +2976,53 @@
       <c r="O39">
         <v>12142513000000.0</v>
       </c>
       <c r="P39">
         <v>13756691000000.0</v>
       </c>
       <c r="Q39">
         <v>179007000000.0</v>
       </c>
       <c r="R39">
         <v>1070238000000.0</v>
       </c>
       <c r="S39">
         <v>1076710000000.0</v>
       </c>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-164873000000.0</v>
+      </c>
       <c r="C40">
         <v>1726313000000.0</v>
       </c>
       <c r="D40">
         <v>7583588000000.0</v>
       </c>
       <c r="E40">
         <v>2300177000000.0</v>
       </c>
       <c r="F40">
         <v>1546510000000.0</v>
       </c>
       <c r="G40">
         <v>1512907000000.0</v>
       </c>
       <c r="H40">
         <v>1619446000000.0</v>
       </c>
       <c r="I40">
         <v>1174189000000.0</v>
       </c>
       <c r="J40">
         <v>1766171000000.0</v>
       </c>
       <c r="K40">
@@ -9228,51 +9232,53 @@
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
     </row>
     <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
         <v>38746252000000.0</v>
       </c>
       <c r="C33">
         <v>37756662000000.0</v>
       </c>
-      <c r="D33"/>
+      <c r="D33">
+        <v>31122186000000.0</v>
+      </c>
       <c r="E33">
         <v>15689576000000.0</v>
       </c>
       <c r="F33">
         <v>16120646000000.0</v>
       </c>
       <c r="G33">
         <v>16566671000000.0</v>
       </c>
       <c r="H33">
         <v>30520504000000.0</v>
       </c>
       <c r="I33">
         <v>31318699000000.0</v>
       </c>
       <c r="J33">
         <v>17419717000000.0</v>
       </c>
       <c r="K33">
         <v>29066204000000.0</v>
       </c>
       <c r="L33">
         <v>15064504000000.0</v>
       </c>
       <c r="M33">
@@ -9526,51 +9532,53 @@
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
     </row>
     <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
         <v>11070212000000.0</v>
       </c>
       <c r="C35">
         <v>10459630000000.0</v>
       </c>
-      <c r="D35"/>
+      <c r="D35">
+        <v>9532492000000.0</v>
+      </c>
       <c r="E35">
         <v>16143364000000.0</v>
       </c>
       <c r="F35">
         <v>15085835000000.0</v>
       </c>
       <c r="G35">
         <v>6732320000000.0</v>
       </c>
       <c r="H35">
         <v>8908400000000.0</v>
       </c>
       <c r="I35">
         <v>7425441000000.0</v>
       </c>
       <c r="J35">
         <v>7290395000000.0</v>
       </c>
       <c r="K35">
         <v>7715423000000.0</v>
       </c>
       <c r="L35">
         <v>14193110000000.0</v>
       </c>
       <c r="M35">
@@ -10285,51 +10293,53 @@
       </c>
       <c r="CG38">
         <v>469698130000.0</v>
       </c>
       <c r="CH38">
         <v>408014094000.0</v>
       </c>
       <c r="CI38">
         <v>350297374000.0</v>
       </c>
       <c r="CJ38">
         <v>226572949000.0</v>
       </c>
       <c r="CK38">
         <v>168649951000.0</v>
       </c>
       <c r="CL38">
         <v>169753879000.0</v>
       </c>
     </row>
     <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39"/>
-      <c r="C39"/>
+      <c r="C39">
+        <v>18422952000000.0</v>
+      </c>
       <c r="D39"/>
       <c r="E39">
         <v>14047438000000.0</v>
       </c>
       <c r="F39">
         <v>1842186000000.0</v>
       </c>
       <c r="G39">
         <v>1589967000000.0</v>
       </c>
       <c r="H39">
         <v>14141174000000.0</v>
       </c>
       <c r="I39">
         <v>14158821000000.0</v>
       </c>
       <c r="J39">
         <v>1297258000000.0</v>
       </c>
       <c r="K39">
         <v>1000776000000.0</v>
       </c>
       <c r="L39">
         <v>2378671000000.0</v>
       </c>
@@ -10468,52 +10478,56 @@
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
     </row>
     <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>62</v>
       </c>
-      <c r="B40"/>
-      <c r="C40"/>
+      <c r="B40">
+        <v>-165477000000.0</v>
+      </c>
+      <c r="C40">
+        <v>2387159000000.0</v>
+      </c>
       <c r="D40">
         <v>-11110558000000.0</v>
       </c>
       <c r="E40">
         <v>1650430000000.0</v>
       </c>
       <c r="F40">
         <v>2361859000000.0</v>
       </c>
       <c r="G40">
         <v>1726313000000.0</v>
       </c>
       <c r="H40">
         <v>759074000000.0</v>
       </c>
       <c r="I40">
         <v>-16239325000000.0</v>
       </c>
       <c r="J40">
         <v>-12571128000000.0</v>
       </c>
       <c r="K40">
         <v>-10610075000000.0</v>
       </c>
       <c r="L40">
@@ -13274,51 +13288,53 @@
         <v>1610673547000.0</v>
       </c>
       <c r="CI55">
         <v>1588976870000.0</v>
       </c>
       <c r="CJ55">
         <v>1452479016000.0</v>
       </c>
       <c r="CK55">
         <v>1644586986000.0</v>
       </c>
       <c r="CL55">
         <v>1584892905000.0</v>
       </c>
     </row>
     <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
         <v>1044506000000.0</v>
       </c>
       <c r="C56">
         <v>820916000000.0</v>
       </c>
-      <c r="D56"/>
+      <c r="D56">
+        <v>1189581000000.0</v>
+      </c>
       <c r="E56">
         <v>15565980000000.0</v>
       </c>
       <c r="F56">
         <v>16012356000000.0</v>
       </c>
       <c r="G56">
         <v>16021520000000.0</v>
       </c>
       <c r="H56">
         <v>17000947000000.0</v>
       </c>
       <c r="I56">
         <v>4002710000000.0</v>
       </c>
       <c r="J56">
         <v>16275429000000.0</v>
       </c>
       <c r="K56">
         <v>1984012000000.0</v>
       </c>
       <c r="L56">
         <v>14585298000000.0</v>
       </c>
       <c r="M56">
@@ -13476,51 +13492,53 @@
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
     </row>
     <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
         <v>13138258000000.0</v>
       </c>
       <c r="C57">
         <v>13087510000000.0</v>
       </c>
-      <c r="D57"/>
+      <c r="D57">
+        <v>11110558000000.0</v>
+      </c>
       <c r="E57">
         <v>3674101000000.0</v>
       </c>
       <c r="F57">
         <v>5926827000000.0</v>
       </c>
       <c r="G57">
         <v>14300127000000.0</v>
       </c>
       <c r="H57">
         <v>13340584000000.0</v>
       </c>
       <c r="I57">
         <v>16997173000000.0</v>
       </c>
       <c r="J57">
         <v>15845237000000.0</v>
       </c>
       <c r="K57">
         <v>12222607000000.0</v>
       </c>
       <c r="L57">
         <v>4881176000000.0</v>
       </c>
       <c r="M57">
@@ -21971,51 +21989,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>183</v>
       </c>
       <c r="B2">
-        <v>1553858000000.0</v>
+        <v>1959219000000.0</v>
       </c>
       <c r="C2">
         <v>1435491000000.0</v>
       </c>
       <c r="D2">
         <v>1286362000000.0</v>
       </c>
       <c r="E2">
         <v>1637550000000.0</v>
       </c>
       <c r="F2">
         <v>4227409000000.0</v>
       </c>
       <c r="G2">
         <v>3122492000000.0</v>
       </c>
       <c r="H2">
         <v>1689324000000.0</v>
       </c>
       <c r="I2">
         <v>2221718000000.0</v>
       </c>
       <c r="J2">
         <v>940948000000.0</v>
       </c>
@@ -22951,51 +22969,51 @@
       </c>
       <c r="S22">
         <v>1020233000000.0</v>
       </c>
       <c r="T22">
         <v>559710000000.0</v>
       </c>
       <c r="U22">
         <v>463939000000.0</v>
       </c>
       <c r="V22">
         <v>476368000000.0</v>
       </c>
       <c r="W22">
         <v>301345050000.0</v>
       </c>
       <c r="X22">
         <v>155356000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>203</v>
       </c>
       <c r="B23">
-        <v>-28549000000.0</v>
+        <v>-59325000000.0</v>
       </c>
       <c r="C23">
         <v>-38485000000.0</v>
       </c>
       <c r="D23">
         <v>-53634000000.0</v>
       </c>
       <c r="E23">
         <v>-30267000000.0</v>
       </c>
       <c r="F23">
         <v>-19473000000.0</v>
       </c>
       <c r="G23">
         <v>-18580000000.0</v>
       </c>
       <c r="H23">
         <v>19630770000000.0</v>
       </c>
       <c r="I23">
         <v>22072060000000.0</v>
       </c>
       <c r="J23">
         <v>32405404000000.0</v>
       </c>
@@ -24387,54 +24405,54 @@
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
     </row>
     <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>187</v>
       </c>
       <c r="B6">
         <v>223590000000.0</v>
       </c>
       <c r="C6">
-        <v>-1138303000000.0</v>
+        <v>-368665000000.0</v>
       </c>
       <c r="D6">
-        <v>-364277000000.0</v>
+        <v>70367000000.0</v>
       </c>
       <c r="E6">
         <v>-328417000000.0</v>
       </c>
       <c r="F6">
         <v>-106227000000.0</v>
       </c>
       <c r="G6">
         <v>-908061000000.0</v>
       </c>
       <c r="H6">
         <v>-999846000000.0</v>
       </c>
       <c r="I6">
         <v>1744738000000.0</v>
       </c>
       <c r="J6">
         <v>281536000000.0</v>
       </c>
       <c r="K6">
         <v>-409331000000.0</v>
       </c>
       <c r="L6">
         <v>257808000000.0</v>
       </c>
@@ -27063,51 +27081,51 @@
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
     </row>
     <row r="24" spans="1:91">
       <c r="A24" t="s">
         <v>204</v>
       </c>
       <c r="B24"/>
       <c r="C24">
-        <v>13605000000.0</v>
+        <v>-41613000000.0</v>
       </c>
       <c r="D24">
         <v>32142000000.0</v>
       </c>
       <c r="E24">
         <v>112574000000.0</v>
       </c>
       <c r="F24">
         <v>-111568000000.0</v>
       </c>
       <c r="G24">
         <v>-14883000000.0</v>
       </c>
       <c r="H24">
         <v>-69713000000.0</v>
       </c>
       <c r="I24">
         <v>-58677000000.0</v>
       </c>
       <c r="J24">
         <v>-9307000000.0</v>
       </c>
       <c r="K24">
         <v>-394747000000.0</v>
       </c>