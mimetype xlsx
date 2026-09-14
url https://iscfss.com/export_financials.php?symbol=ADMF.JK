--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4213,516 +4216,522 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CK1" t="s">
         <v>150</v>
       </c>
       <c r="CL1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>163676000000.0</v>
+      </c>
+      <c r="C2">
         <v>165477000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>164873000000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>142034000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>144744000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>146639000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>143886000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>153813000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>122065000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>109622000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>97692000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>92047000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>90590000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>80040000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>88000000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>97043000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>106937000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>119163000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>131208000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>150484000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>166870000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>171991000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>216839000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>201277000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>239495000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>218790000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>207475000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>212165000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>200809000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>193027000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>155588000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>133408000000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>212274000000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>161993000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>166295000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>171219000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>159166000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>174497000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>233152000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>210012000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>254736000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>668680000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>237815000000.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>199040000000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4771,12266 +4780,55 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
-    </row>
-[...12209 lines deleted...]
-      <c r="CL3"/>
       <c r="CM3"/>
     </row>
     <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17081,478 +4879,426 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
     </row>
     <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>27</v>
       </c>
       <c r="B5">
-        <v>618262000000.0</v>
-[...2 lines deleted...]
-      <c r="D5"/>
+        <v>10800000000.0</v>
+      </c>
+      <c r="C5">
+        <v>259207000000.0</v>
+      </c>
+      <c r="D5">
+        <v>234191000000.0</v>
+      </c>
       <c r="E5">
-        <v>166803000000.0</v>
+        <v>211054000000.0</v>
       </c>
       <c r="F5">
-        <v>103249000000.0</v>
+        <v>232381000000.0</v>
       </c>
       <c r="G5">
-        <v>64176000000.0</v>
+        <v>245411000000.0</v>
       </c>
       <c r="H5">
-        <v>134336000000.0</v>
+        <v>240796000000.0</v>
       </c>
       <c r="I5">
-        <v>182162000000.0</v>
+        <v>219215000000.0</v>
       </c>
       <c r="J5">
-        <v>301338000000.0</v>
+        <v>235241000000.0</v>
       </c>
       <c r="K5">
-        <v>472135000000.0</v>
+        <v>229046000000.0</v>
       </c>
       <c r="L5">
-        <v>398333000000.0</v>
+        <v>222389000000.0</v>
       </c>
       <c r="M5">
-        <v>285433000000.0</v>
+        <v>223137000000.0</v>
       </c>
       <c r="N5">
-        <v>272768000000.0</v>
+        <v>223004000000.0</v>
       </c>
       <c r="O5">
-        <v>244047000000.0</v>
+        <v>206270000000.0</v>
       </c>
       <c r="P5">
-        <v>341989000000.0</v>
+        <v>203699000000.0</v>
       </c>
       <c r="Q5">
-        <v>176156000000.0</v>
+        <v>198819000000.0</v>
       </c>
       <c r="R5">
-        <v>99003000000.0</v>
+        <v>180925000000.0</v>
       </c>
       <c r="S5">
-        <v>219909000000.0</v>
+        <v>163057000000.0</v>
       </c>
       <c r="T5">
-        <v>73583000000.0</v>
+        <v>133714000000.0</v>
       </c>
       <c r="U5">
-        <v>61352000000.0</v>
+        <v>106733000000.0</v>
       </c>
       <c r="V5">
-        <v>-6896000000.0</v>
+        <v>70163000000.0</v>
       </c>
       <c r="W5">
-        <v>118816000000.0</v>
+        <v>29178000000.0</v>
       </c>
       <c r="X5">
-        <v>42279000000.0</v>
+        <v>-216879000000.0</v>
       </c>
       <c r="Y5">
-        <v>-35551000000.0</v>
+        <v>-208107000000.0</v>
       </c>
       <c r="Z5">
-        <v>394523000000.0</v>
+        <v>-132166000000.0</v>
       </c>
       <c r="AA5">
-        <v>650771000000.0</v>
+        <v>-110676000000.0</v>
       </c>
       <c r="AB5">
-        <v>371669000000.0</v>
+        <v>-153435000000.0</v>
       </c>
       <c r="AC5">
-        <v>445341000000.0</v>
+        <v>-123373000000.0</v>
       </c>
       <c r="AD5">
-        <v>394630000000.0</v>
+        <v>-101801000000.0</v>
       </c>
       <c r="AE5">
-        <v>365511000000.0</v>
+        <v>-73165000000.0</v>
       </c>
       <c r="AF5">
-        <v>418818000000.0</v>
+        <v>-60984000000.0</v>
       </c>
       <c r="AG5">
-        <v>390543000000.0</v>
+        <v>15911000000.0</v>
       </c>
       <c r="AH5">
-        <v>370762000000.0</v>
+        <v>23710000000.0</v>
       </c>
       <c r="AI5">
-        <v>249656000000.0</v>
+        <v>-30913000000.0</v>
       </c>
       <c r="AJ5">
-        <v>570066000000.0</v>
+        <v>-41821000000.0</v>
       </c>
       <c r="AK5">
-        <v>489309000000.0</v>
+        <v>-47164000000.0</v>
       </c>
       <c r="AL5">
-        <v>260014000000.0</v>
+        <v>-46011000000.0</v>
       </c>
       <c r="AM5">
-        <v>250000000000.0</v>
+        <v>-44685000000.0</v>
       </c>
       <c r="AN5">
-        <v>194688000000.0</v>
+        <v>-9150000000.0</v>
       </c>
       <c r="AO5">
-        <v>171065000000.0</v>
+        <v>-33737000000.0</v>
       </c>
       <c r="AP5">
-        <v>-107003000000.0</v>
+        <v>-22035000000.0</v>
       </c>
       <c r="AQ5">
-        <v>115875000000.0</v>
+        <v>-28597000000.0</v>
       </c>
       <c r="AR5">
-        <v>69067000000.0</v>
+        <v>20170000000.0</v>
       </c>
       <c r="AS5">
-        <v>-69728000000.0</v>
+        <v>69297000000.0</v>
       </c>
       <c r="AT5">
-        <v>-116177000000.0</v>
+        <v>2609000000.0</v>
       </c>
       <c r="AU5">
-        <v>-114581000000.0</v>
+        <v>-77141000000.0</v>
       </c>
       <c r="AV5">
-        <v>-21933000000.0</v>
+        <v>-73579000000.0</v>
       </c>
       <c r="AW5">
-        <v>-32820000000.0</v>
+        <v>-83057000000.0</v>
       </c>
       <c r="AX5">
-        <v>347034000000.0</v>
+        <v>-2048000000.0</v>
       </c>
       <c r="AY5">
-        <v>391824000000.0</v>
+        <v>-58757000000.0</v>
       </c>
       <c r="AZ5">
-        <v>638264000000.0</v>
+        <v>-26998000000.0</v>
       </c>
       <c r="BA5">
-        <v>564757000000.0</v>
-[...1 lines deleted...]
-      <c r="BB5"/>
+        <v>-11775000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>20328000000.0</v>
+      </c>
       <c r="BC5">
-        <v>413954000000.0</v>
+        <v>-10077000000.0</v>
       </c>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
     </row>
     <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>155</v>
-[...156 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
       <c r="BB6"/>
-      <c r="BC6">
-[...4 lines deleted...]
-      </c>
+      <c r="BC6"/>
+      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
     </row>
     <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      <c r="D7"/>
+        <v>29</v>
+      </c>
+      <c r="B7">
+        <v>97352000000.0</v>
+      </c>
+      <c r="C7">
+        <v>103571000000.0</v>
+      </c>
+      <c r="D7">
+        <v>109665000000.0</v>
+      </c>
       <c r="E7"/>
-      <c r="F7"/>
-[...20 lines deleted...]
-      <c r="AA7"/>
+      <c r="F7">
+        <v>126786000000.0</v>
+      </c>
+      <c r="G7">
+        <v>132440000000.0</v>
+      </c>
+      <c r="H7">
+        <v>137978000000.0</v>
+      </c>
+      <c r="I7">
+        <v>134623000000.0</v>
+      </c>
+      <c r="J7">
+        <v>140088000000.0</v>
+      </c>
+      <c r="K7">
+        <v>144108000000.0</v>
+      </c>
+      <c r="L7">
+        <v>148048000000.0</v>
+      </c>
+      <c r="M7">
+        <v>160043000000.0</v>
+      </c>
+      <c r="N7">
+        <v>158613000000.0</v>
+      </c>
+      <c r="O7">
+        <v>162284000000.0</v>
+      </c>
+      <c r="P7">
+        <v>168688000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>173165000000.0</v>
+      </c>
+      <c r="R7">
+        <v>181593000000.0</v>
+      </c>
+      <c r="S7">
+        <v>176861000000.0</v>
+      </c>
+      <c r="T7">
+        <v>180892000000.0</v>
+      </c>
+      <c r="U7">
+        <v>189203000000.0</v>
+      </c>
+      <c r="V7">
+        <v>192999000000.0</v>
+      </c>
+      <c r="W7">
+        <v>196718000000.0</v>
+      </c>
+      <c r="X7">
+        <v>200108000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>208287000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>211707000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>215810000000.0</v>
+      </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -17576,73 +5322,113 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
     </row>
     <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="D8"/>
+        <v>30</v>
+      </c>
+      <c r="B8">
+        <v>123580000000.0</v>
+      </c>
+      <c r="C8">
+        <v>123580000000.0</v>
+      </c>
+      <c r="D8">
+        <v>123580000000.0</v>
+      </c>
       <c r="E8"/>
-      <c r="F8"/>
-[...15 lines deleted...]
-      <c r="V8"/>
+      <c r="F8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="G8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="H8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="I8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="J8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="K8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="L8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="M8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="N8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="O8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="P8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="R8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="S8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="T8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>100000000000.0</v>
+      </c>
+      <c r="V8">
+        <v>100000000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -17671,1761 +5457,1549 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
     </row>
     <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
-        <v>1648374000000.0</v>
+        <v>2847942000000.0</v>
       </c>
       <c r="E9">
-        <v>1016779000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="F9">
-        <v>1006796000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="G9">
-        <v>998619000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="H9">
-        <v>1025705000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="I9">
-        <v>1121051000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>6750000000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
-        <v>1090326000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="N9">
-        <v>1033497000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="O9">
-        <v>1007792000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="P9">
-        <v>961696000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="Q9">
-        <v>877809000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="R9">
-        <v>888537000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="S9">
-        <v>919511000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="T9">
-        <v>942004000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="U9">
-        <v>942081000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="V9">
-        <v>850574000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="W9">
-        <v>495688000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="X9">
-        <v>1379859000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="Y9">
-        <v>930063000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="Z9">
-        <v>1356217000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="AA9">
-        <v>1377909000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="AB9">
-        <v>1339387000000.0</v>
+        <v>6750000000.0</v>
       </c>
       <c r="AC9">
-        <v>1307784000000.0</v>
-[...81 lines deleted...]
-      </c>
+        <v>6750000000.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
     </row>
     <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>32</v>
       </c>
       <c r="B10">
-        <v>618262000000.0</v>
+        <v>1391600000000.0</v>
       </c>
       <c r="C10">
-        <v>787366000000.0</v>
+        <v>1044506000000.0</v>
       </c>
       <c r="D10">
-        <v>442906000000.0</v>
+        <v>820916000000.0</v>
       </c>
       <c r="E10">
-        <v>406159000000.0</v>
+        <v>1189581000000.0</v>
       </c>
       <c r="F10">
-        <v>352413000000.0</v>
+        <v>1119214000000.0</v>
       </c>
       <c r="G10">
-        <v>360453000000.0</v>
+        <v>1447631000000.0</v>
       </c>
       <c r="H10">
-        <v>428028000000.0</v>
+        <v>1553858000000.0</v>
       </c>
       <c r="I10">
-        <v>417138000000.0</v>
+        <v>2461919000000.0</v>
       </c>
       <c r="J10">
-        <v>546697000000.0</v>
+        <v>3461765000000.0</v>
       </c>
       <c r="K10">
-        <v>773470000000.0</v>
+        <v>1717027000000.0</v>
       </c>
       <c r="L10">
-        <v>651396000000.0</v>
+        <v>1435491000000.0</v>
       </c>
       <c r="M10">
-        <v>513225000000.0</v>
+        <v>1844822000000.0</v>
       </c>
       <c r="N10">
-        <v>534578000000.0</v>
+        <v>1587014000000.0</v>
       </c>
       <c r="O10">
-        <v>567188000000.0</v>
+        <v>1397395000000.0</v>
       </c>
       <c r="P10">
-        <v>622817000000.0</v>
+        <v>1286362000000.0</v>
       </c>
       <c r="Q10">
-        <v>454366000000.0</v>
+        <v>2273205000000.0</v>
       </c>
       <c r="R10">
-        <v>395353000000.0</v>
+        <v>2024606000000.0</v>
       </c>
       <c r="S10">
-        <v>600249000000.0</v>
+        <v>3198157000000.0</v>
       </c>
       <c r="T10">
-        <v>376756000000.0</v>
+        <v>1637550000000.0</v>
       </c>
       <c r="U10">
-        <v>341117000000.0</v>
+        <v>1553868000000.0</v>
       </c>
       <c r="V10">
-        <v>280081000000.0</v>
+        <v>1882445000000.0</v>
       </c>
       <c r="W10">
-        <v>344701000000.0</v>
+        <v>1831911000000.0</v>
       </c>
       <c r="X10">
-        <v>304407000000.0</v>
+        <v>4227409000000.0</v>
       </c>
       <c r="Y10">
-        <v>114255000000.0</v>
+        <v>6201794000000.0</v>
       </c>
       <c r="Z10">
-        <v>713072000000.0</v>
+        <v>3548494000000.0</v>
       </c>
       <c r="AA10">
-        <v>933994000000.0</v>
+        <v>2198710000000.0</v>
       </c>
       <c r="AB10">
-        <v>642056000000.0</v>
+        <v>3122492000000.0</v>
       </c>
       <c r="AC10">
-        <v>671567000000.0</v>
+        <v>1866529000000.0</v>
       </c>
       <c r="AD10">
-        <v>631519000000.0</v>
+        <v>2165230000000.0</v>
       </c>
       <c r="AE10">
-        <v>624269000000.0</v>
+        <v>1351816000000.0</v>
       </c>
       <c r="AF10">
-        <v>660685000000.0</v>
+        <v>1689324000000.0</v>
       </c>
       <c r="AG10">
-        <v>594878000000.0</v>
+        <v>1480046000000.0</v>
       </c>
       <c r="AH10">
-        <v>604737000000.0</v>
+        <v>1535580000000.0</v>
       </c>
       <c r="AI10">
-        <v>494225000000.0</v>
+        <v>1462797000000.0</v>
       </c>
       <c r="AJ10">
-        <v>615827000000.0</v>
+        <v>2221718000000.0</v>
       </c>
       <c r="AK10">
-        <v>529120000000.0</v>
+        <v>1176462000000.0</v>
       </c>
       <c r="AL10">
-        <v>482068000000.0</v>
+        <v>1239562000000.0</v>
       </c>
       <c r="AM10">
-        <v>498910000000.0</v>
+        <v>1562504000000.0</v>
       </c>
       <c r="AN10">
-        <v>426479000000.0</v>
+        <v>940948000000.0</v>
       </c>
       <c r="AO10">
-        <v>405076000000.0</v>
+        <v>1055015000000.0</v>
       </c>
       <c r="AP10">
-        <v>385626000000.0</v>
+        <v>1100193000000.0</v>
       </c>
       <c r="AQ10">
-        <v>325957000000.0</v>
+        <v>931068000000.0</v>
       </c>
       <c r="AR10">
-        <v>306550000000.0</v>
+        <v>1059985000000.0</v>
       </c>
       <c r="AS10">
-        <v>165103000000.0</v>
+        <v>1322461000000.0</v>
       </c>
       <c r="AT10">
-        <v>102945000000.0</v>
+        <v>1240603000000.0</v>
       </c>
       <c r="AU10">
-        <v>139820000000.0</v>
+        <v>828202000000.0</v>
       </c>
       <c r="AV10">
-        <v>199301000000.0</v>
+        <v>879170000000.0</v>
       </c>
       <c r="AW10">
-        <v>174152000000.0</v>
+        <v>980535000000.0</v>
       </c>
       <c r="AX10">
-        <v>547290000000.0</v>
+        <v>582233000000.0</v>
       </c>
       <c r="AY10">
-        <v>628513000000.0</v>
+        <v>823714000000.0</v>
       </c>
       <c r="AZ10">
-        <v>638264000000.0</v>
+        <v>1264131000000.0</v>
       </c>
       <c r="BA10">
-        <v>564757000000.0</v>
+        <v>775598000000.0</v>
       </c>
       <c r="BB10">
-        <v>450668000000.0</v>
+        <v>1322318000000.0</v>
       </c>
       <c r="BC10">
-        <v>413954000000.0</v>
+        <v>1597873000000.0</v>
       </c>
       <c r="BD10">
-        <v>479726000000.0</v>
+        <v>2248641000000.0</v>
       </c>
       <c r="BE10">
-        <v>518057000000.0</v>
+        <v>1648814000000.0</v>
       </c>
       <c r="BF10">
-        <v>484181000000.0</v>
+        <v>1913147000000.0</v>
       </c>
       <c r="BG10">
-        <v>465156000000.0</v>
+        <v>1656898000000.0</v>
       </c>
       <c r="BH10">
-        <v>657416000000.0</v>
+        <v>2793446000000.0</v>
       </c>
       <c r="BI10">
-        <v>472017000000.0</v>
+        <v>1206335000000.0</v>
       </c>
       <c r="BJ10">
-        <v>516950000000.0</v>
+        <v>945534000000.0</v>
       </c>
       <c r="BK10">
-        <v>511834000000.0</v>
+        <v>1819936000000.0</v>
       </c>
       <c r="BL10">
-        <v>498293000000.0</v>
+        <v>618529000000.0</v>
       </c>
       <c r="BM10">
-        <v>477074000000.0</v>
+        <v>467828000000.0</v>
       </c>
       <c r="BN10">
-        <v>444522000000.0</v>
+        <v>596527000000.0</v>
       </c>
       <c r="BO10">
-        <v>405174000000.0</v>
+        <v>447540000000.0</v>
       </c>
       <c r="BP10">
-        <v>434370000000.0</v>
+        <v>487007000000.0</v>
       </c>
       <c r="BQ10">
-        <v>402203000000.0</v>
+        <v>288077000000.0</v>
       </c>
       <c r="BR10">
-        <v>416600000000.0</v>
+        <v>440063000000.0</v>
       </c>
       <c r="BS10">
-        <v>426888000000.0</v>
+        <v>989528000000.0</v>
       </c>
       <c r="BT10">
-        <v>389182000000.0</v>
+        <v>474195000000.0</v>
       </c>
       <c r="BU10">
-        <v>355211000000.0</v>
+        <v>557303000000.0</v>
       </c>
       <c r="BV10">
-        <v>248041000000.0</v>
+        <v>229308000000.0</v>
       </c>
       <c r="BW10">
-        <v>269639000000.0</v>
+        <v>523191000000.0</v>
       </c>
       <c r="BX10">
-        <v>231107000000.0</v>
+        <v>376313000000.0</v>
       </c>
       <c r="BY10">
-        <v>154622000000.0</v>
+        <v>214835000000.0</v>
       </c>
       <c r="BZ10">
-        <v>145451000000.0</v>
+        <v>199105000000.0</v>
       </c>
       <c r="CA10">
-        <v>227447642000.0</v>
+        <v>180227000000.0</v>
       </c>
       <c r="CB10">
-        <v>146403712000.0</v>
+        <v>345919000000.0</v>
       </c>
       <c r="CC10">
-        <v>119895794000.0</v>
+        <v>193385427000.0</v>
       </c>
       <c r="CD10">
-        <v>166832852000.0</v>
+        <v>548362397000.0</v>
       </c>
       <c r="CE10">
-        <v>165439537000.0</v>
+        <v>378764262000.0</v>
       </c>
       <c r="CF10">
-        <v>165608856000.0</v>
+        <v>261521000000.0</v>
       </c>
       <c r="CG10">
-        <v>179406740000.0</v>
+        <v>130667609000.0</v>
       </c>
       <c r="CH10">
-        <v>165383867000.0</v>
+        <v>236317917000.0</v>
       </c>
       <c r="CI10">
-        <v>93997781000.0</v>
+        <v>167896434000.0</v>
       </c>
       <c r="CJ10">
-        <v>110972395000.0</v>
+        <v>176262223000.0</v>
       </c>
       <c r="CK10">
-        <v>112856554000.0</v>
+        <v>168584990000.0</v>
       </c>
       <c r="CL10">
-        <v>117857926000.0</v>
+        <v>45368144000.0</v>
       </c>
       <c r="CM10">
-        <v>50941723000.0</v>
+        <v>102778158000.0</v>
       </c>
     </row>
     <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>160</v>
-[...270 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
     </row>
     <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>343412000000.0</v>
+        <v>1391600000000.0</v>
       </c>
       <c r="C12">
-        <v>519114000000.0</v>
+        <v>1044506000000.0</v>
       </c>
       <c r="D12">
-        <v>307157000000.0</v>
-[...1 lines deleted...]
-      <c r="E12"/>
+        <v>820916000000.0</v>
+      </c>
+      <c r="E12">
+        <v>1189581000000.0</v>
+      </c>
       <c r="F12">
-        <v>429000000.0</v>
-[...4 lines deleted...]
-      <c r="J12"/>
+        <v>1518542000000.0</v>
+      </c>
+      <c r="G12">
+        <v>1839025000000.0</v>
+      </c>
+      <c r="H12">
+        <v>1950728000000.0</v>
+      </c>
+      <c r="I12">
+        <v>2859773000000.0</v>
+      </c>
+      <c r="J12">
+        <v>3852138000000.0</v>
+      </c>
       <c r="K12">
-        <v>281284000000.0</v>
+        <v>2107595000000.0</v>
       </c>
       <c r="L12">
-        <v>275198000000.0</v>
+        <v>1821851000000.0</v>
       </c>
       <c r="M12">
-        <v>259253000000.0</v>
+        <v>1844822000000.0</v>
       </c>
       <c r="N12">
-        <v>328346000000.0</v>
+        <v>1587014000000.0</v>
       </c>
       <c r="O12">
-        <v>8083000000.0</v>
+        <v>1398045000000.0</v>
       </c>
       <c r="P12">
-        <v>6741000000.0</v>
+        <v>1287012000000.0</v>
       </c>
       <c r="Q12">
-        <v>8478000000.0</v>
+        <v>2273855000000.0</v>
       </c>
       <c r="R12">
-        <v>6696000000.0</v>
-[...2 lines deleted...]
-      <c r="T12"/>
+        <v>2025256000000.0</v>
+      </c>
+      <c r="S12">
+        <v>3198807000000.0</v>
+      </c>
+      <c r="T12">
+        <v>1638200000000.0</v>
+      </c>
       <c r="U12">
-        <v>126566000000.0</v>
+        <v>1554518000000.0</v>
       </c>
       <c r="V12">
-        <v>146363000000.0</v>
+        <v>1883095000000.0</v>
       </c>
       <c r="W12">
-        <v>169764000000.0</v>
+        <v>1832561000000.0</v>
       </c>
       <c r="X12">
-        <v>182685000000.0</v>
+        <v>4228059000000.0</v>
       </c>
       <c r="Y12">
-        <v>182035000000.0</v>
+        <v>6202444000000.0</v>
       </c>
       <c r="Z12">
-        <v>218063000000.0</v>
+        <v>3549144000000.0</v>
       </c>
       <c r="AA12">
-        <v>224795000000.0</v>
+        <v>2199360000000.0</v>
       </c>
       <c r="AB12">
-        <v>213742000000.0</v>
+        <v>3123142000000.0</v>
       </c>
       <c r="AC12">
-        <v>224917000000.0</v>
+        <v>1867179000000.0</v>
       </c>
       <c r="AD12">
-        <v>210228000000.0</v>
+        <v>2165880000000.0</v>
       </c>
       <c r="AE12">
-        <v>212639000000.0</v>
+        <v>1352466000000.0</v>
       </c>
       <c r="AF12">
-        <v>246620000000.0</v>
+        <v>1689974000000.0</v>
       </c>
       <c r="AG12">
-        <v>173962000000.0</v>
+        <v>1480696000000.0</v>
       </c>
       <c r="AH12">
-        <v>216957000000.0</v>
+        <v>1536230000000.0</v>
       </c>
       <c r="AI12">
-        <v>213486000000.0</v>
+        <v>1463447000000.0</v>
       </c>
       <c r="AJ12">
-        <v>363591000000.0</v>
+        <v>2222368000000.0</v>
       </c>
       <c r="AK12">
-        <v>113080000000.0</v>
+        <v>1177112000000.0</v>
       </c>
       <c r="AL12">
-        <v>207874000000.0</v>
+        <v>1240212000000.0</v>
       </c>
       <c r="AM12">
-        <v>479464000000.0</v>
+        <v>1563154000000.0</v>
       </c>
       <c r="AN12">
-        <v>492600000000.0</v>
+        <v>941598000000.0</v>
       </c>
       <c r="AO12">
-        <v>479212000000.0</v>
+        <v>1055665000000.0</v>
       </c>
       <c r="AP12">
-        <v>484696000000.0</v>
+        <v>1100843000000.0</v>
       </c>
       <c r="AQ12">
-        <v>517473000000.0</v>
+        <v>931718000000.0</v>
       </c>
       <c r="AR12">
-        <v>545833000000.0</v>
+        <v>1060635000000.0</v>
       </c>
       <c r="AS12">
-        <v>562513000000.0</v>
+        <v>1323111000000.0</v>
       </c>
       <c r="AT12">
-        <v>569083000000.0</v>
+        <v>1241253000000.0</v>
       </c>
       <c r="AU12">
-        <v>606203000000.0</v>
+        <v>828852000000.0</v>
       </c>
       <c r="AV12">
-        <v>592535000000.0</v>
+        <v>879820000000.0</v>
       </c>
       <c r="AW12">
-        <v>544140000000.0</v>
+        <v>981185000000.0</v>
       </c>
       <c r="AX12">
-        <v>518400000000.0</v>
+        <v>582233000000.0</v>
       </c>
       <c r="AY12">
-        <v>479652000000.0</v>
+        <v>823714000000.0</v>
       </c>
       <c r="AZ12">
-        <v>425167000000.0</v>
+        <v>1264781000000.0</v>
       </c>
       <c r="BA12">
-        <v>390659000000.0</v>
+        <v>775598000000.0</v>
       </c>
       <c r="BB12">
-        <v>372393000000.0</v>
+        <v>1322318000000.0</v>
       </c>
       <c r="BC12">
-        <v>354622000000.0</v>
+        <v>1597873000000.0</v>
       </c>
       <c r="BD12">
-        <v>318330000000.0</v>
+        <v>2248641000000.0</v>
       </c>
       <c r="BE12">
-        <v>279969000000.0</v>
-[...102 lines deleted...]
-      </c>
+        <v>1648814000000.0</v>
+      </c>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
     </row>
     <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>5215000000.0</v>
+        <v>123580000000.0</v>
       </c>
       <c r="C13">
-        <v>464201000000.0</v>
+        <v>123580000000.0</v>
       </c>
       <c r="D13">
-        <v>309412000000.0</v>
+        <v>123580000000.0</v>
       </c>
       <c r="E13">
-        <v>300166000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="F13">
-        <v>294911000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="G13">
-        <v>321722000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="H13">
-        <v>331532000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="I13">
-        <v>15012000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="J13">
-        <v>10457000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="K13">
-        <v>11429000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="L13">
-        <v>266402000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="M13">
-        <v>254894000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="N13">
-        <v>190637000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="O13">
-        <v>161001000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="P13">
-        <v>169591000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="Q13">
-        <v>8881000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="R13">
-        <v>6970000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="S13">
-        <v>6253000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="T13">
-        <v>244729000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="U13">
-        <v>9864000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="V13">
-        <v>326927000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="W13">
-        <v>37480000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="X13">
-        <v>449099000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="Y13">
-        <v>934972000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="Z13">
-        <v>470975000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="AA13">
-        <v>504251000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="AB13">
-        <v>9081000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="AC13">
-        <v>3134000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="AD13">
-        <v>6072000000.0</v>
-[...61 lines deleted...]
-      <c r="CM13"/>
+        <v>100000000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>100000000000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>163</v>
-[...56 lines deleted...]
-      <c r="BE14"/>
+        <v>36</v>
+      </c>
+      <c r="B14">
+        <v>10376000.0</v>
+      </c>
+      <c r="C14">
+        <v>1225987000.0</v>
+      </c>
+      <c r="D14">
+        <v>1225987000.0</v>
+      </c>
+      <c r="E14">
+        <v>999840000.0</v>
+      </c>
+      <c r="F14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="G14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="H14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="I14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="J14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="K14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="L14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="M14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="N14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="O14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="P14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="R14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="S14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="T14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="U14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="V14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="W14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="X14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>1000000000.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
     </row>
     <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>164</v>
-[...165 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
     </row>
     <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>38</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
-[...19 lines deleted...]
-      <c r="K16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
+        <v>775439000000.0</v>
+      </c>
+      <c r="J16">
+        <v>789611000000.0</v>
+      </c>
+      <c r="K16">
+        <v>803290000000.0</v>
+      </c>
       <c r="L16">
-        <v>524290000000.0</v>
+        <v>819051000000.0</v>
       </c>
       <c r="M16">
-        <v>401422000000.0</v>
+        <v>831082000000.0</v>
       </c>
       <c r="N16">
-        <v>417035000000.0</v>
+        <v>844083000000.0</v>
       </c>
       <c r="O16">
-        <v>459520000000.0</v>
+        <v>857284000000.0</v>
       </c>
       <c r="P16">
-        <v>484863000000.0</v>
+        <v>872500000000.0</v>
       </c>
       <c r="Q16">
-        <v>356601000000.0</v>
+        <v>885032000000.0</v>
       </c>
       <c r="R16">
-        <v>304571000000.0</v>
+        <v>901199000000.0</v>
       </c>
       <c r="S16">
-        <v>459425000000.0</v>
+        <v>923059000000.0</v>
       </c>
       <c r="T16">
-        <v>279786000000.0</v>
+        <v>-4056000000.0</v>
       </c>
       <c r="U16">
-        <v>262383000000.0</v>
+        <v>90474000000.0</v>
       </c>
       <c r="V16">
-        <v>211106000000.0</v>
+        <v>70248000000.0</v>
       </c>
       <c r="W16">
-        <v>211364000000.0</v>
+        <v>254359000000.0</v>
       </c>
       <c r="X16">
-        <v>217160000000.0</v>
+        <v>185896000000.0</v>
       </c>
       <c r="Y16">
-        <v>597049000000.0</v>
+        <v>89262000000.0</v>
       </c>
       <c r="Z16">
-        <v>520105000000.0</v>
+        <v>26056000000.0</v>
       </c>
       <c r="AA16">
-        <v>690387000000.0</v>
+        <v>406506000000.0</v>
       </c>
       <c r="AB16">
-        <v>469365000000.0</v>
+        <v>364455000000.0</v>
       </c>
       <c r="AC16">
-        <v>486639000000.0</v>
+        <v>267511000000.0</v>
       </c>
       <c r="AD16">
-        <v>462300000000.0</v>
+        <v>174877000000.0</v>
       </c>
       <c r="AE16">
-        <v>463405000000.0</v>
+        <v>103330000000.0</v>
       </c>
       <c r="AF16">
-        <v>478109000000.0</v>
-[...2 lines deleted...]
-      <c r="AH16"/>
+        <v>30174000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>90877000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>73798000000.0</v>
+      </c>
       <c r="AI16"/>
-      <c r="AJ16"/>
+      <c r="AJ16">
+        <v>-212274000000.0</v>
+      </c>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16"/>
-[...8 lines deleted...]
-      <c r="AW16"/>
+      <c r="AN16">
+        <v>-5135000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>-312018000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>-53736000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-287313000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>-105758000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>-417111000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>-404610000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>-313166000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>-71139000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>-80688000000.0</v>
+      </c>
       <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16"/>
+      <c r="AZ16">
+        <v>53920000000.0</v>
+      </c>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
     </row>
     <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>166</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
       <c r="D17"/>
-      <c r="E17">
-[...82 lines deleted...]
-      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -19444,140 +7018,120 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
     </row>
     <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>167</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
-[...31 lines deleted...]
-      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
       <c r="P18">
-        <v>6741000000.0</v>
+        <v>693000000.0</v>
       </c>
       <c r="Q18">
-        <v>8478000000.0</v>
+        <v>912000000.0</v>
       </c>
       <c r="R18">
-        <v>6696000000.0</v>
+        <v>1243000000.0</v>
       </c>
       <c r="S18">
-        <v>6037000000.0</v>
+        <v>1591000000.0</v>
       </c>
       <c r="T18">
-        <v>7335000000.0</v>
+        <v>603000000.0</v>
       </c>
       <c r="U18">
-        <v>-117047000000.0</v>
+        <v>245000000.0</v>
       </c>
       <c r="V18">
-        <v>29209000000.0</v>
+        <v>245000000.0</v>
       </c>
       <c r="W18">
-        <v>37259000000.0</v>
+        <v>549000000.0</v>
       </c>
       <c r="X18">
-        <v>16650000000.0</v>
+        <v>995000000.0</v>
       </c>
       <c r="Y18">
-        <v>9851000000.0</v>
+        <v>1395000000.0</v>
       </c>
       <c r="Z18">
-        <v>11574000000.0</v>
+        <v>533000000.0</v>
       </c>
       <c r="AA18">
-        <v>9990000000.0</v>
+        <v>642000000.0</v>
       </c>
       <c r="AB18">
-        <v>8559000000.0</v>
+        <v>853000000.0</v>
       </c>
       <c r="AC18">
-        <v>2677000000.0</v>
+        <v>1136000000.0</v>
       </c>
       <c r="AD18">
-        <v>-221215000000.0</v>
-[...3 lines deleted...]
-      <c r="AG18"/>
+        <v>1554000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>1598000000.0</v>
+      </c>
+      <c r="AF18">
+        <v>1245000000.0</v>
+      </c>
+      <c r="AG18">
+        <v>1792000000.0</v>
+      </c>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
@@ -19595,51 +7149,51 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
     </row>
     <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19690,59 +7244,61 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
     </row>
     <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20"/>
+      <c r="H20">
+        <v>2000000.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
@@ -19785,256 +7341,278 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
     </row>
     <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>43</v>
       </c>
       <c r="B21">
-        <v>618262000000.0</v>
+        <v>330754000000.0</v>
       </c>
       <c r="C21">
-        <v>787366000000.0</v>
+        <v>352265000000.0</v>
       </c>
       <c r="D21">
-        <v>442906000000.0</v>
+        <v>334387000000.0</v>
       </c>
       <c r="E21">
-        <v>166803000000.0</v>
+        <v>308485000000.0</v>
       </c>
       <c r="F21">
-        <v>103249000000.0</v>
+        <v>319525000000.0</v>
       </c>
       <c r="G21">
-        <v>64176000000.0</v>
+        <v>321119000000.0</v>
       </c>
       <c r="H21">
-        <v>134336000000.0</v>
+        <v>295044000000.0</v>
       </c>
       <c r="I21">
-        <v>182162000000.0</v>
+        <v>221902000000.0</v>
       </c>
       <c r="J21">
-        <v>301338000000.0</v>
+        <v>180154000000.0</v>
       </c>
       <c r="K21">
-        <v>472135000000.0</v>
+        <v>149539000000.0</v>
       </c>
       <c r="L21">
-        <v>398333000000.0</v>
+        <v>120659000000.0</v>
       </c>
       <c r="M21">
-        <v>285433000000.0</v>
+        <v>122976000000.0</v>
       </c>
       <c r="N21">
-        <v>272768000000.0</v>
+        <v>110477000000.0</v>
       </c>
       <c r="O21">
-        <v>244047000000.0</v>
+        <v>118525000000.0</v>
       </c>
       <c r="P21">
-        <v>341989000000.0</v>
+        <v>128726000000.0</v>
       </c>
       <c r="Q21">
-        <v>176156000000.0</v>
+        <v>143400000000.0</v>
       </c>
       <c r="R21">
-        <v>99003000000.0</v>
+        <v>152529000000.0</v>
       </c>
       <c r="S21">
-        <v>219909000000.0</v>
+        <v>161078000000.0</v>
       </c>
       <c r="T21">
-        <v>73583000000.0</v>
+        <v>169299000000.0</v>
       </c>
       <c r="U21">
-        <v>61352000000.0</v>
+        <v>177397000000.0</v>
       </c>
       <c r="V21">
-        <v>-6896000000.0</v>
+        <v>189123000000.0</v>
       </c>
       <c r="W21">
-        <v>118816000000.0</v>
+        <v>199573000000.0</v>
       </c>
       <c r="X21">
-        <v>42279000000.0</v>
+        <v>186542000000.0</v>
       </c>
       <c r="Y21">
-        <v>-35551000000.0</v>
+        <v>200428000000.0</v>
       </c>
       <c r="Z21">
-        <v>394523000000.0</v>
+        <v>210757000000.0</v>
       </c>
       <c r="AA21">
-        <v>650771000000.0</v>
+        <v>196667000000.0</v>
       </c>
       <c r="AB21">
-        <v>371669000000.0</v>
+        <v>160496000000.0</v>
       </c>
       <c r="AC21">
-        <v>445341000000.0</v>
+        <v>135026000000.0</v>
       </c>
       <c r="AD21">
-        <v>394630000000.0</v>
+        <v>129475000000.0</v>
       </c>
       <c r="AE21">
-        <v>365511000000.0</v>
+        <v>121158000000.0</v>
       </c>
       <c r="AF21">
-        <v>418818000000.0</v>
+        <v>119831000000.0</v>
       </c>
       <c r="AG21">
-        <v>390543000000.0</v>
+        <v>120633000000.0</v>
       </c>
       <c r="AH21">
-        <v>370762000000.0</v>
+        <v>112392000000.0</v>
       </c>
       <c r="AI21">
-        <v>249656000000.0</v>
+        <v>109144000000.0</v>
       </c>
       <c r="AJ21">
-        <v>380233000000.0</v>
+        <v>106044000000.0</v>
       </c>
       <c r="AK21">
-        <v>316619000000.0</v>
+        <v>96053000000.0</v>
       </c>
       <c r="AL21">
-        <v>260014000000.0</v>
+        <v>93392000000.0</v>
       </c>
       <c r="AM21">
-        <v>250000000000.0</v>
+        <v>82436000000.0</v>
       </c>
       <c r="AN21">
-        <v>194688000000.0</v>
+        <v>80350000000.0</v>
       </c>
       <c r="AO21">
-        <v>171065000000.0</v>
+        <v>69714000000.0</v>
       </c>
       <c r="AP21">
-        <v>822616000000.0</v>
+        <v>71062000000.0</v>
       </c>
       <c r="AQ21">
-        <v>115875000000.0</v>
+        <v>74588000000.0</v>
       </c>
       <c r="AR21">
-        <v>69067000000.0</v>
+        <v>73990000000.0</v>
       </c>
       <c r="AS21">
-        <v>-69728000000.0</v>
+        <v>62544000000.0</v>
       </c>
       <c r="AT21">
-        <v>-116177000000.0</v>
+        <v>64961000000.0</v>
       </c>
       <c r="AU21">
-        <v>-114581000000.0</v>
+        <v>67798000000.0</v>
       </c>
       <c r="AV21">
-        <v>-21933000000.0</v>
+        <v>62177000000.0</v>
       </c>
       <c r="AW21">
-        <v>-32820000000.0</v>
+        <v>58230000000.0</v>
       </c>
       <c r="AX21">
-        <v>347034000000.0</v>
+        <v>51015000000.0</v>
       </c>
       <c r="AY21">
-        <v>391824000000.0</v>
+        <v>45805000000.0</v>
       </c>
       <c r="AZ21">
-        <v>638641000000.0</v>
+        <v>47635000000.0</v>
       </c>
       <c r="BA21">
-        <v>568875000000.0</v>
+        <v>40155000000.0</v>
       </c>
       <c r="BB21">
-        <v>450668000000.0</v>
+        <v>43214000000.0</v>
       </c>
       <c r="BC21">
-        <v>414281000000.0</v>
+        <v>37567000000.0</v>
       </c>
       <c r="BD21">
-        <v>479726000000.0</v>
-[...10 lines deleted...]
-      <c r="BN21"/>
+        <v>41048000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>31948000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>33104000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>29769000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>28513000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>27785000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>30250000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>31577000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>34843000000.0</v>
+      </c>
+      <c r="BM21">
+        <v>38163000000.0</v>
+      </c>
+      <c r="BN21">
+        <v>39764000000.0</v>
+      </c>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
-      <c r="CK21"/>
+      <c r="CK21">
+        <v>1098214000.0</v>
+      </c>
       <c r="CL21"/>
       <c r="CM21"/>
     </row>
     <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>44</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20085,256 +7663,12862 @@
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
     </row>
     <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="B23">
-        <v>2592193000000.0</v>
+        <v>38617652000000.0</v>
       </c>
       <c r="C23">
-        <v>4225766000000.0</v>
+        <v>39790758000000.0</v>
       </c>
       <c r="D23">
-        <v>1956401000000.0</v>
+        <v>38577578000000.0</v>
       </c>
       <c r="E23">
-        <v>1715809000000.0</v>
+        <v>32311767000000.0</v>
       </c>
       <c r="F23">
-        <v>1793665000000.0</v>
+        <v>31248107000000.0</v>
       </c>
       <c r="G23">
-        <v>1879768000000.0</v>
+        <v>32133002000000.0</v>
       </c>
       <c r="H23">
-        <v>1843293000000.0</v>
+        <v>32588191000000.0</v>
       </c>
       <c r="I23">
-        <v>1839096000000.0</v>
+        <v>33480984000000.0</v>
       </c>
       <c r="J23">
-        <v>1697569000000.0</v>
+        <v>35321409000000.0</v>
       </c>
       <c r="K23">
-        <v>1488191000000.0</v>
+        <v>33695146000000.0</v>
       </c>
       <c r="L23">
-        <v>1558250000000.0</v>
+        <v>31050216000000.0</v>
       </c>
       <c r="M23">
-        <v>1618697000000.0</v>
+        <v>29649802000000.0</v>
       </c>
       <c r="N23">
-        <v>1533236000000.0</v>
+        <v>28768430000000.0</v>
       </c>
       <c r="O23">
-        <v>1432390000000.0</v>
+        <v>28528282000000.0</v>
       </c>
       <c r="P23">
-        <v>1304013000000.0</v>
+        <v>24897205000000.0</v>
       </c>
       <c r="Q23">
-        <v>1460354000000.0</v>
+        <v>24324073000000.0</v>
       </c>
       <c r="R23">
-        <v>1549965000000.0</v>
+        <v>23809396000000.0</v>
       </c>
       <c r="S23">
-        <v>1437592000000.0</v>
+        <v>24862224000000.0</v>
       </c>
       <c r="T23">
-        <v>1593172000000.0</v>
+        <v>23725885000000.0</v>
       </c>
       <c r="U23">
-        <v>1638541000000.0</v>
+        <v>24021581000000.0</v>
       </c>
       <c r="V23">
-        <v>1641023000000.0</v>
+        <v>25494191000000.0</v>
       </c>
       <c r="W23">
-        <v>1191891000000.0</v>
+        <v>25588084000000.0</v>
       </c>
       <c r="X23">
-        <v>2218709000000.0</v>
+        <v>29230513000000.0</v>
       </c>
       <c r="Y23">
-        <v>1903294000000.0</v>
+        <v>32198800000000.0</v>
       </c>
       <c r="Z23">
-        <v>1935177000000.0</v>
+        <v>31960225000000.0</v>
       </c>
       <c r="AA23">
-        <v>1700209000000.0</v>
+        <v>34797908000000.0</v>
       </c>
       <c r="AB23">
-        <v>1961833000000.0</v>
+        <v>35116853000000.0</v>
       </c>
       <c r="AC23">
-        <v>1828422000000.0</v>
+        <v>33249224000000.0</v>
       </c>
       <c r="AD23">
-        <v>1829997000000.0</v>
+        <v>33680020000000.0</v>
       </c>
       <c r="AE23">
-        <v>1821183000000.0</v>
+        <v>33196113000000.0</v>
       </c>
       <c r="AF23">
-        <v>1708483000000.0</v>
+        <v>31496441000000.0</v>
       </c>
       <c r="AG23">
-        <v>1658845000000.0</v>
+        <v>30740904000000.0</v>
       </c>
       <c r="AH23">
-        <v>1632254000000.0</v>
+        <v>29754122000000.0</v>
       </c>
       <c r="AI23">
-        <v>1683391000000.0</v>
+        <v>29788044000000.0</v>
       </c>
       <c r="AJ23">
-        <v>1502146000000.0</v>
+        <v>29492933000000.0</v>
       </c>
       <c r="AK23">
-        <v>1468988000000.0</v>
+        <v>28255946000000.0</v>
       </c>
       <c r="AL23">
-        <v>1465799000000.0</v>
+        <v>28447007000000.0</v>
       </c>
       <c r="AM23">
-        <v>1439861000000.0</v>
+        <v>27831876000000.0</v>
       </c>
       <c r="AN23">
-        <v>1446866000000.0</v>
+        <v>27643104000000.0</v>
       </c>
       <c r="AO23">
-        <v>1415866000000.0</v>
+        <v>27012384000000.0</v>
       </c>
       <c r="AP23">
-        <v>1393637000000.0</v>
+        <v>27425864000000.0</v>
       </c>
       <c r="AQ23">
-        <v>1435453000000.0</v>
+        <v>26457844000000.0</v>
       </c>
       <c r="AR23">
-        <v>1464903000000.0</v>
+        <v>27744207000000.0</v>
       </c>
       <c r="AS23">
-        <v>1535428000000.0</v>
+        <v>29487587000000.0</v>
       </c>
       <c r="AT23">
-        <v>1583697000000.0</v>
+        <v>29856407000000.0</v>
       </c>
       <c r="AU23">
-        <v>1642266000000.0</v>
+        <v>29296532000000.0</v>
       </c>
       <c r="AV23">
-        <v>1555115000000.0</v>
+        <v>29930882000000.0</v>
       </c>
       <c r="AW23">
-        <v>1457560000000.0</v>
+        <v>32986613000000.0</v>
       </c>
       <c r="AX23">
-        <v>1122353000000.0</v>
+        <v>31599058000000.0</v>
       </c>
       <c r="AY23">
-        <v>961097000000.0</v>
+        <v>31280101000000.0</v>
       </c>
       <c r="AZ23">
-        <v>509577000000.0</v>
+        <v>30994411000000.0</v>
       </c>
       <c r="BA23">
-        <v>565388000000.0</v>
+        <v>29236656000000.0</v>
       </c>
       <c r="BB23">
-        <v>521671000000.0</v>
+        <v>27639676000000.0</v>
       </c>
       <c r="BC23">
-        <v>627486000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>26909988000000.0</v>
+      </c>
+      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
     </row>
     <row r="24" spans="1:91">
       <c r="A24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24">
+        <v>7120035000000.0</v>
+      </c>
+      <c r="C24">
+        <v>6546994000000.0</v>
+      </c>
+      <c r="D24">
+        <v>15687360000000.0</v>
+      </c>
+      <c r="E24">
+        <v>14346727000000.0</v>
+      </c>
+      <c r="F24">
+        <v>15196633000000.0</v>
+      </c>
+      <c r="G24">
+        <v>14236867000000.0</v>
+      </c>
+      <c r="H24">
+        <v>14796139000000.0</v>
+      </c>
+      <c r="I24">
+        <v>15592172000000.0</v>
+      </c>
+      <c r="J24">
+        <v>6290927000000.0</v>
+      </c>
+      <c r="K24">
+        <v>6364165000000.0</v>
+      </c>
+      <c r="L24">
+        <v>12527528000000.0</v>
+      </c>
+      <c r="M24">
+        <v>13193736000000.0</v>
+      </c>
+      <c r="N24">
+        <v>12675438000000.0</v>
+      </c>
+      <c r="O24">
+        <v>11727887000000.0</v>
+      </c>
+      <c r="P24">
+        <v>8273914000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>10292095000000.0</v>
+      </c>
+      <c r="R24">
+        <v>8248864000000.0</v>
+      </c>
+      <c r="S24">
+        <v>4471532000000.0</v>
+      </c>
+      <c r="T24">
+        <v>3440353000000.0</v>
+      </c>
+      <c r="U24">
+        <v>11862873000000.0</v>
+      </c>
+      <c r="V24">
+        <v>11091561000000.0</v>
+      </c>
+      <c r="W24">
+        <v>13395855000000.0</v>
+      </c>
+      <c r="X24">
+        <v>13612850000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>16079269000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>17186357000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>17327762000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>22885718000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>22853425000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>19662225000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>29319789000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>18694722000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>16932031000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>16173916000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>14550268000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>12510302000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>12693202000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>12689958000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>16715013000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>16718297000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>15826724000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>17123879000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>16606930000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>17125791000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>19248961000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>20265066000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>17150228000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>18221278000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>18637212000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>17365179000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>17731166000000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>16853645000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>9199139000000.0</v>
+      </c>
+      <c r="BB24">
+        <v>9237779000000.0</v>
+      </c>
+      <c r="BC24">
+        <v>10351158000000.0</v>
+      </c>
+      <c r="BD24">
+        <v>13255288000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>9802714000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>8498917000000.0</v>
+      </c>
+      <c r="BG24">
+        <v>7940390000000.0</v>
+      </c>
+      <c r="BH24">
+        <v>6456579000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>3794608000000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>3647223000000.0</v>
+      </c>
+      <c r="BK24">
+        <v>2395283000000.0</v>
+      </c>
+      <c r="BL24">
+        <v>2394347000000.0</v>
+      </c>
+      <c r="BM24">
+        <v>401283000000.0</v>
+      </c>
+      <c r="BN24">
+        <v>401011000000.0</v>
+      </c>
+      <c r="BO24">
+        <v>666387000000.0</v>
+      </c>
+      <c r="BP24">
+        <v>691036000000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>790376000000.0</v>
+      </c>
+      <c r="BR24">
+        <v>739733000000.0</v>
+      </c>
+      <c r="BS24">
+        <v>179399000000.0</v>
+      </c>
+      <c r="BT24">
+        <v>200367000000.0</v>
+      </c>
+      <c r="BU24">
+        <v>212019000000.0</v>
+      </c>
+      <c r="BV24">
+        <v>249161000000.0</v>
+      </c>
+      <c r="BW24">
+        <v>806271000000.0</v>
+      </c>
+      <c r="BX24">
+        <v>892916000000.0</v>
+      </c>
+      <c r="BY24">
+        <v>1286402000000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>1308194000000.0</v>
+      </c>
+      <c r="CA24">
+        <v>1379208000000.0</v>
+      </c>
+      <c r="CB24">
+        <v>1392223000000.0</v>
+      </c>
+      <c r="CC24">
+        <v>1366736421000.0</v>
+      </c>
+      <c r="CD24">
+        <v>1406250393000.0</v>
+      </c>
+      <c r="CE24">
+        <v>612316675000.0</v>
+      </c>
+      <c r="CF24">
+        <v>495438000000.0</v>
+      </c>
+      <c r="CG24">
+        <v>569933798000.0</v>
+      </c>
+      <c r="CH24">
+        <v>494429860000.0</v>
+      </c>
+      <c r="CI24">
+        <v>717683998000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>752548505000.0</v>
+      </c>
+      <c r="CK24">
+        <v>785804469000.0</v>
+      </c>
+      <c r="CL24">
+        <v>1234101446000.0</v>
+      </c>
+      <c r="CM24">
+        <v>852932103000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:91">
+      <c r="A25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>15797025000000.0</v>
+      </c>
+      <c r="E25">
+        <v>14462362000000.0</v>
+      </c>
+      <c r="F25">
+        <v>15323419000000.0</v>
+      </c>
+      <c r="G25">
+        <v>14369307000000.0</v>
+      </c>
+      <c r="H25">
+        <v>14934117000000.0</v>
+      </c>
+      <c r="I25">
+        <v>15726795000000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>13353779000000.0</v>
+      </c>
+      <c r="N25">
+        <v>12834051000000.0</v>
+      </c>
+      <c r="O25">
+        <v>11890171000000.0</v>
+      </c>
+      <c r="P25">
+        <v>8442602000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>10465260000000.0</v>
+      </c>
+      <c r="R25">
+        <v>8430457000000.0</v>
+      </c>
+      <c r="S25">
+        <v>8809123000000.0</v>
+      </c>
+      <c r="T25">
+        <v>11110873000000.0</v>
+      </c>
+      <c r="U25">
+        <v>12052076000000.0</v>
+      </c>
+      <c r="V25">
+        <v>13500665000000.0</v>
+      </c>
+      <c r="W25">
+        <v>13592573000000.0</v>
+      </c>
+      <c r="X25">
+        <v>16966375000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>20686318000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>20800678000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>22359770000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>22885718000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>22853425000000.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+    </row>
+    <row r="26" spans="1:91">
+      <c r="A26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>650000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>650000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>650000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>650000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>650000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>650000000.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+    </row>
+    <row r="27" spans="1:91">
+      <c r="A27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+    </row>
+    <row r="28" spans="1:91">
+      <c r="A28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28">
+        <v>18178463000000.0</v>
+      </c>
+      <c r="C28">
+        <v>19688864000000.0</v>
+      </c>
+      <c r="D28">
+        <v>19413590000000.0</v>
+      </c>
+      <c r="E28">
+        <v>17721475000000.0</v>
+      </c>
+      <c r="F28">
+        <v>15983673000000.0</v>
+      </c>
+      <c r="G28">
+        <v>16117669000000.0</v>
+      </c>
+      <c r="H28">
+        <v>16459246000000.0</v>
+      </c>
+      <c r="I28">
+        <v>16834842000000.0</v>
+      </c>
+      <c r="J28">
+        <v>18192008000000.0</v>
+      </c>
+      <c r="K28">
+        <v>17019545000000.0</v>
+      </c>
+      <c r="L28">
+        <v>14769635000000.0</v>
+      </c>
+      <c r="M28">
+        <v>13764429000000.0</v>
+      </c>
+      <c r="N28">
+        <v>13505089000000.0</v>
+      </c>
+      <c r="O28">
+        <v>12901882000000.0</v>
+      </c>
+      <c r="P28">
+        <v>9395617000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>8688055000000.0</v>
+      </c>
+      <c r="R28">
+        <v>9246273000000.0</v>
+      </c>
+      <c r="S28">
+        <v>8749580000000.0</v>
+      </c>
+      <c r="T28">
+        <v>9473323000000.0</v>
+      </c>
+      <c r="U28">
+        <v>10498208000000.0</v>
+      </c>
+      <c r="V28">
+        <v>11618220000000.0</v>
+      </c>
+      <c r="W28">
+        <v>11760662000000.0</v>
+      </c>
+      <c r="X28">
+        <v>12738966000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>14484524000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>17252184000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>20161060000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>19763226000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>20986896000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>21570646000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>21622297000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>20278675000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>20181414000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>19788342000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>19612112000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>18784733000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>19341906000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>19759501000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>18955076000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>19301556000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>19155328000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>19803928000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>19092469000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>20247582000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>21856411000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>22468053000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>22450219000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>22745599000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>23158990000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>16782946000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>16907452000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>21350336000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>8423541000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>7915461000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>8753285000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-2248641000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-1648814000000.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+    </row>
+    <row r="29" spans="1:91">
+      <c r="A29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29">
+        <v>34944193000000.0</v>
+      </c>
+      <c r="C29">
+        <v>36212087000000.0</v>
+      </c>
+      <c r="D29">
+        <v>35155279000000.0</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29">
+        <v>28406743000000.0</v>
+      </c>
+      <c r="G29">
+        <v>28553200000000.0</v>
+      </c>
+      <c r="H29">
+        <v>29430870000000.0</v>
+      </c>
+      <c r="I29">
+        <v>30394138000000.0</v>
+      </c>
+      <c r="J29">
+        <v>32412480000000.0</v>
+      </c>
+      <c r="K29">
+        <v>29151978000000.0</v>
+      </c>
+      <c r="L29">
+        <v>27169264000000.0</v>
+      </c>
+      <c r="M29">
+        <v>26024724000000.0</v>
+      </c>
+      <c r="N29">
+        <v>24984583000000.0</v>
+      </c>
+      <c r="O29">
+        <v>24588985000000.0</v>
+      </c>
+      <c r="P29">
+        <v>20545677000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>20267114000000.0</v>
+      </c>
+      <c r="R29">
+        <v>20065548000000.0</v>
+      </c>
+      <c r="S29">
+        <v>20372669000000.0</v>
+      </c>
+      <c r="T29">
+        <v>19816987000000.0</v>
+      </c>
+      <c r="U29">
+        <v>20157080000000.0</v>
+      </c>
+      <c r="V29">
+        <v>21285517000000.0</v>
+      </c>
+      <c r="W29">
+        <v>21593594000000.0</v>
+      </c>
+      <c r="X29">
+        <v>24691542000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>28140089000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>28109810000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>29616988000000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+    </row>
+    <row r="30" spans="1:91">
+      <c r="A30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30">
+        <v>12331145000000.0</v>
+      </c>
+      <c r="H30">
+        <v>12480825000000.0</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30">
+        <v>12870576000000.0</v>
+      </c>
+      <c r="L30">
+        <v>12335934000000.0</v>
+      </c>
+      <c r="M30">
+        <v>11860943000000.0</v>
+      </c>
+      <c r="N30">
+        <v>26034896000000.0</v>
+      </c>
+      <c r="O30">
+        <v>25159751000000.0</v>
+      </c>
+      <c r="P30">
+        <v>22424304000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>20816402000000.0</v>
+      </c>
+      <c r="R30">
+        <v>20588729000000.0</v>
+      </c>
+      <c r="S30">
+        <v>20178903000000.0</v>
+      </c>
+      <c r="T30">
+        <v>20594774000000.0</v>
+      </c>
+      <c r="U30">
+        <v>20881903000000.0</v>
+      </c>
+      <c r="V30">
+        <v>21993131000000.0</v>
+      </c>
+      <c r="W30">
+        <v>22010952000000.0</v>
+      </c>
+      <c r="X30">
+        <v>23251744000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>24049364000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>26494034000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>29835572000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>30381962000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>29744984000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>26403563000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>25044364000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>23456816000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>27369499000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>20472041000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>25595593000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>17194860000000.0</v>
+      </c>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30">
+        <v>24642319000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>13586858000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>13645534000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>13321087000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>23533731000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>14200852000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>14594107000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>14706878000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>26236581000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>16498135000000.0</v>
+      </c>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30">
+        <v>27143822000000.0</v>
+      </c>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+    </row>
+    <row r="31" spans="1:91">
+      <c r="A31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>9940616000000.0</v>
+      </c>
+      <c r="O31">
+        <v>10333467000000.0</v>
+      </c>
+      <c r="P31">
+        <v>9903660000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>9335619000000.0</v>
+      </c>
+      <c r="R31">
+        <v>8823733000000.0</v>
+      </c>
+      <c r="S31">
+        <v>8440715000000.0</v>
+      </c>
+      <c r="T31">
+        <v>8717707000000.0</v>
+      </c>
+      <c r="U31">
+        <v>8116810000000.0</v>
+      </c>
+      <c r="V31">
+        <v>7788728000000.0</v>
+      </c>
+      <c r="W31">
+        <v>7998166000000.0</v>
+      </c>
+      <c r="X31">
+        <v>7738733000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>7461630000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>7310082000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>7276361000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>7918299000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>7296362000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>6854120000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>6449160000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>6908368000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>6329872000000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+    </row>
+    <row r="32" spans="1:91">
+      <c r="A32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32">
+        <v>4860753000000.0</v>
+      </c>
+      <c r="C32">
+        <v>3872395000000.0</v>
+      </c>
+      <c r="D32">
+        <v>3397907000000.0</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32">
+        <v>11891879000000.0</v>
+      </c>
+      <c r="G32">
+        <v>10085529000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1721393000000.0</v>
+      </c>
+      <c r="I32">
+        <v>1381647000000.0</v>
+      </c>
+      <c r="J32">
+        <v>742578000000.0</v>
+      </c>
+      <c r="K32">
+        <v>430192000000.0</v>
+      </c>
+      <c r="L32">
+        <v>8901274000000.0</v>
+      </c>
+      <c r="M32">
+        <v>9704122000000.0</v>
+      </c>
+      <c r="N32">
+        <v>8825728000000.0</v>
+      </c>
+      <c r="O32">
+        <v>2642891000000.0</v>
+      </c>
+      <c r="P32">
+        <v>3343846000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>4241987000000.0</v>
+      </c>
+      <c r="R32">
+        <v>17339651000000.0</v>
+      </c>
+      <c r="S32">
+        <v>3315017000000.0</v>
+      </c>
+      <c r="T32">
+        <v>2736965000000.0</v>
+      </c>
+      <c r="U32">
+        <v>2955367000000.0</v>
+      </c>
+      <c r="V32">
+        <v>8815613000000.0</v>
+      </c>
+      <c r="W32">
+        <v>19477969000000.0</v>
+      </c>
+      <c r="X32">
+        <v>22238637000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>23903944000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>24899333000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>24084555000000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+    </row>
+    <row r="33" spans="1:91">
+      <c r="A33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33">
+        <v>37263231000000.0</v>
+      </c>
+      <c r="C33">
+        <v>38746252000000.0</v>
+      </c>
+      <c r="D33">
+        <v>37756662000000.0</v>
+      </c>
+      <c r="E33">
+        <v>31122186000000.0</v>
+      </c>
+      <c r="F33">
+        <v>15689576000000.0</v>
+      </c>
+      <c r="G33">
+        <v>16120646000000.0</v>
+      </c>
+      <c r="H33">
+        <v>16566671000000.0</v>
+      </c>
+      <c r="I33">
+        <v>30520504000000.0</v>
+      </c>
+      <c r="J33">
+        <v>31318699000000.0</v>
+      </c>
+      <c r="K33">
+        <v>17419717000000.0</v>
+      </c>
+      <c r="L33">
+        <v>29066204000000.0</v>
+      </c>
+      <c r="M33">
+        <v>15064504000000.0</v>
+      </c>
+      <c r="N33">
+        <v>14865751000000.0</v>
+      </c>
+      <c r="O33">
+        <v>14593067000000.0</v>
+      </c>
+      <c r="P33">
+        <v>12880674000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>11795639000000.0</v>
+      </c>
+      <c r="R33">
+        <v>1029801000000.0</v>
+      </c>
+      <c r="S33">
+        <v>10945329000000.0</v>
+      </c>
+      <c r="T33">
+        <v>1028474000000.0</v>
+      </c>
+      <c r="U33">
+        <v>10974386000000.0</v>
+      </c>
+      <c r="V33">
+        <v>11528245000000.0</v>
+      </c>
+      <c r="W33">
+        <v>1239453000000.0</v>
+      </c>
+      <c r="X33">
+        <v>1234444000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1408811000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1340586000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>2160346000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>927365000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>864505000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>913945000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>941009000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1066393000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>14444089000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1034553000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>2137213000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>842424000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>803431000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>763124000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>781614000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>846337000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>11219315000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>11481259000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>10942000000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>11645649000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>12620815000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>12533034000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>12475983000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>12923157000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>14396186000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>31016825000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>30456387000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>14103154000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>28461058000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>26317358000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>25312115000000.0</v>
+      </c>
+      <c r="BD33">
+        <v>330888000000.0</v>
+      </c>
+      <c r="BE33">
+        <v>309081000000.0</v>
+      </c>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+    </row>
+    <row r="34" spans="1:91">
+      <c r="A34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34">
+        <v>-10691999000000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+    </row>
+    <row r="35" spans="1:91">
+      <c r="A35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35">
+        <v>10734377000000.0</v>
+      </c>
+      <c r="C35">
+        <v>11070212000000.0</v>
+      </c>
+      <c r="D35">
+        <v>10459630000000.0</v>
+      </c>
+      <c r="E35">
+        <v>9532492000000.0</v>
+      </c>
+      <c r="F35">
+        <v>16143364000000.0</v>
+      </c>
+      <c r="G35">
+        <v>15085835000000.0</v>
+      </c>
+      <c r="H35">
+        <v>6732320000000.0</v>
+      </c>
+      <c r="I35">
+        <v>8908400000000.0</v>
+      </c>
+      <c r="J35">
+        <v>7425441000000.0</v>
+      </c>
+      <c r="K35">
+        <v>7290395000000.0</v>
+      </c>
+      <c r="L35">
+        <v>7715423000000.0</v>
+      </c>
+      <c r="M35">
+        <v>14193110000000.0</v>
+      </c>
+      <c r="N35">
+        <v>13640386000000.0</v>
+      </c>
+      <c r="O35">
+        <v>6783966000000.0</v>
+      </c>
+      <c r="P35">
+        <v>6191829000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>6558607000000.0</v>
+      </c>
+      <c r="R35">
+        <v>9393190000000.0</v>
+      </c>
+      <c r="S35">
+        <v>5658553000000.0</v>
+      </c>
+      <c r="T35">
+        <v>9666966000000.0</v>
+      </c>
+      <c r="U35">
+        <v>5621675000000.0</v>
+      </c>
+      <c r="V35">
+        <v>5088080000000.0</v>
+      </c>
+      <c r="W35">
+        <v>5442326000000.0</v>
+      </c>
+      <c r="X35">
+        <v>6184895000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>5814140000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>6121509000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>6028285000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>12604031000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>7160859000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>8258179000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>7438417000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>8019483000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>13796202000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>6872675000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>12671092000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>11437061000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>10646247000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>11330821000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>11620545000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>7198105000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>7266275000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>6950250000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>7331315000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>6336569000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>8873528000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>8389379000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>7916416000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>8910770000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>8350627000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>26758713000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>23994360000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>10270499000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>22756885000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>21667031000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>20774798000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>13255288000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>9802714000000.0</v>
+      </c>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+    </row>
+    <row r="36" spans="1:91">
+      <c r="A36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36">
+        <v>1038145000000.0</v>
+      </c>
+      <c r="C36">
+        <v>635771000000.0</v>
+      </c>
+      <c r="D36">
+        <v>576933000000.0</v>
+      </c>
+      <c r="E36">
+        <v>-1294424000000.0</v>
+      </c>
+      <c r="F36">
+        <v>14454043000000.0</v>
+      </c>
+      <c r="G36">
+        <v>14394673000000.0</v>
+      </c>
+      <c r="H36">
+        <v>14819051000000.0</v>
+      </c>
+      <c r="I36">
+        <v>28610021000000.0</v>
+      </c>
+      <c r="J36">
+        <v>29370169000000.0</v>
+      </c>
+      <c r="K36">
+        <v>16004521000000.0</v>
+      </c>
+      <c r="L36">
+        <v>28054394000000.0</v>
+      </c>
+      <c r="M36">
+        <v>14098698000000.0</v>
+      </c>
+      <c r="N36">
+        <v>13905696000000.0</v>
+      </c>
+      <c r="O36">
+        <v>13631002000000.0</v>
+      </c>
+      <c r="P36">
+        <v>11884722000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>10775755000000.0</v>
+      </c>
+      <c r="R36">
+        <v>13861000000.0</v>
+      </c>
+      <c r="S36">
+        <v>9954502000000.0</v>
+      </c>
+      <c r="T36">
+        <v>9852251000000.0</v>
+      </c>
+      <c r="U36">
+        <v>9901497000000.0</v>
+      </c>
+      <c r="V36">
+        <v>10406647000000.0</v>
+      </c>
+      <c r="W36">
+        <v>16369000000.0</v>
+      </c>
+      <c r="X36">
+        <v>1849000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>96456000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>23344000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>41000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>25494000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>5065000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>71699000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>139404000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>253556000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>59000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>309000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1287031000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>54477000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>98508000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>49062000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>57036000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>127000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>217000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>1628000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>146000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>732274000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>12303706000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>12195860000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>12123989000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>146000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>43000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>30698218000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>30132923000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>141000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>28158047000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>25999157000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>24995222000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-330888000000.0</v>
+      </c>
+      <c r="BE36">
+        <v>-309081000000.0</v>
+      </c>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+    </row>
+    <row r="37" spans="1:91">
+      <c r="A37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+    </row>
+    <row r="38" spans="1:91">
+      <c r="A38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>462613000000.0</v>
+      </c>
+      <c r="E38">
+        <v>32311767000000.0</v>
+      </c>
+      <c r="F38">
+        <v>-7449000000.0</v>
+      </c>
+      <c r="G38">
+        <v>344904000000.0</v>
+      </c>
+      <c r="H38">
+        <v>398227000000.0</v>
+      </c>
+      <c r="I38">
+        <v>-14040467000000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>387050000000.0</v>
+      </c>
+      <c r="N38">
+        <v>436809000000.0</v>
+      </c>
+      <c r="O38">
+        <v>1226615000000.0</v>
+      </c>
+      <c r="P38">
+        <v>-305000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>407139000000.0</v>
+      </c>
+      <c r="R38">
+        <v>388177000000.0</v>
+      </c>
+      <c r="S38">
+        <v>374992000000.0</v>
+      </c>
+      <c r="T38">
+        <v>342354000000.0</v>
+      </c>
+      <c r="U38">
+        <v>366024000000.0</v>
+      </c>
+      <c r="V38">
+        <v>391957000000.0</v>
+      </c>
+      <c r="W38">
+        <v>461191000000.0</v>
+      </c>
+      <c r="X38">
+        <v>464391000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>502942000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>474470000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>504834000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>476079000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>461095000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>430781000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>395569000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>405044000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>421832000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>698002000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1943081000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>716078000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>703825000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>651108000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>663337000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>652857000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>817187000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>733836000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>701280000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>645699000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>587871000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>726027000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>537358000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>320477000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>438905000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>461425000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>462196000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>323813000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>326824000000.0</v>
+      </c>
+      <c r="BB38">
+        <v>288998000000.0</v>
+      </c>
+      <c r="BC38">
+        <v>299418000000.0</v>
+      </c>
+      <c r="BD38">
+        <v>22880928000000.0</v>
+      </c>
+      <c r="BE38">
+        <v>20989641000000.0</v>
+      </c>
+      <c r="BF38">
+        <v>265800000000.0</v>
+      </c>
+      <c r="BG38">
+        <v>280434000000.0</v>
+      </c>
+      <c r="BH38">
+        <v>270848000000.0</v>
+      </c>
+      <c r="BI38">
+        <v>253729000000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>222863000000.0</v>
+      </c>
+      <c r="BK38">
+        <v>207675000000.0</v>
+      </c>
+      <c r="BL38">
+        <v>159647000000.0</v>
+      </c>
+      <c r="BM38">
+        <v>164999000000.0</v>
+      </c>
+      <c r="BN38">
+        <v>164663000000.0</v>
+      </c>
+      <c r="BO38">
+        <v>1153921000000.0</v>
+      </c>
+      <c r="BP38">
+        <v>1074265000000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>999260000000.0</v>
+      </c>
+      <c r="BR38">
+        <v>935808000000.0</v>
+      </c>
+      <c r="BS38">
+        <v>989115000000.0</v>
+      </c>
+      <c r="BT38">
+        <v>1079829000000.0</v>
+      </c>
+      <c r="BU38">
+        <v>1018335000000.0</v>
+      </c>
+      <c r="BV38">
+        <v>911608000000.0</v>
+      </c>
+      <c r="BW38">
+        <v>877073000000.0</v>
+      </c>
+      <c r="BX38">
+        <v>826198000000.0</v>
+      </c>
+      <c r="BY38">
+        <v>787017000000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>704797000000.0</v>
+      </c>
+      <c r="CA38">
+        <v>675283000000.0</v>
+      </c>
+      <c r="CB38">
+        <v>610356000000.0</v>
+      </c>
+      <c r="CC38">
+        <v>515756842000.0</v>
+      </c>
+      <c r="CD38">
+        <v>473900285000.0</v>
+      </c>
+      <c r="CE38">
+        <v>443743119000.0</v>
+      </c>
+      <c r="CF38">
+        <v>462665000000.0</v>
+      </c>
+      <c r="CG38">
+        <v>484592649000.0</v>
+      </c>
+      <c r="CH38">
+        <v>469698130000.0</v>
+      </c>
+      <c r="CI38">
+        <v>408014094000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>350297374000.0</v>
+      </c>
+      <c r="CK38">
+        <v>226572949000.0</v>
+      </c>
+      <c r="CL38">
+        <v>168649951000.0</v>
+      </c>
+      <c r="CM38">
+        <v>169753879000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:91">
+      <c r="A39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
+        <v>18422952000000.0</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39">
+        <v>14047438000000.0</v>
+      </c>
+      <c r="G39">
+        <v>1842186000000.0</v>
+      </c>
+      <c r="H39">
+        <v>1589967000000.0</v>
+      </c>
+      <c r="I39">
+        <v>14141174000000.0</v>
+      </c>
+      <c r="J39">
+        <v>14158821000000.0</v>
+      </c>
+      <c r="K39">
+        <v>1297258000000.0</v>
+      </c>
+      <c r="L39">
+        <v>1000776000000.0</v>
+      </c>
+      <c r="M39">
+        <v>2378671000000.0</v>
+      </c>
+      <c r="N39">
+        <v>2116893000000.0</v>
+      </c>
+      <c r="O39">
+        <v>1796881000000.0</v>
+      </c>
+      <c r="P39">
+        <v>10729824000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>10254579000000.0</v>
+      </c>
+      <c r="R39">
+        <v>20754339000000.0</v>
+      </c>
+      <c r="S39">
+        <v>10718088000000.0</v>
+      </c>
+      <c r="T39">
+        <v>11225391000000.0</v>
+      </c>
+      <c r="U39">
+        <v>11506548000000.0</v>
+      </c>
+      <c r="V39">
+        <v>12087373000000.0</v>
+      </c>
+      <c r="W39">
+        <v>22529955000000.0</v>
+      </c>
+      <c r="X39">
+        <v>23781895000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>24601430000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>27086560000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>30463606000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>31091840000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>30543024000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>4196632000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>5858274000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>5283258000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>14816119000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>6711298000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>591791000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>9233281000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>26275403000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>26443671000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>25487108000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>1170066000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>1150546000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>1198228000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>1263039000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>2100364000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>1342809000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>1488013000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>1284819000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>2182954000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>1111107000000.0</v>
+      </c>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39">
+        <v>1773639000000.0</v>
+      </c>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+    </row>
+    <row r="40" spans="1:91">
+      <c r="A40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B40">
+        <v>-163676000000.0</v>
+      </c>
+      <c r="C40">
+        <v>-165477000000.0</v>
+      </c>
+      <c r="D40">
+        <v>2387159000000.0</v>
+      </c>
+      <c r="E40">
+        <v>-11110558000000.0</v>
+      </c>
+      <c r="F40">
+        <v>1650430000000.0</v>
+      </c>
+      <c r="G40">
+        <v>2361859000000.0</v>
+      </c>
+      <c r="H40">
+        <v>1726313000000.0</v>
+      </c>
+      <c r="I40">
+        <v>759074000000.0</v>
+      </c>
+      <c r="J40">
+        <v>-16239325000000.0</v>
+      </c>
+      <c r="K40">
+        <v>-12571128000000.0</v>
+      </c>
+      <c r="L40">
+        <v>-10610075000000.0</v>
+      </c>
+      <c r="M40">
+        <v>1671475000000.0</v>
+      </c>
+      <c r="N40">
+        <v>1864222000000.0</v>
+      </c>
+      <c r="O40">
+        <v>1954870000000.0</v>
+      </c>
+      <c r="P40">
+        <v>2300177000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>1899339000000.0</v>
+      </c>
+      <c r="R40">
+        <v>1579673000000.0</v>
+      </c>
+      <c r="S40">
+        <v>3177232000000.0</v>
+      </c>
+      <c r="T40">
+        <v>2505317000000.0</v>
+      </c>
+      <c r="U40">
+        <v>2254770000000.0</v>
+      </c>
+      <c r="V40">
+        <v>2666105000000.0</v>
+      </c>
+      <c r="W40">
+        <v>2195250000000.0</v>
+      </c>
+      <c r="X40">
+        <v>2469098000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>2365279000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>2279078000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>3285963000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>2000724000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1511405000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>-12910873000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-14866546000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>-12747032000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>-14496757000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>-13868526000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>-12109920000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>-14623332000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-14829991000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>-10498823000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-12505076000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>-13149318000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>-13803139000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>-15424079000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-13481603000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-15802967000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>-15304735000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>-16323622000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-16366142000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>-16202020000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>-17002098000000.0</v>
+      </c>
+      <c r="AX40"/>
+      <c r="AY40"/>
+      <c r="AZ40">
+        <v>-13538378000000.0</v>
+      </c>
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40"/>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40"/>
+    </row>
+    <row r="41" spans="1:91">
+      <c r="A41" t="s">
+        <v>63</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>2399353000000.0</v>
+      </c>
+      <c r="O41">
+        <v>2262867000000.0</v>
+      </c>
+      <c r="P41">
+        <v>1503054000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>1601772000000.0</v>
+      </c>
+      <c r="R41">
+        <v>1635078000000.0</v>
+      </c>
+      <c r="S41">
+        <v>1655063000000.0</v>
+      </c>
+      <c r="T41">
+        <v>1690334000000.0</v>
+      </c>
+      <c r="U41">
+        <v>1843267000000.0</v>
+      </c>
+      <c r="V41">
+        <v>1866876000000.0</v>
+      </c>
+      <c r="W41">
+        <v>1878885000000.0</v>
+      </c>
+      <c r="X41">
+        <v>1910804000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>1865427000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>1825648000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>1751203000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>1526023000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>716479000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>690149000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>605272000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>566593000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>773895000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>2419411000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>2469239000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>2691137000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>2223976000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>2344410000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>2020954000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>2397262000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>1895006000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>1912333000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>1805451000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>2046850000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>2074367000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>2204719000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>1848799000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>2209719000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>4864173000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>4918403000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>2549950000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>2332697000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>1993171000000.0</v>
+      </c>
+      <c r="BB41">
+        <v>2184894000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>2083668000000.0</v>
+      </c>
+      <c r="BD41">
+        <v>2318221000000.0</v>
+      </c>
+      <c r="BE41">
+        <v>1766213000000.0</v>
+      </c>
+      <c r="BF41">
+        <v>1494610000000.0</v>
+      </c>
+      <c r="BG41">
+        <v>1590738000000.0</v>
+      </c>
+      <c r="BH41">
+        <v>1691306000000.0</v>
+      </c>
+      <c r="BI41">
+        <v>1259708000000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>1180877000000.0</v>
+      </c>
+      <c r="BK41">
+        <v>1166631000000.0</v>
+      </c>
+      <c r="BL41">
+        <v>1205070000000.0</v>
+      </c>
+      <c r="BM41">
+        <v>1022217000000.0</v>
+      </c>
+      <c r="BN41">
+        <v>878154000000.0</v>
+      </c>
+      <c r="BO41">
+        <v>790972000000.0</v>
+      </c>
+      <c r="BP41">
+        <v>765931000000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>720840000000.0</v>
+      </c>
+      <c r="BR41">
+        <v>587952000000.0</v>
+      </c>
+      <c r="BS41">
+        <v>738265000000.0</v>
+      </c>
+      <c r="BT41">
+        <v>786254000000.0</v>
+      </c>
+      <c r="BU41">
+        <v>969313000000.0</v>
+      </c>
+      <c r="BV41">
+        <v>699437000000.0</v>
+      </c>
+      <c r="BW41">
+        <v>633166000000.0</v>
+      </c>
+      <c r="BX41">
+        <v>719795000000.0</v>
+      </c>
+      <c r="BY41">
+        <v>623188000000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>783811000000.0</v>
+      </c>
+      <c r="CA41">
+        <v>460730000000.0</v>
+      </c>
+      <c r="CB41">
+        <v>566311000000.0</v>
+      </c>
+      <c r="CC41">
+        <v>473019060000.0</v>
+      </c>
+      <c r="CD41">
+        <v>607122260000.0</v>
+      </c>
+      <c r="CE41">
+        <v>320485749000.0</v>
+      </c>
+      <c r="CF41">
+        <v>439821000000.0</v>
+      </c>
+      <c r="CG41">
+        <v>430366448000.0</v>
+      </c>
+      <c r="CH41">
+        <v>622154937000.0</v>
+      </c>
+      <c r="CI41">
+        <v>262235842000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>241844513000.0</v>
+      </c>
+      <c r="CK41">
+        <v>191501341000.0</v>
+      </c>
+      <c r="CL41">
+        <v>102669528000.0</v>
+      </c>
+      <c r="CM41">
+        <v>172527618000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:91">
+      <c r="A42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B42">
+        <v>2759196000000.0</v>
+      </c>
+      <c r="C42">
+        <v>2759196000000.0</v>
+      </c>
+      <c r="D42">
+        <v>2759196000000.0</v>
+      </c>
+      <c r="E42">
+        <v>-81719000000.0</v>
+      </c>
+      <c r="F42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="G42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="H42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="I42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="J42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="K42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="L42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="M42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="N42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="O42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="P42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="R42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="S42">
+        <v>169807000000.0</v>
+      </c>
+      <c r="T42">
+        <v>140464000000.0</v>
+      </c>
+      <c r="U42">
+        <v>113483000000.0</v>
+      </c>
+      <c r="V42">
+        <v>76913000000.0</v>
+      </c>
+      <c r="W42">
+        <v>35928000000.0</v>
+      </c>
+      <c r="X42">
+        <v>-25430000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>-16658000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>59283000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>80773000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>16927000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>46989000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>-66415000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>-54234000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>6750000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>-24163000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-35071000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>-40414000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>-39261000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>-44685000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>-9150000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>-33737000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>-22035000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>-28597000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>134796000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>183923000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>117235000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>29564000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>33126000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>23648000000.0</v>
+      </c>
+      <c r="AX42"/>
+      <c r="AY42"/>
+      <c r="AZ42">
+        <v>-26998000000.0</v>
+      </c>
+      <c r="BA42"/>
+      <c r="BB42"/>
+      <c r="BC42"/>
+      <c r="BD42">
+        <v>-15311000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>-4742200000000.0</v>
+      </c>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+    </row>
+    <row r="43" spans="1:91">
+      <c r="A43" t="s">
+        <v>65</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+    </row>
+    <row r="44" spans="1:91">
+      <c r="A44" t="s">
+        <v>66</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+    </row>
+    <row r="45" spans="1:91">
+      <c r="A45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45">
+        <v>1718413000000.0</v>
+      </c>
+      <c r="C45">
+        <v>1713355000000.0</v>
+      </c>
+      <c r="D45">
+        <v>1778599000000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
+        <v>1440011000000.0</v>
+      </c>
+      <c r="G45">
+        <v>1437894000000.0</v>
+      </c>
+      <c r="H45">
+        <v>1434206000000.0</v>
+      </c>
+      <c r="I45">
+        <v>1389956000000.0</v>
+      </c>
+      <c r="J45">
+        <v>1394200000000.0</v>
+      </c>
+      <c r="K45">
+        <v>1356809000000.0</v>
+      </c>
+      <c r="L45">
+        <v>1340389000000.0</v>
+      </c>
+      <c r="M45">
+        <v>1296142000000.0</v>
+      </c>
+      <c r="N45">
+        <v>1286351000000.0</v>
+      </c>
+      <c r="O45">
+        <v>1275838000000.0</v>
+      </c>
+      <c r="P45">
+        <v>1235003000000.0</v>
+      </c>
+      <c r="Q45">
+        <v>1261952000000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+    </row>
+    <row r="46" spans="1:91">
+      <c r="A46" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46">
+        <v>675302000000.0</v>
+      </c>
+      <c r="C46">
+        <v>683684000000.0</v>
+      </c>
+      <c r="D46">
+        <v>709603000000.0</v>
+      </c>
+      <c r="E46">
+        <v>539608000000.0</v>
+      </c>
+      <c r="F46">
+        <v>546147000000.0</v>
+      </c>
+      <c r="G46">
+        <v>547095000000.0</v>
+      </c>
+      <c r="H46">
+        <v>550756000000.0</v>
+      </c>
+      <c r="I46">
+        <v>520292000000.0</v>
+      </c>
+      <c r="J46">
+        <v>523141000000.0</v>
+      </c>
+      <c r="K46">
+        <v>501034000000.0</v>
+      </c>
+      <c r="L46">
+        <v>492186000000.0</v>
+      </c>
+      <c r="M46">
+        <v>456568000000.0</v>
+      </c>
+      <c r="N46">
+        <v>456705000000.0</v>
+      </c>
+      <c r="O46">
+        <v>441507000000.0</v>
+      </c>
+      <c r="P46">
+        <v>430925000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>433320000000.0</v>
+      </c>
+      <c r="R46">
+        <v>451745000000.0</v>
+      </c>
+      <c r="S46">
+        <v>456348000000.0</v>
+      </c>
+      <c r="T46">
+        <v>498993000000.0</v>
+      </c>
+      <c r="U46">
+        <v>515842000000.0</v>
+      </c>
+      <c r="V46">
+        <v>536241000000.0</v>
+      </c>
+      <c r="W46">
+        <v>548984000000.0</v>
+      </c>
+      <c r="X46">
+        <v>568772000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>596495000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>616483000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>612197000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>266149000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>238960000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>239737000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>242721000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>245488000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>247904000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>227951000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>218560000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>208426000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>207921000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>216917000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>220694000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>224963000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>229421000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>229212000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>235276000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>243392000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>254565000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>272213000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>284196000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>296144000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>293782000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>267592000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>277659000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>282981000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>262856000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>274987000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>279326000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>289840000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>277133000000.0</v>
+      </c>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+    </row>
+    <row r="47" spans="1:91">
+      <c r="A47" t="s">
+        <v>69</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>709603000000.0</v>
+      </c>
+      <c r="E47">
+        <v>539608000000.0</v>
+      </c>
+      <c r="F47">
+        <v>546147000000.0</v>
+      </c>
+      <c r="G47">
+        <v>547095000000.0</v>
+      </c>
+      <c r="H47">
+        <v>550756000000.0</v>
+      </c>
+      <c r="I47">
+        <v>520292000000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>456568000000.0</v>
+      </c>
+      <c r="N47">
+        <v>456705000000.0</v>
+      </c>
+      <c r="O47">
+        <v>441507000000.0</v>
+      </c>
+      <c r="P47">
+        <v>430925000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>433320000000.0</v>
+      </c>
+      <c r="R47">
+        <v>451745000000.0</v>
+      </c>
+      <c r="S47">
+        <v>456348000000.0</v>
+      </c>
+      <c r="T47">
+        <v>498993000000.0</v>
+      </c>
+      <c r="U47">
+        <v>515842000000.0</v>
+      </c>
+      <c r="V47">
+        <v>536241000000.0</v>
+      </c>
+      <c r="W47">
+        <v>548984000000.0</v>
+      </c>
+      <c r="X47">
+        <v>568772000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>596495000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>616483000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>612197000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>266149000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>238960000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>239737000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>242721000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>245488000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>247904000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>227951000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>218560000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>208426000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>207921000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>216917000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>220694000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>224963000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>229421000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>229212000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>235276000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>243392000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>254565000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>272213000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>284196000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>296144000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>293782000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>267592000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>277659000000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>282981000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>262856000000.0</v>
+      </c>
+      <c r="BB47">
+        <v>274987000000.0</v>
+      </c>
+      <c r="BC47">
+        <v>279326000000.0</v>
+      </c>
+      <c r="BD47">
+        <v>289840000000.0</v>
+      </c>
+      <c r="BE47">
+        <v>277133000000.0</v>
+      </c>
+      <c r="BF47">
+        <v>278827000000.0</v>
+      </c>
+      <c r="BG47">
+        <v>266920000000.0</v>
+      </c>
+      <c r="BH47">
+        <v>263440000000.0</v>
+      </c>
+      <c r="BI47">
+        <v>238023000000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>216940000000.0</v>
+      </c>
+      <c r="BK47">
+        <v>201866000000.0</v>
+      </c>
+      <c r="BL47">
+        <v>191360000000.0</v>
+      </c>
+      <c r="BM47">
+        <v>180384000000.0</v>
+      </c>
+      <c r="BN47">
+        <v>169599000000.0</v>
+      </c>
+      <c r="BO47">
+        <v>200304000000.0</v>
+      </c>
+      <c r="BP47">
+        <v>188514000000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>187190000000.0</v>
+      </c>
+      <c r="BR47">
+        <v>194734000000.0</v>
+      </c>
+      <c r="BS47">
+        <v>199297000000.0</v>
+      </c>
+      <c r="BT47">
+        <v>201006000000.0</v>
+      </c>
+      <c r="BU47">
+        <v>193990000000.0</v>
+      </c>
+      <c r="BV47">
+        <v>187949000000.0</v>
+      </c>
+      <c r="BW47">
+        <v>185564000000.0</v>
+      </c>
+      <c r="BX47">
+        <v>176620000000.0</v>
+      </c>
+      <c r="BY47">
+        <v>174684000000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>168756000000.0</v>
+      </c>
+      <c r="CA47">
+        <v>155818000000.0</v>
+      </c>
+      <c r="CB47">
+        <v>148545000000.0</v>
+      </c>
+      <c r="CC47">
+        <v>147539386000.0</v>
+      </c>
+      <c r="CD47">
+        <v>147242040000.0</v>
+      </c>
+      <c r="CE47">
+        <v>144053118000.0</v>
+      </c>
+      <c r="CF47">
+        <v>144175000000.0</v>
+      </c>
+      <c r="CG47">
+        <v>139240404000.0</v>
+      </c>
+      <c r="CH47">
+        <v>135408259000.0</v>
+      </c>
+      <c r="CI47">
+        <v>126400731000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>121080060000.0</v>
+      </c>
+      <c r="CK47">
+        <v>107200090000.0</v>
+      </c>
+      <c r="CL47">
+        <v>85901626000.0</v>
+      </c>
+      <c r="CM47">
+        <v>75845703000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:91">
+      <c r="A48" t="s">
+        <v>70</v>
+      </c>
+      <c r="B48">
+        <v>12577906000000.0</v>
+      </c>
+      <c r="C48">
+        <v>12440305000000.0</v>
+      </c>
+      <c r="D48">
+        <v>11913471000000.0</v>
+      </c>
+      <c r="E48">
+        <v>11439382000000.0</v>
+      </c>
+      <c r="F48">
+        <v>11091511000000.0</v>
+      </c>
+      <c r="G48">
+        <v>10768179000000.0</v>
+      </c>
+      <c r="H48">
+        <v>11208198000000.0</v>
+      </c>
+      <c r="I48">
+        <v>10906035000000.0</v>
+      </c>
+      <c r="J48">
+        <v>10556804000000.0</v>
+      </c>
+      <c r="K48">
+        <v>10223718000000.0</v>
+      </c>
+      <c r="L48">
+        <v>10783047000000.0</v>
+      </c>
+      <c r="M48">
+        <v>10245629000000.0</v>
+      </c>
+      <c r="N48">
+        <v>9721339000000.0</v>
+      </c>
+      <c r="O48">
+        <v>10138972000000.0</v>
+      </c>
+      <c r="P48">
+        <v>9721937000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>9173450000000.0</v>
+      </c>
+      <c r="R48">
+        <v>8688587000000.0</v>
+      </c>
+      <c r="S48">
+        <v>8331986000000.0</v>
+      </c>
+      <c r="T48">
+        <v>8646542000000.0</v>
+      </c>
+      <c r="U48">
+        <v>8080724000000.0</v>
+      </c>
+      <c r="V48">
+        <v>7800938000000.0</v>
+      </c>
+      <c r="W48">
+        <v>8061811000000.0</v>
+      </c>
+      <c r="X48">
+        <v>7850705000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>7578716000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>7361556000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>7292255000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>7961868000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>7284399000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>6815034000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>6373121000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>6836973000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>6182384000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>5704275000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>5992052000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>5549118000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>5296632000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>4886348000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>5092797000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>4765074000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>4690668000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>4379448000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>4411591000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>4125993000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>3919917000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>3694585000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>4010526000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>3934443000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>3830487000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>3790564000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>6359828000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>5859350000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>5478789000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>5000669000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>5287003000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>4951078000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>4642200000000.0</v>
+      </c>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+    </row>
+    <row r="49" spans="1:91">
+      <c r="A49" t="s">
+        <v>71</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+    </row>
+    <row r="50" spans="1:91">
+      <c r="A50" t="s">
+        <v>72</v>
+      </c>
+      <c r="B50">
+        <v>12352676000000.0</v>
+      </c>
+      <c r="C50">
+        <v>14082805000000.0</v>
+      </c>
+      <c r="D50">
+        <v>14023864000000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
+        <v>1779468000000.0</v>
+      </c>
+      <c r="G50">
+        <v>3195993000000.0</v>
+      </c>
+      <c r="H50">
+        <v>12262653000000.0</v>
+      </c>
+      <c r="I50">
+        <v>13773140000000.0</v>
+      </c>
+      <c r="J50">
+        <v>15222758000000.0</v>
+      </c>
+      <c r="K50">
+        <v>12228299000000.0</v>
+      </c>
+      <c r="L50">
+        <v>3529550000000.0</v>
+      </c>
+      <c r="M50">
+        <v>2255472000000.0</v>
+      </c>
+      <c r="N50">
+        <v>2258052000000.0</v>
+      </c>
+      <c r="O50">
+        <v>8371395000000.0</v>
+      </c>
+      <c r="P50">
+        <v>5402529000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>5396419000000.0</v>
+      </c>
+      <c r="R50">
+        <v>2840422000000.0</v>
+      </c>
+      <c r="S50">
+        <v>7299344000000.0</v>
+      </c>
+      <c r="T50">
+        <v>7489628000000.0</v>
+      </c>
+      <c r="U50">
+        <v>7575608000000.0</v>
+      </c>
+      <c r="V50">
+        <v>2216105000000.0</v>
+      </c>
+      <c r="W50">
+        <v>2204187000000.0</v>
+      </c>
+      <c r="X50">
+        <v>3153417000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>4398762000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>3402614000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>4816198000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>4907853000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>3749634000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>4073651000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>4346323000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>3273277000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>4079429000000.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+    </row>
+    <row r="51" spans="1:91">
+      <c r="A51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B51">
+        <v>19570063000000.0</v>
+      </c>
+      <c r="C51">
+        <v>20733370000000.0</v>
+      </c>
+      <c r="D51">
+        <v>20234506000000.0</v>
+      </c>
+      <c r="E51">
+        <v>17721475000000.0</v>
+      </c>
+      <c r="F51">
+        <v>17102887000000.0</v>
+      </c>
+      <c r="G51">
+        <v>17565300000000.0</v>
+      </c>
+      <c r="H51">
+        <v>18013104000000.0</v>
+      </c>
+      <c r="I51">
+        <v>19296761000000.0</v>
+      </c>
+      <c r="J51">
+        <v>21653773000000.0</v>
+      </c>
+      <c r="K51">
+        <v>18736572000000.0</v>
+      </c>
+      <c r="L51">
+        <v>16205126000000.0</v>
+      </c>
+      <c r="M51">
+        <v>15634706000000.0</v>
+      </c>
+      <c r="N51">
+        <v>15110650000000.0</v>
+      </c>
+      <c r="O51">
+        <v>20279751000000.0</v>
+      </c>
+      <c r="P51">
+        <v>13862875000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>15879336000000.0</v>
+      </c>
+      <c r="R51">
+        <v>11292486000000.0</v>
+      </c>
+      <c r="S51">
+        <v>16126832000000.0</v>
+      </c>
+      <c r="T51">
+        <v>13662362000000.0</v>
+      </c>
+      <c r="U51">
+        <v>19681323000000.0</v>
+      </c>
+      <c r="V51">
+        <v>23042088000000.0</v>
+      </c>
+      <c r="W51">
+        <v>22924113000000.0</v>
+      </c>
+      <c r="X51">
+        <v>29259733000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>36737540000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>36612144000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>39724401000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>34735776000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>39524011000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>23735876000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>22974113000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>21967999000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>21661460000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>21323922000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>21074909000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>21006451000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>20518368000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>20999063000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>20517580000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>20242504000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>20210343000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>20904121000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>20023537000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>21307567000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>23178872000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>23708656000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>23278421000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>23624769000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>24139525000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>17365179000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>17731166000000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>22614467000000.0</v>
+      </c>
+      <c r="BA51">
+        <v>9199139000000.0</v>
+      </c>
+      <c r="BB51">
+        <v>9237779000000.0</v>
+      </c>
+      <c r="BC51">
+        <v>10351158000000.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+    </row>
+    <row r="52" spans="1:91">
+      <c r="A52" t="s">
+        <v>74</v>
+      </c>
+      <c r="B52">
+        <v>12448972000000.0</v>
+      </c>
+      <c r="C52">
+        <v>13138258000000.0</v>
+      </c>
+      <c r="D52">
+        <v>13087510000000.0</v>
+      </c>
+      <c r="E52">
+        <v>11110558000000.0</v>
+      </c>
+      <c r="F52">
+        <v>1809127000000.0</v>
+      </c>
+      <c r="G52">
+        <v>3225003000000.0</v>
+      </c>
+      <c r="H52">
+        <v>12291023000000.0</v>
+      </c>
+      <c r="I52">
+        <v>11635473000000.0</v>
+      </c>
+      <c r="J52">
+        <v>15269876000000.0</v>
+      </c>
+      <c r="K52">
+        <v>12271821000000.0</v>
+      </c>
+      <c r="L52">
+        <v>9500606000000.0</v>
+      </c>
+      <c r="M52">
+        <v>2280927000000.0</v>
+      </c>
+      <c r="N52">
+        <v>2276599000000.0</v>
+      </c>
+      <c r="O52">
+        <v>8389580000000.0</v>
+      </c>
+      <c r="P52">
+        <v>5420273000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>5414076000000.0</v>
+      </c>
+      <c r="R52">
+        <v>2862029000000.0</v>
+      </c>
+      <c r="S52">
+        <v>7317709000000.0</v>
+      </c>
+      <c r="T52">
+        <v>2551489000000.0</v>
+      </c>
+      <c r="U52">
+        <v>7629247000000.0</v>
+      </c>
+      <c r="V52">
+        <v>9541423000000.0</v>
+      </c>
+      <c r="W52">
+        <v>9331540000000.0</v>
+      </c>
+      <c r="X52">
+        <v>12293358000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>16051222000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>15811466000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>17364631000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>11850058000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>16670586000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>12523831000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>14562407000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>12523831000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>14250292000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>13661320000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>12012612000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>14380880000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>14750759000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>10412991000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>12412871000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>12953680000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>13561037000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>15198834000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>13260467000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>15570209000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>15033001000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>16067320000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>16004890000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>15469040000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>16711719000000.0</v>
+      </c>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52">
+        <v>13250525000000.0</v>
+      </c>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+    </row>
+    <row r="53" spans="1:91">
+      <c r="A53" t="s">
+        <v>75</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>422349000000.0</v>
+      </c>
+      <c r="D53">
+        <v>420717000000.0</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53">
+        <v>399328000000.0</v>
+      </c>
+      <c r="G53">
+        <v>391394000000.0</v>
+      </c>
+      <c r="H53">
+        <v>396870000000.0</v>
+      </c>
+      <c r="I53">
+        <v>397854000000.0</v>
+      </c>
+      <c r="J53">
+        <v>390373000000.0</v>
+      </c>
+      <c r="K53">
+        <v>390568000000.0</v>
+      </c>
+      <c r="L53">
+        <v>386360000000.0</v>
+      </c>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53">
+        <v>650000000.0</v>
+      </c>
+      <c r="P53">
+        <v>650000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>650000000.0</v>
+      </c>
+      <c r="R53">
+        <v>650000000.0</v>
+      </c>
+      <c r="S53">
+        <v>650000000.0</v>
+      </c>
+      <c r="T53">
+        <v>650000000.0</v>
+      </c>
+      <c r="U53">
+        <v>650000000.0</v>
+      </c>
+      <c r="V53">
+        <v>650000000.0</v>
+      </c>
+      <c r="W53">
+        <v>650000000.0</v>
+      </c>
+      <c r="X53">
+        <v>650000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>650000000.0</v>
+      </c>
+      <c r="Z53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AA53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AD53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>650000000.0</v>
+      </c>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53">
+        <v>650000000.0</v>
+      </c>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+    </row>
+    <row r="54" spans="1:91">
+      <c r="A54" t="s">
+        <v>76</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+    </row>
+    <row r="55" spans="1:91">
+      <c r="A55" t="s">
+        <v>77</v>
+      </c>
+      <c r="B55">
+        <v>38617652000000.0</v>
+      </c>
+      <c r="C55">
+        <v>39790758000000.0</v>
+      </c>
+      <c r="D55">
+        <v>38577578000000.0</v>
+      </c>
+      <c r="E55">
+        <v>32311767000000.0</v>
+      </c>
+      <c r="F55">
+        <v>31248107000000.0</v>
+      </c>
+      <c r="G55">
+        <v>32133002000000.0</v>
+      </c>
+      <c r="H55">
+        <v>32588191000000.0</v>
+      </c>
+      <c r="I55">
+        <v>33480984000000.0</v>
+      </c>
+      <c r="J55">
+        <v>35321409000000.0</v>
+      </c>
+      <c r="K55">
+        <v>33695146000000.0</v>
+      </c>
+      <c r="L55">
+        <v>31050216000000.0</v>
+      </c>
+      <c r="M55">
+        <v>29649802000000.0</v>
+      </c>
+      <c r="N55">
+        <v>28768430000000.0</v>
+      </c>
+      <c r="O55">
+        <v>28528282000000.0</v>
+      </c>
+      <c r="P55">
+        <v>24897205000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>24324073000000.0</v>
+      </c>
+      <c r="R55">
+        <v>23809396000000.0</v>
+      </c>
+      <c r="S55">
+        <v>24862224000000.0</v>
+      </c>
+      <c r="T55">
+        <v>23725885000000.0</v>
+      </c>
+      <c r="U55">
+        <v>24021581000000.0</v>
+      </c>
+      <c r="V55">
+        <v>25494191000000.0</v>
+      </c>
+      <c r="W55">
+        <v>25588084000000.0</v>
+      </c>
+      <c r="X55">
+        <v>29230513000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>32198800000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>31960225000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>34797908000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>35116853000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>33249224000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>33680020000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>33196113000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>31496441000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>30740904000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>29754122000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>29788044000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>29492933000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>28255946000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>28447007000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>27831876000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>27643104000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>27012384000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>27425864000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>26457844000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>27744207000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>29487587000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>29856407000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>29296532000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>29930882000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>32986613000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>31599058000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>31280101000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>30994411000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>29236656000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>27639676000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>26909988000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>25460457000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>22947536000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>20697763000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>18786561000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>16889452000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>12588361000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>10918413000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>9176522000000.0</v>
+      </c>
+      <c r="BL55">
+        <v>7599615000000.0</v>
+      </c>
+      <c r="BM55">
+        <v>5138909000000.0</v>
+      </c>
+      <c r="BN55">
+        <v>4644203000000.0</v>
+      </c>
+      <c r="BO55">
+        <v>4664752000000.0</v>
+      </c>
+      <c r="BP55">
+        <v>4329549000000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>3995442000000.0</v>
+      </c>
+      <c r="BR55">
+        <v>3499719000000.0</v>
+      </c>
+      <c r="BS55">
+        <v>3826515000000.0</v>
+      </c>
+      <c r="BT55">
+        <v>3592024000000.0</v>
+      </c>
+      <c r="BU55">
+        <v>3387722000000.0</v>
+      </c>
+      <c r="BV55">
+        <v>2869823000000.0</v>
+      </c>
+      <c r="BW55">
+        <v>3294178000000.0</v>
+      </c>
+      <c r="BX55">
+        <v>3301818000000.0</v>
+      </c>
+      <c r="BY55">
+        <v>2962636000000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>3012336000000.0</v>
+      </c>
+      <c r="CA55">
+        <v>2860212000000.0</v>
+      </c>
+      <c r="CB55">
+        <v>2906905000000.0</v>
+      </c>
+      <c r="CC55">
+        <v>2633949342000.0</v>
+      </c>
+      <c r="CD55">
+        <v>2720600717000.0</v>
+      </c>
+      <c r="CE55">
+        <v>1858350086000.0</v>
+      </c>
+      <c r="CF55">
+        <v>1633211000000.0</v>
+      </c>
+      <c r="CG55">
+        <v>1574792912000.0</v>
+      </c>
+      <c r="CH55">
+        <v>1646285085000.0</v>
+      </c>
+      <c r="CI55">
+        <v>1610673547000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>1588976870000.0</v>
+      </c>
+      <c r="CK55">
+        <v>1452479016000.0</v>
+      </c>
+      <c r="CL55">
+        <v>1644586986000.0</v>
+      </c>
+      <c r="CM55">
+        <v>1584892905000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:91">
+      <c r="A56" t="s">
+        <v>78</v>
+      </c>
+      <c r="B56">
+        <v>1391600000000.0</v>
+      </c>
+      <c r="C56">
+        <v>1044506000000.0</v>
+      </c>
+      <c r="D56">
+        <v>820916000000.0</v>
+      </c>
+      <c r="E56">
+        <v>1189581000000.0</v>
+      </c>
+      <c r="F56">
+        <v>15565980000000.0</v>
+      </c>
+      <c r="G56">
+        <v>16012356000000.0</v>
+      </c>
+      <c r="H56">
+        <v>16021520000000.0</v>
+      </c>
+      <c r="I56">
+        <v>17000947000000.0</v>
+      </c>
+      <c r="J56">
+        <v>4002710000000.0</v>
+      </c>
+      <c r="K56">
+        <v>16275429000000.0</v>
+      </c>
+      <c r="L56">
+        <v>1984012000000.0</v>
+      </c>
+      <c r="M56">
+        <v>14585298000000.0</v>
+      </c>
+      <c r="N56">
+        <v>13902679000000.0</v>
+      </c>
+      <c r="O56">
+        <v>13935215000000.0</v>
+      </c>
+      <c r="P56">
+        <v>12016836000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>12528434000000.0</v>
+      </c>
+      <c r="R56">
+        <v>22779595000000.0</v>
+      </c>
+      <c r="S56">
+        <v>13916895000000.0</v>
+      </c>
+      <c r="T56">
+        <v>22697411000000.0</v>
+      </c>
+      <c r="U56">
+        <v>13047195000000.0</v>
+      </c>
+      <c r="V56">
+        <v>13965946000000.0</v>
+      </c>
+      <c r="W56">
+        <v>24348631000000.0</v>
+      </c>
+      <c r="X56">
+        <v>27996069000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>30789989000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>30619639000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>32637562000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>34189488000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>32384719000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>32766075000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>32255104000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>30430048000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>16296815000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>28719569000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>27650831000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>28650509000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>27452515000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>27683883000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>27050262000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>26796767000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>15793069000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>15944605000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>15515844000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>16098558000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>16866772000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>17323373000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>16820549000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>17007725000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>18590427000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>582233000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>823714000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>16891257000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>775598000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>1322318000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1597873000000.0</v>
+      </c>
+      <c r="BD56">
+        <v>2248641000000.0</v>
+      </c>
+      <c r="BE56">
+        <v>1648814000000.0</v>
+      </c>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+    </row>
+    <row r="57" spans="1:91">
+      <c r="A57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B57">
+        <v>12448972000000.0</v>
+      </c>
+      <c r="C57">
+        <v>13138258000000.0</v>
+      </c>
+      <c r="D57">
+        <v>13087510000000.0</v>
+      </c>
+      <c r="E57">
+        <v>11110558000000.0</v>
+      </c>
+      <c r="F57">
+        <v>3674101000000.0</v>
+      </c>
+      <c r="G57">
+        <v>5926827000000.0</v>
+      </c>
+      <c r="H57">
+        <v>14300127000000.0</v>
+      </c>
+      <c r="I57">
+        <v>13340584000000.0</v>
+      </c>
+      <c r="J57">
+        <v>16997173000000.0</v>
+      </c>
+      <c r="K57">
+        <v>15845237000000.0</v>
+      </c>
+      <c r="L57">
+        <v>12222607000000.0</v>
+      </c>
+      <c r="M57">
+        <v>4881176000000.0</v>
+      </c>
+      <c r="N57">
+        <v>5076951000000.0</v>
+      </c>
+      <c r="O57">
+        <v>11292324000000.0</v>
+      </c>
+      <c r="P57">
+        <v>8672990000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>8286447000000.0</v>
+      </c>
+      <c r="R57">
+        <v>5439944000000.0</v>
+      </c>
+      <c r="S57">
+        <v>10601878000000.0</v>
+      </c>
+      <c r="T57">
+        <v>5171913000000.0</v>
+      </c>
+      <c r="U57">
+        <v>10105699000000.0</v>
+      </c>
+      <c r="V57">
+        <v>12428260000000.0</v>
+      </c>
+      <c r="W57">
+        <v>11948019000000.0</v>
+      </c>
+      <c r="X57">
+        <v>15120343000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>18722602000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>18317877000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>21296595000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>14434027000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>18656977000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>18438246000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>19187378000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>16448759000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>10494197000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>16901252000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>10917695000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>12310457000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>12122113000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>12037731000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>10941944000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>15467800000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>14867903000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>15896926000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>14528909000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>17046849000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>16410219000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>17555208000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>17240026000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>16952543000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>20681851000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>951829000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>884670000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>14701927000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>912757000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>851648000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>758264000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>753930000000.0</v>
+      </c>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57"/>
+      <c r="CJ57"/>
+      <c r="CK57"/>
+      <c r="CL57"/>
+      <c r="CM57"/>
+    </row>
+    <row r="58" spans="1:91">
+      <c r="A58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B58">
+        <v>23146170000000.0</v>
+      </c>
+      <c r="C58">
+        <v>24208470000000.0</v>
+      </c>
+      <c r="D58">
+        <v>23547140000000.0</v>
+      </c>
+      <c r="E58">
+        <v>20643050000000.0</v>
+      </c>
+      <c r="F58">
+        <v>19817465000000.0</v>
+      </c>
+      <c r="G58">
+        <v>21012662000000.0</v>
+      </c>
+      <c r="H58">
+        <v>21032447000000.0</v>
+      </c>
+      <c r="I58">
+        <v>22248984000000.0</v>
+      </c>
+      <c r="J58">
+        <v>24422614000000.0</v>
+      </c>
+      <c r="K58">
+        <v>23135632000000.0</v>
+      </c>
+      <c r="L58">
+        <v>19938030000000.0</v>
+      </c>
+      <c r="M58">
+        <v>19074286000000.0</v>
+      </c>
+      <c r="N58">
+        <v>18717337000000.0</v>
+      </c>
+      <c r="O58">
+        <v>18076290000000.0</v>
+      </c>
+      <c r="P58">
+        <v>14864819000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>14845054000000.0</v>
+      </c>
+      <c r="R58">
+        <v>14833134000000.0</v>
+      </c>
+      <c r="S58">
+        <v>16260431000000.0</v>
+      </c>
+      <c r="T58">
+        <v>14838879000000.0</v>
+      </c>
+      <c r="U58">
+        <v>15727374000000.0</v>
+      </c>
+      <c r="V58">
+        <v>17516340000000.0</v>
+      </c>
+      <c r="W58">
+        <v>17390345000000.0</v>
+      </c>
+      <c r="X58">
+        <v>21305238000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>24536742000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>24439386000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>27324880000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>27038058000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>25817836000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>26696425000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>26625795000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>24468242000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>24290399000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>23773927000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>23588787000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>23747518000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>22768360000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>23368552000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>22562489000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>22665905000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>22134178000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>22847176000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>21860224000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>23383418000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>25283747000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>25944587000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>25156442000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>25863313000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>29032478000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>27710542000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>24879030000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>24972426000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>23669642000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>22518679000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>21533062000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>20424690000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>9802714000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>16317464000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>14004629000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>12468083000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>8516571000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>7336464000000.0</v>
+      </c>
+      <c r="BK58">
+        <v>4994119000000.0</v>
+      </c>
+      <c r="BL58">
+        <v>3804856000000.0</v>
+      </c>
+      <c r="BM58">
+        <v>1728559000000.0</v>
+      </c>
+      <c r="BN58">
+        <v>1606733000000.0</v>
+      </c>
+      <c r="BO58">
+        <v>1679638000000.0</v>
+      </c>
+      <c r="BP58">
+        <v>1677146000000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1659066000000.0</v>
+      </c>
+      <c r="BR58">
+        <v>1475288000000.0</v>
+      </c>
+      <c r="BS58">
+        <v>1582530000000.0</v>
+      </c>
+      <c r="BT58">
+        <v>1642021000000.0</v>
+      </c>
+      <c r="BU58">
+        <v>1764278000000.0</v>
+      </c>
+      <c r="BV58">
+        <v>1518598000000.0</v>
+      </c>
+      <c r="BW58">
+        <v>1896126000000.0</v>
+      </c>
+      <c r="BX58">
+        <v>2077205000000.0</v>
+      </c>
+      <c r="BY58">
+        <v>1926482000000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>2136925000000.0</v>
+      </c>
+      <c r="CA58">
+        <v>1851866000000.0</v>
+      </c>
+      <c r="CB58">
+        <v>2000254000000.0</v>
+      </c>
+      <c r="CC58">
+        <v>1883581519000.0</v>
+      </c>
+      <c r="CD58">
+        <v>2057350655000.0</v>
+      </c>
+      <c r="CE58">
+        <v>1043221573000.0</v>
+      </c>
+      <c r="CF58">
+        <v>935259000000.0</v>
+      </c>
+      <c r="CG58">
+        <v>1000300246000.0</v>
+      </c>
+      <c r="CH58">
+        <v>1191584797000.0</v>
+      </c>
+      <c r="CI58">
+        <v>979919840000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>1069393018000.0</v>
+      </c>
+      <c r="CK58">
+        <v>977305810000.0</v>
+      </c>
+      <c r="CL58">
+        <v>1336770974000.0</v>
+      </c>
+      <c r="CM58">
+        <v>1241410665000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:91">
+      <c r="A59" t="s">
+        <v>81</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+    </row>
+    <row r="60" spans="1:91">
+      <c r="A60" t="s">
+        <v>82</v>
+      </c>
+      <c r="B60">
+        <v>15471482000000.0</v>
+      </c>
+      <c r="C60">
+        <v>15582288000000.0</v>
+      </c>
+      <c r="D60">
+        <v>15030438000000.0</v>
+      </c>
+      <c r="E60">
+        <v>11668717000000.0</v>
+      </c>
+      <c r="F60">
+        <v>11430642000000.0</v>
+      </c>
+      <c r="G60">
+        <v>11120340000000.0</v>
+      </c>
+      <c r="H60">
+        <v>11555744000000.0</v>
+      </c>
+      <c r="I60">
+        <v>11232000000000.0</v>
+      </c>
+      <c r="J60">
+        <v>10898795000000.0</v>
+      </c>
+      <c r="K60">
+        <v>10559514000000.0</v>
+      </c>
+      <c r="L60">
+        <v>11112186000000.0</v>
+      </c>
+      <c r="M60">
+        <v>10575516000000.0</v>
+      </c>
+      <c r="N60">
+        <v>10051093000000.0</v>
+      </c>
+      <c r="O60">
+        <v>10451992000000.0</v>
+      </c>
+      <c r="P60">
+        <v>10032386000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>9479019000000.0</v>
+      </c>
+      <c r="R60">
+        <v>8976262000000.0</v>
+      </c>
+      <c r="S60">
+        <v>8601793000000.0</v>
+      </c>
+      <c r="T60">
+        <v>8887006000000.0</v>
+      </c>
+      <c r="U60">
+        <v>8294207000000.0</v>
+      </c>
+      <c r="V60">
+        <v>7977851000000.0</v>
+      </c>
+      <c r="W60">
+        <v>8197739000000.0</v>
+      </c>
+      <c r="X60">
+        <v>7925275000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>7662058000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>7520839000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>7473028000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>8078795000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>7431388000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>6983595000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>6570318000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>7028199000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>6450505000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>5980195000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>6199257000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>5745415000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>5487586000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>5078455000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>5269387000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>4977199000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>4878206000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>4578688000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>4597620000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>4360789000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>4203840000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>3911820000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>4140090000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>4067569000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>3954135000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>3888516000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>6401071000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>6021985000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>5567014000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>5120997000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>5376926000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>5035767000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>4742200000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>4380299000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>4781932000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>4421369000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>4071790000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>3581949000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>4182403000000.0</v>
+      </c>
+      <c r="BL60">
+        <v>3794759000000.0</v>
+      </c>
+      <c r="BM60">
+        <v>3410350000000.0</v>
+      </c>
+      <c r="BN60">
+        <v>3037470000000.0</v>
+      </c>
+      <c r="BO60">
+        <v>2985114000000.0</v>
+      </c>
+      <c r="BP60">
+        <v>2652403000000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>2336376000000.0</v>
+      </c>
+      <c r="BR60">
+        <v>2024431000000.0</v>
+      </c>
+      <c r="BS60">
+        <v>2243985000000.0</v>
+      </c>
+      <c r="BT60">
+        <v>1950003000000.0</v>
+      </c>
+      <c r="BU60">
+        <v>1623444000000.0</v>
+      </c>
+      <c r="BV60">
+        <v>1351225000000.0</v>
+      </c>
+      <c r="BW60">
+        <v>1398052000000.0</v>
+      </c>
+      <c r="BX60">
+        <v>1224613000000.0</v>
+      </c>
+      <c r="BY60">
+        <v>1036154000000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>875411000000.0</v>
+      </c>
+      <c r="CA60">
+        <v>1008346000000.0</v>
+      </c>
+      <c r="CB60">
+        <v>906651000000.0</v>
+      </c>
+      <c r="CC60">
+        <v>750367823000.0</v>
+      </c>
+      <c r="CD60">
+        <v>663250062000.0</v>
+      </c>
+      <c r="CE60">
+        <v>815128513000.0</v>
+      </c>
+      <c r="CF60">
+        <v>697952000000.0</v>
+      </c>
+      <c r="CG60">
+        <v>574492666000.0</v>
+      </c>
+      <c r="CH60">
+        <v>454700288000.0</v>
+      </c>
+      <c r="CI60">
+        <v>630753707000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>519583852000.0</v>
+      </c>
+      <c r="CK60">
+        <v>475173206000.0</v>
+      </c>
+      <c r="CL60">
+        <v>307816012000.0</v>
+      </c>
+      <c r="CM60">
+        <v>343482240000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:91">
+      <c r="A61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+    </row>
+    <row r="62" spans="1:91">
+      <c r="A62" t="s">
+        <v>84</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:X32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2">
+        <v>4107969000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3576432000000.0</v>
+      </c>
+      <c r="D2">
+        <v>3242382000000.0</v>
+      </c>
+      <c r="E2">
+        <v>2872083000000.0</v>
+      </c>
+      <c r="F2">
+        <v>3004106000000.0</v>
+      </c>
+      <c r="G2">
+        <v>3607311000000.0</v>
+      </c>
+      <c r="H2">
+        <v>3880836000000.0</v>
+      </c>
+      <c r="I2">
+        <v>3522615000000.0</v>
+      </c>
+      <c r="J2">
+        <v>3643788000000.0</v>
+      </c>
+      <c r="K2">
+        <v>3655036000000.0</v>
+      </c>
+      <c r="L2">
+        <v>3768873000000.0</v>
+      </c>
+      <c r="M2">
+        <v>3999140000000.0</v>
+      </c>
+      <c r="N2">
+        <v>3270628000000.0</v>
+      </c>
+      <c r="O2">
+        <v>2717005000000.0</v>
+      </c>
+      <c r="P2">
+        <v>1761067000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>134991000000.0</v>
+      </c>
+      <c r="R2">
+        <v>121044000000.0</v>
+      </c>
+      <c r="S2">
+        <v>137670000000.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B3">
+        <v>198596000000.0</v>
+      </c>
+      <c r="C3">
+        <v>202221000000.0</v>
+      </c>
+      <c r="D3">
+        <v>199130000000.0</v>
+      </c>
+      <c r="E3">
+        <v>208059000000.0</v>
+      </c>
+      <c r="F3">
+        <v>220199000000.0</v>
+      </c>
+      <c r="G3">
+        <v>216489000000.0</v>
+      </c>
+      <c r="H3">
+        <v>95594000000.0</v>
+      </c>
+      <c r="I3">
+        <v>92751000000.0</v>
+      </c>
+      <c r="J3">
+        <v>85631000000.0</v>
+      </c>
+      <c r="K3">
+        <v>98744000000.0</v>
+      </c>
+      <c r="L3">
+        <v>106714000000.0</v>
+      </c>
+      <c r="M3">
+        <v>103845000000.0</v>
+      </c>
+      <c r="N3">
+        <v>92940000000.0</v>
+      </c>
+      <c r="O3">
+        <v>87080000000.0</v>
+      </c>
+      <c r="P3">
+        <v>55371000000.0</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3">
+        <v>-2580000000.0</v>
+      </c>
+      <c r="S3">
+        <v>-4878000000.0</v>
+      </c>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B5">
+        <v>1988844000000.0</v>
+      </c>
+      <c r="C5">
+        <v>682158000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1428222000000.0</v>
+      </c>
+      <c r="E5">
+        <v>861195000000.0</v>
+      </c>
+      <c r="F5">
+        <v>351639000000.0</v>
+      </c>
+      <c r="G5">
+        <v>520067000000.0</v>
+      </c>
+      <c r="H5">
+        <v>1862411000000.0</v>
+      </c>
+      <c r="I5">
+        <v>1545634000000.0</v>
+      </c>
+      <c r="J5">
+        <v>1204984000000.0</v>
+      </c>
+      <c r="K5">
+        <v>770485000000.0</v>
+      </c>
+      <c r="L5">
+        <v>-5814000000.0</v>
+      </c>
+      <c r="M5">
+        <v>182380000000.0</v>
+      </c>
+      <c r="N5">
+        <v>1493857000000.0</v>
+      </c>
+      <c r="O5">
+        <v>1322196000000.0</v>
+      </c>
+      <c r="P5">
+        <v>1729299000000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5">
+        <v>2731792000000.0</v>
+      </c>
+      <c r="S5">
+        <v>2350362000000.0</v>
+      </c>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6">
+        <v>2187440000000.0</v>
+      </c>
+      <c r="C6">
+        <v>884379000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1627352000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1069254000000.0</v>
+      </c>
+      <c r="F6">
+        <v>571838000000.0</v>
+      </c>
+      <c r="G6">
+        <v>736556000000.0</v>
+      </c>
+      <c r="H6">
+        <v>1958005000000.0</v>
+      </c>
+      <c r="I6">
+        <v>1638385000000.0</v>
+      </c>
+      <c r="J6">
+        <v>1290615000000.0</v>
+      </c>
+      <c r="K6">
+        <v>869229000000.0</v>
+      </c>
+      <c r="L6">
+        <v>100900000000.0</v>
+      </c>
+      <c r="M6">
+        <v>286225000000.0</v>
+      </c>
+      <c r="N6">
+        <v>1586797000000.0</v>
+      </c>
+      <c r="O6">
+        <v>1409276000000.0</v>
+      </c>
+      <c r="P6">
+        <v>1784670000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>2066714000000.0</v>
+      </c>
+      <c r="R6">
+        <v>1779391000000.0</v>
+      </c>
+      <c r="S6">
+        <v>1556992000000.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9">
+        <v>8021113000000.0</v>
+      </c>
+      <c r="C9">
+        <v>4365306000000.0</v>
+      </c>
+      <c r="D9">
+        <v>4384661000000.0</v>
+      </c>
+      <c r="E9">
+        <v>3735834000000.0</v>
+      </c>
+      <c r="F9">
+        <v>3654170000000.0</v>
+      </c>
+      <c r="G9">
+        <v>4161827000000.0</v>
+      </c>
+      <c r="H9">
+        <v>5302036000000.0</v>
+      </c>
+      <c r="I9">
+        <v>4843784000000.0</v>
+      </c>
+      <c r="J9">
+        <v>3688280000000.0</v>
+      </c>
+      <c r="K9">
+        <v>2810315000000.0</v>
+      </c>
+      <c r="L9">
+        <v>2249645000000.0</v>
+      </c>
+      <c r="M9">
+        <v>1955854000000.0</v>
+      </c>
+      <c r="N9">
+        <v>1853324000000.0</v>
+      </c>
+      <c r="O9">
+        <v>1491099000000.0</v>
+      </c>
+      <c r="P9">
+        <v>1261723000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-134991000000.0</v>
+      </c>
+      <c r="R9">
+        <v>-121044000000.0</v>
+      </c>
+      <c r="S9">
+        <v>-137670000000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10">
+        <v>1988844000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1752316000000.0</v>
+      </c>
+      <c r="D10">
+        <v>2472669000000.0</v>
+      </c>
+      <c r="E10">
+        <v>2039724000000.0</v>
+      </c>
+      <c r="F10">
+        <v>1601894000000.0</v>
+      </c>
+      <c r="G10">
+        <v>1476435000000.0</v>
+      </c>
+      <c r="H10">
+        <v>2879136000000.0</v>
+      </c>
+      <c r="I10">
+        <v>2484569000000.0</v>
+      </c>
+      <c r="J10">
+        <v>2121962000000.0</v>
+      </c>
+      <c r="K10">
+        <v>1716091000000.0</v>
+      </c>
+      <c r="L10">
+        <v>900555000000.0</v>
+      </c>
+      <c r="M10">
+        <v>1060563000000.0</v>
+      </c>
+      <c r="N10">
+        <v>2282202000000.0</v>
+      </c>
+      <c r="O10">
+        <v>1895918000000.0</v>
+      </c>
+      <c r="P10">
+        <v>2111539000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>1931723000000.0</v>
+      </c>
+      <c r="R10">
+        <v>1658347000000.0</v>
+      </c>
+      <c r="S10">
+        <v>1419322000000.0</v>
+      </c>
+      <c r="T10">
+        <v>800819000000.0</v>
+      </c>
+      <c r="U10">
+        <v>660580000000.0</v>
+      </c>
+      <c r="V10">
+        <v>675839000000.0</v>
+      </c>
+      <c r="W10">
+        <v>435684656000.0</v>
+      </c>
+      <c r="X10">
+        <v>224944000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11">
+        <v>443906000000.0</v>
+      </c>
+      <c r="C11">
+        <v>345634000000.0</v>
+      </c>
+      <c r="D11">
+        <v>528622000000.0</v>
+      </c>
+      <c r="E11">
+        <v>434169000000.0</v>
+      </c>
+      <c r="F11">
+        <v>388578000000.0</v>
+      </c>
+      <c r="G11">
+        <v>450862000000.0</v>
+      </c>
+      <c r="H11">
+        <v>770445000000.0</v>
+      </c>
+      <c r="I11">
+        <v>669306000000.0</v>
+      </c>
+      <c r="J11">
+        <v>712812000000.0</v>
+      </c>
+      <c r="K11">
+        <v>706740000000.0</v>
+      </c>
+      <c r="L11">
+        <v>235719000000.0</v>
+      </c>
+      <c r="M11">
+        <v>268398000000.0</v>
+      </c>
+      <c r="N11">
+        <v>574997000000.0</v>
+      </c>
+      <c r="O11">
+        <v>477280000000.0</v>
+      </c>
+      <c r="P11">
+        <v>528218000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>463817000000.0</v>
+      </c>
+      <c r="R11">
+        <v>445947000000.0</v>
+      </c>
+      <c r="S11">
+        <v>399089000000.0</v>
+      </c>
+      <c r="T11">
+        <v>241109000000.0</v>
+      </c>
+      <c r="U11">
+        <v>196641000000.0</v>
+      </c>
+      <c r="V11">
+        <v>199471000000.0</v>
+      </c>
+      <c r="W11">
+        <v>134339606000.0</v>
+      </c>
+      <c r="X11">
+        <v>69588000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12">
+        <v>1450880000000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
+        <v>1012629000000.0</v>
+      </c>
+      <c r="E12">
+        <v>29998000000.0</v>
+      </c>
+      <c r="F12">
+        <v>1104104000000.0</v>
+      </c>
+      <c r="G12">
+        <v>752547000000.0</v>
+      </c>
+      <c r="H12">
+        <v>873682000000.0</v>
+      </c>
+      <c r="I12">
+        <v>850178000000.0</v>
+      </c>
+      <c r="J12">
+        <v>898031000000.0</v>
+      </c>
+      <c r="K12">
+        <v>1935972000000.0</v>
+      </c>
+      <c r="L12">
+        <v>2195909000000.0</v>
+      </c>
+      <c r="M12">
+        <v>2261278000000.0</v>
+      </c>
+      <c r="N12">
+        <v>1667426000000.0</v>
+      </c>
+      <c r="O12">
+        <v>1193106000000.0</v>
+      </c>
+      <c r="P12">
+        <v>533215000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>134991000000.0</v>
+      </c>
+      <c r="R12">
+        <v>121044000000.0</v>
+      </c>
+      <c r="S12">
+        <v>137670000000.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13">
+        <v>1368690000000.0</v>
+      </c>
+      <c r="C13">
+        <v>1271634000000.0</v>
+      </c>
+      <c r="D13">
+        <v>32201000000.0</v>
+      </c>
+      <c r="E13">
+        <v>699094000000.0</v>
+      </c>
+      <c r="F13">
+        <v>53120000000.0</v>
+      </c>
+      <c r="G13">
+        <v>76856000000.0</v>
+      </c>
+      <c r="H13">
+        <v>28770000000.0</v>
+      </c>
+      <c r="I13">
+        <v>26266000000.0</v>
+      </c>
+      <c r="J13">
+        <v>11833000000.0</v>
+      </c>
+      <c r="K13">
+        <v>7067000000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15">
+        <v>1544938000000.0</v>
+      </c>
+      <c r="C15">
+        <v>1406682000000.0</v>
+      </c>
+      <c r="D15">
+        <v>1944047000000.0</v>
+      </c>
+      <c r="E15">
+        <v>1605555000000.0</v>
+      </c>
+      <c r="F15">
+        <v>1213316000000.0</v>
+      </c>
+      <c r="G15">
+        <v>1025573000000.0</v>
+      </c>
+      <c r="H15">
+        <v>2108691000000.0</v>
+      </c>
+      <c r="I15">
+        <v>1815263000000.0</v>
+      </c>
+      <c r="J15">
+        <v>1409150000000.0</v>
+      </c>
+      <c r="K15">
+        <v>1009351000000.0</v>
+      </c>
+      <c r="L15">
+        <v>664836000000.0</v>
+      </c>
+      <c r="M15">
+        <v>792165000000.0</v>
+      </c>
+      <c r="N15">
+        <v>1707205000000.0</v>
+      </c>
+      <c r="O15">
+        <v>1418638000000.0</v>
+      </c>
+      <c r="P15">
+        <v>1583321000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>1467906000000.0</v>
+      </c>
+      <c r="R15">
+        <v>1212400000000.0</v>
+      </c>
+      <c r="S15">
+        <v>1020233000000.0</v>
+      </c>
+      <c r="T15">
+        <v>559710000000.0</v>
+      </c>
+      <c r="U15">
+        <v>463939000000.0</v>
+      </c>
+      <c r="V15">
+        <v>476368000000.0</v>
+      </c>
+      <c r="W15">
+        <v>301345050000.0</v>
+      </c>
+      <c r="X15">
+        <v>155356000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16">
+        <v>1544938000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1406682000000.0</v>
+      </c>
+      <c r="D16">
+        <v>1944047000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1605555000000.0</v>
+      </c>
+      <c r="F16">
+        <v>1213316000000.0</v>
+      </c>
+      <c r="G16">
+        <v>1025573000000.0</v>
+      </c>
+      <c r="H16">
+        <v>2108691000000.0</v>
+      </c>
+      <c r="I16">
+        <v>1815263000000.0</v>
+      </c>
+      <c r="J16">
+        <v>1409150000000.0</v>
+      </c>
+      <c r="K16">
+        <v>1009351000000.0</v>
+      </c>
+      <c r="L16">
+        <v>664836000000.0</v>
+      </c>
+      <c r="M16">
+        <v>792165000000.0</v>
+      </c>
+      <c r="N16">
+        <v>1707205000000.0</v>
+      </c>
+      <c r="O16">
+        <v>1418638000000.0</v>
+      </c>
+      <c r="P16">
+        <v>1583321000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1467906000000.0</v>
+      </c>
+      <c r="R16">
+        <v>1212400000000.0</v>
+      </c>
+      <c r="S16">
+        <v>1020233000000.0</v>
+      </c>
+      <c r="T16">
+        <v>559710000000.0</v>
+      </c>
+      <c r="U16">
+        <v>463939000000.0</v>
+      </c>
+      <c r="V16">
+        <v>476368000000.0</v>
+      </c>
+      <c r="W16">
+        <v>301345050000.0</v>
+      </c>
+      <c r="X16">
+        <v>155356000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>1544938000000.0</v>
+      </c>
+      <c r="C17">
+        <v>1406682000000.0</v>
+      </c>
+      <c r="D17">
+        <v>1944047000000.0</v>
+      </c>
+      <c r="E17">
+        <v>1605555000000.0</v>
+      </c>
+      <c r="F17">
+        <v>1212700000000.0</v>
+      </c>
+      <c r="G17">
+        <v>1025573000000.0</v>
+      </c>
+      <c r="H17">
+        <v>2108691000000.0</v>
+      </c>
+      <c r="I17">
+        <v>1815263000000.0</v>
+      </c>
+      <c r="J17">
+        <v>1409150000000.0</v>
+      </c>
+      <c r="K17">
+        <v>1009351000000.0</v>
+      </c>
+      <c r="L17">
+        <v>664836000000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>40964000000.0</v>
+      </c>
+      <c r="C18">
+        <v>74183000000.0</v>
+      </c>
+      <c r="D18">
+        <v>30939000000.0</v>
+      </c>
+      <c r="E18">
+        <v>29998000000.0</v>
+      </c>
+      <c r="F18">
+        <v>52100000000.0</v>
+      </c>
+      <c r="G18">
+        <v>75334000000.0</v>
+      </c>
+      <c r="H18">
+        <v>26541000000.0</v>
+      </c>
+      <c r="I18">
+        <v>17613000000.0</v>
+      </c>
+      <c r="J18">
+        <v>1903000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-1930352000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>1988844000000.0</v>
+      </c>
+      <c r="C21">
+        <v>682158000000.0</v>
+      </c>
+      <c r="D21">
+        <v>1428222000000.0</v>
+      </c>
+      <c r="E21">
+        <v>861195000000.0</v>
+      </c>
+      <c r="F21">
+        <v>351639000000.0</v>
+      </c>
+      <c r="G21">
+        <v>520067000000.0</v>
+      </c>
+      <c r="H21">
+        <v>1862411000000.0</v>
+      </c>
+      <c r="I21">
+        <v>1545634000000.0</v>
+      </c>
+      <c r="J21">
+        <v>1204984000000.0</v>
+      </c>
+      <c r="K21">
+        <v>770485000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-5814000000.0</v>
+      </c>
+      <c r="M21">
+        <v>182380000000.0</v>
+      </c>
+      <c r="N21">
+        <v>1493857000000.0</v>
+      </c>
+      <c r="O21">
+        <v>1322196000000.0</v>
+      </c>
+      <c r="P21">
+        <v>1729299000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1931723000000.0</v>
+      </c>
+      <c r="R21">
+        <v>1658347000000.0</v>
+      </c>
+      <c r="S21">
+        <v>1419322000000.0</v>
+      </c>
+      <c r="T21">
+        <v>993543000000.0</v>
+      </c>
+      <c r="U21">
+        <v>815636000000.0</v>
+      </c>
+      <c r="V21">
+        <v>841516000000.0</v>
+      </c>
+      <c r="W21">
+        <v>565599559000.0</v>
+      </c>
+      <c r="X21">
+        <v>328828000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" t="s">
         <v>173</v>
+      </c>
+      <c r="B23">
+        <v>10140238000000.0</v>
+      </c>
+      <c r="C23">
+        <v>7259580000000.0</v>
+      </c>
+      <c r="D23">
+        <v>6198821000000.0</v>
+      </c>
+      <c r="E23">
+        <v>5746722000000.0</v>
+      </c>
+      <c r="F23">
+        <v>6306637000000.0</v>
+      </c>
+      <c r="G23">
+        <v>7249071000000.0</v>
+      </c>
+      <c r="H23">
+        <v>7320461000000.0</v>
+      </c>
+      <c r="I23">
+        <v>6820765000000.0</v>
+      </c>
+      <c r="J23">
+        <v>6127084000000.0</v>
+      </c>
+      <c r="K23">
+        <v>5694866000000.0</v>
+      </c>
+      <c r="L23">
+        <v>6024332000000.0</v>
+      </c>
+      <c r="M23">
+        <v>5772614000000.0</v>
+      </c>
+      <c r="N23">
+        <v>3630095000000.0</v>
+      </c>
+      <c r="O23">
+        <v>2885908000000.0</v>
+      </c>
+      <c r="P23">
+        <v>1293491000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1931723000000.0</v>
+      </c>
+      <c r="R23">
+        <v>1658347000000.0</v>
+      </c>
+      <c r="S23">
+        <v>1419322000000.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>291200000000.0</v>
+      </c>
+      <c r="C25">
+        <v>202221000000.0</v>
+      </c>
+      <c r="D25">
+        <v>199130000000.0</v>
+      </c>
+      <c r="E25">
+        <v>208059000000.0</v>
+      </c>
+      <c r="F25">
+        <v>220199000000.0</v>
+      </c>
+      <c r="G25">
+        <v>216489000000.0</v>
+      </c>
+      <c r="H25">
+        <v>95594000000.0</v>
+      </c>
+      <c r="I25">
+        <v>92751000000.0</v>
+      </c>
+      <c r="J25">
+        <v>85631000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" t="s">
+        <v>177</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>624993000000.0</v>
+      </c>
+      <c r="D27">
+        <v>611583000000.0</v>
+      </c>
+      <c r="E27">
+        <v>653420000000.0</v>
+      </c>
+      <c r="F27">
+        <v>384651000000.0</v>
+      </c>
+      <c r="G27">
+        <v>445301000000.0</v>
+      </c>
+      <c r="H27">
+        <v>768918000000.0</v>
+      </c>
+      <c r="I27">
+        <v>722907000000.0</v>
+      </c>
+      <c r="J27">
+        <v>437901000000.0</v>
+      </c>
+      <c r="K27">
+        <v>271435000000.0</v>
+      </c>
+      <c r="L27">
+        <v>282506000000.0</v>
+      </c>
+      <c r="M27">
+        <v>230419000000.0</v>
+      </c>
+      <c r="N27">
+        <v>176647000000.0</v>
+      </c>
+      <c r="O27">
+        <v>200111000000.0</v>
+      </c>
+      <c r="P27">
+        <v>110599000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>170445000000.0</v>
+      </c>
+      <c r="R27">
+        <v>50528000000.0</v>
+      </c>
+      <c r="S27">
+        <v>4480000000.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28" t="s">
+        <v>178</v>
+      </c>
+      <c r="B28">
+        <v>3728577000000.0</v>
+      </c>
+      <c r="C28">
+        <v>90410000000.0</v>
+      </c>
+      <c r="D28">
+        <v>82861000000.0</v>
+      </c>
+      <c r="E28">
+        <v>348590000000.0</v>
+      </c>
+      <c r="F28">
+        <v>702392000000.0</v>
+      </c>
+      <c r="G28">
+        <v>598064000000.0</v>
+      </c>
+      <c r="H28">
+        <v>279340000000.0</v>
+      </c>
+      <c r="I28">
+        <v>218007000000.0</v>
+      </c>
+      <c r="J28">
+        <v>31220000000.0</v>
+      </c>
+      <c r="K28">
+        <v>231374000000.0</v>
+      </c>
+      <c r="L28">
+        <v>383847000000.0</v>
+      </c>
+      <c r="M28">
+        <v>841026000000.0</v>
+      </c>
+      <c r="N28">
+        <v>1641423000000.0</v>
+      </c>
+      <c r="O28">
+        <v>1485444000000.0</v>
+      </c>
+      <c r="P28">
+        <v>1387716000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>442598000000.0</v>
+      </c>
+      <c r="R28">
+        <v>351020000000.0</v>
+      </c>
+      <c r="S28">
+        <v>330737000000.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" t="s">
+        <v>179</v>
+      </c>
+      <c r="B29">
+        <v>443906000000.0</v>
+      </c>
+      <c r="C29">
+        <v>345634000000.0</v>
+      </c>
+      <c r="D29">
+        <v>528622000000.0</v>
+      </c>
+      <c r="E29">
+        <v>434169000000.0</v>
+      </c>
+      <c r="F29">
+        <v>385503000000.0</v>
+      </c>
+      <c r="G29">
+        <v>450862000000.0</v>
+      </c>
+      <c r="H29">
+        <v>770445000000.0</v>
+      </c>
+      <c r="I29">
+        <v>669306000000.0</v>
+      </c>
+      <c r="J29">
+        <v>712812000000.0</v>
+      </c>
+      <c r="K29">
+        <v>706740000000.0</v>
+      </c>
+      <c r="L29">
+        <v>235719000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" t="s">
+        <v>180</v>
+      </c>
+      <c r="B30">
+        <v>6032269000000.0</v>
+      </c>
+      <c r="C30">
+        <v>3683148000000.0</v>
+      </c>
+      <c r="D30">
+        <v>2956439000000.0</v>
+      </c>
+      <c r="E30">
+        <v>2874639000000.0</v>
+      </c>
+      <c r="F30">
+        <v>3302531000000.0</v>
+      </c>
+      <c r="G30">
+        <v>3641760000000.0</v>
+      </c>
+      <c r="H30">
+        <v>3439625000000.0</v>
+      </c>
+      <c r="I30">
+        <v>3298150000000.0</v>
+      </c>
+      <c r="J30">
+        <v>2483296000000.0</v>
+      </c>
+      <c r="K30">
+        <v>2039830000000.0</v>
+      </c>
+      <c r="L30">
+        <v>2255459000000.0</v>
+      </c>
+      <c r="M30">
+        <v>1773474000000.0</v>
+      </c>
+      <c r="N30">
+        <v>359467000000.0</v>
+      </c>
+      <c r="O30">
+        <v>168903000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-467576000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-2066714000000.0</v>
+      </c>
+      <c r="R30">
+        <v>-1779391000000.0</v>
+      </c>
+      <c r="S30">
+        <v>-1556992000000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
+      <c r="A31" t="s">
+        <v>181</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>1070158000000.0</v>
+      </c>
+      <c r="D31">
+        <v>1044447000000.0</v>
+      </c>
+      <c r="E31">
+        <v>1178529000000.0</v>
+      </c>
+      <c r="F31">
+        <v>1250255000000.0</v>
+      </c>
+      <c r="G31">
+        <v>956368000000.0</v>
+      </c>
+      <c r="H31">
+        <v>1016725000000.0</v>
+      </c>
+      <c r="I31">
+        <v>938935000000.0</v>
+      </c>
+      <c r="J31">
+        <v>916978000000.0</v>
+      </c>
+      <c r="K31">
+        <v>945606000000.0</v>
+      </c>
+      <c r="L31">
+        <v>906369000000.0</v>
+      </c>
+      <c r="M31">
+        <v>878183000000.0</v>
+      </c>
+      <c r="N31">
+        <v>788345000000.0</v>
+      </c>
+      <c r="O31">
+        <v>573722000000.0</v>
+      </c>
+      <c r="P31">
+        <v>382240000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-134991000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-1073445000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-931040000000.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
+      <c r="A32" t="s">
+        <v>182</v>
+      </c>
+      <c r="B32">
+        <v>12129082000000.0</v>
+      </c>
+      <c r="C32">
+        <v>7941738000000.0</v>
+      </c>
+      <c r="D32">
+        <v>7627043000000.0</v>
+      </c>
+      <c r="E32">
+        <v>6607917000000.0</v>
+      </c>
+      <c r="F32">
+        <v>6658276000000.0</v>
+      </c>
+      <c r="G32">
+        <v>7769138000000.0</v>
+      </c>
+      <c r="H32">
+        <v>9182872000000.0</v>
+      </c>
+      <c r="I32">
+        <v>8366399000000.0</v>
+      </c>
+      <c r="J32">
+        <v>7332068000000.0</v>
+      </c>
+      <c r="K32">
+        <v>6465351000000.0</v>
+      </c>
+      <c r="L32">
+        <v>6018518000000.0</v>
+      </c>
+      <c r="M32">
+        <v>5954994000000.0</v>
+      </c>
+      <c r="N32">
+        <v>5123952000000.0</v>
+      </c>
+      <c r="O32">
+        <v>4208104000000.0</v>
+      </c>
+      <c r="P32">
+        <v>3022790000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>2118888000000.0</v>
+      </c>
+      <c r="R32">
+        <v>2777866000000.0</v>
+      </c>
+      <c r="S32">
+        <v>2330757000000.0</v>
+      </c>
+      <c r="T32">
+        <v>2430097000000.0</v>
+      </c>
+      <c r="U32">
+        <v>1932248000000.0</v>
+      </c>
+      <c r="V32">
+        <v>1812099000000.0</v>
+      </c>
+      <c r="W32">
+        <v>1013096865000.0</v>
+      </c>
+      <c r="X32">
+        <v>630163000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CN32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:92">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>183</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:92">
+      <c r="A2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2">
+        <v>865525000000.0</v>
+      </c>
+      <c r="C2">
+        <v>980319000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1750143000000.0</v>
+      </c>
+      <c r="E2">
+        <v>750933000000.0</v>
+      </c>
+      <c r="F2">
+        <v>865833000000.0</v>
+      </c>
+      <c r="G2">
+        <v>890118000000.0</v>
+      </c>
+      <c r="H2">
+        <v>945325000000.0</v>
+      </c>
+      <c r="I2">
+        <v>951924000000.0</v>
+      </c>
+      <c r="J2">
+        <v>900207000000.0</v>
+      </c>
+      <c r="K2">
+        <v>778976000000.0</v>
+      </c>
+      <c r="L2">
+        <v>870391000000.0</v>
+      </c>
+      <c r="M2">
+        <v>785680000000.0</v>
+      </c>
+      <c r="N2">
+        <v>813804000000.0</v>
+      </c>
+      <c r="O2">
+        <v>772507000000.0</v>
+      </c>
+      <c r="P2">
+        <v>668645000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>684306000000.0</v>
+      </c>
+      <c r="R2">
+        <v>758701000000.0</v>
+      </c>
+      <c r="S2">
+        <v>760431000000.0</v>
+      </c>
+      <c r="T2">
+        <v>737990000000.0</v>
+      </c>
+      <c r="U2">
+        <v>724751000000.0</v>
+      </c>
+      <c r="V2">
+        <v>757812000000.0</v>
+      </c>
+      <c r="W2">
+        <v>783553000000.0</v>
+      </c>
+      <c r="X2">
+        <v>815019000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>881129000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>937680000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>973483000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>973071000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>994115000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>965979000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>947671000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>1087378000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>795678000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>925039000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>883475000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>898124000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>919088000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>913543000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>913033000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>909975000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>883108000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>867745000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>887320000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>859536000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>915955000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>984567000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1008815000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1019957000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1037390000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>979781000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>962012000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>879285000000.0</v>
+      </c>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+    </row>
+    <row r="3" spans="1:92">
+      <c r="A3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>45005000000.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
+        <v>53550000000.0</v>
+      </c>
+      <c r="G3">
+        <v>57363000000.0</v>
+      </c>
+      <c r="H3">
+        <v>52306000000.0</v>
+      </c>
+      <c r="I3">
+        <v>50148000000.0</v>
+      </c>
+      <c r="J3">
+        <v>49929000000.0</v>
+      </c>
+      <c r="K3">
+        <v>49838000000.0</v>
+      </c>
+      <c r="L3">
+        <v>49548000000.0</v>
+      </c>
+      <c r="M3">
+        <v>49643000000.0</v>
+      </c>
+      <c r="N3">
+        <v>49654000000.0</v>
+      </c>
+      <c r="O3">
+        <v>50285000000.0</v>
+      </c>
+      <c r="P3">
+        <v>50566000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>64647000000.0</v>
+      </c>
+      <c r="R3">
+        <v>40143000000.0</v>
+      </c>
+      <c r="S3">
+        <v>52703000000.0</v>
+      </c>
+      <c r="T3">
+        <v>55748000000.0</v>
+      </c>
+      <c r="U3">
+        <v>54378000000.0</v>
+      </c>
+      <c r="V3">
+        <v>55370000000.0</v>
+      </c>
+      <c r="W3">
+        <v>54703000000.0</v>
+      </c>
+      <c r="X3">
+        <v>55271000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>55714000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>53840000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>51664000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>24391000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>23331000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>23868000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>24004000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>24366000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>23872000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>22977000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>21536000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>21202000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>-240928000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>-210005000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>22222000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>23042000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>24328000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>25632000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>25742000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>26321000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>25987000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>26975000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>27431000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>26936000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>26322000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>25414000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>25173000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>23496000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>30782000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>19319000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>19343000000.0</v>
+      </c>
+      <c r="BD3">
+        <v>18638000000.0</v>
+      </c>
+      <c r="BE3">
+        <v>18288000000.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+    </row>
+    <row r="4" spans="1:92">
+      <c r="A4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+    </row>
+    <row r="5" spans="1:92">
+      <c r="A5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>618262000000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>166803000000.0</v>
+      </c>
+      <c r="G5">
+        <v>103249000000.0</v>
+      </c>
+      <c r="H5">
+        <v>64176000000.0</v>
+      </c>
+      <c r="I5">
+        <v>134336000000.0</v>
+      </c>
+      <c r="J5">
+        <v>182162000000.0</v>
+      </c>
+      <c r="K5">
+        <v>301338000000.0</v>
+      </c>
+      <c r="L5">
+        <v>472135000000.0</v>
+      </c>
+      <c r="M5">
+        <v>398333000000.0</v>
+      </c>
+      <c r="N5">
+        <v>285433000000.0</v>
+      </c>
+      <c r="O5">
+        <v>272768000000.0</v>
+      </c>
+      <c r="P5">
+        <v>244047000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>341989000000.0</v>
+      </c>
+      <c r="R5">
+        <v>176156000000.0</v>
+      </c>
+      <c r="S5">
+        <v>99003000000.0</v>
+      </c>
+      <c r="T5">
+        <v>219909000000.0</v>
+      </c>
+      <c r="U5">
+        <v>73583000000.0</v>
+      </c>
+      <c r="V5">
+        <v>61352000000.0</v>
+      </c>
+      <c r="W5">
+        <v>-6896000000.0</v>
+      </c>
+      <c r="X5">
+        <v>118816000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>42279000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-35551000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>394523000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>650771000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>371669000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>445341000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>394630000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>365511000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>418818000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>390543000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>370762000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>249656000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>570066000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>489309000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>260014000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>250000000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>194688000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>171065000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-107003000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>115875000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>69067000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-69728000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-116177000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-114581000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-21933000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-32820000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>347034000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>391824000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>968472000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>568875000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
+        <v>414281000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>0.0</v>
+      </c>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+    </row>
+    <row r="6" spans="1:92">
+      <c r="A6" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6">
+        <v>829434000000.0</v>
+      </c>
+      <c r="C6">
+        <v>663267000000.0</v>
+      </c>
+      <c r="D6">
+        <v>787366000000.0</v>
+      </c>
+      <c r="E6">
+        <v>442906000000.0</v>
+      </c>
+      <c r="F6">
+        <v>220353000000.0</v>
+      </c>
+      <c r="G6">
+        <v>160612000000.0</v>
+      </c>
+      <c r="H6">
+        <v>116482000000.0</v>
+      </c>
+      <c r="I6">
+        <v>184484000000.0</v>
+      </c>
+      <c r="J6">
+        <v>232091000000.0</v>
+      </c>
+      <c r="K6">
+        <v>351176000000.0</v>
+      </c>
+      <c r="L6">
+        <v>521683000000.0</v>
+      </c>
+      <c r="M6">
+        <v>447976000000.0</v>
+      </c>
+      <c r="N6">
+        <v>335087000000.0</v>
+      </c>
+      <c r="O6">
+        <v>323053000000.0</v>
+      </c>
+      <c r="P6">
+        <v>294613000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>406636000000.0</v>
+      </c>
+      <c r="R6">
+        <v>216299000000.0</v>
+      </c>
+      <c r="S6">
+        <v>151706000000.0</v>
+      </c>
+      <c r="T6">
+        <v>275657000000.0</v>
+      </c>
+      <c r="U6">
+        <v>127961000000.0</v>
+      </c>
+      <c r="V6">
+        <v>116722000000.0</v>
+      </c>
+      <c r="W6">
+        <v>47807000000.0</v>
+      </c>
+      <c r="X6">
+        <v>174087000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>97993000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>18289000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>446187000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>675162000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>395000000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>469209000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>418634000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>389877000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>442690000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>413520000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>392298000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>270858000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>380233000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>316619000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>282236000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>273042000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>219016000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>196697000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-81261000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>142196000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>95054000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-42753000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-88746000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-87645000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>4389000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-7406000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>372207000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>415320000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>999254000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>588194000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>19343000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>432919000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>18288000000.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+    </row>
+    <row r="7" spans="1:92">
+      <c r="A7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+    </row>
+    <row r="8" spans="1:92">
+      <c r="A8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+    </row>
+    <row r="9" spans="1:92">
+      <c r="A9" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9">
+        <v>2424588000000.0</v>
+      </c>
+      <c r="C9">
+        <v>2230136000000.0</v>
+      </c>
+      <c r="D9">
+        <v>3262989000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1648374000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1016779000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1006796000000.0</v>
+      </c>
+      <c r="H9">
+        <v>998619000000.0</v>
+      </c>
+      <c r="I9">
+        <v>1025705000000.0</v>
+      </c>
+      <c r="J9">
+        <v>1121051000000.0</v>
+      </c>
+      <c r="K9">
+        <v>1219931000000.0</v>
+      </c>
+      <c r="L9">
+        <v>1089935000000.0</v>
+      </c>
+      <c r="M9">
+        <v>1170903000000.0</v>
+      </c>
+      <c r="N9">
+        <v>1090326000000.0</v>
+      </c>
+      <c r="O9">
+        <v>1033497000000.0</v>
+      </c>
+      <c r="P9">
+        <v>1007792000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>961696000000.0</v>
+      </c>
+      <c r="R9">
+        <v>877809000000.0</v>
+      </c>
+      <c r="S9">
+        <v>888537000000.0</v>
+      </c>
+      <c r="T9">
+        <v>919511000000.0</v>
+      </c>
+      <c r="U9">
+        <v>942004000000.0</v>
+      </c>
+      <c r="V9">
+        <v>942081000000.0</v>
+      </c>
+      <c r="W9">
+        <v>850574000000.0</v>
+      </c>
+      <c r="X9">
+        <v>495688000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1379859000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>930063000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1356217000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1377909000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>1339387000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>1307784000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>1276956000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1099316000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>1331623000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>1124349000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>1119541000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1034923000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>963291000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>872064000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>812780000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>779886000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>758446000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>719186000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>661049000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>691792000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>618015000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>481133000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>458705000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>507728000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>495792000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>444959000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>507375000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>473636000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>1147841000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>1130145000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>972339000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>1041440000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>1008137000000.0</v>
+      </c>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+    </row>
+    <row r="10" spans="1:92">
+      <c r="A10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10">
+        <v>829434000000.0</v>
+      </c>
+      <c r="C10">
+        <v>618262000000.0</v>
+      </c>
+      <c r="D10">
+        <v>787366000000.0</v>
+      </c>
+      <c r="E10">
+        <v>442906000000.0</v>
+      </c>
+      <c r="F10">
+        <v>406159000000.0</v>
+      </c>
+      <c r="G10">
+        <v>352413000000.0</v>
+      </c>
+      <c r="H10">
+        <v>360453000000.0</v>
+      </c>
+      <c r="I10">
+        <v>428028000000.0</v>
+      </c>
+      <c r="J10">
+        <v>417138000000.0</v>
+      </c>
+      <c r="K10">
+        <v>546697000000.0</v>
+      </c>
+      <c r="L10">
+        <v>773470000000.0</v>
+      </c>
+      <c r="M10">
+        <v>651396000000.0</v>
+      </c>
+      <c r="N10">
+        <v>513225000000.0</v>
+      </c>
+      <c r="O10">
+        <v>534578000000.0</v>
+      </c>
+      <c r="P10">
+        <v>567188000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>622817000000.0</v>
+      </c>
+      <c r="R10">
+        <v>454366000000.0</v>
+      </c>
+      <c r="S10">
+        <v>395353000000.0</v>
+      </c>
+      <c r="T10">
+        <v>600249000000.0</v>
+      </c>
+      <c r="U10">
+        <v>376756000000.0</v>
+      </c>
+      <c r="V10">
+        <v>341117000000.0</v>
+      </c>
+      <c r="W10">
+        <v>280081000000.0</v>
+      </c>
+      <c r="X10">
+        <v>344701000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>304407000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>114255000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>713072000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>933994000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>642056000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>671567000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>631519000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>624269000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>660685000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>594878000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>604737000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>494225000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>615827000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>529120000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>482068000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>498910000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>426479000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>405076000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>385626000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>325957000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>306550000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>165103000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>102945000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>139820000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>199301000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>174152000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>547290000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>628513000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>638264000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>564757000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>450668000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>413954000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>479726000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>518057000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>484181000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>465156000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>657416000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>472017000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>516950000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>511834000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>498293000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>477074000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>444522000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>405174000000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>434370000000.0</v>
+      </c>
+      <c r="BR10">
+        <v>402203000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>416600000000.0</v>
+      </c>
+      <c r="BT10">
+        <v>426888000000.0</v>
+      </c>
+      <c r="BU10">
+        <v>389182000000.0</v>
+      </c>
+      <c r="BV10">
+        <v>355211000000.0</v>
+      </c>
+      <c r="BW10">
+        <v>248041000000.0</v>
+      </c>
+      <c r="BX10">
+        <v>269639000000.0</v>
+      </c>
+      <c r="BY10">
+        <v>231107000000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>154622000000.0</v>
+      </c>
+      <c r="CA10">
+        <v>145451000000.0</v>
+      </c>
+      <c r="CB10">
+        <v>227447642000.0</v>
+      </c>
+      <c r="CC10">
+        <v>146403712000.0</v>
+      </c>
+      <c r="CD10">
+        <v>119895794000.0</v>
+      </c>
+      <c r="CE10">
+        <v>166832852000.0</v>
+      </c>
+      <c r="CF10">
+        <v>165439537000.0</v>
+      </c>
+      <c r="CG10">
+        <v>165608856000.0</v>
+      </c>
+      <c r="CH10">
+        <v>179406740000.0</v>
+      </c>
+      <c r="CI10">
+        <v>165383867000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>93997781000.0</v>
+      </c>
+      <c r="CK10">
+        <v>110972395000.0</v>
+      </c>
+      <c r="CL10">
+        <v>112856554000.0</v>
+      </c>
+      <c r="CM10">
+        <v>117857926000.0</v>
+      </c>
+      <c r="CN10">
+        <v>50941723000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:92">
+      <c r="A11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11">
+        <v>189711000000.0</v>
+      </c>
+      <c r="C11">
+        <v>134131000000.0</v>
+      </c>
+      <c r="D11">
+        <v>181027000000.0</v>
+      </c>
+      <c r="E11">
+        <v>105960000000.0</v>
+      </c>
+      <c r="F11">
+        <v>83026000000.0</v>
+      </c>
+      <c r="G11">
+        <v>73893000000.0</v>
+      </c>
+      <c r="H11">
+        <v>68200000000.0</v>
+      </c>
+      <c r="I11">
+        <v>78797000000.0</v>
+      </c>
+      <c r="J11">
+        <v>84052000000.0</v>
+      </c>
+      <c r="K11">
+        <v>114585000000.0</v>
+      </c>
+      <c r="L11">
+        <v>172170000000.0</v>
+      </c>
+      <c r="M11">
+        <v>127106000000.0</v>
+      </c>
+      <c r="N11">
+        <v>111803000000.0</v>
+      </c>
+      <c r="O11">
+        <v>117543000000.0</v>
+      </c>
+      <c r="P11">
+        <v>107668000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>137954000000.0</v>
+      </c>
+      <c r="R11">
+        <v>97765000000.0</v>
+      </c>
+      <c r="S11">
+        <v>90782000000.0</v>
+      </c>
+      <c r="T11">
+        <v>140824000000.0</v>
+      </c>
+      <c r="U11">
+        <v>96970000000.0</v>
+      </c>
+      <c r="V11">
+        <v>78734000000.0</v>
+      </c>
+      <c r="W11">
+        <v>68975000000.0</v>
+      </c>
+      <c r="X11">
+        <v>133337000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>87247000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>37311000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>192967000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>243607000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>172691000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>184928000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>169219000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>160864000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>182576000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>164063000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>161803000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>176827000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>205543000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>175375000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>154345000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>393383000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>115259000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>98070000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>100028000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>84410000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>81218000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>43229000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>26862000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>35864000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>52673000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>43416000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>136445000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>158319000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>160144000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>141791000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>114743000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>105076000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>120801000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>129573000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>121830000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>115866000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>164715000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>118331000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>129306000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>127425000000.0</v>
+      </c>
+      <c r="BM11">
+        <v>125413000000.0</v>
+      </c>
+      <c r="BN11">
+        <v>99168000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>111811000000.0</v>
+      </c>
+      <c r="BP11">
+        <v>89147000000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>122425000000.0</v>
+      </c>
+      <c r="BR11">
+        <v>111757000000.0</v>
+      </c>
+      <c r="BS11">
+        <v>122618000000.0</v>
+      </c>
+      <c r="BT11">
+        <v>100329000000.0</v>
+      </c>
+      <c r="BU11">
+        <v>116963000000.0</v>
+      </c>
+      <c r="BV11">
+        <v>107195000000.0</v>
+      </c>
+      <c r="BW11">
+        <v>74602000000.0</v>
+      </c>
+      <c r="BX11">
+        <v>81180000000.0</v>
+      </c>
+      <c r="BY11">
+        <v>69592000000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>46581000000.0</v>
+      </c>
+      <c r="CA11">
+        <v>43756000000.0</v>
+      </c>
+      <c r="CB11">
+        <v>71164476000.0</v>
+      </c>
+      <c r="CC11">
+        <v>42045951000.0</v>
+      </c>
+      <c r="CD11">
+        <v>33774245000.0</v>
+      </c>
+      <c r="CE11">
+        <v>49656328000.0</v>
+      </c>
+      <c r="CF11">
+        <v>41980351000.0</v>
+      </c>
+      <c r="CG11">
+        <v>45816478000.0</v>
+      </c>
+      <c r="CH11">
+        <v>57460162000.0</v>
+      </c>
+      <c r="CI11">
+        <v>54214009000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>49587135000.0</v>
+      </c>
+      <c r="CK11">
+        <v>26155940000.0</v>
+      </c>
+      <c r="CL11">
+        <v>27572375000.0</v>
+      </c>
+      <c r="CM11">
+        <v>31024156000.0</v>
+      </c>
+      <c r="CN11">
+        <v>11768244000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:92">
+      <c r="A12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12">
+        <v>334686000000.0</v>
+      </c>
+      <c r="C12">
+        <v>343412000000.0</v>
+      </c>
+      <c r="D12">
+        <v>519114000000.0</v>
+      </c>
+      <c r="E12">
+        <v>307157000000.0</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12">
+        <v>429000000.0</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>281284000000.0</v>
+      </c>
+      <c r="M12">
+        <v>275198000000.0</v>
+      </c>
+      <c r="N12">
+        <v>259253000000.0</v>
+      </c>
+      <c r="O12">
+        <v>328346000000.0</v>
+      </c>
+      <c r="P12">
+        <v>8083000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>6741000000.0</v>
+      </c>
+      <c r="R12">
+        <v>8478000000.0</v>
+      </c>
+      <c r="S12">
+        <v>6696000000.0</v>
+      </c>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12">
+        <v>126566000000.0</v>
+      </c>
+      <c r="W12">
+        <v>146363000000.0</v>
+      </c>
+      <c r="X12">
+        <v>169764000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>182685000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>182035000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>218063000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>224795000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>213742000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>224917000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>210228000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>212639000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>246620000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>173962000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>216957000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>213486000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>363591000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>113080000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>207874000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>479464000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>492600000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>479212000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>484696000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>517473000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>545833000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>562513000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>569083000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>606203000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>592535000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>544140000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>518400000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>479652000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>425167000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>390659000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>372393000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>354622000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>318330000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>279969000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>238135000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>189711000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>159297000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>114310000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>66213000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>52692000000.0</v>
+      </c>
+      <c r="BM12">
+        <v>23692000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>27673000000.0</v>
+      </c>
+      <c r="BO12">
+        <v>29861000000.0</v>
+      </c>
+      <c r="BP12">
+        <v>31394000000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>31504000000.0</v>
+      </c>
+      <c r="BR12">
+        <v>32283000000.0</v>
+      </c>
+      <c r="BS12">
+        <v>28443000000.0</v>
+      </c>
+      <c r="BT12">
+        <v>31677000000.0</v>
+      </c>
+      <c r="BU12">
+        <v>28595000000.0</v>
+      </c>
+      <c r="BV12">
+        <v>35700000000.0</v>
+      </c>
+      <c r="BW12">
+        <v>46576000000.0</v>
+      </c>
+      <c r="BX12">
+        <v>46820000000.0</v>
+      </c>
+      <c r="BY12">
+        <v>47848000000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>48527000000.0</v>
+      </c>
+      <c r="CA12">
+        <v>49529000000.0</v>
+      </c>
+      <c r="CB12">
+        <v>48638039000.0</v>
+      </c>
+      <c r="CC12">
+        <v>52895672000.0</v>
+      </c>
+      <c r="CD12">
+        <v>32679759000.0</v>
+      </c>
+      <c r="CE12">
+        <v>20842530000.0</v>
+      </c>
+      <c r="CF12">
+        <v>23041493000.0</v>
+      </c>
+      <c r="CG12">
+        <v>19951936000.0</v>
+      </c>
+      <c r="CH12">
+        <v>21624450000.0</v>
+      </c>
+      <c r="CI12">
+        <v>26028448000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>25835773000.0</v>
+      </c>
+      <c r="CK12">
+        <v>30657556000.0</v>
+      </c>
+      <c r="CL12">
+        <v>34496330000.0</v>
+      </c>
+      <c r="CM12">
+        <v>38503059000.0</v>
+      </c>
+      <c r="CN12">
+        <v>40484150000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:92">
+      <c r="A13" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13">
+        <v>3519000000.0</v>
+      </c>
+      <c r="C13">
+        <v>5215000000.0</v>
+      </c>
+      <c r="D13">
+        <v>464201000000.0</v>
+      </c>
+      <c r="E13">
+        <v>309412000000.0</v>
+      </c>
+      <c r="F13">
+        <v>300166000000.0</v>
+      </c>
+      <c r="G13">
+        <v>294911000000.0</v>
+      </c>
+      <c r="H13">
+        <v>321722000000.0</v>
+      </c>
+      <c r="I13">
+        <v>331532000000.0</v>
+      </c>
+      <c r="J13">
+        <v>15012000000.0</v>
+      </c>
+      <c r="K13">
+        <v>10457000000.0</v>
+      </c>
+      <c r="L13">
+        <v>11429000000.0</v>
+      </c>
+      <c r="M13">
+        <v>266402000000.0</v>
+      </c>
+      <c r="N13">
+        <v>254894000000.0</v>
+      </c>
+      <c r="O13">
+        <v>190637000000.0</v>
+      </c>
+      <c r="P13">
+        <v>161001000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>169591000000.0</v>
+      </c>
+      <c r="R13">
+        <v>8881000000.0</v>
+      </c>
+      <c r="S13">
+        <v>6970000000.0</v>
+      </c>
+      <c r="T13">
+        <v>6253000000.0</v>
+      </c>
+      <c r="U13">
+        <v>244729000000.0</v>
+      </c>
+      <c r="V13">
+        <v>9864000000.0</v>
+      </c>
+      <c r="W13">
+        <v>326927000000.0</v>
+      </c>
+      <c r="X13">
+        <v>37480000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>449099000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>934972000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>470975000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>504251000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>9081000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>3134000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>6072000000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+    </row>
+    <row r="14" spans="1:92">
+      <c r="A14" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+    </row>
+    <row r="15" spans="1:92">
+      <c r="A15" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15">
+        <v>639723000000.0</v>
+      </c>
+      <c r="C15">
+        <v>484131000000.0</v>
+      </c>
+      <c r="D15">
+        <v>606339000000.0</v>
+      </c>
+      <c r="E15">
+        <v>336946000000.0</v>
+      </c>
+      <c r="F15">
+        <v>323133000000.0</v>
+      </c>
+      <c r="G15">
+        <v>278520000000.0</v>
+      </c>
+      <c r="H15">
+        <v>292253000000.0</v>
+      </c>
+      <c r="I15">
+        <v>349231000000.0</v>
+      </c>
+      <c r="J15">
+        <v>333086000000.0</v>
+      </c>
+      <c r="K15">
+        <v>432112000000.0</v>
+      </c>
+      <c r="L15">
+        <v>601300000000.0</v>
+      </c>
+      <c r="M15">
+        <v>524290000000.0</v>
+      </c>
+      <c r="N15">
+        <v>401422000000.0</v>
+      </c>
+      <c r="O15">
+        <v>417035000000.0</v>
+      </c>
+      <c r="P15">
+        <v>459520000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>484863000000.0</v>
+      </c>
+      <c r="R15">
+        <v>356601000000.0</v>
+      </c>
+      <c r="S15">
+        <v>304571000000.0</v>
+      </c>
+      <c r="T15">
+        <v>459425000000.0</v>
+      </c>
+      <c r="U15">
+        <v>279786000000.0</v>
+      </c>
+      <c r="V15">
+        <v>262383000000.0</v>
+      </c>
+      <c r="W15">
+        <v>211106000000.0</v>
+      </c>
+      <c r="X15">
+        <v>211364000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>217160000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>76944000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>520105000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>690387000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>469365000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>486639000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>462300000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>463405000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>478109000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>430815000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>442934000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>317398000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>410284000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>353745000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>327723000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>105527000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>311220000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>307006000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>285598000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>241547000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>225332000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>121874000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>76083000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>103956000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>146628000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>130736000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>410845000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>470194000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>478120000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>422966000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>335925000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>308878000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>358925000000.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+    </row>
+    <row r="16" spans="1:92">
+      <c r="A16" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>606339000000.0</v>
+      </c>
+      <c r="E16">
+        <v>336946000000.0</v>
+      </c>
+      <c r="F16">
+        <v>323133000000.0</v>
+      </c>
+      <c r="G16">
+        <v>278520000000.0</v>
+      </c>
+      <c r="H16">
+        <v>292253000000.0</v>
+      </c>
+      <c r="I16">
+        <v>349231000000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>524290000000.0</v>
+      </c>
+      <c r="N16">
+        <v>401422000000.0</v>
+      </c>
+      <c r="O16">
+        <v>417035000000.0</v>
+      </c>
+      <c r="P16">
+        <v>459520000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>484863000000.0</v>
+      </c>
+      <c r="R16">
+        <v>356601000000.0</v>
+      </c>
+      <c r="S16">
+        <v>304571000000.0</v>
+      </c>
+      <c r="T16">
+        <v>459425000000.0</v>
+      </c>
+      <c r="U16">
+        <v>279786000000.0</v>
+      </c>
+      <c r="V16">
+        <v>262383000000.0</v>
+      </c>
+      <c r="W16">
+        <v>211106000000.0</v>
+      </c>
+      <c r="X16">
+        <v>211364000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>217160000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>597049000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>520105000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>690387000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>469365000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>486639000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>462300000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>463405000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>478109000000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+    </row>
+    <row r="17" spans="1:92">
+      <c r="A17" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>639723000000.0</v>
+      </c>
+      <c r="C17">
+        <v>484131000000.0</v>
+      </c>
+      <c r="D17">
+        <v>606339000000.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
+        <v>323133000000.0</v>
+      </c>
+      <c r="G17">
+        <v>278520000000.0</v>
+      </c>
+      <c r="H17">
+        <v>292253000000.0</v>
+      </c>
+      <c r="I17">
+        <v>349231000000.0</v>
+      </c>
+      <c r="J17">
+        <v>333086000000.0</v>
+      </c>
+      <c r="K17">
+        <v>432112000000.0</v>
+      </c>
+      <c r="L17">
+        <v>601300000000.0</v>
+      </c>
+      <c r="M17">
+        <v>524290000000.0</v>
+      </c>
+      <c r="N17">
+        <v>401422000000.0</v>
+      </c>
+      <c r="O17">
+        <v>417035000000.0</v>
+      </c>
+      <c r="P17">
+        <v>459520000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>484863000000.0</v>
+      </c>
+      <c r="R17">
+        <v>356601000000.0</v>
+      </c>
+      <c r="S17">
+        <v>304571000000.0</v>
+      </c>
+      <c r="T17">
+        <v>459425000000.0</v>
+      </c>
+      <c r="U17">
+        <v>279786000000.0</v>
+      </c>
+      <c r="V17">
+        <v>262383000000.0</v>
+      </c>
+      <c r="W17">
+        <v>211106000000.0</v>
+      </c>
+      <c r="X17">
+        <v>211364000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>217160000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>76944000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>520105000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>690387000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>469365000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>486639000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>462300000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>463405000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>478109000000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+    </row>
+    <row r="18" spans="1:92">
+      <c r="A18" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>1979000000.0</v>
+      </c>
+      <c r="C18">
+        <v>3797000000.0</v>
+      </c>
+      <c r="D18">
+        <v>14042000000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
+        <v>8942000000.0</v>
+      </c>
+      <c r="G18">
+        <v>11750000000.0</v>
+      </c>
+      <c r="H18">
+        <v>26752000000.0</v>
+      </c>
+      <c r="I18">
+        <v>23064000000.0</v>
+      </c>
+      <c r="J18">
+        <v>14507000000.0</v>
+      </c>
+      <c r="K18">
+        <v>9860000000.0</v>
+      </c>
+      <c r="L18">
+        <v>10924000000.0</v>
+      </c>
+      <c r="M18">
+        <v>11015000000.0</v>
+      </c>
+      <c r="N18">
+        <v>4874000000.0</v>
+      </c>
+      <c r="O18">
+        <v>4126000000.0</v>
+      </c>
+      <c r="P18">
+        <v>8083000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>6741000000.0</v>
+      </c>
+      <c r="R18">
+        <v>8478000000.0</v>
+      </c>
+      <c r="S18">
+        <v>6696000000.0</v>
+      </c>
+      <c r="T18">
+        <v>6037000000.0</v>
+      </c>
+      <c r="U18">
+        <v>7335000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-117047000000.0</v>
+      </c>
+      <c r="W18">
+        <v>29209000000.0</v>
+      </c>
+      <c r="X18">
+        <v>37259000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>16650000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>9851000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>11574000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>9990000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>8559000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>2677000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-221215000000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+    </row>
+    <row r="19" spans="1:92">
+      <c r="A19" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+    </row>
+    <row r="20" spans="1:92">
+      <c r="A20" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+    </row>
+    <row r="21" spans="1:92">
+      <c r="A21" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>829434000000.0</v>
+      </c>
+      <c r="C21">
+        <v>618262000000.0</v>
+      </c>
+      <c r="D21">
+        <v>787366000000.0</v>
+      </c>
+      <c r="E21">
+        <v>442906000000.0</v>
+      </c>
+      <c r="F21">
+        <v>166803000000.0</v>
+      </c>
+      <c r="G21">
+        <v>103249000000.0</v>
+      </c>
+      <c r="H21">
+        <v>64176000000.0</v>
+      </c>
+      <c r="I21">
+        <v>134336000000.0</v>
+      </c>
+      <c r="J21">
+        <v>182162000000.0</v>
+      </c>
+      <c r="K21">
+        <v>301338000000.0</v>
+      </c>
+      <c r="L21">
+        <v>472135000000.0</v>
+      </c>
+      <c r="M21">
+        <v>398333000000.0</v>
+      </c>
+      <c r="N21">
+        <v>285433000000.0</v>
+      </c>
+      <c r="O21">
+        <v>272768000000.0</v>
+      </c>
+      <c r="P21">
+        <v>244047000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>341989000000.0</v>
+      </c>
+      <c r="R21">
+        <v>176156000000.0</v>
+      </c>
+      <c r="S21">
+        <v>99003000000.0</v>
+      </c>
+      <c r="T21">
+        <v>219909000000.0</v>
+      </c>
+      <c r="U21">
+        <v>73583000000.0</v>
+      </c>
+      <c r="V21">
+        <v>61352000000.0</v>
+      </c>
+      <c r="W21">
+        <v>-6896000000.0</v>
+      </c>
+      <c r="X21">
+        <v>118816000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>42279000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-35551000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>394523000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>650771000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>371669000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>445341000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>394630000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>365511000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>418818000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>390543000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>370762000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>249656000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>380233000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>316619000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>260014000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>250000000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>194688000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>171065000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>822616000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>115875000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>69067000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-69728000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-116177000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-114581000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-21933000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>-32820000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>347034000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>391824000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>638641000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>568875000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>450668000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>414281000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>479726000000.0</v>
+      </c>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+    </row>
+    <row r="22" spans="1:92">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+    </row>
+    <row r="23" spans="1:92">
+      <c r="A23" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23">
+        <v>2460679000000.0</v>
+      </c>
+      <c r="C23">
+        <v>2592193000000.0</v>
+      </c>
+      <c r="D23">
+        <v>4225766000000.0</v>
+      </c>
+      <c r="E23">
+        <v>1956401000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1715809000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1793665000000.0</v>
+      </c>
+      <c r="H23">
+        <v>1879768000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1843293000000.0</v>
+      </c>
+      <c r="J23">
+        <v>1839096000000.0</v>
+      </c>
+      <c r="K23">
+        <v>1697569000000.0</v>
+      </c>
+      <c r="L23">
+        <v>1488191000000.0</v>
+      </c>
+      <c r="M23">
+        <v>1558250000000.0</v>
+      </c>
+      <c r="N23">
+        <v>1618697000000.0</v>
+      </c>
+      <c r="O23">
+        <v>1533236000000.0</v>
+      </c>
+      <c r="P23">
+        <v>1432390000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1304013000000.0</v>
+      </c>
+      <c r="R23">
+        <v>1460354000000.0</v>
+      </c>
+      <c r="S23">
+        <v>1549965000000.0</v>
+      </c>
+      <c r="T23">
+        <v>1437592000000.0</v>
+      </c>
+      <c r="U23">
+        <v>1593172000000.0</v>
+      </c>
+      <c r="V23">
+        <v>1638541000000.0</v>
+      </c>
+      <c r="W23">
+        <v>1641023000000.0</v>
+      </c>
+      <c r="X23">
+        <v>1191891000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2218709000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1903294000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1935177000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1700209000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1961833000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1828422000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1829997000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1821183000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1708483000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1658845000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1632254000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1683391000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1502146000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1468988000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1465799000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1439861000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1446866000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1415866000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1393637000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1435453000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1464903000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1535428000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1583697000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1642266000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1555115000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1457560000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1122353000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>961097000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>509577000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>565388000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>521671000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>627486000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>528411000000.0</v>
+      </c>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+    </row>
+    <row r="24" spans="1:92">
+      <c r="A24" t="s">
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20382,129 +20566,132 @@
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>69496000000.0</v>
+      </c>
+      <c r="C25">
         <v>70244000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>128828000000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>53550000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>57363000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>52306000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>50148000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>49929000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>49838000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>49548000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>49643000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>49654000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>50285000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>50566000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>64647000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>40143000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>52703000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>55748000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>54378000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>55370000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>54703000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>55271000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>55714000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>53840000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>51664000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -20525,54 +20712,55 @@
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20620,547 +20808,556 @@
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>177</v>
+      </c>
+      <c r="B27">
+        <v>234837000000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>137895000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>141491000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>181528000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>165257000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>182410000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>95798000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>165387000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>135276000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>154463000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>156457000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>175939000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>150708000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>147969000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>178804000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>90318000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>133368000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>89358000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>71607000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6367000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>195172000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>69057000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>187439000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>156292000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>194601000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>216747000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>201278000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>216106000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>191553000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>163963000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>151285000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>135453000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>81309000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>106434000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>114705000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>44561000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>71455000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>66581000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>88838000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>87830000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>67617000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>70688000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>56371000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>66993000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>63274000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>60139000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>40013000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>30938000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>48624000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>50167000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>46918000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>67289000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>41688000000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>80051000000.0</v>
+      </c>
+      <c r="C28">
         <v>999091000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1591452000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>698496000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>55043000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>46108000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>54566000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>36094000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12785000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12681000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>78174000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>19489000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>83734000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>57365000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>71817000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>69524000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>105308000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>101941000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>201712000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>173638000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>162878000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>164164000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>127567000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>163781000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>174191000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>132525000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>108599000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>61026000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>43549000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>66166000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>75339000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>50421000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>33894000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>59971000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6288000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>194996000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>78411000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6956000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>60159000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>52649000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>61578000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>175432000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>153498000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>133525000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>133109000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>63861000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>147905000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>178170000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>189293000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>320978000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>426706000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>140328000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>142757000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>142040000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>157004000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>141386000000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
+      <c r="CN28"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>189711000000.0</v>
+      </c>
+      <c r="C29">
         <v>134131000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>181027000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>105960000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>83026000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>73893000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>68200000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>78797000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>84052000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>114585000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>172170000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>127106000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>111803000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>117543000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>107668000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>137954000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>97765000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>90782000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>140824000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>96970000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>78734000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>68975000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>133337000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>87247000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>230278000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>192967000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>243607000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>172691000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>184928000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>169219000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -21177,725 +21374,735 @@
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
+      <c r="CN29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>1595154000000.0</v>
+      </c>
+      <c r="C30">
         <v>1611874000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2475623000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1205468000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>849976000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>903547000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>934443000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>891369000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>938889000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>918593000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>617800000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>772570000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>804893000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>760729000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>763745000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>619707000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>701653000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>789534000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>699602000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>868421000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>880729000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>857470000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>376872000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1337580000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>965614000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>961694000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>727138000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>967718000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>862443000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>882326000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>733805000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>912805000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>733806000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>748779000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>785267000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>583058000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>555445000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>552766000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>529886000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>563758000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>548121000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>506317000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>575917000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>548948000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>550861000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>574882000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>622309000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>517725000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>477779000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>160341000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>81812000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>509577000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>565388000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>521671000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>627486000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>528411000000.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
+      <c r="CN30"/>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:92">
       <c r="A31" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>181</v>
+      </c>
+      <c r="B31">
+        <v>-832945000000.0</v>
+      </c>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-14001000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>239356000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>249164000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>296277000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>293692000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>234976000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>245359000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>301335000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>253063000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>227792000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>261810000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>323141000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>280828000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>278210000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>296350000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>380340000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>303173000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>279765000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>286977000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>225885000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>262128000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>149806000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>318549000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>283223000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>270387000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>226226000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>236889000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>258758000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>241867000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>204335000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>233975000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>244569000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>235594000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>212501000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>222054000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>248910000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>231791000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>234011000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>199453000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>210082000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>237483000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>234831000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>219122000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>254401000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>221234000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>206972000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>200256000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>236689000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>154028000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-4118000000.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31">
+      <c r="BC31"/>
+      <c r="BD31">
         <v>-327000000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
+      <c r="CN31"/>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:92">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
+        <v>3290885000000.0</v>
+      </c>
+      <c r="C32">
         <v>3210455000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5013132000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2399307000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1882612000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1896914000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1943944000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1977629000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2021258000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1998907000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1960326000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1956583000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1904130000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1806004000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1676437000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1646002000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1636510000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1648968000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1657501000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1666755000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1699893000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1634127000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1310707000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2260988000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1867743000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2329700000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2350980000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2333502000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2273763000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2224627000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2186694000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2127301000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2049388000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2003016000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1933047000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1882379000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1785607000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1725813000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1689861000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1641554000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1586931000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1548369000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1551328000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1533970000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1465700000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1467520000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1527685000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1533182000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1424740000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1469387000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1352921000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1147841000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1130145000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>972339000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1041440000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1008137000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1636330000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1537365000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1395872000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1441841000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1225253000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1141260000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1080568000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1008643000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>927897000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>820990000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1061541000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1006730000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>926262000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>902080000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>979621000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>911433000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>820665000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>733675000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>683389000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>658470000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>580333000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>531559000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>493931178000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>550653238000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>465519475000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>453321467000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>587651202000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>439076541000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>433219921000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>405791637000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>270131388000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>300364382000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>273240077000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>261689390000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>241031362000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -21986,51 +22193,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>1959219000000.0</v>
       </c>
       <c r="C2">
         <v>1435491000000.0</v>
       </c>
       <c r="D2">
         <v>1286362000000.0</v>
       </c>
       <c r="E2">
         <v>1637550000000.0</v>
       </c>
       <c r="F2">
         <v>4227409000000.0</v>
       </c>
       <c r="G2">
         <v>3122492000000.0</v>
       </c>
       <c r="H2">
         <v>1689324000000.0</v>
       </c>
       <c r="I2">
         <v>2221718000000.0</v>
       </c>
@@ -22050,51 +22257,51 @@
         <v>2248641000000.0</v>
       </c>
       <c r="O2">
         <v>2793446000000.0</v>
       </c>
       <c r="P2">
         <v>618529000000.0</v>
       </c>
       <c r="Q2">
         <v>487007000000.0</v>
       </c>
       <c r="R2">
         <v>474195000000.0</v>
       </c>
       <c r="S2">
         <v>376303000000.0</v>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>95845000000</v>
       </c>
       <c r="C3">
         <v>269045000000</v>
       </c>
       <c r="D3">
         <v>149019000000</v>
       </c>
       <c r="E3">
         <v>47793000000</v>
       </c>
       <c r="F3">
         <v>70204000000</v>
       </c>
       <c r="G3">
         <v>134668000000</v>
       </c>
       <c r="H3">
         <v>155305000000</v>
       </c>
       <c r="I3">
         <v>150873000000</v>
       </c>
@@ -22124,107 +22331,107 @@
       </c>
       <c r="R3">
         <v>39737000000</v>
       </c>
       <c r="S3">
         <v>73154000000</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
         <v>-1138303000000.0</v>
       </c>
       <c r="C6">
         <v>118367000000.0</v>
       </c>
       <c r="D6">
         <v>149129000000.0</v>
       </c>
       <c r="E6">
         <v>-351188000000.0</v>
       </c>
       <c r="F6">
         <v>-2589859000000.0</v>
       </c>
       <c r="G6">
         <v>1104917000000.0</v>
       </c>
       <c r="H6">
         <v>1433168000000.0</v>
       </c>
       <c r="I6">
         <v>-532394000000.0</v>
       </c>
@@ -22244,299 +22451,299 @@
         <v>-984510000000.0</v>
       </c>
       <c r="O6">
         <v>-544805000000.0</v>
       </c>
       <c r="P6">
         <v>2174917000000.0</v>
       </c>
       <c r="Q6">
         <v>131522000000.0</v>
       </c>
       <c r="R6">
         <v>12812000000.0</v>
       </c>
       <c r="S6">
         <v>97892000000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7">
         <v>-65397397000000.0</v>
       </c>
       <c r="C7">
         <v>-57914790000000.0</v>
       </c>
       <c r="D7">
         <v>-60763831000000.0</v>
       </c>
       <c r="E7">
         <v>-47403882000000.0</v>
       </c>
       <c r="F7">
         <v>-42377454000000.0</v>
       </c>
       <c r="G7">
         <v>-33906588000000.0</v>
       </c>
       <c r="H7">
         <v>-54626250000000.0</v>
       </c>
       <c r="I7">
         <v>-54977275000000.0</v>
       </c>
       <c r="J7">
         <v>-48542337000000.0</v>
       </c>
       <c r="K7">
         <v>-34196520000000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-994163000000.0</v>
       </c>
       <c r="F12">
         <v>2632910000000.0</v>
       </c>
       <c r="G12">
         <v>7211531000000.0</v>
       </c>
       <c r="H12">
         <v>-1024876000000.0</v>
       </c>
       <c r="I12">
         <v>-2564067000000.0</v>
       </c>
       <c r="J12">
         <v>-488496000000.0</v>
       </c>
       <c r="K12">
         <v>-137641000000.0</v>
       </c>
       <c r="L12">
         <v>1885902000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>199130000000.0</v>
       </c>
       <c r="E14">
         <v>208059000000.0</v>
       </c>
       <c r="F14">
         <v>220199000000.0</v>
       </c>
       <c r="G14">
         <v>216489000000.0</v>
       </c>
       <c r="H14">
         <v>95594000000.0</v>
       </c>
       <c r="I14">
         <v>92751000000.0</v>
       </c>
       <c r="J14">
         <v>85631000000.0</v>
       </c>
       <c r="K14">
@@ -22544,51 +22751,51 @@
       </c>
       <c r="L14">
         <v>106714000000.0</v>
       </c>
       <c r="M14">
         <v>87852000000.0</v>
       </c>
       <c r="N14">
         <v>77933000000.0</v>
       </c>
       <c r="O14">
         <v>71506000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
         <v>982466000000.0</v>
       </c>
       <c r="C15">
         <v>972000000000.0</v>
       </c>
       <c r="D15">
         <v>803000000000.0</v>
       </c>
       <c r="E15">
         <v>607000000000.0</v>
       </c>
       <c r="F15">
         <v>513000000000.0</v>
       </c>
       <c r="G15">
         <v>1054500000000.0</v>
       </c>
       <c r="H15">
         <v>908000000000.0</v>
       </c>
       <c r="I15">
         <v>704500000000.0</v>
       </c>
@@ -22608,51 +22815,51 @@
         <v>709300000000.0</v>
       </c>
       <c r="O15">
         <v>791500000000.0</v>
       </c>
       <c r="P15">
         <v>954140000000.0</v>
       </c>
       <c r="Q15">
         <v>242480000000.0</v>
       </c>
       <c r="R15">
         <v>510000000000.0</v>
       </c>
       <c r="S15">
         <v>280000000000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16">
         <v>820916000000.0</v>
       </c>
       <c r="C16">
         <v>1553858000000.0</v>
       </c>
       <c r="D16">
         <v>1435491000000.0</v>
       </c>
       <c r="E16">
         <v>1286362000000.0</v>
       </c>
       <c r="F16">
         <v>1637550000000.0</v>
       </c>
       <c r="G16">
         <v>4227409000000.0</v>
       </c>
       <c r="H16">
         <v>3122492000000.0</v>
       </c>
       <c r="I16">
         <v>1689324000000.0</v>
       </c>
@@ -22674,79 +22881,79 @@
       <c r="O16">
         <v>2248641000000.0</v>
       </c>
       <c r="P16">
         <v>2793446000000.0</v>
       </c>
       <c r="Q16">
         <v>618529000000.0</v>
       </c>
       <c r="R16">
         <v>487007000000.0</v>
       </c>
       <c r="S16">
         <v>474195000000.0</v>
       </c>
       <c r="T16">
         <v>376303000000.0</v>
       </c>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
         <v>357834000000.0</v>
       </c>
       <c r="C18">
         <v>192351000000.0</v>
       </c>
       <c r="D18">
         <v>-4201052000000.0</v>
       </c>
       <c r="E18">
         <v>781557000000.0</v>
       </c>
       <c r="F18">
         <v>3996221000000.0</v>
       </c>
       <c r="G18">
         <v>8318065000000.0</v>
       </c>
       <c r="H18">
         <v>1024104000000.0</v>
       </c>
       <c r="I18">
         <v>-806926000000.0</v>
       </c>
@@ -22766,177 +22973,177 @@
         <v>-1640462000000.0</v>
       </c>
       <c r="O18">
         <v>-3253028000000.0</v>
       </c>
       <c r="P18">
         <v>-10050071000000.0</v>
       </c>
       <c r="Q18">
         <v>-9595885000000.0</v>
       </c>
       <c r="R18">
         <v>-1520028000000.0</v>
       </c>
       <c r="S18">
         <v>-3280589000000.0</v>
       </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19">
         <v>2021000000.0</v>
       </c>
       <c r="C19">
         <v>-1147249000000.0</v>
       </c>
       <c r="D19">
         <v>-110017000000.0</v>
       </c>
       <c r="E19">
         <v>-16576000000.0</v>
       </c>
       <c r="F19">
         <v>-67852000000.0</v>
       </c>
       <c r="G19">
         <v>-132291000000.0</v>
       </c>
       <c r="H19">
         <v>-149358000000.0</v>
       </c>
       <c r="I19">
         <v>-145468000000.0</v>
       </c>
       <c r="J19">
         <v>-91718000000.0</v>
       </c>
       <c r="K19">
         <v>-84340000000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
         <v>-219183000000.0</v>
       </c>
       <c r="C21">
         <v>1814705000000.0</v>
       </c>
       <c r="D21">
         <v>5591284000000.0</v>
       </c>
       <c r="E21">
         <v>-547063000000.0</v>
       </c>
       <c r="F21">
         <v>-6075432000000.0</v>
       </c>
       <c r="G21">
         <v>-6161025000000.0</v>
       </c>
       <c r="H21">
         <v>1311117000000.0</v>
       </c>
       <c r="I21">
         <v>973627000000.0</v>
       </c>
       <c r="J21">
         <v>871203000000.0</v>
       </c>
       <c r="K21">
         <v>-672651000000.0</v>
       </c>
       <c r="L21">
         <v>-2007598000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
         <v>1544938000000.0</v>
       </c>
       <c r="C22">
         <v>1406682000000.0</v>
       </c>
       <c r="D22">
         <v>1944047000000.0</v>
       </c>
       <c r="E22">
         <v>1605555000000.0</v>
       </c>
       <c r="F22">
         <v>1213316000000.0</v>
       </c>
       <c r="G22">
         <v>1025573000000.0</v>
       </c>
       <c r="H22">
         <v>2108691000000.0</v>
       </c>
       <c r="I22">
         <v>1815263000000.0</v>
       </c>
@@ -22966,51 +23173,51 @@
       </c>
       <c r="R22">
         <v>1212400000000.0</v>
       </c>
       <c r="S22">
         <v>1020233000000.0</v>
       </c>
       <c r="T22">
         <v>559710000000.0</v>
       </c>
       <c r="U22">
         <v>463939000000.0</v>
       </c>
       <c r="V22">
         <v>476368000000.0</v>
       </c>
       <c r="W22">
         <v>301345050000.0</v>
       </c>
       <c r="X22">
         <v>155356000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>-59325000000.0</v>
       </c>
       <c r="C23">
         <v>-38485000000.0</v>
       </c>
       <c r="D23">
         <v>-53634000000.0</v>
       </c>
       <c r="E23">
         <v>-30267000000.0</v>
       </c>
       <c r="F23">
         <v>-19473000000.0</v>
       </c>
       <c r="G23">
         <v>-18580000000.0</v>
       </c>
       <c r="H23">
         <v>19630770000000.0</v>
       </c>
       <c r="I23">
         <v>22072060000000.0</v>
       </c>
@@ -23030,51 +23237,51 @@
         <v>29259849000000.0</v>
       </c>
       <c r="O23">
         <v>29231036000000.0</v>
       </c>
       <c r="P23">
         <v>30514831000000.0</v>
       </c>
       <c r="Q23">
         <v>24524856000000.0</v>
       </c>
       <c r="R23">
         <v>14041387000000.0</v>
       </c>
       <c r="S23">
         <v>13951950000000.0</v>
       </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24">
         <v>13605000000.0</v>
       </c>
       <c r="C24">
         <v>-1039123000000.0</v>
       </c>
       <c r="D24">
         <v>-38983000000.0</v>
       </c>
       <c r="E24">
         <v>9382000000.0</v>
       </c>
       <c r="F24">
         <v>-40686000000.0</v>
       </c>
       <c r="G24">
         <v>-81861000000.0</v>
       </c>
       <c r="H24">
         <v>-69929000000.0</v>
       </c>
       <c r="I24">
         <v>-41476000000.0</v>
       </c>
@@ -23094,51 +23301,51 @@
         <v>-21753000000.0</v>
       </c>
       <c r="O24">
         <v>-17476000000.0</v>
       </c>
       <c r="P24">
         <v>-120000000.0</v>
       </c>
       <c r="Q24">
         <v>-808000000.0</v>
       </c>
       <c r="R24">
         <v>-3297000000.0</v>
       </c>
       <c r="S24">
         <v>-24944000000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
         <v>-1091259000000.0</v>
       </c>
       <c r="C25">
         <v>461396000000.0</v>
       </c>
       <c r="D25">
         <v>-6195210000000.0</v>
       </c>
       <c r="E25">
         <v>829350000000.0</v>
       </c>
       <c r="F25">
         <v>4066425000000.0</v>
       </c>
       <c r="G25">
         <v>8452733000000.0</v>
       </c>
       <c r="H25">
         <v>1179409000000.0</v>
       </c>
       <c r="I25">
         <v>-656053000000.0</v>
       </c>
@@ -23158,121 +23365,121 @@
         <v>-1538188000000.0</v>
       </c>
       <c r="O25">
         <v>-3136223000000.0</v>
       </c>
       <c r="P25">
         <v>-9906904000000.0</v>
       </c>
       <c r="Q25">
         <v>-9504615000000.0</v>
       </c>
       <c r="R25">
         <v>-1480291000000.0</v>
       </c>
       <c r="S25">
         <v>-3207435000000.0</v>
       </c>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26">
         <v>-93749000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>993000000.0</v>
       </c>
       <c r="J27">
         <v>1579000000.0</v>
       </c>
       <c r="K27">
         <v>3442000000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27">
         <v>990000000.0</v>
       </c>
       <c r="O27">
         <v>1733000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>-1354723000000.0</v>
       </c>
       <c r="C28">
         <v>804220000000.0</v>
       </c>
       <c r="D28">
         <v>4734650000000.0</v>
       </c>
       <c r="E28">
         <v>-1163962000000.0</v>
       </c>
       <c r="F28">
         <v>-6588432000000.0</v>
       </c>
       <c r="G28">
         <v>-7215525000000.0</v>
       </c>
       <c r="H28">
         <v>403117000000.0</v>
       </c>
       <c r="I28">
         <v>269127000000.0</v>
       </c>
@@ -23292,51 +23499,51 @@
         <v>651524000000.0</v>
       </c>
       <c r="O28">
         <v>2701758000000.0</v>
       </c>
       <c r="P28">
         <v>12217549000000.0</v>
       </c>
       <c r="Q28">
         <v>9723523000000.0</v>
       </c>
       <c r="R28">
         <v>1526820000000.0</v>
       </c>
       <c r="S28">
         <v>3374243000000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
         <v>453679000000.0</v>
       </c>
       <c r="C29">
         <v>461396000000.0</v>
       </c>
       <c r="D29">
         <v>-4052033000000.0</v>
       </c>
       <c r="E29">
         <v>829350000000.0</v>
       </c>
       <c r="F29">
         <v>4066425000000.0</v>
       </c>
       <c r="G29">
         <v>8452733000000.0</v>
       </c>
       <c r="H29">
         <v>1179409000000.0</v>
       </c>
       <c r="I29">
         <v>-656053000000.0</v>
       </c>
@@ -23356,51 +23563,51 @@
         <v>-1538188000000.0</v>
       </c>
       <c r="O29">
         <v>-3136223000000.0</v>
       </c>
       <c r="P29">
         <v>-9906904000000.0</v>
       </c>
       <c r="Q29">
         <v>-9504615000000.0</v>
       </c>
       <c r="R29">
         <v>-1480291000000.0</v>
       </c>
       <c r="S29">
         <v>-3207435000000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>-237259000000.0</v>
       </c>
       <c r="C30">
         <v>-1147249000000.0</v>
       </c>
       <c r="D30">
         <v>-533488000000.0</v>
       </c>
       <c r="E30">
         <v>-16576000000.0</v>
       </c>
       <c r="F30">
         <v>-67852000000.0</v>
       </c>
       <c r="G30">
         <v>-132291000000.0</v>
       </c>
       <c r="H30">
         <v>-149358000000.0</v>
       </c>
       <c r="I30">
         <v>-145468000000.0</v>
       </c>
@@ -23439,714 +23646,720 @@
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM30"/>
+  <dimension ref="A1:CN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CK1" t="s">
-        <v>182</v>
+        <v>150</v>
       </c>
       <c r="CL1" t="s">
-        <v>150</v>
+        <v>183</v>
       </c>
       <c r="CM1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>1044506000000.0</v>
+      </c>
+      <c r="C2">
         <v>820916000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1189581000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1119214000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1447631000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1553858000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2461919000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3461765000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1717027000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1435491000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1844822000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1587014000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1397395000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1286362000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2273205000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2024606000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3198157000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1637550000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1553868000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1882445000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1831911000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4227409000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6201794000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3548494000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2198710000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3122492000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1866529000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2165230000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1351816000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1689324000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1480046000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1535580000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1462797000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2221718000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1176462000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1239562000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1562504000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>940948000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1055015000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1100193000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>931068000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1059985000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1322461000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1240603000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>828202000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>879170000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>980535000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>582233000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>823714000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1264131000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>775598000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1322318000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1597873000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2248641000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1648814000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1913147000000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
+      <c r="CN2"/>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
+        <v>22269000000</v>
+      </c>
+      <c r="C3">
         <v>9941000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>48172000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16221000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19584000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15940000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24222000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>87439000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>104914000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>32240000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>39993000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>36909000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>38463000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>33654000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8255000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16165000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10522000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12851000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14556000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12554000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9948000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>33146000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4149000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12837000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>74465000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>43217000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>68703000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>31598000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>37050000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>17954000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>19278000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>68533000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>23577000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>39485000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>26136000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18755000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>28128000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>23027000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>24108000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21357000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>18718000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>24302000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>24416000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6294000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>13151000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>33885000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>30340000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>72457000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>26424000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16727000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>38361000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8777000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>16272000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>23811000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>18373000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>25958000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
@@ -24206,54 +24419,57 @@
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
+      <c r="CN3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:92">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24301,54 +24517,55 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24396,331 +24613,335 @@
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
+      <c r="CN5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>347094000000.0</v>
+      </c>
+      <c r="C6">
         <v>223590000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-368665000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>70367000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-328417000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-106227000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-908061000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-999846000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1744738000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>281536000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-409331000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>257808000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>189619000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>111033000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-986843000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>248599000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1173551000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1560607000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>83682000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-328577000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>50534000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2395498000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1974385000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2653300000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1349784000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-923782000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1255963000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-298701000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>813414000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-337508000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>209278000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-55534000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>72783000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-758921000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1045256000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-63100000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-322942000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>621556000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-114067000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-45178000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>169125000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-128917000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-262476000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>81858000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>412401000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-50968000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-101365000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>398302000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-241481000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-440417000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>488533000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-546720000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-275555000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-650768000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>599827000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-264333000000.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
+      <c r="CN6"/>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-65397397000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-41649531000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-26278844000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-13074166000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-57914790000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-44009747000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-44712033000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-29744843000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-16278289000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-47403882000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-33594285000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-22010989000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-11042235000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-42377454000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-30487248000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-20346102000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-9294359000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-33906588000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-24721939000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-17837443000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-13110116000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-54626250000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -24740,54 +24961,55 @@
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24835,54 +25057,55 @@
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -24930,54 +25153,55 @@
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
+      <c r="CN9"/>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25025,69 +25249,68 @@
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
+      <c r="CN10"/>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -25101,51 +25324,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -25160,127 +25385,128 @@
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
+      <c r="CN11"/>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-116848000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-3929758000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-1211229000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>48768000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-211224000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>379522000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>533573000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1259558000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-167891000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1008286000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1018846000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2886262000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2735950000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>570473000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>437141000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>105965000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>372627000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-1940609000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-934587000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-698886000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -25295,54 +25521,55 @@
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
+      <c r="CN12"/>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25390,567 +25617,577 @@
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
+      <c r="CN13"/>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>196</v>
+      </c>
+      <c r="B14">
+        <v>-70244000000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>49838000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49548000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>49643000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>49654000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>50285000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>50566000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>64647000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>40143000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>52703000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39658000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>39268000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>40389000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>54703000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>40636000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>41367000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>39927000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>40076000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>14850000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>14733000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>14956000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>14884000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>15836000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>15482000000.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
-      <c r="AZ14">
+      <c r="AZ14"/>
+      <c r="BA14">
         <v>30782000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>19319000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>19343000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>18638000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>18288000000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
+      <c r="CN14"/>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>197</v>
+      </c>
+      <c r="B15">
+        <v>772372000000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>279466000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>703000000000.0</v>
       </c>
       <c r="E15">
         <v>703000000000.0</v>
       </c>
-      <c r="F15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F15">
+        <v>703000000000.0</v>
+      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>972000000000.0</v>
       </c>
-      <c r="I15"/>
+      <c r="I15">
+        <v>972000000000.0</v>
+      </c>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>803000000000.0</v>
       </c>
       <c r="M15">
         <v>803000000000.0</v>
       </c>
       <c r="N15">
         <v>803000000000.0</v>
       </c>
       <c r="O15">
         <v>803000000000.0</v>
       </c>
       <c r="P15">
         <v>803000000000.0</v>
       </c>
       <c r="Q15">
-        <v>607000000000.0</v>
+        <v>803000000000.0</v>
       </c>
       <c r="R15">
         <v>607000000000.0</v>
       </c>
       <c r="S15">
         <v>607000000000.0</v>
       </c>
       <c r="T15">
-        <v>513000000000.0</v>
+        <v>607000000000.0</v>
       </c>
       <c r="U15">
         <v>513000000000.0</v>
       </c>
       <c r="V15">
         <v>513000000000.0</v>
       </c>
       <c r="W15">
         <v>513000000000.0</v>
       </c>
       <c r="X15">
-        <v>1054500000000.0</v>
+        <v>513000000000.0</v>
       </c>
       <c r="Y15">
         <v>1054500000000.0</v>
       </c>
       <c r="Z15">
         <v>1054500000000.0</v>
       </c>
       <c r="AA15">
-        <v>908000000000.0</v>
+        <v>1054500000000.0</v>
       </c>
       <c r="AB15">
         <v>908000000000.0</v>
       </c>
       <c r="AC15">
         <v>908000000000.0</v>
       </c>
       <c r="AD15">
         <v>908000000000.0</v>
       </c>
       <c r="AE15">
         <v>908000000000.0</v>
       </c>
       <c r="AF15">
         <v>908000000000.0</v>
       </c>
-      <c r="AG15"/>
+      <c r="AG15">
+        <v>908000000000.0</v>
+      </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>369000000000.0</v>
       </c>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>369000000000.0</v>
+      </c>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>709300000000.0</v>
       </c>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
+      <c r="CN15"/>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16">
+        <v>1391600000000.0</v>
+      </c>
+      <c r="C16">
         <v>1044506000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>820916000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1189581000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1119214000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1447631000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1553858000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2461919000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3461765000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1717027000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1435491000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1844822000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1587014000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1397395000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1286362000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2273205000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2024606000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3198157000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1637550000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1553868000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1882445000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1831911000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4227409000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6201794000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3548494000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2198710000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3122492000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1866529000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2165230000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1351816000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1689324000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1480046000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1535580000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1462797000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2221718000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1176462000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1239562000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1562504000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>940948000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1055015000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1100193000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>931068000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1059985000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1322461000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1240603000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>828202000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>879170000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>980535000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>582233000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>823714000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1264131000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>775598000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1322318000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1597873000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2248641000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1648814000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1913147000000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
+      <c r="CN16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25998,344 +26235,348 @@
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
+        <v>2099972000000.0</v>
+      </c>
+      <c r="C18">
         <v>-203735000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-676590000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-373350000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>743679000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>628969000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>637406000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1117554000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-166684000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1375695000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-611461000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-239040000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>195826000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3539309000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-709398000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>570015000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>187096000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>723945000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1034190000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1581168000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>139914000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1240949000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1280472000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3146299000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2792269000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1099025000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1083216000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>567063000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>846084000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1472259000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-466094000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-265438000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-494366000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>418972000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>589684000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>417011000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-593714000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>239149000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-99970000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>806255000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>634311000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1112731000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>791196000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>575343000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>406174000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>806993000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>45995000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-326451000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-804358000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-92881000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-359315000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1492863000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-411765000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>638534000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>206913000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-518764000000.0</v>
       </c>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>854000000.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>12719000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-127886000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-41974000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-87021000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>0.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-912476000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-426288000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-36792000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1441000000.0</v>
       </c>
       <c r="N19">
         <v>1441000000.0</v>
       </c>
       <c r="O19">
         <v>1441000000.0</v>
       </c>
       <c r="P19">
         <v>1441000000.0</v>
       </c>
       <c r="Q19">
+        <v>1441000000.0</v>
+      </c>
+      <c r="R19">
         <v>-11441000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>13745000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-13653000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11989000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9740000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-32470000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3088000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-11689000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-74317000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-43197000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-66736000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-29990000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-35301000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-17331000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -26352,54 +26593,55 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26447,141 +26689,144 @@
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>-1369071000000.0</v>
+      </c>
+      <c r="C21">
         <v>458873000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>217279000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-392720000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-610852000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1514993000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2112126000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2896268000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>795240000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3657254000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-282883000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-321518000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-752728000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>810066000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-951411000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1397310000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-89588000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3637123000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3255918000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-494147000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-388133000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2022827000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>170780000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-867372000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>873581000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1134128000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>674032000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>207945000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -26596,949 +26841,962 @@
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
+      <c r="CN21"/>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
+        <v>639723000000.0</v>
+      </c>
+      <c r="C22">
         <v>484131000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>606339000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>336946000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>323133000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>278520000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>292253000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>349231000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>333086000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>432112000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>601300000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>524290000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>401422000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>417035000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>459520000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>484863000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>356601000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>304571000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>459425000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>279786000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>262383000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>211106000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>211364000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>217160000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>76944000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>520105000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>690387000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>469365000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>486639000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>462300000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>463405000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>478109000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>430815000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>442934000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>317398000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>410284000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>353745000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>327723000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>105527000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>311220000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>307006000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>285598000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>241547000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>225332000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>121874000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>76083000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>103956000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>146628000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>130736000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>410845000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>470194000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>478120000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>422966000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>335925000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>308878000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>358925000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>388484000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>362351000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>349290000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>492701000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>353686000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>387644000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>384409000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>372880000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>377906000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>332711000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>316027000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>311945000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>290446000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>293982000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>326559000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>272219000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>248016000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>173439000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>188459000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>161515000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>108041000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>101695000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>156283166000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>104357761000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>86121549000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>117176524000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>123459186000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>119792378000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>121946578000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>111169858000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>44410646000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>84816455000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>85284179000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>86833770000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>39173479000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>-251000000.0</v>
+      </c>
+      <c r="C23">
         <v>-6262000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6136000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-10739000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-8679000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-12398000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-12722000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5692000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-983982000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-8089000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-17334000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-25981000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3697000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-13690000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-4453000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-8200000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-610624000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4091000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7902000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-516934000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3857000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3780000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-7909000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3628000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1058694000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2849000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2917000000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5107670000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-908000000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4132000000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4827670000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5624995000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-704500000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4419395000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4975575000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>12253930000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-505000000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10718909000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10798813000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8848323000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-332500000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9432143000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7487017000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8545919000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-396000000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6323194000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-2700000000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6375175000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8043409000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5265646000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>8386724000000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>847118000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1287348000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>400499000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>254711000000.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
+      <c r="CN23"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>205</v>
+      </c>
+      <c r="B24">
+        <v>395203000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-41613000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>32142000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>112574000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-111568000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-14883000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-69713000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-58677000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-9307000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-394747000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-25995000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1441000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1382000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6072000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-9398000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-5323000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>18031000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-8005000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2788000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3130000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-26763000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1522000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2891000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-46881000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-33611000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-28326000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-14791000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-20948000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-5864000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3386000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-18856000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-6349000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-12885000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-11885000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-3116000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-18238000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-10918000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-4022000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-6169000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-3532000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-9901000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-10414000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1373000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>319000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-16012000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-11276000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-4730000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-13147000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1491000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-10258000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-7933000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1608000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1954000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-7585000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-280000000.0</v>
       </c>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>1552762000000.0</v>
+      </c>
+      <c r="C25">
         <v>-677925000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1234757000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-694075000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>763263000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>644909000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>661628000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1204993000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-61770000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1343455000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-571468000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-202131000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-216787000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3505655000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-701143000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>586180000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>197618000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>736796000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1048746000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1593722000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>149862000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1274095000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1284621000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3159136000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2866734000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1142242000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1151919000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>598661000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>883134000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1454305000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-446816000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-196905000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-470789000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>458457000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>615820000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>435766000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-565586000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>262176000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-75862000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>827612000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>653029000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1137033000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>815612000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>581637000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>419325000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>840878000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>76335000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-253994000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-777934000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-76154000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-320954000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1993112000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-838211000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>306644000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-102230000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-870019000000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-5280000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-88469000000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
@@ -27581,54 +27839,55 @@
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27636,713 +27895,723 @@
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>124000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433000000.0</v>
       </c>
       <c r="BB27">
         <v>433000000.0</v>
       </c>
       <c r="BC27">
+        <v>433000000.0</v>
+      </c>
+      <c r="BD27">
         <v>867000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>-2148081000000.0</v>
+      </c>
+      <c r="C28">
         <v>444794000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-86877000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>459803000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1104399000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-623250000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1527715000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2117818000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1912286000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2537467000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>588425000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>496731000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-7760000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3650186000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-282883000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-321518000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1359728000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>810066000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-951411000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1910310000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-89588000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3637123000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3255918000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-494147000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1442633000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2022827000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>170780000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-867372000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-34419000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1134128000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>674032000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>207945000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>565636000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1178486000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>454840000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-481628000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>269400000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>381700000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-14639000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-852783000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-466330000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1242757000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1056118000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-494103000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4832000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-858209000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-148438000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>723178000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>561862000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-347960000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>846978000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>954076000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>137818000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1287348000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>400499000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>254711000000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
+      <c r="CN28"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>2122241000000.0</v>
+      </c>
+      <c r="C29">
         <v>-193794000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-628418000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-357129000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>763263000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>644909000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>661628000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1204993000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-61770000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1343455000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-571468000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-202131000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>234289000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3505655000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-701143000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>586180000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>197618000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>736796000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1048746000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1593722000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>149862000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1274095000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1284621000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3159136000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2866734000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1142242000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1151919000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>598661000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>883134000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1454305000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-446816000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-196905000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-470789000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>458457000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>615820000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>435766000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-565586000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>262176000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-75862000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>827612000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>653029000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1137033000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>815612000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>581637000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>419325000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>840878000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>76335000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-253994000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-777934000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-76154000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-320954000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-1484086000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-395493000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>662345000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>225286000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-492806000000.0</v>
       </c>
-      <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
+      <c r="CN29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>372934000000.0</v>
+      </c>
+      <c r="C30">
         <v>-27410000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-58731000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-32307000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12719000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-127886000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-41974000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-87021000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-105778000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-912476000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-426288000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-36792000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-36910000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-33498000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2817000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-16063000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11441000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>13745000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-13653000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-11989000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9740000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-32470000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3088000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-11689000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-74317000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-43197000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-66736000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-29990000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-35301000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-17331000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-17938000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-66574000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-22064000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-38892000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-25404000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-17238000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-26756000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-22320000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-23566000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-20007000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-17574000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-23193000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-21970000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-5676000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-11756000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-33637000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-29262000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-70882000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-25409000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-16303000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-37491000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-16710000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-17880000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-25765000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-25958000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-26238000000.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
+      <c r="CN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>