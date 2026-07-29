--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1638,51 +1638,51 @@
       <c r="I29">
         <v>126243000.0</v>
       </c>
       <c r="J29">
         <v>249166000.0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
         <v>29117000.0</v>
       </c>
       <c r="C30">
         <v>20316000.0</v>
       </c>
       <c r="D30">
         <v>25182000.0</v>
       </c>
       <c r="E30">
         <v>72971000.0</v>
       </c>
       <c r="F30">
-        <v>32166000.0</v>
+        <v>31060000.0</v>
       </c>
       <c r="G30">
         <v>2690000.0</v>
       </c>
       <c r="H30">
         <v>2840000.0</v>
       </c>
       <c r="I30">
         <v>372000.0</v>
       </c>
       <c r="J30">
         <v>1927000.0</v>
       </c>
       <c r="K30">
         <v>5908000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
@@ -1907,51 +1907,51 @@
       <c r="I38">
         <v>264000.0</v>
       </c>
       <c r="J38">
         <v>232000.0</v>
       </c>
       <c r="K38"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
         <v>11696000.0</v>
       </c>
       <c r="C39">
         <v>17820000.0</v>
       </c>
       <c r="D39">
         <v>16334000.0</v>
       </c>
       <c r="E39">
         <v>23495000.0</v>
       </c>
       <c r="F39">
-        <v>15350000.0</v>
+        <v>16456000.0</v>
       </c>
       <c r="G39">
         <v>8564999.0</v>
       </c>
       <c r="H39">
         <v>4215000.0</v>
       </c>
       <c r="I39">
         <v>1384000.0</v>
       </c>
       <c r="J39">
         <v>394000.0</v>
       </c>
       <c r="K39">
         <v>1676000.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>57988000.0</v>
       </c>
       <c r="C40">
@@ -4423,51 +4423,51 @@
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>190347000.0</v>
+        <v>-114340000.0</v>
       </c>
       <c r="C28">
         <v>177673000.0</v>
       </c>
       <c r="D28">
         <v>-117472000.0</v>
       </c>
       <c r="E28">
         <v>-147037000.0</v>
       </c>
       <c r="F28">
         <v>255189000.0</v>
       </c>
       <c r="G28">
         <v>-127869000.0</v>
       </c>
       <c r="H28">
         <v>-149721000.0</v>
       </c>
       <c r="I28">
         <v>-175722000.0</v>
       </c>
       <c r="J28">
         <v>-109957000.0</v>
       </c>
@@ -4662,51 +4662,51 @@
       <c r="K30">
         <v>25182000.0</v>
       </c>
       <c r="L30">
         <v>21180000.0</v>
       </c>
       <c r="M30">
         <v>23866000.0</v>
       </c>
       <c r="N30">
         <v>24037000.0</v>
       </c>
       <c r="O30">
         <v>72971000.0</v>
       </c>
       <c r="P30">
         <v>23251000.0</v>
       </c>
       <c r="Q30">
         <v>20863000.0</v>
       </c>
       <c r="R30">
         <v>26752000.0</v>
       </c>
       <c r="S30">
-        <v>32166000.0</v>
+        <v>31060000.0</v>
       </c>
       <c r="T30">
         <v>15896000.0</v>
       </c>
       <c r="U30">
         <v>2079000.0</v>
       </c>
       <c r="V30">
         <v>1656000.0</v>
       </c>
       <c r="W30">
         <v>2690000.0</v>
       </c>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30">
         <v>2840000.0</v>
       </c>
       <c r="AB30">
         <v>2840000.0</v>
       </c>
       <c r="AC30">
         <v>3000.0</v>
       </c>
@@ -5402,51 +5402,51 @@
       <c r="K39">
         <v>16334000.0</v>
       </c>
       <c r="L39">
         <v>21283000.0</v>
       </c>
       <c r="M39">
         <v>22004000.0</v>
       </c>
       <c r="N39">
         <v>27173000.0</v>
       </c>
       <c r="O39">
         <v>23495000.0</v>
       </c>
       <c r="P39">
         <v>18243000.0</v>
       </c>
       <c r="Q39">
         <v>12151000.0</v>
       </c>
       <c r="R39">
         <v>18246000.0</v>
       </c>
       <c r="S39">
-        <v>15350000.0</v>
+        <v>16456000.0</v>
       </c>
       <c r="T39">
         <v>14310000.0</v>
       </c>
       <c r="U39">
         <v>12751000.0</v>
       </c>
       <c r="V39">
         <v>10120000.0</v>
       </c>
       <c r="W39">
         <v>8564999.0</v>
       </c>
       <c r="X39">
         <v>12003000.0</v>
       </c>
       <c r="Y39">
         <v>10532000.0</v>
       </c>
       <c r="Z39">
         <v>10532000.0</v>
       </c>
       <c r="AA39">
         <v>4215000.0</v>
       </c>
@@ -6251,51 +6251,51 @@
       </c>
       <c r="W50">
         <v>3631000.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50">
         <v>2642000.0</v>
       </c>
       <c r="Z50">
         <v>3113000.0</v>
       </c>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
     </row>
     <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>421355000.0</v>
+        <v>116668000.0</v>
       </c>
       <c r="C51">
         <v>439011000.0</v>
       </c>
       <c r="D51">
         <v>117266000.0</v>
       </c>
       <c r="E51">
         <v>117523000.0</v>
       </c>
       <c r="F51">
         <v>449890000.0</v>
       </c>
       <c r="G51">
         <v>122998000.0</v>
       </c>
       <c r="H51">
         <v>124551000.0</v>
       </c>
       <c r="I51">
         <v>124397000.0</v>
       </c>
       <c r="J51">
         <v>124328000.0</v>
       </c>
@@ -7298,83 +7298,83 @@
         <v>513000.0</v>
       </c>
       <c r="J3">
         <v>341000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>100</v>
       </c>
       <c r="B5">
-        <v>-108379000.0</v>
+        <v>-91147000.0</v>
       </c>
       <c r="C5">
         <v>-105925000.0</v>
       </c>
       <c r="D5">
         <v>-149094000.0</v>
       </c>
       <c r="E5">
         <v>-110086000.0</v>
       </c>
       <c r="F5">
         <v>-233165000.0</v>
       </c>
       <c r="G5">
         <v>-219047000.0</v>
       </c>
       <c r="H5">
         <v>-115746000.0</v>
       </c>
       <c r="I5">
         <v>-122872000.0</v>
       </c>
       <c r="J5">
         <v>-91670000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>-106503000.0</v>
+        <v>-89271000.0</v>
       </c>
       <c r="C6">
         <v>-102649000.0</v>
       </c>
       <c r="D6">
         <v>-145827000.0</v>
       </c>
       <c r="E6">
         <v>-107698000.0</v>
       </c>
       <c r="F6">
         <v>-230535000.0</v>
       </c>
       <c r="G6">
         <v>-218226000.0</v>
       </c>
       <c r="H6">
         <v>-114100000.0</v>
       </c>
       <c r="I6">
         <v>-122359000.0</v>
       </c>
       <c r="J6">
         <v>-91329000.0</v>
       </c>
@@ -7870,51 +7870,51 @@
       </c>
       <c r="E26">
         <v>186457000.0</v>
       </c>
       <c r="F26">
         <v>158002000.0</v>
       </c>
       <c r="G26">
         <v>142032000.0</v>
       </c>
       <c r="H26">
         <v>107537000.0</v>
       </c>
       <c r="I26">
         <v>118313000.0</v>
       </c>
       <c r="J26">
         <v>85530000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>122</v>
       </c>
       <c r="B27">
-        <v>-43374000.0</v>
+        <v>43374000.0</v>
       </c>
       <c r="C27">
         <v>21442000.0</v>
       </c>
       <c r="D27">
         <v>33006000.0</v>
       </c>
       <c r="E27">
         <v>35752000.0</v>
       </c>
       <c r="F27">
         <v>64780000.0</v>
       </c>
       <c r="G27">
         <v>22101000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28">
@@ -8438,78 +8438,78 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>100</v>
       </c>
       <c r="B5">
-        <v>-25245000.0</v>
+        <v>-20619000.0</v>
       </c>
       <c r="C5">
         <v>6201000.0</v>
       </c>
       <c r="D5">
         <v>-27574000.0</v>
       </c>
       <c r="E5">
         <v>-42395000.0</v>
       </c>
       <c r="F5">
         <v>-26488000.0</v>
       </c>
       <c r="G5">
         <v>-19625000.0</v>
       </c>
       <c r="H5">
         <v>-30502000.0</v>
       </c>
       <c r="I5">
         <v>-23034000.0</v>
       </c>
       <c r="J5">
         <v>-33260000.0</v>
       </c>
       <c r="K5">
-        <v>-39978000.0</v>
+        <v>-34185000.0</v>
       </c>
       <c r="L5">
         <v>-33786000.0</v>
       </c>
       <c r="M5">
         <v>-42344000.0</v>
       </c>
       <c r="N5">
         <v>-47202000.0</v>
       </c>
       <c r="O5">
         <v>-12640000.0</v>
       </c>
       <c r="P5">
         <v>-39963000.0</v>
       </c>
       <c r="Q5">
         <v>-56520000.0</v>
       </c>
       <c r="R5">
         <v>-8614000.0</v>
       </c>
       <c r="S5">
         <v>-46832000.0</v>
       </c>
@@ -8542,78 +8542,78 @@
       </c>
       <c r="AC5">
         <v>-23218000.0</v>
       </c>
       <c r="AD5">
         <v>-25412000.0</v>
       </c>
       <c r="AE5">
         <v>-31232000.0</v>
       </c>
       <c r="AF5">
         <v>-31232000.0</v>
       </c>
       <c r="AG5">
         <v>-31625000.0</v>
       </c>
       <c r="AH5">
         <v>-31625000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>-25132000.0</v>
+        <v>-20506000.0</v>
       </c>
       <c r="C6">
         <v>6314000.0</v>
       </c>
       <c r="D6">
         <v>-27452000.0</v>
       </c>
       <c r="E6">
         <v>-41555000.0</v>
       </c>
       <c r="F6">
         <v>-25687000.0</v>
       </c>
       <c r="G6">
         <v>-18832000.0</v>
       </c>
       <c r="H6">
         <v>-29700000.0</v>
       </c>
       <c r="I6">
         <v>-22196000.0</v>
       </c>
       <c r="J6">
         <v>-32417000.0</v>
       </c>
       <c r="K6">
-        <v>-39643000.0</v>
+        <v>-33850000.0</v>
       </c>
       <c r="L6">
         <v>-32993000.0</v>
       </c>
       <c r="M6">
         <v>-41532000.0</v>
       </c>
       <c r="N6">
         <v>-46479000.0</v>
       </c>
       <c r="O6">
         <v>-12064000.0</v>
       </c>
       <c r="P6">
         <v>-39391000.0</v>
       </c>
       <c r="Q6">
         <v>-55934000.0</v>
       </c>
       <c r="R6">
         <v>-8020000.0</v>
       </c>
       <c r="S6">
         <v>-46073000.0</v>
       </c>
@@ -8933,51 +8933,53 @@
       </c>
       <c r="AD10">
         <v>-24829500.0</v>
       </c>
       <c r="AE10">
         <v>-30596000.0</v>
       </c>
       <c r="AF10">
         <v>-30596000.0</v>
       </c>
       <c r="AG10">
         <v>-30840000.0</v>
       </c>
       <c r="AH10">
         <v>-30840000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-404000.0</v>
       </c>
-      <c r="D11"/>
+      <c r="D11">
+        <v>-266000.0</v>
+      </c>
       <c r="E11">
         <v>1254000.0</v>
       </c>
       <c r="F11">
         <v>165000.0</v>
       </c>
       <c r="G11">
         <v>-321000.0</v>
       </c>
       <c r="H11">
         <v>90000.0</v>
       </c>
       <c r="I11">
         <v>234000.0</v>
       </c>
       <c r="J11">
         <v>163000.0</v>
       </c>
       <c r="K11">
         <v>43171000.0</v>
       </c>
       <c r="L11">
         <v>-86000.0</v>
       </c>
       <c r="M11">
@@ -9728,51 +9730,51 @@
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>116</v>
       </c>
       <c r="B21">
         <v>-25245000.0</v>
       </c>
       <c r="C21">
         <v>-18123000.0</v>
       </c>
       <c r="D21">
-        <v>-30969000.0</v>
+        <v>-30326000.0</v>
       </c>
       <c r="E21">
         <v>-44147000.0</v>
       </c>
       <c r="F21">
         <v>-28464000.0</v>
       </c>
       <c r="G21">
         <v>-32436000.0</v>
       </c>
       <c r="H21">
         <v>-35564000.0</v>
       </c>
       <c r="I21">
         <v>-29041000.0</v>
       </c>
       <c r="J21">
         <v>-33613000.0</v>
       </c>
       <c r="K21">
         <v>-39978000.0</v>
       </c>
       <c r="L21">
         <v>-37404000.0</v>
       </c>
@@ -9870,51 +9872,51 @@
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>118</v>
       </c>
       <c r="B23">
         <v>46096000.0</v>
       </c>
       <c r="C23">
         <v>41181000.0</v>
       </c>
       <c r="D23">
-        <v>47396000.0</v>
+        <v>46753000.0</v>
       </c>
       <c r="E23">
         <v>62986000.0</v>
       </c>
       <c r="F23">
         <v>51497000.0</v>
       </c>
       <c r="G23">
         <v>49346000.0</v>
       </c>
       <c r="H23">
         <v>54028000.0</v>
       </c>
       <c r="I23">
         <v>46451000.0</v>
       </c>
       <c r="J23">
         <v>51666000.0</v>
       </c>
       <c r="K23">
         <v>56768000.0</v>
       </c>
       <c r="L23">
         <v>51897000.0</v>
       </c>
@@ -10241,51 +10243,51 @@
       <c r="G27">
         <v>5724000.0</v>
       </c>
       <c r="H27">
         <v>5056000.0</v>
       </c>
       <c r="I27">
         <v>4850000.0</v>
       </c>
       <c r="J27">
         <v>5812000.0</v>
       </c>
       <c r="K27">
         <v>13927000.0</v>
       </c>
       <c r="L27">
         <v>8035000.0</v>
       </c>
       <c r="M27">
         <v>8329000.0</v>
       </c>
       <c r="N27">
         <v>7284000.0</v>
       </c>
       <c r="O27">
-        <v>16176000.0</v>
+        <v>16175999.0</v>
       </c>
       <c r="P27">
         <v>8236000.0</v>
       </c>
       <c r="Q27">
         <v>9259000.0</v>
       </c>
       <c r="R27">
         <v>18370000.0</v>
       </c>
       <c r="S27">
         <v>64780000.0</v>
       </c>
       <c r="T27">
         <v>17045000.0</v>
       </c>
       <c r="U27">
         <v>15221000.0</v>
       </c>
       <c r="V27">
         <v>13911000.0</v>
       </c>
       <c r="W27">
         <v>9353000.0</v>
       </c>
@@ -10506,51 +10508,51 @@
       </c>
       <c r="AC29">
         <v>199000.0</v>
       </c>
       <c r="AD29"/>
       <c r="AE29">
         <v>224000.0</v>
       </c>
       <c r="AF29"/>
       <c r="AG29">
         <v>148000.0</v>
       </c>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30">
         <v>42481000.0</v>
       </c>
       <c r="C30">
         <v>39482000.0</v>
       </c>
       <c r="D30">
-        <v>46194000.0</v>
+        <v>45551000.0</v>
       </c>
       <c r="E30">
         <v>62150000.0</v>
       </c>
       <c r="F30">
         <v>49436000.0</v>
       </c>
       <c r="G30">
         <v>47975000.0</v>
       </c>
       <c r="H30">
         <v>53177000.0</v>
       </c>
       <c r="I30">
         <v>45234000.0</v>
       </c>
       <c r="J30">
         <v>49156000.0</v>
       </c>
       <c r="K30">
         <v>-68377000.0</v>
       </c>
       <c r="L30">
         <v>51531000.0</v>
       </c>
@@ -10610,51 +10612,51 @@
       </c>
       <c r="AE30">
         <v>2371000.0</v>
       </c>
       <c r="AF30">
         <v>2371000.0</v>
       </c>
       <c r="AG30">
         <v>2020000.0</v>
       </c>
       <c r="AH30">
         <v>2020000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>126</v>
       </c>
       <c r="B31">
         <v>-7723000.0</v>
       </c>
       <c r="C31">
         <v>11310000.0</v>
       </c>
       <c r="D31">
-        <v>-9997000.0</v>
+        <v>-10640000.0</v>
       </c>
       <c r="E31">
         <v>-11245000.0</v>
       </c>
       <c r="F31">
         <v>-9973000.0</v>
       </c>
       <c r="G31">
         <v>1388000.0</v>
       </c>
       <c r="H31">
         <v>-8315000.0</v>
       </c>
       <c r="I31">
         <v>-7269000.0</v>
       </c>
       <c r="J31">
         <v>-12830000.0</v>
       </c>
       <c r="K31">
         <v>-1882000.0</v>
       </c>
       <c r="L31">
         <v>-10489000.0</v>
       </c>
@@ -11930,51 +11932,51 @@
       <c r="AE2">
         <v>169755500.0</v>
       </c>
       <c r="AF2">
         <v>200704000.0</v>
       </c>
       <c r="AG2">
         <v>231728000.0</v>
       </c>
       <c r="AH2"/>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>129</v>
       </c>
       <c r="B3">
         <v>32000</v>
       </c>
       <c r="C3">
         <v>11580</v>
       </c>
       <c r="D3">
         <v>2186</v>
       </c>
       <c r="E3">
-        <v>11580</v>
+        <v>11271</v>
       </c>
       <c r="F3">
         <v>264000</v>
       </c>
       <c r="G3">
         <v>90000</v>
       </c>
       <c r="H3">
         <v>216000</v>
       </c>
       <c r="I3">
         <v>30000</v>
       </c>
       <c r="J3">
         <v>531000</v>
       </c>
       <c r="K3">
         <v>327000</v>
       </c>
       <c r="L3">
         <v>661000</v>
       </c>
       <c r="M3">
         <v>1212000</v>
       </c>
@@ -12214,51 +12216,51 @@
       </c>
       <c r="AF6">
         <v>-30948500.0</v>
       </c>
       <c r="AG6">
         <v>-31024000.0</v>
       </c>
       <c r="AH6">
         <v>-31024000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>133</v>
       </c>
       <c r="B7">
         <v>-5005000.0</v>
       </c>
       <c r="C7">
         <v>-11868484.0</v>
       </c>
       <c r="D7">
         <v>392000.0</v>
       </c>
       <c r="E7">
-        <v>21566000.0</v>
+        <v>15347000.0</v>
       </c>
       <c r="F7">
         <v>-29515000.0</v>
       </c>
       <c r="G7">
         <v>6348000.0</v>
       </c>
       <c r="H7">
         <v>8541000.0</v>
       </c>
       <c r="I7">
         <v>-4819000.0</v>
       </c>
       <c r="J7">
         <v>-9923000.0</v>
       </c>
       <c r="K7">
         <v>231000.0</v>
       </c>
       <c r="L7">
         <v>-463000.0</v>
       </c>
       <c r="M7">
         <v>5021000.0</v>
       </c>
@@ -12784,51 +12786,51 @@
         <v>314500.0</v>
       </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13">
         <v>490500.0</v>
       </c>
       <c r="AH13">
         <v>490500.0</v>
       </c>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>140</v>
       </c>
       <c r="B14">
         <v>114000.0</v>
       </c>
       <c r="C14">
         <v>113000.0</v>
       </c>
       <c r="D14">
         <v>122000.0</v>
       </c>
       <c r="E14">
-        <v>1490000.0</v>
+        <v>1182000.0</v>
       </c>
       <c r="F14">
         <v>801000.0</v>
       </c>
       <c r="G14">
         <v>236000.0</v>
       </c>
       <c r="H14">
         <v>802000.0</v>
       </c>
       <c r="I14">
         <v>838000.0</v>
       </c>
       <c r="J14">
         <v>843000.0</v>
       </c>
       <c r="K14">
         <v>1541000.0</v>
       </c>
       <c r="L14">
         <v>885000.0</v>
       </c>
       <c r="M14">
         <v>812000.0</v>
       </c>
@@ -13502,90 +13504,90 @@
       </c>
       <c r="AF22">
         <v>-30634000.0</v>
       </c>
       <c r="AG22">
         <v>-30914000.0</v>
       </c>
       <c r="AH22">
         <v>-30914000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>148</v>
       </c>
       <c r="B23">
         <v>-768000.0</v>
       </c>
       <c r="C23">
         <v>-1310477.0</v>
       </c>
       <c r="D23">
         <v>281000.0</v>
       </c>
       <c r="E23">
-        <v>94033000.0</v>
+        <v>42989000.0</v>
       </c>
       <c r="F23">
         <v>271000.0</v>
       </c>
       <c r="G23">
         <v>43000.0</v>
       </c>
       <c r="H23">
         <v>346000.0</v>
       </c>
       <c r="I23">
         <v>98697000.0</v>
       </c>
       <c r="J23">
         <v>356000.0</v>
       </c>
       <c r="K23">
-        <v>1639000.0</v>
+        <v>773000.0</v>
       </c>
       <c r="L23">
         <v>758000.0</v>
       </c>
       <c r="M23">
         <v>73363000.0</v>
       </c>
       <c r="N23">
         <v>621000.0</v>
       </c>
       <c r="O23">
         <v>-234000.0</v>
       </c>
       <c r="P23">
         <v>-111878000.0</v>
       </c>
       <c r="Q23">
-        <v>-252000.0</v>
+        <v>-241067.0</v>
       </c>
       <c r="R23">
-        <v>-1448000.0</v>
+        <v>-257999.0</v>
       </c>
       <c r="S23">
         <v>-987000.0</v>
       </c>
       <c r="T23">
         <v>219533000.0</v>
       </c>
       <c r="U23">
         <v>49822000.0</v>
       </c>
       <c r="V23">
         <v>3000.0</v>
       </c>
       <c r="W23">
         <v>54000.0</v>
       </c>
       <c r="X23">
         <v>54000.0</v>
       </c>
       <c r="Y23">
         <v>307109000.0</v>
       </c>
       <c r="Z23">
         <v>-496000.0</v>
       </c>
@@ -13694,51 +13696,51 @@
       </c>
       <c r="AF24">
         <v>-762500.0</v>
       </c>
       <c r="AG24">
         <v>-18500.0</v>
       </c>
       <c r="AH24">
         <v>-18500.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
         <v>5707000.0</v>
       </c>
       <c r="C25">
         <v>-19085516.0</v>
       </c>
       <c r="D25">
         <v>8822000.0</v>
       </c>
       <c r="E25">
-        <v>7441001.0</v>
+        <v>14219000.0</v>
       </c>
       <c r="F25">
         <v>8561000.0</v>
       </c>
       <c r="G25">
         <v>-488000.0</v>
       </c>
       <c r="H25">
         <v>6777000.0</v>
       </c>
       <c r="I25">
         <v>5692000.0</v>
       </c>
       <c r="J25">
         <v>11433000.0</v>
       </c>
       <c r="K25">
         <v>49406000.0</v>
       </c>
       <c r="L25">
         <v>8126000.0</v>
       </c>
       <c r="M25">
         <v>12086000.0</v>
       </c>
@@ -13860,51 +13862,51 @@
       </c>
       <c r="AD26"/>
       <c r="AE26">
         <v>-24000.0</v>
       </c>
       <c r="AF26"/>
       <c r="AG26">
         <v>-13000.0</v>
       </c>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>152</v>
       </c>
       <c r="B27">
         <v>2442000.0</v>
       </c>
       <c r="C27">
         <v>6127000.0</v>
       </c>
       <c r="D27">
         <v>2000000.0</v>
       </c>
       <c r="E27">
-        <v>2061999.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="F27">
         <v>2421000.0</v>
       </c>
       <c r="G27">
         <v>2779000.0</v>
       </c>
       <c r="H27">
         <v>2806000.0</v>
       </c>
       <c r="I27">
         <v>1988000.0</v>
       </c>
       <c r="J27">
         <v>158000.0</v>
       </c>
       <c r="K27">
         <v>2220000.0</v>
       </c>
       <c r="L27">
         <v>2083000.0</v>
       </c>
       <c r="M27">
         <v>1118000.0</v>
       </c>
@@ -14172,51 +14174,51 @@
       </c>
       <c r="AF29">
         <v>-29934000.0</v>
       </c>
       <c r="AG29">
         <v>-30747000.0</v>
       </c>
       <c r="AH29">
         <v>-30747000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>155</v>
       </c>
       <c r="B30">
         <v>-32000.0</v>
       </c>
       <c r="C30">
         <v>687910.0</v>
       </c>
       <c r="D30">
         <v>-2185.0</v>
       </c>
       <c r="E30">
-        <v>-11575.0</v>
+        <v>-11273.0</v>
       </c>
       <c r="F30">
         <v>-264000.0</v>
       </c>
       <c r="G30">
         <v>-90000.0</v>
       </c>
       <c r="H30">
         <v>-216000.0</v>
       </c>
       <c r="I30">
         <v>-30000.0</v>
       </c>
       <c r="J30">
         <v>-531000.0</v>
       </c>
       <c r="K30">
         <v>-327000.0</v>
       </c>
       <c r="L30">
         <v>-661000.0</v>
       </c>
       <c r="M30">
         <v>-1212000.0</v>
       </c>