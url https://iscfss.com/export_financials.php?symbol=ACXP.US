--- v0 (2026-06-19)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -839,51 +842,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -1005,89 +1008,89 @@
       </c>
       <c r="G8">
         <v>16502198.0</v>
       </c>
       <c r="H8">
         <v>10020428.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
-        <v>7556100000.0</v>
+        <v>7556100.0</v>
       </c>
       <c r="C10">
         <v>3706713.0</v>
       </c>
       <c r="D10">
         <v>7474188.0</v>
       </c>
       <c r="E10">
         <v>9111751.0</v>
       </c>
       <c r="F10">
         <v>12958846.0</v>
       </c>
       <c r="G10">
         <v>3175411.0</v>
       </c>
       <c r="H10">
         <v>2483322.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>7556100000.0</v>
+        <v>7556100.0</v>
       </c>
       <c r="C12">
         <v>3706713.0</v>
       </c>
       <c r="D12">
         <v>7474188.0</v>
       </c>
       <c r="E12">
         <v>9111751.0</v>
       </c>
       <c r="F12">
         <v>12958846.0</v>
       </c>
       <c r="G12">
         <v>3175411.0</v>
       </c>
       <c r="H12">
         <v>2483322.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
@@ -1297,51 +1300,51 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-7556100000.0</v>
+        <v>-7556100.0</v>
       </c>
       <c r="C28">
         <v>-3706713.0</v>
       </c>
       <c r="D28">
         <v>-7474188.0</v>
       </c>
       <c r="E28">
         <v>-9111751.0</v>
       </c>
       <c r="F28">
         <v>-12958846.0</v>
       </c>
       <c r="G28">
         <v>-3108908.0</v>
       </c>
       <c r="H28">
         <v>-2483322.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -1525,51 +1528,51 @@
         <v>44</v>
       </c>
       <c r="B38">
         <v>133435000.0</v>
       </c>
       <c r="C38">
         <v>151250000.0</v>
       </c>
       <c r="D38">
         <v>234935000.0</v>
       </c>
       <c r="E38">
         <v>264955.0</v>
       </c>
       <c r="F38">
         <v>295304000.0</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>-7548458882.0</v>
+        <v>85018.0</v>
       </c>
       <c r="C39">
         <v>100123.0</v>
       </c>
       <c r="D39">
         <v>105776.0</v>
       </c>
       <c r="E39">
         <v>264955.0</v>
       </c>
       <c r="F39">
         <v>295304.0</v>
       </c>
       <c r="G39">
         <v>48609.0</v>
       </c>
       <c r="H39">
         <v>48103.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
@@ -1961,3069 +1964,3154 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>3825.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>19097.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10134.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9202.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3809.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11722.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12879.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18413.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29539.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5940.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5764.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6356.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63374.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12142.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>97005.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>396.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...2 lines deleted...]
-      <c r="J5"/>
+      <c r="I5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-38641085.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-35380574.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-31838980.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-29218447.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-26548309.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-23921223.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-19279000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15274941.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-13800612.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>819854.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>4683.0</v>
+      </c>
+      <c r="C8">
         <v>3389.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2348.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1800.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1470.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>22398.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>17031.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>16770.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>15996.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>15757.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>14468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13005.0</v>
       </c>
       <c r="M8">
         <v>13005.0</v>
       </c>
       <c r="N8">
+        <v>13005.0</v>
+      </c>
+      <c r="O8">
         <v>11672.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>11628.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>11593.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10263.0</v>
       </c>
       <c r="R8">
         <v>10263.0</v>
       </c>
       <c r="S8">
+        <v>10263.0</v>
+      </c>
+      <c r="T8">
         <v>10216.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>10127.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>9916.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>46843809.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>10656386.0</v>
+      </c>
+      <c r="C10">
         <v>9254813.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>7556100.0</v>
+      </c>
+      <c r="E10">
         <v>5906802.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6064128.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4643887.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3706713.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5762564.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6360858.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8920926.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7474188.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7052329.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9145835.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7178820.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9111751.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10607341.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9092197.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11082846.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12958846.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>14459046.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17095596.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2628273.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3175411.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-2483322.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>10656386.0</v>
+      </c>
+      <c r="C12">
         <v>9254813.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>7556100.0</v>
+      </c>
+      <c r="E12">
         <v>5906802.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6064128.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4643887.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3706713.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5762564.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6360858.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8920926.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7474188.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7052329.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9145835.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7178820.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9111751.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10607341.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9092197.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11082846.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12958846.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>14459046.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17095596.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2628273.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3175411.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>2483000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>4683.0</v>
+      </c>
+      <c r="C13">
         <v>3389.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2348.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1800.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1470.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>22398.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17031.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>16770.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>15996.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>15757.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>14468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13005.0</v>
       </c>
       <c r="M13">
         <v>13005.0</v>
       </c>
       <c r="N13">
+        <v>13005.0</v>
+      </c>
+      <c r="O13">
         <v>11672.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>11628.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>11593.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10263.0</v>
       </c>
       <c r="R13">
         <v>10263.0</v>
       </c>
       <c r="S13">
+        <v>10263.0</v>
+      </c>
+      <c r="T13">
         <v>10216.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>10127.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9916.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>17746101.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>16502198.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>1499000.0</v>
+        <v>4259540.0</v>
       </c>
       <c r="C14">
         <v>1499000.0</v>
       </c>
       <c r="D14">
+        <v>1499000.0</v>
+      </c>
+      <c r="E14">
         <v>1625805.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1190266.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1001950.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>851550.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>818150.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>791250.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>773650.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>673100.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>650250.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>609300.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>581950.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>580300.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>557400.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>513150.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>511650.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>511225.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>505800.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>348400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>477050.0</v>
       </c>
       <c r="W14">
         <v>477050.0</v>
       </c>
       <c r="X14">
         <v>477050.0</v>
       </c>
       <c r="Y14">
         <v>477050.0</v>
       </c>
       <c r="Z14">
         <v>477050.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>477050.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>11672.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>9916.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>-396.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>50247.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>339476.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>10984777.0</v>
+      </c>
+      <c r="C23">
         <v>9539952.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7689535.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6105211.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6157858.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4805461.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3857963.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5982759.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6580392.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9108834.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7709123.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7158051.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9235777.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7385421.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9376706.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10945148.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9259300.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11322300.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13254150.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14989628.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17440145.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2981838.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3224020.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>819854.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
+      <c r="V24"/>
       <c r="W24">
         <v>49878.0</v>
       </c>
-      <c r="X24"/>
+      <c r="X24">
+        <v>49878.0</v>
+      </c>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-10656386.0</v>
+      </c>
+      <c r="C28">
         <v>-9254813.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-7556100.0</v>
+      </c>
+      <c r="E28">
         <v>-5906802.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6064128.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4643887.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3706713.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5762564.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6360858.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8920926.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7474188.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7052329.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-9145835.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-7178820.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-9111751.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-10607341.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-9092197.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-11082846.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-12958846.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-14459046.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17095596.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2561770.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3108908.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>2483000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>8152031.0</v>
+      </c>
+      <c r="C29">
         <v>7013143.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5268592.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3637036.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3566331.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2311399.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>615121.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2663994.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3427475.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5998592.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>57885538.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3934673.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6216369.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5311439.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7315021.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9763068.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8785421.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10689272.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12410241.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14277191.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>15521506.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2537663.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2768089.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>95307.0</v>
+      </c>
+      <c r="C30">
         <v>56313.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>48417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40208.0</v>
       </c>
       <c r="E30">
         <v>40208.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="F30">
+        <v>40208.0</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30">
         <v>51127.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>97373.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>51127.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>129159.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>6216369.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5311439.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>7315021.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>9763068.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>8785421.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>10689272.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>12410241.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>14277191.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>15521506.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2471160.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>819854.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>8152031.0</v>
+      </c>
+      <c r="C32">
         <v>7013143.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5268592.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3637036.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3566331.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2311399.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>615121.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2663994.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3427475.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5998592.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4666685.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3934673.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6216369.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5311439.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7315021.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>9763068.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>8735174.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>10689272.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>12410241.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>14277191.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>15521506.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2181562.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2751464.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>0.0</v>
       </c>
       <c r="C33">
+        <v>0.0</v>
+      </c>
+      <c r="D33">
         <v>133435000.0</v>
       </c>
-      <c r="D33">
-[...1 lines deleted...]
-      </c>
       <c r="E33">
         <v>0.0</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
       <c r="G33">
+        <v>0.0</v>
+      </c>
+      <c r="H33">
         <v>151250000.0</v>
       </c>
-      <c r="H33">
-[...1 lines deleted...]
-      </c>
       <c r="I33">
         <v>0.0</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33">
         <v>234935000.0</v>
       </c>
-      <c r="L33">
-[...1 lines deleted...]
-      </c>
       <c r="M33">
         <v>0.0</v>
       </c>
       <c r="N33">
         <v>0.0</v>
       </c>
       <c r="O33">
+        <v>0.0</v>
+      </c>
+      <c r="P33">
         <v>264955000.0</v>
       </c>
-      <c r="P33">
-[...1 lines deleted...]
-      </c>
       <c r="Q33">
+        <v>0.0</v>
+      </c>
+      <c r="R33">
         <v>50247.0</v>
       </c>
-      <c r="R33">
-[...1 lines deleted...]
-      </c>
       <c r="S33">
+        <v>0.0</v>
+      </c>
+      <c r="T33">
         <v>295304000.0</v>
       </c>
-      <c r="T33">
-[...1 lines deleted...]
-      </c>
       <c r="U33">
         <v>0.0</v>
       </c>
       <c r="V33">
+        <v>0.0</v>
+      </c>
+      <c r="W33">
         <v>339476.0</v>
       </c>
-      <c r="W33">
-[...2 lines deleted...]
-      <c r="X33"/>
+      <c r="X33">
+        <v>0.0</v>
+      </c>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-2483000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>0.0</v>
       </c>
       <c r="C35">
         <v>0.0</v>
       </c>
       <c r="D35">
         <v>0.0</v>
       </c>
       <c r="E35">
         <v>0.0</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
       <c r="G35">
         <v>0.0</v>
       </c>
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35">
         <v>0.0</v>
       </c>
       <c r="N35">
         <v>0.0</v>
       </c>
       <c r="O35">
+        <v>0.0</v>
+      </c>
+      <c r="P35">
         <v>2062000.0</v>
       </c>
-      <c r="P35">
-[...1 lines deleted...]
-      </c>
       <c r="Q35">
+        <v>0.0</v>
+      </c>
+      <c r="R35">
         <v>473879.0</v>
       </c>
-      <c r="R35">
-[...1 lines deleted...]
-      </c>
       <c r="S35">
         <v>0.0</v>
       </c>
       <c r="T35">
         <v>0.0</v>
       </c>
       <c r="U35">
         <v>0.0</v>
       </c>
       <c r="V35">
-        <v>49878.0</v>
+        <v>0.0</v>
       </c>
       <c r="W35">
         <v>49878.0</v>
       </c>
-      <c r="X35"/>
+      <c r="X35">
+        <v>49878.0</v>
+      </c>
       <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>133435000.0</v>
       </c>
-      <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>234935000.0</v>
       </c>
-      <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>264955000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>50247.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>295304000.0</v>
       </c>
-      <c r="T36"/>
       <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>339476.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-2483322.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38">
+        <v>328391.0</v>
+      </c>
+      <c r="C38">
         <v>285139000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>198409000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>93730000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>161574000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>151250000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>220195000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>219534000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>187908000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>234935000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>105722000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>89942000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>206601000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-264955000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>337807000.0</v>
       </c>
-      <c r="Q38">
-[...1 lines deleted...]
-      </c>
       <c r="R38">
+        <v>0.0</v>
+      </c>
+      <c r="S38">
         <v>239454000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>295304000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>530582000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>344549000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>339476.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>233084.0</v>
+      </c>
+      <c r="C39">
         <v>228826.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
+        <v>85018.0</v>
+      </c>
+      <c r="E39">
         <v>158201.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>53522.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>161574.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>100123.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>122822.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>168407.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>187908.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>105776.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>105722.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>89942.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>206601.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>264955.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>337807.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>116856.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>239454.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>295304.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>530582.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>344549.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>14089.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>48609.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>2828921.0</v>
+      </c>
+      <c r="C40">
         <v>2526809.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2420943.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2468175.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2591527.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2494062.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3242842.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3318765.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3152917.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3110242.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3042438.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3223378.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3019408.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2073982.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2061685.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1182080.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>473879.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>633028.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>843909.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>712437.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1918639.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>444175.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>455931.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>87370997.0</v>
+      </c>
+      <c r="C42">
         <v>83979230.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>80554738.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>77345454.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>75282289.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>71760150.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>67920046.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>67187389.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>65130047.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>63579577.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>57871070.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>52025931.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>51192646.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>46843809.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>84585563.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>80512623.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>72453118.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>69115903.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>65496643.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>62109510.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>54069591.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>15274941.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>13800612.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-79223649.0</v>
+      </c>
+      <c r="C48">
         <v>-76969476.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-75288494.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-73710218.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-71717428.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-69471149.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-67321956.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-64540165.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-61718568.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-57596742.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-53218853.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-48104263.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-44989282.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-41544042.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-38641085.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-35380574.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-31838980.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-29218447.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-26548309.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-23921223.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-19279000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-15274941.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-13800612.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-41544042.0</v>
       </c>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
-[...1 lines deleted...]
-      </c>
+      <c r="V50"/>
       <c r="W50">
         <v>16625.0</v>
       </c>
-      <c r="X50"/>
+      <c r="X50">
+        <v>16625.0</v>
+      </c>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
-[...1 lines deleted...]
-      </c>
+      <c r="V51"/>
       <c r="W51">
         <v>66503.0</v>
       </c>
-      <c r="X51"/>
+      <c r="X51">
+        <v>66503.0</v>
+      </c>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
-[...1 lines deleted...]
-      </c>
+      <c r="V52"/>
       <c r="W52">
         <v>16625.0</v>
       </c>
-      <c r="X52"/>
+      <c r="X52">
+        <v>16625.0</v>
+      </c>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>5756801436.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>4967000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>10984777.0</v>
+      </c>
+      <c r="C55">
         <v>9539952.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7689535.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6105211.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6157858.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4805461.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3857963.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5982759.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6580392.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>9108834.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7709123.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7158051.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9235777.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7385421.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>9376706.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>10945148.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9259300.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>11322300.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>13254150.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>14989628.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>17440145.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2981838.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3224020.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>10984777.0</v>
+      </c>
+      <c r="C56">
         <v>9539952.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7689535.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6105211.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>6157858.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4805461.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3857963.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5982759.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6580392.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>9108834.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>7709123.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7158051.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>9235777.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>7385421.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>9376706.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>10945148.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>9209053.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>11322300.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>13254150.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>14989628.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>17440145.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2642362.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3224020.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>2483000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>2832746.0</v>
+      </c>
+      <c r="C57">
         <v>2526809.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2420943.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2468175.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2591527.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2494062.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3242842.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3318765.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3152917.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3110242.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3042438.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3223378.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3019408.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2073982.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2061685.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1182080.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>473879.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>633028.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>843909.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>712437.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1918639.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>460800.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>472556.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>2832746.0</v>
+      </c>
+      <c r="C58">
         <v>2526809.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2420943.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2468175.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2591527.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2494062.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3242842.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3318765.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3152917.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3110242.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3042438.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3223378.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3019408.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2073982.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2061685.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1182080.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>473879.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>633028.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>843909.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>712437.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1918639.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>510678.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>522434.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>8152031.0</v>
+      </c>
+      <c r="C60">
         <v>7013143.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5268592.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3637036.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3566331.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2311399.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>615121.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2663994.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3427475.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5998592.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4666685.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3934673.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>6216369.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>5311439.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>7315021.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>9763068.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>8785421.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>10689272.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>12410241.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>14277191.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>15521506.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2471160.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2701586.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>819854.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5048,2372 +5136,2404 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>14103103.0</v>
       </c>
       <c r="D3">
         <v>14578000.0</v>
       </c>
       <c r="E3">
         <v>12093000.0</v>
       </c>
       <c r="F3">
         <v>66503.0</v>
       </c>
       <c r="G3">
         <v>4600.04</v>
       </c>
       <c r="H3">
         <v>5931.25</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-14103103.0</v>
       </c>
       <c r="D5">
         <v>-29156000.0</v>
       </c>
       <c r="E5">
         <v>-24186000.0</v>
       </c>
       <c r="F5">
         <v>-12880703.0</v>
       </c>
       <c r="G5">
         <v>-4600038.0</v>
       </c>
       <c r="H5">
         <v>-5931253.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-7966538.0</v>
       </c>
       <c r="C6">
         <v>-14103103.0</v>
       </c>
       <c r="D6">
         <v>-14577768.0</v>
       </c>
       <c r="E6">
         <v>-12092776.0</v>
       </c>
       <c r="F6">
         <v>-12814200.0</v>
       </c>
       <c r="G6">
         <v>-4600038.0</v>
       </c>
       <c r="H6">
         <v>-5931253.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-7966538.0</v>
       </c>
       <c r="C10">
         <v>-14103103.0</v>
       </c>
       <c r="D10">
         <v>-14577768.0</v>
       </c>
       <c r="E10">
         <v>-12092776.0</v>
       </c>
       <c r="F10">
         <v>-12747697.0</v>
       </c>
       <c r="G10">
         <v>-4600038.0</v>
       </c>
       <c r="H10">
         <v>-5931253.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-14088999897.0</v>
       </c>
       <c r="D11">
         <v>-14577.0</v>
       </c>
       <c r="E11">
         <v>-1224.0</v>
       </c>
       <c r="F11">
         <v>-66503.0</v>
       </c>
       <c r="G11">
         <v>-4598.04</v>
       </c>
       <c r="H11">
         <v>-5934.25</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1224.0</v>
       </c>
       <c r="F12">
         <v>66503.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>125445.0</v>
       </c>
       <c r="C13">
         <v>20124.0</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-7966538.0</v>
       </c>
       <c r="C15">
         <v>-14103103.0</v>
       </c>
       <c r="D15">
         <v>-14577768.0</v>
       </c>
       <c r="E15">
         <v>-12092776.0</v>
       </c>
       <c r="F15">
         <v>-12681194.0</v>
       </c>
       <c r="G15">
         <v>-4600038.0</v>
       </c>
       <c r="H15">
         <v>-5931253.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-12092776.0</v>
       </c>
       <c r="F16">
         <v>-12747697.0</v>
       </c>
       <c r="G16">
         <v>-4600038.0</v>
       </c>
       <c r="H16">
         <v>-5931253.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-7966538.0</v>
       </c>
       <c r="C17">
         <v>-14103103.0</v>
       </c>
       <c r="D17">
         <v>-12723689.0</v>
       </c>
       <c r="E17">
         <v>-12092776.0</v>
       </c>
       <c r="F17">
         <v>-12747697.0</v>
       </c>
       <c r="G17">
         <v>-4600038.0</v>
       </c>
       <c r="H17">
         <v>-5931253.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>125445.0</v>
       </c>
       <c r="C18">
         <v>20124.0</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-8091983.0</v>
       </c>
       <c r="C21">
         <v>-14103103.0</v>
       </c>
       <c r="D21">
         <v>-14577768.0</v>
       </c>
       <c r="E21">
         <v>-12092776.0</v>
       </c>
       <c r="F21">
         <v>-12880703.0</v>
       </c>
       <c r="G21">
         <v>-4600038.0</v>
       </c>
       <c r="H21">
         <v>-5931253.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>8091983.0</v>
       </c>
       <c r="C23">
         <v>14103103.0</v>
       </c>
       <c r="D23">
         <v>14577768.0</v>
       </c>
       <c r="E23">
         <v>12092776.0</v>
       </c>
       <c r="F23">
         <v>12814200.0</v>
       </c>
       <c r="G23">
         <v>4600038.0</v>
       </c>
       <c r="H23">
         <v>5931253.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>1834506000.0</v>
       </c>
       <c r="C26">
         <v>5403836.0</v>
       </c>
       <c r="D26">
         <v>6043597.0</v>
       </c>
       <c r="E26">
         <v>4754271.0</v>
       </c>
       <c r="F26">
         <v>2030177.0</v>
       </c>
       <c r="G26">
         <v>2202979.0</v>
       </c>
       <c r="H26">
         <v>3510088.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>8690568000.0</v>
       </c>
       <c r="D27">
         <v>8525636829.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>6257477000.0</v>
       </c>
       <c r="C28">
         <v>8699267.0</v>
       </c>
       <c r="D28">
         <v>8534171.0</v>
       </c>
       <c r="E28">
         <v>7338505.0</v>
       </c>
       <c r="F28">
         <v>10784023.0</v>
       </c>
       <c r="G28">
         <v>2397059.0</v>
       </c>
       <c r="H28">
         <v>2421165.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>8091983.0</v>
       </c>
       <c r="C30">
         <v>14103103.0</v>
       </c>
       <c r="D30">
         <v>14577768.0</v>
       </c>
       <c r="E30">
         <v>12092776.0</v>
       </c>
       <c r="F30">
         <v>12814200.0</v>
       </c>
       <c r="G30">
         <v>4600038.0</v>
       </c>
       <c r="H30">
         <v>5931253.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>125445.0</v>
       </c>
       <c r="C31">
         <v>0.0</v>
       </c>
       <c r="D31">
         <v>2.0</v>
       </c>
       <c r="E31">
         <v>-1.0</v>
       </c>
       <c r="F31">
         <v>133006.0</v>
       </c>
       <c r="G31">
         <v>2.0</v>
       </c>
       <c r="H31">
         <v>-3.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3">
         <v>-2149193.0</v>
       </c>
-      <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>2149193.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2781791.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2821597.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4122000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4378000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5114590.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3114981.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3445240.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2903000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3260511.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3541594.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2620533.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2670000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2627086.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4642222.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4070562.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1474329.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1093000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1315000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>913360.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1279101.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>6411666.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-2269683.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2149193.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2781791.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5644000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8244000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8756000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10229180.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6230000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6890000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5806000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6522000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7083188.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5241066.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5340000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2560497.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9284000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4004059.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2948000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2186000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2630000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1826720.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2558202.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-2307228.0</v>
+      </c>
+      <c r="C6">
         <v>-1680982.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1578276.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1992790.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2246279.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2149193.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2781791.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2821597.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4121826.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4377889.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5114590.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3114981.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3445240.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2902957.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3260511.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3541594.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2620533.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2670138.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2627086.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4642222.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>66503.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1474329.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1093031.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1314546.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-913360.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1279101.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-2254173.0</v>
+      </c>
+      <c r="C10">
         <v>-1680982.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1578276.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1992790.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2246279.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2149193.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2781791.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2821597.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4121826.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4377889.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5114590.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3114981.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3445240.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2902957.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3260511.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3541594.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2620533.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2670138.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2627086.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4642222.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4004059.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1474329.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1093031.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1314546.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-913360.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1279101.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>4378000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-4121826.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4378000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-5114.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3115.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3441673000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2899.96</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5292000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3545.59</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2623.53</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2670000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>66503.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4642000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-66503.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1474000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1093000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1315000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-913360.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1279101.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>5291895.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>5203000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>66503.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>53055.0</v>
+      </c>
+      <c r="C13">
         <v>35008.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>38840.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>35911.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>23404.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>27291.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>5001.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>782.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-2254173.0</v>
+      </c>
+      <c r="C15">
         <v>-1680982.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1578276.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1992790.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2246279.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2149193.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2781791.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2821597.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4121826.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-4377889.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5114590.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3114981.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-3445240.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-2902957.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-3260511.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3541594.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2620533.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-2670138.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2627086.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-4642222.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-4004059.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1474329.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1093031.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1314546.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-913360.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1279101.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-3445240.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-2902957.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-3260511.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3541594.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2620533.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2670138.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2627086.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-4642222.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-4004059.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1474329.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-1314546.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-913360.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1279101.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-2254173.0</v>
+      </c>
+      <c r="C17">
         <v>-1680982.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1578276.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1992790.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2246279.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2149193.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2781791.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2821597.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4121826.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-4377889.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-5114590.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3114981.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-3445240.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-2902957.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-3260511.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-3541594.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-2620533.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-2670138.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2627086.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-4642222.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-4004059.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1474329.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1093031.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1314546.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-913360.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1279101.0</v>
       </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>53055.0</v>
+      </c>
+      <c r="C18">
         <v>35008.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>38840.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>35911.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>23404.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>27291.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>5001.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>782.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-2307228.0</v>
+      </c>
+      <c r="C21">
         <v>-1715990.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1617116.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2028701.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2269683.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2149193.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2781791.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2821597.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4122608.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4377889.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-5114590.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3114981.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3445240.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2902957.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3260511.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3541594.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2620533.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2670138.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2627086.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4642222.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4070562.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1474329.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1093031.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1314546.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-913360.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1279101.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>2307228.0</v>
+      </c>
+      <c r="C23">
         <v>1715990.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1617116.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2028701.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2269683.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2149193.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2781791.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2821597.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4122608.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4377889.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5114590.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3114981.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3445240.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2902957.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3260511.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3541594.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2620533.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2670138.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2627086.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4642222.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4070562.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1474329.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1093031.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1314546.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>913360.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1279101.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>1071536.0</v>
+      </c>
+      <c r="C26">
         <v>341468.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1832953301.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>429691.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>524210.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>598798.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>825059.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1198184.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1825582.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1555011.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1942643.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1348985.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1736386.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1015583.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1432648.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1591043.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>911692.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>818888.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>716223.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1126972.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>95074.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>91908.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>457533.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>659977.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>400738.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>684731.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1599010.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>1621789587.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2293947756.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2820055122.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>716681.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>3352774.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>1235692.0</v>
+      </c>
+      <c r="C28">
         <v>1374522000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6254181132.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1599010.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1745473.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1550395.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1956732.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1623413.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2297026.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2822878.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3171947.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1765996.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1708854.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1887374.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1827863.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1950551.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>992160.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1851250.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1910863.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3515250.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>622714.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1382421.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>635498.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>654569.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>512622.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>594370.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>2307228.0</v>
+      </c>
+      <c r="C30">
         <v>1715990.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1617116.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2028701.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2269683.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2149193.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2781791.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2821597.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4122608.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4377889.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5114590.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3114981.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3445240.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2902957.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3260511.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3541594.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2620533.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2670138.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2627086.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4642222.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4070562.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1474329.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1093031.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1314546.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>913360.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1279101.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>53055.0</v>
+      </c>
+      <c r="C31">
         <v>35008.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>38840.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>35911.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>23404.0</v>
       </c>
-      <c r="F31">
-[...1 lines deleted...]
-      </c>
       <c r="G31">
+        <v>0.0</v>
+      </c>
+      <c r="H31">
         <v>-2781791.0</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
+        <v>0.0</v>
+      </c>
+      <c r="J31">
         <v>782.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1.0</v>
       </c>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31">
         <v>0.0</v>
       </c>
       <c r="N31">
+        <v>0.0</v>
+      </c>
+      <c r="O31">
         <v>3.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>5291895.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3.0</v>
       </c>
-      <c r="R31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S31"/>
       <c r="T31">
         <v>0.0</v>
       </c>
       <c r="U31">
+        <v>0.0</v>
+      </c>
+      <c r="V31">
         <v>66503.0</v>
       </c>
-      <c r="V31">
-[...1 lines deleted...]
-      </c>
       <c r="W31">
         <v>0.0</v>
       </c>
-      <c r="X31"/>
-[...5 lines deleted...]
-    <row r="32" spans="1:26">
+      <c r="X31">
+        <v>0.0</v>
+      </c>
+      <c r="Y31"/>
+      <c r="Z31">
+        <v>0.0</v>
+      </c>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -7444,50 +7564,53 @@
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
+        <v>0.0</v>
+      </c>
+      <c r="AA32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -7514,2360 +7637,2393 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
-        <v>3706713000.0</v>
+        <v>3706713.0</v>
       </c>
       <c r="C2">
         <v>7474188.0</v>
       </c>
       <c r="D2">
         <v>9111751.0</v>
       </c>
       <c r="E2">
         <v>12958846.0</v>
       </c>
       <c r="F2">
         <v>3175411.0</v>
       </c>
       <c r="G2">
         <v>2483322.0</v>
       </c>
       <c r="H2">
         <v>2013153.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>5</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>3</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
-        <v>3849387000.0</v>
+        <v>3849387.0</v>
       </c>
       <c r="C6">
         <v>-3767475.0</v>
       </c>
       <c r="D6">
         <v>-1637563.0</v>
       </c>
       <c r="E6">
         <v>-3847095.0</v>
       </c>
       <c r="F6">
         <v>9783435.0</v>
       </c>
       <c r="G6">
         <v>692089.0</v>
       </c>
       <c r="H6">
         <v>470169.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-390964.0</v>
       </c>
       <c r="C7">
         <v>284089.0</v>
       </c>
       <c r="D7">
         <v>1010773.0</v>
       </c>
       <c r="E7">
         <v>1248125.0</v>
       </c>
       <c r="F7">
         <v>141283.0</v>
       </c>
       <c r="G7">
         <v>-801166.0</v>
       </c>
       <c r="H7">
         <v>1045556.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>2710.0</v>
       </c>
       <c r="C9">
         <v>78032.0</v>
       </c>
       <c r="D9">
         <v>-129159.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-980753001.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1217776.0</v>
       </c>
       <c r="F11">
         <v>387978.0</v>
       </c>
       <c r="G11">
         <v>-800660.0</v>
       </c>
       <c r="H11">
         <v>1060930.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3302361.0</v>
       </c>
       <c r="F12">
         <v>7592717.0</v>
       </c>
       <c r="G12">
         <v>2049646.0</v>
       </c>
       <c r="H12">
         <v>900431.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>30349.0</v>
       </c>
       <c r="F13">
         <v>-246695.0</v>
       </c>
       <c r="G13">
         <v>-506.0</v>
       </c>
       <c r="H13">
         <v>-15374.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
-        <v>7556100000.0</v>
+        <v>7556100.0</v>
       </c>
       <c r="C16">
         <v>3706713.0</v>
       </c>
       <c r="D16">
         <v>7474188.0</v>
       </c>
       <c r="E16">
         <v>9111751.0</v>
       </c>
       <c r="F16">
         <v>12958846.0</v>
       </c>
       <c r="G16">
         <v>3175411.0</v>
       </c>
       <c r="H16">
         <v>2483322.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
-        <v>-6787782000.0</v>
+        <v>-6787782.0</v>
       </c>
       <c r="C18">
         <v>-10383431.0</v>
       </c>
       <c r="D18">
         <v>-9800885.0</v>
       </c>
       <c r="E18">
         <v>-7542290.0</v>
       </c>
       <c r="F18">
         <v>-5013697.0</v>
       </c>
       <c r="G18">
         <v>-3351558.0</v>
       </c>
       <c r="H18">
         <v>-3985266.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
         <v>6797112.0</v>
       </c>
       <c r="C20">
         <v>6405757.0</v>
       </c>
       <c r="D20">
         <v>3543611.0</v>
       </c>
       <c r="E20">
         <v>3695182.0</v>
       </c>
       <c r="F20">
         <v>14797132.0</v>
       </c>
       <c r="G20">
         <v>3977144.0</v>
       </c>
       <c r="H20">
         <v>4455435.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>66503.0</v>
       </c>
       <c r="H21">
         <v>66503.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
-        <v>-7966538000.0</v>
+        <v>-7966538.0</v>
       </c>
       <c r="C22">
         <v>-14103103.0</v>
       </c>
       <c r="D22">
         <v>-14577768.0</v>
       </c>
       <c r="E22">
         <v>-12092776.0</v>
       </c>
       <c r="F22">
         <v>-12747697.0</v>
       </c>
       <c r="G22">
         <v>-4600038.0</v>
       </c>
       <c r="H22">
         <v>-5931253.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>10626530791.0</v>
       </c>
       <c r="C23">
         <v>210199.0</v>
       </c>
       <c r="D23">
         <v>2219072.0</v>
       </c>
       <c r="E23">
         <v>13.0</v>
       </c>
       <c r="F23">
         <v>14797132.0</v>
       </c>
       <c r="G23">
         <v>497.0</v>
       </c>
       <c r="H23">
         <v>454980.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-5.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>-68254036.0</v>
       </c>
       <c r="C25">
         <v>-89.0</v>
       </c>
       <c r="D25">
         <v>227.0</v>
       </c>
       <c r="E25">
         <v>1000.0</v>
       </c>
       <c r="F25">
         <v>850262.0</v>
       </c>
       <c r="G25">
         <v>781700.0</v>
       </c>
       <c r="H25">
         <v>-431.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
-        <v>3808439000.0</v>
+        <v>-1040.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
-        <v>1247401000.0</v>
+        <v>1569720.0</v>
       </c>
       <c r="C27">
         <v>3435583.0</v>
       </c>
       <c r="D27">
         <v>3766110.0</v>
       </c>
       <c r="E27">
         <v>3302361.0</v>
       </c>
       <c r="F27">
         <v>6742455.0</v>
       </c>
       <c r="G27">
         <v>1267946.0</v>
       </c>
       <c r="H27">
         <v>900431.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
-        <v>10637169000.0</v>
+        <v>10637169.0</v>
       </c>
       <c r="C28">
         <v>6615956.0</v>
       </c>
       <c r="D28">
         <v>8163322.0</v>
       </c>
       <c r="E28">
         <v>3695195.0</v>
       </c>
       <c r="F28">
         <v>14797132.0</v>
       </c>
       <c r="G28">
         <v>4043647.0</v>
       </c>
       <c r="H28">
         <v>4455435.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
-        <v>-6787782000.0</v>
+        <v>-6787782.0</v>
       </c>
       <c r="C29">
         <v>-10383431.0</v>
       </c>
       <c r="D29">
         <v>-9800885.0</v>
       </c>
       <c r="E29">
         <v>-7542290.0</v>
       </c>
       <c r="F29">
         <v>-5013697.0</v>
       </c>
       <c r="G29">
         <v>-3351558.0</v>
       </c>
       <c r="H29">
         <v>-3985266.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>9254813.0</v>
+      </c>
+      <c r="C2">
         <v>7556100.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5906802.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6064128.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4643887.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3706713.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5762564.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6360858.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8920926.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7474188.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7052329.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9145835.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7178820.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9111751.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10607341.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9092197.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11082846.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12958846.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14459046.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17095596.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2628273.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3175411.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3406628.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1974439.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1584027.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2483322.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>3</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-1932931.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>224257.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>1401573.0</v>
+      </c>
+      <c r="C6">
         <v>1698713.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1649298.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-157326.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1420241.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>937174.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2055851.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-598294.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2560068.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1446738.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>421859.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2093506.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1967015.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1932931.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1495590.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1515144.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1990649.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1876000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1500200.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2636550.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14467323.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-547138.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-231217.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1432189.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>390412.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-899295.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>262685.0</v>
+      </c>
+      <c r="C7">
         <v>-45838.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17742.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-228031.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>165309.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-345984.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6978.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>165187.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11049.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>114831.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-310153.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>188190.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1062085.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>70651.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>952457.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>537498.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-86799.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-155031.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>366750.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1392235.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1483480.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-316712.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-152495.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>249143.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-148153.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-749661.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-38994.0</v>
+      </c>
+      <c r="C9">
         <v>-7896.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8209.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-10919.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-40208.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>51127.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>46246.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-46246.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-51127.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>129159.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>945426.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12297.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>879605.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>708202.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-159150.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-210881.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>131472.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1206202.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1474462.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-11754.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>243865.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-147545.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-785002.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>806485.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>733472.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>812465.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>824045.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>716682.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>949169.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>760136.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3397907.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2190771.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1243903.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>306645.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>327762.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1129467.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>116659.0</v>
       </c>
       <c r="O13">
+        <v>116659.0</v>
+      </c>
+      <c r="P13">
         <v>72852.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-170704.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>72351.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>55850.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>235278.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-186033.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9018.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-304958.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>5278.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-608.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>35341.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>10656386.0</v>
+      </c>
+      <c r="C16">
         <v>9254813.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7556100.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5906802.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6064128.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4643887.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3706713.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5762564.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6360858.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8920926.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7474188.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7052329.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9145835.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7178820.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9111751.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10607341.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9092197.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11082846.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12958846.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14459046.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>17095596.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2628273.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3175411.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3406628.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1974439.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1584027.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
-        <v>-1407530.0</v>
+        <v>-1709950.0</v>
       </c>
       <c r="C18">
+        <v>-1407533.0</v>
+      </c>
+      <c r="D18">
         <v>-1184740.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1880969.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1670574.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2051499.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2250398.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2189819.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2880279.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3062935.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4197778.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2093506.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1576670.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1932931.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1495590.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2180052.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1990649.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1876000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1500200.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2636550.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-329809.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-547138.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-959754.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-758758.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-733751.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-899295.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
+        <v>3111525.0</v>
+      </c>
+      <c r="C20">
         <v>3106246.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1473494.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1724683.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>610262.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2988673.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>194547.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1591525.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>320211.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>4299474.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2400638.0</v>
       </c>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>3543612.0</v>
       </c>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>1.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>3695183.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>14797132.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...1 lines deleted...]
-      </c>
+      <c r="Y21"/>
       <c r="Z21">
         <v>66503.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21">
+        <v>66503.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-2254173.0</v>
+      </c>
+      <c r="C22">
         <v>-1680982.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1578276.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1992790.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2246279.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2149193.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2781791.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2821597.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4121826.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4377889.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5114590.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3114981.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3445240.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2902957.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3260511.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3541595.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2620532.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2670138.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2627086.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-4642222.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-4004060.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1474329.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1093031.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1314546.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-913360.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1279101.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>140</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>3106246000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3239370512.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1040.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2480553.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-327.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>200758210.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-475.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>320211.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>210199.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2218999.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3543612.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>73.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>13.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3695196.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>14782334868.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>1124163.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:26">
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>281536.0</v>
+      </c>
+      <c r="C25">
         <v>319287.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4265726762.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>339852.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3733936104.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>306.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-49046.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>440319.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>256626.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>169.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>153.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>203476.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>945426.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>899375.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>812465.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>708202.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-159148.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-210881.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>310206.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>46068.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-66503.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>916765.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-111978.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>375510.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>13551.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>781700.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>143</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>3106246000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>863232000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2334945000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>610262000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...2 lines deleted...]
-      <c r="P26"/>
+      <c r="O26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
-        <v>258287000.0</v>
+        <v>200537000.0</v>
       </c>
       <c r="C27">
+        <v>319287.0</v>
+      </c>
+      <c r="D27">
         <v>375794.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>339852.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>410396.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>443678.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>538371.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>466591.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1230498.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1200123.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1226965.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>833285.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>806485.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>899375.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>812465.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>824045.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>716682.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>949169.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>760136.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3397907.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2257274.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>327138.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>285772.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>306645.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>327762.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>347767.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>3111525.0</v>
+      </c>
+      <c r="C28">
         <v>3106246.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2834038.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1723643.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3090815.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2988673.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>194547.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1591525.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>320211.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4509673.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4619637.0</v>
       </c>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
       <c r="M28">
-        <v>3543685.0</v>
+        <v>0.0</v>
       </c>
       <c r="N28">
         <v>3543685.0</v>
       </c>
       <c r="O28">
+        <v>3543685.0</v>
+      </c>
+      <c r="P28">
         <v>-1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3695196.0</v>
       </c>
       <c r="Q28">
         <v>3695196.0</v>
       </c>
       <c r="R28">
         <v>3695196.0</v>
       </c>
       <c r="S28">
+        <v>3695196.0</v>
+      </c>
+      <c r="T28">
         <v>14782335000.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
-        <v>14797132.0</v>
+        <v>0.0</v>
       </c>
       <c r="V28">
         <v>14797132.0</v>
       </c>
       <c r="W28">
+        <v>14797132.0</v>
+      </c>
+      <c r="X28">
         <v>728537.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2190947.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124163.0</v>
       </c>
       <c r="Z28">
         <v>1124163.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:26">
+      <c r="AA28">
+        <v>1124163.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-1709952.0</v>
+      </c>
+      <c r="C29">
         <v>-1407533.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1184740.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1880969.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1670574.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2051499.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2250398.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2189819.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2880279.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3062935.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4197778.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2093506.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1576670.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1932931.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1495589.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2180052.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1990649.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1876000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1500200.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2636550.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-329809.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-547138.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-959754.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-758758.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-733751.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-899295.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>