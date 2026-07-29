--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1483,51 +1483,51 @@
       <c r="C29">
         <v>563004000.0</v>
       </c>
       <c r="D29">
         <v>571528000.0</v>
       </c>
       <c r="E29">
         <v>561224000.0</v>
       </c>
       <c r="F29">
         <v>556597000.0</v>
       </c>
       <c r="G29">
         <v>-134860000.0</v>
       </c>
       <c r="H29">
         <v>-106142000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>197225000.0</v>
+        <v>377711000.0</v>
       </c>
       <c r="C30">
         <v>307815000.0</v>
       </c>
       <c r="D30">
         <v>283043000.0</v>
       </c>
       <c r="E30">
         <v>246779000.0</v>
       </c>
       <c r="F30">
         <v>267031000.0</v>
       </c>
       <c r="G30">
         <v>112639000.0</v>
       </c>
       <c r="H30">
         <v>83277000.0</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
@@ -1700,51 +1700,51 @@
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>1992000.0</v>
       </c>
       <c r="F38">
         <v>2554000.0</v>
       </c>
       <c r="G38">
         <v>1000.0</v>
       </c>
       <c r="H38">
         <v>2076000.0</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>204781000.0</v>
+        <v>24295000.0</v>
       </c>
       <c r="C39">
         <v>15281000.0</v>
       </c>
       <c r="D39">
         <v>12524000.0</v>
       </c>
       <c r="E39">
         <v>12017000.0</v>
       </c>
       <c r="F39">
         <v>11306000.0</v>
       </c>
       <c r="G39">
         <v>8041000.0</v>
       </c>
       <c r="H39">
         <v>2646000.0</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
@@ -3270,53 +3270,57 @@
       <c r="V15">
         <v>154000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>5250.0</v>
       </c>
       <c r="AC15">
         <v>5250.0</v>
       </c>
       <c r="AD15">
         <v>5250.0</v>
       </c>
       <c r="AE15">
         <v>5250.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>7700000.0</v>
+      </c>
       <c r="C16"/>
-      <c r="D16"/>
+      <c r="D16">
+        <v>6400000.0</v>
+      </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
         <v>5500000.0</v>
       </c>
       <c r="J16">
         <v>5400000.0</v>
       </c>
       <c r="K16">
         <v>3800000.0</v>
       </c>
       <c r="L16">
         <v>4099999.0</v>
       </c>
       <c r="M16">
         <v>4000000.0</v>
       </c>
       <c r="N16">
         <v>4400000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16">
         <v>3314000.0</v>
@@ -4137,57 +4141,57 @@
         <v>576551000.0</v>
       </c>
       <c r="U29">
         <v>592502000.0</v>
       </c>
       <c r="V29">
         <v>604331000.0</v>
       </c>
       <c r="W29">
         <v>-134860000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>268867000.0</v>
+        <v>459299000.0</v>
       </c>
       <c r="C30">
-        <v>197225000.0</v>
+        <v>377711000.0</v>
       </c>
       <c r="D30">
-        <v>218949000.0</v>
+        <v>417676000.0</v>
       </c>
       <c r="E30">
         <v>416948000.0</v>
       </c>
       <c r="F30">
         <v>400359000.0</v>
       </c>
       <c r="G30">
         <v>307815000.0</v>
       </c>
       <c r="H30">
         <v>334513000.0</v>
       </c>
       <c r="I30">
         <v>329496000.0</v>
       </c>
       <c r="J30">
         <v>340352000.0</v>
       </c>
       <c r="K30">
         <v>283043000.0</v>
       </c>
       <c r="L30">
         <v>274628000.0</v>
       </c>
@@ -4802,57 +4806,57 @@
         <v>2613000.0</v>
       </c>
       <c r="U38">
         <v>1212000.0</v>
       </c>
       <c r="V38">
         <v>1280000.0</v>
       </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38">
         <v>2.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>214451000.0</v>
+        <v>24019000.0</v>
       </c>
       <c r="C39">
-        <v>204781000.0</v>
+        <v>24295000.0</v>
       </c>
       <c r="D39">
-        <v>227540000.0</v>
+        <v>28813000.0</v>
       </c>
       <c r="E39">
         <v>16254000.0</v>
       </c>
       <c r="F39">
         <v>17724000.0</v>
       </c>
       <c r="G39">
         <v>15281000.0</v>
       </c>
       <c r="H39">
         <v>16967000.0</v>
       </c>
       <c r="I39">
         <v>11941000.0</v>
       </c>
       <c r="J39">
         <v>14398000.0</v>
       </c>
       <c r="K39">
         <v>12524000.0</v>
       </c>
       <c r="L39">
         <v>16859000.0</v>
       </c>
@@ -4889,57 +4893,57 @@
       <c r="W39">
         <v>8041000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39">
         <v>2646000.0</v>
       </c>
       <c r="AB39">
         <v>661500.0</v>
       </c>
       <c r="AC39">
         <v>661500.0</v>
       </c>
       <c r="AD39">
         <v>661500.0</v>
       </c>
       <c r="AE39"/>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>33720000.0</v>
+        <v>26020000.0</v>
       </c>
       <c r="C40">
         <v>30019000.0</v>
       </c>
       <c r="D40">
-        <v>32678000.0</v>
+        <v>26278000.0</v>
       </c>
       <c r="E40">
         <v>32012000.0</v>
       </c>
       <c r="F40">
         <v>36768000.0</v>
       </c>
       <c r="G40">
         <v>35561000.0</v>
       </c>
       <c r="H40">
         <v>36546000.0</v>
       </c>
       <c r="I40">
         <v>44270000.0</v>
       </c>
       <c r="J40">
         <v>36914000.0</v>
       </c>
       <c r="K40">
         <v>28096000.0</v>
       </c>
       <c r="L40">
         <v>29230000.0</v>
       </c>
@@ -7550,51 +7554,51 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-9236000.0</v>
+        <v>-7542000.0</v>
       </c>
       <c r="C5">
         <v>-16099000.0</v>
       </c>
       <c r="D5">
         <v>-21499000.0</v>
       </c>
       <c r="E5">
         <v>-5043000.0</v>
       </c>
       <c r="F5">
         <v>-12542000.0</v>
       </c>
       <c r="G5">
         <v>-23871000.0</v>
       </c>
       <c r="H5">
         <v>-15089000.0</v>
       </c>
       <c r="I5">
         <v>-16312000.0</v>
       </c>
       <c r="J5">
         <v>-19496000.0</v>
       </c>
@@ -7645,51 +7649,51 @@
       </c>
       <c r="Z5">
         <v>-27367000.0</v>
       </c>
       <c r="AA5">
         <v>-24472000.0</v>
       </c>
       <c r="AB5">
         <v>-23154750.0</v>
       </c>
       <c r="AC5">
         <v>-15796000.0</v>
       </c>
       <c r="AD5">
         <v>-13879000.0</v>
       </c>
       <c r="AE5">
         <v>-19297250.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>2684000.0</v>
+        <v>4378000.0</v>
       </c>
       <c r="C6">
         <v>-4782000.0</v>
       </c>
       <c r="D6">
         <v>-10530000.0</v>
       </c>
       <c r="E6">
         <v>5859000.0</v>
       </c>
       <c r="F6">
         <v>-1995000.0</v>
       </c>
       <c r="G6">
         <v>-13514000.0</v>
       </c>
       <c r="H6">
         <v>-5320000.0</v>
       </c>
       <c r="I6">
         <v>-7432000.0</v>
       </c>
       <c r="J6">
         <v>-11694000.0</v>
       </c>
@@ -12005,75 +12009,75 @@
       <c r="D23">
         <v>-5683000.0</v>
       </c>
       <c r="E23">
         <v>-4634000.0</v>
       </c>
       <c r="F23">
         <v>-11468000.0</v>
       </c>
       <c r="G23">
         <v>-4947000.0</v>
       </c>
       <c r="H23">
         <v>-4902000.0</v>
       </c>
       <c r="I23">
         <v>4707000.0</v>
       </c>
       <c r="J23">
         <v>-4712000.0</v>
       </c>
       <c r="K23">
         <v>-2419000.0</v>
       </c>
       <c r="L23">
-        <v>728000.0</v>
+        <v>-4719000.0</v>
       </c>
       <c r="M23">
         <v>189000.0</v>
       </c>
       <c r="N23">
         <v>-2720000.0</v>
       </c>
       <c r="O23">
         <v>-521000.0</v>
       </c>
       <c r="P23">
-        <v>240000.0</v>
+        <v>-919000.0</v>
       </c>
       <c r="Q23">
         <v>-4000.0</v>
       </c>
       <c r="R23">
-        <v>-863000.0</v>
+        <v>-1274000.0</v>
       </c>
       <c r="S23">
         <v>-908000.0</v>
       </c>
       <c r="T23">
-        <v>-2293000.0</v>
+        <v>-1329000.0</v>
       </c>
       <c r="U23">
         <v>131000.0</v>
       </c>
       <c r="V23">
         <v>548000.0</v>
       </c>
       <c r="W23">
         <v>59000.0</v>
       </c>
       <c r="X23">
         <v>55704000.0</v>
       </c>
       <c r="Y23">
         <v>118000.0</v>
       </c>
       <c r="Z23">
         <v>67000.0</v>
       </c>
       <c r="AA23">
         <v>40381500.0</v>
       </c>
       <c r="AB23">
         <v>40381500.0</v>
       </c>
@@ -12157,51 +12161,51 @@
       <c r="X24">
         <v>-2162000.0</v>
       </c>
       <c r="Y24">
         <v>-5417000.0</v>
       </c>
       <c r="Z24">
         <v>-2515000.0</v>
       </c>
       <c r="AA24">
         <v>-4522000.0</v>
       </c>
       <c r="AB24">
         <v>-4522000.0</v>
       </c>
       <c r="AC24">
         <v>-4522000.0</v>
       </c>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>19539000.0</v>
+        <v>6075000.0</v>
       </c>
       <c r="C25">
         <v>6091000.0</v>
       </c>
       <c r="D25">
         <v>26124000.0</v>
       </c>
       <c r="E25">
         <v>3070000.0</v>
       </c>
       <c r="F25">
         <v>2307000.0</v>
       </c>
       <c r="G25">
         <v>2200000.0</v>
       </c>
       <c r="H25">
         <v>3356000.0</v>
       </c>
       <c r="I25">
         <v>2721000.0</v>
       </c>
       <c r="J25">
         <v>2453000.0</v>
       </c>