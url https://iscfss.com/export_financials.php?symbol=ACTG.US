--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -298,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1121,62 +1127,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1226,5046 +1232,5194 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B2">
+        <v>13358000.0</v>
+      </c>
+      <c r="C2">
         <v>12074000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3261000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6036000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5440000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1019000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1765000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3698000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>153000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26750000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>121000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>128000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>642000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>354000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>659000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>381000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>208000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3462000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1834000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3839000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>88000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1572000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2524000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>837000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7767000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AE2">
         <v>100000.0</v>
       </c>
+      <c r="AF2">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
+      <c r="AF3"/>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
+      <c r="AF4"/>
     </row>
-    <row r="5" spans="1:31">
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5">
+        <v>670000.0</v>
+      </c>
+      <c r="C5">
         <v>-1180000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-633545000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
+        <v>0.0</v>
+      </c>
+      <c r="F5">
         <v>-14753000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-10924000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8089000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5">
         <v>-88000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-76000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-215000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-353000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-947000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1166000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1830000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-870000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-784000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-659000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-411000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-406000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-348000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-573000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-504000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4000.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
+      <c r="AF5"/>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>648996000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>642453000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
-      <c r="O6"/>
+      <c r="O6">
+        <v>0.0</v>
+      </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
+      <c r="AF6"/>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7">
+        <v>12605000.0</v>
+      </c>
+      <c r="C7">
         <v>10341000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2984000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3432000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2027000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>951000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1699000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
+      <c r="AF7"/>
     </row>
-    <row r="8" spans="1:31">
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8">
         <v>96000.0</v>
       </c>
       <c r="C8">
+        <v>96000.0</v>
+      </c>
+      <c r="D8">
         <v>100000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="F8">
         <v>49000.0</v>
       </c>
       <c r="G8">
-        <v>50000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="H8">
         <v>50000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>50000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
+      <c r="AF8"/>
     </row>
-    <row r="9" spans="1:31">
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>663284000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>651416000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>652003000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>651156000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>648996000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>642453000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>633146000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>646595000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>653314000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>644982000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>386821000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
+      <c r="AF9"/>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10">
+        <v>306719000.0</v>
+      </c>
+      <c r="C10">
         <v>273880000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>340091000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>287786000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>308943000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>165546000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>57359000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>128809000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>136604000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>127540000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>135223000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>134466000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>126685000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>221804000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>314733000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>102515000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>51735000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>48279000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>40467000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>32215000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14498000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15750000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>28142000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>39792000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>59451000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>35953000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>37631000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7508000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1366878.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>176251.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>788611.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
+      <c r="AF11"/>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12">
+        <v>330086000.0</v>
+      </c>
+      <c r="C12">
         <v>333765000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>439909000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>386144000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>707471000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>451331000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>168342000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>165463000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>136604000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>146983000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>135223000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>193024000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>256702000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>311279000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>321330000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>102515000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>51735000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>48279000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>51433000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>44998000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>38960000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>28646000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>28142000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>39792000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>84561000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>76553000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>37631000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7508000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1366878.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>176251.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>788611.0</v>
       </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13">
         <v>96000.0</v>
       </c>
       <c r="C13">
+        <v>96000.0</v>
+      </c>
+      <c r="D13">
         <v>100000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="F13">
         <v>49000.0</v>
       </c>
       <c r="G13">
-        <v>50000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="H13">
         <v>50000.0</v>
       </c>
       <c r="I13">
+        <v>50000.0</v>
+      </c>
+      <c r="J13">
         <v>51000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>50000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>51000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="N13">
         <v>49000.0</v>
       </c>
       <c r="O13">
+        <v>49000.0</v>
+      </c>
+      <c r="P13">
         <v>43000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>36000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>32000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>31000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="U13">
         <v>28000.0</v>
       </c>
       <c r="V13">
-        <v>20000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="W13">
         <v>20000.0</v>
       </c>
       <c r="X13">
         <v>20000.0</v>
       </c>
       <c r="Y13">
         <v>20000.0</v>
       </c>
       <c r="Z13">
+        <v>20000.0</v>
+      </c>
+      <c r="AA13">
         <v>16000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>14000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>26737000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10712984.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4081993.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3934877.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14">
+        <v>97158219.0</v>
+      </c>
+      <c r="C14">
         <v>99214000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>92411818.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>91521791.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>98470870.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>57435128.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>50896773.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>49969062.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>50692012.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>50075847.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49505817.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>50065382.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>48155832.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>47584120.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>40150600.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>35081611.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>29914801.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>29423998.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28503314.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>27547651.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>26630732.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19784883.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19661655.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19640808.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>19259256.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16346099.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10871423.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>19640808.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19622690.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19640808.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19622690.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>43000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="H15">
         <v>50000.0</v>
       </c>
       <c r="I15">
+        <v>50000.0</v>
+      </c>
+      <c r="J15">
         <v>51000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>50000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>51000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="N15">
         <v>49000.0</v>
       </c>
       <c r="O15">
+        <v>49000.0</v>
+      </c>
+      <c r="P15">
         <v>43000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>36000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>32000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>31000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>30000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>20000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>16000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>14000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>26737000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4081993.0</v>
       </c>
       <c r="AD15">
         <v>4081993.0</v>
       </c>
       <c r="AE15">
+        <v>4081993.0</v>
+      </c>
+      <c r="AF15">
         <v>3934877.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16">
+        <v>945000.0</v>
+      </c>
+      <c r="C16">
         <v>1596000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1146000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1509000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4114000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>1510000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>318000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>321000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>360000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>639000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>428000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>104000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1503000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
+      <c r="AF16"/>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
+      <c r="AF17"/>
     </row>
-    <row r="18" spans="1:31">
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>742000.0</v>
       </c>
-      <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>6640000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3568000.0</v>
       </c>
-      <c r="H18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18">
         <v>210000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1161000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4874000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>27831000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
+      <c r="AF18"/>
     </row>
-    <row r="19" spans="1:31">
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
+      <c r="AF19"/>
     </row>
-    <row r="20" spans="1:31">
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B20">
+        <v>25790000.0</v>
+      </c>
+      <c r="C20">
         <v>29339000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>8990000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7541000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>7470000.0</v>
       </c>
-      <c r="F20">
-[...2 lines deleted...]
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>30100000.0</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
+        <v>30100000.0</v>
       </c>
       <c r="L20">
-        <v>30149000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M20">
         <v>30149000.0</v>
       </c>
       <c r="N20">
         <v>30149000.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>30149000.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
-[...1 lines deleted...]
-      </c>
+      <c r="T20"/>
       <c r="U20">
         <v>121000.0</v>
       </c>
       <c r="V20">
         <v>121000.0</v>
       </c>
       <c r="W20">
+        <v>121000.0</v>
+      </c>
+      <c r="X20">
         <v>1776000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1834000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>4627000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>3904000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1012000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1158000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>757697.0</v>
       </c>
-      <c r="AD20"/>
       <c r="AE20"/>
+      <c r="AF20"/>
     </row>
-    <row r="21" spans="1:31">
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B21">
+        <v>48148000.0</v>
+      </c>
+      <c r="C21">
         <v>55429000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>33556000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>36658000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>48793000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16912000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7814000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6587000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>61917000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>86319000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>162642000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>286636000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>288432000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>313529000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25188000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>19803000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5110000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12419000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16307000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>18515000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>23786000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3163000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5342000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5902000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11855000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9038000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3534000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4610000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3877250.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
+      <c r="AF21"/>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B22">
+        <v>26559000.0</v>
+      </c>
+      <c r="C22">
         <v>27485000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10921000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14222000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8930000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-110982999.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-36654000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11512000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10935000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1161000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3139000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13000.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>709000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>369000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>208000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>160912.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>12948.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B23">
+        <v>770956000.0</v>
+      </c>
+      <c r="C23">
         <v>756394000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>633545000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>482928000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>798856000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>515520000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>218161000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>223949000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>308768000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>296003000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>347901000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>536348000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>593393000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>668717000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>352877000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>134784000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>78256000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>73074000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>71051000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>65770000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>68893000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>33058000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>39978000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>47212000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>110859000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>98516000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>51791000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>19769000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8853633.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5377770.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4463212.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B24">
+        <v>92066000.0</v>
+      </c>
+      <c r="C24">
         <v>113988000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10525000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>26728000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>17974000.0</v>
       </c>
-      <c r="H24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="O24"/>
+      <c r="O24">
+        <v>0.0</v>
+      </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>1845000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
+      <c r="AF24"/>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>26728000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17974000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
+      <c r="AF25"/>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>1500000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8195000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2195000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>18616000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
+      <c r="AF26"/>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
+      <c r="AF27"/>
     </row>
-    <row r="28" spans="1:31">
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B28">
+        <v>-206229000.0</v>
+      </c>
+      <c r="C28">
         <v>-149551000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-326582000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-223904000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-124733000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-48932000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-56095000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-95167000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-136604000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-127540000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-135223000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-134466000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-126685000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-221804000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-314733000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-102515000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-51735000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-48279000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-40467000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-32215000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-14498000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-15750000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-28142000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-39792000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-56672000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-35953000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-37631000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-6286000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1140789.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>376249.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-788611.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29">
+        <v>635516000.0</v>
+      </c>
+      <c r="C29">
         <v>628813000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>578791000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>318730000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>600681000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>397150000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>173125000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>189393000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>294301000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
+      <c r="AF29"/>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B30">
+        <v>26165000.0</v>
+      </c>
+      <c r="C30">
         <v>26909000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>80555000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8231000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9517000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>506000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>511000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>32884000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>153000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26750000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>33500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20168000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6341000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9843000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2915000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7987000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5110000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7436000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1409000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>649000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4421000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>312000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5282000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>143000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>68000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>378000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>376000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>100000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>700000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2097879.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>234005000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>363170000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>264575000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>173400000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>182806000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>232384000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>179270000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>147569000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>166772000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>237129000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>267824000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>319949000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
+      <c r="AF31"/>
     </row>
-    <row r="32" spans="1:31">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B32">
+        <v>401052000.0</v>
+      </c>
+      <c r="C32">
         <v>372907000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>526876000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>340776000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>530492000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>332853000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>160050000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>170437000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>130138000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
+      <c r="AF32"/>
     </row>
-    <row r="33" spans="1:31">
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B33">
+        <v>320863000.0</v>
+      </c>
+      <c r="C33">
         <v>336248000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>79033000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>54943000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>68174000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>57851000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>46396000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>22477000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>169073000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>107513000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>164024000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>317640000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>319665000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>344154000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>27829000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>22603000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>20330000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>16104000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>16853000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>18936000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>24106000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3346000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5651000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6645000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>24685000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>20492000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>10574000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>11789000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>7058093.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3472237.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1547954.0</v>
       </c>
     </row>
-    <row r="34" spans="1:31">
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B34">
+        <v>2655000.0</v>
+      </c>
+      <c r="C34">
         <v>2091000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3581000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>87221000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>6161000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>591000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1857000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1674000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3552000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>369000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>311000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>228000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>319000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>415000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
+      <c r="AF34"/>
     </row>
-    <row r="35" spans="1:31">
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B35">
+        <v>137883000.0</v>
+      </c>
+      <c r="C35">
         <v>156536000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>16300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>126397000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>168191000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>98175000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>31488000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1674000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3552000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>369000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>521000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1389000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5193000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>28246000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>632000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1072000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>369000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>199000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>121000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>31000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>809000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>869000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2512000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1156000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>38349000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>20213000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5236000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193503.0</v>
       </c>
       <c r="AD35">
         <v>193503.0</v>
       </c>
       <c r="AE35">
+        <v>193503.0</v>
+      </c>
+      <c r="AF35">
         <v>4195.0</v>
       </c>
     </row>
-    <row r="36" spans="1:31">
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B36">
+        <v>199298000.0</v>
+      </c>
+      <c r="C36">
         <v>6415000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4227000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5202000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5701000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-33809000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>35447000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>236000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>207000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>21067000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1110000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>355000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>318000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>137000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>465000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>664000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>505000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>225000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>223000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>79000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>78000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>79000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>238000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>563000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>297000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>477000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>238000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1972000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>600675.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2122579.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>663362.0</v>
       </c>
     </row>
-    <row r="37" spans="1:31">
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>11042000.0</v>
       </c>
-      <c r="E37"/>
-      <c r="F37">
+      <c r="F37"/>
+      <c r="G37">
         <v>11042000.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>1833000.0</v>
       </c>
-      <c r="H37">
+      <c r="I37">
         <v>1847000.0</v>
       </c>
-      <c r="I37">
+      <c r="J37">
         <v>1358000.0</v>
       </c>
-      <c r="J37">
+      <c r="K37">
         <v>1854000.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>3944000.0</v>
       </c>
-      <c r="L37">
+      <c r="M37">
         <v>5491000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>6488000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>6976000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>2163000.0</v>
       </c>
-      <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
+      <c r="AF37"/>
     </row>
-    <row r="38" spans="1:31">
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>5202000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5701000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>39988000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>35818000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>236000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>207000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>19234000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1110000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>355000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>318000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>137000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>465000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>664000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>505000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>225000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>223000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>79000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>78000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>79000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>238000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>197000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>297000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>477000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
+      <c r="AF38"/>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B39">
+        <v>67283000.0</v>
+      </c>
+      <c r="C39">
         <v>31987000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>23127000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>19388000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4764000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5832000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2912000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3125000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2938000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14757000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>15154000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5516000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10685000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5868000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>803000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3358000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2162000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1255000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1356000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1187000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1406000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>754000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>903000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>775000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1470000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1403000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3208000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>96000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>300000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>200000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>28768.0</v>
       </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B40">
+        <v>34738000.0</v>
+      </c>
+      <c r="C40">
         <v>19310000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>21362000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>17181000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7947000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8134000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9515000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>26963000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>9389000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-1709000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-4235000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>45790000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>25874000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>21266000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>29196000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>19859000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>20408000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>14010000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2343000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2051000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1360000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2087000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1447000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3791000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>12844000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>18159000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1293000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>366000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>20480.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-23645.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>143313.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>87765000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>132963000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>59572000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>4161000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1674000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>3552000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>369000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>521000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>228000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>319000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>415000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>632000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1072000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>369000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>199000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>121000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>31000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>83000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41">
+      <c r="W41"/>
+      <c r="X41">
         <v>1500000.0</v>
       </c>
-      <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41">
         <v>372000.0</v>
       </c>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
+      <c r="AF41"/>
     </row>
-    <row r="42" spans="1:31">
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B42">
+        <v>796788000.0</v>
+      </c>
+      <c r="C42">
         <v>791695000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>807895000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>565026000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>601108000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>608146000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>612731000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>611884000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>614356000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>607813000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>598506000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>611955000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>618674000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>618251000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>386821000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>197026000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>173672000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>167468000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>159972000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>326599000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>144087000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>104817000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>105129000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>105557000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>158728000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>116103000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>62341000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>26827000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>173322.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>273419.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-208252.0</v>
       </c>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
-      <c r="D43">
+      <c r="D43"/>
+      <c r="E43">
         <v>19924000.0</v>
       </c>
-      <c r="E43"/>
-      <c r="F43">
+      <c r="F43"/>
+      <c r="G43">
         <v>10924000.0</v>
       </c>
-      <c r="G43">
+      <c r="H43">
         <v>8089000.0</v>
       </c>
-      <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
+      <c r="AF43"/>
     </row>
-    <row r="44" spans="1:31">
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
-      <c r="O44"/>
+      <c r="O44">
+        <v>0.0</v>
+      </c>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
+      <c r="AF44"/>
     </row>
-    <row r="45" spans="1:31">
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B45">
+        <v>256767000.0</v>
+      </c>
+      <c r="C45">
         <v>242423000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>31908000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5542000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6210000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>951000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1264000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>127000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>272000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>500000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>766000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>339000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>220000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>135000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>163000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>221000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>323000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>221000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>121000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>104000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>71000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>180000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>4906000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3727000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1154000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116658.0</v>
       </c>
       <c r="AD45">
         <v>116658.0</v>
       </c>
       <c r="AE45">
+        <v>116658.0</v>
+      </c>
+      <c r="AF45">
         <v>63569.0</v>
       </c>
     </row>
-    <row r="46" spans="1:31">
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B46">
+        <v>32791000.0</v>
+      </c>
+      <c r="C46">
         <v>224832000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>29345000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5542000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6210000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>951000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1264000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
-      <c r="J46">
+      <c r="J46"/>
+      <c r="K46">
         <v>127000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>272000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>500000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>766000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>339000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>220000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>135000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>163000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>221000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>323000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>221000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>121000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>104000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>71000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>180000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4906000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3727000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1154000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>530000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>241661.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>116658.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>63569.0</v>
       </c>
     </row>
-    <row r="47" spans="1:31">
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>3537000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6210000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>951000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1264000.0</v>
       </c>
-      <c r="H47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I47"/>
       <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
         <v>127000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>272000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>500000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>766000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>339000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>220000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>135000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>163000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>221000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>323000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>221000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>121000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>104000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>71000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>180000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4906000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3727000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
+      <c r="AF47"/>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B48">
+        <v>-254104000.0</v>
+      </c>
+      <c r="C48">
         <v>-275786000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-239729000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-306789000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-181724000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-326708000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-439656000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-422541000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-320018000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-342198000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-288131000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-128095000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-62066000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-5632000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-65085000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-86191000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-120242000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-108952000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-95195000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-87780000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-82284000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-76009000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-70466000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-65015000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-100012000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-56052000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-17093000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-8896000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-2706606.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>562171.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>367812.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-306789000.0</v>
       </c>
-      <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-326708000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-439656000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-422541000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-320018000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-342198000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-288131000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-128095000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-62066000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-5632000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-65085000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
+      <c r="AF49"/>
     </row>
-    <row r="50" spans="1:31">
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B50"/>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="C50">
+        <v>2400000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>60450000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>181248000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>115663000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
+      <c r="AF50"/>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B51">
+        <v>100490000.0</v>
+      </c>
+      <c r="C51">
         <v>124329000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13509000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>63882000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>184210000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>142391000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>18409000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>33642000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>2779000.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
-      <c r="AB51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>1222000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>226089.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>552500.0</v>
       </c>
-      <c r="AE51"/>
+      <c r="AF51"/>
     </row>
-    <row r="52" spans="1:31">
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>82</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>3563000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1248000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>62009000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>182183000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>115663000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>435000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>1828000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1360000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>934000.0</v>
       </c>
-      <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>226089.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>552500.0</v>
       </c>
-      <c r="AE52"/>
+      <c r="AF52"/>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B53">
+        <v>23367000.0</v>
+      </c>
+      <c r="C53">
         <v>59885000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>99818000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>98358000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>398528000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>285785000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>110983000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>36654000.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
         <v>19443000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>10725000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>58558000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>130017000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>89475000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>6597000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>10966000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>12783000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>24462000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>12896000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>5059000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>25110000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>40600000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
+      <c r="AF53"/>
     </row>
-    <row r="54" spans="1:31">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
-      <c r="O54"/>
+      <c r="O54">
+        <v>0.0</v>
+      </c>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
+      <c r="AF54"/>
     </row>
-    <row r="55" spans="1:31">
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B55">
+        <v>770956000.0</v>
+      </c>
+      <c r="C55">
         <v>756394000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>633545000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>482928000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>798856000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>515520000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>218161000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>223949000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>308768000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>296003000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>347901000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>536348000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>593393000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>668717000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>352877000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>134784000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>78256000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>73074000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>71051000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>65770000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>68893000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>33058000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>39978000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>47212000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>110859000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>98516000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>51791000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>19769000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>8853633.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5377770.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4463212.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B56">
+        <v>450093000.0</v>
+      </c>
+      <c r="C56">
         <v>420146000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>554512000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>427985000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>730682000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>457669000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>171765000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>201472000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>139695000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>188490000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>183877000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>218708000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>273728000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>324563000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>325048000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>112181000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>57926000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>56970000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>54198000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>46834000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>44787000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>29712000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>34327000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>40567000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>86174000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>78024000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>41217000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>7980000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1795540.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1905533.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2915258.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B57">
+        <v>49041000.0</v>
+      </c>
+      <c r="C57">
         <v>47239000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>27636000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>87209000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>200190000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>124816000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11715000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>31035000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>9557000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>28191000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>33225000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>45911000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>26002000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>21993000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>30133000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>19859000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>21918000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>14328000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>6126000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4245000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5838000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2603000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1676000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4027000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>13778000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>18159000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1293000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>366000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>446569.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>628855.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>353784.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B58">
+        <v>186924000.0</v>
+      </c>
+      <c r="C58">
         <v>203775000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>43936000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>213606000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>368381000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>222991000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>43203000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>32709000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>13109000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>28560000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>33746000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>47300000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>31195000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>50239000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>30765000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>20931000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>22287000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14527000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6247000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4276000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6647000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3472000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4188000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5183000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>52127000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>38372000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>6529000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1828000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>446569.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>822358.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>357979.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
+      <c r="I59"/>
+      <c r="J59">
         <v>295659000.0</v>
       </c>
-      <c r="J59">
+      <c r="K59">
         <v>267443000.0</v>
       </c>
-      <c r="K59">
-[...1 lines deleted...]
-      </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
-      <c r="O59"/>
+      <c r="O59">
+        <v>0.0</v>
+      </c>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
+      <c r="AF59"/>
     </row>
-    <row r="60" spans="1:31">
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B60">
+        <v>543450000.0</v>
+      </c>
+      <c r="C60">
         <v>514825000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>568266000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>258280000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>419433000.0</v>
       </c>
-      <c r="F60">
-[...1 lines deleted...]
-      </c>
       <c r="G60">
-        <v>173125000.0</v>
+        <v>292529000.0</v>
       </c>
       <c r="H60">
+        <v>174958000.0</v>
+      </c>
+      <c r="I60">
         <v>191240000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>295659000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>267443000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>314155000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>489048000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>562198000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>618478000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>319949000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>113853000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>55969000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>58547000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>64804000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>61494000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>61803000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>28808000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>34663000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>40542000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>58732000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>60144000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>45262000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>17941000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>8179700.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4555412.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4094437.0</v>
       </c>
     </row>
-    <row r="61" spans="1:31">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
+      <c r="D61"/>
+      <c r="E61">
         <v>-98258000.0</v>
       </c>
-      <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-43270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39272000.0</v>
       </c>
       <c r="H61">
         <v>-39272000.0</v>
       </c>
       <c r="I61">
-        <v>-34640000.0</v>
+        <v>-39272000.0</v>
       </c>
       <c r="J61">
         <v>-34640000.0</v>
       </c>
       <c r="K61">
         <v>-34640000.0</v>
       </c>
       <c r="L61">
         <v>-34640000.0</v>
       </c>
       <c r="M61">
         <v>-34640000.0</v>
       </c>
       <c r="N61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="O61">
         <v>-26731000.0</v>
       </c>
-      <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
+      <c r="AF61"/>
     </row>
-    <row r="62" spans="1:31">
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DT62"/>
+  <dimension ref="A1:DV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:124">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C1" t="s">
-        <v>93</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>95</v>
       </c>
       <c r="F1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G1" t="s">
-        <v>96</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>98</v>
       </c>
       <c r="J1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="K1" t="s">
-        <v>99</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>101</v>
       </c>
       <c r="N1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O1" t="s">
-        <v>102</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>104</v>
       </c>
       <c r="R1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="S1" t="s">
-        <v>105</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>107</v>
       </c>
       <c r="V1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="W1" t="s">
-        <v>108</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>110</v>
       </c>
       <c r="Z1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AA1" t="s">
-        <v>111</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>113</v>
       </c>
       <c r="AD1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AE1" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>116</v>
       </c>
       <c r="AH1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AI1" t="s">
-        <v>117</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>119</v>
       </c>
       <c r="AL1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AM1" t="s">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="AP1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AQ1" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="AT1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AU1" t="s">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>128</v>
       </c>
       <c r="AX1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AY1" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="BB1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BC1" t="s">
-        <v>132</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="BF1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BG1" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="BJ1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BK1" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>140</v>
       </c>
       <c r="BN1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BO1" t="s">
-        <v>141</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="BR1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BS1" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="BV1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW1" t="s">
-        <v>147</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="BZ1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CA1" t="s">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="CD1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CE1" t="s">
-        <v>153</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="CH1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CI1" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="CL1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CM1" t="s">
-        <v>159</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>161</v>
       </c>
       <c r="CP1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CQ1" t="s">
-        <v>162</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>164</v>
       </c>
       <c r="CT1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CU1" t="s">
-        <v>165</v>
+        <v>25</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>167</v>
       </c>
       <c r="CX1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="CY1" t="s">
-        <v>168</v>
+        <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="DB1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="DC1" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
-        <v>27</v>
+        <v>173</v>
       </c>
       <c r="DF1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="DG1" t="s">
-        <v>174</v>
+        <v>28</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
       <c r="DJ1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="DK1" t="s">
-        <v>177</v>
+        <v>29</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
-        <v>29</v>
+        <v>179</v>
       </c>
       <c r="DN1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DO1" t="s">
-        <v>180</v>
+        <v>30</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
-        <v>30</v>
+        <v>182</v>
       </c>
       <c r="DR1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="DS1" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="DT1" t="s">
         <v>184</v>
       </c>
+      <c r="DU1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:124">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B2">
+        <v>11431000.0</v>
+      </c>
+      <c r="C2">
+        <v>13358000.0</v>
+      </c>
+      <c r="D2">
         <v>13331000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>10972000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12457000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12074000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6443000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3191000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4702000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3261000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8530000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5789000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8413000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6036000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5097000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5484000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5298000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5440000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2196000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2625000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3633000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1019000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2707000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3235000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3136000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1765000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8268000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9461000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>11448000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3698000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7193000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4765000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>9040000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>153000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>7691000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>9239000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3078000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>26750000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>22688000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>11424000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>14580000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>17347000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>9243000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>11525000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>12705000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>121000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>16564000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>16788000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3895000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>128000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>16310000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>15592000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>17127000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>642000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>16388000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>38405000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>23144000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>354000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>44859000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>30965000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>9179000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>659000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>8367000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>9120000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>8080000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>381000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>5766000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>4533000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>3799000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>208000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>3568000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>2915000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>3354000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>3462000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>3446000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>2147000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>2834000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>2201000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>5883000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>4027000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1785000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>3839000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>2096000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>1232000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>2367000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>88000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>2209000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>2585000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>2139000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>1572000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>3862000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>2115000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>2129000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>2524000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>7773000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>5699000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>4424000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>837000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>8129000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>6880000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>6341000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>7767000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>4573000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>1168000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>1554000.0</v>
       </c>
-      <c r="DA2"/>
-      <c r="DB2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>779000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>314000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>267000.0</v>
       </c>
-      <c r="DE2"/>
-      <c r="DF2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>176000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>186000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>164325.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>200000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>110672.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>113708.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>240032.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>35351.0</v>
       </c>
-      <c r="DO2">
+      <c r="DQ2">
         <v>84279.0</v>
       </c>
-      <c r="DP2">
+      <c r="DR2">
         <v>113845.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DS2">
         <v>129066.0</v>
       </c>
-      <c r="DR2">
+      <c r="DT2">
         <v>200000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DU2">
         <v>100000.0</v>
       </c>
-      <c r="DT2"/>
+      <c r="DV2"/>
     </row>
-    <row r="3" spans="1:124">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -6346,54 +6500,56 @@
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
+      <c r="DU3"/>
+      <c r="DV3"/>
     </row>
-    <row r="4" spans="1:124">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -6474,443 +6630,447 @@
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
+      <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:124">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5">
+        <v>784000.0</v>
+      </c>
+      <c r="C5">
+        <v>670000.0</v>
+      </c>
+      <c r="D5">
         <v>231000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>345000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-518000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-1180000.0</v>
       </c>
-      <c r="F5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
         <v>-529147000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-23154000.0</v>
       </c>
-      <c r="L5">
-[...2 lines deleted...]
-      <c r="M5">
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
         <v>-19924000.0</v>
       </c>
-      <c r="N5">
-[...2 lines deleted...]
-      <c r="O5">
+      <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5">
         <v>-40744000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-15904000.0</v>
       </c>
-      <c r="Q5">
-[...4 lines deleted...]
-      </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-10134000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-9400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-8720000.0</v>
       </c>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>-122000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-202000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-125000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-88000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-38000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-62000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-49000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-76000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-59000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-171000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-148000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-215000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-233000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-413000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-440000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-353000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-781000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-784000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-976000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-947000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-783000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-658000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-317000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1166000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>382000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>797000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>600000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-1830000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1913000.0</v>
       </c>
-      <c r="BG5">
-[...2 lines deleted...]
-      <c r="BH5"/>
       <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-870000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5">
         <v>-784000.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5"/>
       <c r="BP5"/>
-      <c r="BQ5">
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-659000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-528000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-2000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-4000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-3000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>2000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>67163000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-411000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-411000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>16000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-56000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-406000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-406000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-348000.0</v>
       </c>
       <c r="CF5">
         <v>-348000.0</v>
       </c>
       <c r="CG5">
         <v>-348000.0</v>
       </c>
       <c r="CH5">
-        <v>-573000.0</v>
+        <v>-348000.0</v>
       </c>
       <c r="CI5">
-        <v>-573000.0</v>
+        <v>-348000.0</v>
       </c>
       <c r="CJ5">
         <v>-573000.0</v>
       </c>
       <c r="CK5">
         <v>-573000.0</v>
       </c>
       <c r="CL5">
+        <v>-573000.0</v>
+      </c>
+      <c r="CM5">
+        <v>-573000.0</v>
+      </c>
+      <c r="CN5">
         <v>-1230000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-504000.0</v>
       </c>
       <c r="CO5">
         <v>-504000.0</v>
       </c>
       <c r="CP5">
+        <v>-504000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>-504000.0</v>
+      </c>
+      <c r="CR5">
         <v>-11000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>1000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-108000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-4000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-4000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
-      <c r="DB5">
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5">
         <v>-298000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>-259000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>-220000.0</v>
       </c>
-      <c r="DE5"/>
-      <c r="DF5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>-163000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>-142000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>-122179.0</v>
       </c>
-      <c r="DI5"/>
-      <c r="DJ5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>-90040.0</v>
       </c>
-      <c r="DK5">
+      <c r="DM5">
         <v>-84286.0</v>
       </c>
-      <c r="DL5">
+      <c r="DN5">
         <v>-43849.0</v>
       </c>
-      <c r="DM5"/>
-      <c r="DN5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>-29896.0</v>
       </c>
-      <c r="DO5">
+      <c r="DQ5">
         <v>-25428.0</v>
       </c>
-      <c r="DP5">
+      <c r="DR5">
         <v>-20139.0</v>
       </c>
-      <c r="DQ5"/>
-      <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
+      <c r="DU5"/>
+      <c r="DV5"/>
     </row>
-    <row r="6" spans="1:124">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>648996000.0</v>
       </c>
-      <c r="AH6">
-[...4 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
+        <v>0.0</v>
+      </c>
+      <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>642453000.0</v>
       </c>
-      <c r="AL6">
-[...4 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
@@ -6918,59 +7078,63 @@
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6"/>
+      <c r="BE6">
+        <v>0.0</v>
+      </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6">
-[...3 lines deleted...]
-      <c r="BI6"/>
+      <c r="BG6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -6990,129 +7154,135 @@
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
+      <c r="DU6"/>
+      <c r="DV6"/>
     </row>
-    <row r="7" spans="1:124">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7">
+        <v>12740000.0</v>
+      </c>
+      <c r="C7">
+        <v>12605000.0</v>
+      </c>
+      <c r="D7">
         <v>12680000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>11632000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>9090000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>10341000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2366000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2437000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2571000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2984000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2725000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2228000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3059000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3432000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2186000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3587000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3504000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2027000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>671000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>759000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>845000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>951000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1101000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1249000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1395000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1699000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -7166,111 +7336,117 @@
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
+      <c r="DU7"/>
+      <c r="DV7"/>
     </row>
-    <row r="8" spans="1:124">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8">
         <v>96000.0</v>
       </c>
       <c r="C8">
         <v>96000.0</v>
       </c>
       <c r="D8">
         <v>96000.0</v>
       </c>
       <c r="E8">
         <v>96000.0</v>
       </c>
       <c r="F8">
+        <v>96000.0</v>
+      </c>
+      <c r="G8">
+        <v>96000.0</v>
+      </c>
+      <c r="H8">
         <v>99000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="I8">
         <v>100000.0</v>
       </c>
       <c r="J8">
+        <v>100000.0</v>
+      </c>
+      <c r="K8">
+        <v>100000.0</v>
+      </c>
+      <c r="L8">
         <v>99000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>58000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>58000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>43000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>38000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>41000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>47000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>49000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>50000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>50000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7330,209 +7506,211 @@
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
+      <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:124">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>738712000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>740187000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>663284000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>646352000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>647640000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="S9"/>
+      <c r="T9">
         <v>649349000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>650194000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>650753000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>651416000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>650130000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>650843000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>651441000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>652003000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>651988000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>651688000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>651148000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>651156000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>650814000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>650265000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>649724000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>648996000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>647930000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>646627000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>644794000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>642453000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>639118000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>636332000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>634882000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>633146000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>637029000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>641207000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>644404000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>646595000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>648760000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>651053000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>650934000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>653314000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>653326000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>651346000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>650966000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>644982000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>631000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>627825000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>618683000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>386821000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>384283000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>379001000.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7552,426 +7730,434 @@
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
+      <c r="DU9"/>
+      <c r="DV9"/>
     </row>
-    <row r="10" spans="1:124">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10">
+        <v>307507000.0</v>
+      </c>
+      <c r="C10">
+        <v>306719000.0</v>
+      </c>
+      <c r="D10">
         <v>301780000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>316721000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>271964000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>273880000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>360050000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>386988000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>438762000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>340091000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>344733000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>355188000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>364227000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>287786000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>241874000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>263945000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>289369000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>308943000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>217957000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>185710000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>144807000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>165546000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>162564000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>164280000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>58678000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>57359000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>66861000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>63487000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>73285000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>128809000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>109562000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>100150000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>150289000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>136604000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>101081000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>63220000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>54321000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>127540000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>116016000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>139772000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>145329000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>135223000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>157775000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>119084000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>101548000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>134466000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>154257000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>146040000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>133403000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>126685000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>118303000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>148909000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>193161000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>221804000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>264151000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>296866000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>315498000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>314733000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>310663000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>299415000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>313611000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>102515000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>83426000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>67501000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>67525000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>51735000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>42800000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>56123000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>50878000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>48279000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>40710000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>41059000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>40083000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>40467000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>44169000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>35067000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>39899000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>32215000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>27791000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>17045000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>9193000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>14498000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>16836000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>12141000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>32932000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>15750000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>29366000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>28474000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>29500000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>28142000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>34302000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>33787000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>37097000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>39792000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>38126000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>49712000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>50123000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>59451000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>40234000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>47920000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>52769000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>35953000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>44485000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>54674000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>62171000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>37631000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>12442000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>5720000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>6553000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>7508000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>8536000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>10046000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>6106042.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>1366878.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>1306959.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>1808614.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>442533.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>176251.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>391708.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>935243.0</v>
       </c>
-      <c r="DP10">
+      <c r="DR10">
         <v>873375.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DS10">
         <v>788611.0</v>
       </c>
-      <c r="DR10">
+      <c r="DT10">
         <v>3000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DU10">
         <v>1100000.0</v>
       </c>
-      <c r="DT10"/>
+      <c r="DV10"/>
     </row>
-    <row r="11" spans="1:124">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -8052,1112 +8238,1126 @@
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
+      <c r="DU11"/>
+      <c r="DV11"/>
     </row>
-    <row r="12" spans="1:124">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12">
+        <v>327529000.0</v>
+      </c>
+      <c r="C12">
+        <v>330086000.0</v>
+      </c>
+      <c r="D12">
         <v>334789000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>374938000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>326778000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>333765000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>410900000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>386988000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>498430000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>439909000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>445994000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>444791000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>461701000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>386144000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>401180000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>469126000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>572603000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>707471000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>642733000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>528497000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>475738000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>451331000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>303044000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>183977000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>158111000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>168342000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>169331000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>164903000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>167872000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>165463000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>143410000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>134844000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>179648000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>136604000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>158568000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>118272000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>145248000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>146983000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>146342000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>172015000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>145329000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>135223000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>157775000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>156174000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>154837000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>193024000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>226716000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>220838000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>228993000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>256702000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>285301000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>320125000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>327448000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>311279000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>410798000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>429362000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>449683000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>321330000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>317177000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>299415000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>313611000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>102515000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>83426000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>67501000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>67525000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>51735000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>42800000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>56123000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>50878000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>48279000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>42860000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>43210000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>43088000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>51433000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>55414000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>50375000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>53193000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>44998000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>54302000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>50691000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>37665000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>38960000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>41012000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>39158000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>41182000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>28646000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>30364000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>31473000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>32529000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>28142000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>53559000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>35840000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>37097000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>39792000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>57823000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>66411000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>75766000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>84561000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>89801000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>87433000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>87496000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>76553000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>85348000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>54674000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>62171000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>37631000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>12442000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>5720000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>6553000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>7508000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>8536000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>10046000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>6106042.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>1366878.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>1306959.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>1808614.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>442533.0</v>
       </c>
-      <c r="DM12">
+      <c r="DO12">
         <v>176251.0</v>
       </c>
-      <c r="DN12">
+      <c r="DP12">
         <v>391708.0</v>
       </c>
-      <c r="DO12">
+      <c r="DQ12">
         <v>935243.0</v>
       </c>
-      <c r="DP12">
+      <c r="DR12">
         <v>873375.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DS12">
         <v>788611.0</v>
       </c>
-      <c r="DR12">
+      <c r="DT12">
         <v>3000000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DU12">
         <v>1100000.0</v>
       </c>
-      <c r="DT12"/>
+      <c r="DV12"/>
     </row>
-    <row r="13" spans="1:124">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13">
         <v>96000.0</v>
       </c>
       <c r="C13">
         <v>96000.0</v>
       </c>
       <c r="D13">
         <v>96000.0</v>
       </c>
       <c r="E13">
         <v>96000.0</v>
       </c>
       <c r="F13">
+        <v>96000.0</v>
+      </c>
+      <c r="G13">
+        <v>96000.0</v>
+      </c>
+      <c r="H13">
         <v>99000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="I13">
         <v>100000.0</v>
       </c>
       <c r="J13">
+        <v>100000.0</v>
+      </c>
+      <c r="K13">
+        <v>100000.0</v>
+      </c>
+      <c r="L13">
         <v>99000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>58000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>58000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>43000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>38000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>41000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>47000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>49000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>50000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>50000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="V13">
         <v>49000.0</v>
       </c>
       <c r="W13">
         <v>49000.0</v>
       </c>
       <c r="X13">
-        <v>50000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="Y13">
-        <v>50000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="Z13">
         <v>50000.0</v>
       </c>
       <c r="AA13">
         <v>50000.0</v>
       </c>
       <c r="AB13">
         <v>50000.0</v>
       </c>
       <c r="AC13">
         <v>50000.0</v>
       </c>
       <c r="AD13">
         <v>50000.0</v>
       </c>
       <c r="AE13">
+        <v>50000.0</v>
+      </c>
+      <c r="AF13">
+        <v>50000.0</v>
+      </c>
+      <c r="AG13">
         <v>49000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="AH13">
         <v>51000.0</v>
       </c>
       <c r="AI13">
         <v>51000.0</v>
       </c>
       <c r="AJ13">
         <v>51000.0</v>
       </c>
       <c r="AK13">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AL13">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AM13">
         <v>50000.0</v>
       </c>
       <c r="AN13">
         <v>50000.0</v>
       </c>
       <c r="AO13">
-        <v>51000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AP13">
-        <v>51000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AQ13">
         <v>51000.0</v>
       </c>
       <c r="AR13">
         <v>51000.0</v>
       </c>
       <c r="AS13">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AT13">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AU13">
         <v>50000.0</v>
       </c>
       <c r="AV13">
         <v>50000.0</v>
       </c>
       <c r="AW13">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AX13">
         <v>50000.0</v>
       </c>
       <c r="AY13">
+        <v>49000.0</v>
+      </c>
+      <c r="AZ13">
         <v>50000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
+        <v>50000.0</v>
+      </c>
+      <c r="BB13">
         <v>49000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>49000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="BD13">
         <v>50000.0</v>
       </c>
       <c r="BE13">
-        <v>43000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="BF13">
-        <v>43000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="BG13">
         <v>43000.0</v>
       </c>
       <c r="BH13">
         <v>43000.0</v>
       </c>
       <c r="BI13">
+        <v>43000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>43000.0</v>
+      </c>
+      <c r="BK13">
         <v>36000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>35000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>34000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>33000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="BO13">
         <v>32000.0</v>
       </c>
       <c r="BP13">
         <v>32000.0</v>
       </c>
       <c r="BQ13">
+        <v>32000.0</v>
+      </c>
+      <c r="BR13">
+        <v>32000.0</v>
+      </c>
+      <c r="BS13">
         <v>31000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>31000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="BU13">
         <v>30000.0</v>
       </c>
       <c r="BV13">
         <v>30000.0</v>
       </c>
       <c r="BW13">
+        <v>30000.0</v>
+      </c>
+      <c r="BX13">
+        <v>30000.0</v>
+      </c>
+      <c r="BY13">
         <v>29000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>28000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>28000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>69000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>67000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="CD13">
         <v>28000.0</v>
       </c>
       <c r="CE13">
+        <v>28000.0</v>
+      </c>
+      <c r="CF13">
+        <v>28000.0</v>
+      </c>
+      <c r="CG13">
         <v>27000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="CI13">
         <v>20000.0</v>
       </c>
       <c r="CJ13">
         <v>20000.0</v>
       </c>
       <c r="CK13">
         <v>20000.0</v>
       </c>
       <c r="CL13">
-        <v>46000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="CM13">
         <v>20000.0</v>
       </c>
       <c r="CN13">
-        <v>20000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="CO13">
         <v>20000.0</v>
       </c>
       <c r="CP13">
         <v>20000.0</v>
       </c>
       <c r="CQ13">
         <v>20000.0</v>
       </c>
       <c r="CR13">
         <v>20000.0</v>
       </c>
       <c r="CS13">
         <v>20000.0</v>
       </c>
       <c r="CT13">
         <v>20000.0</v>
       </c>
       <c r="CU13">
+        <v>20000.0</v>
+      </c>
+      <c r="CV13">
+        <v>20000.0</v>
+      </c>
+      <c r="CW13">
         <v>18000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CX13">
         <v>18000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CY13">
         <v>16000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CZ13">
         <v>16000.0</v>
       </c>
-      <c r="CY13">
+      <c r="DA13">
         <v>15000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DB13">
         <v>14000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DC13">
         <v>14000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DD13">
         <v>31981000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DE13">
         <v>27267000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DF13">
         <v>26881000.0</v>
       </c>
-      <c r="DE13">
+      <c r="DG13">
         <v>26737000.0</v>
       </c>
-      <c r="DF13">
+      <c r="DH13">
         <v>26807000.0</v>
       </c>
-      <c r="DG13">
+      <c r="DI13">
         <v>25822000.0</v>
       </c>
-      <c r="DH13">
+      <c r="DJ13">
         <v>17957774.0</v>
       </c>
-      <c r="DI13">
+      <c r="DK13">
         <v>10712984.0</v>
       </c>
-      <c r="DJ13">
+      <c r="DL13">
         <v>8758337.0</v>
       </c>
-      <c r="DK13">
+      <c r="DM13">
         <v>5528087.0</v>
       </c>
-      <c r="DL13">
+      <c r="DN13">
         <v>4255743.0</v>
       </c>
-      <c r="DM13">
+      <c r="DO13">
         <v>4081993.0</v>
       </c>
-      <c r="DN13">
+      <c r="DP13">
         <v>4798226.0</v>
       </c>
-      <c r="DO13">
+      <c r="DQ13">
         <v>4346381.0</v>
       </c>
-      <c r="DP13">
+      <c r="DR13">
         <v>4339714.0</v>
       </c>
-      <c r="DQ13">
+      <c r="DS13">
         <v>3934877.0</v>
       </c>
-      <c r="DR13"/>
-      <c r="DS13"/>
       <c r="DT13"/>
+      <c r="DU13"/>
+      <c r="DV13"/>
     </row>
-    <row r="14" spans="1:124">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14">
+        <v>96487121.0</v>
+      </c>
+      <c r="C14">
+        <v>97573518.0</v>
+      </c>
+      <c r="D14">
         <v>96445160.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>96964000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>96981000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>97190102.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>99854723.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>100079803.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>99745905.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>99932858.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>99122973.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>94095397.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>89067821.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>91521791.0</v>
       </c>
       <c r="O14">
         <v>91521791.0</v>
       </c>
       <c r="P14">
         <v>91521791.0</v>
       </c>
       <c r="Q14">
+        <v>91521791.0</v>
+      </c>
+      <c r="R14">
+        <v>91521791.0</v>
+      </c>
+      <c r="S14">
         <v>93975760.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>93081502.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>83086980.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>48596040.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>49244141.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>90624702.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>49033824.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>49875396.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>54406835.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>49828361.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>49696016.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>49655881.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>49639172.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>49557748.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>50061812.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>50632958.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>50590460.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>50599974.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>50499248.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>50533407.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>50237784.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>50618757.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>50392241.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>50458905.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>49749941.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>50750245.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>50979582.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>51049566.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>50065382.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>50104675.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>48543334.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>48329375.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>48415684.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>48330149.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>48008998.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>48104242.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>48797304.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>48641374.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>48938766.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>45771228.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>45771228.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>42857880.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>42453782.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>36448005.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>36448005.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>35105354.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>31664869.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>33411093.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>33411093.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>30071492.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>29741168.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>29639459.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>29639459.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>29553609.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>29321176.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>29217636.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>29217636.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>28739499.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>28298328.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>30969991.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>30969991.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>27567848.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>30324732.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>27400857.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>27400857.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>27302693.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>27271416.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>24558419.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>24558419.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>19793487.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>19787466.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>19752335.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>19752335.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>19645949.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19640808.0</v>
       </c>
       <c r="CO14">
         <v>19640808.0</v>
       </c>
       <c r="CP14">
         <v>19640808.0</v>
       </c>
       <c r="CQ14">
+        <v>19640808.0</v>
+      </c>
+      <c r="CR14">
+        <v>19640808.0</v>
+      </c>
+      <c r="CS14">
         <v>19634549.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>19610040.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>19610040.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>19522906.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>17725935.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>17208154.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>17208154.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>15724930.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>14515149.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>13852360.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>13852360.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19640808.0</v>
       </c>
       <c r="DD14">
         <v>19640808.0</v>
       </c>
       <c r="DE14">
         <v>19640808.0</v>
       </c>
       <c r="DF14">
         <v>19640808.0</v>
       </c>
       <c r="DG14">
         <v>19640808.0</v>
       </c>
       <c r="DH14">
         <v>19640808.0</v>
       </c>
       <c r="DI14">
         <v>19640808.0</v>
       </c>
       <c r="DJ14">
         <v>19640808.0</v>
       </c>
       <c r="DK14">
         <v>19640808.0</v>
       </c>
@@ -9166,592 +9366,32950 @@
       </c>
       <c r="DM14">
         <v>19640808.0</v>
       </c>
       <c r="DN14">
         <v>19640808.0</v>
       </c>
       <c r="DO14">
         <v>19640808.0</v>
       </c>
       <c r="DP14">
         <v>19640808.0</v>
       </c>
       <c r="DQ14">
         <v>19640808.0</v>
       </c>
       <c r="DR14">
         <v>19640808.0</v>
       </c>
       <c r="DS14">
         <v>19640808.0</v>
       </c>
       <c r="DT14">
         <v>19640808.0</v>
       </c>
+      <c r="DU14">
+        <v>19640808.0</v>
+      </c>
+      <c r="DV14">
+        <v>19640808.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:124">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>58000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>58000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>43000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>41000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>47000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="S15"/>
+      <c r="T15">
         <v>50000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>50000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="V15">
         <v>49000.0</v>
       </c>
       <c r="W15">
         <v>49000.0</v>
       </c>
       <c r="X15">
-        <v>50000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="Y15">
-        <v>50000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="Z15">
         <v>50000.0</v>
       </c>
       <c r="AA15">
         <v>50000.0</v>
       </c>
       <c r="AB15">
         <v>50000.0</v>
       </c>
       <c r="AC15">
         <v>50000.0</v>
       </c>
       <c r="AD15">
         <v>50000.0</v>
       </c>
       <c r="AE15">
+        <v>50000.0</v>
+      </c>
+      <c r="AF15">
+        <v>50000.0</v>
+      </c>
+      <c r="AG15">
         <v>49000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="AH15">
         <v>51000.0</v>
       </c>
       <c r="AI15">
         <v>51000.0</v>
       </c>
       <c r="AJ15">
         <v>51000.0</v>
       </c>
       <c r="AK15">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AL15">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AM15">
         <v>50000.0</v>
       </c>
       <c r="AN15">
         <v>50000.0</v>
       </c>
       <c r="AO15">
-        <v>51000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AP15">
-        <v>51000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AQ15">
         <v>51000.0</v>
       </c>
       <c r="AR15">
         <v>51000.0</v>
       </c>
       <c r="AS15">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AT15">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AU15">
         <v>50000.0</v>
       </c>
       <c r="AV15">
         <v>50000.0</v>
       </c>
       <c r="AW15">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AX15">
         <v>50000.0</v>
       </c>
       <c r="AY15">
+        <v>49000.0</v>
+      </c>
+      <c r="AZ15">
         <v>50000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
+        <v>50000.0</v>
+      </c>
+      <c r="BB15">
         <v>49000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>49000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="BD15">
         <v>50000.0</v>
       </c>
       <c r="BE15">
-        <v>43000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="BF15">
-        <v>43000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="BG15">
         <v>43000.0</v>
       </c>
       <c r="BH15">
         <v>43000.0</v>
       </c>
       <c r="BI15">
+        <v>43000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>43000.0</v>
+      </c>
+      <c r="BK15">
         <v>36000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>35000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>34000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>33000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="BO15">
         <v>32000.0</v>
       </c>
       <c r="BP15">
         <v>32000.0</v>
       </c>
       <c r="BQ15">
+        <v>32000.0</v>
+      </c>
+      <c r="BR15">
+        <v>32000.0</v>
+      </c>
+      <c r="BS15">
         <v>31000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>31000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="BU15">
         <v>30000.0</v>
       </c>
       <c r="BV15">
         <v>30000.0</v>
       </c>
-      <c r="BW15"/>
-      <c r="BX15"/>
+      <c r="BW15">
+        <v>30000.0</v>
+      </c>
+      <c r="BX15">
+        <v>30000.0</v>
+      </c>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15">
         <v>69000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>67000.0</v>
       </c>
-      <c r="CB15"/>
-      <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15">
         <v>46000.0</v>
       </c>
-      <c r="CM15"/>
-      <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
-[...4 lines deleted...]
-      </c>
+      <c r="CP15"/>
+      <c r="CQ15"/>
       <c r="CR15">
         <v>20000.0</v>
       </c>
       <c r="CS15">
         <v>20000.0</v>
       </c>
       <c r="CT15">
         <v>20000.0</v>
       </c>
       <c r="CU15">
+        <v>20000.0</v>
+      </c>
+      <c r="CV15">
+        <v>20000.0</v>
+      </c>
+      <c r="CW15">
         <v>18000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>18000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>16000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>16000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>15000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>14000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>14000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>31981000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>27267000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>26881000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>26737000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>26807000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>25822000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>17957774.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>10712984.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>8758337.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>5528087.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>4255743.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>4081993.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>4798226.0</v>
       </c>
-      <c r="DO15">
+      <c r="DQ15">
         <v>4346381.0</v>
       </c>
-      <c r="DP15">
+      <c r="DR15">
         <v>4339714.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DS15">
         <v>3934877.0</v>
       </c>
-      <c r="DR15"/>
-      <c r="DS15"/>
       <c r="DT15"/>
+      <c r="DU15"/>
+      <c r="DV15"/>
     </row>
-    <row r="16" spans="1:124">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16">
+        <v>2045000.0</v>
+      </c>
+      <c r="C16">
+        <v>945000.0</v>
+      </c>
+      <c r="D16">
         <v>853000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1668000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1678000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1596000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1615000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1276000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1237000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1146000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1477000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1290000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1459000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1509000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1819000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4770000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1722000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4114000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>589000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>27000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16">
         <v>10000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1510000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>4580000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>3210000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>3293000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>318000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>456000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>272000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>372000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>321000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>462000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>251000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>400000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>360000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>930000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>529000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>600000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>639000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>710000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>438000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>567000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>428000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>593000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>413000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>130000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>104000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>20308000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>1552000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>1536000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>1503000.0</v>
       </c>
-      <c r="CP16"/>
-      <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
+      <c r="DU16"/>
+      <c r="DV16"/>
+    </row>
+    <row r="17" spans="1:126">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+      <c r="DU17"/>
+      <c r="DV17"/>
+    </row>
+    <row r="18" spans="1:126">
+      <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
+        <v>125000.0</v>
+      </c>
+      <c r="N18">
+        <v>502000.0</v>
+      </c>
+      <c r="O18">
+        <v>742000.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18">
+        <v>15837000.0</v>
+      </c>
+      <c r="R18">
+        <v>13908000.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18">
+        <v>18527000.0</v>
+      </c>
+      <c r="U18">
+        <v>18464000.0</v>
+      </c>
+      <c r="V18">
+        <v>18243000.0</v>
+      </c>
+      <c r="W18">
+        <v>6640000.0</v>
+      </c>
+      <c r="X18">
+        <v>5604000.0</v>
+      </c>
+      <c r="Y18">
+        <v>6952000.0</v>
+      </c>
+      <c r="Z18">
+        <v>2610000.0</v>
+      </c>
+      <c r="AA18">
+        <v>3568000.0</v>
+      </c>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>210000.0</v>
+      </c>
+      <c r="AO18">
+        <v>210000.0</v>
+      </c>
+      <c r="AP18">
+        <v>210000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>210000.0</v>
+      </c>
+      <c r="AR18">
+        <v>1161000.0</v>
+      </c>
+      <c r="AS18">
+        <v>1161000.0</v>
+      </c>
+      <c r="AT18">
+        <v>1161000.0</v>
+      </c>
+      <c r="AU18">
+        <v>1161000.0</v>
+      </c>
+      <c r="AV18">
+        <v>3343000.0</v>
+      </c>
+      <c r="AW18">
+        <v>3206000.0</v>
+      </c>
+      <c r="AX18">
+        <v>3747000.0</v>
+      </c>
+      <c r="AY18">
+        <v>4874000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>17748000.0</v>
+      </c>
+      <c r="BA18">
+        <v>17279000.0</v>
+      </c>
+      <c r="BB18">
+        <v>27831000.0</v>
+      </c>
+      <c r="BC18">
+        <v>27831000.0</v>
+      </c>
+      <c r="BD18">
+        <v>33616000.0</v>
+      </c>
+      <c r="BE18">
+        <v>32592000.0</v>
+      </c>
+      <c r="BF18">
+        <v>32363000.0</v>
+      </c>
+      <c r="BG18"/>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
+      <c r="DU18"/>
+      <c r="DV18"/>
+    </row>
+    <row r="19" spans="1:126">
+      <c r="A19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+      <c r="DU19"/>
+      <c r="DV19"/>
+    </row>
+    <row r="20" spans="1:126">
+      <c r="A20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20">
+        <v>25735000.0</v>
+      </c>
+      <c r="C20">
+        <v>25790000.0</v>
+      </c>
+      <c r="D20">
+        <v>25695000.0</v>
+      </c>
+      <c r="E20">
+        <v>25782000.0</v>
+      </c>
+      <c r="F20">
+        <v>25566000.0</v>
+      </c>
+      <c r="G20">
+        <v>29339000.0</v>
+      </c>
+      <c r="H20">
+        <v>8990000.0</v>
+      </c>
+      <c r="I20">
+        <v>8990000.0</v>
+      </c>
+      <c r="J20">
+        <v>8990000.0</v>
+      </c>
+      <c r="K20">
+        <v>8990000.0</v>
+      </c>
+      <c r="L20">
+        <v>7541000.0</v>
+      </c>
+      <c r="M20">
+        <v>7541000.0</v>
+      </c>
+      <c r="N20">
+        <v>7541000.0</v>
+      </c>
+      <c r="O20">
+        <v>7541000.0</v>
+      </c>
+      <c r="P20">
+        <v>7470000.0</v>
+      </c>
+      <c r="Q20">
+        <v>7470000.0</v>
+      </c>
+      <c r="R20">
+        <v>7470000.0</v>
+      </c>
+      <c r="S20">
+        <v>7470000.0</v>
+      </c>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>30100000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>30100000.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>30149000.0</v>
+      </c>
+      <c r="AS20">
+        <v>30149000.0</v>
+      </c>
+      <c r="AT20">
+        <v>30149000.0</v>
+      </c>
+      <c r="AU20">
+        <v>30149000.0</v>
+      </c>
+      <c r="AV20">
+        <v>30149000.0</v>
+      </c>
+      <c r="AW20">
+        <v>30149000.0</v>
+      </c>
+      <c r="AX20">
+        <v>30149000.0</v>
+      </c>
+      <c r="AY20">
+        <v>30149000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>30149000.0</v>
+      </c>
+      <c r="BA20">
+        <v>30149000.0</v>
+      </c>
+      <c r="BB20">
+        <v>30149000.0</v>
+      </c>
+      <c r="BC20">
+        <v>30149000.0</v>
+      </c>
+      <c r="BD20">
+        <v>36217000.0</v>
+      </c>
+      <c r="BE20">
+        <v>36217000.0</v>
+      </c>
+      <c r="BF20">
+        <v>36202000.0</v>
+      </c>
+      <c r="BG20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20">
+        <v>121000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>121000.0</v>
+      </c>
+      <c r="CA20">
+        <v>121000.0</v>
+      </c>
+      <c r="CB20">
+        <v>17039000.0</v>
+      </c>
+      <c r="CC20">
+        <v>17039000.0</v>
+      </c>
+      <c r="CD20">
+        <v>121000.0</v>
+      </c>
+      <c r="CE20">
+        <v>121000.0</v>
+      </c>
+      <c r="CF20">
+        <v>121000.0</v>
+      </c>
+      <c r="CG20">
+        <v>121000.0</v>
+      </c>
+      <c r="CH20">
+        <v>121000.0</v>
+      </c>
+      <c r="CI20">
+        <v>121000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>160000.0</v>
+      </c>
+      <c r="CK20">
+        <v>1776000.0</v>
+      </c>
+      <c r="CL20">
+        <v>1776000.0</v>
+      </c>
+      <c r="CM20">
+        <v>1776000.0</v>
+      </c>
+      <c r="CN20">
+        <v>1776000.0</v>
+      </c>
+      <c r="CO20">
+        <v>1776000.0</v>
+      </c>
+      <c r="CP20">
+        <v>1834000.0</v>
+      </c>
+      <c r="CQ20">
+        <v>1834000.0</v>
+      </c>
+      <c r="CR20">
+        <v>4684000.0</v>
+      </c>
+      <c r="CS20">
+        <v>4627000.0</v>
+      </c>
+      <c r="CT20">
+        <v>4627000.0</v>
+      </c>
+      <c r="CU20">
+        <v>4627000.0</v>
+      </c>
+      <c r="CV20">
+        <v>4126000.0</v>
+      </c>
+      <c r="CW20">
+        <v>3139000.0</v>
+      </c>
+      <c r="CX20">
+        <v>3669000.0</v>
+      </c>
+      <c r="CY20">
+        <v>3904000.0</v>
+      </c>
+      <c r="CZ20">
+        <v>4970000.0</v>
+      </c>
+      <c r="DA20">
+        <v>1689000.0</v>
+      </c>
+      <c r="DB20">
+        <v>885000.0</v>
+      </c>
+      <c r="DC20">
+        <v>1012000.0</v>
+      </c>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20">
+        <v>1158000.0</v>
+      </c>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20">
+        <v>757697.0</v>
+      </c>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
+      <c r="DV20"/>
+    </row>
+    <row r="21" spans="1:126">
+      <c r="A21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21">
+        <v>45294000.0</v>
+      </c>
+      <c r="C21">
+        <v>48148000.0</v>
+      </c>
+      <c r="D21">
+        <v>55458000.0</v>
+      </c>
+      <c r="E21">
+        <v>61643000.0</v>
+      </c>
+      <c r="F21">
+        <v>67739000.0</v>
+      </c>
+      <c r="G21">
+        <v>55429000.0</v>
+      </c>
+      <c r="H21">
+        <v>30872000.0</v>
+      </c>
+      <c r="I21">
+        <v>36017000.0</v>
+      </c>
+      <c r="J21">
+        <v>29690000.0</v>
+      </c>
+      <c r="K21">
+        <v>33556000.0</v>
+      </c>
+      <c r="L21">
+        <v>27557000.0</v>
+      </c>
+      <c r="M21">
+        <v>30590000.0</v>
+      </c>
+      <c r="N21">
+        <v>33624000.0</v>
+      </c>
+      <c r="O21">
+        <v>36658000.0</v>
+      </c>
+      <c r="P21">
+        <v>39692000.0</v>
+      </c>
+      <c r="Q21">
+        <v>42725000.0</v>
+      </c>
+      <c r="R21">
+        <v>45759000.0</v>
+      </c>
+      <c r="S21">
+        <v>48793000.0</v>
+      </c>
+      <c r="T21">
+        <v>39826000.0</v>
+      </c>
+      <c r="U21">
+        <v>42438000.0</v>
+      </c>
+      <c r="V21">
+        <v>45050000.0</v>
+      </c>
+      <c r="W21">
+        <v>16912000.0</v>
+      </c>
+      <c r="X21">
+        <v>18071000.0</v>
+      </c>
+      <c r="Y21">
+        <v>19245000.0</v>
+      </c>
+      <c r="Z21">
+        <v>12550000.0</v>
+      </c>
+      <c r="AA21">
+        <v>7814000.0</v>
+      </c>
+      <c r="AB21">
+        <v>8671000.0</v>
+      </c>
+      <c r="AC21">
+        <v>9534000.0</v>
+      </c>
+      <c r="AD21">
+        <v>9681000.0</v>
+      </c>
+      <c r="AE21">
+        <v>6587000.0</v>
+      </c>
+      <c r="AF21">
+        <v>18147000.0</v>
+      </c>
+      <c r="AG21">
+        <v>23099000.0</v>
+      </c>
+      <c r="AH21">
+        <v>56587000.0</v>
+      </c>
+      <c r="AI21">
+        <v>61917000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>67360000.0</v>
+      </c>
+      <c r="AK21">
+        <v>75233000.0</v>
+      </c>
+      <c r="AL21">
+        <v>80804000.0</v>
+      </c>
+      <c r="AM21">
+        <v>86319000.0</v>
+      </c>
+      <c r="AN21">
+        <v>94716000.0</v>
+      </c>
+      <c r="AO21">
+        <v>100958000.0</v>
+      </c>
+      <c r="AP21">
+        <v>151882000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>162642000.0</v>
+      </c>
+      <c r="AR21">
+        <v>249486000.0</v>
+      </c>
+      <c r="AS21">
+        <v>262337000.0</v>
+      </c>
+      <c r="AT21">
+        <v>274659000.0</v>
+      </c>
+      <c r="AU21">
+        <v>286636000.0</v>
+      </c>
+      <c r="AV21">
+        <v>269435000.0</v>
+      </c>
+      <c r="AW21">
+        <v>282524000.0</v>
+      </c>
+      <c r="AX21">
+        <v>290197000.0</v>
+      </c>
+      <c r="AY21">
+        <v>288432000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>296272000.0</v>
+      </c>
+      <c r="BA21">
+        <v>303489000.0</v>
+      </c>
+      <c r="BB21">
+        <v>305809000.0</v>
+      </c>
+      <c r="BC21">
+        <v>313529000.0</v>
+      </c>
+      <c r="BD21">
+        <v>226317000.0</v>
+      </c>
+      <c r="BE21">
+        <v>214204000.0</v>
+      </c>
+      <c r="BF21">
+        <v>171262000.0</v>
+      </c>
+      <c r="BG21">
+        <v>25188000.0</v>
+      </c>
+      <c r="BH21">
+        <v>14665000.0</v>
+      </c>
+      <c r="BI21">
+        <v>15836000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>17586000.0</v>
+      </c>
+      <c r="BK21">
+        <v>19803000.0</v>
+      </c>
+      <c r="BL21">
+        <v>15242000.0</v>
+      </c>
+      <c r="BM21">
+        <v>16710000.0</v>
+      </c>
+      <c r="BN21">
+        <v>17127000.0</v>
+      </c>
+      <c r="BO21">
+        <v>17510000.0</v>
+      </c>
+      <c r="BP21">
+        <v>18211000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>10706000.0</v>
+      </c>
+      <c r="BR21">
+        <v>9390000.0</v>
+      </c>
+      <c r="BS21">
+        <v>12419000.0</v>
+      </c>
+      <c r="BT21">
+        <v>14559000.0</v>
+      </c>
+      <c r="BU21">
+        <v>15386000.0</v>
+      </c>
+      <c r="BV21">
+        <v>16530000.0</v>
+      </c>
+      <c r="BW21">
+        <v>16307000.0</v>
+      </c>
+      <c r="BX21">
+        <v>15814000.0</v>
+      </c>
+      <c r="BY21">
+        <v>17279000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>17309000.0</v>
+      </c>
+      <c r="CA21">
+        <v>18515000.0</v>
+      </c>
+      <c r="CB21">
+        <v>26931000.0</v>
+      </c>
+      <c r="CC21">
+        <v>28526000.0</v>
+      </c>
+      <c r="CD21">
+        <v>22302000.0</v>
+      </c>
+      <c r="CE21">
+        <v>23786000.0</v>
+      </c>
+      <c r="CF21">
+        <v>25250000.0</v>
+      </c>
+      <c r="CG21">
+        <v>26464000.0</v>
+      </c>
+      <c r="CH21">
+        <v>27580000.0</v>
+      </c>
+      <c r="CI21">
+        <v>3163000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>3327000.0</v>
+      </c>
+      <c r="CK21">
+        <v>5091000.0</v>
+      </c>
+      <c r="CL21">
+        <v>5217000.0</v>
+      </c>
+      <c r="CM21">
+        <v>5342000.0</v>
+      </c>
+      <c r="CN21">
+        <v>35283000.0</v>
+      </c>
+      <c r="CO21">
+        <v>5593000.0</v>
+      </c>
+      <c r="CP21">
+        <v>5776000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>5902000.0</v>
+      </c>
+      <c r="CR21">
+        <v>10308000.0</v>
+      </c>
+      <c r="CS21">
+        <v>10857000.0</v>
+      </c>
+      <c r="CT21">
+        <v>11406000.0</v>
+      </c>
+      <c r="CU21">
+        <v>11855000.0</v>
+      </c>
+      <c r="CV21">
+        <v>7711000.0</v>
+      </c>
+      <c r="CW21">
+        <v>8101000.0</v>
+      </c>
+      <c r="CX21">
+        <v>8475000.0</v>
+      </c>
+      <c r="CY21">
+        <v>9038000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>9226000.0</v>
+      </c>
+      <c r="DA21">
+        <v>3074000.0</v>
+      </c>
+      <c r="DB21">
+        <v>3283000.0</v>
+      </c>
+      <c r="DC21">
+        <v>3534000.0</v>
+      </c>
+      <c r="DD21">
+        <v>4960000.0</v>
+      </c>
+      <c r="DE21">
+        <v>5323000.0</v>
+      </c>
+      <c r="DF21">
+        <v>5400000.0</v>
+      </c>
+      <c r="DG21">
+        <v>4610000.0</v>
+      </c>
+      <c r="DH21">
+        <v>6146000.0</v>
+      </c>
+      <c r="DI21">
+        <v>6506000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>6883261.0</v>
+      </c>
+      <c r="DK21">
+        <v>3877250.0</v>
+      </c>
+      <c r="DL21">
+        <v>4203339.0</v>
+      </c>
+      <c r="DM21"/>
+      <c r="DN21"/>
+      <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21"/>
+      <c r="DR21"/>
+      <c r="DS21"/>
+      <c r="DT21"/>
+      <c r="DU21"/>
+      <c r="DV21"/>
+    </row>
+    <row r="22" spans="1:126">
+      <c r="A22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22">
+        <v>23417000.0</v>
+      </c>
+      <c r="C22">
+        <v>26559000.0</v>
+      </c>
+      <c r="D22">
+        <v>26490000.0</v>
+      </c>
+      <c r="E22">
+        <v>25724000.0</v>
+      </c>
+      <c r="F22">
+        <v>26264000.0</v>
+      </c>
+      <c r="G22">
+        <v>27485000.0</v>
+      </c>
+      <c r="H22">
+        <v>12218000.0</v>
+      </c>
+      <c r="I22">
+        <v>12289000.0</v>
+      </c>
+      <c r="J22">
+        <v>9880000.0</v>
+      </c>
+      <c r="K22">
+        <v>10921000.0</v>
+      </c>
+      <c r="L22">
+        <v>12375000.0</v>
+      </c>
+      <c r="M22">
+        <v>14006000.0</v>
+      </c>
+      <c r="N22">
+        <v>14725000.0</v>
+      </c>
+      <c r="O22">
+        <v>14222000.0</v>
+      </c>
+      <c r="P22">
+        <v>13802000.0</v>
+      </c>
+      <c r="Q22">
+        <v>12056000.0</v>
+      </c>
+      <c r="R22">
+        <v>10014000.0</v>
+      </c>
+      <c r="S22">
+        <v>8930000.0</v>
+      </c>
+      <c r="T22">
+        <v>761000.0</v>
+      </c>
+      <c r="U22">
+        <v>930000.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22">
+        <v>1.0</v>
+      </c>
+      <c r="X22">
+        <v>61058000.0</v>
+      </c>
+      <c r="Y22">
+        <v>176859000.0</v>
+      </c>
+      <c r="Z22">
+        <v>-99433000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-110982999.0</v>
+      </c>
+      <c r="AB22">
+        <v>-102470000.0</v>
+      </c>
+      <c r="AC22">
+        <v>-101416000.0</v>
+      </c>
+      <c r="AD22">
+        <v>-94587000.0</v>
+      </c>
+      <c r="AE22">
+        <v>-36654000.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>1.0</v>
+      </c>
+      <c r="AH22">
+        <v>1.0</v>
+      </c>
+      <c r="AI22">
+        <v>1.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>11515000.0</v>
+      </c>
+      <c r="AM22">
+        <v>11512000.0</v>
+      </c>
+      <c r="AN22">
+        <v>14251000.0</v>
+      </c>
+      <c r="AO22">
+        <v>14246000.0</v>
+      </c>
+      <c r="AP22">
+        <v>11733000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>10935000.0</v>
+      </c>
+      <c r="AR22">
+        <v>11882000.0</v>
+      </c>
+      <c r="AS22">
+        <v>11879000.0</v>
+      </c>
+      <c r="AT22">
+        <v>11879000.0</v>
+      </c>
+      <c r="AU22">
+        <v>1161000.0</v>
+      </c>
+      <c r="AV22">
+        <v>3139000.0</v>
+      </c>
+      <c r="AW22">
+        <v>3139000.0</v>
+      </c>
+      <c r="AX22">
+        <v>3139000.0</v>
+      </c>
+      <c r="AY22">
+        <v>3139000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>1.0</v>
+      </c>
+      <c r="BA22">
+        <v>1.0</v>
+      </c>
+      <c r="BB22">
+        <v>1.0</v>
+      </c>
+      <c r="BC22">
+        <v>1.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>102000.0</v>
+      </c>
+      <c r="BG22"/>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22">
+        <v>1403000.0</v>
+      </c>
+      <c r="BZ22"/>
+      <c r="CA22">
+        <v>1792000.0</v>
+      </c>
+      <c r="CB22">
+        <v>622000.0</v>
+      </c>
+      <c r="CC22">
+        <v>804000.0</v>
+      </c>
+      <c r="CD22"/>
+      <c r="CE22">
+        <v>1406000.0</v>
+      </c>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22">
+        <v>161000.0</v>
+      </c>
+      <c r="CW22">
+        <v>396000.0</v>
+      </c>
+      <c r="CX22">
+        <v>484000.0</v>
+      </c>
+      <c r="CY22">
+        <v>369000.0</v>
+      </c>
+      <c r="CZ22">
+        <v>627000.0</v>
+      </c>
+      <c r="DA22">
+        <v>1012000.0</v>
+      </c>
+      <c r="DB22"/>
+      <c r="DC22">
+        <v>208000.0</v>
+      </c>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22">
+        <v>118000.0</v>
+      </c>
+      <c r="DI22">
+        <v>119000.0</v>
+      </c>
+      <c r="DJ22">
+        <v>98993.0</v>
+      </c>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22">
+        <v>160912.0</v>
+      </c>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22">
+        <v>100000.0</v>
+      </c>
+      <c r="DU22">
+        <v>100000.0</v>
+      </c>
+      <c r="DV22"/>
+    </row>
+    <row r="23" spans="1:126">
+      <c r="A23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23">
+        <v>755871000.0</v>
+      </c>
+      <c r="C23">
+        <v>770956000.0</v>
+      </c>
+      <c r="D23">
+        <v>768871000.0</v>
+      </c>
+      <c r="E23">
+        <v>775546000.0</v>
+      </c>
+      <c r="F23">
+        <v>801606000.0</v>
+      </c>
+      <c r="G23">
+        <v>756394000.0</v>
+      </c>
+      <c r="H23">
+        <v>707572000.0</v>
+      </c>
+      <c r="I23">
+        <v>753593000.0</v>
+      </c>
+      <c r="J23">
+        <v>631725000.0</v>
+      </c>
+      <c r="K23">
+        <v>633545000.0</v>
+      </c>
+      <c r="L23">
+        <v>529147000.0</v>
+      </c>
+      <c r="M23">
+        <v>534708000.0</v>
+      </c>
+      <c r="N23">
+        <v>556604000.0</v>
+      </c>
+      <c r="O23">
+        <v>482928000.0</v>
+      </c>
+      <c r="P23">
+        <v>485269000.0</v>
+      </c>
+      <c r="Q23">
+        <v>561699000.0</v>
+      </c>
+      <c r="R23">
+        <v>661440000.0</v>
+      </c>
+      <c r="S23">
+        <v>798856000.0</v>
+      </c>
+      <c r="T23">
+        <v>749834000.0</v>
+      </c>
+      <c r="U23">
+        <v>627732000.0</v>
+      </c>
+      <c r="V23">
+        <v>568958000.0</v>
+      </c>
+      <c r="W23">
+        <v>515520000.0</v>
+      </c>
+      <c r="X23">
+        <v>426515000.0</v>
+      </c>
+      <c r="Y23">
+        <v>394146000.0</v>
+      </c>
+      <c r="Z23">
+        <v>213721000.0</v>
+      </c>
+      <c r="AA23">
+        <v>218161000.0</v>
+      </c>
+      <c r="AB23">
+        <v>186930000.0</v>
+      </c>
+      <c r="AC23">
+        <v>203762000.0</v>
+      </c>
+      <c r="AD23">
+        <v>219097000.0</v>
+      </c>
+      <c r="AE23">
+        <v>223949000.0</v>
+      </c>
+      <c r="AF23">
+        <v>220276000.0</v>
+      </c>
+      <c r="AG23">
+        <v>250467000.0</v>
+      </c>
+      <c r="AH23">
+        <v>317835000.0</v>
+      </c>
+      <c r="AI23">
+        <v>308768000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>441210000.0</v>
+      </c>
+      <c r="AK23">
+        <v>264490000.0</v>
+      </c>
+      <c r="AL23">
+        <v>272861000.0</v>
+      </c>
+      <c r="AM23">
+        <v>296003000.0</v>
+      </c>
+      <c r="AN23">
+        <v>323226000.0</v>
+      </c>
+      <c r="AO23">
+        <v>296408000.0</v>
+      </c>
+      <c r="AP23">
+        <v>339813000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>347901000.0</v>
+      </c>
+      <c r="AR23">
+        <v>467647000.0</v>
+      </c>
+      <c r="AS23">
+        <v>503964000.0</v>
+      </c>
+      <c r="AT23">
+        <v>507364000.0</v>
+      </c>
+      <c r="AU23">
+        <v>536348000.0</v>
+      </c>
+      <c r="AV23">
+        <v>548920000.0</v>
+      </c>
+      <c r="AW23">
+        <v>568676000.0</v>
+      </c>
+      <c r="AX23">
+        <v>574726000.0</v>
+      </c>
+      <c r="AY23">
+        <v>593393000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>640209000.0</v>
+      </c>
+      <c r="BA23">
+        <v>680592000.0</v>
+      </c>
+      <c r="BB23">
+        <v>714532000.0</v>
+      </c>
+      <c r="BC23">
+        <v>668717000.0</v>
+      </c>
+      <c r="BD23">
+        <v>693746000.0</v>
+      </c>
+      <c r="BE23">
+        <v>694701000.0</v>
+      </c>
+      <c r="BF23">
+        <v>663593000.0</v>
+      </c>
+      <c r="BG23">
+        <v>352877000.0</v>
+      </c>
+      <c r="BH23">
+        <v>367984000.0</v>
+      </c>
+      <c r="BI23">
+        <v>340175000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>337222000.0</v>
+      </c>
+      <c r="BK23">
+        <v>134784000.0</v>
+      </c>
+      <c r="BL23">
+        <v>142229000.0</v>
+      </c>
+      <c r="BM23">
+        <v>91447000.0</v>
+      </c>
+      <c r="BN23">
+        <v>90778000.0</v>
+      </c>
+      <c r="BO23">
+        <v>78256000.0</v>
+      </c>
+      <c r="BP23">
+        <v>76074000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>75579000.0</v>
+      </c>
+      <c r="BR23">
+        <v>78529000.0</v>
+      </c>
+      <c r="BS23">
+        <v>73074000.0</v>
+      </c>
+      <c r="BT23">
+        <v>72206000.0</v>
+      </c>
+      <c r="BU23">
+        <v>67405000.0</v>
+      </c>
+      <c r="BV23">
+        <v>68685000.0</v>
+      </c>
+      <c r="BW23">
+        <v>71051000.0</v>
+      </c>
+      <c r="BX23">
+        <v>74375000.0</v>
+      </c>
+      <c r="BY23">
+        <v>71804000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>74525000.0</v>
+      </c>
+      <c r="CA23">
+        <v>65770000.0</v>
+      </c>
+      <c r="CB23">
+        <v>107995000.0</v>
+      </c>
+      <c r="CC23">
+        <v>108685000.0</v>
+      </c>
+      <c r="CD23">
+        <v>65468000.0</v>
+      </c>
+      <c r="CE23">
+        <v>68893000.0</v>
+      </c>
+      <c r="CF23">
+        <v>68251000.0</v>
+      </c>
+      <c r="CG23">
+        <v>67658000.0</v>
+      </c>
+      <c r="CH23">
+        <v>71000000.0</v>
+      </c>
+      <c r="CI23">
+        <v>33058000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>34926000.0</v>
+      </c>
+      <c r="CK23">
+        <v>38573000.0</v>
+      </c>
+      <c r="CL23">
+        <v>39477000.0</v>
+      </c>
+      <c r="CM23">
+        <v>39978000.0</v>
+      </c>
+      <c r="CN23">
+        <v>94094000.0</v>
+      </c>
+      <c r="CO23">
+        <v>42919000.0</v>
+      </c>
+      <c r="CP23">
+        <v>44698000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>47212000.0</v>
+      </c>
+      <c r="CR23">
+        <v>82724000.0</v>
+      </c>
+      <c r="CS23">
+        <v>92940000.0</v>
+      </c>
+      <c r="CT23">
+        <v>102648000.0</v>
+      </c>
+      <c r="CU23">
+        <v>110859000.0</v>
+      </c>
+      <c r="CV23">
+        <v>114595000.0</v>
+      </c>
+      <c r="CW23">
+        <v>110523000.0</v>
+      </c>
+      <c r="CX23">
+        <v>111362000.0</v>
+      </c>
+      <c r="CY23">
+        <v>98516000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>110732000.0</v>
+      </c>
+      <c r="DA23">
+        <v>69903000.0</v>
+      </c>
+      <c r="DB23">
+        <v>78930000.0</v>
+      </c>
+      <c r="DC23">
+        <v>51791000.0</v>
+      </c>
+      <c r="DD23">
+        <v>22813000.0</v>
+      </c>
+      <c r="DE23">
+        <v>16279000.0</v>
+      </c>
+      <c r="DF23">
+        <v>17829000.0</v>
+      </c>
+      <c r="DG23">
+        <v>19769000.0</v>
+      </c>
+      <c r="DH23">
+        <v>21238000.0</v>
+      </c>
+      <c r="DI23">
+        <v>22154000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>16105346.0</v>
+      </c>
+      <c r="DK23">
+        <v>8853633.0</v>
+      </c>
+      <c r="DL23">
+        <v>8720342.0</v>
+      </c>
+      <c r="DM23">
+        <v>6314021.0</v>
+      </c>
+      <c r="DN23">
+        <v>5066300.0</v>
+      </c>
+      <c r="DO23">
+        <v>5377770.0</v>
+      </c>
+      <c r="DP23">
+        <v>7829372.0</v>
+      </c>
+      <c r="DQ23">
+        <v>6943540.0</v>
+      </c>
+      <c r="DR23">
+        <v>5969138.0</v>
+      </c>
+      <c r="DS23">
+        <v>4463212.0</v>
+      </c>
+      <c r="DT23">
+        <v>5600000.0</v>
+      </c>
+      <c r="DU23">
+        <v>2600000.0</v>
+      </c>
+      <c r="DV23"/>
+    </row>
+    <row r="24" spans="1:126">
+      <c r="A24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24">
+        <v>90521000.0</v>
+      </c>
+      <c r="C24">
+        <v>92066000.0</v>
+      </c>
+      <c r="D24">
+        <v>94019000.0</v>
+      </c>
+      <c r="E24">
+        <v>101983000.0</v>
+      </c>
+      <c r="F24">
+        <v>105988000.0</v>
+      </c>
+      <c r="G24">
+        <v>113988000.0</v>
+      </c>
+      <c r="H24">
+        <v>70000000.0</v>
+      </c>
+      <c r="I24">
+        <v>82000000.0</v>
+      </c>
+      <c r="J24">
+        <v>13025000.0</v>
+      </c>
+      <c r="K24">
+        <v>10525000.0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
+        <v>41411000.0</v>
+      </c>
+      <c r="U24">
+        <v>41191000.0</v>
+      </c>
+      <c r="V24">
+        <v>40419000.0</v>
+      </c>
+      <c r="W24">
+        <v>26728000.0</v>
+      </c>
+      <c r="X24">
+        <v>25682000.0</v>
+      </c>
+      <c r="Y24">
+        <v>29513000.0</v>
+      </c>
+      <c r="Z24">
+        <v>21682000.0</v>
+      </c>
+      <c r="AA24">
+        <v>17974000.0</v>
+      </c>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24"/>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24">
+        <v>1346000.0</v>
+      </c>
+      <c r="CT24">
+        <v>1598000.0</v>
+      </c>
+      <c r="CU24">
+        <v>1845000.0</v>
+      </c>
+      <c r="CV24">
+        <v>2167000.0</v>
+      </c>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+      <c r="DU24"/>
+      <c r="DV24"/>
+    </row>
+    <row r="25" spans="1:126">
+      <c r="A25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25">
+        <v>41411000.0</v>
+      </c>
+      <c r="U25">
+        <v>41191000.0</v>
+      </c>
+      <c r="V25">
+        <v>40419000.0</v>
+      </c>
+      <c r="W25">
+        <v>26728000.0</v>
+      </c>
+      <c r="X25">
+        <v>25682000.0</v>
+      </c>
+      <c r="Y25">
+        <v>29513000.0</v>
+      </c>
+      <c r="Z25">
+        <v>21682000.0</v>
+      </c>
+      <c r="AA25">
+        <v>17974000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
+      <c r="DR25"/>
+      <c r="DS25"/>
+      <c r="DT25"/>
+      <c r="DU25"/>
+      <c r="DV25"/>
+    </row>
+    <row r="26" spans="1:126">
+      <c r="A26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>982000.0</v>
+      </c>
+      <c r="Y26">
+        <v>4063000.0</v>
+      </c>
+      <c r="Z26">
+        <v>1387000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1500000.0</v>
+      </c>
+      <c r="AB26">
+        <v>2674000.0</v>
+      </c>
+      <c r="AC26">
+        <v>9070000.0</v>
+      </c>
+      <c r="AD26">
+        <v>8195000.0</v>
+      </c>
+      <c r="AE26">
+        <v>8195000.0</v>
+      </c>
+      <c r="AF26">
+        <v>8195000.0</v>
+      </c>
+      <c r="AG26">
+        <v>8195000.0</v>
+      </c>
+      <c r="AH26">
+        <v>8195000.0</v>
+      </c>
+      <c r="AI26">
+        <v>2195000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>2284000.0</v>
+      </c>
+      <c r="AK26">
+        <v>2400000.0</v>
+      </c>
+      <c r="AL26">
+        <v>19749000.0</v>
+      </c>
+      <c r="AM26">
+        <v>18616000.0</v>
+      </c>
+      <c r="AN26">
+        <v>10194000.0</v>
+      </c>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
+      <c r="DV26"/>
+    </row>
+    <row r="27" spans="1:126">
+      <c r="A27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27"/>
+      <c r="DU27"/>
+      <c r="DV27"/>
+    </row>
+    <row r="28" spans="1:126">
+      <c r="A28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28">
+        <v>-204246000.0</v>
+      </c>
+      <c r="C28">
+        <v>-206229000.0</v>
+      </c>
+      <c r="D28">
+        <v>-199048000.0</v>
+      </c>
+      <c r="E28">
+        <v>-200706000.0</v>
+      </c>
+      <c r="F28">
+        <v>-154486000.0</v>
+      </c>
+      <c r="G28">
+        <v>-149551000.0</v>
+      </c>
+      <c r="H28">
+        <v>-287684000.0</v>
+      </c>
+      <c r="I28">
+        <v>-302551000.0</v>
+      </c>
+      <c r="J28">
+        <v>-423166000.0</v>
+      </c>
+      <c r="K28">
+        <v>-326582000.0</v>
+      </c>
+      <c r="L28">
+        <v>-342008000.0</v>
+      </c>
+      <c r="M28">
+        <v>-292510000.0</v>
+      </c>
+      <c r="N28">
+        <v>-299818000.0</v>
+      </c>
+      <c r="O28">
+        <v>-223904000.0</v>
+      </c>
+      <c r="P28">
+        <v>-176782000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-144530000.0</v>
+      </c>
+      <c r="R28">
+        <v>-117204000.0</v>
+      </c>
+      <c r="S28">
+        <v>-124733000.0</v>
+      </c>
+      <c r="T28">
+        <v>-34431000.0</v>
+      </c>
+      <c r="U28">
+        <v>-39474000.0</v>
+      </c>
+      <c r="V28">
+        <v>-27751000.0</v>
+      </c>
+      <c r="W28">
+        <v>-48932000.0</v>
+      </c>
+      <c r="X28">
+        <v>-47530000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-49630000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-57283000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-56095000.0</v>
+      </c>
+      <c r="AB28">
+        <v>19529000.0</v>
+      </c>
+      <c r="AC28">
+        <v>26995000.0</v>
+      </c>
+      <c r="AD28">
+        <v>20471000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-95167000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-78725000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-100150000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-150289000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-136604000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-101081000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-63220000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-54321000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-127540000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-116016000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-139772000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-145329000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-135223000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-157775000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-119084000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-101548000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-134466000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-154257000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-146040000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-133403000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-126685000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-118303000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-148909000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-193161000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-221804000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-264151000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-296866000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-315498000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-314733000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-310663000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-299415000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-313611000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-102515000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-83426000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-67501000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-67525000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-51735000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-42800000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-56123000.0</v>
+      </c>
+      <c r="BR28">
+        <v>-50878000.0</v>
+      </c>
+      <c r="BS28">
+        <v>-48279000.0</v>
+      </c>
+      <c r="BT28">
+        <v>-40710000.0</v>
+      </c>
+      <c r="BU28">
+        <v>-41059000.0</v>
+      </c>
+      <c r="BV28">
+        <v>-40083000.0</v>
+      </c>
+      <c r="BW28">
+        <v>-40467000.0</v>
+      </c>
+      <c r="BX28">
+        <v>-44169000.0</v>
+      </c>
+      <c r="BY28">
+        <v>-35067000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-39899000.0</v>
+      </c>
+      <c r="CA28">
+        <v>-32215000.0</v>
+      </c>
+      <c r="CB28">
+        <v>-27791000.0</v>
+      </c>
+      <c r="CC28">
+        <v>-17045000.0</v>
+      </c>
+      <c r="CD28">
+        <v>-9193000.0</v>
+      </c>
+      <c r="CE28">
+        <v>-14498000.0</v>
+      </c>
+      <c r="CF28">
+        <v>-16836000.0</v>
+      </c>
+      <c r="CG28">
+        <v>-12141000.0</v>
+      </c>
+      <c r="CH28">
+        <v>-32932000.0</v>
+      </c>
+      <c r="CI28">
+        <v>-15750000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>-29366000.0</v>
+      </c>
+      <c r="CK28">
+        <v>-28474000.0</v>
+      </c>
+      <c r="CL28">
+        <v>-29500000.0</v>
+      </c>
+      <c r="CM28">
+        <v>-28142000.0</v>
+      </c>
+      <c r="CN28">
+        <v>-34302000.0</v>
+      </c>
+      <c r="CO28">
+        <v>-33787000.0</v>
+      </c>
+      <c r="CP28">
+        <v>-37097000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>-39792000.0</v>
+      </c>
+      <c r="CR28">
+        <v>-36041000.0</v>
+      </c>
+      <c r="CS28">
+        <v>-47390000.0</v>
+      </c>
+      <c r="CT28">
+        <v>-47570000.0</v>
+      </c>
+      <c r="CU28">
+        <v>-56672000.0</v>
+      </c>
+      <c r="CV28">
+        <v>-37307000.0</v>
+      </c>
+      <c r="CW28">
+        <v>-47920000.0</v>
+      </c>
+      <c r="CX28">
+        <v>-52769000.0</v>
+      </c>
+      <c r="CY28">
+        <v>-35953000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>-44385000.0</v>
+      </c>
+      <c r="DA28">
+        <v>-54674000.0</v>
+      </c>
+      <c r="DB28">
+        <v>-62171000.0</v>
+      </c>
+      <c r="DC28">
+        <v>-37631000.0</v>
+      </c>
+      <c r="DD28">
+        <v>-11161000.0</v>
+      </c>
+      <c r="DE28">
+        <v>-4459000.0</v>
+      </c>
+      <c r="DF28">
+        <v>-5312000.0</v>
+      </c>
+      <c r="DG28">
+        <v>-6286000.0</v>
+      </c>
+      <c r="DH28">
+        <v>-7334000.0</v>
+      </c>
+      <c r="DI28">
+        <v>-8864000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>-4944042.0</v>
+      </c>
+      <c r="DK28">
+        <v>-1140789.0</v>
+      </c>
+      <c r="DL28">
+        <v>-871959.0</v>
+      </c>
+      <c r="DM28">
+        <v>-1373614.0</v>
+      </c>
+      <c r="DN28">
+        <v>7467.0</v>
+      </c>
+      <c r="DO28">
+        <v>376249.0</v>
+      </c>
+      <c r="DP28">
+        <v>408292.0</v>
+      </c>
+      <c r="DQ28">
+        <v>-935243.0</v>
+      </c>
+      <c r="DR28">
+        <v>-873375.0</v>
+      </c>
+      <c r="DS28">
+        <v>-788611.0</v>
+      </c>
+      <c r="DT28">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DU28">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DV28"/>
+    </row>
+    <row r="29" spans="1:126">
+      <c r="A29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29">
+        <v>619024000.0</v>
+      </c>
+      <c r="C29">
+        <v>635516000.0</v>
+      </c>
+      <c r="D29">
+        <v>631630000.0</v>
+      </c>
+      <c r="E29">
+        <v>642963000.0</v>
+      </c>
+      <c r="F29">
+        <v>648613000.0</v>
+      </c>
+      <c r="G29">
+        <v>628813000.0</v>
+      </c>
+      <c r="H29">
+        <v>610178000.0</v>
+      </c>
+      <c r="I29">
+        <v>642696000.0</v>
+      </c>
+      <c r="J29">
+        <v>581289000.0</v>
+      </c>
+      <c r="K29">
+        <v>578791000.0</v>
+      </c>
+      <c r="L29">
+        <v>492556000.0</v>
+      </c>
+      <c r="M29">
+        <v>384841000.0</v>
+      </c>
+      <c r="N29">
+        <v>405995000.0</v>
+      </c>
+      <c r="O29">
+        <v>318730000.0</v>
+      </c>
+      <c r="P29">
+        <v>319056000.0</v>
+      </c>
+      <c r="Q29">
+        <v>358947000.0</v>
+      </c>
+      <c r="R29">
+        <v>503091000.0</v>
+      </c>
+      <c r="S29">
+        <v>600681000.0</v>
+      </c>
+      <c r="T29">
+        <v>406769000.0</v>
+      </c>
+      <c r="U29">
+        <v>280632000.0</v>
+      </c>
+      <c r="V29">
+        <v>232417000.0</v>
+      </c>
+      <c r="W29">
+        <v>397150000.0</v>
+      </c>
+      <c r="X29">
+        <v>314391000.0</v>
+      </c>
+      <c r="Y29">
+        <v>276224000.0</v>
+      </c>
+      <c r="Z29">
+        <v>159958000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+      <c r="DU29"/>
+      <c r="DV29"/>
+    </row>
+    <row r="30" spans="1:126">
+      <c r="A30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30">
+        <v>36831000.0</v>
+      </c>
+      <c r="C30">
+        <v>26165000.0</v>
+      </c>
+      <c r="D30">
+        <v>30533000.0</v>
+      </c>
+      <c r="E30">
+        <v>23370000.0</v>
+      </c>
+      <c r="F30">
+        <v>95725000.0</v>
+      </c>
+      <c r="G30">
+        <v>26909000.0</v>
+      </c>
+      <c r="H30">
+        <v>10733000.0</v>
+      </c>
+      <c r="I30">
+        <v>18772000.0</v>
+      </c>
+      <c r="J30">
+        <v>15372000.0</v>
+      </c>
+      <c r="K30">
+        <v>80555000.0</v>
+      </c>
+      <c r="L30">
+        <v>5896000.0</v>
+      </c>
+      <c r="M30">
+        <v>6267000.0</v>
+      </c>
+      <c r="N30">
+        <v>8666000.0</v>
+      </c>
+      <c r="O30">
+        <v>8231000.0</v>
+      </c>
+      <c r="P30">
+        <v>7040000.0</v>
+      </c>
+      <c r="Q30">
+        <v>13692000.0</v>
+      </c>
+      <c r="R30">
+        <v>9141000.0</v>
+      </c>
+      <c r="S30">
+        <v>9517000.0</v>
+      </c>
+      <c r="T30">
+        <v>21951000.0</v>
+      </c>
+      <c r="U30">
+        <v>12750000.0</v>
+      </c>
+      <c r="V30">
+        <v>4425000.0</v>
+      </c>
+      <c r="W30">
+        <v>506000.0</v>
+      </c>
+      <c r="X30">
+        <v>263000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1393000.0</v>
+      </c>
+      <c r="Z30">
+        <v>621000.0</v>
+      </c>
+      <c r="AA30">
+        <v>511000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1799000.0</v>
+      </c>
+      <c r="AC30">
+        <v>15308000.0</v>
+      </c>
+      <c r="AD30">
+        <v>23964000.0</v>
+      </c>
+      <c r="AE30">
+        <v>32884000.0</v>
+      </c>
+      <c r="AF30">
+        <v>10572000.0</v>
+      </c>
+      <c r="AG30">
+        <v>5629000.0</v>
+      </c>
+      <c r="AH30">
+        <v>4754000.0</v>
+      </c>
+      <c r="AI30">
+        <v>153000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>300000.0</v>
+      </c>
+      <c r="AK30">
+        <v>14245000.0</v>
+      </c>
+      <c r="AL30">
+        <v>7781000.0</v>
+      </c>
+      <c r="AM30">
+        <v>26750000.0</v>
+      </c>
+      <c r="AN30">
+        <v>53700000.0</v>
+      </c>
+      <c r="AO30">
+        <v>4325000.0</v>
+      </c>
+      <c r="AP30">
+        <v>25175000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>33500000.0</v>
+      </c>
+      <c r="AR30">
+        <v>12757000.0</v>
+      </c>
+      <c r="AS30">
+        <v>37550000.0</v>
+      </c>
+      <c r="AT30">
+        <v>30007000.0</v>
+      </c>
+      <c r="AU30">
+        <v>20168000.0</v>
+      </c>
+      <c r="AV30">
+        <v>12702000.0</v>
+      </c>
+      <c r="AW30">
+        <v>25185000.0</v>
+      </c>
+      <c r="AX30">
+        <v>13540000.0</v>
+      </c>
+      <c r="AY30">
+        <v>6341000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>16812000.0</v>
+      </c>
+      <c r="BA30">
+        <v>16781000.0</v>
+      </c>
+      <c r="BB30">
+        <v>45351000.0</v>
+      </c>
+      <c r="BC30">
+        <v>9843000.0</v>
+      </c>
+      <c r="BD30">
+        <v>16635000.0</v>
+      </c>
+      <c r="BE30">
+        <v>10822000.0</v>
+      </c>
+      <c r="BF30">
+        <v>1280000.0</v>
+      </c>
+      <c r="BG30">
+        <v>2915000.0</v>
+      </c>
+      <c r="BH30">
+        <v>32560000.0</v>
+      </c>
+      <c r="BI30">
+        <v>20366000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>1198000.0</v>
+      </c>
+      <c r="BK30">
+        <v>7987000.0</v>
+      </c>
+      <c r="BL30">
+        <v>38980000.0</v>
+      </c>
+      <c r="BM30">
+        <v>2595000.0</v>
+      </c>
+      <c r="BN30">
+        <v>1835000.0</v>
+      </c>
+      <c r="BO30">
+        <v>5110000.0</v>
+      </c>
+      <c r="BP30">
+        <v>6535000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>2532000.0</v>
+      </c>
+      <c r="BR30">
+        <v>9390000.0</v>
+      </c>
+      <c r="BS30">
+        <v>7436000.0</v>
+      </c>
+      <c r="BT30">
+        <v>10466000.0</v>
+      </c>
+      <c r="BU30">
+        <v>4386000.0</v>
+      </c>
+      <c r="BV30">
+        <v>4273000.0</v>
+      </c>
+      <c r="BW30">
+        <v>1409000.0</v>
+      </c>
+      <c r="BX30">
+        <v>1211000.0</v>
+      </c>
+      <c r="BY30">
+        <v>2220000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>2222000.0</v>
+      </c>
+      <c r="CA30">
+        <v>649000.0</v>
+      </c>
+      <c r="CB30">
+        <v>2762000.0</v>
+      </c>
+      <c r="CC30">
+        <v>4847000.0</v>
+      </c>
+      <c r="CD30">
+        <v>3686000.0</v>
+      </c>
+      <c r="CE30">
+        <v>4421000.0</v>
+      </c>
+      <c r="CF30">
+        <v>668000.0</v>
+      </c>
+      <c r="CG30">
+        <v>737000.0</v>
+      </c>
+      <c r="CH30">
+        <v>1040000.0</v>
+      </c>
+      <c r="CI30">
+        <v>312000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>290000.0</v>
+      </c>
+      <c r="CK30">
+        <v>418000.0</v>
+      </c>
+      <c r="CL30">
+        <v>333000.0</v>
+      </c>
+      <c r="CM30">
+        <v>5282000.0</v>
+      </c>
+      <c r="CN30">
+        <v>444000.0</v>
+      </c>
+      <c r="CO30">
+        <v>197000.0</v>
+      </c>
+      <c r="CP30">
+        <v>225000.0</v>
+      </c>
+      <c r="CQ30"/>
+      <c r="CR30">
+        <v>2552000.0</v>
+      </c>
+      <c r="CS30"/>
+      <c r="CT30"/>
+      <c r="CU30">
+        <v>143000.0</v>
+      </c>
+      <c r="CV30">
+        <v>1376000.0</v>
+      </c>
+      <c r="CW30">
+        <v>112000.0</v>
+      </c>
+      <c r="CX30">
+        <v>474000.0</v>
+      </c>
+      <c r="CY30">
+        <v>68000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>82000.0</v>
+      </c>
+      <c r="DA30">
+        <v>82000.0</v>
+      </c>
+      <c r="DB30">
+        <v>44000.0</v>
+      </c>
+      <c r="DC30">
+        <v>378000.0</v>
+      </c>
+      <c r="DD30">
+        <v>159000.0</v>
+      </c>
+      <c r="DE30">
+        <v>54000.0</v>
+      </c>
+      <c r="DF30">
+        <v>57000.0</v>
+      </c>
+      <c r="DG30">
+        <v>376000.0</v>
+      </c>
+      <c r="DH30">
+        <v>67000.0</v>
+      </c>
+      <c r="DI30">
+        <v>63000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>79940.0</v>
+      </c>
+      <c r="DK30">
+        <v>100000.0</v>
+      </c>
+      <c r="DL30">
+        <v>988746.0</v>
+      </c>
+      <c r="DM30">
+        <v>991777.0</v>
+      </c>
+      <c r="DN30">
+        <v>1062485.0</v>
+      </c>
+      <c r="DO30">
+        <v>700000.0</v>
+      </c>
+      <c r="DP30">
+        <v>2064965.0</v>
+      </c>
+      <c r="DQ30">
+        <v>1708306.0</v>
+      </c>
+      <c r="DR30">
+        <v>1867209.0</v>
+      </c>
+      <c r="DS30">
+        <v>2097879.0</v>
+      </c>
+      <c r="DT30">
+        <v>100000.0</v>
+      </c>
+      <c r="DU30"/>
+      <c r="DV30"/>
+    </row>
+    <row r="31" spans="1:126">
+      <c r="A31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>309414000.0</v>
+      </c>
+      <c r="N31">
+        <v>324958000.0</v>
+      </c>
+      <c r="O31">
+        <v>234005000.0</v>
+      </c>
+      <c r="P31">
+        <v>210544000.0</v>
+      </c>
+      <c r="Q31">
+        <v>210069000.0</v>
+      </c>
+      <c r="R31">
+        <v>297105000.0</v>
+      </c>
+      <c r="S31">
+        <v>363170000.0</v>
+      </c>
+      <c r="T31">
+        <v>197774000.0</v>
+      </c>
+      <c r="U31">
+        <v>92717000.0</v>
+      </c>
+      <c r="V31">
+        <v>82933000.0</v>
+      </c>
+      <c r="W31">
+        <v>264575000.0</v>
+      </c>
+      <c r="X31">
+        <v>192521000.0</v>
+      </c>
+      <c r="Y31">
+        <v>152978000.0</v>
+      </c>
+      <c r="Z31">
+        <v>156128000.0</v>
+      </c>
+      <c r="AA31">
+        <v>173400000.0</v>
+      </c>
+      <c r="AB31">
+        <v>163805000.0</v>
+      </c>
+      <c r="AC31">
+        <v>170250000.0</v>
+      </c>
+      <c r="AD31">
+        <v>185001000.0</v>
+      </c>
+      <c r="AE31">
+        <v>182806000.0</v>
+      </c>
+      <c r="AF31">
+        <v>200298000.0</v>
+      </c>
+      <c r="AG31">
+        <v>232863000.0</v>
+      </c>
+      <c r="AH31">
+        <v>265460000.0</v>
+      </c>
+      <c r="AI31">
+        <v>232384000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>403488000.0</v>
+      </c>
+      <c r="AK31">
+        <v>243696000.0</v>
+      </c>
+      <c r="AL31">
+        <v>256128000.0</v>
+      </c>
+      <c r="AM31">
+        <v>179270000.0</v>
+      </c>
+      <c r="AN31">
+        <v>272882000.0</v>
+      </c>
+      <c r="AO31">
+        <v>262902000.0</v>
+      </c>
+      <c r="AP31">
+        <v>302048000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>147569000.0</v>
+      </c>
+      <c r="AR31">
+        <v>399837000.0</v>
+      </c>
+      <c r="AS31">
+        <v>431145000.0</v>
+      </c>
+      <c r="AT31">
+        <v>438001000.0</v>
+      </c>
+      <c r="AU31">
+        <v>166772000.0</v>
+      </c>
+      <c r="AV31">
+        <v>471389000.0</v>
+      </c>
+      <c r="AW31">
+        <v>486094000.0</v>
+      </c>
+      <c r="AX31">
+        <v>498732000.0</v>
+      </c>
+      <c r="AY31">
+        <v>237129000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>566980000.0</v>
+      </c>
+      <c r="BA31">
+        <v>580836000.0</v>
+      </c>
+      <c r="BB31">
+        <v>593299000.0</v>
+      </c>
+      <c r="BC31">
+        <v>267824000.0</v>
+      </c>
+      <c r="BD31">
+        <v>579760000.0</v>
+      </c>
+      <c r="BE31">
+        <v>583619000.0</v>
+      </c>
+      <c r="BF31">
+        <v>567974000.0</v>
+      </c>
+      <c r="BG31">
+        <v>319949000.0</v>
+      </c>
+      <c r="BH31">
+        <v>321517000.0</v>
+      </c>
+      <c r="BI31">
+        <v>307345000.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
+      <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31"/>
+      <c r="DU31"/>
+      <c r="DV31"/>
+    </row>
+    <row r="32" spans="1:126">
+      <c r="A32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32">
+        <v>380741000.0</v>
+      </c>
+      <c r="C32">
+        <v>401052000.0</v>
+      </c>
+      <c r="D32">
+        <v>389590000.0</v>
+      </c>
+      <c r="E32">
+        <v>393550000.0</v>
+      </c>
+      <c r="F32">
+        <v>389146000.0</v>
+      </c>
+      <c r="G32">
+        <v>372907000.0</v>
+      </c>
+      <c r="H32">
+        <v>429727000.0</v>
+      </c>
+      <c r="I32">
+        <v>449730000.0</v>
+      </c>
+      <c r="J32">
+        <v>527301000.0</v>
+      </c>
+      <c r="K32">
+        <v>526876000.0</v>
+      </c>
+      <c r="L32">
+        <v>463014000.0</v>
+      </c>
+      <c r="M32">
+        <v>407986000.0</v>
+      </c>
+      <c r="N32">
+        <v>414978000.0</v>
+      </c>
+      <c r="O32">
+        <v>340776000.0</v>
+      </c>
+      <c r="P32">
+        <v>341758000.0</v>
+      </c>
+      <c r="Q32">
+        <v>363945000.0</v>
+      </c>
+      <c r="R32">
+        <v>402310000.0</v>
+      </c>
+      <c r="S32">
+        <v>530492000.0</v>
+      </c>
+      <c r="T32">
+        <v>464982000.0</v>
+      </c>
+      <c r="U32">
+        <v>373070000.0</v>
+      </c>
+      <c r="V32">
+        <v>344831000.0</v>
+      </c>
+      <c r="W32">
+        <v>332853000.0</v>
+      </c>
+      <c r="X32">
+        <v>227736000.0</v>
+      </c>
+      <c r="Y32">
+        <v>240630000.0</v>
+      </c>
+      <c r="Z32">
+        <v>151676000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
+      <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
+      <c r="DP32"/>
+      <c r="DQ32"/>
+      <c r="DR32"/>
+      <c r="DS32"/>
+      <c r="DT32"/>
+      <c r="DU32"/>
+      <c r="DV32"/>
+    </row>
+    <row r="33" spans="1:126">
+      <c r="A33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33">
+        <v>324765999.0</v>
+      </c>
+      <c r="C33">
+        <v>320863000.0</v>
+      </c>
+      <c r="D33">
+        <v>328234000.0</v>
+      </c>
+      <c r="E33">
+        <v>331556000.0</v>
+      </c>
+      <c r="F33">
+        <v>336973000.0</v>
+      </c>
+      <c r="G33">
+        <v>336248000.0</v>
+      </c>
+      <c r="H33">
+        <v>249926000.0</v>
+      </c>
+      <c r="I33">
+        <v>259659000.0</v>
+      </c>
+      <c r="J33">
+        <v>78578000.0</v>
+      </c>
+      <c r="K33">
+        <v>79033000.0</v>
+      </c>
+      <c r="L33">
+        <v>44700000.0</v>
+      </c>
+      <c r="M33">
+        <v>48916000.0</v>
+      </c>
+      <c r="N33">
+        <v>51413000.0</v>
+      </c>
+      <c r="O33">
+        <v>54943000.0</v>
+      </c>
+      <c r="P33">
+        <v>58074000.0</v>
+      </c>
+      <c r="Q33">
+        <v>61534000.0</v>
+      </c>
+      <c r="R33">
+        <v>64721000.0</v>
+      </c>
+      <c r="S33">
+        <v>68174000.0</v>
+      </c>
+      <c r="T33">
+        <v>80403000.0</v>
+      </c>
+      <c r="U33">
+        <v>83272000.0</v>
+      </c>
+      <c r="V33">
+        <v>86148000.0</v>
+      </c>
+      <c r="W33">
+        <v>57851000.0</v>
+      </c>
+      <c r="X33">
+        <v>60465000.0</v>
+      </c>
+      <c r="Y33">
+        <v>30023000.0</v>
+      </c>
+      <c r="Z33">
+        <v>51336000.0</v>
+      </c>
+      <c r="AA33">
+        <v>46396000.0</v>
+      </c>
+      <c r="AB33">
+        <v>13471000.0</v>
+      </c>
+      <c r="AC33">
+        <v>20262000.0</v>
+      </c>
+      <c r="AD33">
+        <v>23575000.0</v>
+      </c>
+      <c r="AE33">
+        <v>22477000.0</v>
+      </c>
+      <c r="AF33">
+        <v>63173000.0</v>
+      </c>
+      <c r="AG33">
+        <v>106485000.0</v>
+      </c>
+      <c r="AH33">
+        <v>129632000.0</v>
+      </c>
+      <c r="AI33">
+        <v>169073000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>278822000.0</v>
+      </c>
+      <c r="AK33">
+        <v>127857000.0</v>
+      </c>
+      <c r="AL33">
+        <v>103179000.0</v>
+      </c>
+      <c r="AM33">
+        <v>107513000.0</v>
+      </c>
+      <c r="AN33">
+        <v>95236000.0</v>
+      </c>
+      <c r="AO33">
+        <v>101512000.0</v>
+      </c>
+      <c r="AP33">
+        <v>153224000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>164024000.0</v>
+      </c>
+      <c r="AR33">
+        <v>280307000.0</v>
+      </c>
+      <c r="AS33">
+        <v>293215000.0</v>
+      </c>
+      <c r="AT33">
+        <v>305584000.0</v>
+      </c>
+      <c r="AU33">
+        <v>317640000.0</v>
+      </c>
+      <c r="AV33">
+        <v>300569000.0</v>
+      </c>
+      <c r="AW33">
+        <v>313724000.0</v>
+      </c>
+      <c r="AX33">
+        <v>321437000.0</v>
+      </c>
+      <c r="AY33">
+        <v>319665000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>328215000.0</v>
+      </c>
+      <c r="BA33">
+        <v>335231000.0</v>
+      </c>
+      <c r="BB33">
+        <v>336632000.0</v>
+      </c>
+      <c r="BC33">
+        <v>344154000.0</v>
+      </c>
+      <c r="BD33">
+        <v>263268000.0</v>
+      </c>
+      <c r="BE33">
+        <v>252731000.0</v>
+      </c>
+      <c r="BF33">
+        <v>210097000.0</v>
+      </c>
+      <c r="BG33">
+        <v>27829000.0</v>
+      </c>
+      <c r="BH33">
+        <v>17320000.0</v>
+      </c>
+      <c r="BI33">
+        <v>18455000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>20246000.0</v>
+      </c>
+      <c r="BK33">
+        <v>22603000.0</v>
+      </c>
+      <c r="BL33">
+        <v>18044000.0</v>
+      </c>
+      <c r="BM33">
+        <v>19512000.0</v>
+      </c>
+      <c r="BN33">
+        <v>19931000.0</v>
+      </c>
+      <c r="BO33">
+        <v>20330000.0</v>
+      </c>
+      <c r="BP33">
+        <v>22829000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>14730000.0</v>
+      </c>
+      <c r="BR33">
+        <v>15954000.0</v>
+      </c>
+      <c r="BS33">
+        <v>16104000.0</v>
+      </c>
+      <c r="BT33">
+        <v>17536000.0</v>
+      </c>
+      <c r="BU33">
+        <v>18428000.0</v>
+      </c>
+      <c r="BV33">
+        <v>19799000.0</v>
+      </c>
+      <c r="BW33">
+        <v>16853000.0</v>
+      </c>
+      <c r="BX33">
+        <v>16321000.0</v>
+      </c>
+      <c r="BY33">
+        <v>17806000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>17755000.0</v>
+      </c>
+      <c r="CA33">
+        <v>18936000.0</v>
+      </c>
+      <c r="CB33">
+        <v>48976000.0</v>
+      </c>
+      <c r="CC33">
+        <v>50958000.0</v>
+      </c>
+      <c r="CD33">
+        <v>22620000.0</v>
+      </c>
+      <c r="CE33">
+        <v>24106000.0</v>
+      </c>
+      <c r="CF33">
+        <v>25455000.0</v>
+      </c>
+      <c r="CG33">
+        <v>26680000.0</v>
+      </c>
+      <c r="CH33">
+        <v>27829000.0</v>
+      </c>
+      <c r="CI33">
+        <v>3346000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>3514000.0</v>
+      </c>
+      <c r="CK33">
+        <v>5435000.0</v>
+      </c>
+      <c r="CL33">
+        <v>5552000.0</v>
+      </c>
+      <c r="CM33">
+        <v>5651000.0</v>
+      </c>
+      <c r="CN33">
+        <v>38646000.0</v>
+      </c>
+      <c r="CO33">
+        <v>5954000.0</v>
+      </c>
+      <c r="CP33">
+        <v>6372000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>6645000.0</v>
+      </c>
+      <c r="CR33">
+        <v>20657000.0</v>
+      </c>
+      <c r="CS33">
+        <v>23847000.0</v>
+      </c>
+      <c r="CT33">
+        <v>24087000.0</v>
+      </c>
+      <c r="CU33">
+        <v>24685000.0</v>
+      </c>
+      <c r="CV33">
+        <v>20750000.0</v>
+      </c>
+      <c r="CW33">
+        <v>20242000.0</v>
+      </c>
+      <c r="CX33">
+        <v>20719000.0</v>
+      </c>
+      <c r="CY33">
+        <v>20492000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>24235000.0</v>
+      </c>
+      <c r="DA33">
+        <v>14117000.0</v>
+      </c>
+      <c r="DB33">
+        <v>13539000.0</v>
+      </c>
+      <c r="DC33">
+        <v>10574000.0</v>
+      </c>
+      <c r="DD33">
+        <v>10021000.0</v>
+      </c>
+      <c r="DE33">
+        <v>10340000.0</v>
+      </c>
+      <c r="DF33">
+        <v>11101000.0</v>
+      </c>
+      <c r="DG33">
+        <v>11789000.0</v>
+      </c>
+      <c r="DH33">
+        <v>12407000.0</v>
+      </c>
+      <c r="DI33">
+        <v>11816000.0</v>
+      </c>
+      <c r="DJ33">
+        <v>9710371.0</v>
+      </c>
+      <c r="DK33">
+        <v>7058093.0</v>
+      </c>
+      <c r="DL33">
+        <v>6374826.0</v>
+      </c>
+      <c r="DM33">
+        <v>3358365.0</v>
+      </c>
+      <c r="DN33">
+        <v>3386138.0</v>
+      </c>
+      <c r="DO33">
+        <v>3472237.0</v>
+      </c>
+      <c r="DP33">
+        <v>5310106.0</v>
+      </c>
+      <c r="DQ33">
+        <v>4250395.0</v>
+      </c>
+      <c r="DR33">
+        <v>3216067.0</v>
+      </c>
+      <c r="DS33">
+        <v>1547954.0</v>
+      </c>
+      <c r="DT33">
+        <v>800000.0</v>
+      </c>
+      <c r="DU33">
+        <v>500000.0</v>
+      </c>
+      <c r="DV33"/>
+    </row>
+    <row r="34" spans="1:126">
+      <c r="A34" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34">
+        <v>3685000.0</v>
+      </c>
+      <c r="C34">
+        <v>2655000.0</v>
+      </c>
+      <c r="D34">
+        <v>3413000.0</v>
+      </c>
+      <c r="E34">
+        <v>3590000.0</v>
+      </c>
+      <c r="F34">
+        <v>2901000.0</v>
+      </c>
+      <c r="G34">
+        <v>2091000.0</v>
+      </c>
+      <c r="H34">
+        <v>1771000.0</v>
+      </c>
+      <c r="I34">
+        <v>1479000.0</v>
+      </c>
+      <c r="J34">
+        <v>1417000.0</v>
+      </c>
+      <c r="K34">
+        <v>3581000.0</v>
+      </c>
+      <c r="L34">
+        <v>2084000.0</v>
+      </c>
+      <c r="M34">
+        <v>83451000.0</v>
+      </c>
+      <c r="N34">
+        <v>75238000.0</v>
+      </c>
+      <c r="O34">
+        <v>87221000.0</v>
+      </c>
+      <c r="P34">
+        <v>1781000.0</v>
+      </c>
+      <c r="Q34">
+        <v>99658000.0</v>
+      </c>
+      <c r="R34">
+        <v>76076000.0</v>
+      </c>
+      <c r="S34">
+        <v>6161000.0</v>
+      </c>
+      <c r="T34">
+        <v>235899000.0</v>
+      </c>
+      <c r="U34">
+        <v>5591000.0</v>
+      </c>
+      <c r="V34">
+        <v>232392000.0</v>
+      </c>
+      <c r="W34">
+        <v>591000.0</v>
+      </c>
+      <c r="X34">
+        <v>44490000.0</v>
+      </c>
+      <c r="Y34">
+        <v>60132000.0</v>
+      </c>
+      <c r="Z34">
+        <v>8209000.0</v>
+      </c>
+      <c r="AA34">
+        <v>1857000.0</v>
+      </c>
+      <c r="AB34">
+        <v>2050000.0</v>
+      </c>
+      <c r="AC34">
+        <v>2131000.0</v>
+      </c>
+      <c r="AD34">
+        <v>916000.0</v>
+      </c>
+      <c r="AE34">
+        <v>1674000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34">
+        <v>3552000.0</v>
+      </c>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34">
+        <v>369000.0</v>
+      </c>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34">
+        <v>311000.0</v>
+      </c>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34">
+        <v>228000.0</v>
+      </c>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34">
+        <v>319000.0</v>
+      </c>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34">
+        <v>415000.0</v>
+      </c>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
+      <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
+      <c r="DP34"/>
+      <c r="DQ34"/>
+      <c r="DR34"/>
+      <c r="DS34"/>
+      <c r="DT34"/>
+      <c r="DU34"/>
+      <c r="DV34"/>
+    </row>
+    <row r="35" spans="1:126">
+      <c r="A35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35">
+        <v>138281999.0</v>
+      </c>
+      <c r="C35">
+        <v>137883000.0</v>
+      </c>
+      <c r="D35">
+        <v>140986000.0</v>
+      </c>
+      <c r="E35">
+        <v>147635000.0</v>
+      </c>
+      <c r="F35">
+        <v>148859000.0</v>
+      </c>
+      <c r="G35">
+        <v>156536000.0</v>
+      </c>
+      <c r="H35">
+        <v>101087000.0</v>
+      </c>
+      <c r="I35">
+        <v>112644000.0</v>
+      </c>
+      <c r="J35">
+        <v>16275000.0</v>
+      </c>
+      <c r="K35">
+        <v>16300000.0</v>
+      </c>
+      <c r="L35">
+        <v>4116000.0</v>
+      </c>
+      <c r="M35">
+        <v>121469000.0</v>
+      </c>
+      <c r="N35">
+        <v>110704000.0</v>
+      </c>
+      <c r="O35">
+        <v>126397000.0</v>
+      </c>
+      <c r="P35">
+        <v>117351000.0</v>
+      </c>
+      <c r="Q35">
+        <v>157305000.0</v>
+      </c>
+      <c r="R35">
+        <v>121559000.0</v>
+      </c>
+      <c r="S35">
+        <v>168191000.0</v>
+      </c>
+      <c r="T35">
+        <v>309523000.0</v>
+      </c>
+      <c r="U35">
+        <v>309239000.0</v>
+      </c>
+      <c r="V35">
+        <v>302831000.0</v>
+      </c>
+      <c r="W35">
+        <v>98175000.0</v>
+      </c>
+      <c r="X35">
+        <v>85910000.0</v>
+      </c>
+      <c r="Y35">
+        <v>105997000.0</v>
+      </c>
+      <c r="Z35">
+        <v>41221000.0</v>
+      </c>
+      <c r="AA35">
+        <v>31488000.0</v>
+      </c>
+      <c r="AB35">
+        <v>2050000.0</v>
+      </c>
+      <c r="AC35">
+        <v>2131000.0</v>
+      </c>
+      <c r="AD35">
+        <v>916000.0</v>
+      </c>
+      <c r="AE35">
+        <v>1674000.0</v>
+      </c>
+      <c r="AF35">
+        <v>1874000.0</v>
+      </c>
+      <c r="AG35">
+        <v>2471000.0</v>
+      </c>
+      <c r="AH35">
+        <v>1805000.0</v>
+      </c>
+      <c r="AI35">
+        <v>3552000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>8752000.0</v>
+      </c>
+      <c r="AK35">
+        <v>577000.0</v>
+      </c>
+      <c r="AL35">
+        <v>380000.0</v>
+      </c>
+      <c r="AM35">
+        <v>369000.0</v>
+      </c>
+      <c r="AN35">
+        <v>572000.0</v>
+      </c>
+      <c r="AO35">
+        <v>564000.0</v>
+      </c>
+      <c r="AP35">
+        <v>555000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>521000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1452000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1432000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1411000.0</v>
+      </c>
+      <c r="AU35">
+        <v>1389000.0</v>
+      </c>
+      <c r="AV35">
+        <v>3653000.0</v>
+      </c>
+      <c r="AW35">
+        <v>3525000.0</v>
+      </c>
+      <c r="AX35">
+        <v>4066000.0</v>
+      </c>
+      <c r="AY35">
+        <v>5193000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1563000.0</v>
+      </c>
+      <c r="BA35">
+        <v>19602000.0</v>
+      </c>
+      <c r="BB35">
+        <v>28325000.0</v>
+      </c>
+      <c r="BC35">
+        <v>28246000.0</v>
+      </c>
+      <c r="BD35">
+        <v>34921000.0</v>
+      </c>
+      <c r="BE35">
+        <v>33246000.0</v>
+      </c>
+      <c r="BF35">
+        <v>33005000.0</v>
+      </c>
+      <c r="BG35">
+        <v>632000.0</v>
+      </c>
+      <c r="BH35">
+        <v>608000.0</v>
+      </c>
+      <c r="BI35">
+        <v>629000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>649000.0</v>
+      </c>
+      <c r="BK35">
+        <v>1072000.0</v>
+      </c>
+      <c r="BL35">
+        <v>290000.0</v>
+      </c>
+      <c r="BM35">
+        <v>280000.0</v>
+      </c>
+      <c r="BN35">
+        <v>366000.0</v>
+      </c>
+      <c r="BO35">
+        <v>369000.0</v>
+      </c>
+      <c r="BP35">
+        <v>2648000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>648000.0</v>
+      </c>
+      <c r="BR35">
+        <v>1238000.0</v>
+      </c>
+      <c r="BS35">
+        <v>199000.0</v>
+      </c>
+      <c r="BT35">
+        <v>223000.0</v>
+      </c>
+      <c r="BU35">
+        <v>153000.0</v>
+      </c>
+      <c r="BV35">
+        <v>141000.0</v>
+      </c>
+      <c r="BW35">
+        <v>121000.0</v>
+      </c>
+      <c r="BX35">
+        <v>160000.0</v>
+      </c>
+      <c r="BY35">
+        <v>67000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>81000.0</v>
+      </c>
+      <c r="CA35">
+        <v>31000.0</v>
+      </c>
+      <c r="CB35">
+        <v>1881000.0</v>
+      </c>
+      <c r="CC35">
+        <v>3105000.0</v>
+      </c>
+      <c r="CD35">
+        <v>127000.0</v>
+      </c>
+      <c r="CE35">
+        <v>809000.0</v>
+      </c>
+      <c r="CF35">
+        <v>1057000.0</v>
+      </c>
+      <c r="CG35">
+        <v>1137000.0</v>
+      </c>
+      <c r="CH35">
+        <v>1281000.0</v>
+      </c>
+      <c r="CI35">
+        <v>869000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>905000.0</v>
+      </c>
+      <c r="CK35">
+        <v>2440000.0</v>
+      </c>
+      <c r="CL35">
+        <v>2476000.0</v>
+      </c>
+      <c r="CM35">
+        <v>2512000.0</v>
+      </c>
+      <c r="CN35">
+        <v>3804000.0</v>
+      </c>
+      <c r="CO35">
+        <v>1083000.0</v>
+      </c>
+      <c r="CP35">
+        <v>1119000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>1156000.0</v>
+      </c>
+      <c r="CR35">
+        <v>38656000.0</v>
+      </c>
+      <c r="CS35">
+        <v>34670000.0</v>
+      </c>
+      <c r="CT35">
+        <v>37149000.0</v>
+      </c>
+      <c r="CU35">
+        <v>38349000.0</v>
+      </c>
+      <c r="CV35">
+        <v>5738000.0</v>
+      </c>
+      <c r="CW35">
+        <v>2610000.0</v>
+      </c>
+      <c r="CX35">
+        <v>2650000.0</v>
+      </c>
+      <c r="CY35">
+        <v>20213000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>27858000.0</v>
+      </c>
+      <c r="DA35">
+        <v>16483000.0</v>
+      </c>
+      <c r="DB35">
+        <v>19862000.0</v>
+      </c>
+      <c r="DC35">
+        <v>5236000.0</v>
+      </c>
+      <c r="DD35">
+        <v>1281000.0</v>
+      </c>
+      <c r="DE35">
+        <v>1261000.0</v>
+      </c>
+      <c r="DF35">
+        <v>1241000.0</v>
+      </c>
+      <c r="DG35">
+        <v>1462000.0</v>
+      </c>
+      <c r="DH35">
+        <v>1202000.0</v>
+      </c>
+      <c r="DI35">
+        <v>1182000.0</v>
+      </c>
+      <c r="DJ35">
+        <v>1162000.0</v>
+      </c>
+      <c r="DK35"/>
+      <c r="DL35">
+        <v>150996.0</v>
+      </c>
+      <c r="DM35">
+        <v>301993.0</v>
+      </c>
+      <c r="DN35">
+        <v>150996.0</v>
+      </c>
+      <c r="DO35">
+        <v>193503.0</v>
+      </c>
+      <c r="DP35">
+        <v>250310.0</v>
+      </c>
+      <c r="DQ35">
+        <v>294949.0</v>
+      </c>
+      <c r="DR35">
+        <v>844938.0</v>
+      </c>
+      <c r="DS35">
+        <v>4195.0</v>
+      </c>
+      <c r="DT35"/>
+      <c r="DU35"/>
+      <c r="DV35"/>
+    </row>
+    <row r="36" spans="1:126">
+      <c r="A36" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36">
+        <v>7679999.0</v>
+      </c>
+      <c r="C36">
+        <v>199298000.0</v>
+      </c>
+      <c r="D36">
+        <v>7434000.0</v>
+      </c>
+      <c r="E36">
+        <v>6890000.0</v>
+      </c>
+      <c r="F36">
+        <v>5978000.0</v>
+      </c>
+      <c r="G36">
+        <v>6415000.0</v>
+      </c>
+      <c r="H36">
+        <v>7759000.0</v>
+      </c>
+      <c r="I36">
+        <v>4257000.0</v>
+      </c>
+      <c r="J36">
+        <v>4572000.0</v>
+      </c>
+      <c r="K36">
+        <v>4227000.0</v>
+      </c>
+      <c r="L36">
+        <v>5146000.0</v>
+      </c>
+      <c r="M36">
+        <v>6925000.0</v>
+      </c>
+      <c r="N36">
+        <v>5359000.0</v>
+      </c>
+      <c r="O36">
+        <v>5202000.0</v>
+      </c>
+      <c r="P36">
+        <v>4819000.0</v>
+      </c>
+      <c r="Q36">
+        <v>5041000.0</v>
+      </c>
+      <c r="R36">
+        <v>5273000.0</v>
+      </c>
+      <c r="S36">
+        <v>5701000.0</v>
+      </c>
+      <c r="T36">
+        <v>4482000.0</v>
+      </c>
+      <c r="U36">
+        <v>4653000.0</v>
+      </c>
+      <c r="V36">
+        <v>4834000.0</v>
+      </c>
+      <c r="W36">
+        <v>39988000.0</v>
+      </c>
+      <c r="X36">
+        <v>40311000.0</v>
+      </c>
+      <c r="Y36">
+        <v>5466000.0</v>
+      </c>
+      <c r="Z36">
+        <v>36004000.0</v>
+      </c>
+      <c r="AA36">
+        <v>35818000.0</v>
+      </c>
+      <c r="AB36">
+        <v>2126000.0</v>
+      </c>
+      <c r="AC36">
+        <v>1658000.0</v>
+      </c>
+      <c r="AD36">
+        <v>216000.0</v>
+      </c>
+      <c r="AE36">
+        <v>236000.0</v>
+      </c>
+      <c r="AF36">
+        <v>183000.0</v>
+      </c>
+      <c r="AG36">
+        <v>187000.0</v>
+      </c>
+      <c r="AH36">
+        <v>1193000.0</v>
+      </c>
+      <c r="AI36">
+        <v>207000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>382000.0</v>
+      </c>
+      <c r="AK36">
+        <v>407000.0</v>
+      </c>
+      <c r="AL36">
+        <v>22281000.0</v>
+      </c>
+      <c r="AM36">
+        <v>21067000.0</v>
+      </c>
+      <c r="AN36">
+        <v>-1565000.0</v>
+      </c>
+      <c r="AO36">
+        <v>365000.0</v>
+      </c>
+      <c r="AP36">
+        <v>1111000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>1110000.0</v>
+      </c>
+      <c r="AR36">
+        <v>353000.0</v>
+      </c>
+      <c r="AS36">
+        <v>355000.0</v>
+      </c>
+      <c r="AT36">
+        <v>355000.0</v>
+      </c>
+      <c r="AU36">
+        <v>355000.0</v>
+      </c>
+      <c r="AV36">
+        <v>351000.0</v>
+      </c>
+      <c r="AW36">
+        <v>350000.0</v>
+      </c>
+      <c r="AX36">
+        <v>309000.0</v>
+      </c>
+      <c r="AY36">
+        <v>318000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1016000.0</v>
+      </c>
+      <c r="BA36">
+        <v>986000.0</v>
+      </c>
+      <c r="BB36">
+        <v>138000.0</v>
+      </c>
+      <c r="BC36">
+        <v>137000.0</v>
+      </c>
+      <c r="BD36">
+        <v>417000.0</v>
+      </c>
+      <c r="BE36">
+        <v>-32130000.0</v>
+      </c>
+      <c r="BF36">
+        <v>-31898000.0</v>
+      </c>
+      <c r="BG36">
+        <v>465000.0</v>
+      </c>
+      <c r="BH36">
+        <v>467000.0</v>
+      </c>
+      <c r="BI36">
+        <v>467000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>513000.0</v>
+      </c>
+      <c r="BK36">
+        <v>664000.0</v>
+      </c>
+      <c r="BL36">
+        <v>514000.0</v>
+      </c>
+      <c r="BM36">
+        <v>505000.0</v>
+      </c>
+      <c r="BN36">
+        <v>505000.0</v>
+      </c>
+      <c r="BO36">
+        <v>505000.0</v>
+      </c>
+      <c r="BP36">
+        <v>1948000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>720000.0</v>
+      </c>
+      <c r="BR36">
+        <v>1119000.0</v>
+      </c>
+      <c r="BS36">
+        <v>225000.0</v>
+      </c>
+      <c r="BT36">
+        <v>2724000.0</v>
+      </c>
+      <c r="BU36">
+        <v>2761000.0</v>
+      </c>
+      <c r="BV36">
+        <v>2960000.0</v>
+      </c>
+      <c r="BW36">
+        <v>223000.0</v>
+      </c>
+      <c r="BX36">
+        <v>204000.0</v>
+      </c>
+      <c r="BY36">
+        <v>84000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>82000.0</v>
+      </c>
+      <c r="CA36">
+        <v>79000.0</v>
+      </c>
+      <c r="CB36">
+        <v>2747000.0</v>
+      </c>
+      <c r="CC36">
+        <v>3049000.0</v>
+      </c>
+      <c r="CD36">
+        <v>79000.0</v>
+      </c>
+      <c r="CE36">
+        <v>78000.0</v>
+      </c>
+      <c r="CF36">
+        <v>79000.0</v>
+      </c>
+      <c r="CG36">
+        <v>79000.0</v>
+      </c>
+      <c r="CH36">
+        <v>142000.0</v>
+      </c>
+      <c r="CI36">
+        <v>79000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>84000.0</v>
+      </c>
+      <c r="CK36">
+        <v>243000.0</v>
+      </c>
+      <c r="CL36">
+        <v>238000.0</v>
+      </c>
+      <c r="CM36">
+        <v>238000.0</v>
+      </c>
+      <c r="CN36">
+        <v>339000.0</v>
+      </c>
+      <c r="CO36">
+        <v>243000.0</v>
+      </c>
+      <c r="CP36">
+        <v>449000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>563000.0</v>
+      </c>
+      <c r="CR36">
+        <v>1063000.0</v>
+      </c>
+      <c r="CS36">
+        <v>788000.0</v>
+      </c>
+      <c r="CT36">
+        <v>444000.0</v>
+      </c>
+      <c r="CU36">
+        <v>297000.0</v>
+      </c>
+      <c r="CV36">
+        <v>219000.0</v>
+      </c>
+      <c r="CW36">
+        <v>251000.0</v>
+      </c>
+      <c r="CX36">
+        <v>470000.0</v>
+      </c>
+      <c r="CY36">
+        <v>477000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>561000.0</v>
+      </c>
+      <c r="DA36">
+        <v>449000.0</v>
+      </c>
+      <c r="DB36">
+        <v>398000.0</v>
+      </c>
+      <c r="DC36">
+        <v>238000.0</v>
+      </c>
+      <c r="DD36">
+        <v>4110000.0</v>
+      </c>
+      <c r="DE36">
+        <v>4462000.0</v>
+      </c>
+      <c r="DF36">
+        <v>5116000.0</v>
+      </c>
+      <c r="DG36">
+        <v>1972000.0</v>
+      </c>
+      <c r="DH36">
+        <v>5850000.0</v>
+      </c>
+      <c r="DI36">
+        <v>5038000.0</v>
+      </c>
+      <c r="DJ36">
+        <v>2591167.0</v>
+      </c>
+      <c r="DK36">
+        <v>600675.0</v>
+      </c>
+      <c r="DL36">
+        <v>1820546.0</v>
+      </c>
+      <c r="DM36">
+        <v>3023866.0</v>
+      </c>
+      <c r="DN36">
+        <v>3256147.0</v>
+      </c>
+      <c r="DO36">
+        <v>2122579.0</v>
+      </c>
+      <c r="DP36">
+        <v>3868095.0</v>
+      </c>
+      <c r="DQ36">
+        <v>3259608.0</v>
+      </c>
+      <c r="DR36">
+        <v>2137309.0</v>
+      </c>
+      <c r="DS36">
+        <v>1484385.0</v>
+      </c>
+      <c r="DT36">
+        <v>800000.0</v>
+      </c>
+      <c r="DU36">
+        <v>400000.0</v>
+      </c>
+      <c r="DV36"/>
+    </row>
+    <row r="37" spans="1:126">
+      <c r="A37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
+        <v>11042000.0</v>
+      </c>
+      <c r="N37">
+        <v>11042000.0</v>
+      </c>
+      <c r="O37">
+        <v>11042000.0</v>
+      </c>
+      <c r="P37"/>
+      <c r="Q37">
+        <v>25055000.0</v>
+      </c>
+      <c r="R37">
+        <v>11042000.0</v>
+      </c>
+      <c r="S37"/>
+      <c r="T37">
+        <v>11948000.0</v>
+      </c>
+      <c r="U37">
+        <v>11948000.0</v>
+      </c>
+      <c r="V37">
+        <v>11942000.0</v>
+      </c>
+      <c r="W37">
+        <v>11042000.0</v>
+      </c>
+      <c r="X37">
+        <v>1833000.0</v>
+      </c>
+      <c r="Y37">
+        <v>1833000.0</v>
+      </c>
+      <c r="Z37">
+        <v>1833000.0</v>
+      </c>
+      <c r="AA37">
+        <v>1833000.0</v>
+      </c>
+      <c r="AB37">
+        <v>1833000.0</v>
+      </c>
+      <c r="AC37">
+        <v>1833000.0</v>
+      </c>
+      <c r="AD37">
+        <v>1833000.0</v>
+      </c>
+      <c r="AE37">
+        <v>1847000.0</v>
+      </c>
+      <c r="AF37">
+        <v>1844000.0</v>
+      </c>
+      <c r="AG37">
+        <v>1513000.0</v>
+      </c>
+      <c r="AH37">
+        <v>1593000.0</v>
+      </c>
+      <c r="AI37">
+        <v>1358000.0</v>
+      </c>
+      <c r="AJ37">
+        <v>1455000.0</v>
+      </c>
+      <c r="AK37">
+        <v>1551000.0</v>
+      </c>
+      <c r="AL37">
+        <v>1563000.0</v>
+      </c>
+      <c r="AM37">
+        <v>1854000.0</v>
+      </c>
+      <c r="AN37">
+        <v>2120000.0</v>
+      </c>
+      <c r="AO37">
+        <v>3664000.0</v>
+      </c>
+      <c r="AP37">
+        <v>4012000.0</v>
+      </c>
+      <c r="AQ37">
+        <v>3944000.0</v>
+      </c>
+      <c r="AR37">
+        <v>9489000.0</v>
+      </c>
+      <c r="AS37">
+        <v>9532000.0</v>
+      </c>
+      <c r="AT37">
+        <v>5069000.0</v>
+      </c>
+      <c r="AU37">
+        <v>5491000.0</v>
+      </c>
+      <c r="AV37">
+        <v>5388000.0</v>
+      </c>
+      <c r="AW37">
+        <v>5808000.0</v>
+      </c>
+      <c r="AX37">
+        <v>6339000.0</v>
+      </c>
+      <c r="AY37">
+        <v>6488000.0</v>
+      </c>
+      <c r="AZ37">
+        <v>8144000.0</v>
+      </c>
+      <c r="BA37">
+        <v>7919000.0</v>
+      </c>
+      <c r="BB37">
+        <v>8896000.0</v>
+      </c>
+      <c r="BC37">
+        <v>6976000.0</v>
+      </c>
+      <c r="BD37">
+        <v>5628000.0</v>
+      </c>
+      <c r="BE37">
+        <v>3868000.0</v>
+      </c>
+      <c r="BF37">
+        <v>3808000.0</v>
+      </c>
+      <c r="BG37">
+        <v>2163000.0</v>
+      </c>
+      <c r="BH37">
+        <v>1608000.0</v>
+      </c>
+      <c r="BI37">
+        <v>1865000.0</v>
+      </c>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
+      <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
+      <c r="DP37"/>
+      <c r="DQ37"/>
+      <c r="DR37"/>
+      <c r="DS37"/>
+      <c r="DT37"/>
+      <c r="DU37"/>
+      <c r="DV37"/>
+    </row>
+    <row r="38" spans="1:126">
+      <c r="A38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B38">
+        <v>1.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
+        <v>1.0</v>
+      </c>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>6925000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>5202000.0</v>
+      </c>
+      <c r="P38">
+        <v>4819000.0</v>
+      </c>
+      <c r="Q38">
+        <v>5041000.0</v>
+      </c>
+      <c r="R38">
+        <v>5273000.0</v>
+      </c>
+      <c r="S38">
+        <v>5701000.0</v>
+      </c>
+      <c r="T38">
+        <v>39906000.0</v>
+      </c>
+      <c r="U38">
+        <v>40075000.0</v>
+      </c>
+      <c r="V38">
+        <v>40253000.0</v>
+      </c>
+      <c r="W38">
+        <v>39988000.0</v>
+      </c>
+      <c r="X38">
+        <v>60465000.0</v>
+      </c>
+      <c r="Y38">
+        <v>5466000.0</v>
+      </c>
+      <c r="Z38">
+        <v>36004000.0</v>
+      </c>
+      <c r="AA38">
+        <v>35818000.0</v>
+      </c>
+      <c r="AB38">
+        <v>2126000.0</v>
+      </c>
+      <c r="AC38">
+        <v>1658000.0</v>
+      </c>
+      <c r="AD38">
+        <v>216000.0</v>
+      </c>
+      <c r="AE38">
+        <v>236000.0</v>
+      </c>
+      <c r="AF38">
+        <v>183000.0</v>
+      </c>
+      <c r="AG38">
+        <v>187000.0</v>
+      </c>
+      <c r="AH38">
+        <v>1193000.0</v>
+      </c>
+      <c r="AI38">
+        <v>169073000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>278822000.0</v>
+      </c>
+      <c r="AK38">
+        <v>127857000.0</v>
+      </c>
+      <c r="AL38">
+        <v>103085000.0</v>
+      </c>
+      <c r="AM38">
+        <v>107386000.0</v>
+      </c>
+      <c r="AN38">
+        <v>105275000.0</v>
+      </c>
+      <c r="AO38">
+        <v>101323000.0</v>
+      </c>
+      <c r="AP38">
+        <v>152993000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>163752000.0</v>
+      </c>
+      <c r="AR38">
+        <v>279988000.0</v>
+      </c>
+      <c r="AS38">
+        <v>292841000.0</v>
+      </c>
+      <c r="AT38">
+        <v>305163000.0</v>
+      </c>
+      <c r="AU38">
+        <v>317140000.0</v>
+      </c>
+      <c r="AV38">
+        <v>299935000.0</v>
+      </c>
+      <c r="AW38">
+        <v>313023000.0</v>
+      </c>
+      <c r="AX38">
+        <v>320655000.0</v>
+      </c>
+      <c r="AY38">
+        <v>318899000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>327437000.0</v>
+      </c>
+      <c r="BA38">
+        <v>334624000.0</v>
+      </c>
+      <c r="BB38">
+        <v>336096000.0</v>
+      </c>
+      <c r="BC38">
+        <v>343815000.0</v>
+      </c>
+      <c r="BD38">
+        <v>262951000.0</v>
+      </c>
+      <c r="BE38">
+        <v>252389000.0</v>
+      </c>
+      <c r="BF38">
+        <v>209885000.0</v>
+      </c>
+      <c r="BG38">
+        <v>27609000.0</v>
+      </c>
+      <c r="BH38">
+        <v>17088000.0</v>
+      </c>
+      <c r="BI38">
+        <v>18278000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>20074000.0</v>
+      </c>
+      <c r="BK38">
+        <v>22468000.0</v>
+      </c>
+      <c r="BL38">
+        <v>17908000.0</v>
+      </c>
+      <c r="BM38">
+        <v>19367000.0</v>
+      </c>
+      <c r="BN38">
+        <v>19784000.0</v>
+      </c>
+      <c r="BO38">
+        <v>20167000.0</v>
+      </c>
+      <c r="BP38">
+        <v>22643000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>14549000.0</v>
+      </c>
+      <c r="BR38">
+        <v>15758000.0</v>
+      </c>
+      <c r="BS38">
+        <v>15883000.0</v>
+      </c>
+      <c r="BT38">
+        <v>17283000.0</v>
+      </c>
+      <c r="BU38">
+        <v>18147000.0</v>
+      </c>
+      <c r="BV38">
+        <v>19490000.0</v>
+      </c>
+      <c r="BW38">
+        <v>16530000.0</v>
+      </c>
+      <c r="BX38">
+        <v>16018000.0</v>
+      </c>
+      <c r="BY38">
+        <v>17484000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>17512000.0</v>
+      </c>
+      <c r="CA38">
+        <v>18715000.0</v>
+      </c>
+      <c r="CB38">
+        <v>20027000.0</v>
+      </c>
+      <c r="CC38">
+        <v>21348000.0</v>
+      </c>
+      <c r="CD38">
+        <v>22502000.0</v>
+      </c>
+      <c r="CE38">
+        <v>23985000.0</v>
+      </c>
+      <c r="CF38">
+        <v>25329000.0</v>
+      </c>
+      <c r="CG38">
+        <v>26543000.0</v>
+      </c>
+      <c r="CH38">
+        <v>27722000.0</v>
+      </c>
+      <c r="CI38">
+        <v>3242000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>3411000.0</v>
+      </c>
+      <c r="CK38">
+        <v>5334000.0</v>
+      </c>
+      <c r="CL38">
+        <v>5455000.0</v>
+      </c>
+      <c r="CM38">
+        <v>5580000.0</v>
+      </c>
+      <c r="CN38">
+        <v>5710000.0</v>
+      </c>
+      <c r="CO38">
+        <v>5836000.0</v>
+      </c>
+      <c r="CP38">
+        <v>6225000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>6465000.0</v>
+      </c>
+      <c r="CR38">
+        <v>16307000.0</v>
+      </c>
+      <c r="CS38">
+        <v>19272000.0</v>
+      </c>
+      <c r="CT38">
+        <v>19477000.0</v>
+      </c>
+      <c r="CU38">
+        <v>19779000.0</v>
+      </c>
+      <c r="CV38">
+        <v>15240000.0</v>
+      </c>
+      <c r="CW38">
+        <v>14726000.0</v>
+      </c>
+      <c r="CX38">
+        <v>15905000.0</v>
+      </c>
+      <c r="CY38">
+        <v>16765000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>21093000.0</v>
+      </c>
+      <c r="DA38">
+        <v>12057000.0</v>
+      </c>
+      <c r="DB38">
+        <v>11916000.0</v>
+      </c>
+      <c r="DC38"/>
+      <c r="DD38"/>
+      <c r="DE38"/>
+      <c r="DF38"/>
+      <c r="DG38"/>
+      <c r="DH38"/>
+      <c r="DI38"/>
+      <c r="DJ38"/>
+      <c r="DK38"/>
+      <c r="DL38"/>
+      <c r="DM38"/>
+      <c r="DN38"/>
+      <c r="DO38"/>
+      <c r="DP38"/>
+      <c r="DQ38"/>
+      <c r="DR38"/>
+      <c r="DS38"/>
+      <c r="DT38"/>
+      <c r="DU38"/>
+      <c r="DV38"/>
+    </row>
+    <row r="39" spans="1:126">
+      <c r="A39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39">
+        <v>43328000.0</v>
+      </c>
+      <c r="C39">
+        <v>67283000.0</v>
+      </c>
+      <c r="D39">
+        <v>48825000.0</v>
+      </c>
+      <c r="E39">
+        <v>19958000.0</v>
+      </c>
+      <c r="F39">
+        <v>15866000.0</v>
+      </c>
+      <c r="G39">
+        <v>31987000.0</v>
+      </c>
+      <c r="H39">
+        <v>23795000.0</v>
+      </c>
+      <c r="I39">
+        <v>75885000.0</v>
+      </c>
+      <c r="J39">
+        <v>29465000.0</v>
+      </c>
+      <c r="K39">
+        <v>23127000.0</v>
+      </c>
+      <c r="L39">
+        <v>20182000.0</v>
+      </c>
+      <c r="M39">
+        <v>20728000.0</v>
+      </c>
+      <c r="N39">
+        <v>20099000.0</v>
+      </c>
+      <c r="O39">
+        <v>19388000.0</v>
+      </c>
+      <c r="P39">
+        <v>5173000.0</v>
+      </c>
+      <c r="Q39">
+        <v>5291000.0</v>
+      </c>
+      <c r="R39">
+        <v>4961000.0</v>
+      </c>
+      <c r="S39">
+        <v>4764000.0</v>
+      </c>
+      <c r="T39">
+        <v>3986000.0</v>
+      </c>
+      <c r="U39">
+        <v>2283000.0</v>
+      </c>
+      <c r="V39">
+        <v>2647000.0</v>
+      </c>
+      <c r="W39">
+        <v>5832000.0</v>
+      </c>
+      <c r="X39">
+        <v>1685000.0</v>
+      </c>
+      <c r="Y39">
+        <v>1894000.0</v>
+      </c>
+      <c r="Z39">
+        <v>3653000.0</v>
+      </c>
+      <c r="AA39">
+        <v>2912000.0</v>
+      </c>
+      <c r="AB39">
+        <v>2329000.0</v>
+      </c>
+      <c r="AC39">
+        <v>3289000.0</v>
+      </c>
+      <c r="AD39">
+        <v>3686000.0</v>
+      </c>
+      <c r="AE39">
+        <v>3125000.0</v>
+      </c>
+      <c r="AF39">
+        <v>3121000.0</v>
+      </c>
+      <c r="AG39">
+        <v>7018000.0</v>
+      </c>
+      <c r="AH39">
+        <v>7602000.0</v>
+      </c>
+      <c r="AI39">
+        <v>2938000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>7040000.0</v>
+      </c>
+      <c r="AK39">
+        <v>8232000.0</v>
+      </c>
+      <c r="AL39">
+        <v>16653000.0</v>
+      </c>
+      <c r="AM39">
+        <v>14757000.0</v>
+      </c>
+      <c r="AN39">
+        <v>18024000.0</v>
+      </c>
+      <c r="AO39">
+        <v>18556000.0</v>
+      </c>
+      <c r="AP39">
+        <v>16085000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>15154000.0</v>
+      </c>
+      <c r="AR39">
+        <v>16808000.0</v>
+      </c>
+      <c r="AS39">
+        <v>17025000.0</v>
+      </c>
+      <c r="AT39">
+        <v>16936000.0</v>
+      </c>
+      <c r="AU39">
+        <v>5516000.0</v>
+      </c>
+      <c r="AV39">
+        <v>8933000.0</v>
+      </c>
+      <c r="AW39">
+        <v>8929000.0</v>
+      </c>
+      <c r="AX39">
+        <v>10756000.0</v>
+      </c>
+      <c r="AY39">
+        <v>10685000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>27388000.0</v>
+      </c>
+      <c r="BA39">
+        <v>8455000.0</v>
+      </c>
+      <c r="BB39">
+        <v>5101000.0</v>
+      </c>
+      <c r="BC39">
+        <v>3441000.0</v>
+      </c>
+      <c r="BD39">
+        <v>6090000.0</v>
+      </c>
+      <c r="BE39">
+        <v>1786000.0</v>
+      </c>
+      <c r="BF39">
+        <v>2431000.0</v>
+      </c>
+      <c r="BG39">
+        <v>803000.0</v>
+      </c>
+      <c r="BH39">
+        <v>927000.0</v>
+      </c>
+      <c r="BI39">
+        <v>1939000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>2167000.0</v>
+      </c>
+      <c r="BK39">
+        <v>1679000.0</v>
+      </c>
+      <c r="BL39">
+        <v>1779000.0</v>
+      </c>
+      <c r="BM39">
+        <v>1839000.0</v>
+      </c>
+      <c r="BN39">
+        <v>1487000.0</v>
+      </c>
+      <c r="BO39">
+        <v>1081000.0</v>
+      </c>
+      <c r="BP39">
+        <v>3910000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>2194000.0</v>
+      </c>
+      <c r="BR39">
+        <v>2307000.0</v>
+      </c>
+      <c r="BS39">
+        <v>1255000.0</v>
+      </c>
+      <c r="BT39">
+        <v>1344000.0</v>
+      </c>
+      <c r="BU39">
+        <v>1381000.0</v>
+      </c>
+      <c r="BV39">
+        <v>1525000.0</v>
+      </c>
+      <c r="BW39">
+        <v>1356000.0</v>
+      </c>
+      <c r="BX39">
+        <v>1429000.0</v>
+      </c>
+      <c r="BY39">
+        <v>1403000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>1355000.0</v>
+      </c>
+      <c r="CA39">
+        <v>1187000.0</v>
+      </c>
+      <c r="CB39">
+        <v>1955000.0</v>
+      </c>
+      <c r="CC39">
+        <v>2189000.0</v>
+      </c>
+      <c r="CD39">
+        <v>1497000.0</v>
+      </c>
+      <c r="CE39">
+        <v>1406000.0</v>
+      </c>
+      <c r="CF39">
+        <v>1116000.0</v>
+      </c>
+      <c r="CG39">
+        <v>1083000.0</v>
+      </c>
+      <c r="CH39">
+        <v>949000.0</v>
+      </c>
+      <c r="CI39">
+        <v>754000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>758000.0</v>
+      </c>
+      <c r="CK39">
+        <v>1247000.0</v>
+      </c>
+      <c r="CL39">
+        <v>1063000.0</v>
+      </c>
+      <c r="CM39">
+        <v>903000.0</v>
+      </c>
+      <c r="CN39">
+        <v>1445000.0</v>
+      </c>
+      <c r="CO39">
+        <v>928000.0</v>
+      </c>
+      <c r="CP39">
+        <v>1004000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>775000.0</v>
+      </c>
+      <c r="CR39">
+        <v>1692000.0</v>
+      </c>
+      <c r="CS39">
+        <v>2682000.0</v>
+      </c>
+      <c r="CT39">
+        <v>2795000.0</v>
+      </c>
+      <c r="CU39">
+        <v>1470000.0</v>
+      </c>
+      <c r="CV39">
+        <v>2668000.0</v>
+      </c>
+      <c r="CW39">
+        <v>2736000.0</v>
+      </c>
+      <c r="CX39">
+        <v>2673000.0</v>
+      </c>
+      <c r="CY39">
+        <v>1403000.0</v>
+      </c>
+      <c r="CZ39">
+        <v>1067000.0</v>
+      </c>
+      <c r="DA39">
+        <v>1030000.0</v>
+      </c>
+      <c r="DB39">
+        <v>3176000.0</v>
+      </c>
+      <c r="DC39">
+        <v>3208000.0</v>
+      </c>
+      <c r="DD39">
+        <v>191000.0</v>
+      </c>
+      <c r="DE39">
+        <v>165000.0</v>
+      </c>
+      <c r="DF39">
+        <v>118000.0</v>
+      </c>
+      <c r="DG39">
+        <v>96000.0</v>
+      </c>
+      <c r="DH39">
+        <v>228000.0</v>
+      </c>
+      <c r="DI39">
+        <v>229000.0</v>
+      </c>
+      <c r="DJ39">
+        <v>208993.0</v>
+      </c>
+      <c r="DK39">
+        <v>300000.0</v>
+      </c>
+      <c r="DL39">
+        <v>49811.0</v>
+      </c>
+      <c r="DM39">
+        <v>155265.0</v>
+      </c>
+      <c r="DN39">
+        <v>175144.0</v>
+      </c>
+      <c r="DO39">
+        <v>200000.0</v>
+      </c>
+      <c r="DP39">
+        <v>62593.0</v>
+      </c>
+      <c r="DQ39">
+        <v>49596.0</v>
+      </c>
+      <c r="DR39">
+        <v>12487.0</v>
+      </c>
+      <c r="DS39">
+        <v>28768.0</v>
+      </c>
+      <c r="DT39">
+        <v>1600000.0</v>
+      </c>
+      <c r="DU39">
+        <v>900000.0</v>
+      </c>
+      <c r="DV39"/>
+    </row>
+    <row r="40" spans="1:126">
+      <c r="A40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40">
+        <v>33015000.0</v>
+      </c>
+      <c r="C40">
+        <v>34738000.0</v>
+      </c>
+      <c r="D40">
+        <v>36863000.0</v>
+      </c>
+      <c r="E40">
+        <v>18257000.0</v>
+      </c>
+      <c r="F40">
+        <v>42363000.0</v>
+      </c>
+      <c r="G40">
+        <v>19310000.0</v>
+      </c>
+      <c r="H40">
+        <v>17548000.0</v>
+      </c>
+      <c r="I40">
+        <v>37453000.0</v>
+      </c>
+      <c r="J40">
+        <v>17500000.0</v>
+      </c>
+      <c r="K40">
+        <v>21362000.0</v>
+      </c>
+      <c r="L40">
+        <v>9202000.0</v>
+      </c>
+      <c r="M40">
+        <v>8003000.0</v>
+      </c>
+      <c r="N40">
+        <v>15002000.0</v>
+      </c>
+      <c r="O40">
+        <v>17181000.0</v>
+      </c>
+      <c r="P40">
+        <v>14934000.0</v>
+      </c>
+      <c r="Q40">
+        <v>8266000.0</v>
+      </c>
+      <c r="R40">
+        <v>17029000.0</v>
+      </c>
+      <c r="S40">
+        <v>7947000.0</v>
+      </c>
+      <c r="T40">
+        <v>19398000.0</v>
+      </c>
+      <c r="U40">
+        <v>23288000.0</v>
+      </c>
+      <c r="V40">
+        <v>18135000.0</v>
+      </c>
+      <c r="W40">
+        <v>7545000.0</v>
+      </c>
+      <c r="X40">
+        <v>21674000.0</v>
+      </c>
+      <c r="Y40">
+        <v>6857000.0</v>
+      </c>
+      <c r="Z40">
+        <v>7573000.0</v>
+      </c>
+      <c r="AA40">
+        <v>9488000.0</v>
+      </c>
+      <c r="AB40">
+        <v>2303000.0</v>
+      </c>
+      <c r="AC40">
+        <v>10553000.0</v>
+      </c>
+      <c r="AD40">
+        <v>19899000.0</v>
+      </c>
+      <c r="AE40">
+        <v>26963000.0</v>
+      </c>
+      <c r="AF40">
+        <v>9067000.0</v>
+      </c>
+      <c r="AG40">
+        <v>8855000.0</v>
+      </c>
+      <c r="AH40">
+        <v>39937000.0</v>
+      </c>
+      <c r="AI40">
+        <v>9389000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>19824000.0</v>
+      </c>
+      <c r="AK40">
+        <v>9427000.0</v>
+      </c>
+      <c r="AL40">
+        <v>11712000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-1709000.0</v>
+      </c>
+      <c r="AN40">
+        <v>25234000.0</v>
+      </c>
+      <c r="AO40">
+        <v>17854000.0</v>
+      </c>
+      <c r="AP40">
+        <v>18618000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>29265000.0</v>
+      </c>
+      <c r="AR40">
+        <v>17477000.0</v>
+      </c>
+      <c r="AS40">
+        <v>20181000.0</v>
+      </c>
+      <c r="AT40">
+        <v>20029000.0</v>
+      </c>
+      <c r="AU40">
+        <v>45790000.0</v>
+      </c>
+      <c r="AV40">
+        <v>21777000.0</v>
+      </c>
+      <c r="AW40">
+        <v>26312000.0</v>
+      </c>
+      <c r="AX40">
+        <v>31545000.0</v>
+      </c>
+      <c r="AY40">
+        <v>25874000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>17063000.0</v>
+      </c>
+      <c r="BA40">
+        <v>26494000.0</v>
+      </c>
+      <c r="BB40">
+        <v>36736000.0</v>
+      </c>
+      <c r="BC40">
+        <v>21266000.0</v>
+      </c>
+      <c r="BD40">
+        <v>21478000.0</v>
+      </c>
+      <c r="BE40">
+        <v>37751000.0</v>
+      </c>
+      <c r="BF40">
+        <v>22502000.0</v>
+      </c>
+      <c r="BG40">
+        <v>29196000.0</v>
+      </c>
+      <c r="BH40">
+        <v>44251000.0</v>
+      </c>
+      <c r="BI40">
+        <v>30336000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>30915000.0</v>
+      </c>
+      <c r="BK40">
+        <v>19859000.0</v>
+      </c>
+      <c r="BL40">
+        <v>33229000.0</v>
+      </c>
+      <c r="BM40">
+        <v>14426000.0</v>
+      </c>
+      <c r="BN40">
+        <v>15474000.0</v>
+      </c>
+      <c r="BO40">
+        <v>20408000.0</v>
+      </c>
+      <c r="BP40">
+        <v>14499000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>13015000.0</v>
+      </c>
+      <c r="BR40">
+        <v>15888000.0</v>
+      </c>
+      <c r="BS40">
+        <v>14010000.0</v>
+      </c>
+      <c r="BT40">
+        <v>9244000.0</v>
+      </c>
+      <c r="BU40">
+        <v>4881000.0</v>
+      </c>
+      <c r="BV40">
+        <v>2564000.0</v>
+      </c>
+      <c r="BW40">
+        <v>2343000.0</v>
+      </c>
+      <c r="BX40">
+        <v>5529000.0</v>
+      </c>
+      <c r="BY40">
+        <v>2176000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>3889000.0</v>
+      </c>
+      <c r="CA40">
+        <v>1684000.0</v>
+      </c>
+      <c r="CB40">
+        <v>2343000.0</v>
+      </c>
+      <c r="CC40">
+        <v>2652000.0</v>
+      </c>
+      <c r="CD40">
+        <v>2115000.0</v>
+      </c>
+      <c r="CE40">
+        <v>1360000.0</v>
+      </c>
+      <c r="CF40">
+        <v>1331000.0</v>
+      </c>
+      <c r="CG40">
+        <v>447000.0</v>
+      </c>
+      <c r="CH40">
+        <v>481000.0</v>
+      </c>
+      <c r="CI40">
+        <v>2087000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>593000.0</v>
+      </c>
+      <c r="CK40">
+        <v>413000.0</v>
+      </c>
+      <c r="CL40">
+        <v>130000.0</v>
+      </c>
+      <c r="CM40">
+        <v>1447000.0</v>
+      </c>
+      <c r="CN40">
+        <v>1560000.0</v>
+      </c>
+      <c r="CO40">
+        <v>1552000.0</v>
+      </c>
+      <c r="CP40">
+        <v>1536000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>3791000.0</v>
+      </c>
+      <c r="CR40">
+        <v>20413000.0</v>
+      </c>
+      <c r="CS40">
+        <v>14541000.0</v>
+      </c>
+      <c r="CT40">
+        <v>12196000.0</v>
+      </c>
+      <c r="CU40">
+        <v>12844000.0</v>
+      </c>
+      <c r="CV40">
+        <v>41451000.0</v>
+      </c>
+      <c r="CW40">
+        <v>33856000.0</v>
+      </c>
+      <c r="CX40">
+        <v>26140000.0</v>
+      </c>
+      <c r="CY40">
+        <v>18159000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>4573000.0</v>
+      </c>
+      <c r="DA40">
+        <v>1168000.0</v>
+      </c>
+      <c r="DB40">
+        <v>1554000.0</v>
+      </c>
+      <c r="DC40">
+        <v>1293000.0</v>
+      </c>
+      <c r="DD40"/>
+      <c r="DE40"/>
+      <c r="DF40"/>
+      <c r="DG40">
+        <v>366000.0</v>
+      </c>
+      <c r="DH40"/>
+      <c r="DI40"/>
+      <c r="DJ40">
+        <v>144756.0</v>
+      </c>
+      <c r="DK40">
+        <v>20480.0</v>
+      </c>
+      <c r="DL40">
+        <v>911588.0</v>
+      </c>
+      <c r="DM40">
+        <v>384000.0</v>
+      </c>
+      <c r="DN40">
+        <v>460800.0</v>
+      </c>
+      <c r="DO40">
+        <v>-23645.0</v>
+      </c>
+      <c r="DP40">
+        <v>242322.0</v>
+      </c>
+      <c r="DQ40">
+        <v>414692.0</v>
+      </c>
+      <c r="DR40">
+        <v>39814.0</v>
+      </c>
+      <c r="DS40">
+        <v>224718.0</v>
+      </c>
+      <c r="DT40"/>
+      <c r="DU40"/>
+      <c r="DV40"/>
+    </row>
+    <row r="41" spans="1:126">
+      <c r="A41" t="s">
+        <v>71</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>84536000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>87765000.0</v>
+      </c>
+      <c r="P41">
+        <v>74294000.0</v>
+      </c>
+      <c r="Q41">
+        <v>114307000.0</v>
+      </c>
+      <c r="R41">
+        <v>88851000.0</v>
+      </c>
+      <c r="S41">
+        <v>132963000.0</v>
+      </c>
+      <c r="T41">
+        <v>253755000.0</v>
+      </c>
+      <c r="U41">
+        <v>254594000.0</v>
+      </c>
+      <c r="V41">
+        <v>249790000.0</v>
+      </c>
+      <c r="W41">
+        <v>59572000.0</v>
+      </c>
+      <c r="X41">
+        <v>48993000.0</v>
+      </c>
+      <c r="Y41">
+        <v>65835000.0</v>
+      </c>
+      <c r="Z41">
+        <v>9424000.0</v>
+      </c>
+      <c r="AA41">
+        <v>4161000.0</v>
+      </c>
+      <c r="AB41">
+        <v>2050000.0</v>
+      </c>
+      <c r="AC41">
+        <v>2131000.0</v>
+      </c>
+      <c r="AD41">
+        <v>916000.0</v>
+      </c>
+      <c r="AE41">
+        <v>1674000.0</v>
+      </c>
+      <c r="AF41">
+        <v>1874000.0</v>
+      </c>
+      <c r="AG41">
+        <v>2471000.0</v>
+      </c>
+      <c r="AH41">
+        <v>1805000.0</v>
+      </c>
+      <c r="AI41">
+        <v>3552000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>8752000.0</v>
+      </c>
+      <c r="AK41">
+        <v>577000.0</v>
+      </c>
+      <c r="AL41">
+        <v>380000.0</v>
+      </c>
+      <c r="AM41">
+        <v>369000.0</v>
+      </c>
+      <c r="AN41">
+        <v>362000.0</v>
+      </c>
+      <c r="AO41">
+        <v>354000.0</v>
+      </c>
+      <c r="AP41">
+        <v>345000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>311000.0</v>
+      </c>
+      <c r="AR41">
+        <v>291000.0</v>
+      </c>
+      <c r="AS41">
+        <v>271000.0</v>
+      </c>
+      <c r="AT41">
+        <v>250000.0</v>
+      </c>
+      <c r="AU41">
+        <v>228000.0</v>
+      </c>
+      <c r="AV41">
+        <v>310000.0</v>
+      </c>
+      <c r="AW41">
+        <v>319000.0</v>
+      </c>
+      <c r="AX41">
+        <v>319000.0</v>
+      </c>
+      <c r="AY41">
+        <v>319000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>1322000.0</v>
+      </c>
+      <c r="BA41">
+        <v>2323000.0</v>
+      </c>
+      <c r="BB41">
+        <v>494000.0</v>
+      </c>
+      <c r="BC41">
+        <v>415000.0</v>
+      </c>
+      <c r="BD41">
+        <v>659000.0</v>
+      </c>
+      <c r="BE41">
+        <v>654000.0</v>
+      </c>
+      <c r="BF41">
+        <v>642000.0</v>
+      </c>
+      <c r="BG41">
+        <v>632000.0</v>
+      </c>
+      <c r="BH41">
+        <v>608000.0</v>
+      </c>
+      <c r="BI41">
+        <v>629000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>649000.0</v>
+      </c>
+      <c r="BK41">
+        <v>1072000.0</v>
+      </c>
+      <c r="BL41">
+        <v>290000.0</v>
+      </c>
+      <c r="BM41">
+        <v>280000.0</v>
+      </c>
+      <c r="BN41">
+        <v>366000.0</v>
+      </c>
+      <c r="BO41">
+        <v>369000.0</v>
+      </c>
+      <c r="BP41">
+        <v>2648000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>648000.0</v>
+      </c>
+      <c r="BR41">
+        <v>1238000.0</v>
+      </c>
+      <c r="BS41">
+        <v>199000.0</v>
+      </c>
+      <c r="BT41">
+        <v>223000.0</v>
+      </c>
+      <c r="BU41">
+        <v>153000.0</v>
+      </c>
+      <c r="BV41">
+        <v>141000.0</v>
+      </c>
+      <c r="BW41">
+        <v>121000.0</v>
+      </c>
+      <c r="BX41">
+        <v>160000.0</v>
+      </c>
+      <c r="BY41">
+        <v>67000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>81000.0</v>
+      </c>
+      <c r="CA41">
+        <v>31000.0</v>
+      </c>
+      <c r="CB41">
+        <v>17000.0</v>
+      </c>
+      <c r="CC41">
+        <v>10000.0</v>
+      </c>
+      <c r="CD41">
+        <v>127000.0</v>
+      </c>
+      <c r="CE41">
+        <v>83000.0</v>
+      </c>
+      <c r="CF41">
+        <v>295000.0</v>
+      </c>
+      <c r="CG41">
+        <v>339000.0</v>
+      </c>
+      <c r="CH41">
+        <v>448000.0</v>
+      </c>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41">
+        <v>1500000.0</v>
+      </c>
+      <c r="CL41">
+        <v>1500000.0</v>
+      </c>
+      <c r="CM41">
+        <v>1500000.0</v>
+      </c>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41">
+        <v>266000.0</v>
+      </c>
+      <c r="CT41">
+        <v>219000.0</v>
+      </c>
+      <c r="CU41">
+        <v>372000.0</v>
+      </c>
+      <c r="CV41">
+        <v>1000000.0</v>
+      </c>
+      <c r="CW41"/>
+      <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41"/>
+      <c r="DA41">
+        <v>340000.0</v>
+      </c>
+      <c r="DB41">
+        <v>340000.0</v>
+      </c>
+      <c r="DC41"/>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
+      <c r="DL41"/>
+      <c r="DM41"/>
+      <c r="DN41"/>
+      <c r="DO41"/>
+      <c r="DP41"/>
+      <c r="DQ41"/>
+      <c r="DR41"/>
+      <c r="DS41"/>
+      <c r="DT41"/>
+      <c r="DU41"/>
+      <c r="DV41"/>
+    </row>
+    <row r="42" spans="1:126">
+      <c r="A42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B42">
+        <v>797468000.0</v>
+      </c>
+      <c r="C42">
+        <v>796788000.0</v>
+      </c>
+      <c r="D42">
+        <v>794806000.0</v>
+      </c>
+      <c r="E42">
+        <v>792931000.0</v>
+      </c>
+      <c r="F42">
+        <v>792146000.0</v>
+      </c>
+      <c r="G42">
+        <v>791695000.0</v>
+      </c>
+      <c r="H42">
+        <v>802436000.0</v>
+      </c>
+      <c r="I42">
+        <v>808957000.0</v>
+      </c>
+      <c r="J42">
+        <v>808079000.0</v>
+      </c>
+      <c r="K42">
+        <v>807895000.0</v>
+      </c>
+      <c r="L42">
+        <v>806942000.0</v>
+      </c>
+      <c r="M42">
+        <v>640454000.0</v>
+      </c>
+      <c r="N42">
+        <v>641929000.0</v>
+      </c>
+      <c r="O42">
+        <v>565026000.0</v>
+      </c>
+      <c r="P42">
+        <v>546071000.0</v>
+      </c>
+      <c r="Q42">
+        <v>559571000.0</v>
+      </c>
+      <c r="R42">
+        <v>589373000.0</v>
+      </c>
+      <c r="S42">
+        <v>601108000.0</v>
+      </c>
+      <c r="T42">
+        <v>592393000.0</v>
+      </c>
+      <c r="U42">
+        <v>594229000.0</v>
+      </c>
+      <c r="V42">
+        <v>595706000.0</v>
+      </c>
+      <c r="W42">
+        <v>570494000.0</v>
+      </c>
+      <c r="X42">
+        <v>606860000.0</v>
+      </c>
+      <c r="Y42">
+        <v>607573000.0</v>
+      </c>
+      <c r="Z42">
+        <v>610855000.0</v>
+      </c>
+      <c r="AA42">
+        <v>586668000.0</v>
+      </c>
+      <c r="AB42">
+        <v>612716000.0</v>
+      </c>
+      <c r="AC42">
+        <v>612416000.0</v>
+      </c>
+      <c r="AD42">
+        <v>611876000.0</v>
+      </c>
+      <c r="AE42">
+        <v>611884000.0</v>
+      </c>
+      <c r="AF42">
+        <v>611542000.0</v>
+      </c>
+      <c r="AG42">
+        <v>610993000.0</v>
+      </c>
+      <c r="AH42">
+        <v>615084000.0</v>
+      </c>
+      <c r="AI42">
+        <v>614356000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>613290000.0</v>
+      </c>
+      <c r="AK42">
+        <v>611987000.0</v>
+      </c>
+      <c r="AL42">
+        <v>610154000.0</v>
+      </c>
+      <c r="AM42">
+        <v>607813000.0</v>
+      </c>
+      <c r="AN42">
+        <v>604478000.0</v>
+      </c>
+      <c r="AO42">
+        <v>601692000.0</v>
+      </c>
+      <c r="AP42">
+        <v>600242000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>598506000.0</v>
+      </c>
+      <c r="AR42">
+        <v>602389000.0</v>
+      </c>
+      <c r="AS42">
+        <v>606567000.0</v>
+      </c>
+      <c r="AT42">
+        <v>609764000.0</v>
+      </c>
+      <c r="AU42">
+        <v>611955000.0</v>
+      </c>
+      <c r="AV42">
+        <v>614120000.0</v>
+      </c>
+      <c r="AW42">
+        <v>616413000.0</v>
+      </c>
+      <c r="AX42">
+        <v>616294000.0</v>
+      </c>
+      <c r="AY42">
+        <v>618674000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>626595000.0</v>
+      </c>
+      <c r="BA42">
+        <v>624615000.0</v>
+      </c>
+      <c r="BB42">
+        <v>624235000.0</v>
+      </c>
+      <c r="BC42">
+        <v>618251000.0</v>
+      </c>
+      <c r="BD42">
+        <v>631000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>627825000.0</v>
+      </c>
+      <c r="BF42">
+        <v>618683000.0</v>
+      </c>
+      <c r="BG42">
+        <v>386821000.0</v>
+      </c>
+      <c r="BH42">
+        <v>382576000.0</v>
+      </c>
+      <c r="BI42">
+        <v>379001000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>375271000.0</v>
+      </c>
+      <c r="BK42">
+        <v>197026000.0</v>
+      </c>
+      <c r="BL42">
+        <v>186044000.0</v>
+      </c>
+      <c r="BM42">
+        <v>182302000.0</v>
+      </c>
+      <c r="BN42">
+        <v>176065000.0</v>
+      </c>
+      <c r="BO42">
+        <v>173672000.0</v>
+      </c>
+      <c r="BP42">
+        <v>172018000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>170510000.0</v>
+      </c>
+      <c r="BR42">
+        <v>169387000.0</v>
+      </c>
+      <c r="BS42">
+        <v>167468000.0</v>
+      </c>
+      <c r="BT42">
+        <v>165829000.0</v>
+      </c>
+      <c r="BU42">
+        <v>163881000.0</v>
+      </c>
+      <c r="BV42">
+        <v>161912000.0</v>
+      </c>
+      <c r="BW42">
+        <v>159972000.0</v>
+      </c>
+      <c r="BX42">
+        <v>156409000.0</v>
+      </c>
+      <c r="BY42">
+        <v>237379000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>329037000.0</v>
+      </c>
+      <c r="CA42">
+        <v>326599000.0</v>
+      </c>
+      <c r="CB42">
+        <v>321604000.0</v>
+      </c>
+      <c r="CC42">
+        <v>317716000.0</v>
+      </c>
+      <c r="CD42">
+        <v>315499000.0</v>
+      </c>
+      <c r="CE42">
+        <v>144087000.0</v>
+      </c>
+      <c r="CF42">
+        <v>313530000.0</v>
+      </c>
+      <c r="CG42">
+        <v>143565000.0</v>
+      </c>
+      <c r="CH42">
+        <v>143705000.0</v>
+      </c>
+      <c r="CI42">
+        <v>104817000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>104889000.0</v>
+      </c>
+      <c r="CK42">
+        <v>104963000.0</v>
+      </c>
+      <c r="CL42">
+        <v>105060000.0</v>
+      </c>
+      <c r="CM42">
+        <v>105129000.0</v>
+      </c>
+      <c r="CN42">
+        <v>244432000.0</v>
+      </c>
+      <c r="CO42">
+        <v>105125000.0</v>
+      </c>
+      <c r="CP42">
+        <v>105281000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>105557000.0</v>
+      </c>
+      <c r="CR42">
+        <v>158322000.0</v>
+      </c>
+      <c r="CS42">
+        <v>158871000.0</v>
+      </c>
+      <c r="CT42">
+        <v>158875000.0</v>
+      </c>
+      <c r="CU42">
+        <v>158728000.0</v>
+      </c>
+      <c r="CV42">
+        <v>158241000.0</v>
+      </c>
+      <c r="CW42">
+        <v>135160000.0</v>
+      </c>
+      <c r="CX42">
+        <v>135291000.0</v>
+      </c>
+      <c r="CY42">
+        <v>116103000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>116167000.0</v>
+      </c>
+      <c r="DA42">
+        <v>79129000.0</v>
+      </c>
+      <c r="DB42">
+        <v>78155000.0</v>
+      </c>
+      <c r="DC42">
+        <v>62341000.0</v>
+      </c>
+      <c r="DD42">
+        <v>338000.0</v>
+      </c>
+      <c r="DE42">
+        <v>359000.0</v>
+      </c>
+      <c r="DF42">
+        <v>320000.0</v>
+      </c>
+      <c r="DG42">
+        <v>26827000.0</v>
+      </c>
+      <c r="DH42">
+        <v>263000.0</v>
+      </c>
+      <c r="DI42">
+        <v>374000.0</v>
+      </c>
+      <c r="DJ42">
+        <v>411618.0</v>
+      </c>
+      <c r="DK42">
+        <v>173322.0</v>
+      </c>
+      <c r="DL42">
+        <v>173772.0</v>
+      </c>
+      <c r="DM42">
+        <v>52794.0</v>
+      </c>
+      <c r="DN42">
+        <v>-2043.0</v>
+      </c>
+      <c r="DO42">
+        <v>273419.0</v>
+      </c>
+      <c r="DP42">
+        <v>-111106.0</v>
+      </c>
+      <c r="DQ42">
+        <v>-118574.0</v>
+      </c>
+      <c r="DR42">
+        <v>-182863.0</v>
+      </c>
+      <c r="DS42">
+        <v>-197456.0</v>
+      </c>
+      <c r="DT42">
+        <v>3000000.0</v>
+      </c>
+      <c r="DU42">
+        <v>2500000.0</v>
+      </c>
+      <c r="DV42"/>
+    </row>
+    <row r="43" spans="1:126">
+      <c r="A43" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43">
+        <v>23154000.0</v>
+      </c>
+      <c r="N43">
+        <v>21478000.0</v>
+      </c>
+      <c r="O43">
+        <v>19924000.0</v>
+      </c>
+      <c r="P43"/>
+      <c r="Q43">
+        <v>17145000.0</v>
+      </c>
+      <c r="R43">
+        <v>15904000.0</v>
+      </c>
+      <c r="S43"/>
+      <c r="T43">
+        <v>13686000.0</v>
+      </c>
+      <c r="U43">
+        <v>12695000.0</v>
+      </c>
+      <c r="V43">
+        <v>11777000.0</v>
+      </c>
+      <c r="W43">
+        <v>10924000.0</v>
+      </c>
+      <c r="X43">
+        <v>10134000.0</v>
+      </c>
+      <c r="Y43">
+        <v>9400000.0</v>
+      </c>
+      <c r="Z43">
+        <v>8720000.0</v>
+      </c>
+      <c r="AA43">
+        <v>8089000.0</v>
+      </c>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
+      <c r="DL43"/>
+      <c r="DM43"/>
+      <c r="DN43"/>
+      <c r="DO43"/>
+      <c r="DP43"/>
+      <c r="DQ43"/>
+      <c r="DR43"/>
+      <c r="DS43"/>
+      <c r="DT43"/>
+      <c r="DU43"/>
+      <c r="DV43"/>
+    </row>
+    <row r="44" spans="1:126">
+      <c r="A44" t="s">
+        <v>74</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
+      <c r="DL44"/>
+      <c r="DM44"/>
+      <c r="DN44"/>
+      <c r="DO44"/>
+      <c r="DP44"/>
+      <c r="DQ44"/>
+      <c r="DR44"/>
+      <c r="DS44"/>
+      <c r="DT44"/>
+      <c r="DU44"/>
+      <c r="DV44"/>
+    </row>
+    <row r="45" spans="1:126">
+      <c r="A45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B45">
+        <v>264604000.0</v>
+      </c>
+      <c r="C45">
+        <v>256767000.0</v>
+      </c>
+      <c r="D45">
+        <v>254269000.0</v>
+      </c>
+      <c r="E45">
+        <v>247593000.0</v>
+      </c>
+      <c r="F45">
+        <v>243185000.0</v>
+      </c>
+      <c r="G45">
+        <v>242423000.0</v>
+      </c>
+      <c r="H45">
+        <v>205380000.0</v>
+      </c>
+      <c r="I45">
+        <v>203445000.0</v>
+      </c>
+      <c r="J45">
+        <v>31978000.0</v>
+      </c>
+      <c r="K45">
+        <v>31908000.0</v>
+      </c>
+      <c r="L45">
+        <v>6739000.0</v>
+      </c>
+      <c r="M45">
+        <v>6328000.0</v>
+      </c>
+      <c r="N45">
+        <v>7013000.0</v>
+      </c>
+      <c r="O45">
+        <v>5542000.0</v>
+      </c>
+      <c r="P45">
+        <v>6093000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>759000.0</v>
+      </c>
+      <c r="V45">
+        <v>845000.0</v>
+      </c>
+      <c r="W45">
+        <v>951000.0</v>
+      </c>
+      <c r="X45">
+        <v>1101000.0</v>
+      </c>
+      <c r="Y45">
+        <v>1249000.0</v>
+      </c>
+      <c r="Z45">
+        <v>1395000.0</v>
+      </c>
+      <c r="AA45">
+        <v>1264000.0</v>
+      </c>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45">
+        <v>94000.0</v>
+      </c>
+      <c r="AM45">
+        <v>127000.0</v>
+      </c>
+      <c r="AN45">
+        <v>155000.0</v>
+      </c>
+      <c r="AO45">
+        <v>189000.0</v>
+      </c>
+      <c r="AP45">
+        <v>231000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>272000.0</v>
+      </c>
+      <c r="AR45">
+        <v>319000.0</v>
+      </c>
+      <c r="AS45">
+        <v>374000.0</v>
+      </c>
+      <c r="AT45">
+        <v>421000.0</v>
+      </c>
+      <c r="AU45">
+        <v>500000.0</v>
+      </c>
+      <c r="AV45">
+        <v>634000.0</v>
+      </c>
+      <c r="AW45">
+        <v>701000.0</v>
+      </c>
+      <c r="AX45">
+        <v>782000.0</v>
+      </c>
+      <c r="AY45">
+        <v>766000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>778000.0</v>
+      </c>
+      <c r="BA45">
+        <v>607000.0</v>
+      </c>
+      <c r="BB45">
+        <v>536000.0</v>
+      </c>
+      <c r="BC45">
+        <v>339000.0</v>
+      </c>
+      <c r="BD45">
+        <v>317000.0</v>
+      </c>
+      <c r="BE45">
+        <v>342000.0</v>
+      </c>
+      <c r="BF45">
+        <v>212000.0</v>
+      </c>
+      <c r="BG45">
+        <v>220000.0</v>
+      </c>
+      <c r="BH45">
+        <v>232000.0</v>
+      </c>
+      <c r="BI45">
+        <v>177000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>172000.0</v>
+      </c>
+      <c r="BK45">
+        <v>135000.0</v>
+      </c>
+      <c r="BL45">
+        <v>136000.0</v>
+      </c>
+      <c r="BM45">
+        <v>145000.0</v>
+      </c>
+      <c r="BN45">
+        <v>147000.0</v>
+      </c>
+      <c r="BO45">
+        <v>163000.0</v>
+      </c>
+      <c r="BP45">
+        <v>186000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>181000.0</v>
+      </c>
+      <c r="BR45">
+        <v>196000.0</v>
+      </c>
+      <c r="BS45">
+        <v>221000.0</v>
+      </c>
+      <c r="BT45">
+        <v>253000.0</v>
+      </c>
+      <c r="BU45">
+        <v>281000.0</v>
+      </c>
+      <c r="BV45">
+        <v>309000.0</v>
+      </c>
+      <c r="BW45">
+        <v>323000.0</v>
+      </c>
+      <c r="BX45">
+        <v>303000.0</v>
+      </c>
+      <c r="BY45">
+        <v>322000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>243000.0</v>
+      </c>
+      <c r="CA45">
+        <v>221000.0</v>
+      </c>
+      <c r="CB45">
+        <v>2259000.0</v>
+      </c>
+      <c r="CC45">
+        <v>2344000.0</v>
+      </c>
+      <c r="CD45">
+        <v>118000.0</v>
+      </c>
+      <c r="CE45">
+        <v>121000.0</v>
+      </c>
+      <c r="CF45">
+        <v>126000.0</v>
+      </c>
+      <c r="CG45">
+        <v>137000.0</v>
+      </c>
+      <c r="CH45">
+        <v>107000.0</v>
+      </c>
+      <c r="CI45">
+        <v>104000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>103000.0</v>
+      </c>
+      <c r="CK45">
+        <v>101000.0</v>
+      </c>
+      <c r="CL45">
+        <v>97000.0</v>
+      </c>
+      <c r="CM45">
+        <v>71000.0</v>
+      </c>
+      <c r="CN45">
+        <v>3024000.0</v>
+      </c>
+      <c r="CO45">
+        <v>118000.0</v>
+      </c>
+      <c r="CP45">
+        <v>147000.0</v>
+      </c>
+      <c r="CQ45">
+        <v>180000.0</v>
+      </c>
+      <c r="CR45">
+        <v>4350000.0</v>
+      </c>
+      <c r="CS45">
+        <v>4575000.0</v>
+      </c>
+      <c r="CT45">
+        <v>4610000.0</v>
+      </c>
+      <c r="CU45">
+        <v>4906000.0</v>
+      </c>
+      <c r="CV45">
+        <v>5510000.0</v>
+      </c>
+      <c r="CW45">
+        <v>5516000.0</v>
+      </c>
+      <c r="CX45">
+        <v>4814000.0</v>
+      </c>
+      <c r="CY45">
+        <v>3727000.0</v>
+      </c>
+      <c r="CZ45">
+        <v>3142000.0</v>
+      </c>
+      <c r="DA45">
+        <v>2060000.0</v>
+      </c>
+      <c r="DB45">
+        <v>1623000.0</v>
+      </c>
+      <c r="DC45">
+        <v>1154000.0</v>
+      </c>
+      <c r="DD45">
+        <v>951000.0</v>
+      </c>
+      <c r="DE45">
+        <v>555000.0</v>
+      </c>
+      <c r="DF45">
+        <v>585000.0</v>
+      </c>
+      <c r="DG45">
+        <v>530000.0</v>
+      </c>
+      <c r="DH45">
+        <v>411000.0</v>
+      </c>
+      <c r="DI45">
+        <v>272000.0</v>
+      </c>
+      <c r="DJ45">
+        <v>235943.0</v>
+      </c>
+      <c r="DK45">
+        <v>241661.0</v>
+      </c>
+      <c r="DL45">
+        <v>223281.0</v>
+      </c>
+      <c r="DM45">
+        <v>206839.0</v>
+      </c>
+      <c r="DN45">
+        <v>129991.0</v>
+      </c>
+      <c r="DO45">
+        <v>116658.0</v>
+      </c>
+      <c r="DP45">
+        <v>101520.0</v>
+      </c>
+      <c r="DQ45">
+        <v>92276.0</v>
+      </c>
+      <c r="DR45">
+        <v>76164.0</v>
+      </c>
+      <c r="DS45">
+        <v>63569.0</v>
+      </c>
+      <c r="DT45"/>
+      <c r="DU45">
+        <v>100000.0</v>
+      </c>
+      <c r="DV45"/>
+    </row>
+    <row r="46" spans="1:126">
+      <c r="A46" t="s">
+        <v>76</v>
+      </c>
+      <c r="B46">
+        <v>227767000.0</v>
+      </c>
+      <c r="C46">
+        <v>32791000.0</v>
+      </c>
+      <c r="D46">
+        <v>222708000.0</v>
+      </c>
+      <c r="E46">
+        <v>220243000.0</v>
+      </c>
+      <c r="F46">
+        <v>220459000.0</v>
+      </c>
+      <c r="G46">
+        <v>224832000.0</v>
+      </c>
+      <c r="H46">
+        <v>193881000.0</v>
+      </c>
+      <c r="I46">
+        <v>196541000.0</v>
+      </c>
+      <c r="J46">
+        <v>28759000.0</v>
+      </c>
+      <c r="K46">
+        <v>29345000.0</v>
+      </c>
+      <c r="L46">
+        <v>4135000.0</v>
+      </c>
+      <c r="M46">
+        <v>3860000.0</v>
+      </c>
+      <c r="N46">
+        <v>4889000.0</v>
+      </c>
+      <c r="O46">
+        <v>5542000.0</v>
+      </c>
+      <c r="P46">
+        <v>6093000.0</v>
+      </c>
+      <c r="Q46">
+        <v>6298000.0</v>
+      </c>
+      <c r="R46">
+        <v>6219000.0</v>
+      </c>
+      <c r="S46">
+        <v>6210000.0</v>
+      </c>
+      <c r="T46">
+        <v>671000.0</v>
+      </c>
+      <c r="U46">
+        <v>759000.0</v>
+      </c>
+      <c r="V46">
+        <v>845000.0</v>
+      </c>
+      <c r="W46">
+        <v>951000.0</v>
+      </c>
+      <c r="X46">
+        <v>1101000.0</v>
+      </c>
+      <c r="Y46">
+        <v>1249000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1395000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1264000.0</v>
+      </c>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46"/>
+      <c r="AJ46"/>
+      <c r="AK46"/>
+      <c r="AL46">
+        <v>94000.0</v>
+      </c>
+      <c r="AM46">
+        <v>127000.0</v>
+      </c>
+      <c r="AN46">
+        <v>155000.0</v>
+      </c>
+      <c r="AO46">
+        <v>189000.0</v>
+      </c>
+      <c r="AP46">
+        <v>231000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>272000.0</v>
+      </c>
+      <c r="AR46">
+        <v>319000.0</v>
+      </c>
+      <c r="AS46">
+        <v>374000.0</v>
+      </c>
+      <c r="AT46">
+        <v>421000.0</v>
+      </c>
+      <c r="AU46">
+        <v>500000.0</v>
+      </c>
+      <c r="AV46">
+        <v>634000.0</v>
+      </c>
+      <c r="AW46">
+        <v>701000.0</v>
+      </c>
+      <c r="AX46">
+        <v>782000.0</v>
+      </c>
+      <c r="AY46">
+        <v>766000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>778000.0</v>
+      </c>
+      <c r="BA46">
+        <v>607000.0</v>
+      </c>
+      <c r="BB46">
+        <v>536000.0</v>
+      </c>
+      <c r="BC46">
+        <v>339000.0</v>
+      </c>
+      <c r="BD46">
+        <v>317000.0</v>
+      </c>
+      <c r="BE46">
+        <v>342000.0</v>
+      </c>
+      <c r="BF46">
+        <v>212000.0</v>
+      </c>
+      <c r="BG46">
+        <v>220000.0</v>
+      </c>
+      <c r="BH46">
+        <v>232000.0</v>
+      </c>
+      <c r="BI46">
+        <v>177000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>172000.0</v>
+      </c>
+      <c r="BK46">
+        <v>135000.0</v>
+      </c>
+      <c r="BL46">
+        <v>136000.0</v>
+      </c>
+      <c r="BM46">
+        <v>145000.0</v>
+      </c>
+      <c r="BN46">
+        <v>147000.0</v>
+      </c>
+      <c r="BO46">
+        <v>163000.0</v>
+      </c>
+      <c r="BP46">
+        <v>186000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>181000.0</v>
+      </c>
+      <c r="BR46">
+        <v>196000.0</v>
+      </c>
+      <c r="BS46">
+        <v>221000.0</v>
+      </c>
+      <c r="BT46">
+        <v>253000.0</v>
+      </c>
+      <c r="BU46">
+        <v>281000.0</v>
+      </c>
+      <c r="BV46">
+        <v>309000.0</v>
+      </c>
+      <c r="BW46">
+        <v>323000.0</v>
+      </c>
+      <c r="BX46">
+        <v>303000.0</v>
+      </c>
+      <c r="BY46">
+        <v>322000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>243000.0</v>
+      </c>
+      <c r="CA46">
+        <v>221000.0</v>
+      </c>
+      <c r="CB46">
+        <v>2259000.0</v>
+      </c>
+      <c r="CC46">
+        <v>2344000.0</v>
+      </c>
+      <c r="CD46">
+        <v>118000.0</v>
+      </c>
+      <c r="CE46">
+        <v>121000.0</v>
+      </c>
+      <c r="CF46">
+        <v>126000.0</v>
+      </c>
+      <c r="CG46">
+        <v>137000.0</v>
+      </c>
+      <c r="CH46">
+        <v>107000.0</v>
+      </c>
+      <c r="CI46">
+        <v>104000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>103000.0</v>
+      </c>
+      <c r="CK46">
+        <v>101000.0</v>
+      </c>
+      <c r="CL46">
+        <v>97000.0</v>
+      </c>
+      <c r="CM46">
+        <v>71000.0</v>
+      </c>
+      <c r="CN46">
+        <v>3024000.0</v>
+      </c>
+      <c r="CO46">
+        <v>118000.0</v>
+      </c>
+      <c r="CP46">
+        <v>147000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>180000.0</v>
+      </c>
+      <c r="CR46">
+        <v>4350000.0</v>
+      </c>
+      <c r="CS46">
+        <v>4575000.0</v>
+      </c>
+      <c r="CT46">
+        <v>4610000.0</v>
+      </c>
+      <c r="CU46">
+        <v>4906000.0</v>
+      </c>
+      <c r="CV46">
+        <v>5510000.0</v>
+      </c>
+      <c r="CW46">
+        <v>5516000.0</v>
+      </c>
+      <c r="CX46">
+        <v>4814000.0</v>
+      </c>
+      <c r="CY46">
+        <v>3727000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>3142000.0</v>
+      </c>
+      <c r="DA46">
+        <v>2060000.0</v>
+      </c>
+      <c r="DB46">
+        <v>1623000.0</v>
+      </c>
+      <c r="DC46">
+        <v>1154000.0</v>
+      </c>
+      <c r="DD46">
+        <v>951000.0</v>
+      </c>
+      <c r="DE46">
+        <v>555000.0</v>
+      </c>
+      <c r="DF46">
+        <v>585000.0</v>
+      </c>
+      <c r="DG46">
+        <v>530000.0</v>
+      </c>
+      <c r="DH46">
+        <v>411000.0</v>
+      </c>
+      <c r="DI46">
+        <v>272000.0</v>
+      </c>
+      <c r="DJ46">
+        <v>235943.0</v>
+      </c>
+      <c r="DK46">
+        <v>241661.0</v>
+      </c>
+      <c r="DL46">
+        <v>223281.0</v>
+      </c>
+      <c r="DM46">
+        <v>206839.0</v>
+      </c>
+      <c r="DN46">
+        <v>129991.0</v>
+      </c>
+      <c r="DO46">
+        <v>116658.0</v>
+      </c>
+      <c r="DP46">
+        <v>101520.0</v>
+      </c>
+      <c r="DQ46">
+        <v>92276.0</v>
+      </c>
+      <c r="DR46">
+        <v>76164.0</v>
+      </c>
+      <c r="DS46">
+        <v>63569.0</v>
+      </c>
+      <c r="DT46"/>
+      <c r="DU46">
+        <v>100000.0</v>
+      </c>
+      <c r="DV46"/>
+    </row>
+    <row r="47" spans="1:126">
+      <c r="A47" t="s">
+        <v>77</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>2950000.0</v>
+      </c>
+      <c r="N47">
+        <v>3275000.0</v>
+      </c>
+      <c r="O47">
+        <v>3537000.0</v>
+      </c>
+      <c r="P47">
+        <v>6093000.0</v>
+      </c>
+      <c r="Q47">
+        <v>3883000.0</v>
+      </c>
+      <c r="R47">
+        <v>3885000.0</v>
+      </c>
+      <c r="S47">
+        <v>6210000.0</v>
+      </c>
+      <c r="T47">
+        <v>671000.0</v>
+      </c>
+      <c r="U47">
+        <v>759000.0</v>
+      </c>
+      <c r="V47">
+        <v>845000.0</v>
+      </c>
+      <c r="W47">
+        <v>951000.0</v>
+      </c>
+      <c r="X47">
+        <v>1101000.0</v>
+      </c>
+      <c r="Y47">
+        <v>1249000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1395000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1264000.0</v>
+      </c>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47">
+        <v>0.0</v>
+      </c>
+      <c r="AG47">
+        <v>0.0</v>
+      </c>
+      <c r="AH47">
+        <v>0.0</v>
+      </c>
+      <c r="AI47">
+        <v>0.0</v>
+      </c>
+      <c r="AJ47">
+        <v>0.0</v>
+      </c>
+      <c r="AK47">
+        <v>0.0</v>
+      </c>
+      <c r="AL47">
+        <v>94000.0</v>
+      </c>
+      <c r="AM47">
+        <v>127000.0</v>
+      </c>
+      <c r="AN47">
+        <v>155000.0</v>
+      </c>
+      <c r="AO47">
+        <v>189000.0</v>
+      </c>
+      <c r="AP47">
+        <v>231000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>272000.0</v>
+      </c>
+      <c r="AR47">
+        <v>319000.0</v>
+      </c>
+      <c r="AS47">
+        <v>374000.0</v>
+      </c>
+      <c r="AT47">
+        <v>421000.0</v>
+      </c>
+      <c r="AU47">
+        <v>500000.0</v>
+      </c>
+      <c r="AV47">
+        <v>634000.0</v>
+      </c>
+      <c r="AW47">
+        <v>701000.0</v>
+      </c>
+      <c r="AX47">
+        <v>782000.0</v>
+      </c>
+      <c r="AY47">
+        <v>766000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>778000.0</v>
+      </c>
+      <c r="BA47">
+        <v>607000.0</v>
+      </c>
+      <c r="BB47">
+        <v>536000.0</v>
+      </c>
+      <c r="BC47">
+        <v>339000.0</v>
+      </c>
+      <c r="BD47">
+        <v>317000.0</v>
+      </c>
+      <c r="BE47">
+        <v>342000.0</v>
+      </c>
+      <c r="BF47">
+        <v>212000.0</v>
+      </c>
+      <c r="BG47">
+        <v>220000.0</v>
+      </c>
+      <c r="BH47">
+        <v>232000.0</v>
+      </c>
+      <c r="BI47">
+        <v>177000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>172000.0</v>
+      </c>
+      <c r="BK47">
+        <v>135000.0</v>
+      </c>
+      <c r="BL47">
+        <v>136000.0</v>
+      </c>
+      <c r="BM47">
+        <v>145000.0</v>
+      </c>
+      <c r="BN47">
+        <v>147000.0</v>
+      </c>
+      <c r="BO47">
+        <v>163000.0</v>
+      </c>
+      <c r="BP47">
+        <v>186000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>181000.0</v>
+      </c>
+      <c r="BR47">
+        <v>196000.0</v>
+      </c>
+      <c r="BS47">
+        <v>221000.0</v>
+      </c>
+      <c r="BT47">
+        <v>253000.0</v>
+      </c>
+      <c r="BU47">
+        <v>281000.0</v>
+      </c>
+      <c r="BV47">
+        <v>309000.0</v>
+      </c>
+      <c r="BW47">
+        <v>323000.0</v>
+      </c>
+      <c r="BX47">
+        <v>303000.0</v>
+      </c>
+      <c r="BY47">
+        <v>322000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>243000.0</v>
+      </c>
+      <c r="CA47">
+        <v>221000.0</v>
+      </c>
+      <c r="CB47">
+        <v>189000.0</v>
+      </c>
+      <c r="CC47">
+        <v>116000.0</v>
+      </c>
+      <c r="CD47">
+        <v>118000.0</v>
+      </c>
+      <c r="CE47">
+        <v>121000.0</v>
+      </c>
+      <c r="CF47">
+        <v>126000.0</v>
+      </c>
+      <c r="CG47">
+        <v>137000.0</v>
+      </c>
+      <c r="CH47">
+        <v>107000.0</v>
+      </c>
+      <c r="CI47">
+        <v>104000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>103000.0</v>
+      </c>
+      <c r="CK47">
+        <v>101000.0</v>
+      </c>
+      <c r="CL47">
+        <v>97000.0</v>
+      </c>
+      <c r="CM47">
+        <v>71000.0</v>
+      </c>
+      <c r="CN47">
+        <v>90000.0</v>
+      </c>
+      <c r="CO47">
+        <v>118000.0</v>
+      </c>
+      <c r="CP47">
+        <v>147000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>180000.0</v>
+      </c>
+      <c r="CR47">
+        <v>4350000.0</v>
+      </c>
+      <c r="CS47">
+        <v>4575000.0</v>
+      </c>
+      <c r="CT47">
+        <v>4610000.0</v>
+      </c>
+      <c r="CU47">
+        <v>4906000.0</v>
+      </c>
+      <c r="CV47">
+        <v>5510000.0</v>
+      </c>
+      <c r="CW47">
+        <v>5516000.0</v>
+      </c>
+      <c r="CX47">
+        <v>4814000.0</v>
+      </c>
+      <c r="CY47">
+        <v>3727000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>3142000.0</v>
+      </c>
+      <c r="DA47">
+        <v>2060000.0</v>
+      </c>
+      <c r="DB47">
+        <v>1623000.0</v>
+      </c>
+      <c r="DC47"/>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
+      <c r="DL47"/>
+      <c r="DM47"/>
+      <c r="DN47"/>
+      <c r="DO47"/>
+      <c r="DP47"/>
+      <c r="DQ47"/>
+      <c r="DR47"/>
+      <c r="DS47"/>
+      <c r="DT47"/>
+      <c r="DU47"/>
+      <c r="DV47"/>
+    </row>
+    <row r="48" spans="1:126">
+      <c r="A48" t="s">
+        <v>78</v>
+      </c>
+      <c r="B48">
+        <v>-269845000.0</v>
+      </c>
+      <c r="C48">
+        <v>-254104000.0</v>
+      </c>
+      <c r="D48">
+        <v>-257522000.0</v>
+      </c>
+      <c r="E48">
+        <v>-254792000.0</v>
+      </c>
+      <c r="F48">
+        <v>-251499000.0</v>
+      </c>
+      <c r="G48">
+        <v>-275786000.0</v>
+      </c>
+      <c r="H48">
+        <v>-262357000.0</v>
+      </c>
+      <c r="I48">
+        <v>-248361000.0</v>
+      </c>
+      <c r="J48">
+        <v>-239915000.0</v>
+      </c>
+      <c r="K48">
+        <v>-239729000.0</v>
+      </c>
+      <c r="L48">
+        <v>-314485000.0</v>
+      </c>
+      <c r="M48">
+        <v>-316121000.0</v>
+      </c>
+      <c r="N48">
+        <v>-297342000.0</v>
+      </c>
+      <c r="O48">
+        <v>-306789000.0</v>
+      </c>
+      <c r="P48">
+        <v>-288403000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-316493000.0</v>
+      </c>
+      <c r="R48">
+        <v>-254990000.0</v>
+      </c>
+      <c r="S48">
+        <v>-181724000.0</v>
+      </c>
+      <c r="T48">
+        <v>-382215000.0</v>
+      </c>
+      <c r="U48">
+        <v>-471819000.0</v>
+      </c>
+      <c r="V48">
+        <v>-491326000.0</v>
+      </c>
+      <c r="W48">
+        <v>-326708000.0</v>
+      </c>
+      <c r="X48">
+        <v>-406451000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-444799000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-450947000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-439656000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-440290000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-432682000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-426925000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-422541000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-411172000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-377977000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-349550000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-320018000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-209815000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-368280000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-354028000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-342198000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-331587000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-338669000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-298096000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-288131000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-172221000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-144911000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-141225000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-128095000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-111851000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-99436000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-86487000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-62066000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-28733000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-13022000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-519000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-5632000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-15455000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-8836000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-15157000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-65085000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-59189000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-71699000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-73838000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-86191000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-80921000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-105596000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-101730000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-120242000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-118732000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-113957000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-111309000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-108952000.0</v>
+      </c>
+      <c r="BT48">
+        <v>-107145000.0</v>
+      </c>
+      <c r="BU48">
+        <v>-104725000.0</v>
+      </c>
+      <c r="BV48">
+        <v>-99684000.0</v>
+      </c>
+      <c r="BW48">
+        <v>-95195000.0</v>
+      </c>
+      <c r="BX48">
+        <v>-91663000.0</v>
+      </c>
+      <c r="BY48">
+        <v>-237379000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-83437000.0</v>
+      </c>
+      <c r="CA48">
+        <v>-87780000.0</v>
+      </c>
+      <c r="CB48">
+        <v>-224731000.0</v>
+      </c>
+      <c r="CC48">
+        <v>-219355000.0</v>
+      </c>
+      <c r="CD48">
+        <v>-84693000.0</v>
+      </c>
+      <c r="CE48">
+        <v>-82284000.0</v>
+      </c>
+      <c r="CF48">
+        <v>-81201000.0</v>
+      </c>
+      <c r="CG48">
+        <v>-79643000.0</v>
+      </c>
+      <c r="CH48">
+        <v>-77883000.0</v>
+      </c>
+      <c r="CI48">
+        <v>-76009000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>-74450000.0</v>
+      </c>
+      <c r="CK48">
+        <v>-72608000.0</v>
+      </c>
+      <c r="CL48">
+        <v>-71455000.0</v>
+      </c>
+      <c r="CM48">
+        <v>-70466000.0</v>
+      </c>
+      <c r="CN48">
+        <v>-178258000.0</v>
+      </c>
+      <c r="CO48">
+        <v>-68086000.0</v>
+      </c>
+      <c r="CP48">
+        <v>-66509000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>-65015000.0</v>
+      </c>
+      <c r="CR48">
+        <v>-136761000.0</v>
+      </c>
+      <c r="CS48">
+        <v>-116139000.0</v>
+      </c>
+      <c r="CT48">
+        <v>-106439000.0</v>
+      </c>
+      <c r="CU48">
+        <v>-100012000.0</v>
+      </c>
+      <c r="CV48">
+        <v>-94792000.0</v>
+      </c>
+      <c r="CW48">
+        <v>-70303000.0</v>
+      </c>
+      <c r="CX48">
+        <v>-65532000.0</v>
+      </c>
+      <c r="CY48">
+        <v>-56052000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>-37982000.0</v>
+      </c>
+      <c r="DA48">
+        <v>-26892000.0</v>
+      </c>
+      <c r="DB48">
+        <v>-20655000.0</v>
+      </c>
+      <c r="DC48">
+        <v>-17093000.0</v>
+      </c>
+      <c r="DD48">
+        <v>-15299000.0</v>
+      </c>
+      <c r="DE48">
+        <v>-12936000.0</v>
+      </c>
+      <c r="DF48">
+        <v>-10900000.0</v>
+      </c>
+      <c r="DG48">
+        <v>-8896000.0</v>
+      </c>
+      <c r="DH48">
+        <v>-7047000.0</v>
+      </c>
+      <c r="DI48">
+        <v>-5268000.0</v>
+      </c>
+      <c r="DJ48">
+        <v>-3703322.0</v>
+      </c>
+      <c r="DK48">
+        <v>-2706606.0</v>
+      </c>
+      <c r="DL48">
+        <v>-1897780.0</v>
+      </c>
+      <c r="DM48">
+        <v>-667639.0</v>
+      </c>
+      <c r="DN48">
+        <v>-445379.0</v>
+      </c>
+      <c r="DO48">
+        <v>562171.0</v>
+      </c>
+      <c r="DP48">
+        <v>1844165.0</v>
+      </c>
+      <c r="DQ48">
+        <v>1947241.0</v>
+      </c>
+      <c r="DR48">
+        <v>1251387.0</v>
+      </c>
+      <c r="DS48">
+        <v>367812.0</v>
+      </c>
+      <c r="DT48">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DU48">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DV48"/>
+    </row>
+    <row r="49" spans="1:126">
+      <c r="A49" t="s">
+        <v>79</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>-316121000.0</v>
+      </c>
+      <c r="N49">
+        <v>-297342000.0</v>
+      </c>
+      <c r="O49">
+        <v>-306789000.0</v>
+      </c>
+      <c r="P49"/>
+      <c r="Q49">
+        <v>-316493000.0</v>
+      </c>
+      <c r="R49">
+        <v>-254990000.0</v>
+      </c>
+      <c r="S49"/>
+      <c r="T49">
+        <v>-382215000.0</v>
+      </c>
+      <c r="U49">
+        <v>-471819000.0</v>
+      </c>
+      <c r="V49">
+        <v>-491326000.0</v>
+      </c>
+      <c r="W49">
+        <v>-326708000.0</v>
+      </c>
+      <c r="X49">
+        <v>-406451000.0</v>
+      </c>
+      <c r="Y49">
+        <v>-444799000.0</v>
+      </c>
+      <c r="Z49">
+        <v>-450947000.0</v>
+      </c>
+      <c r="AA49">
+        <v>-439656000.0</v>
+      </c>
+      <c r="AB49">
+        <v>-440290000.0</v>
+      </c>
+      <c r="AC49">
+        <v>-432682000.0</v>
+      </c>
+      <c r="AD49">
+        <v>-426925000.0</v>
+      </c>
+      <c r="AE49">
+        <v>-422541000.0</v>
+      </c>
+      <c r="AF49">
+        <v>-411172000.0</v>
+      </c>
+      <c r="AG49">
+        <v>-377977000.0</v>
+      </c>
+      <c r="AH49">
+        <v>-349550000.0</v>
+      </c>
+      <c r="AI49">
+        <v>-320018000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>-209815000.0</v>
+      </c>
+      <c r="AK49">
+        <v>-368280000.0</v>
+      </c>
+      <c r="AL49">
+        <v>-354028000.0</v>
+      </c>
+      <c r="AM49">
+        <v>-342198000.0</v>
+      </c>
+      <c r="AN49">
+        <v>-331587000.0</v>
+      </c>
+      <c r="AO49">
+        <v>-338669000.0</v>
+      </c>
+      <c r="AP49">
+        <v>-298096000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>-288131000.0</v>
+      </c>
+      <c r="AR49">
+        <v>-172221000.0</v>
+      </c>
+      <c r="AS49">
+        <v>-144911000.0</v>
+      </c>
+      <c r="AT49">
+        <v>-141225000.0</v>
+      </c>
+      <c r="AU49">
+        <v>-128095000.0</v>
+      </c>
+      <c r="AV49">
+        <v>-111851000.0</v>
+      </c>
+      <c r="AW49">
+        <v>-99436000.0</v>
+      </c>
+      <c r="AX49">
+        <v>-86487000.0</v>
+      </c>
+      <c r="AY49">
+        <v>-62066000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>-28733000.0</v>
+      </c>
+      <c r="BA49">
+        <v>-13022000.0</v>
+      </c>
+      <c r="BB49">
+        <v>-519000.0</v>
+      </c>
+      <c r="BC49">
+        <v>-5632000.0</v>
+      </c>
+      <c r="BD49">
+        <v>-15455000.0</v>
+      </c>
+      <c r="BE49">
+        <v>-8836000.0</v>
+      </c>
+      <c r="BF49">
+        <v>-15157000.0</v>
+      </c>
+      <c r="BG49">
+        <v>-65085000.0</v>
+      </c>
+      <c r="BH49">
+        <v>-60896000.0</v>
+      </c>
+      <c r="BI49">
+        <v>-71699000.0</v>
+      </c>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
+      <c r="DL49"/>
+      <c r="DM49"/>
+      <c r="DN49"/>
+      <c r="DO49"/>
+      <c r="DP49"/>
+      <c r="DQ49"/>
+      <c r="DR49"/>
+      <c r="DS49"/>
+      <c r="DT49"/>
+      <c r="DU49"/>
+      <c r="DV49"/>
+    </row>
+    <row r="50" spans="1:126">
+      <c r="A50" t="s">
+        <v>80</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50">
+        <v>2400000.0</v>
+      </c>
+      <c r="F50">
+        <v>2400000.0</v>
+      </c>
+      <c r="G50">
+        <v>2400000.0</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50">
+        <v>60450000.0</v>
+      </c>
+      <c r="N50">
+        <v>61350000.0</v>
+      </c>
+      <c r="O50">
+        <v>60450000.0</v>
+      </c>
+      <c r="P50">
+        <v>61350000.0</v>
+      </c>
+      <c r="Q50">
+        <v>115828000.0</v>
+      </c>
+      <c r="R50">
+        <v>168661000.0</v>
+      </c>
+      <c r="S50">
+        <v>181248000.0</v>
+      </c>
+      <c r="T50">
+        <v>182855000.0</v>
+      </c>
+      <c r="U50">
+        <v>145477000.0</v>
+      </c>
+      <c r="V50">
+        <v>116211000.0</v>
+      </c>
+      <c r="W50">
+        <v>115663000.0</v>
+      </c>
+      <c r="X50">
+        <v>113933000.0</v>
+      </c>
+      <c r="Y50">
+        <v>113401000.0</v>
+      </c>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
+      <c r="DL50"/>
+      <c r="DM50"/>
+      <c r="DN50"/>
+      <c r="DO50"/>
+      <c r="DP50"/>
+      <c r="DQ50"/>
+      <c r="DR50"/>
+      <c r="DS50"/>
+      <c r="DT50"/>
+      <c r="DU50"/>
+      <c r="DV50"/>
+    </row>
+    <row r="51" spans="1:126">
+      <c r="A51" t="s">
+        <v>81</v>
+      </c>
+      <c r="B51">
+        <v>103261000.0</v>
+      </c>
+      <c r="C51">
+        <v>100490000.0</v>
+      </c>
+      <c r="D51">
+        <v>102732000.0</v>
+      </c>
+      <c r="E51">
+        <v>116015000.0</v>
+      </c>
+      <c r="F51">
+        <v>117478000.0</v>
+      </c>
+      <c r="G51">
+        <v>124329000.0</v>
+      </c>
+      <c r="H51">
+        <v>72366000.0</v>
+      </c>
+      <c r="I51">
+        <v>84437000.0</v>
+      </c>
+      <c r="J51">
+        <v>15596000.0</v>
+      </c>
+      <c r="K51">
+        <v>13509000.0</v>
+      </c>
+      <c r="L51">
+        <v>2725000.0</v>
+      </c>
+      <c r="M51">
+        <v>62678000.0</v>
+      </c>
+      <c r="N51">
+        <v>64409000.0</v>
+      </c>
+      <c r="O51">
+        <v>63882000.0</v>
+      </c>
+      <c r="P51">
+        <v>65092000.0</v>
+      </c>
+      <c r="Q51">
+        <v>119415000.0</v>
+      </c>
+      <c r="R51">
+        <v>172165000.0</v>
+      </c>
+      <c r="S51">
+        <v>184210000.0</v>
+      </c>
+      <c r="T51">
+        <v>224266000.0</v>
+      </c>
+      <c r="U51">
+        <v>186668000.0</v>
+      </c>
+      <c r="V51">
+        <v>156630000.0</v>
+      </c>
+      <c r="W51">
+        <v>142391000.0</v>
+      </c>
+      <c r="X51">
+        <v>139615000.0</v>
+      </c>
+      <c r="Y51">
+        <v>142914000.0</v>
+      </c>
+      <c r="Z51">
+        <v>1395000.0</v>
+      </c>
+      <c r="AA51">
+        <v>18409000.0</v>
+      </c>
+      <c r="AB51">
+        <v>86390000.0</v>
+      </c>
+      <c r="AC51">
+        <v>90482000.0</v>
+      </c>
+      <c r="AD51">
+        <v>93756000.0</v>
+      </c>
+      <c r="AE51">
+        <v>33642000.0</v>
+      </c>
+      <c r="AF51">
+        <v>30837000.0</v>
+      </c>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51">
+        <v>2085000.0</v>
+      </c>
+      <c r="CS51">
+        <v>2322000.0</v>
+      </c>
+      <c r="CT51">
+        <v>2553000.0</v>
+      </c>
+      <c r="CU51">
+        <v>2779000.0</v>
+      </c>
+      <c r="CV51">
+        <v>2927000.0</v>
+      </c>
+      <c r="CW51"/>
+      <c r="CX51"/>
+      <c r="CY51"/>
+      <c r="CZ51">
+        <v>100000.0</v>
+      </c>
+      <c r="DA51"/>
+      <c r="DB51"/>
+      <c r="DC51"/>
+      <c r="DD51">
+        <v>1281000.0</v>
+      </c>
+      <c r="DE51">
+        <v>1261000.0</v>
+      </c>
+      <c r="DF51">
+        <v>1241000.0</v>
+      </c>
+      <c r="DG51">
+        <v>1222000.0</v>
+      </c>
+      <c r="DH51">
+        <v>1202000.0</v>
+      </c>
+      <c r="DI51">
+        <v>1182000.0</v>
+      </c>
+      <c r="DJ51">
+        <v>1162000.0</v>
+      </c>
+      <c r="DK51">
+        <v>226089.0</v>
+      </c>
+      <c r="DL51">
+        <v>435000.0</v>
+      </c>
+      <c r="DM51">
+        <v>435000.0</v>
+      </c>
+      <c r="DN51">
+        <v>450000.0</v>
+      </c>
+      <c r="DO51">
+        <v>552500.0</v>
+      </c>
+      <c r="DP51">
+        <v>800000.0</v>
+      </c>
+      <c r="DQ51"/>
+      <c r="DR51"/>
+      <c r="DS51"/>
+      <c r="DT51">
+        <v>2000000.0</v>
+      </c>
+      <c r="DU51"/>
+      <c r="DV51"/>
+    </row>
+    <row r="52" spans="1:126">
+      <c r="A52" t="s">
+        <v>82</v>
+      </c>
+      <c r="B52">
+        <v>3873000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52">
+        <v>6481000.0</v>
+      </c>
+      <c r="F52">
+        <v>5618000.0</v>
+      </c>
+      <c r="G52">
+        <v>3563000.0</v>
+      </c>
+      <c r="H52">
+        <v>1115000.0</v>
+      </c>
+      <c r="I52">
+        <v>990000.0</v>
+      </c>
+      <c r="J52">
+        <v>1094000.0</v>
+      </c>
+      <c r="K52">
+        <v>1248000.0</v>
+      </c>
+      <c r="L52">
+        <v>1190000.0</v>
+      </c>
+      <c r="M52">
+        <v>61780000.0</v>
+      </c>
+      <c r="N52">
+        <v>62843000.0</v>
+      </c>
+      <c r="O52">
+        <v>62009000.0</v>
+      </c>
+      <c r="P52">
+        <v>62906000.0</v>
+      </c>
+      <c r="Q52">
+        <v>117161000.0</v>
+      </c>
+      <c r="R52">
+        <v>169867000.0</v>
+      </c>
+      <c r="S52">
+        <v>182183000.0</v>
+      </c>
+      <c r="T52">
+        <v>182855000.0</v>
+      </c>
+      <c r="U52">
+        <v>145477000.0</v>
+      </c>
+      <c r="V52">
+        <v>116211000.0</v>
+      </c>
+      <c r="W52">
+        <v>115663000.0</v>
+      </c>
+      <c r="X52">
+        <v>113933000.0</v>
+      </c>
+      <c r="Y52">
+        <v>113401000.0</v>
+      </c>
+      <c r="Z52"/>
+      <c r="AA52">
+        <v>435000.0</v>
+      </c>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52">
+        <v>1828000.0</v>
+      </c>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52">
+        <v>1360000.0</v>
+      </c>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52">
+        <v>2085000.0</v>
+      </c>
+      <c r="CS52">
+        <v>976000.0</v>
+      </c>
+      <c r="CT52">
+        <v>955000.0</v>
+      </c>
+      <c r="CU52">
+        <v>934000.0</v>
+      </c>
+      <c r="CV52">
+        <v>760000.0</v>
+      </c>
+      <c r="CW52"/>
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52">
+        <v>100000.0</v>
+      </c>
+      <c r="DA52"/>
+      <c r="DB52"/>
+      <c r="DC52"/>
+      <c r="DD52"/>
+      <c r="DE52"/>
+      <c r="DF52"/>
+      <c r="DG52"/>
+      <c r="DH52"/>
+      <c r="DI52"/>
+      <c r="DJ52"/>
+      <c r="DK52">
+        <v>226089.0</v>
+      </c>
+      <c r="DL52">
+        <v>435000.0</v>
+      </c>
+      <c r="DM52">
+        <v>435000.0</v>
+      </c>
+      <c r="DN52">
+        <v>450000.0</v>
+      </c>
+      <c r="DO52">
+        <v>552500.0</v>
+      </c>
+      <c r="DP52">
+        <v>800000.0</v>
+      </c>
+      <c r="DQ52"/>
+      <c r="DR52"/>
+      <c r="DS52"/>
+      <c r="DT52">
+        <v>2000000.0</v>
+      </c>
+      <c r="DU52"/>
+      <c r="DV52"/>
+    </row>
+    <row r="53" spans="1:126">
+      <c r="A53" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53">
+        <v>20022000.0</v>
+      </c>
+      <c r="C53">
+        <v>23367000.0</v>
+      </c>
+      <c r="D53">
+        <v>33009000.0</v>
+      </c>
+      <c r="E53">
+        <v>58217000.0</v>
+      </c>
+      <c r="F53">
+        <v>54814000.0</v>
+      </c>
+      <c r="G53">
+        <v>59885000.0</v>
+      </c>
+      <c r="H53">
+        <v>50850000.0</v>
+      </c>
+      <c r="I53">
+        <v>23990000.0</v>
+      </c>
+      <c r="J53">
+        <v>59668000.0</v>
+      </c>
+      <c r="K53">
+        <v>99818000.0</v>
+      </c>
+      <c r="L53">
+        <v>101261000.0</v>
+      </c>
+      <c r="M53">
+        <v>89603000.0</v>
+      </c>
+      <c r="N53">
+        <v>97474000.0</v>
+      </c>
+      <c r="O53">
+        <v>98358000.0</v>
+      </c>
+      <c r="P53">
+        <v>159306000.0</v>
+      </c>
+      <c r="Q53">
+        <v>205181000.0</v>
+      </c>
+      <c r="R53">
+        <v>283234000.0</v>
+      </c>
+      <c r="S53">
+        <v>398528000.0</v>
+      </c>
+      <c r="T53">
+        <v>424776000.0</v>
+      </c>
+      <c r="U53">
+        <v>342787000.0</v>
+      </c>
+      <c r="V53">
+        <v>330931000.0</v>
+      </c>
+      <c r="W53">
+        <v>285785000.0</v>
+      </c>
+      <c r="X53">
+        <v>140480000.0</v>
+      </c>
+      <c r="Y53">
+        <v>19697000.0</v>
+      </c>
+      <c r="Z53">
+        <v>99433000.0</v>
+      </c>
+      <c r="AA53">
+        <v>110983000.0</v>
+      </c>
+      <c r="AB53">
+        <v>102470000.0</v>
+      </c>
+      <c r="AC53">
+        <v>101416000.0</v>
+      </c>
+      <c r="AD53">
+        <v>94587000.0</v>
+      </c>
+      <c r="AE53">
+        <v>36654000.0</v>
+      </c>
+      <c r="AF53">
+        <v>33848000.0</v>
+      </c>
+      <c r="AG53">
+        <v>34694000.0</v>
+      </c>
+      <c r="AH53">
+        <v>29359000.0</v>
+      </c>
+      <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53">
+        <v>57487000.0</v>
+      </c>
+      <c r="AK53">
+        <v>55052000.0</v>
+      </c>
+      <c r="AL53">
+        <v>90927000.0</v>
+      </c>
+      <c r="AM53">
+        <v>19443000.0</v>
+      </c>
+      <c r="AN53">
+        <v>30326000.0</v>
+      </c>
+      <c r="AO53">
+        <v>32243000.0</v>
+      </c>
+      <c r="AP53">
+        <v>11523000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>10725000.0</v>
+      </c>
+      <c r="AR53">
+        <v>10721000.0</v>
+      </c>
+      <c r="AS53">
+        <v>37090000.0</v>
+      </c>
+      <c r="AT53">
+        <v>53289000.0</v>
+      </c>
+      <c r="AU53">
+        <v>58558000.0</v>
+      </c>
+      <c r="AV53">
+        <v>72459000.0</v>
+      </c>
+      <c r="AW53">
+        <v>74798000.0</v>
+      </c>
+      <c r="AX53">
+        <v>95590000.0</v>
+      </c>
+      <c r="AY53">
+        <v>130017000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>166998000.0</v>
+      </c>
+      <c r="BA53">
+        <v>171216000.0</v>
+      </c>
+      <c r="BB53">
+        <v>134287000.0</v>
+      </c>
+      <c r="BC53">
+        <v>89475000.0</v>
+      </c>
+      <c r="BD53">
+        <v>146647000.0</v>
+      </c>
+      <c r="BE53">
+        <v>132496000.0</v>
+      </c>
+      <c r="BF53">
+        <v>134185000.0</v>
+      </c>
+      <c r="BG53">
+        <v>6597000.0</v>
+      </c>
+      <c r="BH53">
+        <v>6514000.0</v>
+      </c>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53">
+        <v>2150000.0</v>
+      </c>
+      <c r="BU53">
+        <v>2151000.0</v>
+      </c>
+      <c r="BV53">
+        <v>3005000.0</v>
+      </c>
+      <c r="BW53">
+        <v>10966000.0</v>
+      </c>
+      <c r="BX53">
+        <v>11245000.0</v>
+      </c>
+      <c r="BY53">
+        <v>15308000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>13294000.0</v>
+      </c>
+      <c r="CA53">
+        <v>12783000.0</v>
+      </c>
+      <c r="CB53">
+        <v>26511000.0</v>
+      </c>
+      <c r="CC53">
+        <v>33646000.0</v>
+      </c>
+      <c r="CD53">
+        <v>28472000.0</v>
+      </c>
+      <c r="CE53">
+        <v>24462000.0</v>
+      </c>
+      <c r="CF53">
+        <v>24176000.0</v>
+      </c>
+      <c r="CG53">
+        <v>27017000.0</v>
+      </c>
+      <c r="CH53">
+        <v>8250000.0</v>
+      </c>
+      <c r="CI53">
+        <v>12896000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>998000.0</v>
+      </c>
+      <c r="CK53">
+        <v>2999000.0</v>
+      </c>
+      <c r="CL53">
+        <v>3029000.0</v>
+      </c>
+      <c r="CM53">
+        <v>5059000.0</v>
+      </c>
+      <c r="CN53">
+        <v>19257000.0</v>
+      </c>
+      <c r="CO53">
+        <v>2053000.0</v>
+      </c>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
+        <v>19697000.0</v>
+      </c>
+      <c r="CS53">
+        <v>16699000.0</v>
+      </c>
+      <c r="CT53">
+        <v>25643000.0</v>
+      </c>
+      <c r="CU53">
+        <v>25110000.0</v>
+      </c>
+      <c r="CV53">
+        <v>49567000.0</v>
+      </c>
+      <c r="CW53">
+        <v>39513000.0</v>
+      </c>
+      <c r="CX53">
+        <v>34727000.0</v>
+      </c>
+      <c r="CY53">
+        <v>40600000.0</v>
+      </c>
+      <c r="CZ53">
+        <v>40863000.0</v>
+      </c>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
+      <c r="DK53"/>
+      <c r="DL53"/>
+      <c r="DM53"/>
+      <c r="DN53"/>
+      <c r="DO53"/>
+      <c r="DP53"/>
+      <c r="DQ53"/>
+      <c r="DR53"/>
+      <c r="DS53"/>
+      <c r="DT53"/>
+      <c r="DU53"/>
+      <c r="DV53"/>
+    </row>
+    <row r="54" spans="1:126">
+      <c r="A54" t="s">
+        <v>84</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
+      <c r="DL54"/>
+      <c r="DM54"/>
+      <c r="DN54"/>
+      <c r="DO54"/>
+      <c r="DP54"/>
+      <c r="DQ54"/>
+      <c r="DR54"/>
+      <c r="DS54"/>
+      <c r="DT54"/>
+      <c r="DU54"/>
+      <c r="DV54"/>
+    </row>
+    <row r="55" spans="1:126">
+      <c r="A55" t="s">
+        <v>85</v>
+      </c>
+      <c r="B55">
+        <v>755871000.0</v>
+      </c>
+      <c r="C55">
+        <v>770956000.0</v>
+      </c>
+      <c r="D55">
+        <v>768871000.0</v>
+      </c>
+      <c r="E55">
+        <v>775546000.0</v>
+      </c>
+      <c r="F55">
+        <v>801606000.0</v>
+      </c>
+      <c r="G55">
+        <v>756394000.0</v>
+      </c>
+      <c r="H55">
+        <v>707572000.0</v>
+      </c>
+      <c r="I55">
+        <v>753593000.0</v>
+      </c>
+      <c r="J55">
+        <v>631725000.0</v>
+      </c>
+      <c r="K55">
+        <v>633545000.0</v>
+      </c>
+      <c r="L55">
+        <v>529147000.0</v>
+      </c>
+      <c r="M55">
+        <v>534708000.0</v>
+      </c>
+      <c r="N55">
+        <v>556604000.0</v>
+      </c>
+      <c r="O55">
+        <v>482928000.0</v>
+      </c>
+      <c r="P55">
+        <v>485269000.0</v>
+      </c>
+      <c r="Q55">
+        <v>561699000.0</v>
+      </c>
+      <c r="R55">
+        <v>661440000.0</v>
+      </c>
+      <c r="S55">
+        <v>798856000.0</v>
+      </c>
+      <c r="T55">
+        <v>749834000.0</v>
+      </c>
+      <c r="U55">
+        <v>627732000.0</v>
+      </c>
+      <c r="V55">
+        <v>568958000.0</v>
+      </c>
+      <c r="W55">
+        <v>515520000.0</v>
+      </c>
+      <c r="X55">
+        <v>426515000.0</v>
+      </c>
+      <c r="Y55">
+        <v>394146000.0</v>
+      </c>
+      <c r="Z55">
+        <v>213721000.0</v>
+      </c>
+      <c r="AA55">
+        <v>218161000.0</v>
+      </c>
+      <c r="AB55">
+        <v>186930000.0</v>
+      </c>
+      <c r="AC55">
+        <v>203762000.0</v>
+      </c>
+      <c r="AD55">
+        <v>219097000.0</v>
+      </c>
+      <c r="AE55">
+        <v>223949000.0</v>
+      </c>
+      <c r="AF55">
+        <v>220276000.0</v>
+      </c>
+      <c r="AG55">
+        <v>250467000.0</v>
+      </c>
+      <c r="AH55">
+        <v>317835000.0</v>
+      </c>
+      <c r="AI55">
+        <v>308768000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>441210000.0</v>
+      </c>
+      <c r="AK55">
+        <v>264490000.0</v>
+      </c>
+      <c r="AL55">
+        <v>272861000.0</v>
+      </c>
+      <c r="AM55">
+        <v>296003000.0</v>
+      </c>
+      <c r="AN55">
+        <v>323226000.0</v>
+      </c>
+      <c r="AO55">
+        <v>296408000.0</v>
+      </c>
+      <c r="AP55">
+        <v>339813000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>347901000.0</v>
+      </c>
+      <c r="AR55">
+        <v>467647000.0</v>
+      </c>
+      <c r="AS55">
+        <v>503964000.0</v>
+      </c>
+      <c r="AT55">
+        <v>507364000.0</v>
+      </c>
+      <c r="AU55">
+        <v>536348000.0</v>
+      </c>
+      <c r="AV55">
+        <v>548920000.0</v>
+      </c>
+      <c r="AW55">
+        <v>568676000.0</v>
+      </c>
+      <c r="AX55">
+        <v>574726000.0</v>
+      </c>
+      <c r="AY55">
+        <v>593393000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>640209000.0</v>
+      </c>
+      <c r="BA55">
+        <v>680592000.0</v>
+      </c>
+      <c r="BB55">
+        <v>714532000.0</v>
+      </c>
+      <c r="BC55">
+        <v>668717000.0</v>
+      </c>
+      <c r="BD55">
+        <v>693746000.0</v>
+      </c>
+      <c r="BE55">
+        <v>694701000.0</v>
+      </c>
+      <c r="BF55">
+        <v>663593000.0</v>
+      </c>
+      <c r="BG55">
+        <v>352877000.0</v>
+      </c>
+      <c r="BH55">
+        <v>367984000.0</v>
+      </c>
+      <c r="BI55">
+        <v>340175000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>337222000.0</v>
+      </c>
+      <c r="BK55">
+        <v>134784000.0</v>
+      </c>
+      <c r="BL55">
+        <v>142229000.0</v>
+      </c>
+      <c r="BM55">
+        <v>91447000.0</v>
+      </c>
+      <c r="BN55">
+        <v>90778000.0</v>
+      </c>
+      <c r="BO55">
+        <v>78256000.0</v>
+      </c>
+      <c r="BP55">
+        <v>76074000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>75579000.0</v>
+      </c>
+      <c r="BR55">
+        <v>78529000.0</v>
+      </c>
+      <c r="BS55">
+        <v>73074000.0</v>
+      </c>
+      <c r="BT55">
+        <v>72206000.0</v>
+      </c>
+      <c r="BU55">
+        <v>67405000.0</v>
+      </c>
+      <c r="BV55">
+        <v>68685000.0</v>
+      </c>
+      <c r="BW55">
+        <v>71051000.0</v>
+      </c>
+      <c r="BX55">
+        <v>74375000.0</v>
+      </c>
+      <c r="BY55">
+        <v>71804000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>74525000.0</v>
+      </c>
+      <c r="CA55">
+        <v>65770000.0</v>
+      </c>
+      <c r="CB55">
+        <v>107995000.0</v>
+      </c>
+      <c r="CC55">
+        <v>108685000.0</v>
+      </c>
+      <c r="CD55">
+        <v>65468000.0</v>
+      </c>
+      <c r="CE55">
+        <v>68893000.0</v>
+      </c>
+      <c r="CF55">
+        <v>68251000.0</v>
+      </c>
+      <c r="CG55">
+        <v>67658000.0</v>
+      </c>
+      <c r="CH55">
+        <v>71000000.0</v>
+      </c>
+      <c r="CI55">
+        <v>33058000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>34926000.0</v>
+      </c>
+      <c r="CK55">
+        <v>38573000.0</v>
+      </c>
+      <c r="CL55">
+        <v>39477000.0</v>
+      </c>
+      <c r="CM55">
+        <v>39978000.0</v>
+      </c>
+      <c r="CN55">
+        <v>94094000.0</v>
+      </c>
+      <c r="CO55">
+        <v>42919000.0</v>
+      </c>
+      <c r="CP55">
+        <v>44698000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>47212000.0</v>
+      </c>
+      <c r="CR55">
+        <v>82724000.0</v>
+      </c>
+      <c r="CS55">
+        <v>92940000.0</v>
+      </c>
+      <c r="CT55">
+        <v>102648000.0</v>
+      </c>
+      <c r="CU55">
+        <v>110859000.0</v>
+      </c>
+      <c r="CV55">
+        <v>114595000.0</v>
+      </c>
+      <c r="CW55">
+        <v>110523000.0</v>
+      </c>
+      <c r="CX55">
+        <v>111362000.0</v>
+      </c>
+      <c r="CY55">
+        <v>98516000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>110732000.0</v>
+      </c>
+      <c r="DA55">
+        <v>69903000.0</v>
+      </c>
+      <c r="DB55">
+        <v>78930000.0</v>
+      </c>
+      <c r="DC55">
+        <v>51791000.0</v>
+      </c>
+      <c r="DD55">
+        <v>22813000.0</v>
+      </c>
+      <c r="DE55">
+        <v>16279000.0</v>
+      </c>
+      <c r="DF55">
+        <v>17829000.0</v>
+      </c>
+      <c r="DG55">
+        <v>19769000.0</v>
+      </c>
+      <c r="DH55">
+        <v>21238000.0</v>
+      </c>
+      <c r="DI55">
+        <v>22154000.0</v>
+      </c>
+      <c r="DJ55">
+        <v>16105346.0</v>
+      </c>
+      <c r="DK55">
+        <v>8853633.0</v>
+      </c>
+      <c r="DL55">
+        <v>8720342.0</v>
+      </c>
+      <c r="DM55">
+        <v>6314021.0</v>
+      </c>
+      <c r="DN55">
+        <v>5066300.0</v>
+      </c>
+      <c r="DO55">
+        <v>5377770.0</v>
+      </c>
+      <c r="DP55">
+        <v>7829372.0</v>
+      </c>
+      <c r="DQ55">
+        <v>6943540.0</v>
+      </c>
+      <c r="DR55">
+        <v>5969138.0</v>
+      </c>
+      <c r="DS55">
+        <v>4463212.0</v>
+      </c>
+      <c r="DT55">
+        <v>5600000.0</v>
+      </c>
+      <c r="DU55">
+        <v>2600000.0</v>
+      </c>
+      <c r="DV55"/>
+    </row>
+    <row r="56" spans="1:126">
+      <c r="A56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B56">
+        <v>431105000.0</v>
+      </c>
+      <c r="C56">
+        <v>450093000.0</v>
+      </c>
+      <c r="D56">
+        <v>440637000.0</v>
+      </c>
+      <c r="E56">
+        <v>443990000.0</v>
+      </c>
+      <c r="F56">
+        <v>464633000.0</v>
+      </c>
+      <c r="G56">
+        <v>420146000.0</v>
+      </c>
+      <c r="H56">
+        <v>457646000.0</v>
+      </c>
+      <c r="I56">
+        <v>493934000.0</v>
+      </c>
+      <c r="J56">
+        <v>553147000.0</v>
+      </c>
+      <c r="K56">
+        <v>554512000.0</v>
+      </c>
+      <c r="L56">
+        <v>484447000.0</v>
+      </c>
+      <c r="M56">
+        <v>485792000.0</v>
+      </c>
+      <c r="N56">
+        <v>505191000.0</v>
+      </c>
+      <c r="O56">
+        <v>427985000.0</v>
+      </c>
+      <c r="P56">
+        <v>427195000.0</v>
+      </c>
+      <c r="Q56">
+        <v>500165000.0</v>
+      </c>
+      <c r="R56">
+        <v>596719000.0</v>
+      </c>
+      <c r="S56">
+        <v>730682000.0</v>
+      </c>
+      <c r="T56">
+        <v>669431000.0</v>
+      </c>
+      <c r="U56">
+        <v>544460000.0</v>
+      </c>
+      <c r="V56">
+        <v>482810000.0</v>
+      </c>
+      <c r="W56">
+        <v>457669000.0</v>
+      </c>
+      <c r="X56">
+        <v>366050000.0</v>
+      </c>
+      <c r="Y56">
+        <v>364123000.0</v>
+      </c>
+      <c r="Z56">
+        <v>162385000.0</v>
+      </c>
+      <c r="AA56">
+        <v>171765000.0</v>
+      </c>
+      <c r="AB56">
+        <v>173459000.0</v>
+      </c>
+      <c r="AC56">
+        <v>183500000.0</v>
+      </c>
+      <c r="AD56">
+        <v>195522000.0</v>
+      </c>
+      <c r="AE56">
+        <v>201472000.0</v>
+      </c>
+      <c r="AF56">
+        <v>157103000.0</v>
+      </c>
+      <c r="AG56">
+        <v>143982000.0</v>
+      </c>
+      <c r="AH56">
+        <v>188203000.0</v>
+      </c>
+      <c r="AI56">
+        <v>139695000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>162388000.0</v>
+      </c>
+      <c r="AK56">
+        <v>136633000.0</v>
+      </c>
+      <c r="AL56">
+        <v>169682000.0</v>
+      </c>
+      <c r="AM56">
+        <v>188490000.0</v>
+      </c>
+      <c r="AN56">
+        <v>227990000.0</v>
+      </c>
+      <c r="AO56">
+        <v>194896000.0</v>
+      </c>
+      <c r="AP56">
+        <v>186589000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>183877000.0</v>
+      </c>
+      <c r="AR56">
+        <v>187340000.0</v>
+      </c>
+      <c r="AS56">
+        <v>210749000.0</v>
+      </c>
+      <c r="AT56">
+        <v>201780000.0</v>
+      </c>
+      <c r="AU56">
+        <v>218708000.0</v>
+      </c>
+      <c r="AV56">
+        <v>248351000.0</v>
+      </c>
+      <c r="AW56">
+        <v>254952000.0</v>
+      </c>
+      <c r="AX56">
+        <v>253289000.0</v>
+      </c>
+      <c r="AY56">
+        <v>273728000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>311994000.0</v>
+      </c>
+      <c r="BA56">
+        <v>345361000.0</v>
+      </c>
+      <c r="BB56">
+        <v>377900000.0</v>
+      </c>
+      <c r="BC56">
+        <v>324563000.0</v>
+      </c>
+      <c r="BD56">
+        <v>430478000.0</v>
+      </c>
+      <c r="BE56">
+        <v>441970000.0</v>
+      </c>
+      <c r="BF56">
+        <v>453496000.0</v>
+      </c>
+      <c r="BG56">
+        <v>325048000.0</v>
+      </c>
+      <c r="BH56">
+        <v>350664000.0</v>
+      </c>
+      <c r="BI56">
+        <v>321720000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>316976000.0</v>
+      </c>
+      <c r="BK56">
+        <v>112181000.0</v>
+      </c>
+      <c r="BL56">
+        <v>124185000.0</v>
+      </c>
+      <c r="BM56">
+        <v>71935000.0</v>
+      </c>
+      <c r="BN56">
+        <v>70847000.0</v>
+      </c>
+      <c r="BO56">
+        <v>57926000.0</v>
+      </c>
+      <c r="BP56">
+        <v>53245000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>60849000.0</v>
+      </c>
+      <c r="BR56">
+        <v>62575000.0</v>
+      </c>
+      <c r="BS56">
+        <v>56970000.0</v>
+      </c>
+      <c r="BT56">
+        <v>54670000.0</v>
+      </c>
+      <c r="BU56">
+        <v>48977000.0</v>
+      </c>
+      <c r="BV56">
+        <v>48886000.0</v>
+      </c>
+      <c r="BW56">
+        <v>54198000.0</v>
+      </c>
+      <c r="BX56">
+        <v>58054000.0</v>
+      </c>
+      <c r="BY56">
+        <v>53998000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>56770000.0</v>
+      </c>
+      <c r="CA56">
+        <v>46834000.0</v>
+      </c>
+      <c r="CB56">
+        <v>59019000.0</v>
+      </c>
+      <c r="CC56">
+        <v>57727000.0</v>
+      </c>
+      <c r="CD56">
+        <v>42848000.0</v>
+      </c>
+      <c r="CE56">
+        <v>44787000.0</v>
+      </c>
+      <c r="CF56">
+        <v>42796000.0</v>
+      </c>
+      <c r="CG56">
+        <v>40978000.0</v>
+      </c>
+      <c r="CH56">
+        <v>43171000.0</v>
+      </c>
+      <c r="CI56">
+        <v>29712000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>31412000.0</v>
+      </c>
+      <c r="CK56">
+        <v>33138000.0</v>
+      </c>
+      <c r="CL56">
+        <v>33925000.0</v>
+      </c>
+      <c r="CM56">
+        <v>34327000.0</v>
+      </c>
+      <c r="CN56">
+        <v>55448000.0</v>
+      </c>
+      <c r="CO56">
+        <v>36965000.0</v>
+      </c>
+      <c r="CP56">
+        <v>38326000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>40567000.0</v>
+      </c>
+      <c r="CR56">
+        <v>62067000.0</v>
+      </c>
+      <c r="CS56">
+        <v>69093000.0</v>
+      </c>
+      <c r="CT56">
+        <v>78561000.0</v>
+      </c>
+      <c r="CU56">
+        <v>86174000.0</v>
+      </c>
+      <c r="CV56">
+        <v>93845000.0</v>
+      </c>
+      <c r="CW56">
+        <v>90281000.0</v>
+      </c>
+      <c r="CX56">
+        <v>90643000.0</v>
+      </c>
+      <c r="CY56">
+        <v>78024000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>86497000.0</v>
+      </c>
+      <c r="DA56">
+        <v>55786000.0</v>
+      </c>
+      <c r="DB56">
+        <v>65391000.0</v>
+      </c>
+      <c r="DC56">
+        <v>41217000.0</v>
+      </c>
+      <c r="DD56">
+        <v>12792000.0</v>
+      </c>
+      <c r="DE56">
+        <v>5939000.0</v>
+      </c>
+      <c r="DF56">
+        <v>6728000.0</v>
+      </c>
+      <c r="DG56">
+        <v>7980000.0</v>
+      </c>
+      <c r="DH56">
+        <v>8831000.0</v>
+      </c>
+      <c r="DI56">
+        <v>10338000.0</v>
+      </c>
+      <c r="DJ56">
+        <v>6394975.0</v>
+      </c>
+      <c r="DK56">
+        <v>1795540.0</v>
+      </c>
+      <c r="DL56">
+        <v>2345516.0</v>
+      </c>
+      <c r="DM56">
+        <v>2955656.0</v>
+      </c>
+      <c r="DN56">
+        <v>1680162.0</v>
+      </c>
+      <c r="DO56">
+        <v>1905533.0</v>
+      </c>
+      <c r="DP56">
+        <v>2519266.0</v>
+      </c>
+      <c r="DQ56">
+        <v>2693145.0</v>
+      </c>
+      <c r="DR56">
+        <v>2753071.0</v>
+      </c>
+      <c r="DS56">
+        <v>2915258.0</v>
+      </c>
+      <c r="DT56">
+        <v>4800000.0</v>
+      </c>
+      <c r="DU56">
+        <v>2100000.0</v>
+      </c>
+      <c r="DV56"/>
+    </row>
+    <row r="57" spans="1:126">
+      <c r="A57" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57">
+        <v>50364000.0</v>
+      </c>
+      <c r="C57">
+        <v>49041000.0</v>
+      </c>
+      <c r="D57">
+        <v>51047000.0</v>
+      </c>
+      <c r="E57">
+        <v>50440000.0</v>
+      </c>
+      <c r="F57">
+        <v>75487000.0</v>
+      </c>
+      <c r="G57">
+        <v>47239000.0</v>
+      </c>
+      <c r="H57">
+        <v>27919000.0</v>
+      </c>
+      <c r="I57">
+        <v>44204000.0</v>
+      </c>
+      <c r="J57">
+        <v>25846000.0</v>
+      </c>
+      <c r="K57">
+        <v>27636000.0</v>
+      </c>
+      <c r="L57">
+        <v>21433000.0</v>
+      </c>
+      <c r="M57">
+        <v>77806000.0</v>
+      </c>
+      <c r="N57">
+        <v>90213000.0</v>
+      </c>
+      <c r="O57">
+        <v>87209000.0</v>
+      </c>
+      <c r="P57">
+        <v>85437000.0</v>
+      </c>
+      <c r="Q57">
+        <v>136220000.0</v>
+      </c>
+      <c r="R57">
+        <v>194409000.0</v>
+      </c>
+      <c r="S57">
+        <v>200190000.0</v>
+      </c>
+      <c r="T57">
+        <v>204449000.0</v>
+      </c>
+      <c r="U57">
+        <v>171390000.0</v>
+      </c>
+      <c r="V57">
+        <v>137979000.0</v>
+      </c>
+      <c r="W57">
+        <v>124816000.0</v>
+      </c>
+      <c r="X57">
+        <v>138314000.0</v>
+      </c>
+      <c r="Y57">
+        <v>123493000.0</v>
+      </c>
+      <c r="Z57">
+        <v>10709000.0</v>
+      </c>
+      <c r="AA57">
+        <v>11715000.0</v>
+      </c>
+      <c r="AB57">
+        <v>10571000.0</v>
+      </c>
+      <c r="AC57">
+        <v>20014000.0</v>
+      </c>
+      <c r="AD57">
+        <v>31347000.0</v>
+      </c>
+      <c r="AE57">
+        <v>31035000.0</v>
+      </c>
+      <c r="AF57">
+        <v>16260000.0</v>
+      </c>
+      <c r="AG57">
+        <v>13620000.0</v>
+      </c>
+      <c r="AH57">
+        <v>48977000.0</v>
+      </c>
+      <c r="AI57">
+        <v>9557000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>27515000.0</v>
+      </c>
+      <c r="AK57">
+        <v>18666000.0</v>
+      </c>
+      <c r="AL57">
+        <v>14790000.0</v>
+      </c>
+      <c r="AM57">
+        <v>28191000.0</v>
+      </c>
+      <c r="AN57">
+        <v>47921000.0</v>
+      </c>
+      <c r="AO57">
+        <v>29278000.0</v>
+      </c>
+      <c r="AP57">
+        <v>33198000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>33225000.0</v>
+      </c>
+      <c r="AR57">
+        <v>26720000.0</v>
+      </c>
+      <c r="AS57">
+        <v>31706000.0</v>
+      </c>
+      <c r="AT57">
+        <v>32734000.0</v>
+      </c>
+      <c r="AU57">
+        <v>45911000.0</v>
+      </c>
+      <c r="AV57">
+        <v>38341000.0</v>
+      </c>
+      <c r="AW57">
+        <v>43100000.0</v>
+      </c>
+      <c r="AX57">
+        <v>35440000.0</v>
+      </c>
+      <c r="AY57">
+        <v>26002000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>33373000.0</v>
+      </c>
+      <c r="BA57">
+        <v>42086000.0</v>
+      </c>
+      <c r="BB57">
+        <v>53863000.0</v>
+      </c>
+      <c r="BC57">
+        <v>21993000.0</v>
+      </c>
+      <c r="BD57">
+        <v>37514000.0</v>
+      </c>
+      <c r="BE57">
+        <v>37751000.0</v>
+      </c>
+      <c r="BF57">
+        <v>22431000.0</v>
+      </c>
+      <c r="BG57">
+        <v>30133000.0</v>
+      </c>
+      <c r="BH57">
+        <v>44251000.0</v>
+      </c>
+      <c r="BI57">
+        <v>30336000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>30915000.0</v>
+      </c>
+      <c r="BK57">
+        <v>19859000.0</v>
+      </c>
+      <c r="BL57">
+        <v>33229000.0</v>
+      </c>
+      <c r="BM57">
+        <v>14426000.0</v>
+      </c>
+      <c r="BN57">
+        <v>15484000.0</v>
+      </c>
+      <c r="BO57">
+        <v>21918000.0</v>
+      </c>
+      <c r="BP57">
+        <v>19079000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>16225000.0</v>
+      </c>
+      <c r="BR57">
+        <v>19181000.0</v>
+      </c>
+      <c r="BS57">
+        <v>14328000.0</v>
+      </c>
+      <c r="BT57">
+        <v>13268000.0</v>
+      </c>
+      <c r="BU57">
+        <v>8068000.0</v>
+      </c>
+      <c r="BV57">
+        <v>6290000.0</v>
+      </c>
+      <c r="BW57">
+        <v>6126000.0</v>
+      </c>
+      <c r="BX57">
+        <v>9437000.0</v>
+      </c>
+      <c r="BY57">
+        <v>4574000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>7123000.0</v>
+      </c>
+      <c r="CA57">
+        <v>4245000.0</v>
+      </c>
+      <c r="CB57">
+        <v>9156000.0</v>
+      </c>
+      <c r="CC57">
+        <v>7208000.0</v>
+      </c>
+      <c r="CD57">
+        <v>4500000.0</v>
+      </c>
+      <c r="CE57">
+        <v>5838000.0</v>
+      </c>
+      <c r="CF57">
+        <v>4137000.0</v>
+      </c>
+      <c r="CG57">
+        <v>2117000.0</v>
+      </c>
+      <c r="CH57">
+        <v>3415000.0</v>
+      </c>
+      <c r="CI57">
+        <v>2603000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>2802000.0</v>
+      </c>
+      <c r="CK57">
+        <v>2998000.0</v>
+      </c>
+      <c r="CL57">
+        <v>2269000.0</v>
+      </c>
+      <c r="CM57">
+        <v>1676000.0</v>
+      </c>
+      <c r="CN57">
+        <v>24170000.0</v>
+      </c>
+      <c r="CO57">
+        <v>3667000.0</v>
+      </c>
+      <c r="CP57">
+        <v>3665000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>4027000.0</v>
+      </c>
+      <c r="CR57">
+        <v>22498000.0</v>
+      </c>
+      <c r="CS57">
+        <v>15517000.0</v>
+      </c>
+      <c r="CT57">
+        <v>13151000.0</v>
+      </c>
+      <c r="CU57">
+        <v>13778000.0</v>
+      </c>
+      <c r="CV57">
+        <v>42211000.0</v>
+      </c>
+      <c r="CW57">
+        <v>33856000.0</v>
+      </c>
+      <c r="CX57">
+        <v>26140000.0</v>
+      </c>
+      <c r="CY57">
+        <v>18159000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>4673000.0</v>
+      </c>
+      <c r="DA57">
+        <v>1168000.0</v>
+      </c>
+      <c r="DB57">
+        <v>1554000.0</v>
+      </c>
+      <c r="DC57">
+        <v>1293000.0</v>
+      </c>
+      <c r="DD57">
+        <v>779000.0</v>
+      </c>
+      <c r="DE57">
+        <v>314000.0</v>
+      </c>
+      <c r="DF57">
+        <v>267000.0</v>
+      </c>
+      <c r="DG57">
+        <v>366000.0</v>
+      </c>
+      <c r="DH57">
+        <v>176000.0</v>
+      </c>
+      <c r="DI57">
+        <v>186000.0</v>
+      </c>
+      <c r="DJ57">
+        <v>309081.0</v>
+      </c>
+      <c r="DK57">
+        <v>446569.0</v>
+      </c>
+      <c r="DL57">
+        <v>1457260.0</v>
+      </c>
+      <c r="DM57">
+        <v>932708.0</v>
+      </c>
+      <c r="DN57">
+        <v>1150832.0</v>
+      </c>
+      <c r="DO57">
+        <v>628855.0</v>
+      </c>
+      <c r="DP57">
+        <v>1077673.0</v>
+      </c>
+      <c r="DQ57">
+        <v>498971.0</v>
+      </c>
+      <c r="DR57">
+        <v>153659.0</v>
+      </c>
+      <c r="DS57">
+        <v>353784.0</v>
+      </c>
+      <c r="DT57">
+        <v>2200000.0</v>
+      </c>
+      <c r="DU57">
+        <v>100000.0</v>
+      </c>
+      <c r="DV57"/>
+    </row>
+    <row r="58" spans="1:126">
+      <c r="A58" t="s">
+        <v>88</v>
+      </c>
+      <c r="B58">
+        <v>188646000.0</v>
+      </c>
+      <c r="C58">
+        <v>186924000.0</v>
+      </c>
+      <c r="D58">
+        <v>192033000.0</v>
+      </c>
+      <c r="E58">
+        <v>198075000.0</v>
+      </c>
+      <c r="F58">
+        <v>224346000.0</v>
+      </c>
+      <c r="G58">
+        <v>203775000.0</v>
+      </c>
+      <c r="H58">
+        <v>129006000.0</v>
+      </c>
+      <c r="I58">
+        <v>156848000.0</v>
+      </c>
+      <c r="J58">
+        <v>42121000.0</v>
+      </c>
+      <c r="K58">
+        <v>43936000.0</v>
+      </c>
+      <c r="L58">
+        <v>25549000.0</v>
+      </c>
+      <c r="M58">
+        <v>199275000.0</v>
+      </c>
+      <c r="N58">
+        <v>200917000.0</v>
+      </c>
+      <c r="O58">
+        <v>213606000.0</v>
+      </c>
+      <c r="P58">
+        <v>202788000.0</v>
+      </c>
+      <c r="Q58">
+        <v>293525000.0</v>
+      </c>
+      <c r="R58">
+        <v>315968000.0</v>
+      </c>
+      <c r="S58">
+        <v>368381000.0</v>
+      </c>
+      <c r="T58">
+        <v>513972000.0</v>
+      </c>
+      <c r="U58">
+        <v>480629000.0</v>
+      </c>
+      <c r="V58">
+        <v>440810000.0</v>
+      </c>
+      <c r="W58">
+        <v>222991000.0</v>
+      </c>
+      <c r="X58">
+        <v>224224000.0</v>
+      </c>
+      <c r="Y58">
+        <v>229490000.0</v>
+      </c>
+      <c r="Z58">
+        <v>51930000.0</v>
+      </c>
+      <c r="AA58">
+        <v>43203000.0</v>
+      </c>
+      <c r="AB58">
+        <v>12621000.0</v>
+      </c>
+      <c r="AC58">
+        <v>22145000.0</v>
+      </c>
+      <c r="AD58">
+        <v>32263000.0</v>
+      </c>
+      <c r="AE58">
+        <v>32709000.0</v>
+      </c>
+      <c r="AF58">
+        <v>18134000.0</v>
+      </c>
+      <c r="AG58">
+        <v>16091000.0</v>
+      </c>
+      <c r="AH58">
+        <v>50782000.0</v>
+      </c>
+      <c r="AI58">
+        <v>13109000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>36267000.0</v>
+      </c>
+      <c r="AK58">
+        <v>19243000.0</v>
+      </c>
+      <c r="AL58">
+        <v>15170000.0</v>
+      </c>
+      <c r="AM58">
+        <v>28560000.0</v>
+      </c>
+      <c r="AN58">
+        <v>48493000.0</v>
+      </c>
+      <c r="AO58">
+        <v>29842000.0</v>
+      </c>
+      <c r="AP58">
+        <v>33753000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>33746000.0</v>
+      </c>
+      <c r="AR58">
+        <v>28172000.0</v>
+      </c>
+      <c r="AS58">
+        <v>33138000.0</v>
+      </c>
+      <c r="AT58">
+        <v>34145000.0</v>
+      </c>
+      <c r="AU58">
+        <v>47300000.0</v>
+      </c>
+      <c r="AV58">
+        <v>41994000.0</v>
+      </c>
+      <c r="AW58">
+        <v>46625000.0</v>
+      </c>
+      <c r="AX58">
+        <v>39506000.0</v>
+      </c>
+      <c r="AY58">
+        <v>31195000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>34936000.0</v>
+      </c>
+      <c r="BA58">
+        <v>61688000.0</v>
+      </c>
+      <c r="BB58">
+        <v>82188000.0</v>
+      </c>
+      <c r="BC58">
+        <v>50239000.0</v>
+      </c>
+      <c r="BD58">
+        <v>72435000.0</v>
+      </c>
+      <c r="BE58">
+        <v>70997000.0</v>
+      </c>
+      <c r="BF58">
+        <v>55436000.0</v>
+      </c>
+      <c r="BG58">
+        <v>30765000.0</v>
+      </c>
+      <c r="BH58">
+        <v>44859000.0</v>
+      </c>
+      <c r="BI58">
+        <v>30965000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>31564000.0</v>
+      </c>
+      <c r="BK58">
+        <v>20931000.0</v>
+      </c>
+      <c r="BL58">
+        <v>33519000.0</v>
+      </c>
+      <c r="BM58">
+        <v>14706000.0</v>
+      </c>
+      <c r="BN58">
+        <v>15850000.0</v>
+      </c>
+      <c r="BO58">
+        <v>22287000.0</v>
+      </c>
+      <c r="BP58">
+        <v>21727000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>16873000.0</v>
+      </c>
+      <c r="BR58">
+        <v>20419000.0</v>
+      </c>
+      <c r="BS58">
+        <v>14527000.0</v>
+      </c>
+      <c r="BT58">
+        <v>13491000.0</v>
+      </c>
+      <c r="BU58">
+        <v>8221000.0</v>
+      </c>
+      <c r="BV58">
+        <v>6431000.0</v>
+      </c>
+      <c r="BW58">
+        <v>6247000.0</v>
+      </c>
+      <c r="BX58">
+        <v>9597000.0</v>
+      </c>
+      <c r="BY58">
+        <v>4641000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>7204000.0</v>
+      </c>
+      <c r="CA58">
+        <v>4276000.0</v>
+      </c>
+      <c r="CB58">
+        <v>11037000.0</v>
+      </c>
+      <c r="CC58">
+        <v>10313000.0</v>
+      </c>
+      <c r="CD58">
+        <v>4627000.0</v>
+      </c>
+      <c r="CE58">
+        <v>6647000.0</v>
+      </c>
+      <c r="CF58">
+        <v>5194000.0</v>
+      </c>
+      <c r="CG58">
+        <v>3254000.0</v>
+      </c>
+      <c r="CH58">
+        <v>4696000.0</v>
+      </c>
+      <c r="CI58">
+        <v>3472000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>3707000.0</v>
+      </c>
+      <c r="CK58">
+        <v>5438000.0</v>
+      </c>
+      <c r="CL58">
+        <v>4745000.0</v>
+      </c>
+      <c r="CM58">
+        <v>4188000.0</v>
+      </c>
+      <c r="CN58">
+        <v>27974000.0</v>
+      </c>
+      <c r="CO58">
+        <v>4750000.0</v>
+      </c>
+      <c r="CP58">
+        <v>4784000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>5183000.0</v>
+      </c>
+      <c r="CR58">
+        <v>61154000.0</v>
+      </c>
+      <c r="CS58">
+        <v>50187000.0</v>
+      </c>
+      <c r="CT58">
+        <v>50300000.0</v>
+      </c>
+      <c r="CU58">
+        <v>52127000.0</v>
+      </c>
+      <c r="CV58">
+        <v>47949000.0</v>
+      </c>
+      <c r="CW58">
+        <v>36466000.0</v>
+      </c>
+      <c r="CX58">
+        <v>28790000.0</v>
+      </c>
+      <c r="CY58">
+        <v>38372000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>32531000.0</v>
+      </c>
+      <c r="DA58">
+        <v>17651000.0</v>
+      </c>
+      <c r="DB58">
+        <v>21416000.0</v>
+      </c>
+      <c r="DC58">
+        <v>6529000.0</v>
+      </c>
+      <c r="DD58">
+        <v>5572000.0</v>
+      </c>
+      <c r="DE58">
+        <v>1848000.0</v>
+      </c>
+      <c r="DF58">
+        <v>1748000.0</v>
+      </c>
+      <c r="DG58">
+        <v>1828000.0</v>
+      </c>
+      <c r="DH58">
+        <v>1378000.0</v>
+      </c>
+      <c r="DI58">
+        <v>1368000.0</v>
+      </c>
+      <c r="DJ58">
+        <v>1471081.0</v>
+      </c>
+      <c r="DK58">
+        <v>446569.0</v>
+      </c>
+      <c r="DL58">
+        <v>1608256.0</v>
+      </c>
+      <c r="DM58">
+        <v>1083705.0</v>
+      </c>
+      <c r="DN58">
+        <v>1301828.0</v>
+      </c>
+      <c r="DO58">
+        <v>822358.0</v>
+      </c>
+      <c r="DP58">
+        <v>1327983.0</v>
+      </c>
+      <c r="DQ58">
+        <v>793920.0</v>
+      </c>
+      <c r="DR58">
+        <v>576128.0</v>
+      </c>
+      <c r="DS58">
+        <v>357979.0</v>
+      </c>
+      <c r="DT58">
+        <v>2200000.0</v>
+      </c>
+      <c r="DU58">
+        <v>100000.0</v>
+      </c>
+      <c r="DV58"/>
+    </row>
+    <row r="59" spans="1:126">
+      <c r="A59" t="s">
+        <v>89</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>202142000.0</v>
+      </c>
+      <c r="AG59">
+        <v>234376000.0</v>
+      </c>
+      <c r="AH59">
+        <v>267053000.0</v>
+      </c>
+      <c r="AI59">
+        <v>295659000.0</v>
+      </c>
+      <c r="AJ59">
+        <v>404943000.0</v>
+      </c>
+      <c r="AK59">
+        <v>245247000.0</v>
+      </c>
+      <c r="AL59">
+        <v>257691000.0</v>
+      </c>
+      <c r="AM59">
+        <v>267443000.0</v>
+      </c>
+      <c r="AN59">
+        <v>275002000.0</v>
+      </c>
+      <c r="AO59">
+        <v>266566000.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
+      <c r="DL59"/>
+      <c r="DM59"/>
+      <c r="DN59"/>
+      <c r="DO59"/>
+      <c r="DP59"/>
+      <c r="DQ59"/>
+      <c r="DR59"/>
+      <c r="DS59"/>
+      <c r="DT59"/>
+      <c r="DU59"/>
+      <c r="DV59"/>
+    </row>
+    <row r="60" spans="1:126">
+      <c r="A60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B60">
+        <v>528503000.0</v>
+      </c>
+      <c r="C60">
+        <v>543450000.0</v>
+      </c>
+      <c r="D60">
+        <v>537611000.0</v>
+      </c>
+      <c r="E60">
+        <v>538580000.0</v>
+      </c>
+      <c r="F60">
+        <v>540225000.0</v>
+      </c>
+      <c r="G60">
+        <v>514825000.0</v>
+      </c>
+      <c r="H60">
+        <v>540178000.0</v>
+      </c>
+      <c r="I60">
+        <v>560696000.0</v>
+      </c>
+      <c r="J60">
+        <v>568264000.0</v>
+      </c>
+      <c r="K60">
+        <v>568266000.0</v>
+      </c>
+      <c r="L60">
+        <v>492556000.0</v>
+      </c>
+      <c r="M60">
+        <v>324391000.0</v>
+      </c>
+      <c r="N60">
+        <v>344645000.0</v>
+      </c>
+      <c r="O60">
+        <v>258280000.0</v>
+      </c>
+      <c r="P60">
+        <v>257706000.0</v>
+      </c>
+      <c r="Q60">
+        <v>243119000.0</v>
+      </c>
+      <c r="R60">
+        <v>334430000.0</v>
+      </c>
+      <c r="S60">
+        <v>419433000.0</v>
+      </c>
+      <c r="T60">
+        <v>223914000.0</v>
+      </c>
+      <c r="U60">
+        <v>135155000.0</v>
+      </c>
+      <c r="V60">
+        <v>116206000.0</v>
+      </c>
+      <c r="W60">
+        <v>281487000.0</v>
+      </c>
+      <c r="X60">
+        <v>200458000.0</v>
+      </c>
+      <c r="Y60">
+        <v>162823000.0</v>
+      </c>
+      <c r="Z60">
+        <v>159958000.0</v>
+      </c>
+      <c r="AA60">
+        <v>173125000.0</v>
+      </c>
+      <c r="AB60">
+        <v>172476000.0</v>
+      </c>
+      <c r="AC60">
+        <v>179784000.0</v>
+      </c>
+      <c r="AD60">
+        <v>186834000.0</v>
+      </c>
+      <c r="AE60">
+        <v>191240000.0</v>
+      </c>
+      <c r="AF60">
+        <v>202142000.0</v>
+      </c>
+      <c r="AG60">
+        <v>234376000.0</v>
+      </c>
+      <c r="AH60">
+        <v>267053000.0</v>
+      </c>
+      <c r="AI60">
+        <v>295659000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>404943000.0</v>
+      </c>
+      <c r="AK60">
+        <v>245247000.0</v>
+      </c>
+      <c r="AL60">
+        <v>257691000.0</v>
+      </c>
+      <c r="AM60">
+        <v>267443000.0</v>
+      </c>
+      <c r="AN60">
+        <v>274733000.0</v>
+      </c>
+      <c r="AO60">
+        <v>266566000.0</v>
+      </c>
+      <c r="AP60">
+        <v>306060000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>314155000.0</v>
+      </c>
+      <c r="AR60">
+        <v>439475000.0</v>
+      </c>
+      <c r="AS60">
+        <v>470826000.0</v>
+      </c>
+      <c r="AT60">
+        <v>473219000.0</v>
+      </c>
+      <c r="AU60">
+        <v>489048000.0</v>
+      </c>
+      <c r="AV60">
+        <v>506926000.0</v>
+      </c>
+      <c r="AW60">
+        <v>522051000.0</v>
+      </c>
+      <c r="AX60">
+        <v>535220000.0</v>
+      </c>
+      <c r="AY60">
+        <v>562198000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>605273000.0</v>
+      </c>
+      <c r="BA60">
+        <v>618904000.0</v>
+      </c>
+      <c r="BB60">
+        <v>632344000.0</v>
+      </c>
+      <c r="BC60">
+        <v>618478000.0</v>
+      </c>
+      <c r="BD60">
+        <v>621311000.0</v>
+      </c>
+      <c r="BE60">
+        <v>623704000.0</v>
+      </c>
+      <c r="BF60">
+        <v>608157000.0</v>
+      </c>
+      <c r="BG60">
+        <v>319949000.0</v>
+      </c>
+      <c r="BH60">
+        <v>323125000.0</v>
+      </c>
+      <c r="BI60">
+        <v>309210000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>305658000.0</v>
+      </c>
+      <c r="BK60">
+        <v>110871000.0</v>
+      </c>
+      <c r="BL60">
+        <v>108710000.0</v>
+      </c>
+      <c r="BM60">
+        <v>76740000.0</v>
+      </c>
+      <c r="BN60">
+        <v>74928000.0</v>
+      </c>
+      <c r="BO60">
+        <v>53462000.0</v>
+      </c>
+      <c r="BP60">
+        <v>54347000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>58706000.0</v>
+      </c>
+      <c r="BR60">
+        <v>58110000.0</v>
+      </c>
+      <c r="BS60">
+        <v>58547000.0</v>
+      </c>
+      <c r="BT60">
+        <v>58715000.0</v>
+      </c>
+      <c r="BU60">
+        <v>59184000.0</v>
+      </c>
+      <c r="BV60">
+        <v>62254000.0</v>
+      </c>
+      <c r="BW60">
+        <v>64804000.0</v>
+      </c>
+      <c r="BX60">
+        <v>64778000.0</v>
+      </c>
+      <c r="BY60">
+        <v>67163000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>67321000.0</v>
+      </c>
+      <c r="CA60">
+        <v>61494000.0</v>
+      </c>
+      <c r="CB60">
+        <v>96958000.0</v>
+      </c>
+      <c r="CC60">
+        <v>98372000.0</v>
+      </c>
+      <c r="CD60">
+        <v>60398000.0</v>
+      </c>
+      <c r="CE60">
+        <v>61803000.0</v>
+      </c>
+      <c r="CF60">
+        <v>62571000.0</v>
+      </c>
+      <c r="CG60">
+        <v>63922000.0</v>
+      </c>
+      <c r="CH60">
+        <v>65822000.0</v>
+      </c>
+      <c r="CI60">
+        <v>28808000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>30439000.0</v>
+      </c>
+      <c r="CK60">
+        <v>32355000.0</v>
+      </c>
+      <c r="CL60">
+        <v>33605000.0</v>
+      </c>
+      <c r="CM60">
+        <v>34663000.0</v>
+      </c>
+      <c r="CN60">
+        <v>64990000.0</v>
+      </c>
+      <c r="CO60">
+        <v>37039000.0</v>
+      </c>
+      <c r="CP60">
+        <v>38772000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>40542000.0</v>
+      </c>
+      <c r="CR60">
+        <v>21570000.0</v>
+      </c>
+      <c r="CS60">
+        <v>42753000.0</v>
+      </c>
+      <c r="CT60">
+        <v>52348000.0</v>
+      </c>
+      <c r="CU60">
+        <v>58732000.0</v>
+      </c>
+      <c r="CV60">
+        <v>63465000.0</v>
+      </c>
+      <c r="CW60">
+        <v>64875000.0</v>
+      </c>
+      <c r="CX60">
+        <v>69777000.0</v>
+      </c>
+      <c r="CY60">
+        <v>60144000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>78201000.0</v>
+      </c>
+      <c r="DA60">
+        <v>52252000.0</v>
+      </c>
+      <c r="DB60">
+        <v>57514000.0</v>
+      </c>
+      <c r="DC60">
+        <v>45262000.0</v>
+      </c>
+      <c r="DD60">
+        <v>16722000.0</v>
+      </c>
+      <c r="DE60">
+        <v>14431000.0</v>
+      </c>
+      <c r="DF60">
+        <v>16081000.0</v>
+      </c>
+      <c r="DG60">
+        <v>17941000.0</v>
+      </c>
+      <c r="DH60">
+        <v>19860000.0</v>
+      </c>
+      <c r="DI60">
+        <v>20786000.0</v>
+      </c>
+      <c r="DJ60">
+        <v>14543891.0</v>
+      </c>
+      <c r="DK60">
+        <v>8179700.0</v>
+      </c>
+      <c r="DL60">
+        <v>6944289.0</v>
+      </c>
+      <c r="DM60">
+        <v>4828956.0</v>
+      </c>
+      <c r="DN60">
+        <v>3764472.0</v>
+      </c>
+      <c r="DO60">
+        <v>4555412.0</v>
+      </c>
+      <c r="DP60">
+        <v>6501389.0</v>
+      </c>
+      <c r="DQ60">
+        <v>6149620.0</v>
+      </c>
+      <c r="DR60">
+        <v>5388099.0</v>
+      </c>
+      <c r="DS60">
+        <v>4105233.0</v>
+      </c>
+      <c r="DT60">
+        <v>1800000.0</v>
+      </c>
+      <c r="DU60">
+        <v>800000.0</v>
+      </c>
+      <c r="DV60"/>
+    </row>
+    <row r="61" spans="1:126">
+      <c r="A61" t="s">
+        <v>91</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61">
+        <v>-98258000.0</v>
+      </c>
+      <c r="N61">
+        <v>-98258000.0</v>
+      </c>
+      <c r="O61">
+        <v>-98258000.0</v>
+      </c>
+      <c r="P61"/>
+      <c r="Q61">
+        <v>-86781000.0</v>
+      </c>
+      <c r="R61">
+        <v>-58267000.0</v>
+      </c>
+      <c r="S61"/>
+      <c r="T61">
+        <v>-43270000.0</v>
+      </c>
+      <c r="U61">
+        <v>-43270000.0</v>
+      </c>
+      <c r="V61">
+        <v>-43270000.0</v>
+      </c>
+      <c r="W61">
+        <v>-43270000.0</v>
+      </c>
+      <c r="X61">
+        <v>-43270000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-43270000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-40586000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-39272000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-39272000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-39272000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-39272000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-39272000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-39272000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-39272000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-34640000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-26731000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-26731000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-26731000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-26731000.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
+      <c r="DL61"/>
+      <c r="DM61"/>
+      <c r="DN61"/>
+      <c r="DO61"/>
+      <c r="DP61"/>
+      <c r="DQ61"/>
+      <c r="DR61"/>
+      <c r="DS61"/>
+      <c r="DT61"/>
+      <c r="DU61"/>
+      <c r="DV61"/>
+    </row>
+    <row r="62" spans="1:126">
+      <c r="A62" t="s">
+        <v>92</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
+      <c r="DL62"/>
+      <c r="DM62"/>
+      <c r="DN62"/>
+      <c r="DO62"/>
+      <c r="DP62"/>
+      <c r="DQ62"/>
+      <c r="DR62"/>
+      <c r="DS62"/>
+      <c r="DT62"/>
+      <c r="DU62"/>
+      <c r="DV62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2">
+        <v>50013000.0</v>
+      </c>
+      <c r="C2">
+        <v>92658000.0</v>
+      </c>
+      <c r="D2">
+        <v>52829000.0</v>
+      </c>
+      <c r="E2">
+        <v>37388000.0</v>
+      </c>
+      <c r="F2">
+        <v>36098000.0</v>
+      </c>
+      <c r="G2">
+        <v>24824000.0</v>
+      </c>
+      <c r="H2">
+        <v>18288000.0</v>
+      </c>
+      <c r="I2">
+        <v>106655000.0</v>
+      </c>
+      <c r="J2">
+        <v>63207000.0</v>
+      </c>
+      <c r="K2">
+        <v>111270000.0</v>
+      </c>
+      <c r="L2">
+        <v>127071000.0</v>
+      </c>
+      <c r="M2">
+        <v>139089000.0</v>
+      </c>
+      <c r="N2">
+        <v>147501000.0</v>
+      </c>
+      <c r="O2">
+        <v>111289000.0</v>
+      </c>
+      <c r="P2">
+        <v>97013000.0</v>
+      </c>
+      <c r="Q2">
+        <v>66020000.0</v>
+      </c>
+      <c r="R2">
+        <v>50307000.0</v>
+      </c>
+      <c r="S2">
+        <v>56127000.0</v>
+      </c>
+      <c r="T2">
+        <v>56171000.0</v>
+      </c>
+      <c r="U2">
+        <v>17159000.0</v>
+      </c>
+      <c r="V2">
+        <v>3683000.0</v>
+      </c>
+      <c r="W2">
+        <v>8133000.0</v>
+      </c>
+      <c r="X2">
+        <v>6089000.0</v>
+      </c>
+      <c r="Y2">
+        <v>8111000.0</v>
+      </c>
+      <c r="Z2">
+        <v>63965000.0</v>
+      </c>
+      <c r="AA2">
+        <v>33547000.0</v>
+      </c>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3">
+        <v>43348000.0</v>
+      </c>
+      <c r="C3">
+        <v>34560000.0</v>
+      </c>
+      <c r="D3">
+        <v>14973000.0</v>
+      </c>
+      <c r="E3">
+        <v>13514000.0</v>
+      </c>
+      <c r="F3">
+        <v>10688000.0</v>
+      </c>
+      <c r="G3">
+        <v>4800000.0</v>
+      </c>
+      <c r="H3">
+        <v>3227000.0</v>
+      </c>
+      <c r="I3">
+        <v>27145000.0</v>
+      </c>
+      <c r="J3">
+        <v>22243000.0</v>
+      </c>
+      <c r="K3">
+        <v>34355000.0</v>
+      </c>
+      <c r="L3">
+        <v>53289000.0</v>
+      </c>
+      <c r="M3">
+        <v>57546000.0</v>
+      </c>
+      <c r="N3">
+        <v>53894000.0</v>
+      </c>
+      <c r="O3">
+        <v>39168000.0</v>
+      </c>
+      <c r="P3">
+        <v>9850000.0</v>
+      </c>
+      <c r="Q3">
+        <v>7017000.0</v>
+      </c>
+      <c r="R3">
+        <v>4759000.0</v>
+      </c>
+      <c r="S3">
+        <v>6174000.0</v>
+      </c>
+      <c r="T3">
+        <v>5702000.0</v>
+      </c>
+      <c r="U3">
+        <v>5392000.0</v>
+      </c>
+      <c r="V3">
+        <v>4981000.0</v>
+      </c>
+      <c r="W3">
+        <v>551000.0</v>
+      </c>
+      <c r="X3">
+        <v>2409000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1797000.0</v>
+      </c>
+      <c r="Z3">
+        <v>3869000.0</v>
+      </c>
+      <c r="AA3">
+        <v>2657000.0</v>
+      </c>
+      <c r="AB3">
+        <v>1823000.0</v>
+      </c>
+      <c r="AC3">
+        <v>1709000.0</v>
+      </c>
+      <c r="AD3">
+        <v>529262.0</v>
+      </c>
+      <c r="AE3">
+        <v>22412.0</v>
+      </c>
+      <c r="AF3">
+        <v>9681.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B5">
+        <v>6409000.0</v>
+      </c>
+      <c r="C5">
+        <v>-31708000.0</v>
+      </c>
+      <c r="D5">
+        <v>69356000.0</v>
+      </c>
+      <c r="E5">
+        <v>-120718000.0</v>
+      </c>
+      <c r="F5">
+        <v>182574000.0</v>
+      </c>
+      <c r="G5">
+        <v>118208000.0</v>
+      </c>
+      <c r="H5">
+        <v>-18953000.0</v>
+      </c>
+      <c r="I5">
+        <v>3521000.0</v>
+      </c>
+      <c r="J5">
+        <v>-25024000.0</v>
+      </c>
+      <c r="K5">
+        <v>-36611000.0</v>
+      </c>
+      <c r="L5">
+        <v>-152678000.0</v>
+      </c>
+      <c r="M5">
+        <v>-62155000.0</v>
+      </c>
+      <c r="N5">
+        <v>-82931000.0</v>
+      </c>
+      <c r="O5">
+        <v>80412000.0</v>
+      </c>
+      <c r="P5">
+        <v>30257000.0</v>
+      </c>
+      <c r="Q5">
+        <v>38486000.0</v>
+      </c>
+      <c r="R5">
+        <v>-5424000.0</v>
+      </c>
+      <c r="S5">
+        <v>-13633000.0</v>
+      </c>
+      <c r="T5">
+        <v>-7152000.0</v>
+      </c>
+      <c r="U5">
+        <v>-5456000.0</v>
+      </c>
+      <c r="V5">
+        <v>-6175000.0</v>
+      </c>
+      <c r="W5">
+        <v>-5584000.0</v>
+      </c>
+      <c r="X5">
+        <v>-7806000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-9865000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-43198000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-37163000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-7632000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-5842000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-3520421.0</v>
+      </c>
+      <c r="AE5">
+        <v>1020965.0</v>
+      </c>
+      <c r="AF5">
+        <v>2090319.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B6">
+        <v>49757000.0</v>
+      </c>
+      <c r="C6">
+        <v>2852000.0</v>
+      </c>
+      <c r="D6">
+        <v>84329000.0</v>
+      </c>
+      <c r="E6">
+        <v>-107204000.0</v>
+      </c>
+      <c r="F6">
+        <v>193262000.0</v>
+      </c>
+      <c r="G6">
+        <v>123008000.0</v>
+      </c>
+      <c r="H6">
+        <v>-15726000.0</v>
+      </c>
+      <c r="I6">
+        <v>30666000.0</v>
+      </c>
+      <c r="J6">
+        <v>-2781000.0</v>
+      </c>
+      <c r="K6">
+        <v>-2256000.0</v>
+      </c>
+      <c r="L6">
+        <v>-99389000.0</v>
+      </c>
+      <c r="M6">
+        <v>-4609000.0</v>
+      </c>
+      <c r="N6">
+        <v>-29037000.0</v>
+      </c>
+      <c r="O6">
+        <v>119580000.0</v>
+      </c>
+      <c r="P6">
+        <v>40107000.0</v>
+      </c>
+      <c r="Q6">
+        <v>45503000.0</v>
+      </c>
+      <c r="R6">
+        <v>-665000.0</v>
+      </c>
+      <c r="S6">
+        <v>-7459000.0</v>
+      </c>
+      <c r="T6">
+        <v>-1450000.0</v>
+      </c>
+      <c r="U6">
+        <v>-64000.0</v>
+      </c>
+      <c r="V6">
+        <v>-1194000.0</v>
+      </c>
+      <c r="W6">
+        <v>-5033000.0</v>
+      </c>
+      <c r="X6">
+        <v>-5397000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-8068000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-39329000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-34506000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-5809000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-4133000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-2991159.0</v>
+      </c>
+      <c r="AE6">
+        <v>1043377.0</v>
+      </c>
+      <c r="AF6">
+        <v>2100000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>193</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9">
+        <v>235219000.0</v>
+      </c>
+      <c r="C9">
+        <v>29654000.0</v>
+      </c>
+      <c r="D9">
+        <v>72273000.0</v>
+      </c>
+      <c r="E9">
+        <v>21835000.0</v>
+      </c>
+      <c r="F9">
+        <v>51949000.0</v>
+      </c>
+      <c r="G9">
+        <v>4958000.0</v>
+      </c>
+      <c r="H9">
+        <v>-7042000.0</v>
+      </c>
+      <c r="I9">
+        <v>24851000.0</v>
+      </c>
+      <c r="J9">
+        <v>2195000.0</v>
+      </c>
+      <c r="K9">
+        <v>41429000.0</v>
+      </c>
+      <c r="L9">
+        <v>-2034000.0</v>
+      </c>
+      <c r="M9">
+        <v>-8213000.0</v>
+      </c>
+      <c r="N9">
+        <v>-16945000.0</v>
+      </c>
+      <c r="O9">
+        <v>139438000.0</v>
+      </c>
+      <c r="P9">
+        <v>75243000.0</v>
+      </c>
+      <c r="Q9">
+        <v>65809000.0</v>
+      </c>
+      <c r="R9">
+        <v>17033000.0</v>
+      </c>
+      <c r="S9">
+        <v>48227000.0</v>
+      </c>
+      <c r="T9">
+        <v>52597000.0</v>
+      </c>
+      <c r="U9">
+        <v>17666000.0</v>
+      </c>
+      <c r="V9">
+        <v>15891000.0</v>
+      </c>
+      <c r="W9">
+        <v>4284000.0</v>
+      </c>
+      <c r="X9">
+        <v>692000.0</v>
+      </c>
+      <c r="Y9">
+        <v>43000.0</v>
+      </c>
+      <c r="Z9">
+        <v>24636000.0</v>
+      </c>
+      <c r="AA9">
+        <v>57000.0</v>
+      </c>
+      <c r="AB9">
+        <v>122000.0</v>
+      </c>
+      <c r="AC9">
+        <v>382000.0</v>
+      </c>
+      <c r="AD9">
+        <v>431778.0</v>
+      </c>
+      <c r="AE9">
+        <v>3240582.0</v>
+      </c>
+      <c r="AF9">
+        <v>3194241.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B10">
+        <v>31311000.0</v>
+      </c>
+      <c r="C10">
+        <v>-38147000.0</v>
+      </c>
+      <c r="D10">
+        <v>67426000.0</v>
+      </c>
+      <c r="E10">
+        <v>-127150000.0</v>
+      </c>
+      <c r="F10">
+        <v>174652000.0</v>
+      </c>
+      <c r="G10">
+        <v>108072000.0</v>
+      </c>
+      <c r="H10">
+        <v>-18953000.0</v>
+      </c>
+      <c r="I10">
+        <v>-103669000.0</v>
+      </c>
+      <c r="J10">
+        <v>24639000.0</v>
+      </c>
+      <c r="K10">
+        <v>-36611000.0</v>
+      </c>
+      <c r="L10">
+        <v>-152678000.0</v>
+      </c>
+      <c r="M10">
+        <v>-62750000.0</v>
+      </c>
+      <c r="N10">
+        <v>-80800000.0</v>
+      </c>
+      <c r="O10">
+        <v>81349000.0</v>
+      </c>
+      <c r="P10">
+        <v>30353000.0</v>
+      </c>
+      <c r="Q10">
+        <v>38756000.0</v>
+      </c>
+      <c r="R10">
+        <v>-5424000.0</v>
+      </c>
+      <c r="S10">
+        <v>-13633000.0</v>
+      </c>
+      <c r="T10">
+        <v>-7152000.0</v>
+      </c>
+      <c r="U10">
+        <v>-5456000.0</v>
+      </c>
+      <c r="V10">
+        <v>-6175000.0</v>
+      </c>
+      <c r="W10">
+        <v>-5584000.0</v>
+      </c>
+      <c r="X10">
+        <v>-5605000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-13368000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-39032000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-38398000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-10406000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-6387000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-3520421.0</v>
+      </c>
+      <c r="AE10">
+        <v>2052726.0</v>
+      </c>
+      <c r="AF10">
+        <v>2118669.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11">
+        <v>6841000.0</v>
+      </c>
+      <c r="C11">
+        <v>-3449000.0</v>
+      </c>
+      <c r="D11">
+        <v>-1504000.0</v>
+      </c>
+      <c r="E11">
+        <v>-16211000.0</v>
+      </c>
+      <c r="F11">
+        <v>24287000.0</v>
+      </c>
+      <c r="G11">
+        <v>-1159000.0</v>
+      </c>
+      <c r="H11">
+        <v>-1824000.0</v>
+      </c>
+      <c r="I11">
+        <v>1179000.0</v>
+      </c>
+      <c r="J11">
+        <v>2955000.0</v>
+      </c>
+      <c r="K11">
+        <v>18188000.0</v>
+      </c>
+      <c r="L11">
+        <v>4800000.0</v>
+      </c>
+      <c r="M11">
+        <v>3912000.0</v>
+      </c>
+      <c r="N11">
+        <v>-21958000.0</v>
+      </c>
+      <c r="O11">
+        <v>22060000.0</v>
+      </c>
+      <c r="P11">
+        <v>10075000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1740000.0</v>
+      </c>
+      <c r="R11">
+        <v>209000.0</v>
+      </c>
+      <c r="S11">
+        <v>124000.0</v>
+      </c>
+      <c r="T11">
+        <v>207000.0</v>
+      </c>
+      <c r="U11">
+        <v>40000.0</v>
+      </c>
+      <c r="V11">
+        <v>-135000.0</v>
+      </c>
+      <c r="W11">
+        <v>-139000.0</v>
+      </c>
+      <c r="X11">
+        <v>-137000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-710000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-780000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-73000.0</v>
+      </c>
+      <c r="AB11">
+        <v>20000.0</v>
+      </c>
+      <c r="AC11">
+        <v>347000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-250132.0</v>
+      </c>
+      <c r="AE11">
+        <v>605341.0</v>
+      </c>
+      <c r="AF11">
+        <v>55756.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B12">
+        <v>8989000.0</v>
+      </c>
+      <c r="C12">
+        <v>6439000.0</v>
+      </c>
+      <c r="D12">
+        <v>1930000.0</v>
+      </c>
+      <c r="E12">
+        <v>6432000.0</v>
+      </c>
+      <c r="F12">
+        <v>7922000.0</v>
+      </c>
+      <c r="G12">
+        <v>10136000.0</v>
+      </c>
+      <c r="H12">
+        <v>6698000.0</v>
+      </c>
+      <c r="I12">
+        <v>969000.0</v>
+      </c>
+      <c r="J12">
+        <v>4276000.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>56000.0</v>
+      </c>
+      <c r="M12">
+        <v>595000.0</v>
+      </c>
+      <c r="N12">
+        <v>1938000.0</v>
+      </c>
+      <c r="O12">
+        <v>825000.0</v>
+      </c>
+      <c r="P12">
+        <v>96000.0</v>
+      </c>
+      <c r="Q12">
+        <v>103000.0</v>
+      </c>
+      <c r="R12">
+        <v>148000.0</v>
+      </c>
+      <c r="S12">
+        <v>1056000.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>6000.0</v>
+      </c>
+      <c r="Z12">
+        <v>65000.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+      <c r="AB12">
+        <v>0.0</v>
+      </c>
+      <c r="AC12">
+        <v>130000.0</v>
+      </c>
+      <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13">
+        <v>11260000.0</v>
+      </c>
+      <c r="C13">
+        <v>16980000.0</v>
+      </c>
+      <c r="D13">
+        <v>14561000.0</v>
+      </c>
+      <c r="E13">
+        <v>5442000.0</v>
+      </c>
+      <c r="F13">
+        <v>501000.0</v>
+      </c>
+      <c r="G13">
+        <v>838000.0</v>
+      </c>
+      <c r="H13">
+        <v>5473000.0</v>
+      </c>
+      <c r="I13">
+        <v>969000.0</v>
+      </c>
+      <c r="J13">
+        <v>4276000.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B14">
+        <v>-2788000.0</v>
+      </c>
+      <c r="C14">
+        <v>-1359000.0</v>
+      </c>
+      <c r="D14">
+        <v>-933000.0</v>
+      </c>
+      <c r="E14">
+        <v>14126000.0</v>
+      </c>
+      <c r="F14">
+        <v>-1168000.0</v>
+      </c>
+      <c r="G14">
+        <v>11042000.0</v>
+      </c>
+      <c r="H14">
+        <v>-14000.0</v>
+      </c>
+      <c r="I14">
+        <v>181000.0</v>
+      </c>
+      <c r="J14">
+        <v>-496000.0</v>
+      </c>
+      <c r="K14">
+        <v>-732000.0</v>
+      </c>
+      <c r="L14">
+        <v>2558000.0</v>
+      </c>
+      <c r="M14">
+        <v>-633000.0</v>
+      </c>
+      <c r="N14">
+        <v>-2408000.0</v>
+      </c>
+      <c r="O14">
+        <v>-164000.0</v>
+      </c>
+      <c r="P14">
+        <v>539000.0</v>
+      </c>
+      <c r="Q14">
+        <v>2965000.0</v>
+      </c>
+      <c r="R14">
+        <v>5657000.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>200</v>
+      </c>
+      <c r="B15">
+        <v>21682000.0</v>
+      </c>
+      <c r="C15">
+        <v>-36057000.0</v>
+      </c>
+      <c r="D15">
+        <v>67060000.0</v>
+      </c>
+      <c r="E15">
+        <v>-125065000.0</v>
+      </c>
+      <c r="F15">
+        <v>149197000.0</v>
+      </c>
+      <c r="G15">
+        <v>109231000.0</v>
+      </c>
+      <c r="H15">
+        <v>-17115000.0</v>
+      </c>
+      <c r="I15">
+        <v>-105029000.0</v>
+      </c>
+      <c r="J15">
+        <v>22180000.0</v>
+      </c>
+      <c r="K15">
+        <v>-54067000.0</v>
+      </c>
+      <c r="L15">
+        <v>-160036000.0</v>
+      </c>
+      <c r="M15">
+        <v>-66029000.0</v>
+      </c>
+      <c r="N15">
+        <v>-56434000.0</v>
+      </c>
+      <c r="O15">
+        <v>59453000.0</v>
+      </c>
+      <c r="P15">
+        <v>19976000.0</v>
+      </c>
+      <c r="Q15">
+        <v>34051000.0</v>
+      </c>
+      <c r="R15">
+        <v>-11290000.0</v>
+      </c>
+      <c r="S15">
+        <v>-13757000.0</v>
+      </c>
+      <c r="T15">
+        <v>-15445000.0</v>
+      </c>
+      <c r="U15">
+        <v>-5496000.0</v>
+      </c>
+      <c r="V15">
+        <v>-6275000.0</v>
+      </c>
+      <c r="W15">
+        <v>-5543000.0</v>
+      </c>
+      <c r="X15">
+        <v>-5451000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-12754000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-22272000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-38959000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-8197000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-6189000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-2859379.0</v>
+      </c>
+      <c r="AE15">
+        <v>426420.0</v>
+      </c>
+      <c r="AF15">
+        <v>2063372.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>-133035000.0</v>
+      </c>
+      <c r="F16">
+        <v>118804000.0</v>
+      </c>
+      <c r="G16">
+        <v>90330000.0</v>
+      </c>
+      <c r="H16">
+        <v>-17422000.0</v>
+      </c>
+      <c r="I16">
+        <v>-105029000.0</v>
+      </c>
+      <c r="J16">
+        <v>22147000.0</v>
+      </c>
+      <c r="K16">
+        <v>-54067000.0</v>
+      </c>
+      <c r="L16">
+        <v>-160730000.0</v>
+      </c>
+      <c r="M16">
+        <v>-66755000.0</v>
+      </c>
+      <c r="N16">
+        <v>-56945000.0</v>
+      </c>
+      <c r="O16">
+        <v>59453000.0</v>
+      </c>
+      <c r="P16">
+        <v>21106000.0</v>
+      </c>
+      <c r="Q16">
+        <v>34051000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>202</v>
+      </c>
+      <c r="B17">
+        <v>24470000.0</v>
+      </c>
+      <c r="C17">
+        <v>-34698000.0</v>
+      </c>
+      <c r="D17">
+        <v>-25149000.0</v>
+      </c>
+      <c r="E17">
+        <v>-110939000.0</v>
+      </c>
+      <c r="F17">
+        <v>150365000.0</v>
+      </c>
+      <c r="G17">
+        <v>113444000.0</v>
+      </c>
+      <c r="H17">
+        <v>-17129000.0</v>
+      </c>
+      <c r="I17">
+        <v>-104848000.0</v>
+      </c>
+      <c r="J17">
+        <v>21684000.0</v>
+      </c>
+      <c r="K17">
+        <v>-54799000.0</v>
+      </c>
+      <c r="L17">
+        <v>-157478000.0</v>
+      </c>
+      <c r="M17">
+        <v>-66662000.0</v>
+      </c>
+      <c r="N17">
+        <v>-58842000.0</v>
+      </c>
+      <c r="O17">
+        <v>59289000.0</v>
+      </c>
+      <c r="P17">
+        <v>21645000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>2271000.0</v>
+      </c>
+      <c r="C18">
+        <v>10541000.0</v>
+      </c>
+      <c r="D18">
+        <v>11731000.0</v>
+      </c>
+      <c r="E18">
+        <v>-990000.0</v>
+      </c>
+      <c r="F18">
+        <v>-7421000.0</v>
+      </c>
+      <c r="G18">
+        <v>-5085000.0</v>
+      </c>
+      <c r="H18">
+        <v>5473000.0</v>
+      </c>
+      <c r="I18">
+        <v>969000.0</v>
+      </c>
+      <c r="J18">
+        <v>4276000.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>204</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-80626000.0</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19">
+        <v>137726000.0</v>
+      </c>
+      <c r="H19">
+        <v>10437000.0</v>
+      </c>
+      <c r="I19">
+        <v>969000.0</v>
+      </c>
+      <c r="J19">
+        <v>-220000.0</v>
+      </c>
+      <c r="K19">
+        <v>798000.0</v>
+      </c>
+      <c r="L19">
+        <v>-56000.0</v>
+      </c>
+      <c r="M19">
+        <v>-595000.0</v>
+      </c>
+      <c r="N19">
+        <v>2131000.0</v>
+      </c>
+      <c r="O19">
+        <v>937000.0</v>
+      </c>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>205</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>103745000.0</v>
+      </c>
+      <c r="J20">
+        <v>42101000.0</v>
+      </c>
+      <c r="K20">
+        <v>119402000.0</v>
+      </c>
+      <c r="L20">
+        <v>178884000.0</v>
+      </c>
+      <c r="M20">
+        <v>85344000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21">
+        <v>6409000.0</v>
+      </c>
+      <c r="C21">
+        <v>-32926000.0</v>
+      </c>
+      <c r="D21">
+        <v>20936000.0</v>
+      </c>
+      <c r="E21">
+        <v>-40092000.0</v>
+      </c>
+      <c r="F21">
+        <v>14545000.0</v>
+      </c>
+      <c r="G21">
+        <v>-19518000.0</v>
+      </c>
+      <c r="H21">
+        <v>-23418000.0</v>
+      </c>
+      <c r="I21">
+        <v>-24811000.0</v>
+      </c>
+      <c r="J21">
+        <v>-27272000.0</v>
+      </c>
+      <c r="K21">
+        <v>-37409000.0</v>
+      </c>
+      <c r="L21">
+        <v>-152622000.0</v>
+      </c>
+      <c r="M21">
+        <v>-62155000.0</v>
+      </c>
+      <c r="N21">
+        <v>-82931000.0</v>
+      </c>
+      <c r="O21">
+        <v>80412000.0</v>
+      </c>
+      <c r="P21">
+        <v>30257000.0</v>
+      </c>
+      <c r="Q21">
+        <v>38621000.0</v>
+      </c>
+      <c r="R21">
+        <v>-5726000.0</v>
+      </c>
+      <c r="S21">
+        <v>-14203000.0</v>
+      </c>
+      <c r="T21">
+        <v>-9511000.0</v>
+      </c>
+      <c r="U21">
+        <v>-6980000.0</v>
+      </c>
+      <c r="V21">
+        <v>-7246000.0</v>
+      </c>
+      <c r="W21">
+        <v>-6055000.0</v>
+      </c>
+      <c r="X21">
+        <v>-6013000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-9865000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-43198000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-37163000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-9564000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-5842000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-3520421.0</v>
+      </c>
+      <c r="AE21">
+        <v>1020965.0</v>
+      </c>
+      <c r="AF21">
+        <v>1795199.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>207</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>208</v>
+      </c>
+      <c r="B23">
+        <v>278823000.0</v>
+      </c>
+      <c r="C23">
+        <v>155238000.0</v>
+      </c>
+      <c r="D23">
+        <v>104166000.0</v>
+      </c>
+      <c r="E23">
+        <v>99315000.0</v>
+      </c>
+      <c r="F23">
+        <v>73502000.0</v>
+      </c>
+      <c r="G23">
+        <v>49300000.0</v>
+      </c>
+      <c r="H23">
+        <v>34664000.0</v>
+      </c>
+      <c r="I23">
+        <v>128107000.0</v>
+      </c>
+      <c r="J23">
+        <v>90426000.0</v>
+      </c>
+      <c r="K23">
+        <v>147768000.0</v>
+      </c>
+      <c r="L23">
+        <v>172779000.0</v>
+      </c>
+      <c r="M23">
+        <v>193031000.0</v>
+      </c>
+      <c r="N23">
+        <v>213487000.0</v>
+      </c>
+      <c r="O23">
+        <v>170315000.0</v>
+      </c>
+      <c r="P23">
+        <v>141999000.0</v>
+      </c>
+      <c r="Q23">
+        <v>93208000.0</v>
+      </c>
+      <c r="R23">
+        <v>73066000.0</v>
+      </c>
+      <c r="S23">
+        <v>62430000.0</v>
+      </c>
+      <c r="T23">
+        <v>62108000.0</v>
+      </c>
+      <c r="U23">
+        <v>41805000.0</v>
+      </c>
+      <c r="V23">
+        <v>26820000.0</v>
+      </c>
+      <c r="W23">
+        <v>10339000.0</v>
+      </c>
+      <c r="X23">
+        <v>6705000.0</v>
+      </c>
+      <c r="Y23">
+        <v>9908000.0</v>
+      </c>
+      <c r="Z23">
+        <v>67834000.0</v>
+      </c>
+      <c r="AA23">
+        <v>37220000.0</v>
+      </c>
+      <c r="AB23">
+        <v>9686000.0</v>
+      </c>
+      <c r="AC23">
+        <v>6224000.0</v>
+      </c>
+      <c r="AD23">
+        <v>3952199.0</v>
+      </c>
+      <c r="AE23">
+        <v>2219617.0</v>
+      </c>
+      <c r="AF23">
+        <v>1399042.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>209</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>210</v>
+      </c>
+      <c r="B25">
+        <v>43348000.0</v>
+      </c>
+      <c r="C25">
+        <v>33574000.0</v>
+      </c>
+      <c r="D25">
+        <v>13526000.0</v>
+      </c>
+      <c r="E25">
+        <v>13514000.0</v>
+      </c>
+      <c r="F25">
+        <v>10688000.0</v>
+      </c>
+      <c r="G25">
+        <v>4800000.0</v>
+      </c>
+      <c r="H25">
+        <v>3227000.0</v>
+      </c>
+      <c r="I25">
+        <v>27145000.0</v>
+      </c>
+      <c r="J25">
+        <v>22243000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>735000.0</v>
+      </c>
+      <c r="E26">
+        <v>626000.0</v>
+      </c>
+      <c r="F26">
+        <v>200000.0</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
+        <v>1189000.0</v>
+      </c>
+      <c r="K26">
+        <v>3079000.0</v>
+      </c>
+      <c r="L26">
+        <v>3391000.0</v>
+      </c>
+      <c r="M26">
+        <v>3840000.0</v>
+      </c>
+      <c r="N26">
+        <v>3251000.0</v>
+      </c>
+      <c r="O26">
+        <v>4943000.0</v>
+      </c>
+      <c r="P26">
+        <v>4338000.0</v>
+      </c>
+      <c r="Q26">
+        <v>2121000.0</v>
+      </c>
+      <c r="R26">
+        <v>1689000.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
+        <v>9485000.0</v>
+      </c>
+      <c r="V26">
+        <v>5783000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26">
+        <v>4317000.0</v>
+      </c>
+      <c r="Y26">
+        <v>6883000.0</v>
+      </c>
+      <c r="Z26">
+        <v>18839000.0</v>
+      </c>
+      <c r="AA26">
+        <v>11864000.0</v>
+      </c>
+      <c r="AB26">
+        <v>1806000.0</v>
+      </c>
+      <c r="AC26">
+        <v>1880000.0</v>
+      </c>
+      <c r="AD26">
+        <v>887890.0</v>
+      </c>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>212</v>
+      </c>
+      <c r="B27">
+        <v>12954000.0</v>
+      </c>
+      <c r="C27">
+        <v>7217000.0</v>
+      </c>
+      <c r="D27">
+        <v>6908000.0</v>
+      </c>
+      <c r="E27">
+        <v>8621000.0</v>
+      </c>
+      <c r="F27">
+        <v>1538000.0</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
+        <v>3079000.0</v>
+      </c>
+      <c r="L27">
+        <v>3391000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
+        <v>24014000.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>213</v>
+      </c>
+      <c r="B28">
+        <v>65117000.0</v>
+      </c>
+      <c r="C28">
+        <v>55363000.0</v>
+      </c>
+      <c r="D28">
+        <v>43694000.0</v>
+      </c>
+      <c r="E28">
+        <v>52680000.0</v>
+      </c>
+      <c r="F28">
+        <v>35666000.0</v>
+      </c>
+      <c r="G28">
+        <v>24476000.0</v>
+      </c>
+      <c r="H28">
+        <v>16376000.0</v>
+      </c>
+      <c r="I28">
+        <v>18850000.0</v>
+      </c>
+      <c r="J28">
+        <v>27219000.0</v>
+      </c>
+      <c r="K28">
+        <v>35998000.0</v>
+      </c>
+      <c r="L28">
+        <v>41567000.0</v>
+      </c>
+      <c r="M28">
+        <v>52394000.0</v>
+      </c>
+      <c r="N28">
+        <v>62480000.0</v>
+      </c>
+      <c r="O28">
+        <v>59026000.0</v>
+      </c>
+      <c r="P28">
+        <v>43354000.0</v>
+      </c>
+      <c r="Q28">
+        <v>25067000.0</v>
+      </c>
+      <c r="R28">
+        <v>21070000.0</v>
+      </c>
+      <c r="S28">
+        <v>32373000.0</v>
+      </c>
+      <c r="T28">
+        <v>56290000.0</v>
+      </c>
+      <c r="U28">
+        <v>19036000.0</v>
+      </c>
+      <c r="V28">
+        <v>10211000.0</v>
+      </c>
+      <c r="W28">
+        <v>8182000.0</v>
+      </c>
+      <c r="X28">
+        <v>1886000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1434000.0</v>
+      </c>
+      <c r="Z28">
+        <v>46300000.0</v>
+      </c>
+      <c r="AA28">
+        <v>22089000.0</v>
+      </c>
+      <c r="AB28">
+        <v>6258000.0</v>
+      </c>
+      <c r="AC28">
+        <v>2776000.0</v>
+      </c>
+      <c r="AD28">
+        <v>2219617.0</v>
+      </c>
+      <c r="AE28">
+        <v>2219617.0</v>
+      </c>
+      <c r="AF28">
+        <v>1399042.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>214</v>
+      </c>
+      <c r="B29">
+        <v>6841000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3449000.0</v>
+      </c>
+      <c r="D29">
+        <v>-1171000.0</v>
+      </c>
+      <c r="E29">
+        <v>-16211000.0</v>
+      </c>
+      <c r="F29">
+        <v>24287000.0</v>
+      </c>
+      <c r="G29">
+        <v>-1159000.0</v>
+      </c>
+      <c r="H29">
+        <v>-1824000.0</v>
+      </c>
+      <c r="I29">
+        <v>1179000.0</v>
+      </c>
+      <c r="J29">
+        <v>2955000.0</v>
+      </c>
+      <c r="K29">
+        <v>18188000.0</v>
+      </c>
+      <c r="L29">
+        <v>4800000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>215</v>
+      </c>
+      <c r="B30">
+        <v>228810000.0</v>
+      </c>
+      <c r="C30">
+        <v>62580000.0</v>
+      </c>
+      <c r="D30">
+        <v>51337000.0</v>
+      </c>
+      <c r="E30">
+        <v>61927000.0</v>
+      </c>
+      <c r="F30">
+        <v>37404000.0</v>
+      </c>
+      <c r="G30">
+        <v>24476000.0</v>
+      </c>
+      <c r="H30">
+        <v>16376000.0</v>
+      </c>
+      <c r="I30">
+        <v>21452000.0</v>
+      </c>
+      <c r="J30">
+        <v>27219000.0</v>
+      </c>
+      <c r="K30">
+        <v>36498000.0</v>
+      </c>
+      <c r="L30">
+        <v>45708000.0</v>
+      </c>
+      <c r="M30">
+        <v>53942000.0</v>
+      </c>
+      <c r="N30">
+        <v>65986000.0</v>
+      </c>
+      <c r="O30">
+        <v>59026000.0</v>
+      </c>
+      <c r="P30">
+        <v>44986000.0</v>
+      </c>
+      <c r="Q30">
+        <v>27188000.0</v>
+      </c>
+      <c r="R30">
+        <v>22759000.0</v>
+      </c>
+      <c r="S30">
+        <v>62430000.0</v>
+      </c>
+      <c r="T30">
+        <v>62108000.0</v>
+      </c>
+      <c r="U30">
+        <v>24646000.0</v>
+      </c>
+      <c r="V30">
+        <v>26820000.0</v>
+      </c>
+      <c r="W30">
+        <v>10339000.0</v>
+      </c>
+      <c r="X30">
+        <v>6705000.0</v>
+      </c>
+      <c r="Y30">
+        <v>9908000.0</v>
+      </c>
+      <c r="Z30">
+        <v>67834000.0</v>
+      </c>
+      <c r="AA30">
+        <v>37220000.0</v>
+      </c>
+      <c r="AB30">
+        <v>9686000.0</v>
+      </c>
+      <c r="AC30">
+        <v>6224000.0</v>
+      </c>
+      <c r="AD30">
+        <v>3952199.0</v>
+      </c>
+      <c r="AE30">
+        <v>2219617.0</v>
+      </c>
+      <c r="AF30">
+        <v>1399042.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" t="s">
+        <v>216</v>
+      </c>
+      <c r="B31">
+        <v>24902000.0</v>
+      </c>
+      <c r="C31">
+        <v>-5221000.0</v>
+      </c>
+      <c r="D31">
+        <v>46490000.0</v>
+      </c>
+      <c r="E31">
+        <v>-87058000.0</v>
+      </c>
+      <c r="F31">
+        <v>160107000.0</v>
+      </c>
+      <c r="G31">
+        <v>127590000.0</v>
+      </c>
+      <c r="H31">
+        <v>4465000.0</v>
+      </c>
+      <c r="I31">
+        <v>-78980000.0</v>
+      </c>
+      <c r="J31">
+        <v>51911000.0</v>
+      </c>
+      <c r="K31">
+        <v>798000.0</v>
+      </c>
+      <c r="L31">
+        <v>-56000.0</v>
+      </c>
+      <c r="M31">
+        <v>-595000.0</v>
+      </c>
+      <c r="N31">
+        <v>2131000.0</v>
+      </c>
+      <c r="O31">
+        <v>937000.0</v>
+      </c>
+      <c r="P31">
+        <v>96000.0</v>
+      </c>
+      <c r="Q31">
+        <v>135000.0</v>
+      </c>
+      <c r="R31">
+        <v>302000.0</v>
+      </c>
+      <c r="S31">
+        <v>570000.0</v>
+      </c>
+      <c r="T31">
+        <v>207000.0</v>
+      </c>
+      <c r="U31">
+        <v>1227000.0</v>
+      </c>
+      <c r="V31">
+        <v>1071000.0</v>
+      </c>
+      <c r="W31">
+        <v>471000.0</v>
+      </c>
+      <c r="X31">
+        <v>408000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-3503000.0</v>
+      </c>
+      <c r="Z31">
+        <v>4166000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1235000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-1042000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-545000.0</v>
+      </c>
+      <c r="AD31">
+        <v>320421.0</v>
+      </c>
+      <c r="AE31">
+        <v>1031761.0</v>
+      </c>
+      <c r="AF31">
+        <v>304801.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
+      <c r="A32" t="s">
+        <v>217</v>
+      </c>
+      <c r="B32">
+        <v>285232000.0</v>
+      </c>
+      <c r="C32">
+        <v>122312000.0</v>
+      </c>
+      <c r="D32">
+        <v>125102000.0</v>
+      </c>
+      <c r="E32">
+        <v>59223000.0</v>
+      </c>
+      <c r="F32">
+        <v>88047000.0</v>
+      </c>
+      <c r="G32">
+        <v>29782000.0</v>
+      </c>
+      <c r="H32">
+        <v>11246000.0</v>
+      </c>
+      <c r="I32">
+        <v>131506000.0</v>
+      </c>
+      <c r="J32">
+        <v>65402000.0</v>
+      </c>
+      <c r="K32">
+        <v>152699000.0</v>
+      </c>
+      <c r="L32">
+        <v>125037000.0</v>
+      </c>
+      <c r="M32">
+        <v>130876000.0</v>
+      </c>
+      <c r="N32">
+        <v>130556000.0</v>
+      </c>
+      <c r="O32">
+        <v>250727000.0</v>
+      </c>
+      <c r="P32">
+        <v>172256000.0</v>
+      </c>
+      <c r="Q32">
+        <v>131829000.0</v>
+      </c>
+      <c r="R32">
+        <v>67340000.0</v>
+      </c>
+      <c r="S32">
+        <v>48227000.0</v>
+      </c>
+      <c r="T32">
+        <v>52597000.0</v>
+      </c>
+      <c r="U32">
+        <v>34825000.0</v>
+      </c>
+      <c r="V32">
+        <v>19574000.0</v>
+      </c>
+      <c r="W32">
+        <v>4284000.0</v>
+      </c>
+      <c r="X32">
+        <v>692000.0</v>
+      </c>
+      <c r="Y32">
+        <v>43000.0</v>
+      </c>
+      <c r="Z32">
+        <v>24636000.0</v>
+      </c>
+      <c r="AA32">
+        <v>57000.0</v>
+      </c>
+      <c r="AB32">
+        <v>122000.0</v>
+      </c>
+      <c r="AC32">
+        <v>382000.0</v>
+      </c>
+      <c r="AD32">
+        <v>431778.0</v>
+      </c>
+      <c r="AE32">
+        <v>3240582.0</v>
+      </c>
+      <c r="AF32">
+        <v>3194241.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DV32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:126">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
+        <v>98</v>
+      </c>
+      <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
+        <v>101</v>
+      </c>
+      <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>104</v>
+      </c>
+      <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
+        <v>107</v>
+      </c>
+      <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="2" spans="1:126">
+      <c r="A2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2">
+        <v>4833000.0</v>
+      </c>
+      <c r="C2">
+        <v>22668000.0</v>
+      </c>
+      <c r="D2">
+        <v>8301000.0</v>
+      </c>
+      <c r="E2">
+        <v>-31015000.0</v>
+      </c>
+      <c r="F2">
+        <v>65485000.0</v>
+      </c>
+      <c r="G2">
+        <v>40254000.0</v>
+      </c>
+      <c r="H2">
+        <v>20959000.0</v>
+      </c>
+      <c r="I2">
+        <v>19080000.0</v>
+      </c>
+      <c r="J2">
+        <v>12365000.0</v>
+      </c>
+      <c r="K2">
+        <v>24081000.0</v>
+      </c>
+      <c r="L2">
+        <v>9847000.0</v>
+      </c>
+      <c r="M2">
+        <v>8943000.0</v>
+      </c>
+      <c r="N2">
+        <v>9958000.0</v>
+      </c>
+      <c r="O2">
+        <v>9476000.0</v>
+      </c>
+      <c r="P2">
+        <v>9930000.0</v>
+      </c>
+      <c r="Q2">
+        <v>9226000.0</v>
+      </c>
+      <c r="R2">
+        <v>8756000.0</v>
+      </c>
+      <c r="S2">
+        <v>17573000.0</v>
+      </c>
+      <c r="T2">
+        <v>3959000.0</v>
+      </c>
+      <c r="U2">
+        <v>9253000.0</v>
+      </c>
+      <c r="V2">
+        <v>5313000.0</v>
+      </c>
+      <c r="W2">
+        <v>4415000.0</v>
+      </c>
+      <c r="X2">
+        <v>14556000.0</v>
+      </c>
+      <c r="Y2">
+        <v>3347000.0</v>
+      </c>
+      <c r="Z2">
+        <v>2506000.0</v>
+      </c>
+      <c r="AA2">
+        <v>3794000.0</v>
+      </c>
+      <c r="AB2">
+        <v>2186000.0</v>
+      </c>
+      <c r="AC2">
+        <v>5669000.0</v>
+      </c>
+      <c r="AD2">
+        <v>5987000.0</v>
+      </c>
+      <c r="AE2">
+        <v>36007000.0</v>
+      </c>
+      <c r="AF2">
+        <v>10313000.0</v>
+      </c>
+      <c r="AG2">
+        <v>9686000.0</v>
+      </c>
+      <c r="AH2">
+        <v>45578000.0</v>
+      </c>
+      <c r="AI2">
+        <v>10928000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>21871000.0</v>
+      </c>
+      <c r="AK2">
+        <v>17214000.0</v>
+      </c>
+      <c r="AL2">
+        <v>13194000.0</v>
+      </c>
+      <c r="AM2">
+        <v>19236000.0</v>
+      </c>
+      <c r="AN2">
+        <v>39368000.0</v>
+      </c>
+      <c r="AO2">
+        <v>28501000.0</v>
+      </c>
+      <c r="AP2">
+        <v>24165000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>36111000.0</v>
+      </c>
+      <c r="AR2">
+        <v>26121000.0</v>
+      </c>
+      <c r="AS2">
+        <v>29017000.0</v>
+      </c>
+      <c r="AT2">
+        <v>35822000.0</v>
+      </c>
+      <c r="AU2">
+        <v>33589000.0</v>
+      </c>
+      <c r="AV2">
+        <v>35433000.0</v>
+      </c>
+      <c r="AW2">
+        <v>44123000.0</v>
+      </c>
+      <c r="AX2">
+        <v>25944000.0</v>
+      </c>
+      <c r="AY2">
+        <v>32095000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>28385000.0</v>
+      </c>
+      <c r="BA2">
+        <v>32130000.0</v>
+      </c>
+      <c r="BB2">
+        <v>54891000.0</v>
+      </c>
+      <c r="BC2">
+        <v>34349000.0</v>
+      </c>
+      <c r="BD2">
+        <v>19508000.0</v>
+      </c>
+      <c r="BE2">
+        <v>21448000.0</v>
+      </c>
+      <c r="BF2">
+        <v>14601000.0</v>
+      </c>
+      <c r="BG2">
+        <v>15637000.0</v>
+      </c>
+      <c r="BH2">
+        <v>31421000.0</v>
+      </c>
+      <c r="BI2">
+        <v>25388000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>29762000.0</v>
+      </c>
+      <c r="BK2">
+        <v>10552000.0</v>
+      </c>
+      <c r="BL2">
+        <v>14508000.0</v>
+      </c>
+      <c r="BM2">
+        <v>10775000.0</v>
+      </c>
+      <c r="BN2">
+        <v>12014000.0</v>
+      </c>
+      <c r="BO2">
+        <v>19893000.0</v>
+      </c>
+      <c r="BP2">
+        <v>6480000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>5609000.0</v>
+      </c>
+      <c r="BR2">
+        <v>16377000.0</v>
+      </c>
+      <c r="BS2">
+        <v>17576000.0</v>
+      </c>
+      <c r="BT2">
+        <v>15248000.0</v>
+      </c>
+      <c r="BU2">
+        <v>11323000.0</v>
+      </c>
+      <c r="BV2">
+        <v>11980000.0</v>
+      </c>
+      <c r="BW2">
+        <v>14626000.0</v>
+      </c>
+      <c r="BX2">
+        <v>13120000.0</v>
+      </c>
+      <c r="BY2">
+        <v>8636000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>534000.0</v>
+      </c>
+      <c r="CA2">
+        <v>14710000.0</v>
+      </c>
+      <c r="CB2">
+        <v>1096000.0</v>
+      </c>
+      <c r="CC2">
+        <v>882000.0</v>
+      </c>
+      <c r="CD2">
+        <v>250000.0</v>
+      </c>
+      <c r="CE2">
+        <v>3683000.0</v>
+      </c>
+      <c r="CF2">
+        <v>920000.0</v>
+      </c>
+      <c r="CG2">
+        <v>3401000.0</v>
+      </c>
+      <c r="CH2">
+        <v>2805000.0</v>
+      </c>
+      <c r="CI2">
+        <v>2330000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>2484000.0</v>
+      </c>
+      <c r="CK2">
+        <v>1722000.0</v>
+      </c>
+      <c r="CL2">
+        <v>1597000.0</v>
+      </c>
+      <c r="CM2">
+        <v>-94000.0</v>
+      </c>
+      <c r="CN2">
+        <v>17000.0</v>
+      </c>
+      <c r="CO2">
+        <v>1423000.0</v>
+      </c>
+      <c r="CP2">
+        <v>1550000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>1824000.0</v>
+      </c>
+      <c r="CR2">
+        <v>6000.0</v>
+      </c>
+      <c r="CS2">
+        <v>253000.0</v>
+      </c>
+      <c r="CT2">
+        <v>1761000.0</v>
+      </c>
+      <c r="CU2">
+        <v>10126000.0</v>
+      </c>
+      <c r="CV2">
+        <v>17543000.0</v>
+      </c>
+      <c r="CW2">
+        <v>19125000.0</v>
+      </c>
+      <c r="CX2">
+        <v>17587000.0</v>
+      </c>
+      <c r="CY2">
+        <v>16070000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>11352000.0</v>
+      </c>
+      <c r="DA2">
+        <v>3342000.0</v>
+      </c>
+      <c r="DB2">
+        <v>2783000.0</v>
+      </c>
+      <c r="DC2"/>
+      <c r="DD2"/>
+      <c r="DE2"/>
+      <c r="DF2"/>
+      <c r="DG2"/>
+      <c r="DH2"/>
+      <c r="DI2"/>
+      <c r="DJ2"/>
+      <c r="DK2"/>
+      <c r="DL2"/>
+      <c r="DM2"/>
+      <c r="DN2"/>
+      <c r="DO2"/>
+      <c r="DP2"/>
+      <c r="DQ2"/>
+      <c r="DR2"/>
+      <c r="DS2"/>
+      <c r="DT2">
+        <v>200000.0</v>
+      </c>
+      <c r="DU2">
+        <v>900000.0</v>
+      </c>
+      <c r="DV2"/>
+    </row>
+    <row r="3" spans="1:126">
+      <c r="A3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3">
+        <v>8942000.0</v>
+      </c>
+      <c r="C3">
+        <v>10457000.0</v>
+      </c>
+      <c r="D3">
+        <v>10836000.0</v>
+      </c>
+      <c r="E3">
+        <v>11445000.0</v>
+      </c>
+      <c r="F3">
+        <v>11044000.0</v>
+      </c>
+      <c r="G3">
+        <v>11839000.0</v>
+      </c>
+      <c r="H3">
+        <v>9762000.0</v>
+      </c>
+      <c r="I3">
+        <v>7405000.0</v>
+      </c>
+      <c r="J3">
+        <v>4568000.0</v>
+      </c>
+      <c r="K3">
+        <v>4576000.0</v>
+      </c>
+      <c r="L3">
+        <v>3363000.0</v>
+      </c>
+      <c r="M3">
+        <v>3408000.0</v>
+      </c>
+      <c r="N3">
+        <v>3381000.0</v>
+      </c>
+      <c r="O3">
+        <v>3374000.0</v>
+      </c>
+      <c r="P3">
+        <v>3363000.0</v>
+      </c>
+      <c r="Q3">
+        <v>3408000.0</v>
+      </c>
+      <c r="R3">
+        <v>3369000.0</v>
+      </c>
+      <c r="S3">
+        <v>3490000.0</v>
+      </c>
+      <c r="T3">
+        <v>2651000.0</v>
+      </c>
+      <c r="U3">
+        <v>2650000.0</v>
+      </c>
+      <c r="V3">
+        <v>1897000.0</v>
+      </c>
+      <c r="W3">
+        <v>1191000.0</v>
+      </c>
+      <c r="X3">
+        <v>1205000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1340000.0</v>
+      </c>
+      <c r="Z3">
+        <v>1064000.0</v>
+      </c>
+      <c r="AA3">
+        <v>883000.0</v>
+      </c>
+      <c r="AB3">
+        <v>862000.0</v>
+      </c>
+      <c r="AC3">
+        <v>822000.0</v>
+      </c>
+      <c r="AD3">
+        <v>660000.0</v>
+      </c>
+      <c r="AE3">
+        <v>11563000.0</v>
+      </c>
+      <c r="AF3">
+        <v>4955000.0</v>
+      </c>
+      <c r="AG3">
+        <v>5283000.0</v>
+      </c>
+      <c r="AH3">
+        <v>5344000.0</v>
+      </c>
+      <c r="AI3">
+        <v>5463000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>5646000.0</v>
+      </c>
+      <c r="AK3">
+        <v>5594000.0</v>
+      </c>
+      <c r="AL3">
+        <v>5540000.0</v>
+      </c>
+      <c r="AM3">
+        <v>6250000.0</v>
+      </c>
+      <c r="AN3">
+        <v>6501000.0</v>
+      </c>
+      <c r="AO3">
+        <v>10801000.0</v>
+      </c>
+      <c r="AP3">
+        <v>10803000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>13160000.0</v>
+      </c>
+      <c r="AR3">
+        <v>13743000.0</v>
+      </c>
+      <c r="AS3">
+        <v>13285000.0</v>
+      </c>
+      <c r="AT3">
+        <v>13101000.0</v>
+      </c>
+      <c r="AU3">
+        <v>13793000.0</v>
+      </c>
+      <c r="AV3">
+        <v>13587000.0</v>
+      </c>
+      <c r="AW3">
+        <v>15614000.0</v>
+      </c>
+      <c r="AX3">
+        <v>14552000.0</v>
+      </c>
+      <c r="AY3">
+        <v>16809000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>12680000.0</v>
+      </c>
+      <c r="BA3">
+        <v>12631000.0</v>
+      </c>
+      <c r="BB3">
+        <v>11773000.0</v>
+      </c>
+      <c r="BC3">
+        <v>18134000.0</v>
+      </c>
+      <c r="BD3">
+        <v>10449000.0</v>
+      </c>
+      <c r="BE3">
+        <v>5427000.0</v>
+      </c>
+      <c r="BF3">
+        <v>5158000.0</v>
+      </c>
+      <c r="BG3">
+        <v>1457000.0</v>
+      </c>
+      <c r="BH3">
+        <v>1975000.0</v>
+      </c>
+      <c r="BI3">
+        <v>2624000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>3794000.0</v>
+      </c>
+      <c r="BK3">
+        <v>1409000.0</v>
+      </c>
+      <c r="BL3">
+        <v>1963000.0</v>
+      </c>
+      <c r="BM3">
+        <v>1897000.0</v>
+      </c>
+      <c r="BN3">
+        <v>1728000.0</v>
+      </c>
+      <c r="BO3">
+        <v>1294000.0</v>
+      </c>
+      <c r="BP3">
+        <v>1245000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>1060000.0</v>
+      </c>
+      <c r="BR3">
+        <v>1097000.0</v>
+      </c>
+      <c r="BS3">
+        <v>2344000.0</v>
+      </c>
+      <c r="BT3">
+        <v>1185000.0</v>
+      </c>
+      <c r="BU3">
+        <v>1277000.0</v>
+      </c>
+      <c r="BV3">
+        <v>1368000.0</v>
+      </c>
+      <c r="BW3">
+        <v>1534000.0</v>
+      </c>
+      <c r="BX3">
+        <v>1481000.0</v>
+      </c>
+      <c r="BY3">
+        <v>1343000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>1344000.0</v>
+      </c>
+      <c r="CA3">
+        <v>-161000.0</v>
+      </c>
+      <c r="CB3">
+        <v>1833000.0</v>
+      </c>
+      <c r="CC3">
+        <v>2360000.0</v>
+      </c>
+      <c r="CD3">
+        <v>1360000.0</v>
+      </c>
+      <c r="CE3">
+        <v>1352000.0</v>
+      </c>
+      <c r="CF3">
+        <v>1350000.0</v>
+      </c>
+      <c r="CG3">
+        <v>1350000.0</v>
+      </c>
+      <c r="CH3">
+        <v>929000.0</v>
+      </c>
+      <c r="CI3">
+        <v>138000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>138000.0</v>
+      </c>
+      <c r="CK3">
+        <v>139000.0</v>
+      </c>
+      <c r="CL3">
+        <v>136000.0</v>
+      </c>
+      <c r="CM3">
+        <v>116000.0</v>
+      </c>
+      <c r="CN3">
+        <v>1976000.0</v>
+      </c>
+      <c r="CO3">
+        <v>156000.0</v>
+      </c>
+      <c r="CP3">
+        <v>161000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>-1055000.0</v>
+      </c>
+      <c r="CR3">
+        <v>979000.0</v>
+      </c>
+      <c r="CS3">
+        <v>940000.0</v>
+      </c>
+      <c r="CT3">
+        <v>933000.0</v>
+      </c>
+      <c r="CU3">
+        <v>1145000.0</v>
+      </c>
+      <c r="CV3">
+        <v>984000.0</v>
+      </c>
+      <c r="CW3">
+        <v>903000.0</v>
+      </c>
+      <c r="CX3">
+        <v>837000.0</v>
+      </c>
+      <c r="CY3">
+        <v>614000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>905000.0</v>
+      </c>
+      <c r="DA3">
+        <v>623000.0</v>
+      </c>
+      <c r="DB3">
+        <v>515000.0</v>
+      </c>
+      <c r="DC3">
+        <v>3185000.0</v>
+      </c>
+      <c r="DD3">
+        <v>-473000.0</v>
+      </c>
+      <c r="DE3">
+        <v>-430000.0</v>
+      </c>
+      <c r="DF3">
+        <v>-459000.0</v>
+      </c>
+      <c r="DG3">
+        <v>2984000.0</v>
+      </c>
+      <c r="DH3">
+        <v>-448000.0</v>
+      </c>
+      <c r="DI3">
+        <v>-422760.0</v>
+      </c>
+      <c r="DJ3">
+        <v>-404240.0</v>
+      </c>
+      <c r="DK3">
+        <v>781431.0</v>
+      </c>
+      <c r="DL3">
+        <v>-226589.0</v>
+      </c>
+      <c r="DM3">
+        <v>-17949.0</v>
+      </c>
+      <c r="DN3">
+        <v>-7631.0</v>
+      </c>
+      <c r="DO3">
+        <v>38091.0</v>
+      </c>
+      <c r="DP3">
+        <v>-5924.0</v>
+      </c>
+      <c r="DQ3">
+        <v>9755.0</v>
+      </c>
+      <c r="DR3">
+        <v>-1451797.0</v>
+      </c>
+      <c r="DS3"/>
+      <c r="DT3"/>
+      <c r="DU3"/>
+      <c r="DV3"/>
+    </row>
+    <row r="4" spans="1:126">
+      <c r="A4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
+      <c r="DU4"/>
+      <c r="DV4"/>
+    </row>
+    <row r="5" spans="1:126">
+      <c r="A5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B5">
+        <v>-8357000.0</v>
+      </c>
+      <c r="C5">
+        <v>7933000.0</v>
+      </c>
+      <c r="D5">
+        <v>-1132000.0</v>
+      </c>
+      <c r="E5">
+        <v>1439000.0</v>
+      </c>
+      <c r="F5">
+        <v>32060000.0</v>
+      </c>
+      <c r="G5">
+        <v>-8360000.0</v>
+      </c>
+      <c r="H5">
+        <v>-6160000.0</v>
+      </c>
+      <c r="I5">
+        <v>-15890000.0</v>
+      </c>
+      <c r="J5">
+        <v>-1298000.0</v>
+      </c>
+      <c r="K5">
+        <v>73355000.0</v>
+      </c>
+      <c r="L5">
+        <v>2695000.0</v>
+      </c>
+      <c r="M5">
+        <v>-19524000.0</v>
+      </c>
+      <c r="N5">
+        <v>12830000.0</v>
+      </c>
+      <c r="O5">
+        <v>-19491000.0</v>
+      </c>
+      <c r="P5">
+        <v>30147000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-45831000.0</v>
+      </c>
+      <c r="R5">
+        <v>-85543000.0</v>
+      </c>
+      <c r="S5">
+        <v>31299000.0</v>
+      </c>
+      <c r="T5">
+        <v>92146000.0</v>
+      </c>
+      <c r="U5">
+        <v>21783000.0</v>
+      </c>
+      <c r="V5">
+        <v>-162372000.0</v>
+      </c>
+      <c r="W5">
+        <v>83082000.0</v>
+      </c>
+      <c r="X5">
+        <v>40841000.0</v>
+      </c>
+      <c r="Y5">
+        <v>6914000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-3569000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-7307000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-7607000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-5748000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-6905000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-10970000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-4963000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-10626000.0</v>
+      </c>
+      <c r="AH5">
+        <v>8970000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-7330000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>1806000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-7924000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-11576000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-6605000.0</v>
+      </c>
+      <c r="AN5">
+        <v>16290000.0</v>
+      </c>
+      <c r="AO5">
+        <v>3981000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-9702000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-8046000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-23371000.0</v>
+      </c>
+      <c r="AS5">
+        <v>1000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-13610000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-15240000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-12633000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-8231000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-26051000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-31760000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-35336000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-22930000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-4678000.0</v>
+      </c>
+      <c r="BC5">
+        <v>14659000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-8364000.0</v>
+      </c>
+      <c r="BE5">
+        <v>4346000.0</v>
+      </c>
+      <c r="BF5">
+        <v>59186000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-4949000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-41000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-503000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>16881000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-4611000.0</v>
+      </c>
+      <c r="BL5">
+        <v>26072000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-4154000.0</v>
+      </c>
+      <c r="BN5">
+        <v>19351000.0</v>
+      </c>
+      <c r="BO5">
+        <v>1338000.0</v>
+      </c>
+      <c r="BP5">
+        <v>-2545000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-779000.0</v>
+      </c>
+      <c r="BR5">
+        <v>-517000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-1653000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-2637000.0</v>
+      </c>
+      <c r="BU5">
+        <v>-5253000.0</v>
+      </c>
+      <c r="BV5">
+        <v>-4660000.0</v>
+      </c>
+      <c r="BW5">
+        <v>-4157000.0</v>
+      </c>
+      <c r="BX5">
+        <v>-5292000.0</v>
+      </c>
+      <c r="BY5">
+        <v>-4114000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>4016000.0</v>
+      </c>
+      <c r="CA5">
+        <v>13559000.0</v>
+      </c>
+      <c r="CB5">
+        <v>-419000.0</v>
+      </c>
+      <c r="CC5">
+        <v>-183000.0</v>
+      </c>
+      <c r="CD5">
+        <v>-2800000.0</v>
+      </c>
+      <c r="CE5">
+        <v>-1062000.0</v>
+      </c>
+      <c r="CF5">
+        <v>-1920000.0</v>
+      </c>
+      <c r="CG5">
+        <v>-4785000.0</v>
+      </c>
+      <c r="CH5">
+        <v>-1871000.0</v>
+      </c>
+      <c r="CI5">
+        <v>-1728000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-1998000.0</v>
+      </c>
+      <c r="CK5">
+        <v>-1195000.0</v>
+      </c>
+      <c r="CL5">
+        <v>-1134000.0</v>
+      </c>
+      <c r="CM5">
+        <v>13946000.0</v>
+      </c>
+      <c r="CN5">
+        <v>-3314000.0</v>
+      </c>
+      <c r="CO5">
+        <v>-1559000.0</v>
+      </c>
+      <c r="CP5">
+        <v>-1705000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>43954000.0</v>
+      </c>
+      <c r="CR5">
+        <v>-32040000.0</v>
+      </c>
+      <c r="CS5">
+        <v>-13064000.0</v>
+      </c>
+      <c r="CT5">
+        <v>-8477000.0</v>
+      </c>
+      <c r="CU5">
+        <v>-10052000.0</v>
+      </c>
+      <c r="CV5">
+        <v>-7696000.0</v>
+      </c>
+      <c r="CW5">
+        <v>-9890000.0</v>
+      </c>
+      <c r="CX5">
+        <v>-15561000.0</v>
+      </c>
+      <c r="CY5">
+        <v>-3426000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-16975000.0</v>
+      </c>
+      <c r="DA5">
+        <v>-11042000.0</v>
+      </c>
+      <c r="DB5">
+        <v>-5720000.0</v>
+      </c>
+      <c r="DC5">
+        <v>-2321000.0</v>
+      </c>
+      <c r="DD5">
+        <v>-1626000.0</v>
+      </c>
+      <c r="DE5">
+        <v>-1140000.0</v>
+      </c>
+      <c r="DF5">
+        <v>-781000.0</v>
+      </c>
+      <c r="DG5">
+        <v>-447000.0</v>
+      </c>
+      <c r="DH5">
+        <v>-1003000.0</v>
+      </c>
+      <c r="DI5">
+        <v>-835240.0</v>
+      </c>
+      <c r="DJ5">
+        <v>-400330.0</v>
+      </c>
+      <c r="DK5">
+        <v>-1345037.0</v>
+      </c>
+      <c r="DL5">
+        <v>-605250.0</v>
+      </c>
+      <c r="DM5">
+        <v>-169751.0</v>
+      </c>
+      <c r="DN5">
+        <v>-467431.0</v>
+      </c>
+      <c r="DO5">
+        <v>-1054372.0</v>
+      </c>
+      <c r="DP5">
+        <v>-216604.0</v>
+      </c>
+      <c r="DQ5">
+        <v>903453.0</v>
+      </c>
+      <c r="DR5">
+        <v>1400336.0</v>
+      </c>
+      <c r="DS5"/>
+      <c r="DT5"/>
+      <c r="DU5"/>
+      <c r="DV5"/>
+    </row>
+    <row r="6" spans="1:126">
+      <c r="A6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B6">
+        <v>585000.0</v>
+      </c>
+      <c r="C6">
+        <v>18390000.0</v>
+      </c>
+      <c r="D6">
+        <v>9704000.0</v>
+      </c>
+      <c r="E6">
+        <v>12884000.0</v>
+      </c>
+      <c r="F6">
+        <v>43104000.0</v>
+      </c>
+      <c r="G6">
+        <v>3479000.0</v>
+      </c>
+      <c r="H6">
+        <v>3602000.0</v>
+      </c>
+      <c r="I6">
+        <v>-8485000.0</v>
+      </c>
+      <c r="J6">
+        <v>3270000.0</v>
+      </c>
+      <c r="K6">
+        <v>77931000.0</v>
+      </c>
+      <c r="L6">
+        <v>6058000.0</v>
+      </c>
+      <c r="M6">
+        <v>-16116000.0</v>
+      </c>
+      <c r="N6">
+        <v>16211000.0</v>
+      </c>
+      <c r="O6">
+        <v>-16117000.0</v>
+      </c>
+      <c r="P6">
+        <v>33510000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-42423000.0</v>
+      </c>
+      <c r="R6">
+        <v>-82174000.0</v>
+      </c>
+      <c r="S6">
+        <v>34789000.0</v>
+      </c>
+      <c r="T6">
+        <v>94797000.0</v>
+      </c>
+      <c r="U6">
+        <v>24433000.0</v>
+      </c>
+      <c r="V6">
+        <v>-160475000.0</v>
+      </c>
+      <c r="W6">
+        <v>84273000.0</v>
+      </c>
+      <c r="X6">
+        <v>42046000.0</v>
+      </c>
+      <c r="Y6">
+        <v>8254000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-2505000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-6424000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-6745000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-4926000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-6245000.0</v>
+      </c>
+      <c r="AE6">
+        <v>593000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-8000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-5343000.0</v>
+      </c>
+      <c r="AH6">
+        <v>14314000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-1867000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>7452000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-2330000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-6036000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-355000.0</v>
+      </c>
+      <c r="AN6">
+        <v>22791000.0</v>
+      </c>
+      <c r="AO6">
+        <v>14782000.0</v>
+      </c>
+      <c r="AP6">
+        <v>1101000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>5114000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-9628000.0</v>
+      </c>
+      <c r="AS6">
+        <v>14285000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-509000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-1447000.0</v>
+      </c>
+      <c r="AV6">
+        <v>954000.0</v>
+      </c>
+      <c r="AW6">
+        <v>7383000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-11499000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-14951000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-22656000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-10299000.0</v>
+      </c>
+      <c r="BB6">
+        <v>7095000.0</v>
+      </c>
+      <c r="BC6">
+        <v>32793000.0</v>
+      </c>
+      <c r="BD6">
+        <v>2085000.0</v>
+      </c>
+      <c r="BE6">
+        <v>9773000.0</v>
+      </c>
+      <c r="BF6">
+        <v>64344000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-3492000.0</v>
+      </c>
+      <c r="BH6">
+        <v>1934000.0</v>
+      </c>
+      <c r="BI6">
+        <v>2121000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>20675000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-3202000.0</v>
+      </c>
+      <c r="BL6">
+        <v>28035000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-2257000.0</v>
+      </c>
+      <c r="BN6">
+        <v>21079000.0</v>
+      </c>
+      <c r="BO6">
+        <v>2632000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-1300000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>281000.0</v>
+      </c>
+      <c r="BR6">
+        <v>580000.0</v>
+      </c>
+      <c r="BS6">
+        <v>691000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-1452000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-3976000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-3292000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-2623000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-3811000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-2771000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>5360000.0</v>
+      </c>
+      <c r="CA6">
+        <v>13398000.0</v>
+      </c>
+      <c r="CB6">
+        <v>1414000.0</v>
+      </c>
+      <c r="CC6">
+        <v>2177000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-1440000.0</v>
+      </c>
+      <c r="CE6">
+        <v>290000.0</v>
+      </c>
+      <c r="CF6">
+        <v>-570000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-3435000.0</v>
+      </c>
+      <c r="CH6">
+        <v>-942000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-1590000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-1860000.0</v>
+      </c>
+      <c r="CK6">
+        <v>-1056000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-998000.0</v>
+      </c>
+      <c r="CM6">
+        <v>14062000.0</v>
+      </c>
+      <c r="CN6">
+        <v>-1338000.0</v>
+      </c>
+      <c r="CO6">
+        <v>-1403000.0</v>
+      </c>
+      <c r="CP6">
+        <v>-1544000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>42899000.0</v>
+      </c>
+      <c r="CR6">
+        <v>-31061000.0</v>
+      </c>
+      <c r="CS6">
+        <v>-12124000.0</v>
+      </c>
+      <c r="CT6">
+        <v>-7544000.0</v>
+      </c>
+      <c r="CU6">
+        <v>-8907000.0</v>
+      </c>
+      <c r="CV6">
+        <v>-6712000.0</v>
+      </c>
+      <c r="CW6">
+        <v>-8987000.0</v>
+      </c>
+      <c r="CX6">
+        <v>-14724000.0</v>
+      </c>
+      <c r="CY6">
+        <v>-2812000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-16070000.0</v>
+      </c>
+      <c r="DA6">
+        <v>-10419000.0</v>
+      </c>
+      <c r="DB6">
+        <v>-5205000.0</v>
+      </c>
+      <c r="DC6">
+        <v>864000.0</v>
+      </c>
+      <c r="DD6">
+        <v>-2099000.0</v>
+      </c>
+      <c r="DE6">
+        <v>-1570000.0</v>
+      </c>
+      <c r="DF6">
+        <v>-1240000.0</v>
+      </c>
+      <c r="DG6">
+        <v>2537000.0</v>
+      </c>
+      <c r="DH6">
+        <v>-1451000.0</v>
+      </c>
+      <c r="DI6">
+        <v>-1258000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>-804570.0</v>
+      </c>
+      <c r="DK6">
+        <v>-563606.0</v>
+      </c>
+      <c r="DL6">
+        <v>-831839.0</v>
+      </c>
+      <c r="DM6">
+        <v>-187700.0</v>
+      </c>
+      <c r="DN6">
+        <v>-475062.0</v>
+      </c>
+      <c r="DO6">
+        <v>-1016281.0</v>
+      </c>
+      <c r="DP6">
+        <v>-222528.0</v>
+      </c>
+      <c r="DQ6">
+        <v>913208.0</v>
+      </c>
+      <c r="DR6">
+        <v>-51461.0</v>
+      </c>
+      <c r="DS6">
+        <v>1463372.0</v>
+      </c>
+      <c r="DT6">
+        <v>500000.0</v>
+      </c>
+      <c r="DU6">
+        <v>-200000.0</v>
+      </c>
+      <c r="DV6">
+        <v>600000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:126">
+      <c r="A7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
+      <c r="DR7"/>
+      <c r="DS7"/>
+      <c r="DT7"/>
+      <c r="DU7"/>
+      <c r="DV7"/>
+    </row>
+    <row r="8" spans="1:126">
+      <c r="A8" t="s">
+        <v>193</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+      <c r="DU8"/>
+      <c r="DV8"/>
+    </row>
+    <row r="9" spans="1:126">
+      <c r="A9" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9">
+        <v>49406000.0</v>
+      </c>
+      <c r="C9">
+        <v>27459000.0</v>
+      </c>
+      <c r="D9">
+        <v>51145000.0</v>
+      </c>
+      <c r="E9">
+        <v>82252000.0</v>
+      </c>
+      <c r="F9">
+        <v>58937000.0</v>
+      </c>
+      <c r="G9">
+        <v>8590000.0</v>
+      </c>
+      <c r="H9">
+        <v>2351000.0</v>
+      </c>
+      <c r="I9">
+        <v>6758000.0</v>
+      </c>
+      <c r="J9">
+        <v>11955000.0</v>
+      </c>
+      <c r="K9">
+        <v>68230000.0</v>
+      </c>
+      <c r="L9">
+        <v>237000.0</v>
+      </c>
+      <c r="M9">
+        <v>-1039000.0</v>
+      </c>
+      <c r="N9">
+        <v>4845000.0</v>
+      </c>
+      <c r="O9">
+        <v>3645000.0</v>
+      </c>
+      <c r="P9">
+        <v>5948000.0</v>
+      </c>
+      <c r="Q9">
+        <v>7491000.0</v>
+      </c>
+      <c r="R9">
+        <v>4751000.0</v>
+      </c>
+      <c r="S9">
+        <v>45689000.0</v>
+      </c>
+      <c r="T9">
+        <v>-2377000.0</v>
+      </c>
+      <c r="U9">
+        <v>8147000.0</v>
+      </c>
+      <c r="V9">
+        <v>490000.0</v>
+      </c>
+      <c r="W9">
+        <v>-32000.0</v>
+      </c>
+      <c r="X9">
+        <v>4910000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-1229000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1309000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-3106000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-475000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-211000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-2600000.0</v>
+      </c>
+      <c r="AE9">
+        <v>13196000.0</v>
+      </c>
+      <c r="AF9">
+        <v>3412000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-3201000.0</v>
+      </c>
+      <c r="AH9">
+        <v>16515000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-7470000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>14762000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-757000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-4340000.0</v>
+      </c>
+      <c r="AM9">
+        <v>2733000.0</v>
+      </c>
+      <c r="AN9">
+        <v>25290000.0</v>
+      </c>
+      <c r="AO9">
+        <v>12850000.0</v>
+      </c>
+      <c r="AP9">
+        <v>556000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>1386000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-13127000.0</v>
+      </c>
+      <c r="AS9">
+        <v>11319000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-1612000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-2559000.0</v>
+      </c>
+      <c r="AV9">
+        <v>1759000.0</v>
+      </c>
+      <c r="AW9">
+        <v>5953000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-13366000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-17030000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-12865000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-9020000.0</v>
+      </c>
+      <c r="BB9">
+        <v>21970000.0</v>
+      </c>
+      <c r="BC9">
+        <v>31915000.0</v>
+      </c>
+      <c r="BD9">
+        <v>15431000.0</v>
+      </c>
+      <c r="BE9">
+        <v>29036000.0</v>
+      </c>
+      <c r="BF9">
+        <v>84439000.0</v>
+      </c>
+      <c r="BG9">
+        <v>5158000.0</v>
+      </c>
+      <c r="BH9">
+        <v>19164000.0</v>
+      </c>
+      <c r="BI9">
+        <v>14358000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>31368000.0</v>
+      </c>
+      <c r="BK9">
+        <v>2550000.0</v>
+      </c>
+      <c r="BL9">
+        <v>49441000.0</v>
+      </c>
+      <c r="BM9">
+        <v>4231000.0</v>
+      </c>
+      <c r="BN9">
+        <v>27758000.0</v>
+      </c>
+      <c r="BO9">
+        <v>6935000.0</v>
+      </c>
+      <c r="BP9">
+        <v>6351000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>9422000.0</v>
+      </c>
+      <c r="BR9">
+        <v>12650000.0</v>
+      </c>
+      <c r="BS9">
+        <v>18267000.0</v>
+      </c>
+      <c r="BT9">
+        <v>13796000.0</v>
+      </c>
+      <c r="BU9">
+        <v>7116000.0</v>
+      </c>
+      <c r="BV9">
+        <v>9048000.0</v>
+      </c>
+      <c r="BW9">
+        <v>12003000.0</v>
+      </c>
+      <c r="BX9">
+        <v>9544000.0</v>
+      </c>
+      <c r="BY9">
+        <v>5865000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>24651000.0</v>
+      </c>
+      <c r="CA9">
+        <v>-12278000.0</v>
+      </c>
+      <c r="CB9">
+        <v>9172000.0</v>
+      </c>
+      <c r="CC9">
+        <v>15281000.0</v>
+      </c>
+      <c r="CD9">
+        <v>4467000.0</v>
+      </c>
+      <c r="CE9">
+        <v>4563000.0</v>
+      </c>
+      <c r="CF9">
+        <v>5863000.0</v>
+      </c>
+      <c r="CG9">
+        <v>2682000.0</v>
+      </c>
+      <c r="CH9">
+        <v>1863000.0</v>
+      </c>
+      <c r="CI9">
+        <v>779000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>2240000.0</v>
+      </c>
+      <c r="CK9">
+        <v>666000.0</v>
+      </c>
+      <c r="CL9">
+        <v>599000.0</v>
+      </c>
+      <c r="CM9">
+        <v>575000.0</v>
+      </c>
+      <c r="CN9">
+        <v>169000.0</v>
+      </c>
+      <c r="CO9">
+        <v>19000.0</v>
+      </c>
+      <c r="CP9">
+        <v>6000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>-823000.0</v>
+      </c>
+      <c r="CR9">
+        <v>173000.0</v>
+      </c>
+      <c r="CS9">
+        <v>185000.0</v>
+      </c>
+      <c r="CT9">
+        <v>249000.0</v>
+      </c>
+      <c r="CU9">
+        <v>1091000.0</v>
+      </c>
+      <c r="CV9">
+        <v>10831000.0</v>
+      </c>
+      <c r="CW9">
+        <v>10091000.0</v>
+      </c>
+      <c r="CX9">
+        <v>2623000.0</v>
+      </c>
+      <c r="CY9">
+        <v>0.0</v>
+      </c>
+      <c r="CZ9">
+        <v>18000.0</v>
+      </c>
+      <c r="DA9">
+        <v>22000.0</v>
+      </c>
+      <c r="DB9">
+        <v>17000.0</v>
+      </c>
+      <c r="DC9">
+        <v>6000.0</v>
+      </c>
+      <c r="DD9">
+        <v>25000.0</v>
+      </c>
+      <c r="DE9">
+        <v>30000.0</v>
+      </c>
+      <c r="DF9">
+        <v>61000.0</v>
+      </c>
+      <c r="DG9">
+        <v>68000.0</v>
+      </c>
+      <c r="DH9">
+        <v>159000.0</v>
+      </c>
+      <c r="DI9">
+        <v>113000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>62766.0</v>
+      </c>
+      <c r="DK9">
+        <v>114859.0</v>
+      </c>
+      <c r="DL9">
+        <v>49352.0</v>
+      </c>
+      <c r="DM9">
+        <v>329456.0</v>
+      </c>
+      <c r="DN9">
+        <v>96322.0</v>
+      </c>
+      <c r="DO9">
+        <v>-63180.0</v>
+      </c>
+      <c r="DP9">
+        <v>90428.0</v>
+      </c>
+      <c r="DQ9">
+        <v>1387217.0</v>
+      </c>
+      <c r="DR9">
+        <v>1826117.0</v>
+      </c>
+      <c r="DS9"/>
+      <c r="DT9">
+        <v>1700000.0</v>
+      </c>
+      <c r="DU9">
+        <v>-200000.0</v>
+      </c>
+      <c r="DV9">
+        <v>600000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:126">
+      <c r="A10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B10">
+        <v>-20165000.0</v>
+      </c>
+      <c r="C10">
+        <v>5954000.0</v>
+      </c>
+      <c r="D10">
+        <v>-3362000.0</v>
+      </c>
+      <c r="E10">
+        <v>-890000.0</v>
+      </c>
+      <c r="F10">
+        <v>29609000.0</v>
+      </c>
+      <c r="G10">
+        <v>-14799000.0</v>
+      </c>
+      <c r="H10">
+        <v>-6160000.0</v>
+      </c>
+      <c r="I10">
+        <v>-15890000.0</v>
+      </c>
+      <c r="J10">
+        <v>-1298000.0</v>
+      </c>
+      <c r="K10">
+        <v>73355000.0</v>
+      </c>
+      <c r="L10">
+        <v>2565000.0</v>
+      </c>
+      <c r="M10">
+        <v>-20424000.0</v>
+      </c>
+      <c r="N10">
+        <v>11930000.0</v>
+      </c>
+      <c r="O10">
+        <v>-20391000.0</v>
+      </c>
+      <c r="P10">
+        <v>29075000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-47690000.0</v>
+      </c>
+      <c r="R10">
+        <v>-88144000.0</v>
+      </c>
+      <c r="S10">
+        <v>228722000.0</v>
+      </c>
+      <c r="T10">
+        <v>89768000.0</v>
+      </c>
+      <c r="U10">
+        <v>20176000.0</v>
+      </c>
+      <c r="V10">
+        <v>-163555000.0</v>
+      </c>
+      <c r="W10">
+        <v>80337000.0</v>
+      </c>
+      <c r="X10">
+        <v>38431000.0</v>
+      </c>
+      <c r="Y10">
+        <v>6146000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-12629000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-1513000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-7608000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-5748000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-4084000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-10970000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-32558000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-28221000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-31920000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-110280000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>158585000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-12786000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-10880000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-8463000.0</v>
+      </c>
+      <c r="AN10">
+        <v>17458000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-34994000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-9705000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-113176000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-27016000.0</v>
+      </c>
+      <c r="AS10">
+        <v>896000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-13382000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-15691000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-12690000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-8427000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-25942000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-31599000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-35056000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-22530000.0</v>
+      </c>
+      <c r="BB10">
+        <v>8385000.0</v>
+      </c>
+      <c r="BC10">
+        <v>15479000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-8052000.0</v>
+      </c>
+      <c r="BE10">
+        <v>9875000.0</v>
+      </c>
+      <c r="BF10">
+        <v>64573000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-4931000.0</v>
+      </c>
+      <c r="BH10">
+        <v>12435000.0</v>
+      </c>
+      <c r="BI10">
+        <v>2145000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>20704000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-4559000.0</v>
+      </c>
+      <c r="BL10">
+        <v>28079000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-4134000.0</v>
+      </c>
+      <c r="BN10">
+        <v>19370000.0</v>
+      </c>
+      <c r="BO10">
+        <v>1082000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-3699000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-488000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-2319000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-1768000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-2382000.0</v>
+      </c>
+      <c r="BU10">
+        <v>-5015000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-4468000.0</v>
+      </c>
+      <c r="BW10">
+        <v>-3502000.0</v>
+      </c>
+      <c r="BX10">
+        <v>-4645000.0</v>
+      </c>
+      <c r="BY10">
+        <v>-3464000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>4423000.0</v>
+      </c>
+      <c r="CA10">
+        <v>12355000.0</v>
+      </c>
+      <c r="CB10">
+        <v>-5374000.0</v>
+      </c>
+      <c r="CC10">
+        <v>-2273000.0</v>
+      </c>
+      <c r="CD10">
+        <v>-2441000.0</v>
+      </c>
+      <c r="CE10">
+        <v>-1093000.0</v>
+      </c>
+      <c r="CF10">
+        <v>-1592000.0</v>
+      </c>
+      <c r="CG10">
+        <v>-1790000.0</v>
+      </c>
+      <c r="CH10">
+        <v>-1700000.0</v>
+      </c>
+      <c r="CI10">
+        <v>-1597000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-1878000.0</v>
+      </c>
+      <c r="CK10">
+        <v>-1087000.0</v>
+      </c>
+      <c r="CL10">
+        <v>-1022000.0</v>
+      </c>
+      <c r="CM10">
+        <v>13894000.0</v>
+      </c>
+      <c r="CN10">
+        <v>-5902000.0</v>
+      </c>
+      <c r="CO10">
+        <v>-1608000.0</v>
+      </c>
+      <c r="CP10">
+        <v>-1520000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>44232000.0</v>
+      </c>
+      <c r="CR10">
+        <v>-34789000.0</v>
+      </c>
+      <c r="CS10">
+        <v>-13880000.0</v>
+      </c>
+      <c r="CT10">
+        <v>-8931000.0</v>
+      </c>
+      <c r="CU10">
+        <v>-8857000.0</v>
+      </c>
+      <c r="CV10">
+        <v>-6900000.0</v>
+      </c>
+      <c r="CW10">
+        <v>-8906000.0</v>
+      </c>
+      <c r="CX10">
+        <v>-14370000.0</v>
+      </c>
+      <c r="CY10">
+        <v>-5704000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>-16340000.0</v>
+      </c>
+      <c r="DA10">
+        <v>-10794000.0</v>
+      </c>
+      <c r="DB10">
+        <v>-5560000.0</v>
+      </c>
+      <c r="DC10">
+        <v>-3666000.0</v>
+      </c>
+      <c r="DD10">
+        <v>-2720000.0</v>
+      </c>
+      <c r="DE10">
+        <v>-2033000.0</v>
+      </c>
+      <c r="DF10">
+        <v>-1988000.0</v>
+      </c>
+      <c r="DG10">
+        <v>-1732000.0</v>
+      </c>
+      <c r="DH10">
+        <v>-1847000.0</v>
+      </c>
+      <c r="DI10">
+        <v>-1635000.0</v>
+      </c>
+      <c r="DJ10">
+        <v>-1173481.0</v>
+      </c>
+      <c r="DK10">
+        <v>-1303072.0</v>
+      </c>
+      <c r="DL10">
+        <v>-908864.0</v>
+      </c>
+      <c r="DM10">
+        <v>-143858.0</v>
+      </c>
+      <c r="DN10">
+        <v>-1052319.0</v>
+      </c>
+      <c r="DO10">
+        <v>-49086.0</v>
+      </c>
+      <c r="DP10">
+        <v>-222528.0</v>
+      </c>
+      <c r="DQ10">
+        <v>918119.0</v>
+      </c>
+      <c r="DR10">
+        <v>1406221.0</v>
+      </c>
+      <c r="DS10"/>
+      <c r="DT10"/>
+      <c r="DU10">
+        <v>200000.0</v>
+      </c>
+      <c r="DV10"/>
+    </row>
+    <row r="11" spans="1:126">
+      <c r="A11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11">
+        <v>-2564000.0</v>
+      </c>
+      <c r="C11">
+        <v>1181000.0</v>
+      </c>
+      <c r="D11">
+        <v>-968000.0</v>
+      </c>
+      <c r="E11">
+        <v>547000.0</v>
+      </c>
+      <c r="F11">
+        <v>6081000.0</v>
+      </c>
+      <c r="G11">
+        <v>-776000.0</v>
+      </c>
+      <c r="H11">
+        <v>5497000.0</v>
+      </c>
+      <c r="I11">
+        <v>-7061000.0</v>
+      </c>
+      <c r="J11">
+        <v>-1109000.0</v>
+      </c>
+      <c r="K11">
+        <v>-2145000.0</v>
+      </c>
+      <c r="L11">
+        <v>-197000.0</v>
+      </c>
+      <c r="M11">
+        <v>-1645000.0</v>
+      </c>
+      <c r="N11">
+        <v>2483000.0</v>
+      </c>
+      <c r="O11">
+        <v>-1812000.0</v>
+      </c>
+      <c r="P11">
+        <v>679000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-200000.0</v>
+      </c>
+      <c r="R11">
+        <v>-14878000.0</v>
+      </c>
+      <c r="S11">
+        <v>23756000.0</v>
+      </c>
+      <c r="T11">
+        <v>11000.0</v>
+      </c>
+      <c r="U11">
+        <v>510000.0</v>
+      </c>
+      <c r="V11">
+        <v>10000.0</v>
+      </c>
+      <c r="W11">
+        <v>98000.0</v>
+      </c>
+      <c r="X11">
+        <v>83000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-2000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-1338000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-2147000.0</v>
+      </c>
+      <c r="AB11">
+        <v>2463000.0</v>
+      </c>
+      <c r="AC11">
+        <v>9000.0</v>
+      </c>
+      <c r="AD11">
+        <v>314000.0</v>
+      </c>
+      <c r="AE11">
+        <v>397000.0</v>
+      </c>
+      <c r="AF11">
+        <v>306000.0</v>
+      </c>
+      <c r="AG11">
+        <v>285000.0</v>
+      </c>
+      <c r="AH11">
+        <v>191000.0</v>
+      </c>
+      <c r="AI11">
+        <v>20000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>216000.0</v>
+      </c>
+      <c r="AK11">
+        <v>1478000.0</v>
+      </c>
+      <c r="AL11">
+        <v>1241000.0</v>
+      </c>
+      <c r="AM11">
+        <v>2414000.0</v>
+      </c>
+      <c r="AN11">
+        <v>9655000.0</v>
+      </c>
+      <c r="AO11">
+        <v>5927000.0</v>
+      </c>
+      <c r="AP11">
+        <v>192000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>4174000.0</v>
+      </c>
+      <c r="AR11">
+        <v>337000.0</v>
+      </c>
+      <c r="AS11">
+        <v>119000.0</v>
+      </c>
+      <c r="AT11">
+        <v>170000.0</v>
+      </c>
+      <c r="AU11">
+        <v>450000.0</v>
+      </c>
+      <c r="AV11">
+        <v>145000.0</v>
+      </c>
+      <c r="AW11">
+        <v>4689000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-1372000.0</v>
+      </c>
+      <c r="AY11">
+        <v>3390000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-19570000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-9050000.0</v>
+      </c>
+      <c r="BB11">
+        <v>3272000.0</v>
+      </c>
+      <c r="BC11">
+        <v>5757000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-1802000.0</v>
+      </c>
+      <c r="BE11">
+        <v>3494000.0</v>
+      </c>
+      <c r="BF11">
+        <v>14747000.0</v>
+      </c>
+      <c r="BG11">
+        <v>1072000.0</v>
+      </c>
+      <c r="BH11">
+        <v>182000.0</v>
+      </c>
+      <c r="BI11">
+        <v>306000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>7148000.0</v>
+      </c>
+      <c r="BK11">
+        <v>1135000.0</v>
+      </c>
+      <c r="BL11">
+        <v>297000.0</v>
+      </c>
+      <c r="BM11">
+        <v>-13000.0</v>
+      </c>
+      <c r="BN11">
+        <v>321000.0</v>
+      </c>
+      <c r="BO11">
+        <v>85000.0</v>
+      </c>
+      <c r="BP11">
+        <v>47000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>39000.0</v>
+      </c>
+      <c r="BR11">
+        <v>38000.0</v>
+      </c>
+      <c r="BS11">
+        <v>39000.0</v>
+      </c>
+      <c r="BT11">
+        <v>38000.0</v>
+      </c>
+      <c r="BU11">
+        <v>26000.0</v>
+      </c>
+      <c r="BV11">
+        <v>21000.0</v>
+      </c>
+      <c r="BW11">
+        <v>30000.0</v>
+      </c>
+      <c r="BX11">
+        <v>29000.0</v>
+      </c>
+      <c r="BY11">
+        <v>124000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>-24000.0</v>
+      </c>
+      <c r="CA11">
+        <v>34000.0</v>
+      </c>
+      <c r="CB11">
+        <v>2000.0</v>
+      </c>
+      <c r="CC11">
+        <v>70000.0</v>
+      </c>
+      <c r="CD11">
+        <v>-32000.0</v>
+      </c>
+      <c r="CE11">
+        <v>-36000.0</v>
+      </c>
+      <c r="CF11">
+        <v>-33000.0</v>
+      </c>
+      <c r="CG11">
+        <v>-30000.0</v>
+      </c>
+      <c r="CH11">
+        <v>-36000.0</v>
+      </c>
+      <c r="CI11">
+        <v>-35000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>-36000.0</v>
+      </c>
+      <c r="CK11">
+        <v>-35000.0</v>
+      </c>
+      <c r="CL11">
+        <v>-33000.0</v>
+      </c>
+      <c r="CM11">
+        <v>59000.0</v>
+      </c>
+      <c r="CN11">
+        <v>-70000.0</v>
+      </c>
+      <c r="CO11">
+        <v>-31000.0</v>
+      </c>
+      <c r="CP11">
+        <v>-26000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>-279000.0</v>
+      </c>
+      <c r="CR11">
+        <v>-287000.0</v>
+      </c>
+      <c r="CS11">
+        <v>-75000.0</v>
+      </c>
+      <c r="CT11">
+        <v>-69000.0</v>
+      </c>
+      <c r="CU11">
+        <v>-2086000.0</v>
+      </c>
+      <c r="CV11">
+        <v>778000.0</v>
+      </c>
+      <c r="CW11">
+        <v>-228000.0</v>
+      </c>
+      <c r="CX11">
+        <v>-300000.0</v>
+      </c>
+      <c r="CY11">
+        <v>-44000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>-38000.0</v>
+      </c>
+      <c r="DA11">
+        <v>2000.0</v>
+      </c>
+      <c r="DB11">
+        <v>7000.0</v>
+      </c>
+      <c r="DC11">
+        <v>-551000.0</v>
+      </c>
+      <c r="DD11">
+        <v>501000.0</v>
+      </c>
+      <c r="DE11">
+        <v>3000.0</v>
+      </c>
+      <c r="DF11">
+        <v>16000.0</v>
+      </c>
+      <c r="DG11">
+        <v>1849000.0</v>
+      </c>
+      <c r="DH11">
+        <v>820000.0</v>
+      </c>
+      <c r="DI11">
+        <v>842760.0</v>
+      </c>
+      <c r="DJ11">
+        <v>627163.0</v>
+      </c>
+      <c r="DK11">
+        <v>-83336.0</v>
+      </c>
+      <c r="DL11">
+        <v>971.0</v>
+      </c>
+      <c r="DM11">
+        <v>-127660.0</v>
+      </c>
+      <c r="DN11">
+        <v>-40907.0</v>
+      </c>
+      <c r="DO11">
+        <v>-20194.0</v>
+      </c>
+      <c r="DP11">
+        <v>-119453.0</v>
+      </c>
+      <c r="DQ11">
+        <v>222266.0</v>
+      </c>
+      <c r="DR11">
+        <v>522722.0</v>
+      </c>
+      <c r="DS11"/>
+      <c r="DT11">
+        <v>-500000.0</v>
+      </c>
+      <c r="DU11">
+        <v>200000.0</v>
+      </c>
+      <c r="DV11">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:126">
+      <c r="A12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B12">
+        <v>1886000.0</v>
+      </c>
+      <c r="C12">
+        <v>1979000.0</v>
+      </c>
+      <c r="D12">
+        <v>2230000.0</v>
+      </c>
+      <c r="E12">
+        <v>2329000.0</v>
+      </c>
+      <c r="F12">
+        <v>2451000.0</v>
+      </c>
+      <c r="G12">
+        <v>6439000.0</v>
+      </c>
+      <c r="H12">
+        <v>1945000.0</v>
+      </c>
+      <c r="I12">
+        <v>1814000.0</v>
+      </c>
+      <c r="J12">
+        <v>326000.0</v>
+      </c>
+      <c r="K12">
+        <v>3600000.0</v>
+      </c>
+      <c r="L12">
+        <v>130000.0</v>
+      </c>
+      <c r="M12">
+        <v>900000.0</v>
+      </c>
+      <c r="N12">
+        <v>900000.0</v>
+      </c>
+      <c r="O12">
+        <v>900000.0</v>
+      </c>
+      <c r="P12">
+        <v>1072000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1859000.0</v>
+      </c>
+      <c r="R12">
+        <v>2601000.0</v>
+      </c>
+      <c r="S12">
+        <v>2321000.0</v>
+      </c>
+      <c r="T12">
+        <v>2378000.0</v>
+      </c>
+      <c r="U12">
+        <v>1607000.0</v>
+      </c>
+      <c r="V12">
+        <v>1183000.0</v>
+      </c>
+      <c r="W12">
+        <v>2745000.0</v>
+      </c>
+      <c r="X12">
+        <v>2410000.0</v>
+      </c>
+      <c r="Y12">
+        <v>768000.0</v>
+      </c>
+      <c r="Z12">
+        <v>535000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2082000.0</v>
+      </c>
+      <c r="AB12">
+        <v>718000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1130000.0</v>
+      </c>
+      <c r="AD12">
+        <v>1543000.0</v>
+      </c>
+      <c r="AE12">
+        <v>173000.0</v>
+      </c>
+      <c r="AF12">
+        <v>321000.0</v>
+      </c>
+      <c r="AG12">
+        <v>268000.0</v>
+      </c>
+      <c r="AH12">
+        <v>207000.0</v>
+      </c>
+      <c r="AI12">
+        <v>182000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>164000.0</v>
+      </c>
+      <c r="AK12">
+        <v>3251000.0</v>
+      </c>
+      <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
+        <v>0.0</v>
+      </c>
+      <c r="AO12">
+        <v>0.0</v>
+      </c>
+      <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
+        <v>180000.0</v>
+      </c>
+      <c r="AS12">
+        <v>104000.0</v>
+      </c>
+      <c r="AT12">
+        <v>228000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1813000.0</v>
+      </c>
+      <c r="AV12">
+        <v>293000.0</v>
+      </c>
+      <c r="AW12">
+        <v>369000.0</v>
+      </c>
+      <c r="AX12">
+        <v>556000.0</v>
+      </c>
+      <c r="AY12">
+        <v>545000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>554000.0</v>
+      </c>
+      <c r="BA12">
+        <v>397000.0</v>
+      </c>
+      <c r="BB12">
+        <v>442000.0</v>
+      </c>
+      <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
+        <v>0.0</v>
+      </c>
+      <c r="BE12">
+        <v>102000.0</v>
+      </c>
+      <c r="BF12">
+        <v>56000.0</v>
+      </c>
+      <c r="BG12">
+        <v>18000.0</v>
+      </c>
+      <c r="BH12">
+        <v>25000.0</v>
+      </c>
+      <c r="BI12">
+        <v>24000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>20000.0</v>
+      </c>
+      <c r="BK12">
+        <v>20000.0</v>
+      </c>
+      <c r="BL12">
+        <v>44000.0</v>
+      </c>
+      <c r="BM12">
+        <v>20000.0</v>
+      </c>
+      <c r="BN12">
+        <v>19000.0</v>
+      </c>
+      <c r="BO12">
+        <v>26000.0</v>
+      </c>
+      <c r="BP12">
+        <v>23000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>47000.0</v>
+      </c>
+      <c r="BR12">
+        <v>52000.0</v>
+      </c>
+      <c r="BS12">
+        <v>0.0</v>
+      </c>
+      <c r="BT12">
+        <v>0.0</v>
+      </c>
+      <c r="BU12">
+        <v>0.0</v>
+      </c>
+      <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
+        <v>0.0</v>
+      </c>
+      <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
+        <v>0.0</v>
+      </c>
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
+        <v>0.0</v>
+      </c>
+      <c r="CB12">
+        <v>0.0</v>
+      </c>
+      <c r="CC12">
+        <v>0.0</v>
+      </c>
+      <c r="CD12">
+        <v>0.0</v>
+      </c>
+      <c r="CE12">
+        <v>0.0</v>
+      </c>
+      <c r="CF12">
+        <v>0.0</v>
+      </c>
+      <c r="CG12">
+        <v>0.0</v>
+      </c>
+      <c r="CH12">
+        <v>0.0</v>
+      </c>
+      <c r="CI12">
+        <v>0.0</v>
+      </c>
+      <c r="CJ12">
+        <v>0.0</v>
+      </c>
+      <c r="CK12">
+        <v>0.0</v>
+      </c>
+      <c r="CL12">
+        <v>0.0</v>
+      </c>
+      <c r="CM12">
+        <v>0.0</v>
+      </c>
+      <c r="CN12">
+        <v>0.0</v>
+      </c>
+      <c r="CO12">
+        <v>0.0</v>
+      </c>
+      <c r="CP12">
+        <v>165000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>165000.0</v>
+      </c>
+      <c r="CR12">
+        <v>49000.0</v>
+      </c>
+      <c r="CS12">
+        <v>57000.0</v>
+      </c>
+      <c r="CT12">
+        <v>63000.0</v>
+      </c>
+      <c r="CU12">
+        <v>42000.0</v>
+      </c>
+      <c r="CV12">
+        <v>23000.0</v>
+      </c>
+      <c r="CW12">
+        <v>0.0</v>
+      </c>
+      <c r="CX12">
+        <v>0.0</v>
+      </c>
+      <c r="CY12">
+        <v>1000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>0.0</v>
+      </c>
+      <c r="DA12">
+        <v>0.0</v>
+      </c>
+      <c r="DB12">
+        <v>1000.0</v>
+      </c>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12">
+        <v>41000.0</v>
+      </c>
+      <c r="DG12">
+        <v>42000.0</v>
+      </c>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
+      <c r="DR12"/>
+      <c r="DS12"/>
+      <c r="DT12"/>
+      <c r="DU12"/>
+      <c r="DV12"/>
+    </row>
+    <row r="13" spans="1:126">
+      <c r="A13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13">
+        <v>2815000.0</v>
+      </c>
+      <c r="C13">
+        <v>2813000.0</v>
+      </c>
+      <c r="D13">
+        <v>3001000.0</v>
+      </c>
+      <c r="E13">
+        <v>2936000.0</v>
+      </c>
+      <c r="F13">
+        <v>1793000.0</v>
+      </c>
+      <c r="G13">
+        <v>7170000.0</v>
+      </c>
+      <c r="H13">
+        <v>2022000.0</v>
+      </c>
+      <c r="I13">
+        <v>295000.0</v>
+      </c>
+      <c r="J13">
+        <v>4890000.0</v>
+      </c>
+      <c r="K13">
+        <v>3256000.0</v>
+      </c>
+      <c r="L13">
+        <v>4462000.0</v>
+      </c>
+      <c r="M13">
+        <v>4307000.0</v>
+      </c>
+      <c r="N13">
+        <v>3441000.0</v>
+      </c>
+      <c r="O13">
+        <v>2351000.0</v>
+      </c>
+      <c r="P13">
+        <v>1221000.0</v>
+      </c>
+      <c r="Q13">
+        <v>863000.0</v>
+      </c>
+      <c r="R13">
+        <v>1007000.0</v>
+      </c>
+      <c r="S13">
+        <v>366000.0</v>
+      </c>
+      <c r="T13">
+        <v>76000.0</v>
+      </c>
+      <c r="U13">
+        <v>85000.0</v>
+      </c>
+      <c r="V13"/>
+      <c r="W13">
+        <v>27000.0</v>
+      </c>
+      <c r="X13">
+        <v>10000.0</v>
+      </c>
+      <c r="Y13">
+        <v>266000.0</v>
+      </c>
+      <c r="Z13">
+        <v>535000.0</v>
+      </c>
+      <c r="AA13">
+        <v>2082000.0</v>
+      </c>
+      <c r="AB13">
+        <v>718000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1130000.0</v>
+      </c>
+      <c r="AD13">
+        <v>2821000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
+      <c r="DU13"/>
+      <c r="DV13"/>
+    </row>
+    <row r="14" spans="1:126">
+      <c r="A14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B14">
+        <v>1860000.0</v>
+      </c>
+      <c r="C14">
+        <v>-1355000.0</v>
+      </c>
+      <c r="D14">
+        <v>-336000.0</v>
+      </c>
+      <c r="E14">
+        <v>-1856000.0</v>
+      </c>
+      <c r="F14">
+        <v>759000.0</v>
+      </c>
+      <c r="G14">
+        <v>594000.0</v>
+      </c>
+      <c r="H14">
+        <v>-2339000.0</v>
+      </c>
+      <c r="I14">
+        <v>383000.0</v>
+      </c>
+      <c r="J14">
+        <v>3000.0</v>
+      </c>
+      <c r="K14">
+        <v>-744000.0</v>
+      </c>
+      <c r="L14">
+        <v>-1126000.0</v>
+      </c>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
+      <c r="O14">
+        <v>-193000.0</v>
+      </c>
+      <c r="P14">
+        <v>-306000.0</v>
+      </c>
+      <c r="Q14">
+        <v>14013000.0</v>
+      </c>
+      <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14">
+        <v>-262000.0</v>
+      </c>
+      <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
+        <v>11948000.0</v>
+      </c>
+      <c r="V14">
+        <v>900000.0</v>
+      </c>
+      <c r="W14">
+        <v>11042000.0</v>
+      </c>
+      <c r="X14">
+        <v>1833000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1833000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1833000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1833000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1833000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1833000.0</v>
+      </c>
+      <c r="AD14">
+        <v>-14000.0</v>
+      </c>
+      <c r="AE14">
+        <v>2000.0</v>
+      </c>
+      <c r="AF14">
+        <v>331000.0</v>
+      </c>
+      <c r="AG14">
+        <v>-79000.0</v>
+      </c>
+      <c r="AH14">
+        <v>-73000.0</v>
+      </c>
+      <c r="AI14">
+        <v>-97000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>-96000.0</v>
+      </c>
+      <c r="AK14">
+        <v>-12000.0</v>
+      </c>
+      <c r="AL14">
+        <v>-291000.0</v>
+      </c>
+      <c r="AM14">
+        <v>-266000.0</v>
+      </c>
+      <c r="AN14">
+        <v>-186000.0</v>
+      </c>
+      <c r="AO14">
+        <v>-348000.0</v>
+      </c>
+      <c r="AP14">
+        <v>68000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>-1440000.0</v>
+      </c>
+      <c r="AR14">
+        <v>-43000.0</v>
+      </c>
+      <c r="AS14">
+        <v>4463000.0</v>
+      </c>
+      <c r="AT14">
+        <v>-422000.0</v>
+      </c>
+      <c r="AU14">
+        <v>-195000.0</v>
+      </c>
+      <c r="AV14">
+        <v>-420000.0</v>
+      </c>
+      <c r="AW14">
+        <v>-167000.0</v>
+      </c>
+      <c r="AX14">
+        <v>149000.0</v>
+      </c>
+      <c r="AY14">
+        <v>-1656000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>225000.0</v>
+      </c>
+      <c r="BA14">
+        <v>-977000.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>-101000.0</v>
+      </c>
+      <c r="BD14">
+        <v>152000.0</v>
+      </c>
+      <c r="BE14">
+        <v>60000.0</v>
+      </c>
+      <c r="BF14">
+        <v>-275000.0</v>
+      </c>
+      <c r="BG14">
+        <v>539000.0</v>
+      </c>
+      <c r="BH14">
+        <v>-257000.0</v>
+      </c>
+      <c r="BI14">
+        <v>-300000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>1203000.0</v>
+      </c>
+      <c r="BK14">
+        <v>-142000.0</v>
+      </c>
+      <c r="BL14">
+        <v>3107000.0</v>
+      </c>
+      <c r="BM14">
+        <v>-537000.0</v>
+      </c>
+      <c r="BN14">
+        <v>537000.0</v>
+      </c>
+      <c r="BO14">
+        <v>2507000.0</v>
+      </c>
+      <c r="BP14">
+        <v>1029000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>2121000.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>82000.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
+      <c r="DP14"/>
+      <c r="DQ14"/>
+      <c r="DR14"/>
+      <c r="DS14"/>
+      <c r="DT14"/>
+      <c r="DU14"/>
+      <c r="DV14"/>
+    </row>
+    <row r="15" spans="1:126">
+      <c r="A15" t="s">
+        <v>200</v>
+      </c>
+      <c r="B15">
+        <v>-15741000.0</v>
+      </c>
+      <c r="C15">
+        <v>3418000.0</v>
+      </c>
+      <c r="D15">
+        <v>-2730000.0</v>
+      </c>
+      <c r="E15">
+        <v>-3293000.0</v>
+      </c>
+      <c r="F15">
+        <v>24287000.0</v>
+      </c>
+      <c r="G15">
+        <v>-13429000.0</v>
+      </c>
+      <c r="H15">
+        <v>-13996000.0</v>
+      </c>
+      <c r="I15">
+        <v>-8446000.0</v>
+      </c>
+      <c r="J15">
+        <v>-186000.0</v>
+      </c>
+      <c r="K15">
+        <v>74756000.0</v>
+      </c>
+      <c r="L15">
+        <v>1636000.0</v>
+      </c>
+      <c r="M15">
+        <v>-18779000.0</v>
+      </c>
+      <c r="N15">
+        <v>9447000.0</v>
+      </c>
+      <c r="O15">
+        <v>-18386000.0</v>
+      </c>
+      <c r="P15">
+        <v>28090000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-61503000.0</v>
+      </c>
+      <c r="R15">
+        <v>-73266000.0</v>
+      </c>
+      <c r="S15">
+        <v>204704000.0</v>
+      </c>
+      <c r="T15">
+        <v>89757000.0</v>
+      </c>
+      <c r="U15">
+        <v>19660000.0</v>
+      </c>
+      <c r="V15">
+        <v>-164465000.0</v>
+      </c>
+      <c r="W15">
+        <v>80239000.0</v>
+      </c>
+      <c r="X15">
+        <v>38348000.0</v>
+      </c>
+      <c r="Y15">
+        <v>6148000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-11291000.0</v>
+      </c>
+      <c r="AA15">
+        <v>634000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-7608000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-5757000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-4384000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-11369000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-33195000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-28427000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-32038000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-110203000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>158465000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-14252000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-11830000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-10611000.0</v>
+      </c>
+      <c r="AN15">
+        <v>7989000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-40573000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-9965000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-115910000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-27310000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-3686000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-13130000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-16244000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-12415000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-12949000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-24421000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-33333000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-15711000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-12503000.0</v>
+      </c>
+      <c r="BB15">
+        <v>5113000.0</v>
+      </c>
+      <c r="BC15">
+        <v>9823000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-6402000.0</v>
+      </c>
+      <c r="BE15">
+        <v>6321000.0</v>
+      </c>
+      <c r="BF15">
+        <v>50101000.0</v>
+      </c>
+      <c r="BG15">
+        <v>-5896000.0</v>
+      </c>
+      <c r="BH15">
+        <v>12510000.0</v>
+      </c>
+      <c r="BI15">
+        <v>2139000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>12353000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-5270000.0</v>
+      </c>
+      <c r="BL15">
+        <v>24675000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-3866000.0</v>
+      </c>
+      <c r="BN15">
+        <v>18512000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-1510000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-4775000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-2648000.0</v>
+      </c>
+      <c r="BR15">
+        <v>-2357000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-1807000.0</v>
+      </c>
+      <c r="BT15">
+        <v>-2420000.0</v>
+      </c>
+      <c r="BU15">
+        <v>-5041000.0</v>
+      </c>
+      <c r="BV15">
+        <v>-4489000.0</v>
+      </c>
+      <c r="BW15">
+        <v>-3532000.0</v>
+      </c>
+      <c r="BX15">
+        <v>-6960000.0</v>
+      </c>
+      <c r="BY15">
+        <v>-3588000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>4399000.0</v>
+      </c>
+      <c r="CA15">
+        <v>12321000.0</v>
+      </c>
+      <c r="CB15">
+        <v>-5376000.0</v>
+      </c>
+      <c r="CC15">
+        <v>-2343000.0</v>
+      </c>
+      <c r="CD15">
+        <v>-2409000.0</v>
+      </c>
+      <c r="CE15">
+        <v>-1083000.0</v>
+      </c>
+      <c r="CF15">
+        <v>-1558000.0</v>
+      </c>
+      <c r="CG15">
+        <v>-1760000.0</v>
+      </c>
+      <c r="CH15">
+        <v>-1874000.0</v>
+      </c>
+      <c r="CI15">
+        <v>-1559000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-1842000.0</v>
+      </c>
+      <c r="CK15">
+        <v>-1153000.0</v>
+      </c>
+      <c r="CL15">
+        <v>-989000.0</v>
+      </c>
+      <c r="CM15">
+        <v>13822000.0</v>
+      </c>
+      <c r="CN15">
+        <v>-5832000.0</v>
+      </c>
+      <c r="CO15">
+        <v>-1577000.0</v>
+      </c>
+      <c r="CP15">
+        <v>-1494000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>23995000.0</v>
+      </c>
+      <c r="CR15">
+        <v>-20622000.0</v>
+      </c>
+      <c r="CS15">
+        <v>-9701000.0</v>
+      </c>
+      <c r="CT15">
+        <v>-6427000.0</v>
+      </c>
+      <c r="CU15">
+        <v>-5194000.0</v>
+      </c>
+      <c r="CV15">
+        <v>-2827000.0</v>
+      </c>
+      <c r="CW15">
+        <v>-4772000.0</v>
+      </c>
+      <c r="CX15">
+        <v>-9479000.0</v>
+      </c>
+      <c r="CY15">
+        <v>-18263000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>-10897000.0</v>
+      </c>
+      <c r="DA15">
+        <v>-6237000.0</v>
+      </c>
+      <c r="DB15">
+        <v>-3562000.0</v>
+      </c>
+      <c r="DC15">
+        <v>-1794000.0</v>
+      </c>
+      <c r="DD15">
+        <v>-2363000.0</v>
+      </c>
+      <c r="DE15">
+        <v>-2036000.0</v>
+      </c>
+      <c r="DF15">
+        <v>-2004000.0</v>
+      </c>
+      <c r="DG15">
+        <v>-1849000.0</v>
+      </c>
+      <c r="DH15">
+        <v>-1779000.0</v>
+      </c>
+      <c r="DI15">
+        <v>-1635000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>-996716.0</v>
+      </c>
+      <c r="DK15">
+        <v>-808846.0</v>
+      </c>
+      <c r="DL15">
+        <v>-909835.0</v>
+      </c>
+      <c r="DM15">
+        <v>-16198.0</v>
+      </c>
+      <c r="DN15">
+        <v>-1011412.0</v>
+      </c>
+      <c r="DO15">
+        <v>-1049857.0</v>
+      </c>
+      <c r="DP15">
+        <v>-103075.0</v>
+      </c>
+      <c r="DQ15">
+        <v>695853.0</v>
+      </c>
+      <c r="DR15">
+        <v>883499.0</v>
+      </c>
+      <c r="DS15">
+        <v>1463372.0</v>
+      </c>
+      <c r="DT15">
+        <v>500000.0</v>
+      </c>
+      <c r="DU15"/>
+      <c r="DV15">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:126">
+      <c r="A16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-21155000.0</v>
+      </c>
+      <c r="N16">
+        <v>5958000.0</v>
+      </c>
+      <c r="O16">
+        <v>-15062000.0</v>
+      </c>
+      <c r="P16">
+        <v>20587000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-63443000.0</v>
+      </c>
+      <c r="R16">
+        <v>-75117000.0</v>
+      </c>
+      <c r="S16">
+        <v>177858000.0</v>
+      </c>
+      <c r="T16">
+        <v>89604000.0</v>
+      </c>
+      <c r="U16">
+        <v>15108000.0</v>
+      </c>
+      <c r="V16">
+        <v>-164618000.0</v>
+      </c>
+      <c r="W16">
+        <v>80239000.0</v>
+      </c>
+      <c r="X16">
+        <v>30529000.0</v>
+      </c>
+      <c r="Y16">
+        <v>4201000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-12185000.0</v>
+      </c>
+      <c r="AA16">
+        <v>327000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-7608000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-5757000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-4384000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-11369000.0</v>
+      </c>
+      <c r="AF16">
+        <v>-33195000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-28427000.0</v>
+      </c>
+      <c r="AH16">
+        <v>-32038000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-110097000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>158326000.0</v>
+      </c>
+      <c r="AK16">
+        <v>-14252000.0</v>
+      </c>
+      <c r="AL16">
+        <v>-11830000.0</v>
+      </c>
+      <c r="AM16">
+        <v>-10572000.0</v>
+      </c>
+      <c r="AN16">
+        <v>7043000.0</v>
+      </c>
+      <c r="AO16">
+        <v>-40573000.0</v>
+      </c>
+      <c r="AP16">
+        <v>-9965000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-116039000.0</v>
+      </c>
+      <c r="AR16">
+        <v>-27450000.0</v>
+      </c>
+      <c r="AS16">
+        <v>-3896000.0</v>
+      </c>
+      <c r="AT16">
+        <v>-13345000.0</v>
+      </c>
+      <c r="AU16">
+        <v>-16398000.0</v>
+      </c>
+      <c r="AV16">
+        <v>-12575000.0</v>
+      </c>
+      <c r="AW16">
+        <v>-13154000.0</v>
+      </c>
+      <c r="AX16">
+        <v>-24628000.0</v>
+      </c>
+      <c r="AY16">
+        <v>-33651000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>-15904000.0</v>
+      </c>
+      <c r="BA16">
+        <v>-12503000.0</v>
+      </c>
+      <c r="BB16">
+        <v>5113000.0</v>
+      </c>
+      <c r="BC16">
+        <v>9823000.0</v>
+      </c>
+      <c r="BD16">
+        <v>-6619000.0</v>
+      </c>
+      <c r="BE16">
+        <v>6321000.0</v>
+      </c>
+      <c r="BF16">
+        <v>49928000.0</v>
+      </c>
+      <c r="BG16">
+        <v>10303000.0</v>
+      </c>
+      <c r="BH16">
+        <v>10803000.0</v>
+      </c>
+      <c r="BI16">
+        <v>2139000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>12353000.0</v>
+      </c>
+      <c r="BK16">
+        <v>9376000.0</v>
+      </c>
+      <c r="BL16">
+        <v>24675000.0</v>
+      </c>
+      <c r="BM16">
+        <v>-18512000.0</v>
+      </c>
+      <c r="BN16">
+        <v>18512000.0</v>
+      </c>
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
+        <v>0.0</v>
+      </c>
+      <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
+        <v>0.0</v>
+      </c>
+      <c r="BY16">
+        <v>-4435000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>4435000.0</v>
+      </c>
+      <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
+        <v>-1157000.0</v>
+      </c>
+      <c r="CC16">
+        <v>1157000.0</v>
+      </c>
+      <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16">
+        <v>0.0</v>
+      </c>
+      <c r="CG16">
+        <v>0.0</v>
+      </c>
+      <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
+        <v>0.0</v>
+      </c>
+      <c r="CK16">
+        <v>0.0</v>
+      </c>
+      <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
+        <v>0.0</v>
+      </c>
+      <c r="CO16">
+        <v>0.0</v>
+      </c>
+      <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
+        <v>0.0</v>
+      </c>
+      <c r="CS16">
+        <v>0.0</v>
+      </c>
+      <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
+        <v>0.0</v>
+      </c>
+      <c r="CV16">
+        <v>0.0</v>
+      </c>
+      <c r="CW16">
+        <v>0.0</v>
+      </c>
+      <c r="CX16">
+        <v>0.0</v>
+      </c>
+      <c r="CY16">
+        <v>0.0</v>
+      </c>
+      <c r="CZ16">
+        <v>0.0</v>
+      </c>
+      <c r="DA16">
+        <v>0.0</v>
+      </c>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
+      <c r="DR16"/>
+      <c r="DS16"/>
+      <c r="DT16"/>
+      <c r="DU16"/>
+      <c r="DV16"/>
+    </row>
+    <row r="17" spans="1:126">
+      <c r="A17" t="s">
+        <v>202</v>
+      </c>
+      <c r="B17">
+        <v>-17601000.0</v>
+      </c>
+      <c r="C17">
+        <v>4773000.0</v>
+      </c>
+      <c r="D17">
+        <v>-2394000.0</v>
+      </c>
+      <c r="E17">
+        <v>-1437000.0</v>
+      </c>
+      <c r="F17">
+        <v>23528000.0</v>
+      </c>
+      <c r="G17">
+        <v>-14023000.0</v>
+      </c>
+      <c r="H17">
+        <v>-11657000.0</v>
+      </c>
+      <c r="I17">
+        <v>-8829000.0</v>
+      </c>
+      <c r="J17">
+        <v>-189000.0</v>
+      </c>
+      <c r="K17">
+        <v>75500000.0</v>
+      </c>
+      <c r="L17">
+        <v>2762000.0</v>
+      </c>
+      <c r="M17">
+        <v>-18779000.0</v>
+      </c>
+      <c r="N17">
+        <v>9447000.0</v>
+      </c>
+      <c r="O17">
+        <v>-18579000.0</v>
+      </c>
+      <c r="P17">
+        <v>28396000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-47490000.0</v>
+      </c>
+      <c r="R17">
+        <v>-73266000.0</v>
+      </c>
+      <c r="S17">
+        <v>204966000.0</v>
+      </c>
+      <c r="T17">
+        <v>89604000.0</v>
+      </c>
+      <c r="U17">
+        <v>19513000.0</v>
+      </c>
+      <c r="V17">
+        <v>-163718000.0</v>
+      </c>
+      <c r="W17">
+        <v>80239000.0</v>
+      </c>
+      <c r="X17">
+        <v>38348000.0</v>
+      </c>
+      <c r="Y17">
+        <v>6148000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-11291000.0</v>
+      </c>
+      <c r="AA17">
+        <v>634000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-7608000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-5757000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-4398000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-11367000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-32864000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-28506000.0</v>
+      </c>
+      <c r="AH17">
+        <v>-32111000.0</v>
+      </c>
+      <c r="AI17">
+        <v>-110300000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>158369000.0</v>
+      </c>
+      <c r="AK17">
+        <v>-14264000.0</v>
+      </c>
+      <c r="AL17">
+        <v>-12121000.0</v>
+      </c>
+      <c r="AM17">
+        <v>-10877000.0</v>
+      </c>
+      <c r="AN17">
+        <v>6896000.0</v>
+      </c>
+      <c r="AO17">
+        <v>-40921000.0</v>
+      </c>
+      <c r="AP17">
+        <v>-9897000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>-117350000.0</v>
+      </c>
+      <c r="AR17">
+        <v>-27353000.0</v>
+      </c>
+      <c r="AS17">
+        <v>777000.0</v>
+      </c>
+      <c r="AT17">
+        <v>-13552000.0</v>
+      </c>
+      <c r="AU17">
+        <v>-16141000.0</v>
+      </c>
+      <c r="AV17">
+        <v>-12835000.0</v>
+      </c>
+      <c r="AW17">
+        <v>-13116000.0</v>
+      </c>
+      <c r="AX17">
+        <v>-24570000.0</v>
+      </c>
+      <c r="AY17">
+        <v>-34989000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>-15486000.0</v>
+      </c>
+      <c r="BA17">
+        <v>-13480000.0</v>
+      </c>
+      <c r="BB17">
+        <v>5113000.0</v>
+      </c>
+      <c r="BC17">
+        <v>9722000.0</v>
+      </c>
+      <c r="BD17">
+        <v>-6467000.0</v>
+      </c>
+      <c r="BE17">
+        <v>6381000.0</v>
+      </c>
+      <c r="BF17">
+        <v>49653000.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>10546000.0</v>
+      </c>
+      <c r="BI17">
+        <v>1839000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+      <c r="DU17"/>
+      <c r="DV17"/>
+    </row>
+    <row r="18" spans="1:126">
+      <c r="A18" t="s">
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>929000.0</v>
+      </c>
+      <c r="C18">
+        <v>834000.0</v>
+      </c>
+      <c r="D18">
+        <v>771000.0</v>
+      </c>
+      <c r="E18">
+        <v>607000.0</v>
+      </c>
+      <c r="F18">
+        <v>-658000.0</v>
+      </c>
+      <c r="G18">
+        <v>731000.0</v>
+      </c>
+      <c r="H18">
+        <v>2022000.0</v>
+      </c>
+      <c r="I18">
+        <v>295000.0</v>
+      </c>
+      <c r="J18">
+        <v>4890000.0</v>
+      </c>
+      <c r="K18">
+        <v>3256000.0</v>
+      </c>
+      <c r="L18">
+        <v>4332000.0</v>
+      </c>
+      <c r="M18">
+        <v>3407000.0</v>
+      </c>
+      <c r="N18">
+        <v>2541000.0</v>
+      </c>
+      <c r="O18">
+        <v>1451000.0</v>
+      </c>
+      <c r="P18">
+        <v>149000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-996000.0</v>
+      </c>
+      <c r="R18">
+        <v>-1594000.0</v>
+      </c>
+      <c r="S18">
+        <v>-1955000.0</v>
+      </c>
+      <c r="T18">
+        <v>-2455000.0</v>
+      </c>
+      <c r="U18">
+        <v>-1675000.0</v>
+      </c>
+      <c r="V18">
+        <v>-1336000.0</v>
+      </c>
+      <c r="W18">
+        <v>-2718000.0</v>
+      </c>
+      <c r="X18">
+        <v>-2400000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-502000.0</v>
+      </c>
+      <c r="Z18">
+        <v>535000.0</v>
+      </c>
+      <c r="AA18">
+        <v>2082000.0</v>
+      </c>
+      <c r="AB18">
+        <v>718000.0</v>
+      </c>
+      <c r="AC18">
+        <v>1130000.0</v>
+      </c>
+      <c r="AD18">
+        <v>1543000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
+      <c r="DU18"/>
+      <c r="DV18"/>
+    </row>
+    <row r="19" spans="1:126">
+      <c r="A19" t="s">
+        <v>204</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>-6995000.0</v>
+      </c>
+      <c r="N19">
+        <v>22154000.0</v>
+      </c>
+      <c r="O19">
+        <v>-4942000.0</v>
+      </c>
+      <c r="P19"/>
+      <c r="Q19">
+        <v>-40161000.0</v>
+      </c>
+      <c r="R19">
+        <v>-77035000.0</v>
+      </c>
+      <c r="S19"/>
+      <c r="T19">
+        <v>104868000.0</v>
+      </c>
+      <c r="U19">
+        <v>20139000.0</v>
+      </c>
+      <c r="V19">
+        <v>-156722000.0</v>
+      </c>
+      <c r="W19">
+        <v>86185000.0</v>
+      </c>
+      <c r="X19">
+        <v>43623000.0</v>
+      </c>
+      <c r="Y19">
+        <v>13662000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-5744000.0</v>
+      </c>
+      <c r="AA19">
+        <v>3619000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-1548000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-85000.0</v>
+      </c>
+      <c r="AD19">
+        <v>8451000.0</v>
+      </c>
+      <c r="AE19">
+        <v>57839000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-27595000.0</v>
+      </c>
+      <c r="AG19">
+        <v>11615000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-40890000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-155081000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>159027000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-4862000.0</v>
+      </c>
+      <c r="AL19">
+        <v>696000.0</v>
+      </c>
+      <c r="AM19">
+        <v>592000.0</v>
+      </c>
+      <c r="AN19">
+        <v>261000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-52000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-3000.0</v>
+      </c>
+      <c r="AQ19"/>
+      <c r="AR19">
+        <v>-180000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-104000.0</v>
+      </c>
+      <c r="AT19">
+        <v>228000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-451000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-57000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-196000.0</v>
+      </c>
+      <c r="AX19">
+        <v>109000.0</v>
+      </c>
+      <c r="AY19">
+        <v>161000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>280000.0</v>
+      </c>
+      <c r="BA19">
+        <v>400000.0</v>
+      </c>
+      <c r="BB19">
+        <v>1290000.0</v>
+      </c>
+      <c r="BC19">
+        <v>937000.0</v>
+      </c>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19">
+        <v>24000.0</v>
+      </c>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+      <c r="DU19"/>
+      <c r="DV19"/>
+    </row>
+    <row r="20" spans="1:126">
+      <c r="A20" t="s">
+        <v>205</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20">
+        <v>5331000.0</v>
+      </c>
+      <c r="AE20">
+        <v>103745000.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>-40248000.0</v>
+      </c>
+      <c r="AH20">
+        <v>40248000.0</v>
+      </c>
+      <c r="AI20">
+        <v>5032000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>63821000.0</v>
+      </c>
+      <c r="AK20">
+        <v>-34431000.0</v>
+      </c>
+      <c r="AL20">
+        <v>7679000.0</v>
+      </c>
+      <c r="AM20">
+        <v>376036000.0</v>
+      </c>
+      <c r="AN20">
+        <v>-314541000.0</v>
+      </c>
+      <c r="AO20">
+        <v>57907000.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>178884000.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>85344000.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
+      <c r="DV20"/>
+    </row>
+    <row r="21" spans="1:126">
+      <c r="A21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21">
+        <v>-8357000.0</v>
+      </c>
+      <c r="C21">
+        <v>-13085000.0</v>
+      </c>
+      <c r="D21">
+        <v>-6426000.0</v>
+      </c>
+      <c r="E21">
+        <v>-12385000.0</v>
+      </c>
+      <c r="F21">
+        <v>38305000.0</v>
+      </c>
+      <c r="G21">
+        <v>-15809000.0</v>
+      </c>
+      <c r="H21">
+        <v>-10272000.0</v>
+      </c>
+      <c r="I21">
+        <v>-4758000.0</v>
+      </c>
+      <c r="J21">
+        <v>-2087000.0</v>
+      </c>
+      <c r="K21">
+        <v>58209000.0</v>
+      </c>
+      <c r="L21">
+        <v>-13153000.0</v>
+      </c>
+      <c r="M21">
+        <v>-12529000.0</v>
+      </c>
+      <c r="N21">
+        <v>-9324000.0</v>
+      </c>
+      <c r="O21">
+        <v>-14549000.0</v>
+      </c>
+      <c r="P21">
+        <v>-11365000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-5670000.0</v>
+      </c>
+      <c r="R21">
+        <v>-8508000.0</v>
+      </c>
+      <c r="S21">
+        <v>31299000.0</v>
+      </c>
+      <c r="T21">
+        <v>-12722000.0</v>
+      </c>
+      <c r="U21">
+        <v>1644000.0</v>
+      </c>
+      <c r="V21">
+        <v>-5676000.0</v>
+      </c>
+      <c r="W21">
+        <v>-6419000.0</v>
+      </c>
+      <c r="X21">
+        <v>-2782000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-6748000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-3569000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-7307000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-5145000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-4021000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-6945000.0</v>
+      </c>
+      <c r="AE21">
+        <v>10018000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-4963000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-39836000.0</v>
+      </c>
+      <c r="AH21">
+        <v>8970000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-7330000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-442000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-7924000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-11576000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-9055000.0</v>
+      </c>
+      <c r="AN21">
+        <v>17466000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-34942000.0</v>
+      </c>
+      <c r="AP21">
+        <v>-9702000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-113176000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-26836000.0</v>
+      </c>
+      <c r="AS21">
+        <v>1000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-13610000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-15240000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-12633000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-8231000.0</v>
+      </c>
+      <c r="AX21">
+        <v>-26051000.0</v>
+      </c>
+      <c r="AY21">
+        <v>-31760000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-35336000.0</v>
+      </c>
+      <c r="BA21">
+        <v>-22930000.0</v>
+      </c>
+      <c r="BB21">
+        <v>7095000.0</v>
+      </c>
+      <c r="BC21">
+        <v>14659000.0</v>
+      </c>
+      <c r="BD21">
+        <v>-8011000.0</v>
+      </c>
+      <c r="BE21">
+        <v>9773000.0</v>
+      </c>
+      <c r="BF21">
+        <v>64517000.0</v>
+      </c>
+      <c r="BG21">
+        <v>-4949000.0</v>
+      </c>
+      <c r="BH21">
+        <v>12410000.0</v>
+      </c>
+      <c r="BI21">
+        <v>2121000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>20675000.0</v>
+      </c>
+      <c r="BK21">
+        <v>-4611000.0</v>
+      </c>
+      <c r="BL21">
+        <v>28035000.0</v>
+      </c>
+      <c r="BM21">
+        <v>-4154000.0</v>
+      </c>
+      <c r="BN21">
+        <v>19351000.0</v>
+      </c>
+      <c r="BO21">
+        <v>1338000.0</v>
+      </c>
+      <c r="BP21">
+        <v>-3923000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-535000.0</v>
+      </c>
+      <c r="BR21">
+        <v>-2606000.0</v>
+      </c>
+      <c r="BS21">
+        <v>-1653000.0</v>
+      </c>
+      <c r="BT21">
+        <v>-2637000.0</v>
+      </c>
+      <c r="BU21">
+        <v>-5253000.0</v>
+      </c>
+      <c r="BV21">
+        <v>-4660000.0</v>
+      </c>
+      <c r="BW21">
+        <v>-4157000.0</v>
+      </c>
+      <c r="BX21">
+        <v>-5292000.0</v>
+      </c>
+      <c r="BY21">
+        <v>-4114000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>4016000.0</v>
+      </c>
+      <c r="CA21">
+        <v>12982000.0</v>
+      </c>
+      <c r="CB21">
+        <v>-6788000.0</v>
+      </c>
+      <c r="CC21">
+        <v>-4294000.0</v>
+      </c>
+      <c r="CD21">
+        <v>-2800000.0</v>
+      </c>
+      <c r="CE21">
+        <v>-1402000.0</v>
+      </c>
+      <c r="CF21">
+        <v>-1904000.0</v>
+      </c>
+      <c r="CG21">
+        <v>-2069000.0</v>
+      </c>
+      <c r="CH21">
+        <v>-1871000.0</v>
+      </c>
+      <c r="CI21">
+        <v>-1728000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-1998000.0</v>
+      </c>
+      <c r="CK21">
+        <v>-1195000.0</v>
+      </c>
+      <c r="CL21">
+        <v>-1134000.0</v>
+      </c>
+      <c r="CM21">
+        <v>13946000.0</v>
+      </c>
+      <c r="CN21">
+        <v>-6114000.0</v>
+      </c>
+      <c r="CO21">
+        <v>-1559000.0</v>
+      </c>
+      <c r="CP21">
+        <v>-1705000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>43656000.0</v>
+      </c>
+      <c r="CR21">
+        <v>-32040000.0</v>
+      </c>
+      <c r="CS21">
+        <v>-13064000.0</v>
+      </c>
+      <c r="CT21">
+        <v>-8477000.0</v>
+      </c>
+      <c r="CU21">
+        <v>-10052000.0</v>
+      </c>
+      <c r="CV21">
+        <v>-7696000.0</v>
+      </c>
+      <c r="CW21">
+        <v>-9890000.0</v>
+      </c>
+      <c r="CX21">
+        <v>-15561000.0</v>
+      </c>
+      <c r="CY21">
+        <v>-3426000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>-16975000.0</v>
+      </c>
+      <c r="DA21">
+        <v>-11042000.0</v>
+      </c>
+      <c r="DB21">
+        <v>-5720000.0</v>
+      </c>
+      <c r="DC21">
+        <v>-3683000.0</v>
+      </c>
+      <c r="DD21">
+        <v>-2369000.0</v>
+      </c>
+      <c r="DE21">
+        <v>-1884000.0</v>
+      </c>
+      <c r="DF21">
+        <v>-1630000.0</v>
+      </c>
+      <c r="DG21">
+        <v>-447000.0</v>
+      </c>
+      <c r="DH21">
+        <v>-1927000.0</v>
+      </c>
+      <c r="DI21">
+        <v>-1876000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>-1577117.0</v>
+      </c>
+      <c r="DK21">
+        <v>-1345037.0</v>
+      </c>
+      <c r="DL21">
+        <v>-1187693.0</v>
+      </c>
+      <c r="DM21">
+        <v>-205649.0</v>
+      </c>
+      <c r="DN21">
+        <v>-482693.0</v>
+      </c>
+      <c r="DO21">
+        <v>-1054372.0</v>
+      </c>
+      <c r="DP21">
+        <v>-228452.0</v>
+      </c>
+      <c r="DQ21">
+        <v>903453.0</v>
+      </c>
+      <c r="DR21">
+        <v>1400336.0</v>
+      </c>
+      <c r="DS21">
+        <v>1095199.0</v>
+      </c>
+      <c r="DT21">
+        <v>500000.0</v>
+      </c>
+      <c r="DU21">
+        <v>-200000.0</v>
+      </c>
+      <c r="DV21">
+        <v>600000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:126">
+      <c r="A22" t="s">
+        <v>207</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
+      <c r="DU22"/>
+      <c r="DV22"/>
+    </row>
+    <row r="23" spans="1:126">
+      <c r="A23" t="s">
+        <v>208</v>
+      </c>
+      <c r="B23">
+        <v>62596000.0</v>
+      </c>
+      <c r="C23">
+        <v>63212000.0</v>
+      </c>
+      <c r="D23">
+        <v>65872000.0</v>
+      </c>
+      <c r="E23">
+        <v>63622000.0</v>
+      </c>
+      <c r="F23">
+        <v>86117000.0</v>
+      </c>
+      <c r="G23">
+        <v>64653000.0</v>
+      </c>
+      <c r="H23">
+        <v>33582000.0</v>
+      </c>
+      <c r="I23">
+        <v>30596000.0</v>
+      </c>
+      <c r="J23">
+        <v>26407000.0</v>
+      </c>
+      <c r="K23">
+        <v>34102000.0</v>
+      </c>
+      <c r="L23">
+        <v>23237000.0</v>
+      </c>
+      <c r="M23">
+        <v>20433000.0</v>
+      </c>
+      <c r="N23">
+        <v>24127000.0</v>
+      </c>
+      <c r="O23">
+        <v>27670000.0</v>
+      </c>
+      <c r="P23">
+        <v>27243000.0</v>
+      </c>
+      <c r="Q23">
+        <v>22387000.0</v>
+      </c>
+      <c r="R23">
+        <v>22015000.0</v>
+      </c>
+      <c r="S23">
+        <v>31963000.0</v>
+      </c>
+      <c r="T23">
+        <v>14304000.0</v>
+      </c>
+      <c r="U23">
+        <v>15756000.0</v>
+      </c>
+      <c r="V23">
+        <v>11479000.0</v>
+      </c>
+      <c r="W23">
+        <v>10802000.0</v>
+      </c>
+      <c r="X23">
+        <v>22248000.0</v>
+      </c>
+      <c r="Y23">
+        <v>8866000.0</v>
+      </c>
+      <c r="Z23">
+        <v>7384000.0</v>
+      </c>
+      <c r="AA23">
+        <v>7995000.0</v>
+      </c>
+      <c r="AB23">
+        <v>6856000.0</v>
+      </c>
+      <c r="AC23">
+        <v>9479000.0</v>
+      </c>
+      <c r="AD23">
+        <v>10332000.0</v>
+      </c>
+      <c r="AE23">
+        <v>39185000.0</v>
+      </c>
+      <c r="AF23">
+        <v>18688000.0</v>
+      </c>
+      <c r="AG23">
+        <v>17111000.0</v>
+      </c>
+      <c r="AH23">
+        <v>53123000.0</v>
+      </c>
+      <c r="AI23">
+        <v>10788000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>34827000.0</v>
+      </c>
+      <c r="AK23">
+        <v>24381000.0</v>
+      </c>
+      <c r="AL23">
+        <v>20430000.0</v>
+      </c>
+      <c r="AM23">
+        <v>28849000.0</v>
+      </c>
+      <c r="AN23">
+        <v>47192000.0</v>
+      </c>
+      <c r="AO23">
+        <v>36128000.0</v>
+      </c>
+      <c r="AP23">
+        <v>34423000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>45793000.0</v>
+      </c>
+      <c r="AR23">
+        <v>39830000.0</v>
+      </c>
+      <c r="AS23">
+        <v>39336000.0</v>
+      </c>
+      <c r="AT23">
+        <v>47820000.0</v>
+      </c>
+      <c r="AU23">
+        <v>46270000.0</v>
+      </c>
+      <c r="AV23">
+        <v>49825000.0</v>
+      </c>
+      <c r="AW23">
+        <v>58307000.0</v>
+      </c>
+      <c r="AX23">
+        <v>38629000.0</v>
+      </c>
+      <c r="AY23">
+        <v>46825000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>50856000.0</v>
+      </c>
+      <c r="BA23">
+        <v>46040000.0</v>
+      </c>
+      <c r="BB23">
+        <v>69766000.0</v>
+      </c>
+      <c r="BC23">
+        <v>51605000.0</v>
+      </c>
+      <c r="BD23">
+        <v>42950000.0</v>
+      </c>
+      <c r="BE23">
+        <v>40711000.0</v>
+      </c>
+      <c r="BF23">
+        <v>34523000.0</v>
+      </c>
+      <c r="BG23">
+        <v>25744000.0</v>
+      </c>
+      <c r="BH23">
+        <v>38175000.0</v>
+      </c>
+      <c r="BI23">
+        <v>37625000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>40455000.0</v>
+      </c>
+      <c r="BK23">
+        <v>17713000.0</v>
+      </c>
+      <c r="BL23">
+        <v>35914000.0</v>
+      </c>
+      <c r="BM23">
+        <v>19160000.0</v>
+      </c>
+      <c r="BN23">
+        <v>20421000.0</v>
+      </c>
+      <c r="BO23">
+        <v>25490000.0</v>
+      </c>
+      <c r="BP23">
+        <v>16754000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>15566000.0</v>
+      </c>
+      <c r="BR23">
+        <v>15256000.0</v>
+      </c>
+      <c r="BS23">
+        <v>19920000.0</v>
+      </c>
+      <c r="BT23">
+        <v>16433000.0</v>
+      </c>
+      <c r="BU23">
+        <v>12369000.0</v>
+      </c>
+      <c r="BV23">
+        <v>13708000.0</v>
+      </c>
+      <c r="BW23">
+        <v>16160000.0</v>
+      </c>
+      <c r="BX23">
+        <v>14836000.0</v>
+      </c>
+      <c r="BY23">
+        <v>9979000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>21169000.0</v>
+      </c>
+      <c r="CA23">
+        <v>10466000.0</v>
+      </c>
+      <c r="CB23">
+        <v>17056000.0</v>
+      </c>
+      <c r="CC23">
+        <v>20457000.0</v>
+      </c>
+      <c r="CD23">
+        <v>7517000.0</v>
+      </c>
+      <c r="CE23">
+        <v>9648000.0</v>
+      </c>
+      <c r="CF23">
+        <v>8687000.0</v>
+      </c>
+      <c r="CG23">
+        <v>4751000.0</v>
+      </c>
+      <c r="CH23">
+        <v>3734000.0</v>
+      </c>
+      <c r="CI23">
+        <v>2507000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>4238000.0</v>
+      </c>
+      <c r="CK23">
+        <v>1861000.0</v>
+      </c>
+      <c r="CL23">
+        <v>1733000.0</v>
+      </c>
+      <c r="CM23">
+        <v>13465000.0</v>
+      </c>
+      <c r="CN23">
+        <v>6300000.0</v>
+      </c>
+      <c r="CO23">
+        <v>1578000.0</v>
+      </c>
+      <c r="CP23">
+        <v>1711000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>44479000.0</v>
+      </c>
+      <c r="CR23">
+        <v>32219000.0</v>
+      </c>
+      <c r="CS23">
+        <v>13502000.0</v>
+      </c>
+      <c r="CT23">
+        <v>8726000.0</v>
+      </c>
+      <c r="CU23">
+        <v>11143000.0</v>
+      </c>
+      <c r="CV23">
+        <v>18527000.0</v>
+      </c>
+      <c r="CW23">
+        <v>19981000.0</v>
+      </c>
+      <c r="CX23">
+        <v>18184000.0</v>
+      </c>
+      <c r="CY23">
+        <v>3426000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>16993000.0</v>
+      </c>
+      <c r="DA23">
+        <v>11064000.0</v>
+      </c>
+      <c r="DB23">
+        <v>5737000.0</v>
+      </c>
+      <c r="DC23">
+        <v>2327000.0</v>
+      </c>
+      <c r="DD23">
+        <v>2827000.0</v>
+      </c>
+      <c r="DE23">
+        <v>2384000.0</v>
+      </c>
+      <c r="DF23">
+        <v>2150000.0</v>
+      </c>
+      <c r="DG23">
+        <v>515000.0</v>
+      </c>
+      <c r="DH23">
+        <v>2086000.0</v>
+      </c>
+      <c r="DI23">
+        <v>1989000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>1639883.0</v>
+      </c>
+      <c r="DK23">
+        <v>1459896.0</v>
+      </c>
+      <c r="DL23">
+        <v>1237045.0</v>
+      </c>
+      <c r="DM23">
+        <v>535105.0</v>
+      </c>
+      <c r="DN23">
+        <v>579015.0</v>
+      </c>
+      <c r="DO23">
+        <v>991192.0</v>
+      </c>
+      <c r="DP23">
+        <v>318880.0</v>
+      </c>
+      <c r="DQ23">
+        <v>483764.0</v>
+      </c>
+      <c r="DR23">
+        <v>425781.0</v>
+      </c>
+      <c r="DS23">
+        <v>1700958.0</v>
+      </c>
+      <c r="DT23">
+        <v>1400000.0</v>
+      </c>
+      <c r="DU23">
+        <v>900000.0</v>
+      </c>
+      <c r="DV23"/>
+    </row>
+    <row r="24" spans="1:126">
+      <c r="A24" t="s">
+        <v>209</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
+        <v>263000.0</v>
+      </c>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+      <c r="DU24"/>
+      <c r="DV24"/>
+    </row>
+    <row r="25" spans="1:126">
+      <c r="A25" t="s">
+        <v>210</v>
+      </c>
+      <c r="B25">
+        <v>8487000.0</v>
+      </c>
+      <c r="C25">
+        <v>10457000.0</v>
+      </c>
+      <c r="D25">
+        <v>10836000.0</v>
+      </c>
+      <c r="E25">
+        <v>11445000.0</v>
+      </c>
+      <c r="F25">
+        <v>10610000.0</v>
+      </c>
+      <c r="G25">
+        <v>11839000.0</v>
+      </c>
+      <c r="H25">
+        <v>9762000.0</v>
+      </c>
+      <c r="I25">
+        <v>7405000.0</v>
+      </c>
+      <c r="J25">
+        <v>4568000.0</v>
+      </c>
+      <c r="K25">
+        <v>4576000.0</v>
+      </c>
+      <c r="L25">
+        <v>3363000.0</v>
+      </c>
+      <c r="M25">
+        <v>3408000.0</v>
+      </c>
+      <c r="N25">
+        <v>3381000.0</v>
+      </c>
+      <c r="O25">
+        <v>10151000.0</v>
+      </c>
+      <c r="P25">
+        <v>3363000.0</v>
+      </c>
+      <c r="Q25">
+        <v>3408000.0</v>
+      </c>
+      <c r="R25">
+        <v>3369000.0</v>
+      </c>
+      <c r="S25">
+        <v>3490000.0</v>
+      </c>
+      <c r="T25">
+        <v>2651000.0</v>
+      </c>
+      <c r="U25">
+        <v>2650000.0</v>
+      </c>
+      <c r="V25">
+        <v>1897000.0</v>
+      </c>
+      <c r="W25">
+        <v>1191000.0</v>
+      </c>
+      <c r="X25">
+        <v>1205000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1340000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1064000.0</v>
+      </c>
+      <c r="AA25">
+        <v>883000.0</v>
+      </c>
+      <c r="AB25">
+        <v>862000.0</v>
+      </c>
+      <c r="AC25">
+        <v>822000.0</v>
+      </c>
+      <c r="AD25">
+        <v>660000.0</v>
+      </c>
+      <c r="AE25">
+        <v>11563000.0</v>
+      </c>
+      <c r="AF25">
+        <v>4955000.0</v>
+      </c>
+      <c r="AG25">
+        <v>5283000.0</v>
+      </c>
+      <c r="AH25">
+        <v>5344000.0</v>
+      </c>
+      <c r="AI25">
+        <v>5463000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>5646000.0</v>
+      </c>
+      <c r="AK25">
+        <v>5594000.0</v>
+      </c>
+      <c r="AL25">
+        <v>5540000.0</v>
+      </c>
+      <c r="AM25">
+        <v>6250000.0</v>
+      </c>
+      <c r="AN25">
+        <v>6501000.0</v>
+      </c>
+      <c r="AO25">
+        <v>10801000.0</v>
+      </c>
+      <c r="AP25">
+        <v>10803000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>13160000.0</v>
+      </c>
+      <c r="AR25">
+        <v>13743000.0</v>
+      </c>
+      <c r="AS25">
+        <v>13285000.0</v>
+      </c>
+      <c r="AT25">
+        <v>13101000.0</v>
+      </c>
+      <c r="AU25">
+        <v>13793000.0</v>
+      </c>
+      <c r="AV25">
+        <v>13587000.0</v>
+      </c>
+      <c r="AW25">
+        <v>15614000.0</v>
+      </c>
+      <c r="AX25">
+        <v>14552000.0</v>
+      </c>
+      <c r="AY25">
+        <v>16809000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>12680000.0</v>
+      </c>
+      <c r="BA25">
+        <v>12631000.0</v>
+      </c>
+      <c r="BB25">
+        <v>11774000.0</v>
+      </c>
+      <c r="BC25">
+        <v>18134000.0</v>
+      </c>
+      <c r="BD25">
+        <v>10449000.0</v>
+      </c>
+      <c r="BE25">
+        <v>5427000.0</v>
+      </c>
+      <c r="BF25">
+        <v>5158000.0</v>
+      </c>
+      <c r="BG25">
+        <v>1457000.0</v>
+      </c>
+      <c r="BH25">
+        <v>1975000.0</v>
+      </c>
+      <c r="BI25">
+        <v>2624000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>3794000.0</v>
+      </c>
+      <c r="BK25">
+        <v>1409000.0</v>
+      </c>
+      <c r="BL25">
+        <v>1983000.0</v>
+      </c>
+      <c r="BM25">
+        <v>1897000.0</v>
+      </c>
+      <c r="BN25">
+        <v>1728000.0</v>
+      </c>
+      <c r="BO25">
+        <v>1294000.0</v>
+      </c>
+      <c r="BP25">
+        <v>1277000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>1091000.0</v>
+      </c>
+      <c r="BR25">
+        <v>1097000.0</v>
+      </c>
+      <c r="BS25">
+        <v>2344000.0</v>
+      </c>
+      <c r="BT25">
+        <v>1185000.0</v>
+      </c>
+      <c r="BU25">
+        <v>1277000.0</v>
+      </c>
+      <c r="BV25">
+        <v>1368000.0</v>
+      </c>
+      <c r="BW25">
+        <v>1534000.0</v>
+      </c>
+      <c r="BX25">
+        <v>1481000.0</v>
+      </c>
+      <c r="BY25">
+        <v>1343000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>1344000.0</v>
+      </c>
+      <c r="CA25">
+        <v>-161000.0</v>
+      </c>
+      <c r="CB25">
+        <v>1833000.0</v>
+      </c>
+      <c r="CC25">
+        <v>2360000.0</v>
+      </c>
+      <c r="CD25">
+        <v>1360000.0</v>
+      </c>
+      <c r="CE25">
+        <v>1352000.0</v>
+      </c>
+      <c r="CF25">
+        <v>1350000.0</v>
+      </c>
+      <c r="CG25">
+        <v>1350000.0</v>
+      </c>
+      <c r="CH25">
+        <v>929000.0</v>
+      </c>
+      <c r="CI25">
+        <v>138000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>138000.0</v>
+      </c>
+      <c r="CK25">
+        <v>139000.0</v>
+      </c>
+      <c r="CL25">
+        <v>136000.0</v>
+      </c>
+      <c r="CM25">
+        <v>116000.0</v>
+      </c>
+      <c r="CN25">
+        <v>1976000.0</v>
+      </c>
+      <c r="CO25">
+        <v>156000.0</v>
+      </c>
+      <c r="CP25">
+        <v>161000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>-1055000.0</v>
+      </c>
+      <c r="CR25">
+        <v>979000.0</v>
+      </c>
+      <c r="CS25">
+        <v>940000.0</v>
+      </c>
+      <c r="CT25">
+        <v>933000.0</v>
+      </c>
+      <c r="CU25">
+        <v>1145000.0</v>
+      </c>
+      <c r="CV25">
+        <v>984000.0</v>
+      </c>
+      <c r="CW25">
+        <v>903000.0</v>
+      </c>
+      <c r="CX25">
+        <v>837000.0</v>
+      </c>
+      <c r="CY25">
+        <v>614000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>905000.0</v>
+      </c>
+      <c r="DA25">
+        <v>623000.0</v>
+      </c>
+      <c r="DB25">
+        <v>515000.0</v>
+      </c>
+      <c r="DC25">
+        <v>3185000.0</v>
+      </c>
+      <c r="DD25">
+        <v>-473000.0</v>
+      </c>
+      <c r="DE25">
+        <v>-430000.0</v>
+      </c>
+      <c r="DF25">
+        <v>-459000.0</v>
+      </c>
+      <c r="DG25">
+        <v>2984000.0</v>
+      </c>
+      <c r="DH25">
+        <v>-448000.0</v>
+      </c>
+      <c r="DI25">
+        <v>-422760.0</v>
+      </c>
+      <c r="DJ25">
+        <v>-404240.0</v>
+      </c>
+      <c r="DK25">
+        <v>781431.0</v>
+      </c>
+      <c r="DL25">
+        <v>-226589.0</v>
+      </c>
+      <c r="DM25">
+        <v>-17949.0</v>
+      </c>
+      <c r="DN25">
+        <v>-7631.0</v>
+      </c>
+      <c r="DO25">
+        <v>38091.0</v>
+      </c>
+      <c r="DP25">
+        <v>-5924.0</v>
+      </c>
+      <c r="DQ25">
+        <v>9755.0</v>
+      </c>
+      <c r="DR25"/>
+      <c r="DS25"/>
+      <c r="DT25"/>
+      <c r="DU25"/>
+      <c r="DV25"/>
+    </row>
+    <row r="26" spans="1:126">
+      <c r="A26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>312000.0</v>
+      </c>
+      <c r="H26">
+        <v>108000.0</v>
+      </c>
+      <c r="I26">
+        <v>178000.0</v>
+      </c>
+      <c r="J26">
+        <v>134000.0</v>
+      </c>
+      <c r="K26">
+        <v>142000.0</v>
+      </c>
+      <c r="L26">
+        <v>172000.0</v>
+      </c>
+      <c r="M26">
+        <v>205000.0</v>
+      </c>
+      <c r="N26">
+        <v>216000.0</v>
+      </c>
+      <c r="O26">
+        <v>135000.0</v>
+      </c>
+      <c r="P26">
+        <v>156000.0</v>
+      </c>
+      <c r="Q26">
+        <v>145000.0</v>
+      </c>
+      <c r="R26">
+        <v>190000.0</v>
+      </c>
+      <c r="S26">
+        <v>200000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>84000.0</v>
+      </c>
+      <c r="AG26">
+        <v>327000.0</v>
+      </c>
+      <c r="AH26">
+        <v>166000.0</v>
+      </c>
+      <c r="AI26">
+        <v>195000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>241000.0</v>
+      </c>
+      <c r="AK26">
+        <v>433000.0</v>
+      </c>
+      <c r="AL26">
+        <v>320000.0</v>
+      </c>
+      <c r="AM26">
+        <v>557000.0</v>
+      </c>
+      <c r="AN26">
+        <v>666000.0</v>
+      </c>
+      <c r="AO26">
+        <v>1334000.0</v>
+      </c>
+      <c r="AP26">
+        <v>522000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>860000.0</v>
+      </c>
+      <c r="AR26">
+        <v>802000.0</v>
+      </c>
+      <c r="AS26">
+        <v>732000.0</v>
+      </c>
+      <c r="AT26">
+        <v>997000.0</v>
+      </c>
+      <c r="AU26">
+        <v>637000.0</v>
+      </c>
+      <c r="AV26">
+        <v>1208000.0</v>
+      </c>
+      <c r="AW26">
+        <v>1003000.0</v>
+      </c>
+      <c r="AX26">
+        <v>992000.0</v>
+      </c>
+      <c r="AY26">
+        <v>771000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>730000.0</v>
+      </c>
+      <c r="BA26">
+        <v>726000.0</v>
+      </c>
+      <c r="BB26">
+        <v>1024000.0</v>
+      </c>
+      <c r="BC26">
+        <v>721000.0</v>
+      </c>
+      <c r="BD26">
+        <v>1135000.0</v>
+      </c>
+      <c r="BE26">
+        <v>1967000.0</v>
+      </c>
+      <c r="BF26">
+        <v>1098000.0</v>
+      </c>
+      <c r="BG26">
+        <v>1445000.0</v>
+      </c>
+      <c r="BH26">
+        <v>850000.0</v>
+      </c>
+      <c r="BI26">
+        <v>1335000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>708000.0</v>
+      </c>
+      <c r="BK26">
+        <v>835000.0</v>
+      </c>
+      <c r="BL26">
+        <v>461000.0</v>
+      </c>
+      <c r="BM26">
+        <v>453000.0</v>
+      </c>
+      <c r="BN26">
+        <v>372000.0</v>
+      </c>
+      <c r="BO26">
+        <v>339000.0</v>
+      </c>
+      <c r="BP26">
+        <v>404000.0</v>
+      </c>
+      <c r="BQ26">
+        <v>618000.0</v>
+      </c>
+      <c r="BR26">
+        <v>761000.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>4484000.0</v>
+      </c>
+      <c r="CB26">
+        <v>2819000.0</v>
+      </c>
+      <c r="CC26">
+        <v>2182000.0</v>
+      </c>
+      <c r="CD26">
+        <v>2379000.0</v>
+      </c>
+      <c r="CE26">
+        <v>5783000.0</v>
+      </c>
+      <c r="CF26">
+        <v>1527000.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>1902000.0</v>
+      </c>
+      <c r="CN26">
+        <v>1726000.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>7260000.0</v>
+      </c>
+      <c r="CQ26">
+        <v>7260000.0</v>
+      </c>
+      <c r="CR26">
+        <v>6449000.0</v>
+      </c>
+      <c r="CS26">
+        <v>5026000.0</v>
+      </c>
+      <c r="CT26">
+        <v>3089000.0</v>
+      </c>
+      <c r="CU26">
+        <v>2762000.0</v>
+      </c>
+      <c r="CV26">
+        <v>5865000.0</v>
+      </c>
+      <c r="CW26">
+        <v>4664000.0</v>
+      </c>
+      <c r="CX26">
+        <v>5549000.0</v>
+      </c>
+      <c r="CY26">
+        <v>4287000.0</v>
+      </c>
+      <c r="CZ26">
+        <v>5947000.0</v>
+      </c>
+      <c r="DA26">
+        <v>896000.0</v>
+      </c>
+      <c r="DB26">
+        <v>734000.0</v>
+      </c>
+      <c r="DC26">
+        <v>384000.0</v>
+      </c>
+      <c r="DD26">
+        <v>1150000.0</v>
+      </c>
+      <c r="DE26">
+        <v>570000.0</v>
+      </c>
+      <c r="DF26">
+        <v>469000.0</v>
+      </c>
+      <c r="DG26">
+        <v>592000.0</v>
+      </c>
+      <c r="DH26">
+        <v>514000.0</v>
+      </c>
+      <c r="DI26">
+        <v>406000.0</v>
+      </c>
+      <c r="DJ26">
+        <v>367543.0</v>
+      </c>
+      <c r="DK26">
+        <v>335164.0</v>
+      </c>
+      <c r="DL26">
+        <v>243229.0</v>
+      </c>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
+      <c r="DV26"/>
+    </row>
+    <row r="27" spans="1:126">
+      <c r="A27" t="s">
+        <v>212</v>
+      </c>
+      <c r="B27">
+        <v>3119000.0</v>
+      </c>
+      <c r="C27">
+        <v>8895000.0</v>
+      </c>
+      <c r="D27">
+        <v>3080000.0</v>
+      </c>
+      <c r="E27">
+        <v>3381000.0</v>
+      </c>
+      <c r="F27">
+        <v>3312000.0</v>
+      </c>
+      <c r="G27">
+        <v>2884000.0</v>
+      </c>
+      <c r="H27">
+        <v>1391000.0</v>
+      </c>
+      <c r="I27">
+        <v>1387000.0</v>
+      </c>
+      <c r="J27">
+        <v>1555000.0</v>
+      </c>
+      <c r="K27">
+        <v>1523000.0</v>
+      </c>
+      <c r="L27">
+        <v>1613000.0</v>
+      </c>
+      <c r="M27">
+        <v>1859000.0</v>
+      </c>
+      <c r="N27">
+        <v>1913000.0</v>
+      </c>
+      <c r="O27">
+        <v>2192000.0</v>
+      </c>
+      <c r="P27">
+        <v>2119000.0</v>
+      </c>
+      <c r="Q27">
+        <v>2294000.0</v>
+      </c>
+      <c r="R27">
+        <v>2016000.0</v>
+      </c>
+      <c r="S27">
+        <v>1538000.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27">
+        <v>994000.0</v>
+      </c>
+      <c r="AI27">
+        <v>994000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>241000.0</v>
+      </c>
+      <c r="AK27">
+        <v>433000.0</v>
+      </c>
+      <c r="AL27">
+        <v>320000.0</v>
+      </c>
+      <c r="AM27">
+        <v>557000.0</v>
+      </c>
+      <c r="AN27">
+        <v>666000.0</v>
+      </c>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27">
+        <v>9442000.0</v>
+      </c>
+      <c r="AS27">
+        <v>6410000.0</v>
+      </c>
+      <c r="AT27">
+        <v>7328000.0</v>
+      </c>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
+        <v>5629000.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27">
+        <v>8748000.0</v>
+      </c>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27">
+        <v>6353000.0</v>
+      </c>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27">
+        <v>5089000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>6195000.0</v>
+      </c>
+      <c r="BR27">
+        <v>5378000.0</v>
+      </c>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27"/>
+      <c r="DU27"/>
+      <c r="DV27"/>
+    </row>
+    <row r="28" spans="1:126">
+      <c r="A28" t="s">
+        <v>213</v>
+      </c>
+      <c r="B28">
+        <v>17293000.0</v>
+      </c>
+      <c r="C28">
+        <v>31649000.0</v>
+      </c>
+      <c r="D28">
+        <v>15950000.0</v>
+      </c>
+      <c r="E28">
+        <v>15546000.0</v>
+      </c>
+      <c r="F28">
+        <v>17320000.0</v>
+      </c>
+      <c r="G28">
+        <v>21935000.0</v>
+      </c>
+      <c r="H28">
+        <v>11124000.0</v>
+      </c>
+      <c r="I28">
+        <v>9951000.0</v>
+      </c>
+      <c r="J28">
+        <v>12353000.0</v>
+      </c>
+      <c r="K28">
+        <v>8356000.0</v>
+      </c>
+      <c r="L28">
+        <v>11605000.0</v>
+      </c>
+      <c r="M28">
+        <v>9426000.0</v>
+      </c>
+      <c r="N28">
+        <v>12040000.0</v>
+      </c>
+      <c r="O28">
+        <v>15867000.0</v>
+      </c>
+      <c r="P28">
+        <v>15038000.0</v>
+      </c>
+      <c r="Q28">
+        <v>10722000.0</v>
+      </c>
+      <c r="R28">
+        <v>11053000.0</v>
+      </c>
+      <c r="S28">
+        <v>12652000.0</v>
+      </c>
+      <c r="T28">
+        <v>10345000.0</v>
+      </c>
+      <c r="U28">
+        <v>6503000.0</v>
+      </c>
+      <c r="V28">
+        <v>6166000.0</v>
+      </c>
+      <c r="W28">
+        <v>6387000.0</v>
+      </c>
+      <c r="X28">
+        <v>7692000.0</v>
+      </c>
+      <c r="Y28">
+        <v>5519000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4878000.0</v>
+      </c>
+      <c r="AA28">
+        <v>4201000.0</v>
+      </c>
+      <c r="AB28">
+        <v>4670000.0</v>
+      </c>
+      <c r="AC28">
+        <v>3810000.0</v>
+      </c>
+      <c r="AD28">
+        <v>3695000.0</v>
+      </c>
+      <c r="AE28">
+        <v>2778000.0</v>
+      </c>
+      <c r="AF28">
+        <v>6173000.0</v>
+      </c>
+      <c r="AG28">
+        <v>7425000.0</v>
+      </c>
+      <c r="AH28">
+        <v>3545000.0</v>
+      </c>
+      <c r="AI28">
+        <v>140000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>12715000.0</v>
+      </c>
+      <c r="AK28">
+        <v>6734000.0</v>
+      </c>
+      <c r="AL28">
+        <v>6916000.0</v>
+      </c>
+      <c r="AM28">
+        <v>9613000.0</v>
+      </c>
+      <c r="AN28">
+        <v>8334000.0</v>
+      </c>
+      <c r="AO28">
+        <v>8869000.0</v>
+      </c>
+      <c r="AP28">
+        <v>8516000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>9432000.0</v>
+      </c>
+      <c r="AR28">
+        <v>10244000.0</v>
+      </c>
+      <c r="AS28">
+        <v>10319000.0</v>
+      </c>
+      <c r="AT28">
+        <v>11572000.0</v>
+      </c>
+      <c r="AU28">
+        <v>12681000.0</v>
+      </c>
+      <c r="AV28">
+        <v>12844000.0</v>
+      </c>
+      <c r="AW28">
+        <v>14184000.0</v>
+      </c>
+      <c r="AX28">
+        <v>12685000.0</v>
+      </c>
+      <c r="AY28">
+        <v>14730000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>18965000.0</v>
+      </c>
+      <c r="BA28">
+        <v>13910000.0</v>
+      </c>
+      <c r="BB28">
+        <v>14875000.0</v>
+      </c>
+      <c r="BC28">
+        <v>17256000.0</v>
+      </c>
+      <c r="BD28">
+        <v>11895000.0</v>
+      </c>
+      <c r="BE28">
+        <v>11903000.0</v>
+      </c>
+      <c r="BF28">
+        <v>13698000.0</v>
+      </c>
+      <c r="BG28">
+        <v>8662000.0</v>
+      </c>
+      <c r="BH28">
+        <v>7661000.0</v>
+      </c>
+      <c r="BI28">
+        <v>8302000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>9985000.0</v>
+      </c>
+      <c r="BK28">
+        <v>6326000.0</v>
+      </c>
+      <c r="BL28">
+        <v>12629000.0</v>
+      </c>
+      <c r="BM28">
+        <v>6056000.0</v>
+      </c>
+      <c r="BN28">
+        <v>6332000.0</v>
+      </c>
+      <c r="BO28">
+        <v>3994000.0</v>
+      </c>
+      <c r="BP28">
+        <v>3536000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>2084000.0</v>
+      </c>
+      <c r="BR28">
+        <v>8052000.0</v>
+      </c>
+      <c r="BS28">
+        <v>17608000.0</v>
+      </c>
+      <c r="BT28">
+        <v>15281000.0</v>
+      </c>
+      <c r="BU28">
+        <v>11125000.0</v>
+      </c>
+      <c r="BV28">
+        <v>12373000.0</v>
+      </c>
+      <c r="BW28">
+        <v>14658000.0</v>
+      </c>
+      <c r="BX28">
+        <v>13150000.0</v>
+      </c>
+      <c r="BY28">
+        <v>8665000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>19853000.0</v>
+      </c>
+      <c r="CA28">
+        <v>17594000.0</v>
+      </c>
+      <c r="CB28">
+        <v>11292000.0</v>
+      </c>
+      <c r="CC28">
+        <v>15202000.0</v>
+      </c>
+      <c r="CD28">
+        <v>6174000.0</v>
+      </c>
+      <c r="CE28">
+        <v>2556000.0</v>
+      </c>
+      <c r="CF28">
+        <v>3189000.0</v>
+      </c>
+      <c r="CG28">
+        <v>2295000.0</v>
+      </c>
+      <c r="CH28">
+        <v>2818000.0</v>
+      </c>
+      <c r="CI28">
+        <v>2341000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>2497000.0</v>
+      </c>
+      <c r="CK28">
+        <v>1736000.0</v>
+      </c>
+      <c r="CL28">
+        <v>1608000.0</v>
+      </c>
+      <c r="CM28">
+        <v>11176000.0</v>
+      </c>
+      <c r="CN28">
+        <v>4339000.0</v>
+      </c>
+      <c r="CO28">
+        <v>1453000.0</v>
+      </c>
+      <c r="CP28">
+        <v>1585000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>12819000.0</v>
+      </c>
+      <c r="CR28">
+        <v>4727000.0</v>
+      </c>
+      <c r="CS28">
+        <v>5516000.0</v>
+      </c>
+      <c r="CT28">
+        <v>5073000.0</v>
+      </c>
+      <c r="CU28">
+        <v>7744000.0</v>
+      </c>
+      <c r="CV28">
+        <v>12008000.0</v>
+      </c>
+      <c r="CW28">
+        <v>14679000.0</v>
+      </c>
+      <c r="CX28">
+        <v>11869000.0</v>
+      </c>
+      <c r="CY28">
+        <v>2557000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>10338000.0</v>
+      </c>
+      <c r="DA28">
+        <v>9722000.0</v>
+      </c>
+      <c r="DB28">
+        <v>4586000.0</v>
+      </c>
+      <c r="DC28">
+        <v>3656000.0</v>
+      </c>
+      <c r="DD28">
+        <v>827000.0</v>
+      </c>
+      <c r="DE28">
+        <v>945000.0</v>
+      </c>
+      <c r="DF28">
+        <v>832000.0</v>
+      </c>
+      <c r="DG28">
+        <v>786000.0</v>
+      </c>
+      <c r="DH28">
+        <v>726000.0</v>
+      </c>
+      <c r="DI28">
+        <v>785000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>484816.0</v>
+      </c>
+      <c r="DK28">
+        <v>656967.0</v>
+      </c>
+      <c r="DL28">
+        <v>572350.0</v>
+      </c>
+      <c r="DM28">
+        <v>517156.0</v>
+      </c>
+      <c r="DN28">
+        <v>571384.0</v>
+      </c>
+      <c r="DO28">
+        <v>1006871.0</v>
+      </c>
+      <c r="DP28">
+        <v>312956.0</v>
+      </c>
+      <c r="DQ28">
+        <v>474009.0</v>
+      </c>
+      <c r="DR28">
+        <v>425781.0</v>
+      </c>
+      <c r="DS28">
+        <v>1400958.0</v>
+      </c>
+      <c r="DT28">
+        <v>1200000.0</v>
+      </c>
+      <c r="DU28"/>
+      <c r="DV28"/>
+    </row>
+    <row r="29" spans="1:126">
+      <c r="A29" t="s">
+        <v>214</v>
+      </c>
+      <c r="B29">
+        <v>-2564000.0</v>
+      </c>
+      <c r="C29">
+        <v>1181000.0</v>
+      </c>
+      <c r="D29">
+        <v>-968000.0</v>
+      </c>
+      <c r="E29">
+        <v>547000.0</v>
+      </c>
+      <c r="F29">
+        <v>6081000.0</v>
+      </c>
+      <c r="G29">
+        <v>-776000.0</v>
+      </c>
+      <c r="H29">
+        <v>5497000.0</v>
+      </c>
+      <c r="I29">
+        <v>-7061000.0</v>
+      </c>
+      <c r="J29">
+        <v>-1109000.0</v>
+      </c>
+      <c r="K29">
+        <v>-2145000.0</v>
+      </c>
+      <c r="L29">
+        <v>-197000.0</v>
+      </c>
+      <c r="M29">
+        <v>-1645000.0</v>
+      </c>
+      <c r="N29">
+        <v>2483000.0</v>
+      </c>
+      <c r="O29">
+        <v>-1812000.0</v>
+      </c>
+      <c r="P29">
+        <v>679000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-200000.0</v>
+      </c>
+      <c r="R29">
+        <v>-14878000.0</v>
+      </c>
+      <c r="S29">
+        <v>23756000.0</v>
+      </c>
+      <c r="T29">
+        <v>11000.0</v>
+      </c>
+      <c r="U29">
+        <v>510000.0</v>
+      </c>
+      <c r="V29">
+        <v>10000.0</v>
+      </c>
+      <c r="W29">
+        <v>98000.0</v>
+      </c>
+      <c r="X29">
+        <v>83000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-2000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-1338000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-2147000.0</v>
+      </c>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
+        <v>9000.0</v>
+      </c>
+      <c r="AD29">
+        <v>314000.0</v>
+      </c>
+      <c r="AE29">
+        <v>397000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+      <c r="DU29"/>
+      <c r="DV29"/>
+    </row>
+    <row r="30" spans="1:126">
+      <c r="A30" t="s">
+        <v>215</v>
+      </c>
+      <c r="B30">
+        <v>57763000.0</v>
+      </c>
+      <c r="C30">
+        <v>40544000.0</v>
+      </c>
+      <c r="D30">
+        <v>57571000.0</v>
+      </c>
+      <c r="E30">
+        <v>94637000.0</v>
+      </c>
+      <c r="F30">
+        <v>20632000.0</v>
+      </c>
+      <c r="G30">
+        <v>24399000.0</v>
+      </c>
+      <c r="H30">
+        <v>12623000.0</v>
+      </c>
+      <c r="I30">
+        <v>11516000.0</v>
+      </c>
+      <c r="J30">
+        <v>14042000.0</v>
+      </c>
+      <c r="K30">
+        <v>10021000.0</v>
+      </c>
+      <c r="L30">
+        <v>13390000.0</v>
+      </c>
+      <c r="M30">
+        <v>11490000.0</v>
+      </c>
+      <c r="N30">
+        <v>14169000.0</v>
+      </c>
+      <c r="O30">
+        <v>18194000.0</v>
+      </c>
+      <c r="P30">
+        <v>17313000.0</v>
+      </c>
+      <c r="Q30">
+        <v>13161000.0</v>
+      </c>
+      <c r="R30">
+        <v>13259000.0</v>
+      </c>
+      <c r="S30">
+        <v>14390000.0</v>
+      </c>
+      <c r="T30">
+        <v>10345000.0</v>
+      </c>
+      <c r="U30">
+        <v>6503000.0</v>
+      </c>
+      <c r="V30">
+        <v>6166000.0</v>
+      </c>
+      <c r="W30">
+        <v>6387000.0</v>
+      </c>
+      <c r="X30">
+        <v>7692000.0</v>
+      </c>
+      <c r="Y30">
+        <v>5519000.0</v>
+      </c>
+      <c r="Z30">
+        <v>4878000.0</v>
+      </c>
+      <c r="AA30">
+        <v>4201000.0</v>
+      </c>
+      <c r="AB30">
+        <v>4670000.0</v>
+      </c>
+      <c r="AC30">
+        <v>3810000.0</v>
+      </c>
+      <c r="AD30">
+        <v>4345000.0</v>
+      </c>
+      <c r="AE30">
+        <v>3178000.0</v>
+      </c>
+      <c r="AF30">
+        <v>8375000.0</v>
+      </c>
+      <c r="AG30">
+        <v>7425000.0</v>
+      </c>
+      <c r="AH30">
+        <v>7545000.0</v>
+      </c>
+      <c r="AI30">
+        <v>-140000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>12956000.0</v>
+      </c>
+      <c r="AK30">
+        <v>7167000.0</v>
+      </c>
+      <c r="AL30">
+        <v>7236000.0</v>
+      </c>
+      <c r="AM30">
+        <v>9613000.0</v>
+      </c>
+      <c r="AN30">
+        <v>7824000.0</v>
+      </c>
+      <c r="AO30">
+        <v>7627000.0</v>
+      </c>
+      <c r="AP30">
+        <v>10258000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>9682000.0</v>
+      </c>
+      <c r="AR30">
+        <v>13709000.0</v>
+      </c>
+      <c r="AS30">
+        <v>10319000.0</v>
+      </c>
+      <c r="AT30">
+        <v>11998000.0</v>
+      </c>
+      <c r="AU30">
+        <v>12681000.0</v>
+      </c>
+      <c r="AV30">
+        <v>14392000.0</v>
+      </c>
+      <c r="AW30">
+        <v>14184000.0</v>
+      </c>
+      <c r="AX30">
+        <v>12685000.0</v>
+      </c>
+      <c r="AY30">
+        <v>14730000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>22471000.0</v>
+      </c>
+      <c r="BA30">
+        <v>13910000.0</v>
+      </c>
+      <c r="BB30">
+        <v>14875000.0</v>
+      </c>
+      <c r="BC30">
+        <v>17256000.0</v>
+      </c>
+      <c r="BD30">
+        <v>23442000.0</v>
+      </c>
+      <c r="BE30">
+        <v>19263000.0</v>
+      </c>
+      <c r="BF30">
+        <v>19922000.0</v>
+      </c>
+      <c r="BG30">
+        <v>10107000.0</v>
+      </c>
+      <c r="BH30">
+        <v>6754000.0</v>
+      </c>
+      <c r="BI30">
+        <v>12237000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>10693000.0</v>
+      </c>
+      <c r="BK30">
+        <v>7161000.0</v>
+      </c>
+      <c r="BL30">
+        <v>21406000.0</v>
+      </c>
+      <c r="BM30">
+        <v>8385000.0</v>
+      </c>
+      <c r="BN30">
+        <v>8407000.0</v>
+      </c>
+      <c r="BO30">
+        <v>5597000.0</v>
+      </c>
+      <c r="BP30">
+        <v>10274000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>9957000.0</v>
+      </c>
+      <c r="BR30">
+        <v>15256000.0</v>
+      </c>
+      <c r="BS30">
+        <v>19920000.0</v>
+      </c>
+      <c r="BT30">
+        <v>16433000.0</v>
+      </c>
+      <c r="BU30">
+        <v>12369000.0</v>
+      </c>
+      <c r="BV30">
+        <v>13708000.0</v>
+      </c>
+      <c r="BW30">
+        <v>16160000.0</v>
+      </c>
+      <c r="BX30">
+        <v>14836000.0</v>
+      </c>
+      <c r="BY30">
+        <v>9979000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>21169000.0</v>
+      </c>
+      <c r="CA30">
+        <v>-25176000.0</v>
+      </c>
+      <c r="CB30">
+        <v>15960000.0</v>
+      </c>
+      <c r="CC30">
+        <v>19575000.0</v>
+      </c>
+      <c r="CD30">
+        <v>7517000.0</v>
+      </c>
+      <c r="CE30">
+        <v>9648000.0</v>
+      </c>
+      <c r="CF30">
+        <v>8687000.0</v>
+      </c>
+      <c r="CG30">
+        <v>4751000.0</v>
+      </c>
+      <c r="CH30">
+        <v>3734000.0</v>
+      </c>
+      <c r="CI30">
+        <v>2507000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>4238000.0</v>
+      </c>
+      <c r="CK30">
+        <v>1861000.0</v>
+      </c>
+      <c r="CL30">
+        <v>1733000.0</v>
+      </c>
+      <c r="CM30">
+        <v>-13371000.0</v>
+      </c>
+      <c r="CN30">
+        <v>6283000.0</v>
+      </c>
+      <c r="CO30">
+        <v>1578000.0</v>
+      </c>
+      <c r="CP30">
+        <v>1711000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>-44220000.0</v>
+      </c>
+      <c r="CR30">
+        <v>32213000.0</v>
+      </c>
+      <c r="CS30">
+        <v>13249000.0</v>
+      </c>
+      <c r="CT30">
+        <v>8726000.0</v>
+      </c>
+      <c r="CU30">
+        <v>11143000.0</v>
+      </c>
+      <c r="CV30">
+        <v>18527000.0</v>
+      </c>
+      <c r="CW30">
+        <v>19981000.0</v>
+      </c>
+      <c r="CX30">
+        <v>18184000.0</v>
+      </c>
+      <c r="CY30">
+        <v>3426000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>16993000.0</v>
+      </c>
+      <c r="DA30">
+        <v>11064000.0</v>
+      </c>
+      <c r="DB30">
+        <v>5737000.0</v>
+      </c>
+      <c r="DC30">
+        <v>2327000.0</v>
+      </c>
+      <c r="DD30">
+        <v>2827000.0</v>
+      </c>
+      <c r="DE30">
+        <v>2384000.0</v>
+      </c>
+      <c r="DF30">
+        <v>2150000.0</v>
+      </c>
+      <c r="DG30">
+        <v>515000.0</v>
+      </c>
+      <c r="DH30">
+        <v>2086000.0</v>
+      </c>
+      <c r="DI30">
+        <v>1989000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>1639883.0</v>
+      </c>
+      <c r="DK30">
+        <v>1459896.0</v>
+      </c>
+      <c r="DL30">
+        <v>1237045.0</v>
+      </c>
+      <c r="DM30">
+        <v>535105.0</v>
+      </c>
+      <c r="DN30">
+        <v>579015.0</v>
+      </c>
+      <c r="DO30">
+        <v>991192.0</v>
+      </c>
+      <c r="DP30">
+        <v>318880.0</v>
+      </c>
+      <c r="DQ30">
+        <v>483764.0</v>
+      </c>
+      <c r="DR30">
+        <v>425781.0</v>
+      </c>
+      <c r="DS30">
+        <v>-1400958.0</v>
+      </c>
+      <c r="DT30">
+        <v>1200000.0</v>
+      </c>
+      <c r="DU30"/>
+      <c r="DV30"/>
+    </row>
+    <row r="31" spans="1:126">
+      <c r="A31" t="s">
+        <v>216</v>
+      </c>
+      <c r="B31">
+        <v>-11808000.0</v>
+      </c>
+      <c r="C31">
+        <v>19039000.0</v>
+      </c>
+      <c r="D31">
+        <v>3064000.0</v>
+      </c>
+      <c r="E31">
+        <v>11495000.0</v>
+      </c>
+      <c r="F31">
+        <v>-8696000.0</v>
+      </c>
+      <c r="G31">
+        <v>1010000.0</v>
+      </c>
+      <c r="H31">
+        <v>4112000.0</v>
+      </c>
+      <c r="I31">
+        <v>-11132000.0</v>
+      </c>
+      <c r="J31">
+        <v>789000.0</v>
+      </c>
+      <c r="K31">
+        <v>15146000.0</v>
+      </c>
+      <c r="L31">
+        <v>15718000.0</v>
+      </c>
+      <c r="M31">
+        <v>-7895000.0</v>
+      </c>
+      <c r="N31">
+        <v>21254000.0</v>
+      </c>
+      <c r="O31">
+        <v>-5842000.0</v>
+      </c>
+      <c r="P31">
+        <v>40440000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-42020000.0</v>
+      </c>
+      <c r="R31">
+        <v>-79636000.0</v>
+      </c>
+      <c r="S31">
+        <v>197423000.0</v>
+      </c>
+      <c r="T31">
+        <v>102490000.0</v>
+      </c>
+      <c r="U31">
+        <v>18532000.0</v>
+      </c>
+      <c r="V31">
+        <v>-157879000.0</v>
+      </c>
+      <c r="W31">
+        <v>86756000.0</v>
+      </c>
+      <c r="X31">
+        <v>41213000.0</v>
+      </c>
+      <c r="Y31">
+        <v>12894000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-9060000.0</v>
+      </c>
+      <c r="AA31">
+        <v>5794000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2503000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-1774000.0</v>
+      </c>
+      <c r="AD31">
+        <v>2861000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-20988000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-27595000.0</v>
+      </c>
+      <c r="AG31">
+        <v>10615000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-40890000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-102950000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>159027000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-4862000.0</v>
+      </c>
+      <c r="AL31">
+        <v>696000.0</v>
+      </c>
+      <c r="AM31">
+        <v>592000.0</v>
+      </c>
+      <c r="AN31">
+        <v>261000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-52000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-3000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-104880000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-180000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-104000.0</v>
+      </c>
+      <c r="AT31">
+        <v>228000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-451000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-57000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-196000.0</v>
+      </c>
+      <c r="AX31">
+        <v>109000.0</v>
+      </c>
+      <c r="AY31">
+        <v>161000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>280000.0</v>
+      </c>
+      <c r="BA31">
+        <v>400000.0</v>
+      </c>
+      <c r="BB31">
+        <v>1290000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-9231000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-41000.0</v>
+      </c>
+      <c r="BE31">
+        <v>102000.0</v>
+      </c>
+      <c r="BF31">
+        <v>56000.0</v>
+      </c>
+      <c r="BG31">
+        <v>18000.0</v>
+      </c>
+      <c r="BH31">
+        <v>25000.0</v>
+      </c>
+      <c r="BI31">
+        <v>24000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>29000.0</v>
+      </c>
+      <c r="BK31">
+        <v>52000.0</v>
+      </c>
+      <c r="BL31">
+        <v>44000.0</v>
+      </c>
+      <c r="BM31">
+        <v>20000.0</v>
+      </c>
+      <c r="BN31">
+        <v>19000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-256000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-1324000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>47000.0</v>
+      </c>
+      <c r="BR31">
+        <v>2376000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-115000.0</v>
+      </c>
+      <c r="BT31">
+        <v>38000.0</v>
+      </c>
+      <c r="BU31">
+        <v>238000.0</v>
+      </c>
+      <c r="BV31">
+        <v>192000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-1533000.0</v>
+      </c>
+      <c r="BX31">
+        <v>29000.0</v>
+      </c>
+      <c r="BY31">
+        <v>650000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>407000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-627000.0</v>
+      </c>
+      <c r="CB31">
+        <v>5743000.0</v>
+      </c>
+      <c r="CC31">
+        <v>70000.0</v>
+      </c>
+      <c r="CD31">
+        <v>359000.0</v>
+      </c>
+      <c r="CE31">
+        <v>309000.0</v>
+      </c>
+      <c r="CF31">
+        <v>312000.0</v>
+      </c>
+      <c r="CG31">
+        <v>383000.0</v>
+      </c>
+      <c r="CH31">
+        <v>171000.0</v>
+      </c>
+      <c r="CI31">
+        <v>131000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>120000.0</v>
+      </c>
+      <c r="CK31">
+        <v>108000.0</v>
+      </c>
+      <c r="CL31">
+        <v>112000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-52000.0</v>
+      </c>
+      <c r="CN31">
+        <v>160000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-49000.0</v>
+      </c>
+      <c r="CP31">
+        <v>185000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>576000.0</v>
+      </c>
+      <c r="CR31">
+        <v>-2749000.0</v>
+      </c>
+      <c r="CS31">
+        <v>-816000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-454000.0</v>
+      </c>
+      <c r="CU31">
+        <v>1195000.0</v>
+      </c>
+      <c r="CV31">
+        <v>796000.0</v>
+      </c>
+      <c r="CW31">
+        <v>984000.0</v>
+      </c>
+      <c r="CX31">
+        <v>1191000.0</v>
+      </c>
+      <c r="CY31">
+        <v>-2278000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>635000.0</v>
+      </c>
+      <c r="DA31">
+        <v>248000.0</v>
+      </c>
+      <c r="DB31">
+        <v>160000.0</v>
+      </c>
+      <c r="DC31">
+        <v>17000.0</v>
+      </c>
+      <c r="DD31">
+        <v>-351000.0</v>
+      </c>
+      <c r="DE31">
+        <v>-149000.0</v>
+      </c>
+      <c r="DF31">
+        <v>-358000.0</v>
+      </c>
+      <c r="DG31">
+        <v>-1285000.0</v>
+      </c>
+      <c r="DH31">
+        <v>-147000.0</v>
+      </c>
+      <c r="DI31">
+        <v>241000.0</v>
+      </c>
+      <c r="DJ31">
+        <v>403636.0</v>
+      </c>
+      <c r="DK31">
+        <v>41965.0</v>
+      </c>
+      <c r="DL31">
+        <v>-241864.0</v>
+      </c>
+      <c r="DM31">
+        <v>61791.0</v>
+      </c>
+      <c r="DN31">
+        <v>-569626.0</v>
+      </c>
+      <c r="DO31">
+        <v>1005286.0</v>
+      </c>
+      <c r="DP31">
+        <v>5924.0</v>
+      </c>
+      <c r="DQ31">
+        <v>14666.0</v>
+      </c>
+      <c r="DR31">
+        <v>-1095199.0</v>
+      </c>
+      <c r="DS31"/>
+      <c r="DT31"/>
+      <c r="DU31">
+        <v>400000.0</v>
+      </c>
+      <c r="DV31">
+        <v>-600000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:126">
+      <c r="A32" t="s">
+        <v>217</v>
+      </c>
+      <c r="B32">
+        <v>54239000.0</v>
+      </c>
+      <c r="C32">
+        <v>50127000.0</v>
+      </c>
+      <c r="D32">
+        <v>59446000.0</v>
+      </c>
+      <c r="E32">
+        <v>51237000.0</v>
+      </c>
+      <c r="F32">
+        <v>124422000.0</v>
+      </c>
+      <c r="G32">
+        <v>48844000.0</v>
+      </c>
+      <c r="H32">
+        <v>23310000.0</v>
+      </c>
+      <c r="I32">
+        <v>25838000.0</v>
+      </c>
+      <c r="J32">
+        <v>24320000.0</v>
+      </c>
+      <c r="K32">
+        <v>92311000.0</v>
+      </c>
+      <c r="L32">
+        <v>10084000.0</v>
+      </c>
+      <c r="M32">
+        <v>7904000.0</v>
+      </c>
+      <c r="N32">
+        <v>14803000.0</v>
+      </c>
+      <c r="O32">
+        <v>13121000.0</v>
+      </c>
+      <c r="P32">
+        <v>15878000.0</v>
+      </c>
+      <c r="Q32">
+        <v>16717000.0</v>
+      </c>
+      <c r="R32">
+        <v>13507000.0</v>
+      </c>
+      <c r="S32">
+        <v>63262000.0</v>
+      </c>
+      <c r="T32">
+        <v>1582000.0</v>
+      </c>
+      <c r="U32">
+        <v>17400000.0</v>
+      </c>
+      <c r="V32">
+        <v>5803000.0</v>
+      </c>
+      <c r="W32">
+        <v>4383000.0</v>
+      </c>
+      <c r="X32">
+        <v>19466000.0</v>
+      </c>
+      <c r="Y32">
+        <v>2118000.0</v>
+      </c>
+      <c r="Z32">
+        <v>3815000.0</v>
+      </c>
+      <c r="AA32">
+        <v>688000.0</v>
+      </c>
+      <c r="AB32">
+        <v>1711000.0</v>
+      </c>
+      <c r="AC32">
+        <v>5458000.0</v>
+      </c>
+      <c r="AD32">
+        <v>3387000.0</v>
+      </c>
+      <c r="AE32">
+        <v>49203000.0</v>
+      </c>
+      <c r="AF32">
+        <v>13725000.0</v>
+      </c>
+      <c r="AG32">
+        <v>6485000.0</v>
+      </c>
+      <c r="AH32">
+        <v>62093000.0</v>
+      </c>
+      <c r="AI32">
+        <v>3458000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>36633000.0</v>
+      </c>
+      <c r="AK32">
+        <v>16457000.0</v>
+      </c>
+      <c r="AL32">
+        <v>8854000.0</v>
+      </c>
+      <c r="AM32">
+        <v>21969000.0</v>
+      </c>
+      <c r="AN32">
+        <v>64658000.0</v>
+      </c>
+      <c r="AO32">
+        <v>41351000.0</v>
+      </c>
+      <c r="AP32">
+        <v>24721000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>37497000.0</v>
+      </c>
+      <c r="AR32">
+        <v>12994000.0</v>
+      </c>
+      <c r="AS32">
+        <v>40336000.0</v>
+      </c>
+      <c r="AT32">
+        <v>34210000.0</v>
+      </c>
+      <c r="AU32">
+        <v>31030000.0</v>
+      </c>
+      <c r="AV32">
+        <v>37192000.0</v>
+      </c>
+      <c r="AW32">
+        <v>50076000.0</v>
+      </c>
+      <c r="AX32">
+        <v>12578000.0</v>
+      </c>
+      <c r="AY32">
+        <v>15065000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>15520000.0</v>
+      </c>
+      <c r="BA32">
+        <v>23110000.0</v>
+      </c>
+      <c r="BB32">
+        <v>76861000.0</v>
+      </c>
+      <c r="BC32">
+        <v>66264000.0</v>
+      </c>
+      <c r="BD32">
+        <v>34939000.0</v>
+      </c>
+      <c r="BE32">
+        <v>50484000.0</v>
+      </c>
+      <c r="BF32">
+        <v>99040000.0</v>
+      </c>
+      <c r="BG32">
+        <v>20795000.0</v>
+      </c>
+      <c r="BH32">
+        <v>50585000.0</v>
+      </c>
+      <c r="BI32">
+        <v>39746000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>61130000.0</v>
+      </c>
+      <c r="BK32">
+        <v>13102000.0</v>
+      </c>
+      <c r="BL32">
+        <v>63949000.0</v>
+      </c>
+      <c r="BM32">
+        <v>15006000.0</v>
+      </c>
+      <c r="BN32">
+        <v>39772000.0</v>
+      </c>
+      <c r="BO32">
+        <v>26828000.0</v>
+      </c>
+      <c r="BP32">
+        <v>12831000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>15031000.0</v>
+      </c>
+      <c r="BR32">
+        <v>12650000.0</v>
+      </c>
+      <c r="BS32">
+        <v>18267000.0</v>
+      </c>
+      <c r="BT32">
+        <v>13796000.0</v>
+      </c>
+      <c r="BU32">
+        <v>7116000.0</v>
+      </c>
+      <c r="BV32">
+        <v>9048000.0</v>
+      </c>
+      <c r="BW32">
+        <v>12003000.0</v>
+      </c>
+      <c r="BX32">
+        <v>9544000.0</v>
+      </c>
+      <c r="BY32">
+        <v>5865000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>25185000.0</v>
+      </c>
+      <c r="CA32">
+        <v>2432000.0</v>
+      </c>
+      <c r="CB32">
+        <v>10268000.0</v>
+      </c>
+      <c r="CC32">
+        <v>16163000.0</v>
+      </c>
+      <c r="CD32">
+        <v>4717000.0</v>
+      </c>
+      <c r="CE32">
+        <v>8246000.0</v>
+      </c>
+      <c r="CF32">
+        <v>6783000.0</v>
+      </c>
+      <c r="CG32">
+        <v>2682000.0</v>
+      </c>
+      <c r="CH32">
+        <v>1863000.0</v>
+      </c>
+      <c r="CI32">
+        <v>779000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>2240000.0</v>
+      </c>
+      <c r="CK32">
+        <v>666000.0</v>
+      </c>
+      <c r="CL32">
+        <v>599000.0</v>
+      </c>
+      <c r="CM32">
+        <v>481000.0</v>
+      </c>
+      <c r="CN32">
+        <v>186000.0</v>
+      </c>
+      <c r="CO32">
+        <v>19000.0</v>
+      </c>
+      <c r="CP32">
+        <v>6000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>-823000.0</v>
+      </c>
+      <c r="CR32">
+        <v>179000.0</v>
+      </c>
+      <c r="CS32">
+        <v>438000.0</v>
+      </c>
+      <c r="CT32">
+        <v>249000.0</v>
+      </c>
+      <c r="CU32">
+        <v>1091000.0</v>
+      </c>
+      <c r="CV32">
+        <v>10831000.0</v>
+      </c>
+      <c r="CW32">
+        <v>10091000.0</v>
+      </c>
+      <c r="CX32">
+        <v>2623000.0</v>
+      </c>
+      <c r="CY32">
+        <v>39000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>18000.0</v>
+      </c>
+      <c r="DA32">
+        <v>22000.0</v>
+      </c>
+      <c r="DB32">
+        <v>17000.0</v>
+      </c>
+      <c r="DC32">
+        <v>6000.0</v>
+      </c>
+      <c r="DD32">
+        <v>25000.0</v>
+      </c>
+      <c r="DE32">
+        <v>30000.0</v>
+      </c>
+      <c r="DF32">
+        <v>61000.0</v>
+      </c>
+      <c r="DG32">
+        <v>68000.0</v>
+      </c>
+      <c r="DH32">
+        <v>159000.0</v>
+      </c>
+      <c r="DI32">
+        <v>113000.0</v>
+      </c>
+      <c r="DJ32">
+        <v>62766.0</v>
+      </c>
+      <c r="DK32">
+        <v>114859.0</v>
+      </c>
+      <c r="DL32">
+        <v>49352.0</v>
+      </c>
+      <c r="DM32">
+        <v>329456.0</v>
+      </c>
+      <c r="DN32">
+        <v>96322.0</v>
+      </c>
+      <c r="DO32">
+        <v>-63180.0</v>
+      </c>
+      <c r="DP32">
+        <v>90428.0</v>
+      </c>
+      <c r="DQ32">
+        <v>1387217.0</v>
+      </c>
+      <c r="DR32">
+        <v>1826117.0</v>
+      </c>
+      <c r="DS32">
+        <v>-605759.0</v>
+      </c>
+      <c r="DT32">
+        <v>1900000.0</v>
+      </c>
+      <c r="DU32">
+        <v>700000.0</v>
+      </c>
+      <c r="DV32">
+        <v>600000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" t="s">
+        <v>218</v>
+      </c>
+      <c r="B2">
+        <v>273880000.0</v>
+      </c>
+      <c r="C2">
+        <v>340091000.0</v>
+      </c>
+      <c r="D2">
+        <v>287786000.0</v>
+      </c>
+      <c r="E2">
+        <v>309361000.0</v>
+      </c>
+      <c r="F2">
+        <v>200546000.0</v>
+      </c>
+      <c r="G2">
+        <v>92359000.0</v>
+      </c>
+      <c r="H2">
+        <v>128809000.0</v>
+      </c>
+      <c r="I2">
+        <v>136604000.0</v>
+      </c>
+      <c r="J2">
+        <v>127540000.0</v>
+      </c>
+      <c r="K2">
+        <v>135223000.0</v>
+      </c>
+      <c r="L2">
+        <v>134466000.0</v>
+      </c>
+      <c r="M2">
+        <v>126685000.0</v>
+      </c>
+      <c r="N2">
+        <v>221804000.0</v>
+      </c>
+      <c r="O2">
+        <v>314733000.0</v>
+      </c>
+      <c r="P2">
+        <v>102515000.0</v>
+      </c>
+      <c r="Q2">
+        <v>51735000.0</v>
+      </c>
+      <c r="R2">
+        <v>48279000.0</v>
+      </c>
+      <c r="S2">
+        <v>40467000.0</v>
+      </c>
+      <c r="T2">
+        <v>40044000.0</v>
+      </c>
+      <c r="U2">
+        <v>14498000.0</v>
+      </c>
+      <c r="V2">
+        <v>10925000.0</v>
+      </c>
+      <c r="W2">
+        <v>20392000.0</v>
+      </c>
+      <c r="X2">
+        <v>3291000.0</v>
+      </c>
+      <c r="Y2">
+        <v>46859000.0</v>
+      </c>
+      <c r="Z2">
+        <v>36163000.0</v>
+      </c>
+      <c r="AA2">
+        <v>37631000.0</v>
+      </c>
+      <c r="AB2">
+        <v>7508000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1367000.0</v>
+      </c>
+      <c r="AD2">
+        <v>292701.0</v>
+      </c>
+      <c r="AE2">
+        <v>788611.0</v>
+      </c>
+      <c r="AF2">
+        <v>361021.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B3">
+        <v>16694000</v>
+      </c>
+      <c r="C3">
+        <v>148667000</v>
+      </c>
+      <c r="D3">
+        <v>6189000</v>
+      </c>
+      <c r="E3">
+        <v>5732000</v>
+      </c>
+      <c r="F3">
+        <v>21091000</v>
+      </c>
+      <c r="G3">
+        <v>13979000</v>
+      </c>
+      <c r="H3">
+        <v>4603000</v>
+      </c>
+      <c r="I3">
+        <v>34000</v>
+      </c>
+      <c r="J3">
+        <v>2000</v>
+      </c>
+      <c r="K3">
+        <v>1229000</v>
+      </c>
+      <c r="L3">
+        <v>19512000</v>
+      </c>
+      <c r="M3">
+        <v>42855000</v>
+      </c>
+      <c r="N3">
+        <v>25736000</v>
+      </c>
+      <c r="O3">
+        <v>178528000</v>
+      </c>
+      <c r="P3">
+        <v>14870000</v>
+      </c>
+      <c r="Q3">
+        <v>8282000</v>
+      </c>
+      <c r="R3">
+        <v>9692000</v>
+      </c>
+      <c r="S3">
+        <v>2168000</v>
+      </c>
+      <c r="T3">
+        <v>223000</v>
+      </c>
+      <c r="U3">
+        <v>1209000</v>
+      </c>
+      <c r="V3">
+        <v>75000</v>
+      </c>
+      <c r="W3">
+        <v>81000</v>
+      </c>
+      <c r="X3">
+        <v>83000</v>
+      </c>
+      <c r="Y3">
+        <v>78000</v>
+      </c>
+      <c r="Z3">
+        <v>3775000</v>
+      </c>
+      <c r="AA3">
+        <v>2476000</v>
+      </c>
+      <c r="AB3">
+        <v>890000</v>
+      </c>
+      <c r="AC3">
+        <v>374000</v>
+      </c>
+      <c r="AD3">
+        <v>92061</v>
+      </c>
+      <c r="AE3">
+        <v>72269</v>
+      </c>
+      <c r="AF3">
+        <v>39530</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>220</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-19009000.0</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4">
+        <v>108187000.0</v>
+      </c>
+      <c r="H4">
+        <v>-36450000.0</v>
+      </c>
+      <c r="I4">
+        <v>-7795000.0</v>
+      </c>
+      <c r="J4">
+        <v>9064000.0</v>
+      </c>
+      <c r="K4">
+        <v>-7683000.0</v>
+      </c>
+      <c r="L4">
+        <v>757000.0</v>
+      </c>
+      <c r="M4">
+        <v>7781000.0</v>
+      </c>
+      <c r="N4">
+        <v>-95119000.0</v>
+      </c>
+      <c r="O4">
+        <v>-92929000.0</v>
+      </c>
+      <c r="P4">
+        <v>212218000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>10245000.0</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5">
+        <v>155494000.0</v>
+      </c>
+      <c r="H5">
+        <v>-11377000.0</v>
+      </c>
+      <c r="I5">
+        <v>77990000.0</v>
+      </c>
+      <c r="J5">
+        <v>-38149000.0</v>
+      </c>
+      <c r="K5">
+        <v>806000.0</v>
+      </c>
+      <c r="L5">
+        <v>-11344000.0</v>
+      </c>
+      <c r="M5">
+        <v>3154000.0</v>
+      </c>
+      <c r="N5">
+        <v>-5300000.0</v>
+      </c>
+      <c r="O5">
+        <v>-1294000.0</v>
+      </c>
+      <c r="P5">
+        <v>1075000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>222</v>
+      </c>
+      <c r="B6">
+        <v>32839000.0</v>
+      </c>
+      <c r="C6">
+        <v>-66211000.0</v>
+      </c>
+      <c r="D6">
+        <v>52305000.0</v>
+      </c>
+      <c r="E6">
+        <v>-21575000.0</v>
+      </c>
+      <c r="F6">
+        <v>108815000.0</v>
+      </c>
+      <c r="G6">
+        <v>108187000.0</v>
+      </c>
+      <c r="H6">
+        <v>-36450000.0</v>
+      </c>
+      <c r="I6">
+        <v>-7795000.0</v>
+      </c>
+      <c r="J6">
+        <v>9064000.0</v>
+      </c>
+      <c r="K6">
+        <v>-7683000.0</v>
+      </c>
+      <c r="L6">
+        <v>757000.0</v>
+      </c>
+      <c r="M6">
+        <v>7781000.0</v>
+      </c>
+      <c r="N6">
+        <v>-95119000.0</v>
+      </c>
+      <c r="O6">
+        <v>-92929000.0</v>
+      </c>
+      <c r="P6">
+        <v>212218000.0</v>
+      </c>
+      <c r="Q6">
+        <v>50780000.0</v>
+      </c>
+      <c r="R6">
+        <v>3456000.0</v>
+      </c>
+      <c r="S6">
+        <v>7812000.0</v>
+      </c>
+      <c r="T6">
+        <v>423000.0</v>
+      </c>
+      <c r="U6">
+        <v>17717000.0</v>
+      </c>
+      <c r="V6">
+        <v>3573000.0</v>
+      </c>
+      <c r="W6">
+        <v>-4642000.0</v>
+      </c>
+      <c r="X6">
+        <v>516000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-7067000.0</v>
+      </c>
+      <c r="Z6">
+        <v>23288000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-1678000.0</v>
+      </c>
+      <c r="AB6">
+        <v>30123000.0</v>
+      </c>
+      <c r="AC6">
+        <v>6141000.0</v>
+      </c>
+      <c r="AD6">
+        <v>1074177.0</v>
+      </c>
+      <c r="AE6">
+        <v>-612360.0</v>
+      </c>
+      <c r="AF6">
+        <v>427590.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>223</v>
+      </c>
+      <c r="B7">
+        <v>143000.0</v>
+      </c>
+      <c r="C7">
+        <v>47985000.0</v>
+      </c>
+      <c r="D7">
+        <v>-72069000.0</v>
+      </c>
+      <c r="E7">
+        <v>-12079000.0</v>
+      </c>
+      <c r="F7">
+        <v>17638000.0</v>
+      </c>
+      <c r="G7">
+        <v>-5476000.0</v>
+      </c>
+      <c r="H7">
+        <v>11752000.0</v>
+      </c>
+      <c r="I7">
+        <v>-8075000.0</v>
+      </c>
+      <c r="J7">
+        <v>19318000.0</v>
+      </c>
+      <c r="K7">
+        <v>3580000.0</v>
+      </c>
+      <c r="L7">
+        <v>-21579000.0</v>
+      </c>
+      <c r="M7">
+        <v>-3052000.0</v>
+      </c>
+      <c r="N7">
+        <v>-1743000.0</v>
+      </c>
+      <c r="O7">
+        <v>-16294000.0</v>
+      </c>
+      <c r="P7">
+        <v>15418000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-4690000.0</v>
+      </c>
+      <c r="R7">
+        <v>9907000.0</v>
+      </c>
+      <c r="S7">
+        <v>2334000.0</v>
+      </c>
+      <c r="T7">
+        <v>568000.0</v>
+      </c>
+      <c r="U7">
+        <v>2088000.0</v>
+      </c>
+      <c r="V7">
+        <v>-1631000.0</v>
+      </c>
+      <c r="W7">
+        <v>121000.0</v>
+      </c>
+      <c r="X7">
+        <v>11136000.0</v>
+      </c>
+      <c r="Y7">
+        <v>374000.0</v>
+      </c>
+      <c r="Z7">
+        <v>7832000.0</v>
+      </c>
+      <c r="AA7">
+        <v>11000.0</v>
+      </c>
+      <c r="AB7">
+        <v>950000.0</v>
+      </c>
+      <c r="AC7">
+        <v>14000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-3174.0</v>
+      </c>
+      <c r="AE7">
+        <v>-531337.0</v>
+      </c>
+      <c r="AF7">
+        <v>182789.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>224</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>998000.0</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8">
+        <v>5000.0</v>
+      </c>
+      <c r="H8">
+        <v>32373000.0</v>
+      </c>
+      <c r="I8">
+        <v>-28189000.0</v>
+      </c>
+      <c r="J8">
+        <v>26597000.0</v>
+      </c>
+      <c r="K8">
+        <v>6750000.0</v>
+      </c>
+      <c r="L8">
+        <v>-13332000.0</v>
+      </c>
+      <c r="M8">
+        <v>-13827000.0</v>
+      </c>
+      <c r="N8">
+        <v>3502000.0</v>
+      </c>
+      <c r="O8">
+        <v>-6928000.0</v>
+      </c>
+      <c r="P8">
+        <v>5072000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>225</v>
+      </c>
+      <c r="B9">
+        <v>664000.0</v>
+      </c>
+      <c r="C9">
+        <v>69225000.0</v>
+      </c>
+      <c r="D9">
+        <v>-70313000.0</v>
+      </c>
+      <c r="E9">
+        <v>998000.0</v>
+      </c>
+      <c r="F9">
+        <v>-747000.0</v>
+      </c>
+      <c r="G9">
+        <v>5000.0</v>
+      </c>
+      <c r="H9">
+        <v>32373000.0</v>
+      </c>
+      <c r="I9">
+        <v>-28189000.0</v>
+      </c>
+      <c r="J9">
+        <v>26597000.0</v>
+      </c>
+      <c r="K9">
+        <v>6750000.0</v>
+      </c>
+      <c r="L9">
+        <v>-13332000.0</v>
+      </c>
+      <c r="M9">
+        <v>-13827000.0</v>
+      </c>
+      <c r="N9">
+        <v>3502000.0</v>
+      </c>
+      <c r="O9">
+        <v>-6928000.0</v>
+      </c>
+      <c r="P9">
+        <v>5072000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-2877000.0</v>
+      </c>
+      <c r="R9">
+        <v>2326000.0</v>
+      </c>
+      <c r="S9">
+        <v>-6027000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9">
+        <v>4152000.0</v>
+      </c>
+      <c r="V9">
+        <v>-4796000.0</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>226</v>
+      </c>
+      <c r="B10">
+        <v>212000.0</v>
+      </c>
+      <c r="C10">
+        <v>1054000.0</v>
+      </c>
+      <c r="D10">
+        <v>3301000.0</v>
+      </c>
+      <c r="E10">
+        <v>-5291000.0</v>
+      </c>
+      <c r="F10">
+        <v>1906000.0</v>
+      </c>
+      <c r="G10">
+        <v>1906000.0</v>
+      </c>
+      <c r="H10">
+        <v>1906000.0</v>
+      </c>
+      <c r="I10">
+        <v>1906000.0</v>
+      </c>
+      <c r="J10">
+        <v>-12442000.0</v>
+      </c>
+      <c r="K10">
+        <v>623000.0</v>
+      </c>
+      <c r="L10">
+        <v>-92000.0</v>
+      </c>
+      <c r="M10">
+        <v>8793000.0</v>
+      </c>
+      <c r="N10">
+        <v>19910000.0</v>
+      </c>
+      <c r="O10">
+        <v>0.0</v>
+      </c>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10">
+        <v>169000.0</v>
+      </c>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>227</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-1800000.0</v>
+      </c>
+      <c r="F11">
+        <v>16256000.0</v>
+      </c>
+      <c r="G11">
+        <v>-2546000.0</v>
+      </c>
+      <c r="H11">
+        <v>-20401000.0</v>
+      </c>
+      <c r="I11">
+        <v>20322000.0</v>
+      </c>
+      <c r="J11">
+        <v>-18656000.0</v>
+      </c>
+      <c r="K11">
+        <v>-3976000.0</v>
+      </c>
+      <c r="L11">
+        <v>3097000.0</v>
+      </c>
+      <c r="M11">
+        <v>7622000.0</v>
+      </c>
+      <c r="N11">
+        <v>-985000.0</v>
+      </c>
+      <c r="O11">
+        <v>-7961000.0</v>
+      </c>
+      <c r="P11">
+        <v>9384000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11">
+        <v>4863000.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11">
+        <v>1281000.0</v>
+      </c>
+      <c r="U11">
+        <v>819000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11">
+        <v>712000.0</v>
+      </c>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>228</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-55092000.0</v>
+      </c>
+      <c r="F12">
+        <v>-164307000.0</v>
+      </c>
+      <c r="G12">
+        <v>-135226000.0</v>
+      </c>
+      <c r="H12">
+        <v>-6130000.0</v>
+      </c>
+      <c r="I12">
+        <v>28457000.0</v>
+      </c>
+      <c r="J12">
+        <v>10759000.0</v>
+      </c>
+      <c r="K12">
+        <v>50925000.0</v>
+      </c>
+      <c r="L12">
+        <v>115819000.0</v>
+      </c>
+      <c r="M12">
+        <v>16351000.0</v>
+      </c>
+      <c r="N12">
+        <v>4222000.0</v>
+      </c>
+      <c r="O12">
+        <v>22329000.0</v>
+      </c>
+      <c r="P12">
+        <v>13564000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-7750000.0</v>
+      </c>
+      <c r="F13">
+        <v>223000.0</v>
+      </c>
+      <c r="G13">
+        <v>-2935000.0</v>
+      </c>
+      <c r="H13">
+        <v>-20730000.0</v>
+      </c>
+      <c r="I13">
+        <v>19151000.0</v>
+      </c>
+      <c r="J13">
+        <v>-12442000.0</v>
+      </c>
+      <c r="K13">
+        <v>-164000.0</v>
+      </c>
+      <c r="L13">
+        <v>-10817000.0</v>
+      </c>
+      <c r="M13">
+        <v>7058000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14">
+        <v>43348000.0</v>
+      </c>
+      <c r="C14">
+        <v>33574000.0</v>
+      </c>
+      <c r="D14">
+        <v>14973000.0</v>
+      </c>
+      <c r="E14">
+        <v>13514000.0</v>
+      </c>
+      <c r="F14">
+        <v>10688000.0</v>
+      </c>
+      <c r="G14">
+        <v>4800000.0</v>
+      </c>
+      <c r="H14">
+        <v>3227000.0</v>
+      </c>
+      <c r="I14">
+        <v>27145000.0</v>
+      </c>
+      <c r="J14">
+        <v>22243000.0</v>
+      </c>
+      <c r="K14">
+        <v>34355000.0</v>
+      </c>
+      <c r="L14">
+        <v>53289000.0</v>
+      </c>
+      <c r="M14">
+        <v>57546000.0</v>
+      </c>
+      <c r="N14">
+        <v>53894000.0</v>
+      </c>
+      <c r="O14">
+        <v>39168000.0</v>
+      </c>
+      <c r="P14">
+        <v>9850000.0</v>
+      </c>
+      <c r="Q14">
+        <v>7017000.0</v>
+      </c>
+      <c r="R14">
+        <v>4759000.0</v>
+      </c>
+      <c r="S14">
+        <v>6174000.0</v>
+      </c>
+      <c r="T14">
+        <v>5702000.0</v>
+      </c>
+      <c r="U14">
+        <v>5392000.0</v>
+      </c>
+      <c r="V14">
+        <v>4981000.0</v>
+      </c>
+      <c r="W14">
+        <v>551000.0</v>
+      </c>
+      <c r="X14">
+        <v>2409000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1797000.0</v>
+      </c>
+      <c r="Z14">
+        <v>3869000.0</v>
+      </c>
+      <c r="AA14">
+        <v>2657000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1823000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1709000.0</v>
+      </c>
+      <c r="AD14">
+        <v>529262.0</v>
+      </c>
+      <c r="AE14">
+        <v>22412.0</v>
+      </c>
+      <c r="AF14">
+        <v>9681.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>231</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>-1400000.0</v>
+      </c>
+      <c r="E15">
+        <v>2799000.0</v>
+      </c>
+      <c r="F15">
+        <v>1452000.0</v>
+      </c>
+      <c r="G15">
+        <v>1382000.0</v>
+      </c>
+      <c r="H15">
+        <v>1382000.0</v>
+      </c>
+      <c r="I15">
+        <v>1382000.0</v>
+      </c>
+      <c r="J15">
+        <v>1382000.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>25434000.0</v>
+      </c>
+      <c r="M15">
+        <v>25039000.0</v>
+      </c>
+      <c r="N15">
+        <v>18633000.0</v>
+      </c>
+      <c r="O15">
+        <v>312000.0</v>
+      </c>
+      <c r="P15">
+        <v>2897000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>232</v>
+      </c>
+      <c r="B16">
+        <v>306719000.0</v>
+      </c>
+      <c r="C16">
+        <v>273880000.0</v>
+      </c>
+      <c r="D16">
+        <v>340091000.0</v>
+      </c>
+      <c r="E16">
+        <v>287786000.0</v>
+      </c>
+      <c r="F16">
+        <v>309361000.0</v>
+      </c>
+      <c r="G16">
+        <v>200546000.0</v>
+      </c>
+      <c r="H16">
+        <v>92359000.0</v>
+      </c>
+      <c r="I16">
+        <v>128809000.0</v>
+      </c>
+      <c r="J16">
+        <v>136604000.0</v>
+      </c>
+      <c r="K16">
+        <v>127540000.0</v>
+      </c>
+      <c r="L16">
+        <v>135223000.0</v>
+      </c>
+      <c r="M16">
+        <v>134466000.0</v>
+      </c>
+      <c r="N16">
+        <v>126685000.0</v>
+      </c>
+      <c r="O16">
+        <v>221804000.0</v>
+      </c>
+      <c r="P16">
+        <v>314733000.0</v>
+      </c>
+      <c r="Q16">
+        <v>102515000.0</v>
+      </c>
+      <c r="R16">
+        <v>51735000.0</v>
+      </c>
+      <c r="S16">
+        <v>48279000.0</v>
+      </c>
+      <c r="T16">
+        <v>40467000.0</v>
+      </c>
+      <c r="U16">
+        <v>32215000.0</v>
+      </c>
+      <c r="V16">
+        <v>14498000.0</v>
+      </c>
+      <c r="W16">
+        <v>15750000.0</v>
+      </c>
+      <c r="X16">
+        <v>3807000.0</v>
+      </c>
+      <c r="Y16">
+        <v>39792000.0</v>
+      </c>
+      <c r="Z16">
+        <v>59451000.0</v>
+      </c>
+      <c r="AA16">
+        <v>35953000.0</v>
+      </c>
+      <c r="AB16">
+        <v>37631000.0</v>
+      </c>
+      <c r="AC16">
+        <v>7508000.0</v>
+      </c>
+      <c r="AD16">
+        <v>1366878.0</v>
+      </c>
+      <c r="AE16">
+        <v>176251.0</v>
+      </c>
+      <c r="AF16">
+        <v>788611.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>233</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>234</v>
+      </c>
+      <c r="B18">
+        <v>58548000.0</v>
+      </c>
+      <c r="C18">
+        <v>-98545000.0</v>
+      </c>
+      <c r="D18">
+        <v>-28695000.0</v>
+      </c>
+      <c r="E18">
+        <v>-43068000.0</v>
+      </c>
+      <c r="F18">
+        <v>-7765000.0</v>
+      </c>
+      <c r="G18">
+        <v>-33599000.0</v>
+      </c>
+      <c r="H18">
+        <v>-6911000.0</v>
+      </c>
+      <c r="I18">
+        <v>20843000.0</v>
+      </c>
+      <c r="J18">
+        <v>24476000.0</v>
+      </c>
+      <c r="K18">
+        <v>32832000.0</v>
+      </c>
+      <c r="L18">
+        <v>-29461000.0</v>
+      </c>
+      <c r="M18">
+        <v>-38671000.0</v>
+      </c>
+      <c r="N18">
+        <v>-29245000.0</v>
+      </c>
+      <c r="O18">
+        <v>-73579000.0</v>
+      </c>
+      <c r="P18">
+        <v>44240000.0</v>
+      </c>
+      <c r="Q18">
+        <v>36640000.0</v>
+      </c>
+      <c r="R18">
+        <v>6426000.0</v>
+      </c>
+      <c r="S18">
+        <v>432000.0</v>
+      </c>
+      <c r="T18">
+        <v>-2839000.0</v>
+      </c>
+      <c r="U18">
+        <v>5150000.0</v>
+      </c>
+      <c r="V18">
+        <v>-3065000.0</v>
+      </c>
+      <c r="W18">
+        <v>-4040000.0</v>
+      </c>
+      <c r="X18">
+        <v>-3993000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-4502000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-16336000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-37170000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-7025000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-3933000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-1801540.0</v>
+      </c>
+      <c r="AE18">
+        <v>-1600421.0</v>
+      </c>
+      <c r="AF18">
+        <v>1901370.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>235</v>
+      </c>
+      <c r="B19">
+        <v>6652000.0</v>
+      </c>
+      <c r="C19">
+        <v>-212963000.0</v>
+      </c>
+      <c r="D19">
+        <v>68828000.0</v>
+      </c>
+      <c r="E19">
+        <v>-83738000.0</v>
+      </c>
+      <c r="F19">
+        <v>35751000.0</v>
+      </c>
+      <c r="G19">
+        <v>32986000.0</v>
+      </c>
+      <c r="H19">
+        <v>-65460000.0</v>
+      </c>
+      <c r="I19">
+        <v>-43129000.0</v>
+      </c>
+      <c r="J19">
+        <v>-483902000.0</v>
+      </c>
+      <c r="K19">
+        <v>-39401000.0</v>
+      </c>
+      <c r="L19">
+        <v>58819000.0</v>
+      </c>
+      <c r="M19">
+        <v>72152000.0</v>
+      </c>
+      <c r="N19">
+        <v>-40323000.0</v>
+      </c>
+      <c r="O19">
+        <v>-80264000.0</v>
+      </c>
+      <c r="P19">
+        <v>-8367000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>236</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>79111000.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>33842000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>237</v>
+      </c>
+      <c r="B21">
+        <v>-7000000.0</v>
+      </c>
+      <c r="C21">
+        <v>103463000.0</v>
+      </c>
+      <c r="D21">
+        <v>-67700000.0</v>
+      </c>
+      <c r="E21">
+        <v>-120000000.0</v>
+      </c>
+      <c r="F21">
+        <v>65000000.0</v>
+      </c>
+      <c r="G21">
+        <v>110437000.0</v>
+      </c>
+      <c r="H21">
+        <v>110437000.0</v>
+      </c>
+      <c r="I21">
+        <v>110437000.0</v>
+      </c>
+      <c r="J21">
+        <v>110437000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B22">
+        <v>21682000.0</v>
+      </c>
+      <c r="C22">
+        <v>-34698000.0</v>
+      </c>
+      <c r="D22">
+        <v>63147000.0</v>
+      </c>
+      <c r="E22">
+        <v>-110939000.0</v>
+      </c>
+      <c r="F22">
+        <v>150365000.0</v>
+      </c>
+      <c r="G22">
+        <v>113444000.0</v>
+      </c>
+      <c r="H22">
+        <v>-17129000.0</v>
+      </c>
+      <c r="I22">
+        <v>-104848000.0</v>
+      </c>
+      <c r="J22">
+        <v>21684000.0</v>
+      </c>
+      <c r="K22">
+        <v>-54799000.0</v>
+      </c>
+      <c r="L22">
+        <v>-157478000.0</v>
+      </c>
+      <c r="M22">
+        <v>-66662000.0</v>
+      </c>
+      <c r="N22">
+        <v>-58842000.0</v>
+      </c>
+      <c r="O22">
+        <v>59288000.0</v>
+      </c>
+      <c r="P22">
+        <v>20278000.0</v>
+      </c>
+      <c r="Q22">
+        <v>37016000.0</v>
+      </c>
+      <c r="R22">
+        <v>-5633000.0</v>
+      </c>
+      <c r="S22">
+        <v>-13757000.0</v>
+      </c>
+      <c r="T22">
+        <v>-15445000.0</v>
+      </c>
+      <c r="U22">
+        <v>-5496000.0</v>
+      </c>
+      <c r="V22">
+        <v>-6275000.0</v>
+      </c>
+      <c r="W22">
+        <v>-5439000.0</v>
+      </c>
+      <c r="X22">
+        <v>-18969000.0</v>
+      </c>
+      <c r="Y22">
+        <v>-12554000.0</v>
+      </c>
+      <c r="Z22">
+        <v>-22272000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-29159000.0</v>
+      </c>
+      <c r="AB22">
+        <v>-8197000.0</v>
+      </c>
+      <c r="AC22">
+        <v>-6189000.0</v>
+      </c>
+      <c r="AD22">
+        <v>-2859379.0</v>
+      </c>
+      <c r="AE22">
+        <v>426420.0</v>
+      </c>
+      <c r="AF22">
+        <v>2063372.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>238</v>
+      </c>
+      <c r="B23">
+        <v>-675000.0</v>
+      </c>
+      <c r="C23">
+        <v>14381000.0</v>
+      </c>
+      <c r="D23">
+        <v>48621000.0</v>
+      </c>
+      <c r="E23">
+        <v>7650000.0</v>
+      </c>
+      <c r="F23">
+        <v>115202000.0</v>
+      </c>
+      <c r="G23">
+        <v>114589000.0</v>
+      </c>
+      <c r="H23">
+        <v>33921000.0</v>
+      </c>
+      <c r="I23">
+        <v>257000.0</v>
+      </c>
+      <c r="J23">
+        <v>745000.0</v>
+      </c>
+      <c r="K23">
+        <v>-1032000.0</v>
+      </c>
+      <c r="L23">
+        <v>-3167000.0</v>
+      </c>
+      <c r="M23">
+        <v>-661000.0</v>
+      </c>
+      <c r="N23">
+        <v>1008000.0</v>
+      </c>
+      <c r="O23">
+        <v>19031000.0</v>
+      </c>
+      <c r="P23">
+        <v>-364000.0</v>
+      </c>
+      <c r="Q23">
+        <v>13956000.0</v>
+      </c>
+      <c r="R23">
+        <v>-2903000.0</v>
+      </c>
+      <c r="S23">
+        <v>142000.0</v>
+      </c>
+      <c r="T23">
+        <v>5369000.0</v>
+      </c>
+      <c r="U23">
+        <v>-277000.0</v>
+      </c>
+      <c r="V23">
+        <v>12735000.0</v>
+      </c>
+      <c r="W23">
+        <v>-305000.0</v>
+      </c>
+      <c r="X23">
+        <v>6435000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-2048000.0</v>
+      </c>
+      <c r="Z23">
+        <v>3257000.0</v>
+      </c>
+      <c r="AA23">
+        <v>37350000.0</v>
+      </c>
+      <c r="AB23">
+        <v>6634000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-99000.0</v>
+      </c>
+      <c r="AD23">
+        <v>572752.0</v>
+      </c>
+      <c r="AE23">
+        <v>318813.0</v>
+      </c>
+      <c r="AF23">
+        <v>-25599.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>239</v>
+      </c>
+      <c r="B24">
+        <v>19162000.0</v>
+      </c>
+      <c r="C24">
+        <v>43854000.0</v>
+      </c>
+      <c r="D24">
+        <v>6742000.0</v>
+      </c>
+      <c r="E24">
+        <v>268934000.0</v>
+      </c>
+      <c r="F24">
+        <v>-4021000.0</v>
+      </c>
+      <c r="G24">
+        <v>-409000.0</v>
+      </c>
+      <c r="H24">
+        <v>-4420000.0</v>
+      </c>
+      <c r="I24">
+        <v>-24032000.0</v>
+      </c>
+      <c r="J24">
+        <v>-4000000.0</v>
+      </c>
+      <c r="K24">
+        <v>-18775000.0</v>
+      </c>
+      <c r="L24">
+        <v>-19504000.0</v>
+      </c>
+      <c r="M24">
+        <v>-42746000.0</v>
+      </c>
+      <c r="N24">
+        <v>-25061000.0</v>
+      </c>
+      <c r="O24">
+        <v>-408524000.0</v>
+      </c>
+      <c r="P24">
+        <v>-14680000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24">
+        <v>-8652000.0</v>
+      </c>
+      <c r="S24">
+        <v>-2140000.0</v>
+      </c>
+      <c r="T24">
+        <v>-3760000.0</v>
+      </c>
+      <c r="U24">
+        <v>-353000.0</v>
+      </c>
+      <c r="V24">
+        <v>-445000.0</v>
+      </c>
+      <c r="W24">
+        <v>-5000.0</v>
+      </c>
+      <c r="X24">
+        <v>30801000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-517000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-2999000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-2143000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-3761000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-3420000.0</v>
+      </c>
+      <c r="AD24">
+        <v>489131.0</v>
+      </c>
+      <c r="AE24">
+        <v>1090093.0</v>
+      </c>
+      <c r="AF24">
+        <v>200000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>240</v>
+      </c>
+      <c r="B25">
+        <v>-508000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1534000.0</v>
+      </c>
+      <c r="D25">
+        <v>-13224000.0</v>
+      </c>
+      <c r="E25">
+        <v>86158000.0</v>
+      </c>
+      <c r="F25">
+        <v>110000.0</v>
+      </c>
+      <c r="G25">
+        <v>2838000.0</v>
+      </c>
+      <c r="H25">
+        <v>-1233000.0</v>
+      </c>
+      <c r="I25">
+        <v>564000.0</v>
+      </c>
+      <c r="J25">
+        <v>-3045000.0</v>
+      </c>
+      <c r="K25">
+        <v>-477000.0</v>
+      </c>
+      <c r="L25">
+        <v>-109000.0</v>
+      </c>
+      <c r="M25">
+        <v>-28000.0</v>
+      </c>
+      <c r="N25">
+        <v>370000.0</v>
+      </c>
+      <c r="O25">
+        <v>-9416000.0</v>
+      </c>
+      <c r="P25">
+        <v>-15000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-1510000.0</v>
+      </c>
+      <c r="R25">
+        <v>7065000.0</v>
+      </c>
+      <c r="S25">
+        <v>6000.0</v>
+      </c>
+      <c r="T25">
+        <v>6559000.0</v>
+      </c>
+      <c r="U25">
+        <v>465000.0</v>
+      </c>
+      <c r="V25">
+        <v>-119000.0</v>
+      </c>
+      <c r="W25">
+        <v>951000.0</v>
+      </c>
+      <c r="X25">
+        <v>1650000.0</v>
+      </c>
+      <c r="Y25">
+        <v>6101000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-1808000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-8122000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-711000.0</v>
+      </c>
+      <c r="AC25">
+        <v>907000.0</v>
+      </c>
+      <c r="AD25">
+        <v>817043.0</v>
+      </c>
+      <c r="AE25">
+        <v>-1690966.0</v>
+      </c>
+      <c r="AF25">
+        <v>-260227.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-20288000.0</v>
+      </c>
+      <c r="D26">
+        <v>-614000.0</v>
+      </c>
+      <c r="E26">
+        <v>-50988000.0</v>
+      </c>
+      <c r="F26">
+        <v>-4012000.0</v>
+      </c>
+      <c r="G26">
+        <v>-3998000.0</v>
+      </c>
+      <c r="H26">
+        <v>33921000.0</v>
+      </c>
+      <c r="I26">
+        <v>-4863000.0</v>
+      </c>
+      <c r="J26">
+        <v>-45000.0</v>
+      </c>
+      <c r="K26">
+        <v>-82000.0</v>
+      </c>
+      <c r="L26">
+        <v>-3167000.0</v>
+      </c>
+      <c r="M26">
+        <v>-661000.0</v>
+      </c>
+      <c r="N26">
+        <v>-7926000.0</v>
+      </c>
+      <c r="O26">
+        <v>-26732000.0</v>
+      </c>
+      <c r="P26">
+        <v>177179000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26">
+        <v>-1107000.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>242</v>
+      </c>
+      <c r="B27">
+        <v>5738000.0</v>
+      </c>
+      <c r="C27">
+        <v>4795000.0</v>
+      </c>
+      <c r="D27">
+        <v>3297000.0</v>
+      </c>
+      <c r="E27">
+        <v>3820000.0</v>
+      </c>
+      <c r="F27">
+        <v>2053000.0</v>
+      </c>
+      <c r="G27">
+        <v>1662000.0</v>
+      </c>
+      <c r="H27">
+        <v>1075000.0</v>
+      </c>
+      <c r="I27">
+        <v>-317000.0</v>
+      </c>
+      <c r="J27">
+        <v>8885000.0</v>
+      </c>
+      <c r="K27">
+        <v>9062000.0</v>
+      </c>
+      <c r="L27">
+        <v>11048000.0</v>
+      </c>
+      <c r="M27">
+        <v>18115000.0</v>
+      </c>
+      <c r="N27">
+        <v>27894000.0</v>
+      </c>
+      <c r="O27">
+        <v>25657000.0</v>
+      </c>
+      <c r="P27">
+        <v>13579000.0</v>
+      </c>
+      <c r="Q27">
+        <v>7121000.0</v>
+      </c>
+      <c r="R27">
+        <v>7065000.0</v>
+      </c>
+      <c r="S27">
+        <v>7355000.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27">
+        <v>3946000.0</v>
+      </c>
+      <c r="V27">
+        <v>197000.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>243</v>
+      </c>
+      <c r="B28">
+        <v>-22733000.0</v>
+      </c>
+      <c r="C28">
+        <v>97556000.0</v>
+      </c>
+      <c r="D28">
+        <v>58632000.0</v>
+      </c>
+      <c r="E28">
+        <v>-166137000.0</v>
+      </c>
+      <c r="F28">
+        <v>59738000.0</v>
+      </c>
+      <c r="G28">
+        <v>109209000.0</v>
+      </c>
+      <c r="H28">
+        <v>33921000.0</v>
+      </c>
+      <c r="I28">
+        <v>-4606000.0</v>
+      </c>
+      <c r="J28">
+        <v>700000.0</v>
+      </c>
+      <c r="K28">
+        <v>-1114000.0</v>
+      </c>
+      <c r="L28">
+        <v>-28601000.0</v>
+      </c>
+      <c r="M28">
+        <v>-25700000.0</v>
+      </c>
+      <c r="N28">
+        <v>-25551000.0</v>
+      </c>
+      <c r="O28">
+        <v>211260000.0</v>
+      </c>
+      <c r="P28">
+        <v>176345000.0</v>
+      </c>
+      <c r="Q28">
+        <v>13956000.0</v>
+      </c>
+      <c r="R28">
+        <v>-4010000.0</v>
+      </c>
+      <c r="S28">
+        <v>142000.0</v>
+      </c>
+      <c r="T28">
+        <v>10383000.0</v>
+      </c>
+      <c r="U28">
+        <v>1198000.0</v>
+      </c>
+      <c r="V28">
+        <v>19657000.0</v>
+      </c>
+      <c r="W28">
+        <v>-305000.0</v>
+      </c>
+      <c r="X28">
+        <v>6435000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-2048000.0</v>
+      </c>
+      <c r="Z28">
+        <v>23159000.0</v>
+      </c>
+      <c r="AA28">
+        <v>77320000.0</v>
+      </c>
+      <c r="AB28">
+        <v>40909000.0</v>
+      </c>
+      <c r="AC28">
+        <v>13521000.0</v>
+      </c>
+      <c r="AD28">
+        <v>2318553.0</v>
+      </c>
+      <c r="AE28">
+        <v>1206313.0</v>
+      </c>
+      <c r="AF28">
+        <v>984858.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>244</v>
+      </c>
+      <c r="B29">
+        <v>75242000.0</v>
+      </c>
+      <c r="C29">
+        <v>50122000.0</v>
+      </c>
+      <c r="D29">
+        <v>-22506000.0</v>
+      </c>
+      <c r="E29">
+        <v>-37336000.0</v>
+      </c>
+      <c r="F29">
+        <v>13326000.0</v>
+      </c>
+      <c r="G29">
+        <v>-19620000.0</v>
+      </c>
+      <c r="H29">
+        <v>-2308000.0</v>
+      </c>
+      <c r="I29">
+        <v>20877000.0</v>
+      </c>
+      <c r="J29">
+        <v>24478000.0</v>
+      </c>
+      <c r="K29">
+        <v>34061000.0</v>
+      </c>
+      <c r="L29">
+        <v>-9949000.0</v>
+      </c>
+      <c r="M29">
+        <v>4184000.0</v>
+      </c>
+      <c r="N29">
+        <v>-3509000.0</v>
+      </c>
+      <c r="O29">
+        <v>104949000.0</v>
+      </c>
+      <c r="P29">
+        <v>59110000.0</v>
+      </c>
+      <c r="Q29">
+        <v>44922000.0</v>
+      </c>
+      <c r="R29">
+        <v>16118000.0</v>
+      </c>
+      <c r="S29">
+        <v>2600000.0</v>
+      </c>
+      <c r="T29">
+        <v>-2616000.0</v>
+      </c>
+      <c r="U29">
+        <v>6359000.0</v>
+      </c>
+      <c r="V29">
+        <v>-2990000.0</v>
+      </c>
+      <c r="W29">
+        <v>-3959000.0</v>
+      </c>
+      <c r="X29">
+        <v>-3910000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-4424000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-12561000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-34694000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-6135000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-3559000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-1709479.0</v>
+      </c>
+      <c r="AE29">
+        <v>-1528152.0</v>
+      </c>
+      <c r="AF29">
+        <v>1940900.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>245</v>
+      </c>
+      <c r="B30">
+        <v>-21007000.0</v>
+      </c>
+      <c r="C30">
+        <v>-212963000.0</v>
+      </c>
+      <c r="D30">
+        <v>16178000.0</v>
+      </c>
+      <c r="E30">
+        <v>184464000.0</v>
+      </c>
+      <c r="F30">
+        <v>35751000.0</v>
+      </c>
+      <c r="G30">
+        <v>18598000.0</v>
+      </c>
+      <c r="H30">
+        <v>-68063000.0</v>
+      </c>
+      <c r="I30">
+        <v>-24066000.0</v>
+      </c>
+      <c r="J30">
+        <v>-16114000.0</v>
+      </c>
+      <c r="K30">
+        <v>-40630000.0</v>
+      </c>
+      <c r="L30">
+        <v>39307000.0</v>
+      </c>
+      <c r="M30">
+        <v>29297000.0</v>
+      </c>
+      <c r="N30">
+        <v>-66059000.0</v>
+      </c>
+      <c r="O30">
+        <v>-409138000.0</v>
+      </c>
+      <c r="P30">
+        <v>-23237000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-8098000.0</v>
+      </c>
+      <c r="R30">
+        <v>-8652000.0</v>
+      </c>
+      <c r="S30">
+        <v>5070000.0</v>
+      </c>
+      <c r="T30">
+        <v>-7344000.0</v>
+      </c>
+      <c r="U30">
+        <v>10160000.0</v>
+      </c>
+      <c r="V30">
+        <v>-13094000.0</v>
+      </c>
+      <c r="W30">
+        <v>-378000.0</v>
+      </c>
+      <c r="X30">
+        <v>-1996000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-595000.0</v>
+      </c>
+      <c r="Z30">
+        <v>12815000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-44304000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-4651000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-3821000.0</v>
+      </c>
+      <c r="AD30">
+        <v>465103.0</v>
+      </c>
+      <c r="AE30">
+        <v>-290521.0</v>
+      </c>
+      <c r="AF30">
+        <v>-2498168.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DT30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:124">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
+        <v>98</v>
+      </c>
+      <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
+        <v>101</v>
+      </c>
+      <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>104</v>
+      </c>
+      <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
+        <v>107</v>
+      </c>
+      <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="2" spans="1:124">
+      <c r="A2" t="s">
+        <v>218</v>
+      </c>
+      <c r="B2">
+        <v>306719000.0</v>
+      </c>
+      <c r="C2">
+        <v>301780000.0</v>
+      </c>
+      <c r="D2">
+        <v>316721000.0</v>
+      </c>
+      <c r="E2">
+        <v>271964000.0</v>
+      </c>
+      <c r="F2">
+        <v>273880000.0</v>
+      </c>
+      <c r="G2">
+        <v>360050000.0</v>
+      </c>
+      <c r="H2">
+        <v>386988000.0</v>
+      </c>
+      <c r="I2">
+        <v>438762000.0</v>
+      </c>
+      <c r="J2">
+        <v>340091000.0</v>
+      </c>
+      <c r="K2">
+        <v>344733000.0</v>
+      </c>
+      <c r="L2">
+        <v>355188000.0</v>
+      </c>
+      <c r="M2">
+        <v>364227000.0</v>
+      </c>
+      <c r="N2">
+        <v>287786000.0</v>
+      </c>
+      <c r="O2">
+        <v>241874000.0</v>
+      </c>
+      <c r="P2">
+        <v>263945000.0</v>
+      </c>
+      <c r="Q2">
+        <v>289369000.0</v>
+      </c>
+      <c r="R2">
+        <v>309361000.0</v>
+      </c>
+      <c r="S2">
+        <v>254142000.0</v>
+      </c>
+      <c r="T2">
+        <v>222062000.0</v>
+      </c>
+      <c r="U2">
+        <v>180226000.0</v>
+      </c>
+      <c r="V2">
+        <v>200546000.0</v>
+      </c>
+      <c r="W2">
+        <v>197564000.0</v>
+      </c>
+      <c r="X2">
+        <v>164280000.0</v>
+      </c>
+      <c r="Y2">
+        <v>93678000.0</v>
+      </c>
+      <c r="Z2">
+        <v>92359000.0</v>
+      </c>
+      <c r="AA2">
+        <v>66861000.0</v>
+      </c>
+      <c r="AB2">
+        <v>63487000.0</v>
+      </c>
+      <c r="AC2">
+        <v>73285000.0</v>
+      </c>
+      <c r="AD2">
+        <v>128809000.0</v>
+      </c>
+      <c r="AE2">
+        <v>109562000.0</v>
+      </c>
+      <c r="AF2">
+        <v>100150000.0</v>
+      </c>
+      <c r="AG2">
+        <v>150289000.0</v>
+      </c>
+      <c r="AH2">
+        <v>136604000.0</v>
+      </c>
+      <c r="AI2">
+        <v>101081000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>63220000.0</v>
+      </c>
+      <c r="AK2">
+        <v>54321000.0</v>
+      </c>
+      <c r="AL2">
+        <v>127540000.0</v>
+      </c>
+      <c r="AM2">
+        <v>116016000.0</v>
+      </c>
+      <c r="AN2">
+        <v>139772000.0</v>
+      </c>
+      <c r="AO2">
+        <v>145329000.0</v>
+      </c>
+      <c r="AP2">
+        <v>135223000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>157775000.0</v>
+      </c>
+      <c r="AR2">
+        <v>119084000.0</v>
+      </c>
+      <c r="AS2">
+        <v>101548000.0</v>
+      </c>
+      <c r="AT2">
+        <v>134466000.0</v>
+      </c>
+      <c r="AU2">
+        <v>154257000.0</v>
+      </c>
+      <c r="AV2">
+        <v>146040000.0</v>
+      </c>
+      <c r="AW2">
+        <v>133403000.0</v>
+      </c>
+      <c r="AX2">
+        <v>126685000.0</v>
+      </c>
+      <c r="AY2">
+        <v>118303000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>148909000.0</v>
+      </c>
+      <c r="BA2">
+        <v>193161000.0</v>
+      </c>
+      <c r="BB2">
+        <v>221804000.0</v>
+      </c>
+      <c r="BC2">
+        <v>264151000.0</v>
+      </c>
+      <c r="BD2">
+        <v>296866000.0</v>
+      </c>
+      <c r="BE2">
+        <v>315498000.0</v>
+      </c>
+      <c r="BF2">
+        <v>314733000.0</v>
+      </c>
+      <c r="BG2">
+        <v>310663000.0</v>
+      </c>
+      <c r="BH2">
+        <v>299415000.0</v>
+      </c>
+      <c r="BI2">
+        <v>313611000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>102515000.0</v>
+      </c>
+      <c r="BK2">
+        <v>83426000.0</v>
+      </c>
+      <c r="BL2">
+        <v>67501000.0</v>
+      </c>
+      <c r="BM2">
+        <v>67525000.0</v>
+      </c>
+      <c r="BN2">
+        <v>51735000.0</v>
+      </c>
+      <c r="BO2">
+        <v>42800000.0</v>
+      </c>
+      <c r="BP2">
+        <v>56123000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>50878000.0</v>
+      </c>
+      <c r="BR2">
+        <v>48279000.0</v>
+      </c>
+      <c r="BS2">
+        <v>40710000.0</v>
+      </c>
+      <c r="BT2">
+        <v>41059000.0</v>
+      </c>
+      <c r="BU2">
+        <v>40083000.0</v>
+      </c>
+      <c r="BV2">
+        <v>40467000.0</v>
+      </c>
+      <c r="BW2">
+        <v>46630000.0</v>
+      </c>
+      <c r="BX2">
+        <v>35067000.0</v>
+      </c>
+      <c r="BY2">
+        <v>39899000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>32215000.0</v>
+      </c>
+      <c r="CA2">
+        <v>27791000.0</v>
+      </c>
+      <c r="CB2">
+        <v>17045000.0</v>
+      </c>
+      <c r="CC2">
+        <v>9193000.0</v>
+      </c>
+      <c r="CD2">
+        <v>14498000.0</v>
+      </c>
+      <c r="CE2">
+        <v>16836000.0</v>
+      </c>
+      <c r="CF2">
+        <v>12141000.0</v>
+      </c>
+      <c r="CG2">
+        <v>32932000.0</v>
+      </c>
+      <c r="CH2">
+        <v>15750000.0</v>
+      </c>
+      <c r="CI2">
+        <v>29366000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>28474000.0</v>
+      </c>
+      <c r="CK2">
+        <v>29500000.0</v>
+      </c>
+      <c r="CL2">
+        <v>28142000.0</v>
+      </c>
+      <c r="CM2">
+        <v>34302000.0</v>
+      </c>
+      <c r="CN2">
+        <v>33787000.0</v>
+      </c>
+      <c r="CO2">
+        <v>37097000.0</v>
+      </c>
+      <c r="CP2">
+        <v>39792000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>38126000.0</v>
+      </c>
+      <c r="CR2">
+        <v>49712000.0</v>
+      </c>
+      <c r="CS2">
+        <v>50123000.0</v>
+      </c>
+      <c r="CT2">
+        <v>59451000.0</v>
+      </c>
+      <c r="CU2">
+        <v>40234000.0</v>
+      </c>
+      <c r="CV2">
+        <v>47920000.0</v>
+      </c>
+      <c r="CW2">
+        <v>52769000.0</v>
+      </c>
+      <c r="CX2">
+        <v>35953000.0</v>
+      </c>
+      <c r="CY2">
+        <v>44485000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>54674000.0</v>
+      </c>
+      <c r="DA2">
+        <v>62171000.0</v>
+      </c>
+      <c r="DB2">
+        <v>37631000.0</v>
+      </c>
+      <c r="DC2">
+        <v>12442000.0</v>
+      </c>
+      <c r="DD2">
+        <v>5720000.0</v>
+      </c>
+      <c r="DE2">
+        <v>6553000.0</v>
+      </c>
+      <c r="DF2">
+        <v>7508000.0</v>
+      </c>
+      <c r="DG2">
+        <v>8536000.0</v>
+      </c>
+      <c r="DH2">
+        <v>10046000.0</v>
+      </c>
+      <c r="DI2">
+        <v>6106042.0</v>
+      </c>
+      <c r="DJ2">
+        <v>1366878.0</v>
+      </c>
+      <c r="DK2">
+        <v>1306959.0</v>
+      </c>
+      <c r="DL2">
+        <v>1808614.0</v>
+      </c>
+      <c r="DM2">
+        <v>442533.0</v>
+      </c>
+      <c r="DN2">
+        <v>176251.0</v>
+      </c>
+      <c r="DO2">
+        <v>391708.0</v>
+      </c>
+      <c r="DP2">
+        <v>935243.0</v>
+      </c>
+      <c r="DQ2">
+        <v>873375.0</v>
+      </c>
+      <c r="DR2">
+        <v>788611.0</v>
+      </c>
+      <c r="DS2">
+        <v>1900000.0</v>
+      </c>
+      <c r="DT2"/>
+    </row>
+    <row r="3" spans="1:124">
+      <c r="A3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B3">
+        <v>9194000</v>
+      </c>
+      <c r="C3">
+        <v>6332000</v>
+      </c>
+      <c r="D3">
+        <v>6059000</v>
+      </c>
+      <c r="E3">
+        <v>2213000</v>
+      </c>
+      <c r="F3">
+        <v>2090000</v>
+      </c>
+      <c r="G3">
+        <v>3290000</v>
+      </c>
+      <c r="H3">
+        <v>6766000</v>
+      </c>
+      <c r="I3">
+        <v>151873000</v>
+      </c>
+      <c r="J3">
+        <v>270000</v>
+      </c>
+      <c r="K3">
+        <v>37000</v>
+      </c>
+      <c r="L3">
+        <v>15000</v>
+      </c>
+      <c r="M3">
+        <v>54000</v>
+      </c>
+      <c r="N3">
+        <v>83000</v>
+      </c>
+      <c r="O3">
+        <v>180000</v>
+      </c>
+      <c r="P3">
+        <v>142000</v>
+      </c>
+      <c r="Q3">
+        <v>5376000</v>
+      </c>
+      <c r="R3">
+        <v>34000</v>
+      </c>
+      <c r="S3">
+        <v>8024000</v>
+      </c>
+      <c r="T3">
+        <v>2022000</v>
+      </c>
+      <c r="U3">
+        <v>12000</v>
+      </c>
+      <c r="V3">
+        <v>11033000</v>
+      </c>
+      <c r="W3">
+        <v>22000</v>
+      </c>
+      <c r="X3">
+        <v>29000</v>
+      </c>
+      <c r="Y3">
+        <v>7985000</v>
+      </c>
+      <c r="Z3">
+        <v>5943000</v>
+      </c>
+      <c r="AA3">
+        <v>64000</v>
+      </c>
+      <c r="AB3">
+        <v>119000</v>
+      </c>
+      <c r="AC3">
+        <v>4414000</v>
+      </c>
+      <c r="AD3">
+        <v>6000</v>
+      </c>
+      <c r="AE3">
+        <v>34000</v>
+      </c>
+      <c r="AF3">
+        <v>34000</v>
+      </c>
+      <c r="AG3">
+        <v>34000</v>
+      </c>
+      <c r="AH3">
+        <v>7000000</v>
+      </c>
+      <c r="AI3">
+        <v>2000</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+      <c r="AK3">
+        <v>0</v>
+      </c>
+      <c r="AL3">
+        <v>225000</v>
+      </c>
+      <c r="AM3">
+        <v>225000</v>
+      </c>
+      <c r="AN3">
+        <v>4000</v>
+      </c>
+      <c r="AO3">
+        <v>4000</v>
+      </c>
+      <c r="AP3">
+        <v>1004000</v>
+      </c>
+      <c r="AQ3">
+        <v>8000</v>
+      </c>
+      <c r="AR3">
+        <v>837000</v>
+      </c>
+      <c r="AS3">
+        <v>1814000</v>
+      </c>
+      <c r="AT3">
+        <v>16861000</v>
+      </c>
+      <c r="AU3">
+        <v>18231000</v>
+      </c>
+      <c r="AV3">
+        <v>2431000</v>
+      </c>
+      <c r="AW3">
+        <v>21110000</v>
+      </c>
+      <c r="AX3">
+        <v>1083000</v>
+      </c>
+      <c r="AY3">
+        <v>14741000</v>
+      </c>
+      <c r="AZ3">
+        <v>4370000</v>
+      </c>
+      <c r="BA3">
+        <v>2374000</v>
+      </c>
+      <c r="BB3">
+        <v>4251000</v>
+      </c>
+      <c r="BC3">
+        <v>113368000</v>
+      </c>
+      <c r="BD3">
+        <v>24537000</v>
+      </c>
+      <c r="BE3">
+        <v>38499000</v>
+      </c>
+      <c r="BF3">
+        <v>2124000</v>
+      </c>
+      <c r="BG3">
+        <v>11893000</v>
+      </c>
+      <c r="BH3">
+        <v>1084000</v>
+      </c>
+      <c r="BI3">
+        <v>1154000</v>
+      </c>
+      <c r="BJ3">
+        <v>739000</v>
+      </c>
+      <c r="BK3">
+        <v>5169000</v>
+      </c>
+      <c r="BL3">
+        <v>806000</v>
+      </c>
+      <c r="BM3">
+        <v>978000</v>
+      </c>
+      <c r="BN3">
+        <v>1329000</v>
+      </c>
+      <c r="BO3">
+        <v>470000</v>
+      </c>
+      <c r="BP3">
+        <v>8787000</v>
+      </c>
+      <c r="BQ3">
+        <v>266000</v>
+      </c>
+      <c r="BR3">
+        <v>169000</v>
+      </c>
+      <c r="BS3">
+        <v>381000</v>
+      </c>
+      <c r="BT3">
+        <v>1764000</v>
+      </c>
+      <c r="BU3">
+        <v>1554000</v>
+      </c>
+      <c r="BV3">
+        <v>1577000</v>
+      </c>
+      <c r="BW3">
+        <v>1542000</v>
+      </c>
+      <c r="BX3">
+        <v>210000</v>
+      </c>
+      <c r="BY3">
+        <v>1504000</v>
+      </c>
+      <c r="BZ3">
+        <v>51000</v>
+      </c>
+      <c r="CA3">
+        <v>430000</v>
+      </c>
+      <c r="CB3">
+        <v>140000</v>
+      </c>
+      <c r="CC3">
+        <v>1485000</v>
+      </c>
+      <c r="CD3">
+        <v>14000</v>
+      </c>
+      <c r="CE3">
+        <v>10000</v>
+      </c>
+      <c r="CF3">
+        <v>6000</v>
+      </c>
+      <c r="CG3">
+        <v>43000</v>
+      </c>
+      <c r="CH3">
+        <v>16000</v>
+      </c>
+      <c r="CI3">
+        <v>14000</v>
+      </c>
+      <c r="CJ3">
+        <v>14000</v>
+      </c>
+      <c r="CK3">
+        <v>17000</v>
+      </c>
+      <c r="CL3">
+        <v>36000</v>
+      </c>
+      <c r="CM3">
+        <v>6000</v>
+      </c>
+      <c r="CN3">
+        <v>72000</v>
+      </c>
+      <c r="CO3">
+        <v>3000</v>
+      </c>
+      <c r="CP3">
+        <v>2000</v>
+      </c>
+      <c r="CQ3">
+        <v>639000</v>
+      </c>
+      <c r="CR3">
+        <v>177000</v>
+      </c>
+      <c r="CS3">
+        <v>308000</v>
+      </c>
+      <c r="CT3">
+        <v>232000</v>
+      </c>
+      <c r="CU3">
+        <v>782000</v>
+      </c>
+      <c r="CV3">
+        <v>391000</v>
+      </c>
+      <c r="CW3">
+        <v>1085000</v>
+      </c>
+      <c r="CX3">
+        <v>1517000</v>
+      </c>
+      <c r="CY3">
+        <v>147000</v>
+      </c>
+      <c r="CZ3">
+        <v>1323000</v>
+      </c>
+      <c r="DA3">
+        <v>694000</v>
+      </c>
+      <c r="DB3">
+        <v>606000</v>
+      </c>
+      <c r="DC3">
+        <v>342000</v>
+      </c>
+      <c r="DD3">
+        <v>447000</v>
+      </c>
+      <c r="DE3">
+        <v>9000</v>
+      </c>
+      <c r="DF3">
+        <v>92000</v>
+      </c>
+      <c r="DG3">
+        <v>147000</v>
+      </c>
+      <c r="DH3">
+        <v>160000</v>
+      </c>
+      <c r="DI3">
+        <v>55292</v>
+      </c>
+      <c r="DJ3">
+        <v>11708</v>
+      </c>
+      <c r="DK3">
+        <v>33239</v>
+      </c>
+      <c r="DL3">
+        <v>31509</v>
+      </c>
+      <c r="DM3">
+        <v>10137</v>
+      </c>
+      <c r="DN3">
+        <v>17176</v>
+      </c>
+      <c r="DO3">
+        <v>19677</v>
+      </c>
+      <c r="DP3">
+        <v>14699</v>
+      </c>
+      <c r="DQ3">
+        <v>21580</v>
+      </c>
+      <c r="DR3">
+        <v>16313</v>
+      </c>
+      <c r="DS3">
+        <v>0</v>
+      </c>
+      <c r="DT3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:124">
+      <c r="A4" t="s">
+        <v>220</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-9011000.0</v>
+      </c>
+      <c r="N4">
+        <v>76429000.0</v>
+      </c>
+      <c r="O4">
+        <v>44943000.0</v>
+      </c>
+      <c r="P4"/>
+      <c r="Q4">
+        <v>-25424000.0</v>
+      </c>
+      <c r="R4">
+        <v>-19992000.0</v>
+      </c>
+      <c r="S4"/>
+      <c r="T4">
+        <v>32080000.0</v>
+      </c>
+      <c r="U4">
+        <v>41836000.0</v>
+      </c>
+      <c r="V4">
+        <v>-20320000.0</v>
+      </c>
+      <c r="W4">
+        <v>2982000.0</v>
+      </c>
+      <c r="X4">
+        <v>33284000.0</v>
+      </c>
+      <c r="Y4">
+        <v>70602000.0</v>
+      </c>
+      <c r="Z4">
+        <v>1319000.0</v>
+      </c>
+      <c r="AA4">
+        <v>25498000.0</v>
+      </c>
+      <c r="AB4">
+        <v>3374000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-9798000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-55524000.0</v>
+      </c>
+      <c r="AE4">
+        <v>19247000.0</v>
+      </c>
+      <c r="AF4">
+        <v>9412000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-50139000.0</v>
+      </c>
+      <c r="AH4">
+        <v>13685000.0</v>
+      </c>
+      <c r="AI4">
+        <v>35523000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>37861000.0</v>
+      </c>
+      <c r="AK4">
+        <v>8899000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-73219000.0</v>
+      </c>
+      <c r="AM4">
+        <v>11524000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-23756000.0</v>
+      </c>
+      <c r="AO4">
+        <v>-5557000.0</v>
+      </c>
+      <c r="AP4">
+        <v>10106000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-22552000.0</v>
+      </c>
+      <c r="AR4">
+        <v>38691000.0</v>
+      </c>
+      <c r="AS4">
+        <v>17536000.0</v>
+      </c>
+      <c r="AT4">
+        <v>-32918000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-19791000.0</v>
+      </c>
+      <c r="AV4">
+        <v>8217000.0</v>
+      </c>
+      <c r="AW4">
+        <v>12637000.0</v>
+      </c>
+      <c r="AX4">
+        <v>6718000.0</v>
+      </c>
+      <c r="AY4">
+        <v>8382000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>-30606000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-44252000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-28643000.0</v>
+      </c>
+      <c r="BC4">
+        <v>-42347000.0</v>
+      </c>
+      <c r="BD4">
+        <v>-32715000.0</v>
+      </c>
+      <c r="BE4">
+        <v>-18632000.0</v>
+      </c>
+      <c r="BF4">
+        <v>765000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
+    </row>
+    <row r="5" spans="1:124">
+      <c r="A5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-8836000.0</v>
+      </c>
+      <c r="N5">
+        <v>-9577000.0</v>
+      </c>
+      <c r="O5">
+        <v>-15390000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5">
+        <v>29526000.0</v>
+      </c>
+      <c r="R5">
+        <v>3613000.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5">
+        <v>-81429000.0</v>
+      </c>
+      <c r="U5">
+        <v>25084000.0</v>
+      </c>
+      <c r="V5">
+        <v>22745000.0</v>
+      </c>
+      <c r="W5">
+        <v>87184000.0</v>
+      </c>
+      <c r="X5">
+        <v>80458000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-8728000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-3420000.0</v>
+      </c>
+      <c r="AA5">
+        <v>46361000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-580000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-937000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-56221000.0</v>
+      </c>
+      <c r="AE5">
+        <v>72634000.0</v>
+      </c>
+      <c r="AF5">
+        <v>5927000.0</v>
+      </c>
+      <c r="AG5">
+        <v>292000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-863000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-41500000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>600000.0</v>
+      </c>
+      <c r="AK5">
+        <v>4492000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-1741000.0</v>
+      </c>
+      <c r="AM5">
+        <v>2931000.0</v>
+      </c>
+      <c r="AN5">
+        <v>532000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-1725000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-932000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-54000.0</v>
+      </c>
+      <c r="AR5">
+        <v>219000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-89000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-11420000.0</v>
+      </c>
+      <c r="AU5">
+        <v>1435000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-5000.0</v>
+      </c>
+      <c r="AW5">
+        <v>1786000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-62000.0</v>
+      </c>
+      <c r="AY5">
+        <v>566000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-3000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-4202000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-1661000.0</v>
+      </c>
+      <c r="BC5">
+        <v>191000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-1214000.0</v>
+      </c>
+      <c r="BE5">
+        <v>648000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-919000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
+      <c r="DR5"/>
+      <c r="DS5"/>
+      <c r="DT5"/>
+    </row>
+    <row r="6" spans="1:124">
+      <c r="A6" t="s">
+        <v>222</v>
+      </c>
+      <c r="B6">
+        <v>788000.0</v>
+      </c>
+      <c r="C6">
+        <v>4939000.0</v>
+      </c>
+      <c r="D6">
+        <v>-14941000.0</v>
+      </c>
+      <c r="E6">
+        <v>44757000.0</v>
+      </c>
+      <c r="F6">
+        <v>-1916000.0</v>
+      </c>
+      <c r="G6">
+        <v>-86170000.0</v>
+      </c>
+      <c r="H6">
+        <v>-26938000.0</v>
+      </c>
+      <c r="I6">
+        <v>-51774000.0</v>
+      </c>
+      <c r="J6">
+        <v>98671000.0</v>
+      </c>
+      <c r="K6">
+        <v>-4642000.0</v>
+      </c>
+      <c r="L6">
+        <v>-10455000.0</v>
+      </c>
+      <c r="M6">
+        <v>-9039000.0</v>
+      </c>
+      <c r="N6">
+        <v>76441000.0</v>
+      </c>
+      <c r="O6">
+        <v>45912000.0</v>
+      </c>
+      <c r="P6">
+        <v>-22071000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-25424000.0</v>
+      </c>
+      <c r="R6">
+        <v>-19992000.0</v>
+      </c>
+      <c r="S6">
+        <v>55219000.0</v>
+      </c>
+      <c r="T6">
+        <v>32080000.0</v>
+      </c>
+      <c r="U6">
+        <v>41836000.0</v>
+      </c>
+      <c r="V6">
+        <v>-20320000.0</v>
+      </c>
+      <c r="W6">
+        <v>2982000.0</v>
+      </c>
+      <c r="X6">
+        <v>33284000.0</v>
+      </c>
+      <c r="Y6">
+        <v>70602000.0</v>
+      </c>
+      <c r="Z6">
+        <v>1319000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-9502000.0</v>
+      </c>
+      <c r="AB6">
+        <v>3374000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-9798000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-55524000.0</v>
+      </c>
+      <c r="AE6">
+        <v>19247000.0</v>
+      </c>
+      <c r="AF6">
+        <v>9412000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-50139000.0</v>
+      </c>
+      <c r="AH6">
+        <v>13685000.0</v>
+      </c>
+      <c r="AI6">
+        <v>35523000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>37861000.0</v>
+      </c>
+      <c r="AK6">
+        <v>8899000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-73219000.0</v>
+      </c>
+      <c r="AM6">
+        <v>11524000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-23756000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-5557000.0</v>
+      </c>
+      <c r="AP6">
+        <v>10106000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-22552000.0</v>
+      </c>
+      <c r="AR6">
+        <v>38691000.0</v>
+      </c>
+      <c r="AS6">
+        <v>17536000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-32918000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-19791000.0</v>
+      </c>
+      <c r="AV6">
+        <v>8217000.0</v>
+      </c>
+      <c r="AW6">
+        <v>12637000.0</v>
+      </c>
+      <c r="AX6">
+        <v>6718000.0</v>
+      </c>
+      <c r="AY6">
+        <v>8382000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-30606000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-44252000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-28643000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-42347000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-32715000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-18632000.0</v>
+      </c>
+      <c r="BF6">
+        <v>765000.0</v>
+      </c>
+      <c r="BG6">
+        <v>4070000.0</v>
+      </c>
+      <c r="BH6">
+        <v>11248000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-14196000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>211096000.0</v>
+      </c>
+      <c r="BK6">
+        <v>19089000.0</v>
+      </c>
+      <c r="BL6">
+        <v>15925000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-24000.0</v>
+      </c>
+      <c r="BN6">
+        <v>15790000.0</v>
+      </c>
+      <c r="BO6">
+        <v>8935000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-13323000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>5245000.0</v>
+      </c>
+      <c r="BR6">
+        <v>2599000.0</v>
+      </c>
+      <c r="BS6">
+        <v>7569000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-349000.0</v>
+      </c>
+      <c r="BU6">
+        <v>976000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-384000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-6163000.0</v>
+      </c>
+      <c r="BX6">
+        <v>11563000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-4832000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>7684000.0</v>
+      </c>
+      <c r="CA6">
+        <v>4424000.0</v>
+      </c>
+      <c r="CB6">
+        <v>10746000.0</v>
+      </c>
+      <c r="CC6">
+        <v>7852000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-5305000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-2338000.0</v>
+      </c>
+      <c r="CF6">
+        <v>4695000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-20791000.0</v>
+      </c>
+      <c r="CH6">
+        <v>17182000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-13616000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>892000.0</v>
+      </c>
+      <c r="CK6">
+        <v>-1026000.0</v>
+      </c>
+      <c r="CL6">
+        <v>1358000.0</v>
+      </c>
+      <c r="CM6">
+        <v>-30495000.0</v>
+      </c>
+      <c r="CN6">
+        <v>515000.0</v>
+      </c>
+      <c r="CO6">
+        <v>-3310000.0</v>
+      </c>
+      <c r="CP6">
+        <v>-2695000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>1666000.0</v>
+      </c>
+      <c r="CR6">
+        <v>-11586000.0</v>
+      </c>
+      <c r="CS6">
+        <v>-411000.0</v>
+      </c>
+      <c r="CT6">
+        <v>-9328000.0</v>
+      </c>
+      <c r="CU6">
+        <v>19217000.0</v>
+      </c>
+      <c r="CV6">
+        <v>-7686000.0</v>
+      </c>
+      <c r="CW6">
+        <v>-4849000.0</v>
+      </c>
+      <c r="CX6">
+        <v>16816000.0</v>
+      </c>
+      <c r="CY6">
+        <v>-8532000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-10189000.0</v>
+      </c>
+      <c r="DA6">
+        <v>-7497000.0</v>
+      </c>
+      <c r="DB6">
+        <v>24540000.0</v>
+      </c>
+      <c r="DC6">
+        <v>25189000.0</v>
+      </c>
+      <c r="DD6">
+        <v>6722000.0</v>
+      </c>
+      <c r="DE6">
+        <v>-833000.0</v>
+      </c>
+      <c r="DF6">
+        <v>-955000.0</v>
+      </c>
+      <c r="DG6">
+        <v>-1028000.0</v>
+      </c>
+      <c r="DH6">
+        <v>-1510000.0</v>
+      </c>
+      <c r="DI6">
+        <v>3939958.0</v>
+      </c>
+      <c r="DJ6">
+        <v>4739164.0</v>
+      </c>
+      <c r="DK6">
+        <v>59919.0</v>
+      </c>
+      <c r="DL6">
+        <v>-501655.0</v>
+      </c>
+      <c r="DM6">
+        <v>1366081.0</v>
+      </c>
+      <c r="DN6">
+        <v>266282.0</v>
+      </c>
+      <c r="DO6">
+        <v>-215457.0</v>
+      </c>
+      <c r="DP6">
+        <v>-543535.0</v>
+      </c>
+      <c r="DQ6">
+        <v>61868.0</v>
+      </c>
+      <c r="DR6">
+        <v>84764.0</v>
+      </c>
+      <c r="DS6">
+        <v>-2615142.0</v>
+      </c>
+      <c r="DT6">
+        <v>1900000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:124">
+      <c r="A7" t="s">
+        <v>223</v>
+      </c>
+      <c r="B7">
+        <v>3024000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4456000.0</v>
+      </c>
+      <c r="D7">
+        <v>506000.0</v>
+      </c>
+      <c r="E7">
+        <v>48480000.0</v>
+      </c>
+      <c r="F7">
+        <v>-44387000.0</v>
+      </c>
+      <c r="G7">
+        <v>-20886000.0</v>
+      </c>
+      <c r="H7">
+        <v>-1992000.0</v>
+      </c>
+      <c r="I7">
+        <v>16004000.0</v>
+      </c>
+      <c r="J7">
+        <v>54767000.0</v>
+      </c>
+      <c r="K7">
+        <v>-70328000.0</v>
+      </c>
+      <c r="L7">
+        <v>8161000.0</v>
+      </c>
+      <c r="M7">
+        <v>-11201000.0</v>
+      </c>
+      <c r="N7">
+        <v>1299000.0</v>
+      </c>
+      <c r="O7">
+        <v>-14521000.0</v>
+      </c>
+      <c r="P7">
+        <v>11895000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-11959000.0</v>
+      </c>
+      <c r="R7">
+        <v>2506000.0</v>
+      </c>
+      <c r="S7">
+        <v>13256000.0</v>
+      </c>
+      <c r="T7">
+        <v>10654000.0</v>
+      </c>
+      <c r="U7">
+        <v>-3971000.0</v>
+      </c>
+      <c r="V7">
+        <v>-2147000.0</v>
+      </c>
+      <c r="W7">
+        <v>-19428000.0</v>
+      </c>
+      <c r="X7">
+        <v>15580000.0</v>
+      </c>
+      <c r="Y7">
+        <v>282000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-1910000.0</v>
+      </c>
+      <c r="AA7">
+        <v>1738000.0</v>
+      </c>
+      <c r="AB7">
+        <v>4597000.0</v>
+      </c>
+      <c r="AC7">
+        <v>1234000.0</v>
+      </c>
+      <c r="AD7">
+        <v>4183000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-6931000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-1936000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-35959000.0</v>
+      </c>
+      <c r="AH7">
+        <v>36751000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-17078000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>23388000.0</v>
+      </c>
+      <c r="AK7">
+        <v>9186000.0</v>
+      </c>
+      <c r="AL7">
+        <v>3822000.0</v>
+      </c>
+      <c r="AM7">
+        <v>10382000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-40341000.0</v>
+      </c>
+      <c r="AO7">
+        <v>15214000.0</v>
+      </c>
+      <c r="AP7">
+        <v>8400000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-15272000.0</v>
+      </c>
+      <c r="AR7">
+        <v>20046000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-7739000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-18614000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-11243000.0</v>
+      </c>
+      <c r="AV7">
+        <v>9710000.0</v>
+      </c>
+      <c r="AW7">
+        <v>11554000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-13073000.0</v>
+      </c>
+      <c r="AY7">
+        <v>8413000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-13648000.0</v>
+      </c>
+      <c r="BA7">
+        <v>6550000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-5219000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-1749000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-3589000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-3231000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-885000.0</v>
+      </c>
+      <c r="BG7">
+        <v>15602000.0</v>
+      </c>
+      <c r="BH7">
+        <v>2937000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-19218000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>16210000.0</v>
+      </c>
+      <c r="BK7">
+        <v>17345000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-17221000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-2756000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-3568000.0</v>
+      </c>
+      <c r="BO7">
+        <v>6184000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-2093000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>3824000.0</v>
+      </c>
+      <c r="BR7">
+        <v>1992000.0</v>
+      </c>
+      <c r="BS7">
+        <v>4363000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-998000.0</v>
+      </c>
+      <c r="BU7">
+        <v>1820000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-2851000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-3825000.0</v>
+      </c>
+      <c r="BX7">
+        <v>5884000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-2609000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>1118000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-1007000.0</v>
+      </c>
+      <c r="CB7">
+        <v>3995000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-4000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-896000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-2625000.0</v>
+      </c>
+      <c r="CF7">
+        <v>2107000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-1063000.0</v>
+      </c>
+      <c r="CH7">
+        <v>-50000.0</v>
+      </c>
+      <c r="CI7">
+        <v>-123000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-593000.0</v>
+      </c>
+      <c r="CK7">
+        <v>427000.0</v>
+      </c>
+      <c r="CL7">
+        <v>410000.0</v>
+      </c>
+      <c r="CM7">
+        <v>1686000.0</v>
+      </c>
+      <c r="CN7">
+        <v>9761000.0</v>
+      </c>
+      <c r="CO7">
+        <v>305000.0</v>
+      </c>
+      <c r="CP7">
+        <v>-616000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-3757000.0</v>
+      </c>
+      <c r="CR7">
+        <v>3687000.0</v>
+      </c>
+      <c r="CS7">
+        <v>2320000.0</v>
+      </c>
+      <c r="CT7">
+        <v>-1876000.0</v>
+      </c>
+      <c r="CU7">
+        <v>6569000.0</v>
+      </c>
+      <c r="CV7">
+        <v>821000.0</v>
+      </c>
+      <c r="CW7">
+        <v>917000.0</v>
+      </c>
+      <c r="CX7">
+        <v>-475000.0</v>
+      </c>
+      <c r="CY7">
+        <v>-55000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>928000.0</v>
+      </c>
+      <c r="DA7">
+        <v>1671000.0</v>
+      </c>
+      <c r="DB7">
+        <v>-2533000.0</v>
+      </c>
+      <c r="DC7">
+        <v>420000.0</v>
+      </c>
+      <c r="DD7">
+        <v>358000.0</v>
+      </c>
+      <c r="DE7">
+        <v>-7000.0</v>
+      </c>
+      <c r="DF7">
+        <v>179000.0</v>
+      </c>
+      <c r="DG7">
+        <v>-15000.0</v>
+      </c>
+      <c r="DH7">
+        <v>-34000.0</v>
+      </c>
+      <c r="DI7">
+        <v>57621.0</v>
+      </c>
+      <c r="DJ7">
+        <v>5379.0</v>
+      </c>
+      <c r="DK7">
+        <v>-202486.0</v>
+      </c>
+      <c r="DL7">
+        <v>21523.0</v>
+      </c>
+      <c r="DM7">
+        <v>-36156.0</v>
+      </c>
+      <c r="DN7">
+        <v>213945.0</v>
+      </c>
+      <c r="DO7">
+        <v>-130314.0</v>
+      </c>
+      <c r="DP7">
+        <v>-568233.0</v>
+      </c>
+      <c r="DQ7">
+        <v>206937.0</v>
+      </c>
+      <c r="DR7">
+        <v>-39727.0</v>
+      </c>
+      <c r="DS7">
+        <v>282789.0</v>
+      </c>
+      <c r="DT7">
+        <v>300000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:124">
+      <c r="A8" t="s">
+        <v>224</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>3080000.0</v>
+      </c>
+      <c r="N8">
+        <v>-451000.0</v>
+      </c>
+      <c r="O8">
+        <v>-1244000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8">
+        <v>-4657000.0</v>
+      </c>
+      <c r="R8">
+        <v>318000.0</v>
+      </c>
+      <c r="S8"/>
+      <c r="T8">
+        <v>12338000.0</v>
+      </c>
+      <c r="U8">
+        <v>-8325000.0</v>
+      </c>
+      <c r="V8">
+        <v>-3919000.0</v>
+      </c>
+      <c r="W8">
+        <v>-243000.0</v>
+      </c>
+      <c r="X8">
+        <v>1130000.0</v>
+      </c>
+      <c r="Y8">
+        <v>-772000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-110000.0</v>
+      </c>
+      <c r="AA8">
+        <v>1288000.0</v>
+      </c>
+      <c r="AB8">
+        <v>13509000.0</v>
+      </c>
+      <c r="AC8">
+        <v>8656000.0</v>
+      </c>
+      <c r="AD8">
+        <v>8920000.0</v>
+      </c>
+      <c r="AE8">
+        <v>-22312000.0</v>
+      </c>
+      <c r="AF8">
+        <v>-4943000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-875000.0</v>
+      </c>
+      <c r="AH8">
+        <v>-59000.0</v>
+      </c>
+      <c r="AI8">
+        <v>147000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>13945000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-6464000.0</v>
+      </c>
+      <c r="AL8">
+        <v>18969000.0</v>
+      </c>
+      <c r="AM8">
+        <v>26950000.0</v>
+      </c>
+      <c r="AN8">
+        <v>-49375000.0</v>
+      </c>
+      <c r="AO8">
+        <v>20850000.0</v>
+      </c>
+      <c r="AP8">
+        <v>8325000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>-20743000.0</v>
+      </c>
+      <c r="AR8">
+        <v>24793000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-7543000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-9839000.0</v>
+      </c>
+      <c r="AU8">
+        <v>-7466000.0</v>
+      </c>
+      <c r="AV8">
+        <v>12483000.0</v>
+      </c>
+      <c r="AW8">
+        <v>-11645000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-7199000.0</v>
+      </c>
+      <c r="AY8">
+        <v>10471000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>-31000.0</v>
+      </c>
+      <c r="BA8">
+        <v>28570000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-35508000.0</v>
+      </c>
+      <c r="BC8">
+        <v>6792000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-5813000.0</v>
+      </c>
+      <c r="BE8">
+        <v>-9542000.0</v>
+      </c>
+      <c r="BF8">
+        <v>1635000.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+    </row>
+    <row r="9" spans="1:124">
+      <c r="A9" t="s">
+        <v>225</v>
+      </c>
+      <c r="B9">
+        <v>-2537000.0</v>
+      </c>
+      <c r="C9">
+        <v>948000.0</v>
+      </c>
+      <c r="D9">
+        <v>-3785000.0</v>
+      </c>
+      <c r="E9">
+        <v>72315000.0</v>
+      </c>
+      <c r="F9">
+        <v>-68814000.0</v>
+      </c>
+      <c r="G9">
+        <v>-485000.0</v>
+      </c>
+      <c r="H9">
+        <v>7983000.0</v>
+      </c>
+      <c r="I9">
+        <v>-3429000.0</v>
+      </c>
+      <c r="J9">
+        <v>65156000.0</v>
+      </c>
+      <c r="K9">
+        <v>-73295000.0</v>
+      </c>
+      <c r="L9">
+        <v>353000.0</v>
+      </c>
+      <c r="M9">
+        <v>3080000.0</v>
+      </c>
+      <c r="N9">
+        <v>-451000.0</v>
+      </c>
+      <c r="O9">
+        <v>-1244000.0</v>
+      </c>
+      <c r="P9">
+        <v>6581000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-4657000.0</v>
+      </c>
+      <c r="R9">
+        <v>318000.0</v>
+      </c>
+      <c r="S9">
+        <v>-841000.0</v>
+      </c>
+      <c r="T9">
+        <v>12338000.0</v>
+      </c>
+      <c r="U9">
+        <v>-8325000.0</v>
+      </c>
+      <c r="V9">
+        <v>-3919000.0</v>
+      </c>
+      <c r="W9">
+        <v>-243000.0</v>
+      </c>
+      <c r="X9">
+        <v>1130000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-772000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-110000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1288000.0</v>
+      </c>
+      <c r="AB9">
+        <v>13509000.0</v>
+      </c>
+      <c r="AC9">
+        <v>8656000.0</v>
+      </c>
+      <c r="AD9">
+        <v>8920000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-22312000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-4943000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-875000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-59000.0</v>
+      </c>
+      <c r="AI9">
+        <v>147000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>13945000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-6464000.0</v>
+      </c>
+      <c r="AL9">
+        <v>18969000.0</v>
+      </c>
+      <c r="AM9">
+        <v>26950000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-49375000.0</v>
+      </c>
+      <c r="AO9">
+        <v>20850000.0</v>
+      </c>
+      <c r="AP9">
+        <v>8325000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-20743000.0</v>
+      </c>
+      <c r="AR9">
+        <v>24793000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-7543000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-9839000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-7466000.0</v>
+      </c>
+      <c r="AV9">
+        <v>12483000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-11645000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-7199000.0</v>
+      </c>
+      <c r="AY9">
+        <v>10471000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-31000.0</v>
+      </c>
+      <c r="BA9">
+        <v>28570000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-35508000.0</v>
+      </c>
+      <c r="BC9">
+        <v>6792000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-5813000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-9542000.0</v>
+      </c>
+      <c r="BF9">
+        <v>1635000.0</v>
+      </c>
+      <c r="BG9">
+        <v>29645000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-12194000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-19168000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>6789000.0</v>
+      </c>
+      <c r="BK9">
+        <v>30993000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-36385000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-760000.0</v>
+      </c>
+      <c r="BN9">
+        <v>3275000.0</v>
+      </c>
+      <c r="BO9">
+        <v>1425000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-4003000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>6858000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-1954000.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9">
+        <v>-2864000.0</v>
+      </c>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
+        <v>-1788000.0</v>
+      </c>
+      <c r="CA9">
+        <v>4152000.0</v>
+      </c>
+      <c r="CB9">
+        <v>2946000.0</v>
+      </c>
+      <c r="CC9">
+        <v>696000.0</v>
+      </c>
+      <c r="CD9">
+        <v>735000.0</v>
+      </c>
+      <c r="CE9">
+        <v>-4228000.0</v>
+      </c>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9">
+        <v>-106000.0</v>
+      </c>
+      <c r="DE9">
+        <v>-54000.0</v>
+      </c>
+      <c r="DF9">
+        <v>278000.0</v>
+      </c>
+      <c r="DG9"/>
+      <c r="DH9">
+        <v>-23000.0</v>
+      </c>
+      <c r="DI9">
+        <v>-45870.0</v>
+      </c>
+      <c r="DJ9">
+        <v>142870.0</v>
+      </c>
+      <c r="DK9"/>
+      <c r="DL9">
+        <v>24559.0</v>
+      </c>
+      <c r="DM9">
+        <v>105212.0</v>
+      </c>
+      <c r="DN9">
+        <v>49468.0</v>
+      </c>
+      <c r="DO9"/>
+      <c r="DP9">
+        <v>-350569.0</v>
+      </c>
+      <c r="DQ9">
+        <v>-134741.0</v>
+      </c>
+      <c r="DR9">
+        <v>46151.0</v>
+      </c>
+      <c r="DS9"/>
+      <c r="DT9">
+        <v>200000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:124">
+      <c r="A10" t="s">
+        <v>226</v>
+      </c>
+      <c r="B10">
+        <v>3143000.0</v>
+      </c>
+      <c r="C10">
+        <v>-783000.0</v>
+      </c>
+      <c r="D10">
+        <v>-765000.0</v>
+      </c>
+      <c r="E10">
+        <v>540000.0</v>
+      </c>
+      <c r="F10">
+        <v>1220000.0</v>
+      </c>
+      <c r="G10">
+        <v>2351000.0</v>
+      </c>
+      <c r="H10">
+        <v>71000.0</v>
+      </c>
+      <c r="I10">
+        <v>-2409000.0</v>
+      </c>
+      <c r="J10">
+        <v>1041000.0</v>
+      </c>
+      <c r="K10">
+        <v>1454000.0</v>
+      </c>
+      <c r="L10">
+        <v>1631000.0</v>
+      </c>
+      <c r="M10">
+        <v>719000.0</v>
+      </c>
+      <c r="N10">
+        <v>-503000.0</v>
+      </c>
+      <c r="O10">
+        <v>-419000.0</v>
+      </c>
+      <c r="P10">
+        <v>-1747000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-2041000.0</v>
+      </c>
+      <c r="R10">
+        <v>-1084000.0</v>
+      </c>
+      <c r="S10">
+        <v>1906000.0</v>
+      </c>
+      <c r="T10">
+        <v>1906000.0</v>
+      </c>
+      <c r="U10">
+        <v>1906000.0</v>
+      </c>
+      <c r="V10">
+        <v>1906000.0</v>
+      </c>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>-5972000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-5972000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
+        <v>6613000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-12568000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-10699000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-2232000.0</v>
+      </c>
+      <c r="AO10">
+        <v>24000.0</v>
+      </c>
+      <c r="AP10">
+        <v>3606000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>5585000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-10716000.0</v>
+      </c>
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>4076000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-1787000.0</v>
+      </c>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
+        <v>17765000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-4508000.0</v>
+      </c>
+      <c r="AY10">
+        <v>928000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>3909000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-10400000.0</v>
+      </c>
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>-10505000.0</v>
+      </c>
+      <c r="BG10"/>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10">
+        <v>-5895000.0</v>
+      </c>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
+      <c r="DK10"/>
+      <c r="DL10"/>
+      <c r="DM10"/>
+      <c r="DN10"/>
+      <c r="DO10"/>
+      <c r="DP10"/>
+      <c r="DQ10"/>
+      <c r="DR10"/>
+      <c r="DS10"/>
+      <c r="DT10"/>
+    </row>
+    <row r="11" spans="1:124">
+      <c r="A11" t="s">
+        <v>227</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>-13626000.0</v>
+      </c>
+      <c r="N11">
+        <v>2644000.0</v>
+      </c>
+      <c r="O11">
+        <v>-7950000.0</v>
+      </c>
+      <c r="P11">
+        <v>4327000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-3372000.0</v>
+      </c>
+      <c r="R11">
+        <v>4518000.0</v>
+      </c>
+      <c r="S11">
+        <v>9254000.0</v>
+      </c>
+      <c r="T11">
+        <v>-120000.0</v>
+      </c>
+      <c r="U11">
+        <v>494000.0</v>
+      </c>
+      <c r="V11">
+        <v>2615000.0</v>
+      </c>
+      <c r="W11">
+        <v>-3160000.0</v>
+      </c>
+      <c r="X11">
+        <v>14289000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-607000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-1016000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-313000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-9524000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-6368000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-4196000.0</v>
+      </c>
+      <c r="AE11">
+        <v>15406000.0</v>
+      </c>
+      <c r="AF11">
+        <v>2619000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-35376000.0</v>
+      </c>
+      <c r="AH11">
+        <v>37673000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-17964000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>8843000.0</v>
+      </c>
+      <c r="AK11">
+        <v>3871000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-13406000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-19499000.0</v>
+      </c>
+      <c r="AN11">
+        <v>18427000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-3911000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1007000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>5525000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-4966000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-107000.0</v>
+      </c>
+      <c r="AT11">
+        <v>2645000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-5211000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-2768000.0</v>
+      </c>
+      <c r="AW11">
+        <v>21413000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-5812000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-3664000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-12161000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-17818000.0</v>
+      </c>
+      <c r="BB11">
+        <v>32658000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-8621000.0</v>
+      </c>
+      <c r="BD11">
+        <v>2120000.0</v>
+      </c>
+      <c r="BE11">
+        <v>5261000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-6721000.0</v>
+      </c>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11">
+        <v>782000.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11">
+        <v>82000.0</v>
+      </c>
+      <c r="BM11">
+        <v>525000.0</v>
+      </c>
+      <c r="BN11">
+        <v>71000.0</v>
+      </c>
+      <c r="BO11">
+        <v>4863000.0</v>
+      </c>
+      <c r="BP11">
+        <v>2573000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1308000.0</v>
+      </c>
+      <c r="BR11">
+        <v>572000.0</v>
+      </c>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11">
+        <v>1281000.0</v>
+      </c>
+      <c r="BX11">
+        <v>1255000.0</v>
+      </c>
+      <c r="BY11"/>
+      <c r="BZ11">
+        <v>617000.0</v>
+      </c>
+      <c r="CA11">
+        <v>819000.0</v>
+      </c>
+      <c r="CB11">
+        <v>2020000.0</v>
+      </c>
+      <c r="CC11">
+        <v>175000.0</v>
+      </c>
+      <c r="CD11">
+        <v>507000.0</v>
+      </c>
+      <c r="CE11"/>
+      <c r="CF11">
+        <v>113000.0</v>
+      </c>
+      <c r="CG11"/>
+      <c r="CH11">
+        <v>88000.0</v>
+      </c>
+      <c r="CI11">
+        <v>712000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>733000.0</v>
+      </c>
+      <c r="CK11">
+        <v>994000.0</v>
+      </c>
+      <c r="CL11">
+        <v>615000.0</v>
+      </c>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
+      <c r="DR11"/>
+      <c r="DS11"/>
+      <c r="DT11"/>
+    </row>
+    <row r="12" spans="1:124">
+      <c r="A12" t="s">
+        <v>228</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>482000.0</v>
+      </c>
+      <c r="N12">
+        <v>157000.0</v>
+      </c>
+      <c r="O12">
+        <v>-2109000.0</v>
+      </c>
+      <c r="P12">
+        <v>-39427000.0</v>
+      </c>
+      <c r="Q12">
+        <v>-37259000.0</v>
+      </c>
+      <c r="R12">
+        <v>-13948000.0</v>
+      </c>
+      <c r="S12">
+        <v>-200172000.0</v>
+      </c>
+      <c r="T12">
+        <v>64823000.0</v>
+      </c>
+      <c r="U12">
+        <v>-17689000.0</v>
+      </c>
+      <c r="V12">
+        <v>-30160000.0</v>
+      </c>
+      <c r="W12">
+        <v>-89054000.0</v>
+      </c>
+      <c r="X12">
+        <v>-85075000.0</v>
+      </c>
+      <c r="Y12">
+        <v>3565000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1271000.0</v>
+      </c>
+      <c r="AA12">
+        <v>-2542000.0</v>
+      </c>
+      <c r="AB12">
+        <v>3619000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-3630000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-3577000.0</v>
+      </c>
+      <c r="AE12">
+        <v>-52546000.0</v>
+      </c>
+      <c r="AF12">
+        <v>22174000.0</v>
+      </c>
+      <c r="AG12">
+        <v>18843000.0</v>
+      </c>
+      <c r="AH12">
+        <v>39986000.0</v>
+      </c>
+      <c r="AI12">
+        <v>142197000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-147153000.0</v>
+      </c>
+      <c r="AK12">
+        <v>13935000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1780000.0</v>
+      </c>
+      <c r="AM12">
+        <v>5087000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2445000.0</v>
+      </c>
+      <c r="AO12">
+        <v>41589000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1804000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>107358000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2164000.0</v>
+      </c>
+      <c r="AS12">
+        <v>3062000.0</v>
+      </c>
+      <c r="AT12">
+        <v>3235000.0</v>
+      </c>
+      <c r="AU12">
+        <v>3884000.0</v>
+      </c>
+      <c r="AV12">
+        <v>4067000.0</v>
+      </c>
+      <c r="AW12">
+        <v>5741000.0</v>
+      </c>
+      <c r="AX12">
+        <v>2659000.0</v>
+      </c>
+      <c r="AY12">
+        <v>12117000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>-7922000.0</v>
+      </c>
+      <c r="BA12">
+        <v>-4422000.0</v>
+      </c>
+      <c r="BB12">
+        <v>4449000.0</v>
+      </c>
+      <c r="BC12">
+        <v>8155000.0</v>
+      </c>
+      <c r="BD12">
+        <v>7750000.0</v>
+      </c>
+      <c r="BE12">
+        <v>6278000.0</v>
+      </c>
+      <c r="BF12">
+        <v>146000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
+      <c r="DR12"/>
+      <c r="DS12"/>
+      <c r="DT12"/>
+    </row>
+    <row r="13" spans="1:124">
+      <c r="A13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>-1854000.0</v>
+      </c>
+      <c r="N13">
+        <v>-1854000.0</v>
+      </c>
+      <c r="O13">
+        <v>-7467000.0</v>
+      </c>
+      <c r="P13">
+        <v>2734000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-1610000.0</v>
+      </c>
+      <c r="R13">
+        <v>-1407000.0</v>
+      </c>
+      <c r="S13">
+        <v>2937000.0</v>
+      </c>
+      <c r="T13">
+        <v>-6014000.0</v>
+      </c>
+      <c r="U13">
+        <v>3860000.0</v>
+      </c>
+      <c r="V13">
+        <v>-560000.0</v>
+      </c>
+      <c r="W13">
+        <v>-16025000.0</v>
+      </c>
+      <c r="X13">
+        <v>12248000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1734000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-892000.0</v>
+      </c>
+      <c r="AA13">
+        <v>667000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-7632000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-6685000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-7080000.0</v>
+      </c>
+      <c r="AE13">
+        <v>15470000.0</v>
+      </c>
+      <c r="AF13">
+        <v>2816000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-34880000.0</v>
+      </c>
+      <c r="AH13">
+        <v>35745000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-930000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>10997000.0</v>
+      </c>
+      <c r="AK13">
+        <v>18128000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-1741000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-164000.0</v>
+      </c>
+      <c r="AN13">
+        <v>532000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-1725000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-10817000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>7058000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
+    </row>
+    <row r="14" spans="1:124">
+      <c r="A14" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14">
+        <v>8942000.0</v>
+      </c>
+      <c r="C14">
+        <v>10457000.0</v>
+      </c>
+      <c r="D14">
+        <v>10836000.0</v>
+      </c>
+      <c r="E14">
+        <v>11878000.0</v>
+      </c>
+      <c r="F14">
+        <v>11044000.0</v>
+      </c>
+      <c r="G14">
+        <v>12205000.0</v>
+      </c>
+      <c r="H14">
+        <v>9762000.0</v>
+      </c>
+      <c r="I14">
+        <v>7405000.0</v>
+      </c>
+      <c r="J14">
+        <v>4568000.0</v>
+      </c>
+      <c r="K14">
+        <v>4821000.0</v>
+      </c>
+      <c r="L14">
+        <v>3363000.0</v>
+      </c>
+      <c r="M14">
+        <v>3408000.0</v>
+      </c>
+      <c r="N14">
+        <v>3381000.0</v>
+      </c>
+      <c r="O14">
+        <v>3374000.0</v>
+      </c>
+      <c r="P14">
+        <v>3363000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3408000.0</v>
+      </c>
+      <c r="R14">
+        <v>3369000.0</v>
+      </c>
+      <c r="S14">
+        <v>3490000.0</v>
+      </c>
+      <c r="T14">
+        <v>2651000.0</v>
+      </c>
+      <c r="U14">
+        <v>2650000.0</v>
+      </c>
+      <c r="V14">
+        <v>1897000.0</v>
+      </c>
+      <c r="W14">
+        <v>1191000.0</v>
+      </c>
+      <c r="X14">
+        <v>1205000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1340000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1064000.0</v>
+      </c>
+      <c r="AA14">
+        <v>883000.0</v>
+      </c>
+      <c r="AB14">
+        <v>862000.0</v>
+      </c>
+      <c r="AC14">
+        <v>822000.0</v>
+      </c>
+      <c r="AD14">
+        <v>660000.0</v>
+      </c>
+      <c r="AE14">
+        <v>11563000.0</v>
+      </c>
+      <c r="AF14">
+        <v>4955000.0</v>
+      </c>
+      <c r="AG14">
+        <v>5283000.0</v>
+      </c>
+      <c r="AH14">
+        <v>5344000.0</v>
+      </c>
+      <c r="AI14">
+        <v>5463000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>5646000.0</v>
+      </c>
+      <c r="AK14">
+        <v>5594000.0</v>
+      </c>
+      <c r="AL14">
+        <v>5540000.0</v>
+      </c>
+      <c r="AM14">
+        <v>6250000.0</v>
+      </c>
+      <c r="AN14">
+        <v>6501000.0</v>
+      </c>
+      <c r="AO14">
+        <v>10801000.0</v>
+      </c>
+      <c r="AP14">
+        <v>10803000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>13160000.0</v>
+      </c>
+      <c r="AR14">
+        <v>13743000.0</v>
+      </c>
+      <c r="AS14">
+        <v>13285000.0</v>
+      </c>
+      <c r="AT14">
+        <v>13101000.0</v>
+      </c>
+      <c r="AU14">
+        <v>13793000.0</v>
+      </c>
+      <c r="AV14">
+        <v>13587000.0</v>
+      </c>
+      <c r="AW14">
+        <v>15614000.0</v>
+      </c>
+      <c r="AX14">
+        <v>14552000.0</v>
+      </c>
+      <c r="AY14">
+        <v>16809000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>12680000.0</v>
+      </c>
+      <c r="BA14">
+        <v>12631000.0</v>
+      </c>
+      <c r="BB14">
+        <v>11773000.0</v>
+      </c>
+      <c r="BC14">
+        <v>18134000.0</v>
+      </c>
+      <c r="BD14">
+        <v>10449000.0</v>
+      </c>
+      <c r="BE14">
+        <v>5427000.0</v>
+      </c>
+      <c r="BF14">
+        <v>5158000.0</v>
+      </c>
+      <c r="BG14">
+        <v>1457000.0</v>
+      </c>
+      <c r="BH14">
+        <v>1975000.0</v>
+      </c>
+      <c r="BI14">
+        <v>2624000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>3794000.0</v>
+      </c>
+      <c r="BK14">
+        <v>1409000.0</v>
+      </c>
+      <c r="BL14">
+        <v>1983000.0</v>
+      </c>
+      <c r="BM14">
+        <v>1897000.0</v>
+      </c>
+      <c r="BN14">
+        <v>1728000.0</v>
+      </c>
+      <c r="BO14">
+        <v>1294000.0</v>
+      </c>
+      <c r="BP14">
+        <v>1277000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>1091000.0</v>
+      </c>
+      <c r="BR14">
+        <v>1097000.0</v>
+      </c>
+      <c r="BS14">
+        <v>2344000.0</v>
+      </c>
+      <c r="BT14">
+        <v>1185000.0</v>
+      </c>
+      <c r="BU14">
+        <v>1277000.0</v>
+      </c>
+      <c r="BV14">
+        <v>1368000.0</v>
+      </c>
+      <c r="BW14">
+        <v>1534000.0</v>
+      </c>
+      <c r="BX14">
+        <v>1481000.0</v>
+      </c>
+      <c r="BY14">
+        <v>1343000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>1344000.0</v>
+      </c>
+      <c r="CA14">
+        <v>-161000.0</v>
+      </c>
+      <c r="CB14">
+        <v>1833000.0</v>
+      </c>
+      <c r="CC14">
+        <v>2360000.0</v>
+      </c>
+      <c r="CD14">
+        <v>1360000.0</v>
+      </c>
+      <c r="CE14">
+        <v>1352000.0</v>
+      </c>
+      <c r="CF14">
+        <v>1350000.0</v>
+      </c>
+      <c r="CG14">
+        <v>1350000.0</v>
+      </c>
+      <c r="CH14">
+        <v>929000.0</v>
+      </c>
+      <c r="CI14">
+        <v>138000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>138000.0</v>
+      </c>
+      <c r="CK14">
+        <v>139000.0</v>
+      </c>
+      <c r="CL14">
+        <v>136000.0</v>
+      </c>
+      <c r="CM14">
+        <v>116000.0</v>
+      </c>
+      <c r="CN14">
+        <v>1976000.0</v>
+      </c>
+      <c r="CO14">
+        <v>156000.0</v>
+      </c>
+      <c r="CP14">
+        <v>161000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>-1055000.0</v>
+      </c>
+      <c r="CR14">
+        <v>979000.0</v>
+      </c>
+      <c r="CS14">
+        <v>940000.0</v>
+      </c>
+      <c r="CT14">
+        <v>933000.0</v>
+      </c>
+      <c r="CU14">
+        <v>1145000.0</v>
+      </c>
+      <c r="CV14">
+        <v>984000.0</v>
+      </c>
+      <c r="CW14">
+        <v>903000.0</v>
+      </c>
+      <c r="CX14">
+        <v>837000.0</v>
+      </c>
+      <c r="CY14">
+        <v>614000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>905000.0</v>
+      </c>
+      <c r="DA14">
+        <v>623000.0</v>
+      </c>
+      <c r="DB14">
+        <v>515000.0</v>
+      </c>
+      <c r="DC14">
+        <v>3185000.0</v>
+      </c>
+      <c r="DD14">
+        <v>-473000.0</v>
+      </c>
+      <c r="DE14">
+        <v>-430000.0</v>
+      </c>
+      <c r="DF14">
+        <v>-459000.0</v>
+      </c>
+      <c r="DG14">
+        <v>2984000.0</v>
+      </c>
+      <c r="DH14">
+        <v>-448000.0</v>
+      </c>
+      <c r="DI14">
+        <v>-422760.0</v>
+      </c>
+      <c r="DJ14">
+        <v>-404240.0</v>
+      </c>
+      <c r="DK14">
+        <v>781431.0</v>
+      </c>
+      <c r="DL14">
+        <v>-226589.0</v>
+      </c>
+      <c r="DM14">
+        <v>-17949.0</v>
+      </c>
+      <c r="DN14">
+        <v>-7631.0</v>
+      </c>
+      <c r="DO14">
+        <v>38091.0</v>
+      </c>
+      <c r="DP14">
+        <v>-5924.0</v>
+      </c>
+      <c r="DQ14">
+        <v>9755.0</v>
+      </c>
+      <c r="DR14"/>
+      <c r="DS14"/>
+      <c r="DT14"/>
+    </row>
+    <row r="15" spans="1:124">
+      <c r="A15" t="s">
+        <v>231</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
+        <v>700000.0</v>
+      </c>
+      <c r="N15">
+        <v>700000.0</v>
+      </c>
+      <c r="O15">
+        <v>700000.0</v>
+      </c>
+      <c r="P15">
+        <v>700000.0</v>
+      </c>
+      <c r="Q15">
+        <v>699000.0</v>
+      </c>
+      <c r="R15">
+        <v>700000.0</v>
+      </c>
+      <c r="S15">
+        <v>667000.0</v>
+      </c>
+      <c r="T15">
+        <v>262000.0</v>
+      </c>
+      <c r="U15">
+        <v>263000.0</v>
+      </c>
+      <c r="V15">
+        <v>260000.0</v>
+      </c>
+      <c r="W15">
+        <v>262000.0</v>
+      </c>
+      <c r="X15">
+        <v>467000.0</v>
+      </c>
+      <c r="Y15">
+        <v>390000.0</v>
+      </c>
+      <c r="Z15">
+        <v>263000.0</v>
+      </c>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
+        <v>1358000.0</v>
+      </c>
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
+        <v>6343000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>6343000.0</v>
+      </c>
+      <c r="AR15">
+        <v>6342000.0</v>
+      </c>
+      <c r="AS15">
+        <v>6374000.0</v>
+      </c>
+      <c r="AT15">
+        <v>6375000.0</v>
+      </c>
+      <c r="AU15">
+        <v>6266000.0</v>
+      </c>
+      <c r="AV15">
+        <v>6260000.0</v>
+      </c>
+      <c r="AW15">
+        <v>6258000.0</v>
+      </c>
+      <c r="AX15">
+        <v>6255000.0</v>
+      </c>
+      <c r="AY15">
+        <v>6241000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>6243000.0</v>
+      </c>
+      <c r="BA15">
+        <v>6149000.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
+        <v>312000.0</v>
+      </c>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15"/>
+      <c r="DM15"/>
+      <c r="DN15"/>
+      <c r="DO15"/>
+      <c r="DP15"/>
+      <c r="DQ15"/>
+      <c r="DR15"/>
+      <c r="DS15"/>
+      <c r="DT15"/>
+    </row>
+    <row r="16" spans="1:124">
+      <c r="A16" t="s">
+        <v>232</v>
+      </c>
+      <c r="B16">
+        <v>307507000.0</v>
+      </c>
+      <c r="C16">
+        <v>306719000.0</v>
+      </c>
+      <c r="D16">
+        <v>301780000.0</v>
+      </c>
+      <c r="E16">
+        <v>316721000.0</v>
+      </c>
+      <c r="F16">
+        <v>271964000.0</v>
+      </c>
+      <c r="G16">
+        <v>273880000.0</v>
+      </c>
+      <c r="H16">
+        <v>360050000.0</v>
+      </c>
+      <c r="I16">
+        <v>386988000.0</v>
+      </c>
+      <c r="J16">
+        <v>438762000.0</v>
+      </c>
+      <c r="K16">
+        <v>340091000.0</v>
+      </c>
+      <c r="L16">
+        <v>344733000.0</v>
+      </c>
+      <c r="M16">
+        <v>355188000.0</v>
+      </c>
+      <c r="N16">
+        <v>364227000.0</v>
+      </c>
+      <c r="O16">
+        <v>287786000.0</v>
+      </c>
+      <c r="P16">
+        <v>241874000.0</v>
+      </c>
+      <c r="Q16">
+        <v>263945000.0</v>
+      </c>
+      <c r="R16">
+        <v>289369000.0</v>
+      </c>
+      <c r="S16">
+        <v>309361000.0</v>
+      </c>
+      <c r="T16">
+        <v>254142000.0</v>
+      </c>
+      <c r="U16">
+        <v>222062000.0</v>
+      </c>
+      <c r="V16">
+        <v>180226000.0</v>
+      </c>
+      <c r="W16">
+        <v>200546000.0</v>
+      </c>
+      <c r="X16">
+        <v>197564000.0</v>
+      </c>
+      <c r="Y16">
+        <v>164280000.0</v>
+      </c>
+      <c r="Z16">
+        <v>93678000.0</v>
+      </c>
+      <c r="AA16">
+        <v>57359000.0</v>
+      </c>
+      <c r="AB16">
+        <v>66861000.0</v>
+      </c>
+      <c r="AC16">
+        <v>63487000.0</v>
+      </c>
+      <c r="AD16">
+        <v>73285000.0</v>
+      </c>
+      <c r="AE16">
+        <v>128809000.0</v>
+      </c>
+      <c r="AF16">
+        <v>109562000.0</v>
+      </c>
+      <c r="AG16">
+        <v>100150000.0</v>
+      </c>
+      <c r="AH16">
+        <v>150289000.0</v>
+      </c>
+      <c r="AI16">
+        <v>136604000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>101081000.0</v>
+      </c>
+      <c r="AK16">
+        <v>63220000.0</v>
+      </c>
+      <c r="AL16">
+        <v>54321000.0</v>
+      </c>
+      <c r="AM16">
+        <v>127540000.0</v>
+      </c>
+      <c r="AN16">
+        <v>116016000.0</v>
+      </c>
+      <c r="AO16">
+        <v>139772000.0</v>
+      </c>
+      <c r="AP16">
+        <v>145329000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>135223000.0</v>
+      </c>
+      <c r="AR16">
+        <v>157775000.0</v>
+      </c>
+      <c r="AS16">
+        <v>119084000.0</v>
+      </c>
+      <c r="AT16">
+        <v>101548000.0</v>
+      </c>
+      <c r="AU16">
+        <v>134466000.0</v>
+      </c>
+      <c r="AV16">
+        <v>154257000.0</v>
+      </c>
+      <c r="AW16">
+        <v>146040000.0</v>
+      </c>
+      <c r="AX16">
+        <v>133403000.0</v>
+      </c>
+      <c r="AY16">
+        <v>126685000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>118303000.0</v>
+      </c>
+      <c r="BA16">
+        <v>148909000.0</v>
+      </c>
+      <c r="BB16">
+        <v>193161000.0</v>
+      </c>
+      <c r="BC16">
+        <v>221804000.0</v>
+      </c>
+      <c r="BD16">
+        <v>264151000.0</v>
+      </c>
+      <c r="BE16">
+        <v>296866000.0</v>
+      </c>
+      <c r="BF16">
+        <v>315498000.0</v>
+      </c>
+      <c r="BG16">
+        <v>314733000.0</v>
+      </c>
+      <c r="BH16">
+        <v>310663000.0</v>
+      </c>
+      <c r="BI16">
+        <v>299415000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>313611000.0</v>
+      </c>
+      <c r="BK16">
+        <v>102515000.0</v>
+      </c>
+      <c r="BL16">
+        <v>83426000.0</v>
+      </c>
+      <c r="BM16">
+        <v>67501000.0</v>
+      </c>
+      <c r="BN16">
+        <v>67525000.0</v>
+      </c>
+      <c r="BO16">
+        <v>51735000.0</v>
+      </c>
+      <c r="BP16">
+        <v>42800000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>56123000.0</v>
+      </c>
+      <c r="BR16">
+        <v>50878000.0</v>
+      </c>
+      <c r="BS16">
+        <v>48279000.0</v>
+      </c>
+      <c r="BT16">
+        <v>40710000.0</v>
+      </c>
+      <c r="BU16">
+        <v>41059000.0</v>
+      </c>
+      <c r="BV16">
+        <v>40083000.0</v>
+      </c>
+      <c r="BW16">
+        <v>40467000.0</v>
+      </c>
+      <c r="BX16">
+        <v>46630000.0</v>
+      </c>
+      <c r="BY16">
+        <v>35067000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>39899000.0</v>
+      </c>
+      <c r="CA16">
+        <v>32215000.0</v>
+      </c>
+      <c r="CB16">
+        <v>27791000.0</v>
+      </c>
+      <c r="CC16">
+        <v>17045000.0</v>
+      </c>
+      <c r="CD16">
+        <v>9193000.0</v>
+      </c>
+      <c r="CE16">
+        <v>14498000.0</v>
+      </c>
+      <c r="CF16">
+        <v>16836000.0</v>
+      </c>
+      <c r="CG16">
+        <v>12141000.0</v>
+      </c>
+      <c r="CH16">
+        <v>32932000.0</v>
+      </c>
+      <c r="CI16">
+        <v>15750000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>29366000.0</v>
+      </c>
+      <c r="CK16">
+        <v>28474000.0</v>
+      </c>
+      <c r="CL16">
+        <v>29500000.0</v>
+      </c>
+      <c r="CM16">
+        <v>3807000.0</v>
+      </c>
+      <c r="CN16">
+        <v>34302000.0</v>
+      </c>
+      <c r="CO16">
+        <v>33787000.0</v>
+      </c>
+      <c r="CP16">
+        <v>37097000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>39792000.0</v>
+      </c>
+      <c r="CR16">
+        <v>38126000.0</v>
+      </c>
+      <c r="CS16">
+        <v>49712000.0</v>
+      </c>
+      <c r="CT16">
+        <v>50123000.0</v>
+      </c>
+      <c r="CU16">
+        <v>59451000.0</v>
+      </c>
+      <c r="CV16">
+        <v>40234000.0</v>
+      </c>
+      <c r="CW16">
+        <v>47920000.0</v>
+      </c>
+      <c r="CX16">
+        <v>52769000.0</v>
+      </c>
+      <c r="CY16">
+        <v>35953000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>44485000.0</v>
+      </c>
+      <c r="DA16">
+        <v>54674000.0</v>
+      </c>
+      <c r="DB16">
+        <v>62171000.0</v>
+      </c>
+      <c r="DC16">
+        <v>37631000.0</v>
+      </c>
+      <c r="DD16">
+        <v>12442000.0</v>
+      </c>
+      <c r="DE16">
+        <v>5720000.0</v>
+      </c>
+      <c r="DF16">
+        <v>6553000.0</v>
+      </c>
+      <c r="DG16">
+        <v>7508000.0</v>
+      </c>
+      <c r="DH16">
+        <v>8536000.0</v>
+      </c>
+      <c r="DI16">
+        <v>10046000.0</v>
+      </c>
+      <c r="DJ16">
+        <v>6106042.0</v>
+      </c>
+      <c r="DK16">
+        <v>1366878.0</v>
+      </c>
+      <c r="DL16">
+        <v>1306959.0</v>
+      </c>
+      <c r="DM16">
+        <v>1808614.0</v>
+      </c>
+      <c r="DN16">
+        <v>442533.0</v>
+      </c>
+      <c r="DO16">
+        <v>176251.0</v>
+      </c>
+      <c r="DP16">
+        <v>391708.0</v>
+      </c>
+      <c r="DQ16">
+        <v>935243.0</v>
+      </c>
+      <c r="DR16">
+        <v>873375.0</v>
+      </c>
+      <c r="DS16">
+        <v>788611.0</v>
+      </c>
+      <c r="DT16">
+        <v>1900000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:124">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9835,321 +42393,593 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
     </row>
     <row r="18" spans="1:124">
       <c r="A18" t="s">
-        <v>47</v>
-[...9 lines deleted...]
-      <c r="J18"/>
+        <v>234</v>
+      </c>
+      <c r="B18">
+        <v>-5791000.0</v>
+      </c>
+      <c r="C18">
+        <v>6818000.0</v>
+      </c>
+      <c r="D18">
+        <v>3488000.0</v>
+      </c>
+      <c r="E18">
+        <v>47907000.0</v>
+      </c>
+      <c r="F18">
+        <v>335000.0</v>
+      </c>
+      <c r="G18">
+        <v>-23552000.0</v>
+      </c>
+      <c r="H18">
+        <v>6195000.0</v>
+      </c>
+      <c r="I18">
+        <v>-135735000.0</v>
+      </c>
+      <c r="J18">
+        <v>54569000.0</v>
+      </c>
       <c r="K18">
-        <v>125000.0</v>
+        <v>-4581000.0</v>
       </c>
       <c r="L18">
-        <v>502000.0</v>
+        <v>1145000.0</v>
       </c>
       <c r="M18">
-        <v>742000.0</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>-14827000.0</v>
+      </c>
+      <c r="N18">
+        <v>-4432000.0</v>
+      </c>
       <c r="O18">
-        <v>15837000.0</v>
+        <v>-23918000.0</v>
       </c>
       <c r="P18">
-        <v>13908000.0</v>
-[...1 lines deleted...]
-      <c r="Q18"/>
+        <v>3813000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-19766000.0</v>
+      </c>
       <c r="R18">
-        <v>18527000.0</v>
+        <v>-3197000.0</v>
       </c>
       <c r="S18">
-        <v>18464000.0</v>
+        <v>12904000.0</v>
       </c>
       <c r="T18">
-        <v>18243000.0</v>
+        <v>-3273000.0</v>
       </c>
       <c r="U18">
-        <v>6640000.0</v>
+        <v>-1919000.0</v>
       </c>
       <c r="V18">
-        <v>5604000.0</v>
+        <v>-17153000.0</v>
       </c>
       <c r="W18">
-        <v>6952000.0</v>
+        <v>-25191000.0</v>
       </c>
       <c r="X18">
-        <v>2610000.0</v>
+        <v>12663000.0</v>
       </c>
       <c r="Y18">
-        <v>3568000.0</v>
-[...4 lines deleted...]
-      <c r="AC18"/>
+        <v>-12917000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-8154000.0</v>
+      </c>
+      <c r="AA18">
+        <v>63376000.0</v>
+      </c>
+      <c r="AB18">
+        <v>159000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-68482000.0</v>
+      </c>
       <c r="AD18">
-        <v>0.0</v>
+        <v>-1964000.0</v>
       </c>
       <c r="AE18">
-        <v>0.0</v>
+        <v>13344000.0</v>
       </c>
       <c r="AF18">
-        <v>0.0</v>
+        <v>-2132000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>-40339000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>56970000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>-21959000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>40250000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>7164000.0</v>
       </c>
       <c r="AL18">
-        <v>210000.0</v>
+        <v>-979000.0</v>
       </c>
       <c r="AM18">
-        <v>210000.0</v>
+        <v>10617000.0</v>
       </c>
       <c r="AN18">
-        <v>210000.0</v>
+        <v>-24574000.0</v>
       </c>
       <c r="AO18">
-        <v>210000.0</v>
+        <v>26683000.0</v>
       </c>
       <c r="AP18">
-        <v>1161000.0</v>
+        <v>10106000.0</v>
       </c>
       <c r="AQ18">
-        <v>1161000.0</v>
+        <v>-12104000.0</v>
       </c>
       <c r="AR18">
-        <v>1161000.0</v>
+        <v>7763000.0</v>
       </c>
       <c r="AS18">
-        <v>1161000.0</v>
+        <v>7571000.0</v>
       </c>
       <c r="AT18">
-        <v>3343000.0</v>
+        <v>-32691000.0</v>
       </c>
       <c r="AU18">
-        <v>3206000.0</v>
+        <v>-27937000.0</v>
       </c>
       <c r="AV18">
-        <v>3747000.0</v>
+        <v>12098000.0</v>
       </c>
       <c r="AW18">
-        <v>4874000.0</v>
+        <v>-1317000.0</v>
       </c>
       <c r="AX18">
-        <v>17748000.0</v>
+        <v>-21515000.0</v>
       </c>
       <c r="AY18">
-        <v>17279000.0</v>
+        <v>-13431000.0</v>
       </c>
       <c r="AZ18">
-        <v>27831000.0</v>
+        <v>-27293000.0</v>
       </c>
       <c r="BA18">
-        <v>27831000.0</v>
+        <v>-1095000.0</v>
       </c>
       <c r="BB18">
-        <v>33616000.0</v>
+        <v>12574000.0</v>
       </c>
       <c r="BC18">
-        <v>32592000.0</v>
+        <v>-78649000.0</v>
       </c>
       <c r="BD18">
-        <v>32363000.0</v>
-[...1 lines deleted...]
-      <c r="BE18"/>
+        <v>-18199000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-24046000.0</v>
+      </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>46828000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
-[...64 lines deleted...]
-      <c r="DS18"/>
+        <v>2851000.0</v>
+      </c>
+      <c r="BH18">
+        <v>19643000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-12487000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>35713000.0</v>
+      </c>
+      <c r="BK18">
+        <v>9406000.0</v>
+      </c>
+      <c r="BL18">
+        <v>13353000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-3894000.0</v>
+      </c>
+      <c r="BN18">
+        <v>17775000.0</v>
+      </c>
+      <c r="BO18">
+        <v>9752000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-12078000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>6303000.0</v>
+      </c>
+      <c r="BR18">
+        <v>2449000.0</v>
+      </c>
+      <c r="BS18">
+        <v>6394000.0</v>
+      </c>
+      <c r="BT18">
+        <v>-2059000.0</v>
+      </c>
+      <c r="BU18">
+        <v>1552000.0</v>
+      </c>
+      <c r="BV18">
+        <v>-5455000.0</v>
+      </c>
+      <c r="BW18">
+        <v>-1651000.0</v>
+      </c>
+      <c r="BX18">
+        <v>-3570000.0</v>
+      </c>
+      <c r="BY18">
+        <v>-5191000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>7573000.0</v>
+      </c>
+      <c r="CA18">
+        <v>10488000.0</v>
+      </c>
+      <c r="CB18">
+        <v>1324000.0</v>
+      </c>
+      <c r="CC18">
+        <v>-5960000.0</v>
+      </c>
+      <c r="CD18">
+        <v>-702000.0</v>
+      </c>
+      <c r="CE18">
+        <v>-2135000.0</v>
+      </c>
+      <c r="CF18">
+        <v>1891000.0</v>
+      </c>
+      <c r="CG18">
+        <v>-1696000.0</v>
+      </c>
+      <c r="CH18">
+        <v>-1125000.0</v>
+      </c>
+      <c r="CI18">
+        <v>-1645000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-1033000.0</v>
+      </c>
+      <c r="CK18">
+        <v>-760000.0</v>
+      </c>
+      <c r="CL18">
+        <v>-602000.0</v>
+      </c>
+      <c r="CM18">
+        <v>2348000.0</v>
+      </c>
+      <c r="CN18">
+        <v>-3174000.0</v>
+      </c>
+      <c r="CO18">
+        <v>-1091000.0</v>
+      </c>
+      <c r="CP18">
+        <v>-2076000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>17736000.0</v>
+      </c>
+      <c r="CR18">
+        <v>-8073000.0</v>
+      </c>
+      <c r="CS18">
+        <v>-2230000.0</v>
+      </c>
+      <c r="CT18">
+        <v>-11935000.0</v>
+      </c>
+      <c r="CU18">
+        <v>-4975000.0</v>
+      </c>
+      <c r="CV18">
+        <v>-1439000.0</v>
+      </c>
+      <c r="CW18">
+        <v>-1389000.0</v>
+      </c>
+      <c r="CX18">
+        <v>-8533000.0</v>
+      </c>
+      <c r="CY18">
+        <v>-10739000.0</v>
+      </c>
+      <c r="CZ18">
+        <v>-10388000.0</v>
+      </c>
+      <c r="DA18">
+        <v>-8646000.0</v>
+      </c>
+      <c r="DB18">
+        <v>-7397000.0</v>
+      </c>
+      <c r="DC18">
+        <v>-2698000.0</v>
+      </c>
+      <c r="DD18">
+        <v>-1919000.0</v>
+      </c>
+      <c r="DE18">
+        <v>-1372000.0</v>
+      </c>
+      <c r="DF18">
+        <v>-1036000.0</v>
+      </c>
+      <c r="DG18">
+        <v>-1014000.0</v>
+      </c>
+      <c r="DH18">
+        <v>-1055000.0</v>
+      </c>
+      <c r="DI18">
+        <v>-1088499.0</v>
+      </c>
+      <c r="DJ18">
+        <v>-775501.0</v>
+      </c>
+      <c r="DK18">
+        <v>-486651.0</v>
+      </c>
+      <c r="DL18">
+        <v>-601356.0</v>
+      </c>
+      <c r="DM18">
+        <v>-391271.0</v>
+      </c>
+      <c r="DN18">
+        <v>-322262.0</v>
+      </c>
+      <c r="DO18">
+        <v>-1127113.0</v>
+      </c>
+      <c r="DP18">
+        <v>-761138.0</v>
+      </c>
+      <c r="DQ18">
+        <v>232286.0</v>
+      </c>
+      <c r="DR18">
+        <v>55544.0</v>
+      </c>
+      <c r="DS18">
+        <v>2801370.0</v>
+      </c>
       <c r="DT18"/>
     </row>
     <row r="19" spans="1:124">
       <c r="A19" t="s">
-        <v>48</v>
-[...40 lines deleted...]
-      <c r="AO19"/>
+        <v>235</v>
+      </c>
+      <c r="B19">
+        <v>1181000.0</v>
+      </c>
+      <c r="C19">
+        <v>8855000.0</v>
+      </c>
+      <c r="D19">
+        <v>-14248000.0</v>
+      </c>
+      <c r="E19">
+        <v>-1490000.0</v>
+      </c>
+      <c r="F19">
+        <v>1039000.0</v>
+      </c>
+      <c r="G19">
+        <v>-95896000.0</v>
+      </c>
+      <c r="H19">
+        <v>-7234000.0</v>
+      </c>
+      <c r="I19">
+        <v>-151873000.0</v>
+      </c>
+      <c r="J19">
+        <v>42040000.0</v>
+      </c>
+      <c r="K19">
+        <v>7561000.0</v>
+      </c>
+      <c r="L19">
+        <v>-601000.0</v>
+      </c>
+      <c r="M19">
+        <v>-677000.0</v>
+      </c>
+      <c r="N19">
+        <v>-5166000.0</v>
+      </c>
+      <c r="O19">
+        <v>22621000.0</v>
+      </c>
+      <c r="P19">
+        <v>45848000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-14660000.0</v>
+      </c>
+      <c r="R19">
+        <v>-92877000.0</v>
+      </c>
+      <c r="S19">
+        <v>38970000.0</v>
+      </c>
+      <c r="T19">
+        <v>661000.0</v>
+      </c>
+      <c r="U19">
+        <v>12094000.0</v>
+      </c>
+      <c r="V19">
+        <v>-2907000.0</v>
+      </c>
+      <c r="W19">
+        <v>24855000.0</v>
+      </c>
+      <c r="X19">
+        <v>21088000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-23396000.0</v>
+      </c>
+      <c r="Z19">
+        <v>6450000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-71720000.0</v>
+      </c>
+      <c r="AB19">
+        <v>1215000.0</v>
+      </c>
+      <c r="AC19">
+        <v>1751000.0</v>
+      </c>
+      <c r="AD19">
+        <v>3294000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-2754000.0</v>
+      </c>
+      <c r="AF19">
+        <v>1120000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-5186000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-36309000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-410363000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-2420000.0</v>
+      </c>
+      <c r="AK19">
+        <v>1351000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-72470000.0</v>
+      </c>
+      <c r="AM19">
+        <v>880000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-8066000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-32215000.0</v>
+      </c>
       <c r="AP19"/>
-      <c r="AQ19"/>
-[...14 lines deleted...]
-      <c r="BF19"/>
+      <c r="AQ19">
+        <v>58819000.0</v>
+      </c>
+      <c r="AR19">
+        <v>37270000.0</v>
+      </c>
+      <c r="AS19">
+        <v>16339000.0</v>
+      </c>
+      <c r="AT19">
+        <v>5210000.0</v>
+      </c>
+      <c r="AU19">
+        <v>14404000.0</v>
+      </c>
+      <c r="AV19">
+        <v>2366000.0</v>
+      </c>
+      <c r="AW19">
+        <v>20984000.0</v>
+      </c>
+      <c r="AX19">
+        <v>34398000.0</v>
+      </c>
+      <c r="AY19">
+        <v>36817000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>4093000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-37270000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-43963000.0</v>
+      </c>
+      <c r="BC19">
+        <v>55727000.0</v>
+      </c>
+      <c r="BD19">
+        <v>-13501000.0</v>
+      </c>
+      <c r="BE19">
+        <v>2272000.0</v>
+      </c>
+      <c r="BF19">
+        <v>-124762000.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -10175,32107 +43005,81 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
     </row>
     <row r="20" spans="1:124">
       <c r="A20" t="s">
-        <v>49</v>
-[...13326 lines deleted...]
-        <v>203</v>
+        <v>236</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20">
-        <v>103745000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I20">
-        <v>42101000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J20">
-        <v>119402000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K20">
-        <v>178884000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L20">
-        <v>85344000.0</v>
-[...12400 lines deleted...]
-      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>79111000.0</v>
       </c>
-      <c r="D20">
-[...6303 lines deleted...]
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
@@ -42340,118 +43144,124 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:124">
       <c r="A21" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B21">
+        <v>-1581000.0</v>
+      </c>
+      <c r="C21">
+        <v>1000000.0</v>
+      </c>
+      <c r="D21">
         <v>1700000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-4100000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-5600000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>43988000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-12000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-55000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-50000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-15000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-15000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>35000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="U21">
         <v>30000000.0</v>
       </c>
       <c r="V21">
         <v>30000000.0</v>
       </c>
       <c r="W21">
+        <v>30000000.0</v>
+      </c>
+      <c r="X21">
+        <v>30000000.0</v>
+      </c>
+      <c r="Y21">
         <v>109941000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>110437000.0</v>
       </c>
       <c r="Z21">
         <v>110437000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
+      <c r="AA21">
+        <v>110437000.0</v>
+      </c>
+      <c r="AB21">
+        <v>110437000.0</v>
+      </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
@@ -42502,1680 +43312,1708 @@
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
+      <c r="DT21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:124">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B22">
+        <v>-15741000.0</v>
+      </c>
+      <c r="C22">
+        <v>4773000.0</v>
+      </c>
+      <c r="D22">
         <v>-2394000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-3293000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>24287000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-13429000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-11657000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-8829000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-189000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>70843000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2762000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-18779000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>9447000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-18579000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>28396000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-47490000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-73266000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>204966000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>89757000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>19666000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-163718000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>80239000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>38348000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6148000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-11291000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>634000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-7608000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-5757000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-4398000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-11367000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-32864000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-28506000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-32111000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-110300000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>158369000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-14264000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-12121000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-10877000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>7803000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-40921000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-9897000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-117350000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-27353000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>777000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-13552000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-16141000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-12835000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-13116000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-24570000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-34989000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-15486000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-13480000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>5113000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>9722000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-6250000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>6208000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>49826000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-6003000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>12253000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1839000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>13556000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-5694000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>27782000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-4121000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>19049000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>997000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-3746000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-527000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-2357000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-1807000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-2420000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-5041000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-4489000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-3532000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-12760000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-3552000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>4399000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>12321000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-5376000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-10032000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-2409000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>-1293000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-1558000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-1760000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-1664000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>-1559000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-1842000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-1049000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>-989000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>304000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-16202000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-1577000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-1494000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>23995000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-20422000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-9700000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>-6427000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>-5194000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>-2827000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>-4772000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>-9479000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>-8463000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>-10897000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>-6237000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>-3562000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>-1794000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>-2363000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>-2036000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>-2004000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>-1849000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>-1779000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>-1564284.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>-996716.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>-808826.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>-954154.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>-84987.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>-1011412.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>-1049857.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>-103075.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>695853.0</v>
       </c>
-      <c r="DP22">
+      <c r="DR22">
         <v>883499.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DS22">
         <v>1463372.0</v>
       </c>
-      <c r="DR22">
+      <c r="DT22">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:124">
       <c r="A23" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B23">
+        <v>-320000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2993000.0</v>
+      </c>
+      <c r="D23">
         <v>-12100000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-199000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-6071000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-24000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-7234000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>15079000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-674000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-19000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>49029000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>27000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-416000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>168678000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1017000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-431000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-72000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>49798000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>108000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>94000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>50000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>28413000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>21059000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-448000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>33842000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3096000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>79000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-53566000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>5869000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>206000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>20000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="AH23">
         <v>31000.0</v>
       </c>
       <c r="AI23">
+        <v>65000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>31000.0</v>
+      </c>
+      <c r="AK23">
         <v>394000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>255000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>84000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-1116000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-32215000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-1004000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-4105000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>36433000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>14525000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>938000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>8000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>13000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-772000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>90000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-855000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-1145000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>262000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2746000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>7675000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-1502000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>3243000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>9615000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1222000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>7000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-1657000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>64000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>9499000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>2572000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>3870000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-1985000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-867000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-2036000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-1058000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-19000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>794000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-54000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>947000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>111000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-4402000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>5963000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>2260000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-22000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-1347000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>7065000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>358000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-30000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>85000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>93000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-42000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>19521000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-71000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-79000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-85000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-70000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>832000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>6032000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-154000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-275000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-1427000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-3432000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-441000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>300000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>1360000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-73000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>1621000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>128000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>1677000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>18837000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>330000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>16506000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>31932000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>8718000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>139000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>120000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>-159000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>563000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>7617000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>5500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>889684.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>-76985.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>1391744.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>114110.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>183563.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>826250.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>169750.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>26750.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>-2615142.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:124">
       <c r="A24" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B24">
+        <v>7200000.0</v>
+      </c>
+      <c r="C24">
+        <v>-8831000.0</v>
+      </c>
+      <c r="D24">
         <v>-3364000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="E24"/>
+      <c r="F24">
         <v>6726000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-87678000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>43854000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-9000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>42310000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>10493000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2249000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>7166000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>8032000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>37770000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1178000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-5000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>102842000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1659000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-2000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1830000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-11000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>3580000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3989000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-11989000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-5780000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-6818000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-119000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-4414000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>54603000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>5903000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>11560000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-5186000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-7000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-31514000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-2420000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-3000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-1000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-11945000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-8066000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-32215000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-1000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-20000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>36433000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-1806000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-16861000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-18228000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-2422000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-21109000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-987000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-14645000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-4156000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-2250000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-4010000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-113300000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-24525000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-38335000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-152100000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>-8427000.0</v>
       </c>
-      <c r="BG24">
-[...2 lines deleted...]
-      <c r="BH24">
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-680000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24">
-[...1 lines deleted...]
-      </c>
+      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24">
-        <v>-7947000.0</v>
+        <v>-1320000.0</v>
       </c>
       <c r="BO24"/>
       <c r="BP24">
-        <v>-162000.0</v>
+        <v>-7947000.0</v>
       </c>
       <c r="BQ24"/>
       <c r="BR24">
+        <v>-162000.0</v>
+      </c>
+      <c r="BS24"/>
+      <c r="BT24">
         <v>1661000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-1661000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-1558000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-6221000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-2738000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>110000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-110000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>1400000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>-850000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-550000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>26296000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-120000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-150000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-175000.0</v>
       </c>
-      <c r="CG24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24">
+        <v>-1151000.0</v>
+      </c>
+      <c r="CL24"/>
+      <c r="CM24">
         <v>12270000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>18887000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-2065000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-344000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-1980000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-56000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-3000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-101000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-5035000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>2483000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-11540000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>21000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>2514000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-649000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>-33000.0</v>
       </c>
-      <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DB24"/>
+      <c r="DC24">
         <v>-4045000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>-110000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DE24">
         <v>472000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DF24">
         <v>-78000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DG24">
         <v>-2380000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DH24">
         <v>-1024000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DI24">
         <v>-2546916.0</v>
       </c>
-      <c r="DH24">
+      <c r="DJ24">
         <v>-27084.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>-343114.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>176686.0</v>
       </c>
-      <c r="DK24">
+      <c r="DM24">
         <v>-400842.0</v>
       </c>
-      <c r="DL24">
+      <c r="DN24">
         <v>424434.0</v>
       </c>
-      <c r="DM24">
+      <c r="DO24">
         <v>713081.0</v>
       </c>
-      <c r="DN24">
+      <c r="DP24">
         <v>-43581.0</v>
       </c>
-      <c r="DO24">
+      <c r="DQ24">
         <v>-340168.0</v>
       </c>
-      <c r="DP24">
+      <c r="DR24">
         <v>2470.0</v>
       </c>
-      <c r="DQ24"/>
-      <c r="DR24">
+      <c r="DS24"/>
+      <c r="DT24">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:124">
       <c r="A25" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B25">
+        <v>10602000.0</v>
+      </c>
+      <c r="C25">
+        <v>-841000.0</v>
+      </c>
+      <c r="D25">
         <v>-1239000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-7268000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7236000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>125000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-2895000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7954000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1513000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-7286000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-13653000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>11302000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-18713000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7295000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-40259000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>41029000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>78093000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-217300000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-104613000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-20781000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>702000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1883000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-42929000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-13125000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-958000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>59863000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2127000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-3974000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-59249000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1070000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-193000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-226000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-87000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>99000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>125000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-264000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-348000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-396000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>95000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-51000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>69000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>18000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>5929000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-115000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-12000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-4000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-24000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>5303000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>4765000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>34000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1183000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-138000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>5158000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>451000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-8803000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>49000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-15530000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-107000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-6000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-13000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>13556000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-32000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>3107000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-255000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>19049000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>255000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-201000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>2121000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-34000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>1875000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-11000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1942000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>1829000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>2630000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>2035000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>1131000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>763000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-5075000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>1012000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>2604000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>245000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>121000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>34000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-145000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-288000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-51000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>1313000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-224000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-87000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>174000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>1500000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>65000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>-89000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-2164000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>7930000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>4593000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-4258000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-6649000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>13000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>2688000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>2140000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>-2942000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>-1000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>-4009000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>-1211000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>-4167000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>1006000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>1110000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>1340000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>-1987000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>1366000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>896216.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>631784.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>312705.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>453178.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>35898.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>15262.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>-1722324.0</v>
       </c>
-      <c r="DN25">
+      <c r="DP25">
         <v>11848.0</v>
       </c>
-      <c r="DO25">
+      <c r="DQ25">
         <v>-497641.0</v>
       </c>
-      <c r="DP25">
+      <c r="DR25">
         <v>-1241494.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DS25">
         <v>1094739.0</v>
       </c>
-      <c r="DR25">
+      <c r="DT25">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:124">
       <c r="A26" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>-471000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>471000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-471000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-12985000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-7303000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-394000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-674000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-19000.0</v>
       </c>
-      <c r="J26">
-[...2 lines deleted...]
-      <c r="K26">
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>206000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>79111000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-39508000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-11480000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-28520000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-10988000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-4012000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>108000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>94000.0</v>
       </c>
-      <c r="T26">
-[...4 lines deleted...]
-      </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
         <v>-3998000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-2684000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-1314000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>33842000.0</v>
       </c>
-      <c r="Z26">
-[...2 lines deleted...]
-      <c r="AA26">
+      <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>79000.0</v>
       </c>
-      <c r="AB26">
-[...2 lines deleted...]
-      <c r="AC26">
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>229000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-222000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-4634000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-7000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="AI26">
         <v>-10000.0</v>
       </c>
       <c r="AJ26">
+        <v>31000.0</v>
+      </c>
+      <c r="AK26">
+        <v>-10000.0</v>
+      </c>
+      <c r="AL26">
         <v>-25000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-57000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-1116000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-25000.0</v>
       </c>
-      <c r="AN26">
-[...2 lines deleted...]
-      <c r="AO26">
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>-4105000.0</v>
       </c>
-      <c r="AP26">
-[...4 lines deleted...]
-      </c>
       <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>938000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-859000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>13000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-772000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-7908000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-7908000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-18000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-6149000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>2037000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-26732000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>2106000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-97000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>221088000.0</v>
       </c>
-      <c r="BE26"/>
-      <c r="BF26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>175232000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>175232000.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26">
         <v>-49000.0</v>
       </c>
-      <c r="BO26"/>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
@@ -44186,1432 +45024,1458 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:124">
       <c r="A27" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B27">
+        <v>1000000.0</v>
+      </c>
+      <c r="C27">
+        <v>1987000.0</v>
+      </c>
+      <c r="D27">
         <v>1875000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>954000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>922000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2265000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>781000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>891000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>858000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>973000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>973000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>874000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>477000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>532000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1031000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1083000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1174000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>774000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>300000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>529000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>450000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>419000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>488000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>423000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>332000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>322000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>300000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>461000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>-8000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>-489000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>-10000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1206000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>-1024000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>-4183000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>9453000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1487000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2128000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>3308000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1368000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1475000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1735000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2460000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2164000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>3177000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>3247000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>4093000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>3954000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>5303000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>4765000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>7082000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>9386000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>6268000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>5158000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>8282000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>6285000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>6000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>5090000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>3688000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>3568000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>3422000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>2901000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>1547000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>1615000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>2064000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>1895000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>1492000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1472000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>2181000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>1920000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1949000.0</v>
       </c>
       <c r="BS27"/>
       <c r="BT27">
+        <v>1949000.0</v>
+      </c>
+      <c r="BU27"/>
+      <c r="BV27">
         <v>1829000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>763000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>3946000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>631000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>1048000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>356000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
-      <c r="DI27">
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27">
         <v>-512900.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DL27">
         <v>240519.0</v>
       </c>
-      <c r="DK27">
+      <c r="DM27">
         <v>-254876.0</v>
       </c>
-      <c r="DL27">
+      <c r="DN27">
         <v>527257.0</v>
       </c>
-      <c r="DM27">
+      <c r="DO27">
         <v>1803343.0</v>
       </c>
-      <c r="DN27">
+      <c r="DP27">
         <v>-54453.0</v>
       </c>
-      <c r="DO27"/>
-      <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:124">
       <c r="A28" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B28">
+        <v>-1901000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1993000.0</v>
+      </c>
+      <c r="D28">
         <v>-10400000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-4269000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-6071000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>30979000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-19303000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>84054000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1826000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-7719000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-10971000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-673000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>77995000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8470000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-68197000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-79650000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-26760000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-4679000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>34846000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>29831000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-260000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-262000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-467000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>106915000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3023000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>33842000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="AB28">
         <v>0.0</v>
       </c>
       <c r="AC28">
         <v>79000.0</v>
       </c>
       <c r="AD28">
+        <v>0.0</v>
+      </c>
+      <c r="AE28">
+        <v>79000.0</v>
+      </c>
+      <c r="AF28">
         <v>-16000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-4614000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>24000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>55000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>31000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>384000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>230000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>27000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-1116000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-25000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-10448000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-10448000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-6342000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-6374000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-5437000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-6258000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-6247000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-7030000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-6165000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-15004000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-7406000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-5887000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2746000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-19079000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1366000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>3142000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>228699000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1219000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>7000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-1709000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>175348000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>9499000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2572000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>3870000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-1985000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-867000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-2085000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-1058000.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>142000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>142000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>31000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>111000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1432000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>5963000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2260000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>728000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-1347000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>2217000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>358000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-30000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>85000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>93000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-42000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>19521000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-71000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-79000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-85000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-70000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>832000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>6032000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-154000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-275000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-1427000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-238000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-671000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>288000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>1484000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>400000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>1760000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>19515000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>2490000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>41711000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>1182000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>31937000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>31932000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>8718000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>139000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>120000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>-159000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>563000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>7617000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>5500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>889684.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>-76985.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>1391744.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>114110.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>183563.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>826250.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>169750.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>26750.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DS28">
         <v>-2615142.0</v>
       </c>
-      <c r="DR28">
+      <c r="DT28">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:124">
       <c r="A29" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B29">
+        <v>3403000.0</v>
+      </c>
+      <c r="C29">
+        <v>13150000.0</v>
+      </c>
+      <c r="D29">
         <v>9547000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>50120000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2425000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-20262000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-571000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>16138000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>54839000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4544000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1160000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-14773000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4349000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-23738000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3955000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-14390000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3163000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>20928000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1251000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1907000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-6120000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-25169000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>12692000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4932000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2211000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>63440000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>278000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-64068000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1958000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>13378000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-2132000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-40339000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>49970000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-21957000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>40250000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>7164000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-979000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>10842000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-24574000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>26683000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>11110000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-12104000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>8600000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>9385000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-15830000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-9706000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>14529000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>19793000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-20432000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>1310000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-22923000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>1279000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>16825000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>34719000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>6338000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>14453000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>48952000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>14744000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>20727000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-11333000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>36452000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>14575000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>14159000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-2916000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>19104000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>10222000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-3291000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>6569000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>2618000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>6775000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-295000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-2000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-3878000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-3193000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-3360000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-3687000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>7624000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>10058000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>1464000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-4475000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-688000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-2125000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>1897000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>-1653000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-1109000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-1631000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-1019000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-743000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-566000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>2354000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-3102000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>-1088000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-2074000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>17097000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-7896000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-1922000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>-11703000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-4193000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-1048000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>-304000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>-7016000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>-10886000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>-9065000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>-7952000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>-6791000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>-2356000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>-1472000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>-1363000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>-944000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>-867000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>-895000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>-1033207.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>-763793.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>-453412.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>-569847.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>-381134.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>-305086.0</v>
       </c>
-      <c r="DM29">
+      <c r="DO29">
         <v>-1107436.0</v>
       </c>
-      <c r="DN29">
+      <c r="DP29">
         <v>-746439.0</v>
       </c>
-      <c r="DO29">
+      <c r="DQ29">
         <v>253866.0</v>
       </c>
-      <c r="DP29">
+      <c r="DR29">
         <v>71857.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DS29">
         <v>2840900.0</v>
       </c>
-      <c r="DR29"/>
+      <c r="DT29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:124">
       <c r="A30" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B30">
+        <v>-982000.0</v>
+      </c>
+      <c r="C30">
+        <v>-6308000.0</v>
+      </c>
+      <c r="D30">
         <v>-14248000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1490000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1039000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-95896000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-7234000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-151873000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>42040000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>7561000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-601000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6435000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2783000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>60211000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>45706000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>68616000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>9931000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>38970000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1361000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>13912000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-13940000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>28413000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>21059000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-31381000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>507000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-71784000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3096000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>54191000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-53566000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>5869000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>11560000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-5186000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-36309000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>57425000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-2420000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1351000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-72470000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>655000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1934000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-32215000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-1004000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>39307000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>36433000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>14525000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-11651000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-3827000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-65000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-126000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>33315000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>22076000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-277000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-39644000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-48214000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-57987000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-37687000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-36227000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-276886000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-11893000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-9486000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-1154000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-704000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-4985000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-806000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-978000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-1329000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-420000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-7947000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-266000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-19000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>794000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-54000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>947000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>3383000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-4402000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>1131000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-3405000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-668000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>1379000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>7065000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>6303000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-4587000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>4527000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>2705000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-19096000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-1230000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-4164000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>1990000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-198000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>1994000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>6111000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-5693000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-2068000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-346000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-1341000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-3432000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>2075000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>2103000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>22044000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-7031000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-6515000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>4317000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-136000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-42835000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-727000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-606000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-4387000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-557000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>463000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-170000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-2000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-1178000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-2602208.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-38792.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-376353.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>145177.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>239021.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>457258.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>708416.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>-623346.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>-361748.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>-13843.0</v>
       </c>
-      <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>