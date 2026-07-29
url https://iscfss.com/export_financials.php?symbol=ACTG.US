--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2209,51 +2209,51 @@
       </c>
       <c r="AA15">
         <v>16000.0</v>
       </c>
       <c r="AB15">
         <v>14000.0</v>
       </c>
       <c r="AC15">
         <v>26737000.0</v>
       </c>
       <c r="AD15">
         <v>4081993.0</v>
       </c>
       <c r="AE15">
         <v>4081993.0</v>
       </c>
       <c r="AF15">
         <v>3934877.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
-        <v>945000.0</v>
+        <v>1666000.0</v>
       </c>
       <c r="C16">
         <v>1596000.0</v>
       </c>
       <c r="D16">
         <v>1146000.0</v>
       </c>
       <c r="E16">
         <v>1509000.0</v>
       </c>
       <c r="F16">
         <v>4114000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16">
@@ -2925,51 +2925,51 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>-206229000.0</v>
+        <v>-202048000.0</v>
       </c>
       <c r="C28">
         <v>-149551000.0</v>
       </c>
       <c r="D28">
         <v>-326582000.0</v>
       </c>
       <c r="E28">
         <v>-223904000.0</v>
       </c>
       <c r="F28">
         <v>-124733000.0</v>
       </c>
       <c r="G28">
         <v>-48932000.0</v>
       </c>
       <c r="H28">
         <v>-56095000.0</v>
       </c>
       <c r="I28">
         <v>-95167000.0</v>
       </c>
       <c r="J28">
         <v>-136604000.0</v>
       </c>
@@ -3883,51 +3883,51 @@
       </c>
       <c r="AA39">
         <v>1403000.0</v>
       </c>
       <c r="AB39">
         <v>3208000.0</v>
       </c>
       <c r="AC39">
         <v>96000.0</v>
       </c>
       <c r="AD39">
         <v>300000.0</v>
       </c>
       <c r="AE39">
         <v>200000.0</v>
       </c>
       <c r="AF39">
         <v>28768.0</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>34738000.0</v>
+        <v>29836000.0</v>
       </c>
       <c r="C40">
         <v>19310000.0</v>
       </c>
       <c r="D40">
         <v>21362000.0</v>
       </c>
       <c r="E40">
         <v>17181000.0</v>
       </c>
       <c r="F40">
         <v>7947000.0</v>
       </c>
       <c r="G40">
         <v>8134000.0</v>
       </c>
       <c r="H40">
         <v>9515000.0</v>
       </c>
       <c r="I40">
         <v>26963000.0</v>
       </c>
       <c r="J40">
         <v>9389000.0</v>
       </c>
@@ -4713,51 +4713,51 @@
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
-        <v>100490000.0</v>
+        <v>104671000.0</v>
       </c>
       <c r="C51">
         <v>124329000.0</v>
       </c>
       <c r="D51">
         <v>13509000.0</v>
       </c>
       <c r="E51">
         <v>63882000.0</v>
       </c>
       <c r="F51">
         <v>184210000.0</v>
       </c>
       <c r="G51">
         <v>142391000.0</v>
       </c>
       <c r="H51">
         <v>18409000.0</v>
       </c>
       <c r="I51">
         <v>33642000.0</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
@@ -4772,51 +4772,53 @@
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51">
         <v>2779000.0</v>
       </c>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51">
         <v>1222000.0</v>
       </c>
       <c r="AD51">
         <v>226089.0</v>
       </c>
       <c r="AE51">
         <v>552500.0</v>
       </c>
       <c r="AF51"/>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>82</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>4181000.0</v>
+      </c>
       <c r="C52">
         <v>3563000.0</v>
       </c>
       <c r="D52">
         <v>1248000.0</v>
       </c>
       <c r="E52">
         <v>62009000.0</v>
       </c>
       <c r="F52">
         <v>182183000.0</v>
       </c>
       <c r="G52">
         <v>115663000.0</v>
       </c>
       <c r="H52">
         <v>435000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
@@ -9697,54 +9699,54 @@
       </c>
       <c r="DP15">
         <v>4798226.0</v>
       </c>
       <c r="DQ15">
         <v>4346381.0</v>
       </c>
       <c r="DR15">
         <v>4339714.0</v>
       </c>
       <c r="DS15">
         <v>3934877.0</v>
       </c>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
     </row>
     <row r="16" spans="1:126">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
         <v>2045000.0</v>
       </c>
       <c r="C16">
-        <v>945000.0</v>
+        <v>1666000.0</v>
       </c>
       <c r="D16">
-        <v>853000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="E16">
         <v>1668000.0</v>
       </c>
       <c r="F16">
         <v>1678000.0</v>
       </c>
       <c r="G16">
         <v>1596000.0</v>
       </c>
       <c r="H16">
         <v>1615000.0</v>
       </c>
       <c r="I16">
         <v>1276000.0</v>
       </c>
       <c r="J16">
         <v>1237000.0</v>
       </c>
       <c r="K16">
         <v>1146000.0</v>
       </c>
       <c r="L16">
         <v>1477000.0</v>
       </c>
@@ -12383,54 +12385,54 @@
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
     </row>
     <row r="28" spans="1:126">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
         <v>-204246000.0</v>
       </c>
       <c r="C28">
-        <v>-206229000.0</v>
+        <v>-201743000.0</v>
       </c>
       <c r="D28">
-        <v>-199048000.0</v>
+        <v>-195081000.0</v>
       </c>
       <c r="E28">
         <v>-200706000.0</v>
       </c>
       <c r="F28">
         <v>-154486000.0</v>
       </c>
       <c r="G28">
         <v>-149551000.0</v>
       </c>
       <c r="H28">
         <v>-287684000.0</v>
       </c>
       <c r="I28">
         <v>-302551000.0</v>
       </c>
       <c r="J28">
         <v>-423166000.0</v>
       </c>
       <c r="K28">
         <v>-326582000.0</v>
       </c>
       <c r="L28">
         <v>-342008000.0</v>
       </c>
@@ -15973,54 +15975,54 @@
       <c r="DQ39">
         <v>49596.0</v>
       </c>
       <c r="DR39">
         <v>12487.0</v>
       </c>
       <c r="DS39">
         <v>28768.0</v>
       </c>
       <c r="DT39">
         <v>1600000.0</v>
       </c>
       <c r="DU39">
         <v>900000.0</v>
       </c>
       <c r="DV39"/>
     </row>
     <row r="40" spans="1:126">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
         <v>33015000.0</v>
       </c>
       <c r="C40">
-        <v>34738000.0</v>
+        <v>29531000.0</v>
       </c>
       <c r="D40">
-        <v>36863000.0</v>
+        <v>32007000.0</v>
       </c>
       <c r="E40">
         <v>18257000.0</v>
       </c>
       <c r="F40">
         <v>42363000.0</v>
       </c>
       <c r="G40">
         <v>19310000.0</v>
       </c>
       <c r="H40">
         <v>17548000.0</v>
       </c>
       <c r="I40">
         <v>37453000.0</v>
       </c>
       <c r="J40">
         <v>17500000.0</v>
       </c>
       <c r="K40">
         <v>21362000.0</v>
       </c>
       <c r="L40">
         <v>9202000.0</v>
       </c>
@@ -19131,54 +19133,54 @@
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
     </row>
     <row r="51" spans="1:126">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
         <v>103261000.0</v>
       </c>
       <c r="C51">
-        <v>100490000.0</v>
+        <v>104976000.0</v>
       </c>
       <c r="D51">
-        <v>102732000.0</v>
+        <v>106699000.0</v>
       </c>
       <c r="E51">
         <v>116015000.0</v>
       </c>
       <c r="F51">
         <v>117478000.0</v>
       </c>
       <c r="G51">
         <v>124329000.0</v>
       </c>
       <c r="H51">
         <v>72366000.0</v>
       </c>
       <c r="I51">
         <v>84437000.0</v>
       </c>
       <c r="J51">
         <v>15596000.0</v>
       </c>
       <c r="K51">
         <v>13509000.0</v>
       </c>
       <c r="L51">
         <v>2725000.0</v>
       </c>
@@ -19362,52 +19364,56 @@
       <c r="DN51">
         <v>450000.0</v>
       </c>
       <c r="DO51">
         <v>552500.0</v>
       </c>
       <c r="DP51">
         <v>800000.0</v>
       </c>
       <c r="DQ51"/>
       <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51">
         <v>2000000.0</v>
       </c>
       <c r="DU51"/>
       <c r="DV51"/>
     </row>
     <row r="52" spans="1:126">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
         <v>3873000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52"/>
+      <c r="C52">
+        <v>4486000.0</v>
+      </c>
+      <c r="D52">
+        <v>3967000.0</v>
+      </c>
       <c r="E52">
         <v>6481000.0</v>
       </c>
       <c r="F52">
         <v>5618000.0</v>
       </c>
       <c r="G52">
         <v>3563000.0</v>
       </c>
       <c r="H52">
         <v>1115000.0</v>
       </c>
       <c r="I52">
         <v>990000.0</v>
       </c>
       <c r="J52">
         <v>1094000.0</v>
       </c>
       <c r="K52">
         <v>1248000.0</v>
       </c>
       <c r="L52">
         <v>1190000.0</v>
       </c>
       <c r="M52">
@@ -22848,51 +22854,51 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
-        <v>6409000.0</v>
+        <v>40300000.0</v>
       </c>
       <c r="C5">
         <v>-31708000.0</v>
       </c>
       <c r="D5">
         <v>69356000.0</v>
       </c>
       <c r="E5">
         <v>-120718000.0</v>
       </c>
       <c r="F5">
         <v>182574000.0</v>
       </c>
       <c r="G5">
         <v>118208000.0</v>
       </c>
       <c r="H5">
         <v>-18953000.0</v>
       </c>
       <c r="I5">
         <v>3521000.0</v>
       </c>
       <c r="J5">
         <v>-25024000.0</v>
       </c>
@@ -22946,51 +22952,51 @@
       </c>
       <c r="AA5">
         <v>-37163000.0</v>
       </c>
       <c r="AB5">
         <v>-7632000.0</v>
       </c>
       <c r="AC5">
         <v>-5842000.0</v>
       </c>
       <c r="AD5">
         <v>-3520421.0</v>
       </c>
       <c r="AE5">
         <v>1020965.0</v>
       </c>
       <c r="AF5">
         <v>2090319.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>49757000.0</v>
+        <v>83648000.0</v>
       </c>
       <c r="C6">
         <v>2852000.0</v>
       </c>
       <c r="D6">
         <v>84329000.0</v>
       </c>
       <c r="E6">
         <v>-107204000.0</v>
       </c>
       <c r="F6">
         <v>193262000.0</v>
       </c>
       <c r="G6">
         <v>123008000.0</v>
       </c>
       <c r="H6">
         <v>-15726000.0</v>
       </c>
       <c r="I6">
         <v>30666000.0</v>
       </c>
       <c r="J6">
         <v>-2781000.0</v>
       </c>
@@ -26331,102 +26337,102 @@
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
     </row>
     <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
-        <v>-8357000.0</v>
+        <v>-18279000.0</v>
       </c>
       <c r="C5">
         <v>7933000.0</v>
       </c>
       <c r="D5">
         <v>-1132000.0</v>
       </c>
       <c r="E5">
         <v>1439000.0</v>
       </c>
       <c r="F5">
         <v>32060000.0</v>
       </c>
       <c r="G5">
         <v>-8360000.0</v>
       </c>
       <c r="H5">
         <v>-6160000.0</v>
       </c>
       <c r="I5">
         <v>-15890000.0</v>
       </c>
       <c r="J5">
         <v>-1298000.0</v>
       </c>
       <c r="K5">
         <v>73355000.0</v>
       </c>
       <c r="L5">
         <v>2695000.0</v>
       </c>
       <c r="M5">
         <v>-19524000.0</v>
       </c>
       <c r="N5">
         <v>12830000.0</v>
       </c>
       <c r="O5">
         <v>-19491000.0</v>
       </c>
       <c r="P5">
         <v>30147000.0</v>
       </c>
       <c r="Q5">
         <v>-45831000.0</v>
       </c>
       <c r="R5">
         <v>-85543000.0</v>
       </c>
       <c r="S5">
-        <v>31299000.0</v>
+        <v>231043000.0</v>
       </c>
       <c r="T5">
         <v>92146000.0</v>
       </c>
       <c r="U5">
         <v>21783000.0</v>
       </c>
       <c r="V5">
         <v>-162372000.0</v>
       </c>
       <c r="W5">
         <v>83082000.0</v>
       </c>
       <c r="X5">
         <v>40841000.0</v>
       </c>
       <c r="Y5">
         <v>6914000.0</v>
       </c>
       <c r="Z5">
         <v>-3569000.0</v>
       </c>
       <c r="AA5">
         <v>-7307000.0</v>
       </c>
@@ -26703,102 +26709,102 @@
       <c r="DN5">
         <v>-467431.0</v>
       </c>
       <c r="DO5">
         <v>-1054372.0</v>
       </c>
       <c r="DP5">
         <v>-216604.0</v>
       </c>
       <c r="DQ5">
         <v>903453.0</v>
       </c>
       <c r="DR5">
         <v>1400336.0</v>
       </c>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
     </row>
     <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>585000.0</v>
+        <v>-9337000.0</v>
       </c>
       <c r="C6">
         <v>18390000.0</v>
       </c>
       <c r="D6">
         <v>9704000.0</v>
       </c>
       <c r="E6">
         <v>12884000.0</v>
       </c>
       <c r="F6">
         <v>43104000.0</v>
       </c>
       <c r="G6">
         <v>3479000.0</v>
       </c>
       <c r="H6">
         <v>3602000.0</v>
       </c>
       <c r="I6">
         <v>-8485000.0</v>
       </c>
       <c r="J6">
         <v>3270000.0</v>
       </c>
       <c r="K6">
         <v>77931000.0</v>
       </c>
       <c r="L6">
         <v>6058000.0</v>
       </c>
       <c r="M6">
         <v>-16116000.0</v>
       </c>
       <c r="N6">
         <v>16211000.0</v>
       </c>
       <c r="O6">
         <v>-16117000.0</v>
       </c>
       <c r="P6">
         <v>33510000.0</v>
       </c>
       <c r="Q6">
         <v>-42423000.0</v>
       </c>
       <c r="R6">
         <v>-82174000.0</v>
       </c>
       <c r="S6">
-        <v>34789000.0</v>
+        <v>234533000.0</v>
       </c>
       <c r="T6">
         <v>94797000.0</v>
       </c>
       <c r="U6">
         <v>24433000.0</v>
       </c>
       <c r="V6">
         <v>-160475000.0</v>
       </c>
       <c r="W6">
         <v>84273000.0</v>
       </c>
       <c r="X6">
         <v>42046000.0</v>
       </c>
       <c r="Y6">
         <v>8254000.0</v>
       </c>
       <c r="Z6">
         <v>-2505000.0</v>
       </c>
       <c r="AA6">
         <v>-6424000.0</v>
       </c>
@@ -27063,51 +27069,51 @@
       <c r="DJ6">
         <v>-804570.0</v>
       </c>
       <c r="DK6">
         <v>-563606.0</v>
       </c>
       <c r="DL6">
         <v>-831839.0</v>
       </c>
       <c r="DM6">
         <v>-187700.0</v>
       </c>
       <c r="DN6">
         <v>-475062.0</v>
       </c>
       <c r="DO6">
         <v>-1016281.0</v>
       </c>
       <c r="DP6">
         <v>-222528.0</v>
       </c>
       <c r="DQ6">
         <v>913208.0</v>
       </c>
       <c r="DR6">
-        <v>-51461.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="DS6">
         <v>1463372.0</v>
       </c>
       <c r="DT6">
         <v>500000.0</v>
       </c>
       <c r="DU6">
         <v>-200000.0</v>
       </c>
       <c r="DV6">
         <v>600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:126">
       <c r="A7" t="s">
         <v>192</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -35364,51 +35370,51 @@
       </c>
       <c r="AB2">
         <v>7508000.0</v>
       </c>
       <c r="AC2">
         <v>1367000.0</v>
       </c>
       <c r="AD2">
         <v>292701.0</v>
       </c>
       <c r="AE2">
         <v>788611.0</v>
       </c>
       <c r="AF2">
         <v>361021.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>219</v>
       </c>
       <c r="B3">
         <v>16694000</v>
       </c>
       <c r="C3">
-        <v>148667000</v>
+        <v>162667000</v>
       </c>
       <c r="D3">
         <v>6189000</v>
       </c>
       <c r="E3">
         <v>5732000</v>
       </c>
       <c r="F3">
         <v>21091000</v>
       </c>
       <c r="G3">
         <v>13979000</v>
       </c>
       <c r="H3">
         <v>4603000</v>
       </c>
       <c r="I3">
         <v>34000</v>
       </c>
       <c r="J3">
         <v>2000</v>
       </c>
       <c r="K3">
         <v>1229000</v>
       </c>
@@ -36255,51 +36261,51 @@
       <c r="AB14">
         <v>1823000.0</v>
       </c>
       <c r="AC14">
         <v>1709000.0</v>
       </c>
       <c r="AD14">
         <v>529262.0</v>
       </c>
       <c r="AE14">
         <v>22412.0</v>
       </c>
       <c r="AF14">
         <v>9681.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>231</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
-        <v>-1400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E15">
         <v>2799000.0</v>
       </c>
       <c r="F15">
         <v>1452000.0</v>
       </c>
       <c r="G15">
         <v>1382000.0</v>
       </c>
       <c r="H15">
         <v>1382000.0</v>
       </c>
       <c r="I15">
         <v>1382000.0</v>
       </c>
       <c r="J15">
         <v>1382000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>25434000.0</v>
       </c>
@@ -36452,51 +36458,51 @@
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>234</v>
       </c>
       <c r="B18">
         <v>58548000.0</v>
       </c>
       <c r="C18">
-        <v>-98545000.0</v>
+        <v>-112545000.0</v>
       </c>
       <c r="D18">
         <v>-28695000.0</v>
       </c>
       <c r="E18">
         <v>-43068000.0</v>
       </c>
       <c r="F18">
         <v>-7765000.0</v>
       </c>
       <c r="G18">
         <v>-33599000.0</v>
       </c>
       <c r="H18">
         <v>-6911000.0</v>
       </c>
       <c r="I18">
         <v>20843000.0</v>
       </c>
       <c r="J18">
         <v>24476000.0</v>
       </c>
       <c r="K18">
         <v>32832000.0</v>
       </c>
@@ -36909,54 +36915,54 @@
       </c>
       <c r="AA23">
         <v>37350000.0</v>
       </c>
       <c r="AB23">
         <v>6634000.0</v>
       </c>
       <c r="AC23">
         <v>-99000.0</v>
       </c>
       <c r="AD23">
         <v>572752.0</v>
       </c>
       <c r="AE23">
         <v>318813.0</v>
       </c>
       <c r="AF23">
         <v>-25599.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>239</v>
       </c>
       <c r="B24">
-        <v>19162000.0</v>
+        <v>-12195000.0</v>
       </c>
       <c r="C24">
-        <v>43854000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="D24">
         <v>6742000.0</v>
       </c>
       <c r="E24">
         <v>268934000.0</v>
       </c>
       <c r="F24">
         <v>-4021000.0</v>
       </c>
       <c r="G24">
         <v>-409000.0</v>
       </c>
       <c r="H24">
         <v>-4420000.0</v>
       </c>
       <c r="I24">
         <v>-24032000.0</v>
       </c>
       <c r="J24">
         <v>-4000000.0</v>
       </c>
       <c r="K24">
         <v>-18775000.0</v>
       </c>
@@ -37008,51 +37014,51 @@
       </c>
       <c r="AB24">
         <v>-3761000.0</v>
       </c>
       <c r="AC24">
         <v>-3420000.0</v>
       </c>
       <c r="AD24">
         <v>489131.0</v>
       </c>
       <c r="AE24">
         <v>1090093.0</v>
       </c>
       <c r="AF24">
         <v>200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>240</v>
       </c>
       <c r="B25">
         <v>-508000.0</v>
       </c>
       <c r="C25">
-        <v>-1534000.0</v>
+        <v>4517000.0</v>
       </c>
       <c r="D25">
         <v>-13224000.0</v>
       </c>
       <c r="E25">
         <v>86158000.0</v>
       </c>
       <c r="F25">
         <v>110000.0</v>
       </c>
       <c r="G25">
         <v>2838000.0</v>
       </c>
       <c r="H25">
         <v>-1233000.0</v>
       </c>
       <c r="I25">
         <v>564000.0</v>
       </c>
       <c r="J25">
         <v>-3045000.0</v>
       </c>
       <c r="K25">
         <v>-477000.0</v>
       </c>
@@ -37998,57 +38004,57 @@
       <c r="J2">
         <v>340091000.0</v>
       </c>
       <c r="K2">
         <v>344733000.0</v>
       </c>
       <c r="L2">
         <v>355188000.0</v>
       </c>
       <c r="M2">
         <v>364227000.0</v>
       </c>
       <c r="N2">
         <v>287786000.0</v>
       </c>
       <c r="O2">
         <v>241874000.0</v>
       </c>
       <c r="P2">
         <v>263945000.0</v>
       </c>
       <c r="Q2">
         <v>289369000.0</v>
       </c>
       <c r="R2">
-        <v>309361000.0</v>
+        <v>308943000.0</v>
       </c>
       <c r="S2">
         <v>254142000.0</v>
       </c>
       <c r="T2">
-        <v>222062000.0</v>
+        <v>186640000.0</v>
       </c>
       <c r="U2">
         <v>180226000.0</v>
       </c>
       <c r="V2">
         <v>200546000.0</v>
       </c>
       <c r="W2">
         <v>197564000.0</v>
       </c>
       <c r="X2">
         <v>164280000.0</v>
       </c>
       <c r="Y2">
         <v>93678000.0</v>
       </c>
       <c r="Z2">
         <v>92359000.0</v>
       </c>
       <c r="AA2">
         <v>66861000.0</v>
       </c>
       <c r="AB2">
         <v>63487000.0</v>
       </c>
@@ -39176,57 +39182,57 @@
       <c r="J6">
         <v>98671000.0</v>
       </c>
       <c r="K6">
         <v>-4642000.0</v>
       </c>
       <c r="L6">
         <v>-10455000.0</v>
       </c>
       <c r="M6">
         <v>-9039000.0</v>
       </c>
       <c r="N6">
         <v>76441000.0</v>
       </c>
       <c r="O6">
         <v>45912000.0</v>
       </c>
       <c r="P6">
         <v>-22071000.0</v>
       </c>
       <c r="Q6">
         <v>-25424000.0</v>
       </c>
       <c r="R6">
-        <v>-19992000.0</v>
+        <v>-19574000.0</v>
       </c>
       <c r="S6">
         <v>55219000.0</v>
       </c>
       <c r="T6">
-        <v>32080000.0</v>
+        <v>32078000.0</v>
       </c>
       <c r="U6">
         <v>41836000.0</v>
       </c>
       <c r="V6">
         <v>-20320000.0</v>
       </c>
       <c r="W6">
         <v>2982000.0</v>
       </c>
       <c r="X6">
         <v>33284000.0</v>
       </c>
       <c r="Y6">
         <v>70602000.0</v>
       </c>
       <c r="Z6">
         <v>1319000.0</v>
       </c>
       <c r="AA6">
         <v>-9502000.0</v>
       </c>
       <c r="AB6">
         <v>3374000.0</v>
       </c>
@@ -41948,51 +41954,51 @@
       <c r="L16">
         <v>344733000.0</v>
       </c>
       <c r="M16">
         <v>355188000.0</v>
       </c>
       <c r="N16">
         <v>364227000.0</v>
       </c>
       <c r="O16">
         <v>287786000.0</v>
       </c>
       <c r="P16">
         <v>241874000.0</v>
       </c>
       <c r="Q16">
         <v>263945000.0</v>
       </c>
       <c r="R16">
         <v>289369000.0</v>
       </c>
       <c r="S16">
         <v>309361000.0</v>
       </c>
       <c r="T16">
-        <v>254142000.0</v>
+        <v>218718000.0</v>
       </c>
       <c r="U16">
         <v>222062000.0</v>
       </c>
       <c r="V16">
         <v>180226000.0</v>
       </c>
       <c r="W16">
         <v>200546000.0</v>
       </c>
       <c r="X16">
         <v>197564000.0</v>
       </c>
       <c r="Y16">
         <v>164280000.0</v>
       </c>
       <c r="Z16">
         <v>93678000.0</v>
       </c>
       <c r="AA16">
         <v>57359000.0</v>
       </c>
       <c r="AB16">
         <v>66861000.0</v>
       </c>
@@ -43745,51 +43751,51 @@
       <c r="K23">
         <v>-19000.0</v>
       </c>
       <c r="L23">
         <v>49029000.0</v>
       </c>
       <c r="M23">
         <v>27000.0</v>
       </c>
       <c r="N23">
         <v>-416000.0</v>
       </c>
       <c r="O23">
         <v>168678000.0</v>
       </c>
       <c r="P23">
         <v>-1017000.0</v>
       </c>
       <c r="Q23">
         <v>-431000.0</v>
       </c>
       <c r="R23">
         <v>-72000.0</v>
       </c>
       <c r="S23">
-        <v>49798000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="T23">
         <v>108000.0</v>
       </c>
       <c r="U23">
         <v>94000.0</v>
       </c>
       <c r="V23">
         <v>50000000.0</v>
       </c>
       <c r="W23">
         <v>28413000.0</v>
       </c>
       <c r="X23">
         <v>21059000.0</v>
       </c>
       <c r="Y23">
         <v>-448000.0</v>
       </c>
       <c r="Z23">
         <v>4600000.0</v>
       </c>
       <c r="AA23">
         <v>33842000.0</v>
       </c>
@@ -44835,51 +44841,51 @@
       <c r="K26">
         <v>-19000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>206000.0</v>
       </c>
       <c r="N26">
         <v>79111000.0</v>
       </c>
       <c r="O26">
         <v>-39508000.0</v>
       </c>
       <c r="P26">
         <v>-11480000.0</v>
       </c>
       <c r="Q26">
         <v>-28520000.0</v>
       </c>
       <c r="R26">
         <v>-10988000.0</v>
       </c>
       <c r="S26">
-        <v>-4012000.0</v>
+        <v>-4011999.0</v>
       </c>
       <c r="T26">
         <v>108000.0</v>
       </c>
       <c r="U26">
         <v>94000.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>-3998000.0</v>
       </c>
       <c r="Y26">
         <v>-2684000.0</v>
       </c>
       <c r="Z26">
         <v>-1314000.0</v>
       </c>
       <c r="AA26">
         <v>33842000.0</v>
       </c>