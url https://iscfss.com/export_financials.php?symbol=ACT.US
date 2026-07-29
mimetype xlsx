--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3151,51 +3151,53 @@
       </c>
       <c r="R15">
         <v>1628000.0</v>
       </c>
       <c r="S15">
         <v>1628000.0</v>
       </c>
       <c r="T15">
         <v>1628000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>85252000.0</v>
+      </c>
       <c r="C16">
         <v>91639000.0</v>
       </c>
       <c r="D16">
         <v>96031000.0</v>
       </c>
       <c r="E16">
         <v>101205000.0</v>
       </c>
       <c r="F16">
         <v>107519000.0</v>
       </c>
       <c r="G16">
         <v>114680000.0</v>
       </c>
       <c r="H16">
         <v>121382000.0</v>
       </c>
       <c r="I16">
         <v>129870000.0</v>
       </c>
       <c r="J16">
         <v>138886000.0</v>
       </c>
       <c r="K16">
@@ -4310,51 +4312,51 @@
       <c r="R34">
         <v>1002814000.0</v>
       </c>
       <c r="S34">
         <v>1018248000.0</v>
       </c>
       <c r="T34">
         <v>1032635000.0</v>
       </c>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>1618454000.0</v>
+        <v>1533202000.0</v>
       </c>
       <c r="C35">
         <v>1446646000.0</v>
       </c>
       <c r="D35">
         <v>1463126000.0</v>
       </c>
       <c r="E35">
         <v>1449140000.0</v>
       </c>
       <c r="F35">
         <v>1494594000.0</v>
       </c>
       <c r="G35">
         <v>1435167000.0</v>
       </c>
       <c r="H35">
         <v>1439419000.0</v>
       </c>
       <c r="I35">
         <v>1393673000.0</v>
       </c>
       <c r="J35">
         <v>1451033000.0</v>
       </c>
@@ -5673,51 +5675,53 @@
         <v>431335000.0</v>
       </c>
       <c r="W56">
         <v>499258000.0</v>
       </c>
       <c r="X56">
         <v>594651000.0</v>
       </c>
       <c r="Y56">
         <v>418581000.0</v>
       </c>
       <c r="Z56">
         <v>482492000.0</v>
       </c>
       <c r="AA56">
         <v>626219000.0</v>
       </c>
       <c r="AB56"/>
       <c r="AC56"/>
       <c r="AD56"/>
     </row>
     <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>64</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>85252000.0</v>
+      </c>
       <c r="C57">
         <v>91639000.0</v>
       </c>
       <c r="D57">
         <v>96031000.0</v>
       </c>
       <c r="E57">
         <v>101205000.0</v>
       </c>
       <c r="F57">
         <v>107519000.0</v>
       </c>
       <c r="G57">
         <v>118565000.0</v>
       </c>
       <c r="H57">
         <v>121382000.0</v>
       </c>
       <c r="I57">
         <v>129870000.0</v>
       </c>
       <c r="J57">
         <v>138886000.0</v>
       </c>
       <c r="K57">
@@ -6212,51 +6216,51 @@
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
         <v>908786000.0</v>
       </c>
       <c r="C6">
         <v>929218000.0</v>
       </c>
       <c r="D6">
         <v>903376000.0</v>
       </c>
       <c r="E6">
         <v>949172000.0</v>
       </c>
       <c r="F6">
         <v>682885000.0</v>
       </c>
       <c r="G6">
         <v>466843000.0</v>
       </c>
       <c r="H6">
         <v>829228000.0</v>
       </c>
       <c r="I6">
-        <v>-30261000.0</v>
+        <v>613669000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
@@ -6985,96 +6989,96 @@
         <v>103342000.0</v>
       </c>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>93</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3">
         <v>199854000.0</v>
       </c>
       <c r="H3">
         <v>-27040000.0</v>
       </c>
       <c r="I3">
-        <v>19028000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="J3">
-        <v>-218882000.0</v>
+        <v>2933000.0</v>
       </c>
       <c r="K3">
         <v>-213100000.0</v>
       </c>
       <c r="L3">
-        <v>-226049000.0</v>
+        <v>167672000.0</v>
       </c>
       <c r="M3">
         <v>-227101000.0</v>
       </c>
       <c r="N3">
         <v>-237578000.0</v>
       </c>
       <c r="O3">
         <v>-199334000.0</v>
       </c>
       <c r="P3">
         <v>-257367000.0</v>
       </c>
       <c r="Q3">
         <v>-273777000.0</v>
       </c>
       <c r="R3">
         <v>-222682000.0</v>
       </c>
       <c r="S3">
         <v>-207729000.0</v>
       </c>
       <c r="T3">
         <v>-187704000.0</v>
       </c>
       <c r="U3">
         <v>-181787000.0</v>
       </c>
       <c r="V3">
         <v>-171749000.0</v>
       </c>
       <c r="W3">
         <v>-127428000.0</v>
       </c>
       <c r="X3">
-        <v>-180994000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="Y3">
         <v>5325000.0</v>
       </c>
       <c r="Z3">
         <v>-187565000.0</v>
       </c>
       <c r="AA3">
         <v>-201484000.0</v>
       </c>
       <c r="AB3">
         <v>-174106000.0</v>
       </c>
       <c r="AC3">
         <v>-171290000.0</v>
       </c>
       <c r="AD3">
         <v>-171290000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>94</v>
       </c>
       <c r="B4"/>
@@ -7105,206 +7109,206 @@
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>225738000.0</v>
       </c>
       <c r="F5">
         <v>223712000.0</v>
       </c>
       <c r="G5">
         <v>220116000.0</v>
       </c>
       <c r="H5">
         <v>241747000.0</v>
       </c>
       <c r="I5">
-        <v>229445000.0</v>
+        <v>248473000.0</v>
       </c>
       <c r="J5">
-        <v>205921000.0</v>
+        <v>218882000.0</v>
       </c>
       <c r="K5">
         <v>199744000.0</v>
       </c>
       <c r="L5">
-        <v>439154000.0</v>
+        <v>226046000.0</v>
       </c>
       <c r="M5">
         <v>440160000.0</v>
       </c>
       <c r="N5">
         <v>475156000.0</v>
       </c>
       <c r="O5">
         <v>395377000.0</v>
       </c>
       <c r="P5">
         <v>514890000.0</v>
       </c>
       <c r="Q5">
         <v>547450000.0</v>
       </c>
       <c r="R5">
         <v>93198000.0</v>
       </c>
       <c r="S5">
         <v>415369000.0</v>
       </c>
       <c r="T5">
         <v>174609000.0</v>
       </c>
       <c r="U5">
         <v>361258000.0</v>
       </c>
       <c r="V5">
         <v>343498000.0</v>
       </c>
       <c r="W5">
         <v>254856000.0</v>
       </c>
       <c r="X5">
-        <v>361988000.0</v>
+        <v>180994000.0</v>
       </c>
       <c r="Y5">
         <v>270707000.0</v>
       </c>
       <c r="Z5">
         <v>521154000.0</v>
       </c>
       <c r="AA5">
         <v>234845000.0</v>
       </c>
       <c r="AB5">
         <v>219596000.0</v>
       </c>
       <c r="AC5">
         <v>189509500.0</v>
       </c>
       <c r="AD5">
         <v>189509500.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
         <v>225748000.0</v>
       </c>
       <c r="C6">
         <v>235550000.0</v>
       </c>
       <c r="D6">
         <v>222726000.0</v>
       </c>
       <c r="E6">
         <v>226798000.0</v>
       </c>
       <c r="F6">
         <v>223712000.0</v>
       </c>
       <c r="G6">
         <v>220116000.0</v>
       </c>
       <c r="H6">
         <v>241747000.0</v>
       </c>
       <c r="I6">
-        <v>248473000.0</v>
+        <v>251363000.0</v>
       </c>
       <c r="J6">
-        <v>218882000.0</v>
+        <v>221815000.0</v>
       </c>
       <c r="K6">
         <v>212692000.0</v>
       </c>
       <c r="L6">
-        <v>226046000.0</v>
+        <v>393718000.0</v>
       </c>
       <c r="M6">
         <v>227060000.0</v>
       </c>
       <c r="N6">
         <v>237578000.0</v>
       </c>
       <c r="O6">
         <v>196043000.0</v>
       </c>
       <c r="P6">
         <v>257523000.0</v>
       </c>
       <c r="Q6">
         <v>273673000.0</v>
       </c>
       <c r="R6">
         <v>222682000.0</v>
       </c>
       <c r="S6">
         <v>207640000.0</v>
       </c>
       <c r="T6">
         <v>187365000.0</v>
       </c>
       <c r="U6">
         <v>179471000.0</v>
       </c>
       <c r="V6">
         <v>171749000.0</v>
       </c>
       <c r="W6">
         <v>127428000.0</v>
       </c>
       <c r="X6">
-        <v>180994000.0</v>
+        <v>184867000.0</v>
       </c>
       <c r="Y6">
         <v>276032000.0</v>
       </c>
       <c r="Z6">
         <v>333589000.0</v>
       </c>
       <c r="AA6">
-        <v>33361000.0</v>
+        <v>201484000.0</v>
       </c>
       <c r="AB6">
-        <v>45490000.0</v>
+        <v>174106000.0</v>
       </c>
       <c r="AC6">
-        <v>18219500.0</v>
+        <v>458690000.0</v>
       </c>
       <c r="AD6">
-        <v>18219500.0</v>
+        <v>458690000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
@@ -9512,51 +9516,51 @@
       </c>
       <c r="D24">
         <v>-13927000.0</v>
       </c>
       <c r="E24">
         <v>-6615000.0</v>
       </c>
       <c r="F24">
         <v>685651000.0</v>
       </c>
       <c r="G24">
         <v>-1136912000.0</v>
       </c>
       <c r="H24">
         <v>175987000.0</v>
       </c>
       <c r="I24">
         <v>-498175000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>34501000.0</v>
+        <v>7706000.0</v>
       </c>
       <c r="C25">
         <v>27989000.0</v>
       </c>
       <c r="D25">
         <v>14623000.0</v>
       </c>
       <c r="E25">
         <v>7742000.0</v>
       </c>
       <c r="F25">
         <v>907000.0</v>
       </c>
       <c r="G25">
         <v>12907000.0</v>
       </c>
       <c r="H25">
         <v>-78136000.0</v>
       </c>
       <c r="I25">
         <v>179530000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
@@ -11410,54 +11414,54 @@
       </c>
       <c r="Y24">
         <v>-78473000.0</v>
       </c>
       <c r="Z24">
         <v>-433145000.0</v>
       </c>
       <c r="AA24">
         <v>533058000.0</v>
       </c>
       <c r="AB24">
         <v>-144291000.0</v>
       </c>
       <c r="AC24">
         <v>-106390000.0</v>
       </c>
       <c r="AD24">
         <v>-106390000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>11599000.0</v>
+        <v>3158000.0</v>
       </c>
       <c r="C25">
-        <v>7254000.0</v>
+        <v>920000.0</v>
       </c>
       <c r="D25">
         <v>-67000.0</v>
       </c>
       <c r="E25">
         <v>5485000.0</v>
       </c>
       <c r="F25">
         <v>1368000.0</v>
       </c>
       <c r="G25">
         <v>5352000.0</v>
       </c>
       <c r="H25">
         <v>-40979000.0</v>
       </c>
       <c r="I25">
         <v>14266000.0</v>
       </c>
       <c r="J25">
         <v>2848000.0</v>
       </c>
       <c r="K25">
         <v>5143000.0</v>
       </c>