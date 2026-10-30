--- v0 (2026-09-13)
+++ v1 (2026-10-30)
@@ -3203,54 +3203,62 @@
       </c>
       <c r="U36">
         <v>1200891000.0</v>
       </c>
       <c r="V36">
         <v>963542000.0</v>
       </c>
       <c r="W36">
         <v>15058000.0</v>
       </c>
       <c r="X36">
         <v>24465000.0</v>
       </c>
       <c r="Y36">
         <v>603458000.0</v>
       </c>
       <c r="Z36">
         <v>1013932000.0</v>
       </c>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>360723000.0</v>
+      </c>
+      <c r="C37">
+        <v>400717000.0</v>
+      </c>
+      <c r="D37">
+        <v>301152000.0</v>
+      </c>
+      <c r="E37">
+        <v>828481000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
@@ -11609,55 +11617,65 @@
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
     </row>
     <row r="37" spans="1:98">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>305921000.0</v>
+      </c>
+      <c r="C37">
+        <v>333000000.0</v>
+      </c>
+      <c r="D37">
+        <v>360723000.0</v>
+      </c>
+      <c r="E37">
+        <v>298000000.0</v>
+      </c>
+      <c r="F37">
+        <v>229506000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -17201,51 +17219,51 @@
       <c r="Q3">
         <v>404674000.0</v>
       </c>
       <c r="R3">
         <v>343244000.0</v>
       </c>
       <c r="S3">
         <v>340247000.0</v>
       </c>
       <c r="T3">
         <v>966113000.0</v>
       </c>
       <c r="U3">
         <v>280913000.0</v>
       </c>
       <c r="V3">
         <v>230137000.0</v>
       </c>
       <c r="W3">
         <v>234006000.0</v>
       </c>
       <c r="X3">
         <v>192094000.0</v>
       </c>
       <c r="Y3">
-        <v>8595000.0</v>
+        <v>82472000.0</v>
       </c>
       <c r="Z3">
         <v>17219000.0</v>
       </c>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>65333000.0</v>
       </c>
       <c r="F4">
         <v>3946764000.0</v>
       </c>
       <c r="G4">
         <v>244158000.0</v>
       </c>
       <c r="H4">
         <v>-241427000.0</v>
       </c>
@@ -17333,51 +17351,51 @@
       <c r="Q5">
         <v>2130738000.0</v>
       </c>
       <c r="R5">
         <v>1642212000.0</v>
       </c>
       <c r="S5">
         <v>1040185000.0</v>
       </c>
       <c r="T5">
         <v>1633560000.0</v>
       </c>
       <c r="U5">
         <v>2057381000.0</v>
       </c>
       <c r="V5">
         <v>1003160000.0</v>
       </c>
       <c r="W5">
         <v>773451000.0</v>
       </c>
       <c r="X5">
         <v>408645000.0</v>
       </c>
       <c r="Y5">
-        <v>417034000.0</v>
+        <v>343157000.0</v>
       </c>
       <c r="Z5">
         <v>267799000.0</v>
       </c>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>164</v>
       </c>
       <c r="B6">
         <v>2417759000.0</v>
       </c>
       <c r="C6">
         <v>2702859000.0</v>
       </c>
       <c r="D6">
         <v>1900740000.0</v>
       </c>
       <c r="E6">
         <v>2113553000.0</v>
       </c>
       <c r="F6">
         <v>805648000.0</v>
       </c>
@@ -19542,202 +19560,202 @@
       </c>
       <c r="CE2">
         <v>969683000.0</v>
       </c>
       <c r="CF2">
         <v>2263400000.0</v>
       </c>
       <c r="CG2">
         <v>2126400000.0</v>
       </c>
       <c r="CH2">
         <v>1859700000.0</v>
       </c>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
     </row>
     <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>161</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
-        <v>476898000.0</v>
+        <v>969658000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>167207500.0</v>
       </c>
       <c r="G3">
         <v>152431000.0</v>
       </c>
       <c r="H3">
-        <v>516351000.0</v>
+        <v>265202999.0</v>
       </c>
       <c r="I3">
-        <v>136676000.0</v>
+        <v>251148000.0</v>
       </c>
       <c r="J3">
-        <v>121983000.0</v>
+        <v>215852000.0</v>
       </c>
       <c r="K3">
-        <v>91193000.0</v>
+        <v>91192500.0</v>
       </c>
       <c r="L3">
-        <v>248138000.0</v>
+        <v>290873000.0</v>
       </c>
       <c r="M3">
-        <v>109428000.0</v>
+        <v>109428250.0</v>
       </c>
       <c r="N3">
         <v>84025000.0</v>
       </c>
       <c r="O3">
-        <v>109428000.0</v>
+        <v>109428250.0</v>
       </c>
       <c r="P3">
         <v>239750000.0</v>
       </c>
       <c r="Q3">
         <v>142015000.0</v>
       </c>
       <c r="R3">
-        <v>27616000.0</v>
+        <v>114985000.0</v>
       </c>
       <c r="S3">
         <v>124000000.0</v>
       </c>
       <c r="T3">
         <v>116000000.0</v>
       </c>
       <c r="U3">
         <v>117070000.0</v>
       </c>
       <c r="V3">
         <v>129930000.0</v>
       </c>
       <c r="W3">
         <v>116000000.0</v>
       </c>
       <c r="X3">
         <v>252315000.0</v>
       </c>
       <c r="Y3">
         <v>246701000.0</v>
       </c>
       <c r="Z3">
         <v>224299000.0</v>
       </c>
       <c r="AA3">
         <v>108000000.0</v>
       </c>
       <c r="AB3">
         <v>261714000.0</v>
       </c>
       <c r="AC3">
         <v>213285000.0</v>
       </c>
       <c r="AD3">
         <v>249715000.0</v>
       </c>
       <c r="AE3">
         <v>245000000.0</v>
       </c>
       <c r="AF3">
-        <v>148826000.0</v>
+        <v>222000000.0</v>
       </c>
       <c r="AG3">
-        <v>148000000.0</v>
+        <v>214000000.0</v>
       </c>
       <c r="AH3">
-        <v>147000000.0</v>
+        <v>202000000.0</v>
       </c>
       <c r="AI3">
-        <v>129000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="AJ3">
         <v>157218000.0</v>
       </c>
       <c r="AK3">
         <v>144602000.0</v>
       </c>
       <c r="AL3">
-        <v>156398000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="AM3">
         <v>153000000.0</v>
       </c>
       <c r="AN3">
         <v>141934000.0</v>
       </c>
       <c r="AO3">
         <v>130619000.0</v>
       </c>
       <c r="AP3">
-        <v>156372000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="AQ3">
         <v>120000000.0</v>
       </c>
       <c r="AR3">
         <v>201001000.0</v>
       </c>
       <c r="AS3">
         <v>200000000.0</v>
       </c>
       <c r="AT3">
         <v>186000000.0</v>
       </c>
       <c r="AU3">
         <v>201000000.0</v>
       </c>
       <c r="AV3">
-        <v>185005000.0</v>
+        <v>185000000.0</v>
       </c>
       <c r="AW3">
         <v>207000000.0</v>
       </c>
       <c r="AX3">
+        <v>197000000.0</v>
+      </c>
+      <c r="AY3">
         <v>206000000.0</v>
       </c>
-      <c r="AY3">
-[...1 lines deleted...]
-      </c>
       <c r="AZ3">
-        <v>234908000.0</v>
+        <v>171551000.0</v>
       </c>
       <c r="BA3">
         <v>295000000.0</v>
       </c>
       <c r="BB3">
         <v>353000000.0</v>
       </c>
       <c r="BC3">
-        <v>325000000.0</v>
+        <v>327000000.0</v>
       </c>
       <c r="BD3">
         <v>336872000.0</v>
       </c>
       <c r="BE3">
         <v>403600000.0</v>
       </c>
       <c r="BF3">
         <v>389400000.0</v>
       </c>
       <c r="BG3">
         <v>339000000.0</v>
       </c>
       <c r="BH3">
         <v>395952000.0</v>
       </c>
       <c r="BI3">
         <v>321000000.0</v>
       </c>
       <c r="BJ3">
         <v>164000000.0</v>
       </c>
       <c r="BK3">
         <v>73000000.0</v>
       </c>
@@ -19892,198 +19910,198 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>1388975000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5">
-        <v>339573000.0</v>
+        <v>354654000.0</v>
       </c>
       <c r="G5">
         <v>470000000.0</v>
       </c>
       <c r="H5">
         <v>892598000.0</v>
       </c>
       <c r="I5">
         <v>974291000.0</v>
       </c>
       <c r="J5">
         <v>-422233000.0</v>
       </c>
       <c r="K5">
         <v>392000000.0</v>
       </c>
       <c r="L5">
-        <v>-3395504000.0</v>
+        <v>-212833000.0</v>
       </c>
       <c r="M5">
         <v>626110000.0</v>
       </c>
       <c r="N5">
         <v>3960115000.0</v>
       </c>
       <c r="O5">
         <v>159000000.0</v>
       </c>
       <c r="P5">
         <v>319751000.0</v>
       </c>
       <c r="Q5">
         <v>318871000.0</v>
       </c>
       <c r="R5">
-        <v>337513000.0</v>
+        <v>365129000.0</v>
       </c>
       <c r="S5">
         <v>242000000.0</v>
       </c>
       <c r="T5">
         <v>-371141000.0</v>
       </c>
       <c r="U5">
         <v>321050000.0</v>
       </c>
       <c r="V5">
         <v>194950000.0</v>
       </c>
       <c r="W5">
         <v>205000000.0</v>
       </c>
       <c r="X5">
         <v>229902000.0</v>
       </c>
       <c r="Y5">
         <v>383465000.0</v>
       </c>
       <c r="Z5">
         <v>459749000.0</v>
       </c>
       <c r="AA5">
         <v>245000000.0</v>
       </c>
       <c r="AB5">
         <v>-845894000.0</v>
       </c>
       <c r="AC5">
         <v>571860000.0</v>
       </c>
       <c r="AD5">
         <v>587140000.0</v>
       </c>
       <c r="AE5">
         <v>634000000.0</v>
       </c>
       <c r="AF5">
         <v>371780000.0</v>
       </c>
       <c r="AG5">
         <v>564000000.0</v>
       </c>
       <c r="AH5">
         <v>475000000.0</v>
       </c>
       <c r="AI5">
-        <v>500000000.0</v>
+        <v>544000000.0</v>
       </c>
       <c r="AJ5">
         <v>309574000.0</v>
       </c>
       <c r="AK5">
         <v>434925000.0</v>
       </c>
       <c r="AL5">
         <v>455956000.0</v>
       </c>
       <c r="AM5">
-        <v>531000000.0</v>
+        <v>532000000.0</v>
       </c>
       <c r="AN5">
         <v>-12817000.0</v>
       </c>
       <c r="AO5">
         <v>332827000.0</v>
       </c>
       <c r="AP5">
         <v>434182000.0</v>
       </c>
       <c r="AQ5">
         <v>503000000.0</v>
       </c>
       <c r="AR5">
         <v>209037000.0</v>
       </c>
       <c r="AS5">
         <v>525000000.0</v>
       </c>
       <c r="AT5">
         <v>585000000.0</v>
       </c>
       <c r="AU5">
         <v>615000000.0</v>
       </c>
       <c r="AV5">
         <v>81213000.0</v>
       </c>
       <c r="AW5">
         <v>488000000.0</v>
       </c>
       <c r="AX5">
         <v>629000000.0</v>
       </c>
       <c r="AY5">
-        <v>560000000.0</v>
+        <v>580000000.0</v>
       </c>
       <c r="AZ5">
         <v>690291000.0</v>
       </c>
       <c r="BA5">
         <v>840000000.0</v>
       </c>
       <c r="BB5">
         <v>829000000.0</v>
       </c>
       <c r="BC5">
-        <v>529000000.0</v>
+        <v>527000000.0</v>
       </c>
       <c r="BD5">
         <v>-2521534000.0</v>
       </c>
       <c r="BE5">
         <v>2299316000.0</v>
       </c>
       <c r="BF5">
         <v>-1338316000.0</v>
       </c>
       <c r="BG5">
         <v>556000000.0</v>
       </c>
       <c r="BH5">
         <v>-422219000.0</v>
       </c>
       <c r="BI5">
         <v>529000000.0</v>
       </c>
       <c r="BJ5">
         <v>906000000.0</v>
       </c>
       <c r="BK5">
         <v>316000000.0</v>
       </c>
@@ -20118,193 +20136,193 @@
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
     </row>
     <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>164</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>549000000.0</v>
       </c>
       <c r="D6">
-        <v>1865873000.0</v>
+        <v>2358633000.0</v>
       </c>
       <c r="E6"/>
       <c r="F6">
-        <v>506780500.0</v>
+        <v>521861500.0</v>
       </c>
       <c r="G6">
         <v>622431000.0</v>
       </c>
       <c r="H6">
-        <v>1408949000.0</v>
+        <v>1157800999.0</v>
       </c>
       <c r="I6">
-        <v>1110967000.0</v>
+        <v>1225439000.0</v>
       </c>
       <c r="J6">
-        <v>-300250000.0</v>
+        <v>-206381000.0</v>
       </c>
       <c r="K6">
-        <v>483193000.0</v>
+        <v>483192500.0</v>
       </c>
       <c r="L6">
-        <v>-3147366000.0</v>
+        <v>78040000.0</v>
       </c>
       <c r="M6">
-        <v>735538000.0</v>
+        <v>735538250.0</v>
       </c>
       <c r="N6">
         <v>4044140000.0</v>
       </c>
       <c r="O6">
-        <v>268428000.0</v>
+        <v>268428250.0</v>
       </c>
       <c r="P6">
         <v>559501000.0</v>
       </c>
       <c r="Q6">
         <v>460886000.0</v>
       </c>
       <c r="R6">
-        <v>365129000.0</v>
+        <v>480114000.0</v>
       </c>
       <c r="S6">
         <v>366000000.0</v>
       </c>
       <c r="T6">
         <v>-255141000.0</v>
       </c>
       <c r="U6">
         <v>438120000.0</v>
       </c>
       <c r="V6">
         <v>324880000.0</v>
       </c>
       <c r="W6">
         <v>321000000.0</v>
       </c>
       <c r="X6">
         <v>482217000.0</v>
       </c>
       <c r="Y6">
         <v>630166000.0</v>
       </c>
       <c r="Z6">
         <v>684048000.0</v>
       </c>
       <c r="AA6">
         <v>353000000.0</v>
       </c>
       <c r="AB6">
         <v>-584180000.0</v>
       </c>
       <c r="AC6">
         <v>785145000.0</v>
       </c>
       <c r="AD6">
         <v>836855000.0</v>
       </c>
       <c r="AE6">
         <v>879000000.0</v>
       </c>
       <c r="AF6">
-        <v>520606000.0</v>
+        <v>593780000.0</v>
       </c>
       <c r="AG6">
-        <v>712000000.0</v>
+        <v>778000000.0</v>
       </c>
       <c r="AH6">
-        <v>622000000.0</v>
+        <v>677000000.0</v>
       </c>
       <c r="AI6">
-        <v>629000000.0</v>
+        <v>724000000.0</v>
       </c>
       <c r="AJ6">
         <v>466792000.0</v>
       </c>
       <c r="AK6">
         <v>579527000.0</v>
       </c>
       <c r="AL6">
-        <v>612354000.0</v>
+        <v>611956000.0</v>
       </c>
       <c r="AM6">
-        <v>684000000.0</v>
+        <v>685000000.0</v>
       </c>
       <c r="AN6">
         <v>129117000.0</v>
       </c>
       <c r="AO6">
         <v>463446000.0</v>
       </c>
       <c r="AP6">
-        <v>590554000.0</v>
+        <v>555182000.0</v>
       </c>
       <c r="AQ6">
         <v>623000000.0</v>
       </c>
       <c r="AR6">
         <v>410038000.0</v>
       </c>
       <c r="AS6">
         <v>725000000.0</v>
       </c>
       <c r="AT6">
         <v>771000000.0</v>
       </c>
       <c r="AU6">
         <v>816000000.0</v>
       </c>
       <c r="AV6">
-        <v>266218000.0</v>
+        <v>266213000.0</v>
       </c>
       <c r="AW6">
         <v>695000000.0</v>
       </c>
       <c r="AX6">
-        <v>835000000.0</v>
+        <v>826000000.0</v>
       </c>
       <c r="AY6">
         <v>786000000.0</v>
       </c>
       <c r="AZ6">
-        <v>925199000.0</v>
+        <v>861842000.0</v>
       </c>
       <c r="BA6">
         <v>1135000000.0</v>
       </c>
       <c r="BB6">
         <v>1182000000.0</v>
       </c>
       <c r="BC6">
         <v>854000000.0</v>
       </c>
       <c r="BD6">
         <v>-2184662000.0</v>
       </c>
       <c r="BE6">
         <v>2702916000.0</v>
       </c>
       <c r="BF6">
         <v>-948916000.0</v>
       </c>
       <c r="BG6">
         <v>895000000.0</v>
       </c>
       <c r="BH6">
         <v>-26267000.0</v>
       </c>
@@ -25899,71 +25917,73 @@
       <c r="J14">
         <v>611218000.0</v>
       </c>
       <c r="K14">
         <v>513934000.0</v>
       </c>
       <c r="L14">
         <v>652071000.0</v>
       </c>
       <c r="M14">
         <v>824005000.0</v>
       </c>
       <c r="N14">
         <v>1144551000.0</v>
       </c>
       <c r="O14">
         <v>1468872000.0</v>
       </c>
       <c r="P14">
         <v>953952000.0</v>
       </c>
       <c r="Q14">
         <v>404674000.0</v>
       </c>
       <c r="R14">
-        <v>365106000.0</v>
+        <v>343244000.0</v>
       </c>
       <c r="S14">
         <v>340247000.0</v>
       </c>
       <c r="T14">
         <v>966113000.0</v>
       </c>
       <c r="U14">
         <v>280913000.0</v>
       </c>
       <c r="V14">
         <v>230137000.0</v>
       </c>
       <c r="W14">
         <v>234006000.0</v>
       </c>
       <c r="X14">
         <v>192094000.0</v>
       </c>
-      <c r="Y14"/>
+      <c r="Y14">
+        <v>82472000.0</v>
+      </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>204</v>
       </c>
       <c r="B15">
         <v>420553000.0</v>
       </c>
       <c r="C15">
         <v>368128000.0</v>
       </c>
       <c r="D15">
         <v>394458000.0</v>
       </c>
       <c r="E15">
         <v>351747000.0</v>
       </c>
       <c r="F15">
         <v>396012000.0</v>
       </c>
       <c r="G15">
         <v>490115000.0</v>
       </c>
       <c r="H15">
         <v>485607000.0</v>
@@ -26620,72 +26640,72 @@
       <c r="J25">
         <v>450248000.0</v>
       </c>
       <c r="K25">
         <v>137932000.0</v>
       </c>
       <c r="L25">
         <v>631964000.0</v>
       </c>
       <c r="M25">
         <v>-717072000.0</v>
       </c>
       <c r="N25">
         <v>-760207000.0</v>
       </c>
       <c r="O25">
         <v>1758611000.0</v>
       </c>
       <c r="P25">
         <v>255679000.0</v>
       </c>
       <c r="Q25">
         <v>-761409000.0</v>
       </c>
       <c r="R25">
-        <v>-1159314000.0</v>
+        <v>-1137452000.0</v>
       </c>
       <c r="S25">
         <v>-162449000.0</v>
       </c>
       <c r="T25">
         <v>-2497695000.0</v>
       </c>
       <c r="U25">
         <v>-610166000.0</v>
       </c>
       <c r="V25">
         <v>-517558000.0</v>
       </c>
       <c r="W25">
         <v>-446606000.0</v>
       </c>
       <c r="X25">
         <v>-379994000.0</v>
       </c>
       <c r="Y25">
-        <v>-225100000.0</v>
+        <v>-307572000.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>214</v>
       </c>
       <c r="B26">
         <v>-66265000.0</v>
       </c>
       <c r="C26">
         <v>-625349000.0</v>
       </c>
       <c r="D26">
         <v>-1081954000.0</v>
       </c>
       <c r="E26">
         <v>-2294674000.0</v>
       </c>
       <c r="F26">
         <v>-493055000.0</v>
       </c>
       <c r="G26">
         <v>-1193042000.0</v>
       </c>
       <c r="H26">
@@ -29174,221 +29194,235 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
     </row>
     <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>203</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>969658000.0</v>
       </c>
       <c r="E14">
         <v>-492760000.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14"/>
+      <c r="F14">
+        <v>167207500.0</v>
+      </c>
+      <c r="G14">
+        <v>152431000.0</v>
+      </c>
       <c r="H14">
         <v>265202999.0</v>
       </c>
       <c r="I14">
         <v>251148000.0</v>
       </c>
-      <c r="J14"/>
-[...2 lines deleted...]
-      <c r="M14"/>
+      <c r="J14">
+        <v>215852000.0</v>
+      </c>
+      <c r="K14">
+        <v>91192500.0</v>
+      </c>
+      <c r="L14">
+        <v>290873000.0</v>
+      </c>
+      <c r="M14">
+        <v>109428250.0</v>
+      </c>
       <c r="N14">
-        <v>260146000.0</v>
-[...1 lines deleted...]
-      <c r="O14"/>
+        <v>84025000.0</v>
+      </c>
+      <c r="O14">
+        <v>109428250.0</v>
+      </c>
       <c r="P14">
         <v>620750000.0</v>
       </c>
       <c r="Q14">
         <v>142015000.0</v>
       </c>
       <c r="R14">
         <v>114985000.0</v>
       </c>
       <c r="S14">
         <v>124000000.0</v>
       </c>
       <c r="T14">
-        <v>116446000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="U14">
         <v>117070000.0</v>
       </c>
       <c r="V14">
         <v>129930000.0</v>
       </c>
       <c r="W14">
         <v>116000000.0</v>
       </c>
       <c r="X14">
-        <v>252000000.0</v>
+        <v>252315000.0</v>
       </c>
       <c r="Y14">
         <v>246701000.0</v>
       </c>
       <c r="Z14">
         <v>224299000.0</v>
       </c>
       <c r="AA14">
-        <v>245000000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="AB14">
         <v>261714000.0</v>
       </c>
       <c r="AC14">
         <v>213285000.0</v>
       </c>
       <c r="AD14">
         <v>249715000.0</v>
       </c>
       <c r="AE14">
         <v>245000000.0</v>
       </c>
       <c r="AF14">
-        <v>221601000.0</v>
+        <v>222000000.0</v>
       </c>
       <c r="AG14">
-        <v>214201000.0</v>
+        <v>214000000.0</v>
       </c>
       <c r="AH14">
-        <v>201799000.0</v>
+        <v>202000000.0</v>
       </c>
       <c r="AI14">
         <v>180000000.0</v>
       </c>
       <c r="AJ14">
         <v>157218000.0</v>
       </c>
       <c r="AK14">
         <v>144602000.0</v>
       </c>
       <c r="AL14">
-        <v>157398000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="AM14">
-        <v>152000000.0</v>
+        <v>153000000.0</v>
       </c>
       <c r="AN14">
         <v>141934000.0</v>
       </c>
       <c r="AO14">
         <v>130619000.0</v>
       </c>
       <c r="AP14">
-        <v>121381000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="AQ14">
         <v>120000000.0</v>
       </c>
       <c r="AR14">
-        <v>167071000.0</v>
+        <v>201001000.0</v>
       </c>
       <c r="AS14">
-        <v>97539000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="AT14">
-        <v>186461000.0</v>
+        <v>186000000.0</v>
       </c>
       <c r="AU14">
         <v>201000000.0</v>
       </c>
       <c r="AV14">
-        <v>229005000.0</v>
+        <v>185000000.0</v>
       </c>
       <c r="AW14">
-        <v>191521000.0</v>
+        <v>207000000.0</v>
       </c>
       <c r="AX14">
-        <v>197479000.0</v>
+        <v>197000000.0</v>
       </c>
       <c r="AY14">
         <v>206000000.0</v>
       </c>
       <c r="AZ14">
         <v>171551000.0</v>
       </c>
       <c r="BA14">
-        <v>296017000.0</v>
+        <v>295000000.0</v>
       </c>
       <c r="BB14">
-        <v>349983000.0</v>
+        <v>353000000.0</v>
       </c>
       <c r="BC14">
         <v>327000000.0</v>
       </c>
       <c r="BD14">
         <v>336872000.0</v>
       </c>
       <c r="BE14">
         <v>403600000.0</v>
       </c>
       <c r="BF14">
         <v>389400000.0</v>
       </c>
       <c r="BG14">
         <v>339000000.0</v>
       </c>
       <c r="BH14">
         <v>395952000.0</v>
       </c>
       <c r="BI14">
         <v>321000000.0</v>
       </c>
       <c r="BJ14">
         <v>164000000.0</v>
       </c>
       <c r="BK14">
         <v>73000000.0</v>
       </c>
       <c r="BL14">
         <v>105674000.0</v>
       </c>
       <c r="BM14">
         <v>130000000.0</v>
       </c>
       <c r="BN14">
         <v>69000000.0</v>
       </c>
       <c r="BO14">
-        <v>100000000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="BP14">
         <v>-222894000.0</v>
       </c>
       <c r="BQ14">
         <v>61000000.0</v>
       </c>
       <c r="BR14">
         <v>117000000.0</v>
       </c>
       <c r="BS14">
         <v>81000000.0</v>
       </c>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
@@ -31330,234 +31364,234 @@
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
     </row>
     <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>213</v>
       </c>
       <c r="B25">
         <v>644013000.0</v>
       </c>
       <c r="C25">
         <v>-604000000.0</v>
       </c>
       <c r="D25">
         <v>13568000.0</v>
       </c>
       <c r="E25">
         <v>255600000.0</v>
       </c>
       <c r="F25">
-        <v>658289000.0</v>
+        <v>491081500.0</v>
       </c>
       <c r="G25">
-        <v>-296000000.0</v>
+        <v>-448431000.0</v>
       </c>
       <c r="H25">
-        <v>548002000.0</v>
+        <v>548002001.0</v>
       </c>
       <c r="I25">
         <v>-332558000.0</v>
       </c>
       <c r="J25">
-        <v>363409000.0</v>
+        <v>147557000.0</v>
       </c>
       <c r="K25">
-        <v>214000000.0</v>
+        <v>122807500.0</v>
       </c>
       <c r="L25">
-        <v>-213445000.0</v>
+        <v>-504318000.0</v>
       </c>
       <c r="M25">
-        <v>-189122000.0</v>
+        <v>-298550250.0</v>
       </c>
       <c r="N25">
-        <v>-223878000.0</v>
+        <v>-698039000.0</v>
       </c>
       <c r="O25">
-        <v>-163000000.0</v>
+        <v>51571750.0</v>
       </c>
       <c r="P25">
         <v>501498000.0</v>
       </c>
       <c r="Q25">
         <v>-149864000.0</v>
       </c>
       <c r="R25">
         <v>600141000.0</v>
       </c>
       <c r="S25">
         <v>39000000.0</v>
       </c>
       <c r="T25">
-        <v>-2500413000.0</v>
+        <v>-2499967000.0</v>
       </c>
       <c r="U25">
         <v>-193882000.0</v>
       </c>
       <c r="V25">
         <v>375317000.0</v>
       </c>
       <c r="W25">
         <v>13000000.0</v>
       </c>
       <c r="X25">
-        <v>641995000.0</v>
+        <v>641680000.0</v>
       </c>
       <c r="Y25">
         <v>-473563000.0</v>
       </c>
       <c r="Z25">
         <v>182563000.0</v>
       </c>
       <c r="AA25">
-        <v>-11000000.0</v>
+        <v>126000000.0</v>
       </c>
       <c r="AB25">
         <v>-18568000.0</v>
       </c>
       <c r="AC25">
         <v>-727479000.0</v>
       </c>
       <c r="AD25">
         <v>419479000.0</v>
       </c>
       <c r="AE25">
         <v>-40000000.0</v>
       </c>
       <c r="AF25">
-        <v>1517610000.0</v>
+        <v>1517211000.0</v>
       </c>
       <c r="AG25">
-        <v>-223180000.0</v>
+        <v>-222979000.0</v>
       </c>
       <c r="AH25">
-        <v>208180000.0</v>
+        <v>207979000.0</v>
       </c>
       <c r="AI25">
         <v>97000000.0</v>
       </c>
       <c r="AJ25">
         <v>1317248000.0</v>
       </c>
       <c r="AK25">
         <v>-33634000.0</v>
       </c>
       <c r="AL25">
-        <v>57634000.0</v>
+        <v>59032000.0</v>
       </c>
       <c r="AM25">
-        <v>122000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="AN25">
         <v>1049932000.0</v>
       </c>
       <c r="AO25">
         <v>-389531000.0</v>
       </c>
       <c r="AP25">
-        <v>58353000.0</v>
+        <v>343324000.0</v>
       </c>
       <c r="AQ25">
         <v>-1048000000.0</v>
       </c>
       <c r="AR25">
-        <v>1811964000.0</v>
+        <v>1778034000.0</v>
       </c>
       <c r="AS25">
-        <v>-325297000.0</v>
+        <v>-427758000.0</v>
       </c>
       <c r="AT25">
-        <v>381297000.0</v>
+        <v>381758000.0</v>
       </c>
       <c r="AU25">
         <v>51000000.0</v>
       </c>
       <c r="AV25">
-        <v>594928000.0</v>
+        <v>638933000.0</v>
       </c>
       <c r="AW25">
-        <v>174086000.0</v>
+        <v>158607000.0</v>
       </c>
       <c r="AX25">
-        <v>-424086000.0</v>
+        <v>-423607000.0</v>
       </c>
       <c r="AY25">
         <v>-324000000.0</v>
       </c>
       <c r="AZ25">
         <v>226431000.0</v>
       </c>
       <c r="BA25">
-        <v>-239005000.0</v>
+        <v>-237988000.0</v>
       </c>
       <c r="BB25">
-        <v>30005000.0</v>
+        <v>26988000.0</v>
       </c>
       <c r="BC25">
         <v>170000000.0</v>
       </c>
       <c r="BD25">
         <v>1820611000.0</v>
       </c>
       <c r="BE25">
         <v>-962745000.0</v>
       </c>
       <c r="BF25">
         <v>1826745000.0</v>
       </c>
       <c r="BG25">
         <v>-184000000.0</v>
       </c>
       <c r="BH25">
         <v>237679000.0</v>
       </c>
       <c r="BI25">
         <v>-157000000.0</v>
       </c>
       <c r="BJ25">
         <v>273000000.0</v>
       </c>
       <c r="BK25">
         <v>-98000000.0</v>
       </c>
       <c r="BL25">
         <v>-36795000.0</v>
       </c>
       <c r="BM25">
         <v>573000000.0</v>
       </c>
       <c r="BN25">
         <v>-1057000000.0</v>
       </c>
       <c r="BO25">
-        <v>-51000000.0</v>
+        <v>-40000000.0</v>
       </c>
       <c r="BP25">
         <v>286686000.0</v>
       </c>
       <c r="BQ25">
         <v>-1134000000.0</v>
       </c>
       <c r="BR25">
         <v>1083000000.0</v>
       </c>
       <c r="BS25">
         <v>-1066000000.0</v>
       </c>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>