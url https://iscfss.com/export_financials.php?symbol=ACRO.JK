--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -850,94 +853,98 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>1961931000.0</v>
+      </c>
       <c r="C2">
         <v>3053578000.0</v>
       </c>
       <c r="D2">
         <v>256152000.0</v>
       </c>
       <c r="E2">
         <v>1610368000.0</v>
       </c>
       <c r="F2">
         <v>2712316000.0</v>
       </c>
       <c r="G2">
         <v>1159576000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>10</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>48727104000.0</v>
+      </c>
       <c r="C5">
         <v>54262174000.0</v>
       </c>
       <c r="D5">
         <v>-212238000.0</v>
       </c>
       <c r="E5">
         <v>-104169000.0</v>
       </c>
       <c r="F5">
         <v>6872000.0</v>
       </c>
       <c r="G5">
         <v>45575000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
@@ -967,133 +974,133 @@
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9">
         <v>63285443130.0</v>
       </c>
       <c r="C9">
         <v>63277700550.0</v>
       </c>
       <c r="D9">
         <v>5307398090.0</v>
       </c>
       <c r="E9">
         <v>5307398090.0</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
-        <v>52537277550.0</v>
+        <v>52537278000.0</v>
       </c>
       <c r="C10">
         <v>41515717000.0</v>
       </c>
       <c r="D10">
         <v>2251125000.0</v>
       </c>
       <c r="E10">
         <v>22192103000.0</v>
       </c>
       <c r="F10">
         <v>16720527000.0</v>
       </c>
       <c r="G10">
         <v>5944423000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
-        <v>52537277550.0</v>
+        <v>52537278000.0</v>
       </c>
       <c r="C12">
         <v>41515717000.0</v>
       </c>
       <c r="D12">
         <v>2267842000.0</v>
       </c>
       <c r="E12">
         <v>25044255000.0</v>
       </c>
       <c r="F12">
         <v>21340905000.0</v>
       </c>
       <c r="G12">
         <v>6241685000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
-        <v>55380280620.0</v>
+        <v>55380281000.0</v>
       </c>
       <c r="C13">
         <v>55379348000.0</v>
       </c>
       <c r="D13">
         <v>41502310000.0</v>
       </c>
       <c r="E13">
         <v>41502310000.0</v>
       </c>
       <c r="F13">
         <v>41502310000.0</v>
       </c>
       <c r="G13">
         <v>3692600000.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
-        <v>3469162480.0</v>
+        <v>3300930000.0</v>
       </c>
       <c r="C14">
         <v>3469146000.0</v>
       </c>
       <c r="D14">
         <v>2480720000.0</v>
       </c>
       <c r="E14">
         <v>2480720000.0</v>
       </c>
       <c r="F14">
         <v>1107261000.0</v>
       </c>
       <c r="G14">
         <v>246556000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
@@ -1137,88 +1144,90 @@
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>26</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>1237500000.0</v>
+      </c>
       <c r="C21">
         <v>1237500000.0</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
-        <v>18923053700.0</v>
+        <v>18923054000.0</v>
       </c>
       <c r="C22">
         <v>16462583000.0</v>
       </c>
       <c r="D22">
         <v>18120793000.0</v>
       </c>
       <c r="E22">
         <v>15801530000.0</v>
       </c>
       <c r="F22">
         <v>6570346000.0</v>
       </c>
       <c r="G22">
         <v>6218833000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
-        <v>232014017710.0</v>
+        <v>232014018000.0</v>
       </c>
       <c r="C23">
         <v>244224133000.0</v>
       </c>
       <c r="D23">
         <v>106930076000.0</v>
       </c>
       <c r="E23">
         <v>84257926000.0</v>
       </c>
       <c r="F23">
         <v>81253028000.0</v>
       </c>
       <c r="G23">
         <v>53329816000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
@@ -1248,286 +1257,298 @@
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>33</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>-11488506000.0</v>
+      </c>
       <c r="C28">
         <v>3737883000.0</v>
       </c>
       <c r="D28">
         <v>43226075000.0</v>
       </c>
       <c r="E28">
         <v>5809077000.0</v>
       </c>
       <c r="F28">
         <v>8920875000.0</v>
       </c>
       <c r="G28">
         <v>25434276000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>7561683730.0</v>
+        <v>7561684000.0</v>
       </c>
       <c r="C30">
         <v>10173264000.0</v>
       </c>
       <c r="D30">
         <v>6273844000.0</v>
       </c>
       <c r="E30">
         <v>12880346000.0</v>
       </c>
       <c r="F30">
         <v>19211940000.0</v>
       </c>
       <c r="G30">
         <v>14971338000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>38</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>152615907000.0</v>
+      </c>
       <c r="C33">
         <v>174721236000.0</v>
       </c>
       <c r="D33">
         <v>80146602000.0</v>
       </c>
       <c r="E33">
         <v>30479500000.0</v>
       </c>
       <c r="F33">
         <v>33993330000.0</v>
       </c>
       <c r="G33">
         <v>25526481000.0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>40</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>2643810000.0</v>
+      </c>
       <c r="C35">
         <v>2378408000.0</v>
       </c>
       <c r="D35">
         <v>2359094000.0</v>
       </c>
       <c r="E35">
         <v>1736474000.0</v>
       </c>
       <c r="F35">
         <v>1534340000.0</v>
       </c>
       <c r="G35">
         <v>7576411000.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>41</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>37261370000.0</v>
+      </c>
       <c r="C36">
         <v>73502345000.0</v>
       </c>
       <c r="D36">
         <v>65736896000.0</v>
       </c>
       <c r="E36">
         <v>18796552000.0</v>
       </c>
       <c r="F36">
         <v>22315338000.0</v>
       </c>
       <c r="G36">
         <v>11933711000.0</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38">
         <v>2586015240.0</v>
       </c>
       <c r="C38">
         <v>2017386920.0</v>
       </c>
       <c r="D38">
         <v>3784025330.0</v>
       </c>
       <c r="E38">
         <v>652767770.0</v>
       </c>
       <c r="F38"/>
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>44</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>376096000.0</v>
+      </c>
       <c r="C39">
         <v>1351332000.0</v>
       </c>
       <c r="D39">
         <v>120995000.0</v>
       </c>
       <c r="E39">
         <v>52295000.0</v>
       </c>
       <c r="F39">
         <v>136507000.0</v>
       </c>
       <c r="G39">
         <v>371478000.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>6687262000.0</v>
+      </c>
       <c r="C40">
         <v>1424651000.0</v>
       </c>
       <c r="D40">
         <v>2157762000.0</v>
       </c>
       <c r="E40">
         <v>1278738000.0</v>
       </c>
       <c r="F40">
         <v>2097349000.0</v>
       </c>
       <c r="G40">
         <v>3524007000.0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
-        <v>48727103990.0</v>
+        <v>63285443000.0</v>
       </c>
       <c r="C42">
         <v>63277701000.0</v>
       </c>
       <c r="D42">
         <v>5307398000.0</v>
       </c>
       <c r="E42">
         <v>5307398000.0</v>
       </c>
       <c r="F42">
         <v>5307398000.0</v>
       </c>
       <c r="G42">
         <v>112160000.0</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
@@ -1538,136 +1559,140 @@
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>51</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>111597031000.0</v>
+      </c>
       <c r="C46">
         <v>99981392000.0</v>
       </c>
       <c r="D46">
         <v>14409706000.0</v>
       </c>
       <c r="E46">
         <v>11682948000.0</v>
       </c>
       <c r="F46">
         <v>11677992000.0</v>
       </c>
       <c r="G46">
         <v>12713570000.0</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47">
         <v>111597031480.0</v>
       </c>
       <c r="C47">
         <v>99981391860.0</v>
       </c>
       <c r="D47">
         <v>14409706230.0</v>
       </c>
       <c r="E47">
         <v>11682947650.0</v>
       </c>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
-        <v>12279415150.0</v>
+        <v>12279415000.0</v>
       </c>
       <c r="C48">
         <v>19194673000.0</v>
       </c>
       <c r="D48">
         <v>10082399000.0</v>
       </c>
       <c r="E48">
         <v>4925627000.0</v>
       </c>
       <c r="F48">
         <v>2451042000.0</v>
       </c>
       <c r="G48">
         <v>12140788000.0</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>56</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>41048772000.0</v>
+      </c>
       <c r="C51">
         <v>45253600000.0</v>
       </c>
       <c r="D51">
         <v>45477200000.0</v>
       </c>
       <c r="E51">
         <v>28001180000.0</v>
       </c>
       <c r="F51">
         <v>25641402000.0</v>
       </c>
       <c r="G51">
         <v>31378699000.0</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
         <v>41048772000.0</v>
       </c>
       <c r="C52">
         <v>45253600000.0</v>
@@ -1700,154 +1725,154 @@
         <v>2852152000.0</v>
       </c>
       <c r="F53">
         <v>4620378000.0</v>
       </c>
       <c r="G53">
         <v>297262000.0</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
-        <v>232014017710.0</v>
+        <v>232014018000.0</v>
       </c>
       <c r="C55">
         <v>244224133000.0</v>
       </c>
       <c r="D55">
         <v>106930076000.0</v>
       </c>
       <c r="E55">
         <v>84257926000.0</v>
       </c>
       <c r="F55">
         <v>81253028000.0</v>
       </c>
       <c r="G55">
         <v>53329816000.0</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
-        <v>79398110740.0</v>
+        <v>79398111000.0</v>
       </c>
       <c r="C56">
         <v>69502896000.0</v>
       </c>
       <c r="D56">
         <v>26783474000.0</v>
       </c>
       <c r="E56">
         <v>53778426000.0</v>
       </c>
       <c r="F56">
         <v>47259698000.0</v>
       </c>
       <c r="G56">
         <v>27803335000.0</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
-        <v>49697964880.0</v>
+        <v>49697965000.0</v>
       </c>
       <c r="C57">
         <v>49731829000.0</v>
       </c>
       <c r="D57">
         <v>47891113000.0</v>
       </c>
       <c r="E57">
         <v>30890286000.0</v>
       </c>
       <c r="F57">
         <v>30451067000.0</v>
       </c>
       <c r="G57">
         <v>29762282000.0</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
-        <v>52341774820.0</v>
+        <v>52341775000.0</v>
       </c>
       <c r="C58">
         <v>52110237000.0</v>
       </c>
       <c r="D58">
         <v>50250207000.0</v>
       </c>
       <c r="E58">
         <v>32626760000.0</v>
       </c>
       <c r="F58">
         <v>31985407000.0</v>
       </c>
       <c r="G58">
         <v>37338693000.0</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
-        <v>179672242890.0</v>
+        <v>179672243000.0</v>
       </c>
       <c r="C60">
         <v>192113896000.0</v>
       </c>
       <c r="D60">
         <v>56679869000.0</v>
       </c>
       <c r="E60">
         <v>51631166000.0</v>
       </c>
       <c r="F60">
         <v>49267621000.0</v>
       </c>
       <c r="G60">
         <v>15991123000.0</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
@@ -1864,2132 +1889,2279 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>7</v>
       </c>
-      <c r="B2"/>
-[...1 lines deleted...]
-      <c r="D2">
+      <c r="B2">
+        <v>684712000.0</v>
+      </c>
+      <c r="C2">
+        <v>1961931000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>875958000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3144029000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3053578000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1549572000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1773569000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>467635000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>256152000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>256151524.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>423782179.0</v>
       </c>
-      <c r="M2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N2"/>
       <c r="O2">
         <v>1610368149.0</v>
       </c>
-      <c r="P2"/>
+      <c r="P2">
+        <v>1610368149.0</v>
+      </c>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>10</v>
       </c>
-      <c r="B5"/>
-[...1 lines deleted...]
-      <c r="D5">
+      <c r="B5">
+        <v>48698285000.0</v>
+      </c>
+      <c r="C5">
+        <v>48727104000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
         <v>54400403000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>54331288000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>54262174000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>53904665000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>53931682000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-239255000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-212238000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-212237950.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-215884712.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>51631166016.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-104169340.0</v>
       </c>
       <c r="O5">
         <v>-104169340.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="P5">
+        <v>-104169340.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5">
         <v>49267621258.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>14</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>63285443130.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>63283564840.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>63281577320.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>63278701530.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>63277700550.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>63275754040.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
-        <v>52537277550.0</v>
+        <v>46178359000.0</v>
       </c>
       <c r="C10">
+        <v>52537278000.0</v>
+      </c>
+      <c r="D10">
         <v>30896517540.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>33295378000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>36336545000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41515717000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>31744794000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>54432664000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>44163634000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2251125000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2251124616.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43248130862.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-25044255159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22192103385.0</v>
       </c>
       <c r="O10">
         <v>22192103385.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="P10">
+        <v>22192103385.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10">
         <v>-21340905357.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
-        <v>52537277550.0</v>
+        <v>46178359000.0</v>
       </c>
       <c r="C12">
+        <v>52537278000.0</v>
+      </c>
+      <c r="D12">
         <v>30896517540.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>33295378000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36336545000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>41515717000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>31744794000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>54444375000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>44180351000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2267842000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2267841865.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>43264849371.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25044255159.0</v>
       </c>
       <c r="N12">
         <v>25044255159.0</v>
       </c>
       <c r="O12">
         <v>25044255159.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="P12">
+        <v>25044255159.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12">
         <v>21340905357.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
-        <v>55380280620.0</v>
+        <v>55383009000.0</v>
       </c>
       <c r="C13">
+        <v>55380281000.0</v>
+      </c>
+      <c r="D13">
         <v>55380054320.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>55379815000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>55379468000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>55379348000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>55379113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55378870000.0</v>
       </c>
       <c r="I13">
         <v>55378870000.0</v>
       </c>
       <c r="J13">
+        <v>55378870000.0</v>
+      </c>
+      <c r="K13">
         <v>41502310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41502310020.0</v>
       </c>
       <c r="L13">
         <v>41502310020.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="M13">
         <v>41502310020.0</v>
       </c>
+      <c r="N13"/>
       <c r="O13">
         <v>41502310020.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>41502310020.0</v>
+      </c>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
-        <v>3469162480.0</v>
+        <v>3469353000.0</v>
       </c>
       <c r="C14">
+        <v>3469162000.0</v>
+      </c>
+      <c r="D14">
         <v>3469197810.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3469162479.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3469169000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6661493196.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2277371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2468860000.0</v>
       </c>
       <c r="I14">
         <v>2468860000.0</v>
       </c>
       <c r="J14">
-        <v>2480720168.0</v>
+        <v>2468860000.0</v>
       </c>
       <c r="K14">
         <v>2480720168.0</v>
       </c>
       <c r="L14">
         <v>2480720168.0</v>
       </c>
       <c r="M14">
         <v>2480720168.0</v>
       </c>
       <c r="N14">
-        <v>2722814882.0</v>
+        <v>2480720168.0</v>
       </c>
       <c r="O14">
         <v>2722814882.0</v>
       </c>
       <c r="P14">
-        <v>2238625454.0</v>
+        <v>2722814882.0</v>
       </c>
       <c r="Q14">
         <v>2238625454.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>2238625454.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>26</v>
       </c>
-      <c r="B21"/>
-      <c r="C21"/>
+      <c r="B21">
+        <v>1237500000.0</v>
+      </c>
+      <c r="C21">
+        <v>1237500000.0</v>
+      </c>
       <c r="D21"/>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
+      <c r="E21"/>
       <c r="F21">
         <v>1237500000.0</v>
       </c>
-      <c r="G21"/>
+      <c r="G21">
+        <v>1237500000.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
-        <v>18923053700.0</v>
+        <v>18592143000.0</v>
       </c>
       <c r="C22">
+        <v>18923054000.0</v>
+      </c>
+      <c r="D22">
         <v>17654652450.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>15939877000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16405920000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16462583000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>16407687000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16300201000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>17815037000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>18120793000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18120792599.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12828321747.0</v>
       </c>
-      <c r="M22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N22"/>
       <c r="O22">
         <v>15801529682.0</v>
       </c>
-      <c r="P22"/>
+      <c r="P22">
+        <v>15801529682.0</v>
+      </c>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
-        <v>232014017710.0</v>
+        <v>234374799000.0</v>
       </c>
       <c r="C23">
+        <v>232014018000.0</v>
+      </c>
+      <c r="D23">
         <v>231180746670.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>224676657000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>226269004000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>244224133000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>207246385000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>226792052000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>157556607000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>106930076000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>104570982593.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>101824603571.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>51631166016.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82521452263.0</v>
       </c>
       <c r="O23">
         <v>82521452263.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="P23">
+        <v>82521452263.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23">
         <v>49267621258.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>30</v>
       </c>
-      <c r="B25">
-[...1 lines deleted...]
-      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
-      <c r="B28"/>
-[...1 lines deleted...]
-      <c r="D28">
+      <c r="B28">
+        <v>-3339006000.0</v>
+      </c>
+      <c r="C28">
+        <v>-11488506000.0</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28">
         <v>6994928000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3474655000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3737883000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-21693162000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-21224944000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-23409309000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>43226075000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>43226075384.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>417425138.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25044255159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5809076615.0</v>
       </c>
       <c r="O28">
         <v>5809076615.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="P28">
+        <v>5809076615.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28">
         <v>21340905357.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>7561683730.0</v>
+        <v>8995299000.0</v>
       </c>
       <c r="C30">
+        <v>7561684000.0</v>
+      </c>
+      <c r="D30">
         <v>8294188860.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8100301000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13247819000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10173264000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9633085000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8835509000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11103516000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6273844000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6273844442.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10532272752.0</v>
       </c>
-      <c r="M30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N30"/>
       <c r="O30">
         <v>12880345827.0</v>
       </c>
-      <c r="P30"/>
+      <c r="P30">
+        <v>12880345827.0</v>
+      </c>
       <c r="Q30"/>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>38</v>
       </c>
-      <c r="B33"/>
-[...1 lines deleted...]
-      <c r="D33">
+      <c r="B33">
+        <v>160486388000.0</v>
+      </c>
+      <c r="C33">
+        <v>152615907000.0</v>
+      </c>
+      <c r="D33"/>
+      <c r="E33">
         <v>165698473000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>158817675000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>174721236000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>144189141000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>136733453000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>82727713000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>80146602000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>80146601751.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>37278958678.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>-25044255159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30479499736.0</v>
       </c>
       <c r="O33">
         <v>30479499736.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="P33">
+        <v>30479499736.0</v>
+      </c>
+      <c r="Q33"/>
+      <c r="R33">
         <v>-21340905357.0</v>
       </c>
     </row>
-    <row r="34" spans="1:17">
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>40</v>
       </c>
-      <c r="B35"/>
-[...1 lines deleted...]
-      <c r="D35">
+      <c r="B35">
+        <v>2796389000.0</v>
+      </c>
+      <c r="C35">
+        <v>2643810000.0</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35">
         <v>2388065000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2383237000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2378408000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2826059000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2670404000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2514749000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2359094000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
-    </row>
-    <row r="36" spans="1:17">
+      <c r="R35"/>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>41</v>
       </c>
-      <c r="B36"/>
-[...1 lines deleted...]
-      <c r="D36">
+      <c r="B36">
+        <v>45939124000.0</v>
+      </c>
+      <c r="C36">
+        <v>37261370000.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36">
         <v>67796226000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>58140342000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>73502345000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>57694764000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>67086845000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>68659543000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>65736896000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>65736895520.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>25440468436.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-25044255159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18796552091.0</v>
       </c>
       <c r="O36">
         <v>18796552091.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="P36">
+        <v>18796552091.0</v>
+      </c>
+      <c r="Q36"/>
+      <c r="R36">
         <v>-21340905357.0</v>
       </c>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>43</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>2586015240.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2433715150.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2335146860.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2186280570.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2017386920.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1974450040.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="R38"/>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>44</v>
       </c>
-      <c r="B39"/>
-[...1 lines deleted...]
-      <c r="D39">
+      <c r="B39">
+        <v>122610000.0</v>
+      </c>
+      <c r="C39">
+        <v>376096000.0</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39">
         <v>1642627000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1461045000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1351332000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5271680000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>10478513000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1729990000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>120995000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>120995589.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>68580387.0</v>
       </c>
-      <c r="M39"/>
       <c r="N39">
-        <v>52295582.0</v>
+        <v>-25044255159.0</v>
       </c>
       <c r="O39">
         <v>52295582.0</v>
       </c>
-      <c r="P39"/>
+      <c r="P39">
+        <v>52295582.0</v>
+      </c>
       <c r="Q39"/>
-    </row>
-    <row r="40" spans="1:17">
+      <c r="R39">
+        <v>-21340905357.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>45</v>
       </c>
-      <c r="B40"/>
-[...1 lines deleted...]
-      <c r="D40">
+      <c r="B40">
+        <v>6690938000.0</v>
+      </c>
+      <c r="C40">
+        <v>6687262000.0</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
         <v>1270712000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2248066000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1424651000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1780312000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1800257000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2531509000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2157762000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2157761865.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2057294556.0</v>
       </c>
-      <c r="M40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N40"/>
       <c r="O40">
         <v>1278738098.0</v>
       </c>
-      <c r="P40"/>
+      <c r="P40">
+        <v>1278738098.0</v>
+      </c>
       <c r="Q40"/>
-    </row>
-    <row r="41" spans="1:17">
+      <c r="R40"/>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
-        <v>48727103990.0</v>
+        <v>63308088000.0</v>
       </c>
       <c r="C42">
+        <v>63285443000.0</v>
+      </c>
+      <c r="D42">
         <v>54469517160.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>63281577000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>63278702000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>63277701000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>63275754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63273735000.0</v>
       </c>
       <c r="I42">
         <v>63273735000.0</v>
       </c>
       <c r="J42">
+        <v>63273735000.0</v>
+      </c>
+      <c r="K42">
         <v>5307398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5307398085.0</v>
       </c>
       <c r="L42">
         <v>5307398085.0</v>
       </c>
-      <c r="M42"/>
-      <c r="N42">
+      <c r="M42">
         <v>5307398085.0</v>
       </c>
+      <c r="N42"/>
       <c r="O42">
         <v>5307398085.0</v>
       </c>
-      <c r="P42"/>
+      <c r="P42">
+        <v>5307398085.0</v>
+      </c>
       <c r="Q42"/>
-    </row>
-    <row r="43" spans="1:17">
+      <c r="R42"/>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>51</v>
       </c>
-      <c r="B46"/>
-[...1 lines deleted...]
-      <c r="D46">
+      <c r="B46">
+        <v>110789759000.0</v>
+      </c>
+      <c r="C46">
+        <v>111597031000.0</v>
+      </c>
+      <c r="D46"/>
+      <c r="E46">
         <v>97852241000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>99439832000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>99981392000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>86494377000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>69646608000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>14068170000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>14409706000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>14409706231.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>11838490242.0</v>
       </c>
-      <c r="M46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N46"/>
       <c r="O46">
         <v>11682947645.0</v>
       </c>
-      <c r="P46"/>
+      <c r="P46">
+        <v>11682947645.0</v>
+      </c>
       <c r="Q46"/>
-    </row>
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>52</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>111597031480.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>101674562710.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>97852241370.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>99439832500.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>99981391860.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>86494377020.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
-        <v>12279415150.0</v>
+        <v>13974024000.0</v>
       </c>
       <c r="C48">
+        <v>12279415000.0</v>
+      </c>
+      <c r="D48">
         <v>10381646510.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>6789821000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>5693013000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>19194673000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>18479278000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>14755814000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>12875039000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>10082399000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>10082399050.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>9084147444.0</v>
       </c>
-      <c r="M48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N48"/>
       <c r="O48">
         <v>4925627252.0</v>
       </c>
-      <c r="P48"/>
+      <c r="P48">
+        <v>4925627252.0</v>
+      </c>
       <c r="Q48"/>
-    </row>
-    <row r="49" spans="1:17">
+      <c r="R48"/>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>56</v>
       </c>
-      <c r="B51"/>
-[...1 lines deleted...]
-      <c r="D51">
+      <c r="B51">
+        <v>42839353000.0</v>
+      </c>
+      <c r="C51">
+        <v>41048772000.0</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51">
         <v>40290306000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>39811200000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>45253600000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10051632000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>33207720000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>20754325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45477200000.0</v>
       </c>
       <c r="K51">
         <v>45477200000.0</v>
       </c>
       <c r="L51">
+        <v>45477200000.0</v>
+      </c>
+      <c r="M51">
         <v>43665556000.0</v>
       </c>
-      <c r="M51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N51"/>
       <c r="O51">
         <v>28001180000.0</v>
       </c>
-      <c r="P51"/>
+      <c r="P51">
+        <v>28001180000.0</v>
+      </c>
       <c r="Q51"/>
-    </row>
-    <row r="52" spans="1:17">
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
+        <v>42839353000.0</v>
+      </c>
+      <c r="C52">
         <v>41048772000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>41399760000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>40290306000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>39811200000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>45253600000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>10051632000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>33207720000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>20754325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45477200000.0</v>
       </c>
       <c r="K52">
         <v>45477200000.0</v>
       </c>
       <c r="L52">
+        <v>45477200000.0</v>
+      </c>
+      <c r="M52">
         <v>43665556000.0</v>
       </c>
-      <c r="M52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N52"/>
       <c r="O52">
         <v>28001180000.0</v>
       </c>
-      <c r="P52"/>
+      <c r="P52">
+        <v>28001180000.0</v>
+      </c>
       <c r="Q52"/>
-    </row>
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
-[...1 lines deleted...]
-      </c>
+      <c r="D53"/>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>11711270.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>11711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16717000.0</v>
       </c>
       <c r="J53">
         <v>16717000.0</v>
       </c>
       <c r="K53">
+        <v>16717000.0</v>
+      </c>
+      <c r="L53">
         <v>16717249.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>16718509.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>50088510318.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2852151774.0</v>
       </c>
       <c r="O53">
         <v>2852151774.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="P53">
+        <v>2852151774.0</v>
+      </c>
+      <c r="Q53"/>
+      <c r="R53">
         <v>42681810714.0</v>
       </c>
     </row>
-    <row r="54" spans="1:17">
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
-        <v>232014017710.0</v>
+        <v>234374799000.0</v>
       </c>
       <c r="C55">
+        <v>232014018000.0</v>
+      </c>
+      <c r="D55">
         <v>231180746670.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>224676657000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>226269004000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>244224133000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>207246385000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>226792052000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>157556607000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>106930076000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>106930076246.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>103972982935.0</v>
       </c>
-      <c r="M55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N55"/>
       <c r="O55">
         <v>84257925986.0</v>
       </c>
-      <c r="P55"/>
+      <c r="P55">
+        <v>84257925986.0</v>
+      </c>
       <c r="Q55"/>
-    </row>
-    <row r="56" spans="1:17">
+      <c r="R55"/>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
-        <v>79398110740.0</v>
+        <v>73888411000.0</v>
       </c>
       <c r="C56">
+        <v>79398111000.0</v>
+      </c>
+      <c r="D56">
         <v>59167846180.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>58978184000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>67451329000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>69502896000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>63057245000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>90058598000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>74828894000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>26783474000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>26783474495.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>66694024257.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>25044255159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53778426250.0</v>
       </c>
       <c r="O56">
         <v>53778426250.0</v>
       </c>
-      <c r="P56"/>
-      <c r="Q56">
+      <c r="P56">
+        <v>53778426250.0</v>
+      </c>
+      <c r="Q56"/>
+      <c r="R56">
         <v>21340905357.0</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
-        <v>49697964880.0</v>
+        <v>50215003000.0</v>
       </c>
       <c r="C57">
+        <v>49697965000.0</v>
+      </c>
+      <c r="D57">
         <v>45273070010.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>42436975000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>45203295000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>49731829000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>13381516000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>36781546000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>23753469000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>47891113000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>47891113389.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>46146632735.0</v>
       </c>
-      <c r="M57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N57"/>
       <c r="O57">
         <v>30890286247.0</v>
       </c>
-      <c r="P57"/>
+      <c r="P57">
+        <v>30890286247.0</v>
+      </c>
       <c r="Q57"/>
-    </row>
-    <row r="58" spans="1:17">
+      <c r="R57"/>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
-        <v>52341774820.0</v>
+        <v>53011393000.0</v>
       </c>
       <c r="C58">
+        <v>52341775000.0</v>
+      </c>
+      <c r="D58">
         <v>47665963850.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>44825041000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>47586532000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>52110237000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>16207575000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>39451950000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>26268217000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>50250207000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>47891113389.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>46146632735.0</v>
       </c>
-      <c r="M58"/>
       <c r="N58">
-        <v>30890286247.0</v>
+        <v>-51631166016.0</v>
       </c>
       <c r="O58">
         <v>30890286247.0</v>
       </c>
-      <c r="P58"/>
+      <c r="P58">
+        <v>30890286247.0</v>
+      </c>
       <c r="Q58"/>
-    </row>
-    <row r="59" spans="1:17">
+      <c r="R58">
+        <v>-49267621258.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
-        <v>179672242890.0</v>
+        <v>181363406000.0</v>
       </c>
       <c r="C60">
+        <v>179672243000.0</v>
+      </c>
+      <c r="D60">
         <v>183514782830.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>179851616000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>178682472000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>192113896000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>191038811000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>187340102000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>131288390000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>56679869000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>56679869204.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>55677970836.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51631166016.0</v>
       </c>
       <c r="N60">
         <v>51631166016.0</v>
       </c>
       <c r="O60">
         <v>51631166016.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="P60">
+        <v>51631166016.0</v>
+      </c>
+      <c r="Q60"/>
+      <c r="R60">
         <v>49267621258.0</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4010,1800 +4182,1893 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B2">
-        <v>21568649130.0</v>
+        <v>21735789000.0</v>
       </c>
       <c r="C2">
         <v>23255891000.0</v>
       </c>
       <c r="D2">
         <v>21460869000.0</v>
       </c>
       <c r="E2">
         <v>37859561000.0</v>
       </c>
       <c r="F2">
         <v>28971625000.0</v>
       </c>
       <c r="G2">
         <v>20566034000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>82</v>
+      </c>
+      <c r="B3">
+        <v>4210022000.0</v>
+      </c>
       <c r="C3">
         <v>1418379000.0</v>
       </c>
       <c r="D3">
         <v>1559224000.0</v>
       </c>
       <c r="E3">
         <v>1290533000.0</v>
       </c>
       <c r="F3">
         <v>1129205000.0</v>
       </c>
       <c r="G3">
         <v>727223000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>84</v>
+      </c>
+      <c r="B5">
+        <v>12746670000.0</v>
+      </c>
       <c r="C5">
         <v>13588624000.0</v>
       </c>
       <c r="D5">
         <v>10876715000.0</v>
       </c>
       <c r="E5">
         <v>7318557000.0</v>
       </c>
       <c r="F5">
         <v>3608682000.0</v>
       </c>
       <c r="G5">
         <v>8436218000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>85</v>
+      </c>
+      <c r="B6">
+        <v>16956692000.0</v>
+      </c>
       <c r="C6">
         <v>15007003000.0</v>
       </c>
       <c r="D6">
         <v>12435939000.0</v>
       </c>
       <c r="E6">
         <v>8609090000.0</v>
       </c>
       <c r="F6">
         <v>4737887000.0</v>
       </c>
       <c r="G6">
         <v>9163441000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B9">
-        <v>20304217180.0</v>
+        <v>20137078000.0</v>
       </c>
       <c r="C9">
         <v>20468878000.0</v>
       </c>
       <c r="D9">
         <v>17238655000.0</v>
       </c>
       <c r="E9">
         <v>13646136000.0</v>
       </c>
       <c r="F9">
         <v>12791035000.0</v>
       </c>
       <c r="G9">
         <v>9025913000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B10">
-        <v>12645560760.0</v>
+        <v>12645561000.0</v>
       </c>
       <c r="C10">
         <v>11917127000.0</v>
       </c>
       <c r="D10">
         <v>7268304000.0</v>
       </c>
       <c r="E10">
         <v>3522389000.0</v>
       </c>
       <c r="F10">
         <v>3238935000.0</v>
       </c>
       <c r="G10">
         <v>4478785000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>90</v>
+      </c>
+      <c r="B11">
+        <v>2623883000.0</v>
+      </c>
       <c r="C11">
         <v>2804852000.0</v>
       </c>
       <c r="D11">
         <v>2111533000.0</v>
       </c>
       <c r="E11">
         <v>1047803000.0</v>
       </c>
       <c r="F11">
         <v>1124675000.0</v>
       </c>
       <c r="G11">
         <v>1539057000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B12">
         <v>1219778570.0</v>
       </c>
       <c r="C12">
         <v>1007728000.0</v>
       </c>
       <c r="D12">
         <v>507841610.0</v>
       </c>
       <c r="E12">
         <v>2380294730.0</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B13">
         <v>1118670110.0</v>
       </c>
       <c r="C13">
         <v>1007727650.0</v>
       </c>
       <c r="D13">
         <v>2722921260.0</v>
       </c>
       <c r="E13">
         <v>906602350.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B15">
-        <v>10021677460.0</v>
+        <v>10021677000.0</v>
       </c>
       <c r="C15">
         <v>9112274000.0</v>
       </c>
       <c r="D15">
         <v>5156772000.0</v>
       </c>
       <c r="E15">
         <v>2474586000.0</v>
       </c>
       <c r="F15">
         <v>2114260000.0</v>
       </c>
       <c r="G15">
         <v>2939729000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B16">
         <v>10021677460.0</v>
       </c>
       <c r="C16">
         <v>9112274240.0</v>
       </c>
       <c r="D16">
         <v>5156771800.0</v>
       </c>
       <c r="E16">
         <v>2474585670.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B21">
-        <v>11526890650.0</v>
+        <v>11526891000.0</v>
       </c>
       <c r="C21">
         <v>12924854000.0</v>
       </c>
       <c r="D21">
         <v>9991226000.0</v>
       </c>
       <c r="E21">
         <v>4428991000.0</v>
       </c>
       <c r="F21">
         <v>3106696000.0</v>
       </c>
       <c r="G21">
         <v>4224029000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>102</v>
+      </c>
+      <c r="B23">
+        <v>30345976000.0</v>
+      </c>
       <c r="C23">
         <v>30799915000.0</v>
       </c>
       <c r="D23">
         <v>28708299000.0</v>
       </c>
       <c r="E23">
         <v>47076706000.0</v>
       </c>
       <c r="F23">
         <v>38655964000.0</v>
       </c>
       <c r="G23">
         <v>25367918000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28">
-        <v>6901354720.0</v>
+        <v>6755911000.0</v>
       </c>
       <c r="C28">
         <v>6774808000.0</v>
       </c>
       <c r="D28">
         <v>5383171000.0</v>
       </c>
       <c r="E28">
         <v>5617189000.0</v>
       </c>
       <c r="F28">
         <v>6911842000.0</v>
       </c>
       <c r="G28">
         <v>3385687000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B29">
         <v>2623883300.0</v>
       </c>
       <c r="C29">
         <v>2804852380.0</v>
       </c>
       <c r="D29">
         <v>2111532630.0</v>
       </c>
       <c r="E29">
         <v>1047803200.0</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B30">
-        <v>30345975660.0</v>
+        <v>8610187000.0</v>
       </c>
       <c r="C30">
         <v>7544024000.0</v>
       </c>
       <c r="D30">
         <v>7247430000.0</v>
       </c>
       <c r="E30">
         <v>9217145000.0</v>
       </c>
       <c r="F30">
         <v>9684339000.0</v>
       </c>
       <c r="G30">
         <v>4801884000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>110</v>
+      </c>
+      <c r="B31">
+        <v>1118670000.0</v>
+      </c>
       <c r="C31">
         <v>-1007728000.0</v>
       </c>
       <c r="D31">
         <v>-2722921000.0</v>
       </c>
       <c r="E31">
         <v>-906602000.0</v>
       </c>
       <c r="F31">
         <v>132239000.0</v>
       </c>
       <c r="G31">
         <v>254756000.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B32">
-        <v>41872866310.0</v>
+        <v>41872866000.0</v>
       </c>
       <c r="C32">
         <v>43724770000.0</v>
       </c>
       <c r="D32">
         <v>38699525000.0</v>
       </c>
       <c r="E32">
         <v>51505697000.0</v>
       </c>
       <c r="F32">
         <v>41762660000.0</v>
       </c>
       <c r="G32">
         <v>29591947000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B2">
-        <v>5937528520.0</v>
+        <v>7017249000.0</v>
       </c>
       <c r="C2">
+        <v>5943205000.0</v>
+      </c>
+      <c r="D2">
         <v>3768350680.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4081878125.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7780892000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7324282107.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2960224000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5802723000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7168662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4226591106.0</v>
       </c>
       <c r="K2">
         <v>4226591106.0</v>
       </c>
       <c r="L2">
+        <v>4226591106.0</v>
+      </c>
+      <c r="M2">
         <v>3887239523.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9120447608.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9834571366.0</v>
       </c>
       <c r="O2">
         <v>9834571366.0</v>
       </c>
       <c r="P2">
+        <v>9834571366.0</v>
+      </c>
+      <c r="Q2">
         <v>9095209053.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9095209054.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      <c r="D3">
+        <v>82</v>
+      </c>
+      <c r="B3">
+        <v>1374255000.0</v>
+      </c>
+      <c r="C3">
+        <v>1581324000.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3">
         <v>1000433523.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1000434000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>648438848.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>57775000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>322360000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>389806000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413372664.0</v>
       </c>
       <c r="K3">
         <v>413372664.0</v>
       </c>
       <c r="L3">
+        <v>413372664.0</v>
+      </c>
+      <c r="M3">
         <v>367122223.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>365356060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327024490.0</v>
       </c>
       <c r="O3">
         <v>327024490.0</v>
       </c>
       <c r="P3">
+        <v>327024490.0</v>
+      </c>
+      <c r="Q3">
         <v>318241774.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>318241775.0</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      <c r="D5">
+        <v>84</v>
+      </c>
+      <c r="B5">
+        <v>2428468000.0</v>
+      </c>
+      <c r="C5">
+        <v>3458300000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
         <v>-244313720.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4384974000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>867657769.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4832329000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2881648000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5006989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000913489.0</v>
       </c>
       <c r="K5">
         <v>2000913489.0</v>
       </c>
       <c r="L5">
+        <v>2000913489.0</v>
+      </c>
+      <c r="M5">
         <v>4876604679.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1998283355.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377520855.0</v>
       </c>
       <c r="O5">
         <v>1377520855.0</v>
       </c>
       <c r="P5">
-        <v>2281757777.0</v>
+        <v>1377520855.0</v>
       </c>
       <c r="Q5">
         <v>2281757777.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5">
+        <v>2281757777.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      <c r="D6">
+        <v>85</v>
+      </c>
+      <c r="B6">
+        <v>3802723000.0</v>
+      </c>
+      <c r="C6">
+        <v>5039624000.0</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6">
         <v>756119803.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5385408000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1516096617.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4890104000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3204008000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5396795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2414286153.0</v>
       </c>
       <c r="K6">
         <v>2414286153.0</v>
       </c>
       <c r="L6">
+        <v>2414286153.0</v>
+      </c>
+      <c r="M6">
         <v>5243726902.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2363639415.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704545345.0</v>
       </c>
       <c r="O6">
         <v>1704545345.0</v>
       </c>
       <c r="P6">
+        <v>1704545345.0</v>
+      </c>
+      <c r="Q6">
         <v>2599999551.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2599999552.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B9">
-        <v>5743501370.0</v>
+        <v>4719756000.0</v>
       </c>
       <c r="C9">
+        <v>5737825000.0</v>
+      </c>
+      <c r="D9">
         <v>6881105400.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1538582107.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6141028000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4044508408.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6166306000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4258022000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6000042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3739526178.0</v>
       </c>
       <c r="K9">
         <v>3739526178.0</v>
       </c>
       <c r="L9">
+        <v>3739526178.0</v>
+      </c>
+      <c r="M9">
         <v>6245757129.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3513845875.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2603442499.0</v>
       </c>
       <c r="O9">
         <v>2603442499.0</v>
       </c>
       <c r="P9">
+        <v>2603442499.0</v>
+      </c>
+      <c r="Q9">
         <v>4219625468.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4219625467.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B10">
-        <v>2459275090.0</v>
+        <v>2187703000.0</v>
       </c>
       <c r="C10">
+        <v>2459275000.0</v>
+      </c>
+      <c r="D10">
         <v>5065541920.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1069328710.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4051415000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1115831656.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4880821000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2376845000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3543629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750059824.0</v>
       </c>
       <c r="K10">
         <v>750059824.0</v>
       </c>
       <c r="L10">
+        <v>750059824.0</v>
+      </c>
+      <c r="M10">
         <v>3779061036.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1989123739.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>377357678.0</v>
       </c>
       <c r="O10">
         <v>377357678.0</v>
       </c>
       <c r="P10">
+        <v>377357678.0</v>
+      </c>
+      <c r="Q10">
         <v>1383836757.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1383836758.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      <c r="D11">
+        <v>90</v>
+      </c>
+      <c r="B11">
+        <v>493095000.0</v>
+      </c>
+      <c r="C11">
+        <v>561506000.0</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11">
         <v>27478825.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>616139000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>400436481.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1157357000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>496070000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>750988000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250934021.0</v>
       </c>
       <c r="K11">
         <v>250934021.0</v>
       </c>
       <c r="L11">
+        <v>250934021.0</v>
+      </c>
+      <c r="M11">
         <v>689946412.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>919718171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274298.0</v>
       </c>
       <c r="O11">
         <v>274298.0</v>
       </c>
       <c r="P11">
-        <v>523627301.0</v>
+        <v>274298.0</v>
       </c>
       <c r="Q11">
         <v>523627301.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11">
+        <v>523627301.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>91</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>59834490.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>946367240.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2114866699.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1093402440.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>31121180.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>363548000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>92</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>943990890.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>869000480.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>429068610.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>764591900.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>228763980.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>363547950.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B15">
-        <v>1897768650.0</v>
+        <v>1694609000.0</v>
       </c>
       <c r="C15">
+        <v>1897769000.0</v>
+      </c>
+      <c r="D15">
         <v>3591825550.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1096807535.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3435276000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>715395175.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3723464000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1880775000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2792640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>499125803.0</v>
       </c>
       <c r="K15">
         <v>499125803.0</v>
       </c>
       <c r="L15">
+        <v>499125803.0</v>
+      </c>
+      <c r="M15">
         <v>3089114624.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1069405567.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>377083380.0</v>
       </c>
       <c r="O15">
         <v>377083380.0</v>
       </c>
       <c r="P15">
+        <v>377083380.0</v>
+      </c>
+      <c r="Q15">
         <v>860209456.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>860209457.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>95</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1897768650.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3591825550.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1096807540.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3435275720.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>715395180.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3723463680.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B21">
-        <v>3403265980.0</v>
+        <v>2828905000.0</v>
       </c>
       <c r="C21">
+        <v>3403266000.0</v>
+      </c>
+      <c r="D21">
         <v>4196541440.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>640260093.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3286823000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>887067679.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5244369000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2818098000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3975320000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1115424157.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2000913489.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4876604679.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1998283355.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377520855.0</v>
       </c>
       <c r="O21">
         <v>1377520855.0</v>
       </c>
       <c r="P21">
-        <v>2281757777.0</v>
+        <v>1377520855.0</v>
       </c>
       <c r="Q21">
         <v>2281757777.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21">
+        <v>2281757777.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      <c r="D23">
+        <v>102</v>
+      </c>
+      <c r="B23">
+        <v>8908101000.0</v>
+      </c>
+      <c r="C23">
+        <v>8277764000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>4980200139.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10635097000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10481722836.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3882161000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7242647000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9193385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6373165098.0</v>
       </c>
       <c r="K23">
         <v>6373165098.0</v>
       </c>
       <c r="L23">
+        <v>6373165098.0</v>
+      </c>
+      <c r="M23">
         <v>5774399385.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10187569440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11664066189.0</v>
       </c>
       <c r="O23">
         <v>11664066189.0</v>
       </c>
       <c r="P23">
+        <v>11664066189.0</v>
+      </c>
+      <c r="Q23">
         <v>11874286585.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11874286586.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="D27">
+        <v>106</v>
+      </c>
+      <c r="B27">
+        <v>1007950000.0</v>
+      </c>
+      <c r="C27">
+        <v>2718526000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>1008108398.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1008108000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28">
-        <v>2243024370.0</v>
+        <v>994150000.0</v>
       </c>
       <c r="C28">
+        <v>5085765000.0</v>
+      </c>
+      <c r="D28">
         <v>1579091760.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2998246386.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>547720000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3193481294.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1240374000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1270102000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1070850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255651097.0</v>
       </c>
       <c r="K28">
         <v>1255651097.0</v>
       </c>
       <c r="L28">
+        <v>1255651097.0</v>
+      </c>
+      <c r="M28">
         <v>1398682060.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1473186597.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1466858430.0</v>
       </c>
       <c r="O28">
         <v>1466858430.0</v>
       </c>
       <c r="P28">
-        <v>1341736045.0</v>
+        <v>1466858430.0</v>
       </c>
       <c r="Q28">
         <v>1341736045.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28">
+        <v>1341736045.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>108</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>561506450.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1473716370.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-27478830.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>616139310.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>400436480.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1157357390.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B30">
-        <v>8277763910.0</v>
+        <v>1890851000.0</v>
       </c>
       <c r="C30">
+        <v>2334559000.0</v>
+      </c>
+      <c r="D30">
         <v>6452914640.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>898322014.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2854205000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3157440729.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>921937000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1439924000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2024722000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2146573992.0</v>
       </c>
       <c r="K30">
         <v>2146573992.0</v>
       </c>
       <c r="L30">
+        <v>2146573992.0</v>
+      </c>
+      <c r="M30">
         <v>1887159862.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1067121832.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1829494823.0</v>
       </c>
       <c r="O30">
         <v>1829494823.0</v>
       </c>
       <c r="P30">
-        <v>2779077532.0</v>
+        <v>1829494823.0</v>
       </c>
       <c r="Q30">
         <v>2779077532.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="R30">
+        <v>2779077532.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="D31">
+        <v>110</v>
+      </c>
+      <c r="B31">
+        <v>-641202000.0</v>
+      </c>
+      <c r="C31">
+        <v>-943991000.0</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31">
         <v>429068617.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>764592000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>228763977.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-363548000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-441253000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-431691000.0</v>
       </c>
-      <c r="J31"/>
       <c r="K31">
+        <v>-822328549.0</v>
+      </c>
+      <c r="L31">
         <v>-842892361.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-579536230.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-9159616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-396589995.0</v>
       </c>
       <c r="O31">
         <v>-396589995.0</v>
       </c>
       <c r="P31">
-        <v>-56711178.0</v>
+        <v>-396589995.0</v>
       </c>
       <c r="Q31">
         <v>-56711178.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31">
+        <v>-56711178.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B32">
-        <v>11681029890.0</v>
+        <v>11737006000.0</v>
       </c>
       <c r="C32">
+        <v>11681030000.0</v>
+      </c>
+      <c r="D32">
         <v>10649456080.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5620460232.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>13921920000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11368790515.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9126530000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>10060745000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>13168704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7966117284.0</v>
       </c>
       <c r="K32">
         <v>7966117284.0</v>
       </c>
       <c r="L32">
+        <v>7966117284.0</v>
+      </c>
+      <c r="M32">
         <v>10132996652.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>12634293483.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12438013865.0</v>
       </c>
       <c r="O32">
         <v>12438013865.0</v>
       </c>
       <c r="P32">
+        <v>12438013865.0</v>
+      </c>
+      <c r="Q32">
         <v>13314834521.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>13314834521.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
@@ -5826,1648 +6091,1733 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
         <v>41515717000.0</v>
       </c>
       <c r="C2">
         <v>2251125000.0</v>
       </c>
       <c r="D2">
         <v>22192103000.0</v>
       </c>
       <c r="E2">
         <v>16720527000.0</v>
       </c>
       <c r="F2">
         <v>5944423306.0</v>
       </c>
       <c r="G2">
         <v>2459690000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
-        <v>15825662060</v>
+        <v>15825662000</v>
       </c>
       <c r="C3">
         <v>32792110000</v>
       </c>
       <c r="D3">
         <v>4256176000</v>
       </c>
       <c r="E3">
         <v>1194706000</v>
       </c>
       <c r="F3">
         <v>93626877</v>
       </c>
       <c r="G3">
         <v>10086094000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
-        <v>11021560110.0</v>
+        <v>11021560000.0</v>
       </c>
       <c r="C6">
         <v>39264593000.0</v>
       </c>
       <c r="D6">
         <v>-19940979000.0</v>
       </c>
       <c r="E6">
         <v>5471576000.0</v>
       </c>
       <c r="F6">
         <v>10776103917.0</v>
       </c>
       <c r="G6">
         <v>3484733000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7">
         <v>-30000.0</v>
       </c>
       <c r="C7">
         <v>-11799520.0</v>
       </c>
       <c r="D7">
         <v>-1474816630.0</v>
       </c>
       <c r="E7">
         <v>-574660.0</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>124</v>
+      </c>
+      <c r="B14">
+        <v>4210022000.0</v>
+      </c>
       <c r="C14">
         <v>1418379000.0</v>
       </c>
       <c r="D14">
         <v>1559224000.0</v>
       </c>
       <c r="E14">
         <v>1290533000.0</v>
       </c>
       <c r="F14">
         <v>1129204871.0</v>
       </c>
       <c r="G14">
         <v>727223000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
-        <v>16936935600.0</v>
+        <v>16936936000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>126</v>
+      </c>
+      <c r="B16">
+        <v>52537278000.0</v>
+      </c>
       <c r="C16">
         <v>41515717000.0</v>
       </c>
       <c r="D16">
         <v>2251125000.0</v>
       </c>
       <c r="E16">
         <v>22192103000.0</v>
       </c>
       <c r="F16">
         <v>16720527223.0</v>
       </c>
       <c r="G16">
         <v>5944423000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>128</v>
+      </c>
+      <c r="B18">
+        <v>-12011987000.0</v>
+      </c>
       <c r="C18">
         <v>-21117447000.0</v>
       </c>
       <c r="D18">
         <v>3451093000.0</v>
       </c>
       <c r="E18">
         <v>-1033949000.0</v>
       </c>
       <c r="F18">
         <v>-316733344.0</v>
       </c>
       <c r="G18">
         <v>-14268230000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>94</v>
+      </c>
+      <c r="B22">
+        <v>10021677000.0</v>
+      </c>
       <c r="C22">
         <v>9112274000.0</v>
       </c>
       <c r="D22">
         <v>5156772000.0</v>
       </c>
       <c r="E22">
         <v>2474586000.0</v>
       </c>
       <c r="F22">
         <v>2114260463.0</v>
       </c>
       <c r="G22">
         <v>2939729000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>132</v>
+      </c>
+      <c r="B23">
+        <v>42469728000.0</v>
+      </c>
       <c r="C23">
         <v>61456312000.0</v>
       </c>
       <c r="D23">
         <v>-26344116000.0</v>
       </c>
       <c r="E23">
         <v>4680542000.0</v>
       </c>
       <c r="F23">
         <v>15415953395.0</v>
       </c>
       <c r="G23">
         <v>17813826000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24">
-        <v>-2499244360.0</v>
+        <v>-2499244000.0</v>
       </c>
       <c r="C24">
         <v>-1074272000.0</v>
       </c>
       <c r="D24">
         <v>2952044000.0</v>
       </c>
       <c r="E24">
         <v>1824983000.0</v>
       </c>
       <c r="F24">
         <v>-4323116134.0</v>
       </c>
       <c r="G24">
         <v>-60862000.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>134</v>
+      </c>
+      <c r="B25">
+        <v>-10418025000.0</v>
+      </c>
       <c r="C25">
         <v>1144010000.0</v>
       </c>
       <c r="D25">
         <v>991273000.0</v>
       </c>
       <c r="E25">
         <v>-3604361000.0</v>
       </c>
       <c r="F25">
         <v>-3466571801.0</v>
       </c>
       <c r="G25">
         <v>-7849088000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26">
         <v>8675410.0</v>
       </c>
       <c r="C26">
         <v>71842897060.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>500.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
-        <v>25532792310.0</v>
+        <v>25532792000.0</v>
       </c>
       <c r="C28">
         <v>61456312000.0</v>
       </c>
       <c r="D28">
         <v>-26344116000.0</v>
       </c>
       <c r="E28">
         <v>4680542000.0</v>
       </c>
       <c r="F28">
         <v>15415953395.0</v>
       </c>
       <c r="G28">
         <v>17813826000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
-        <v>3813674210.0</v>
+        <v>3813675000.0</v>
       </c>
       <c r="C29">
         <v>11674663000.0</v>
       </c>
       <c r="D29">
         <v>7707269000.0</v>
       </c>
       <c r="E29">
         <v>160757000.0</v>
       </c>
       <c r="F29">
         <v>-223106467.0</v>
       </c>
       <c r="G29">
         <v>-4182137000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
-        <v>-18324906420.0</v>
+        <v>-18324906000.0</v>
       </c>
       <c r="C30">
         <v>-33866383000.0</v>
       </c>
       <c r="D30">
         <v>-1304132000.0</v>
       </c>
       <c r="E30">
         <v>630277000.0</v>
       </c>
       <c r="F30">
         <v>-4416743011.0</v>
       </c>
       <c r="G30">
         <v>-10146956000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="C2">
+        <v>112</v>
+      </c>
+      <c r="B2">
+        <v>52537277546.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>33295378375.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36336545327.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41515717439.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31733082000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54432664000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>44163634000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-22192103385.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22749627739.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43248130862.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5926810742.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20180556721.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16527493614.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10862883841.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13791705531.0</v>
       </c>
-      <c r="Q2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
-        <v>15825662060</v>
+        <v>566391840</v>
       </c>
       <c r="C3">
+        <v>11503793000</v>
+      </c>
+      <c r="D3">
         <v>4321869450</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>207011445</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>458874160</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14328967000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17576933000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>781743000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>104467218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684077534</v>
       </c>
       <c r="K3">
         <v>1684077534</v>
       </c>
       <c r="L3">
+        <v>1684077534</v>
+      </c>
+      <c r="M3">
         <v>577143490</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>310877390</v>
-      </c>
-[...1 lines deleted...]
-        <v>30967791</v>
       </c>
       <c r="O3">
         <v>30967791</v>
       </c>
       <c r="P3">
+        <v>30967791</v>
+      </c>
+      <c r="Q3">
         <v>566385369</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>566385370</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
-        <v>11021560110.0</v>
+        <v>-6358918737.0</v>
       </c>
       <c r="C6">
+        <v>52537278000.0</v>
+      </c>
+      <c r="D6">
         <v>-10619199900.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3041166952.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5179172112.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9782635000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-22699582000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10269030000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>66355737272.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20498503123.0</v>
       </c>
       <c r="K6">
         <v>-20498503123.0</v>
       </c>
       <c r="L6">
+        <v>-20498503123.0</v>
+      </c>
+      <c r="M6">
         <v>37321320120.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-14253745979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5664609773.0</v>
       </c>
       <c r="O6">
         <v>5664609773.0</v>
       </c>
       <c r="P6">
+        <v>5664609773.0</v>
+      </c>
+      <c r="Q6">
         <v>-2928821690.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2928821692.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>117</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-30000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-27940.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11799520.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-873670.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      <c r="D14">
+        <v>124</v>
+      </c>
+      <c r="B14">
+        <v>1374254582.0</v>
+      </c>
+      <c r="C14">
+        <v>1581324000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-1000433523.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1000433523.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>648439000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>57775000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>322360000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>389805904.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413372664.0</v>
       </c>
       <c r="K14">
         <v>413372664.0</v>
       </c>
       <c r="L14">
+        <v>413372664.0</v>
+      </c>
+      <c r="M14">
         <v>367122223.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>365356060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327024490.0</v>
       </c>
       <c r="O14">
         <v>327024490.0</v>
       </c>
       <c r="P14">
+        <v>327024490.0</v>
+      </c>
+      <c r="Q14">
         <v>318241774.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>318241775.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>16936935600.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="D15">
+        <v>16936935600.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15">
         <v>16936935594.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      <c r="D16">
+        <v>126</v>
+      </c>
+      <c r="B16">
+        <v>46178358809.0</v>
+      </c>
+      <c r="C16">
+        <v>52537278000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
         <v>33295378375.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>36336545327.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>41515717000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>31733082000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>54432664000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>44163633887.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-20498503123.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>22749627739.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>43248130862.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5926810742.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5664609773.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16527493614.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10862883841.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2928821692.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      <c r="D18">
+        <v>128</v>
+      </c>
+      <c r="B18">
+        <v>464632924.0</v>
+      </c>
+      <c r="C18">
+        <v>-17754313000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>5135353063.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1631313144.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7655606000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8377522000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-18187407000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>13103087225.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2367274424.0</v>
       </c>
       <c r="K18">
         <v>-2367274424.0</v>
       </c>
       <c r="L18">
+        <v>-2367274424.0</v>
+      </c>
+      <c r="M18">
         <v>6484972386.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1700669274.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353427053.0</v>
       </c>
       <c r="O18">
         <v>353427053.0</v>
       </c>
       <c r="P18">
+        <v>353427053.0</v>
+      </c>
+      <c r="Q18">
         <v>-870401631.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-870401633.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="D22">
+        <v>94</v>
+      </c>
+      <c r="B22">
+        <v>1694608556.0</v>
+      </c>
+      <c r="C22">
+        <v>1897769000.0</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22">
         <v>1096807535.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3435275722.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>715395000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3723464000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1880775000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2792640391.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>499125803.0</v>
       </c>
       <c r="K22">
         <v>499125803.0</v>
       </c>
       <c r="L22">
+        <v>499125803.0</v>
+      </c>
+      <c r="M22">
         <v>3089114624.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1069405567.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>377083380.0</v>
       </c>
       <c r="O22">
         <v>377083380.0</v>
       </c>
       <c r="P22">
+        <v>377083380.0</v>
+      </c>
+      <c r="Q22">
         <v>860209456.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>860209457.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>132</v>
+      </c>
+      <c r="B23">
+        <v>-6591756362.0</v>
+      </c>
       <c r="C23">
+        <v>41431199000.0</v>
+      </c>
+      <c r="D23">
         <v>4867840000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-7983593515.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10286021579.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18800443000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-13723779000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3126998000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>53264359973.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18158979333.0</v>
       </c>
       <c r="K23">
         <v>-18158979333.0</v>
       </c>
       <c r="L23">
+        <v>-18158979333.0</v>
+      </c>
+      <c r="M23">
         <v>30775236961.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-20801393939.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4764959574.0</v>
       </c>
       <c r="O23">
         <v>4764959574.0</v>
       </c>
       <c r="P23">
+        <v>4764959574.0</v>
+      </c>
+      <c r="Q23">
         <v>-2424688471.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2424688472.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24">
-        <v>-2499244360.0</v>
+        <v>-231795299.0</v>
       </c>
       <c r="C24">
+        <v>-2036098000.0</v>
+      </c>
+      <c r="D24">
         <v>-463146360.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-197809000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-167831359.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1362203000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>287930000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
-        <v>27750634.0</v>
+        <v>94416864.0</v>
       </c>
       <c r="K24">
         <v>27750634.0</v>
       </c>
       <c r="L24">
+        <v>27750634.0</v>
+      </c>
+      <c r="M24">
         <v>-1950435891.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4846978686.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>546223146.0</v>
       </c>
       <c r="O24">
         <v>546223146.0</v>
       </c>
       <c r="P24">
+        <v>546223146.0</v>
+      </c>
+      <c r="Q24">
         <v>366268412.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>366268413.0</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      <c r="D25">
+        <v>134</v>
+      </c>
+      <c r="B25">
+        <v>-2037838374.0</v>
+      </c>
+      <c r="C25">
+        <v>-9729613000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>5245990496.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2345521941.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5309527000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5418172000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-19608798000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10025108148.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1595695357.0</v>
       </c>
       <c r="K25">
         <v>-1595695357.0</v>
       </c>
       <c r="L25">
+        <v>-1595695357.0</v>
+      </c>
+      <c r="M25">
         <v>3605879029.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>576785037.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-319713026.0</v>
       </c>
       <c r="O25">
         <v>-319713026.0</v>
       </c>
       <c r="P25">
+        <v>-319713026.0</v>
+      </c>
+      <c r="Q25">
         <v>-1482467492.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1482467495.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>135</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>8675410.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>6570820.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71842897060.0</v>
       </c>
       <c r="G26">
         <v>71842897060.0</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>71842897060.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
-        <v>25532792310.0</v>
+        <v>-6591756362.0</v>
       </c>
       <c r="C28">
+        <v>41431199000.0</v>
+      </c>
+      <c r="D28">
         <v>-15898407150.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7978711015.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6642653897.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18800443000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13723779000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3126998000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>53252650047.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18158979333.0</v>
       </c>
       <c r="K28">
         <v>-18158979333.0</v>
       </c>
       <c r="L28">
+        <v>-18158979333.0</v>
+      </c>
+      <c r="M28">
         <v>30775236961.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-20801393939.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4764959574.0</v>
       </c>
       <c r="O28">
         <v>4764959574.0</v>
       </c>
       <c r="P28">
+        <v>4764959574.0</v>
+      </c>
+      <c r="Q28">
         <v>-2424688471.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2424688472.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
-        <v>3813674210.0</v>
+        <v>1031024764.0</v>
       </c>
       <c r="C29">
+        <v>-6250520000.0</v>
+      </c>
+      <c r="D29">
         <v>10064223060.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5342364508.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2090187304.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6673362000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9199410000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-17405663000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13207554443.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-683196890.0</v>
       </c>
       <c r="K29">
         <v>-683196890.0</v>
       </c>
       <c r="L29">
+        <v>-683196890.0</v>
+      </c>
+      <c r="M29">
         <v>7062115876.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2011546664.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>384394844.0</v>
       </c>
       <c r="O29">
         <v>384394844.0</v>
       </c>
       <c r="P29">
+        <v>384394844.0</v>
+      </c>
+      <c r="Q29">
         <v>-304016262.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-304016263.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
-        <v>-18324906420.0</v>
+        <v>-798187139.0</v>
       </c>
       <c r="C30">
+        <v>-13539891000.0</v>
+      </c>
+      <c r="D30">
         <v>-4785015810.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-404820445.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-626705519.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-15691170000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-17289002000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-781743000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-104467218.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1656326900.0</v>
       </c>
       <c r="K30">
         <v>-1656326900.0</v>
       </c>
       <c r="L30">
+        <v>-1656326900.0</v>
+      </c>
+      <c r="M30">
         <v>-2527579381.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4536101296.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>515255355.0</v>
       </c>
       <c r="O30">
         <v>515255355.0</v>
       </c>
       <c r="P30">
+        <v>515255355.0</v>
+      </c>
+      <c r="Q30">
         <v>-200116957.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-200116957.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>