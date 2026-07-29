--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5734,721 +5737,725 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN62"/>
+  <dimension ref="A1:DO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
+      <c r="DO1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>2055822000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2198975000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2336213000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2363773000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2410761000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2426389000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2417561000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2338035000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2278622000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2185525000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2115576000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2032801000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1811357000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1412260000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1417610000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1377277000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1367058000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1348092000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1347243000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1333975000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1313414000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1298492000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1311884000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1000154000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>990494000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>967621000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>965547000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>922227000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>912815000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>912980000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>895369000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>872169000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>874915000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>844876000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>824012000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>821276000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>816219000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>800643000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>819231000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>826385000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>831586000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>834176000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>831351000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>817962000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>787957000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>782795000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>801173000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>769400000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>759861000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>746526000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>764863000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>752788000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>734240000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>728523000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>715325000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>725517000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>710025000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>690297000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>678380000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>695024000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>690838000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>670640000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>687301000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>694454000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>682355000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>669705000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>669227000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>678643000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>674805000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>679381000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>680103000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>676018000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>658879000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>646872000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>654530000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>666363000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>652723000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>639388000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>630975000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>638920000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>604793000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>582615000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>559724000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>543458000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>511759000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>509235000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>476909000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>474945000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>457270000.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
+      <c r="DO2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6525,52 +6532,53 @@
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
+      <c r="DO3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6647,444 +6655,446 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-23371000.0</v>
+      </c>
+      <c r="C5">
         <v>-23459000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-22174000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-28578000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-32851000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-35318000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-41668000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-33835000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-46399000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-46824000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-44909000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-64767000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-58052000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-51960000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-58012000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-62690000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-43526000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-30904000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-9545000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10503000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9053000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11473000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-5638000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1846000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1620000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2520000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5853000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5810000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6292000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-7943000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-9217000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9035000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-8683000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-8281000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7092000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-5389000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5552000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5757000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6024000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3873000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3678000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3943000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4726000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3141000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3087000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2530000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2723000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>223000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>566000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>231000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>106000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2464000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2420000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-547000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-212000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1362000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>846000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>583000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>655000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3336000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2313000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1045000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1182000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1753000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1767000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>429000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-356000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1176000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2114000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1435000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1799000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3217000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-2536000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1572000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-73000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-2145000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-4403000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-3751000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-4549000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-4313000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-7331000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-6116000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-5136000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-4630000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-3980000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-6864000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-2196000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1620000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-4765000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-89000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>442000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-386000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2182000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>3963000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>3729000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>6406000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1567000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-508000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>442000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>2175000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>614000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1278000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>577000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1016000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-2120000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-2554000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-4400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-2600000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-2000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>1200000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>1334000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>4000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>2200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>1800000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>870000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>1400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>600000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7128,51 +7138,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7185,143 +7197,144 @@
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
+      <c r="DO6"/>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
         <v>38</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>4352000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4451000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4696000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4946000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5790000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2764000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2110000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2278000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2447000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2615000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2784000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2952000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2994000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3162000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3330000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3026000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3181000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3270000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3416000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3561000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2984000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3138000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3292000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3453000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>6047000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3502000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3662000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3711000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3804000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7365,116 +7378,117 @@
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>27664000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>27564000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>27555000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>27539000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>27521000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>22357000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>22344000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>22330000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>22315000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>22231000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>22224000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>22212000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>22198000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>22086000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>22074000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>22061000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>22048000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>21978000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>21963000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>21948000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7527,214 +7541,215 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>96586000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>96415000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>96022000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>95856000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>95701000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>95530000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>94688000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>94527000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>94378000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>94215000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>94048000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>93895000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>93752000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>93150000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>39579000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>39418000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>39264000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>38578000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>38448000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>38321000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>38193000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>38070000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>37777000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>37671000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>11287000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>11023000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>10941000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>10849000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>10746000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>10480000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>10387000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10290000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>10209000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>10029000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>9948000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>9959000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>9860000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>9710000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>9628000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9557000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>9475000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>9324000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>9246000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>9183000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9117000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>9044000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>9000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>8951000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>8901000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7747,388 +7762,392 @@
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>27995000.0</v>
+      </c>
+      <c r="C10">
         <v>93635000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20611000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>102139000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>103109000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>123563000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47262000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>58092000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>86274000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>53135000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>65958000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>64041000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>84043000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>114066000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>168161000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>357026000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>395614000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>477620000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>710131000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>722782000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>592866000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>506758000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>399352000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>299653000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>232231000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>129170000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>114356000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>117715000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>76606000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>61353000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>40905000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>63696000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>63053000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>60197000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>34441000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>49491000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>26280000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>16516000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18931000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>55391000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>46218000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>16176000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>18757000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>46089000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>27997000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>27445000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>19673000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>24008000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>29126000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>19215000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>18116000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>19227000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>38218000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>46289000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>51385000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>64503000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>67225000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>30202000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>22623000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>54995000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>41892000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>38394000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>24173000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>32864000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>29000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>39212000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>24138000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>39089000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>19424000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>27758000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>16925000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>17929000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>21478000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>18576000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>19212000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>18761000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>17755000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>15674000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>20656000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>19694000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>19563000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>18898000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>19274000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>22537000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>18568000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>23900000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>22695000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>26156000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>26851000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>20409000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>33414000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>21999000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>25922000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>27598000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>18089000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>25652000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>22157000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>18344000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>21925000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>48495000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>46734000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>20616000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>18597000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>21772000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>21094000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>26755000.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>20803000.0</v>
       </c>
-      <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>28734000.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
+      <c r="DO10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8205,627 +8224,631 @@
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>27995000.0</v>
+      </c>
+      <c r="C12">
         <v>93635000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>20611000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>564356000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>558426000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>579382000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>64854000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>476171000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>504638000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>478249000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>517651000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>499600000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>536295000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>616010000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>721715000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>860219000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>925021000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1053980000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14912000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1134458000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>978700000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>861766000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>737070000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>613324000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>489834000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>382218000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>305193000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>302393000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>252318000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>222302000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>202635000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>226653000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>215477000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>215817000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>193492000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>207883000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>159999000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>153615000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>161921000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>199331000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>163219000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>135588000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>144450000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>154797000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>135238000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>142887000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>137673000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>146072000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>152064000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>143973000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>148099000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>154390000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>179754000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>198807000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>217175000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>64503000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>67225000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>30202000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>231850000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>54995000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>41892000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>38394000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>24173000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>32864000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>29000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>39212000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>24138000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>39089000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>19424000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>27758000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>16925000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>17929000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>21478000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>18576000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>19212000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>18761000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>17755000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>15674000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>20656000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>19694000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>19563000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>18898000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>19274000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>22537000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>18568000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>23900000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>22695000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>26156000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>26851000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>20409000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>33414000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>21999000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>25922000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>27598000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>18089000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>25652000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>22157000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>18344000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>21925000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>48495000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>46734000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>20616000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>18597000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>21772000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>21094000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>26755000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>20803000.0</v>
       </c>
-      <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
-      <c r="DK12">
+      <c r="DK12"/>
+      <c r="DL12">
         <v>28734000.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
+        <v>27692000.0</v>
+      </c>
+      <c r="C13">
         <v>27664000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>27564000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>27555000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>27539000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>27521000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>22357000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>22344000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>22330000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>22315000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>22231000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>22224000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>22212000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>22198000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>22086000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>22074000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>22061000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>22048000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>21978000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>21963000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>21948000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>21932000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>21918000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>21903000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>21884000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>21819000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>17855000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>17843000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>17831000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>17781000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>17772000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>17762000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>17753000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>17743000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>17716000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>17705000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>15349000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>15325000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>15317000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>15310000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>15299000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>15268000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>15256000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>15243000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>15232000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>15207000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>15196000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>15185000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>15170000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>15148000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>15135000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>15123000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>15109000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>15082000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>15070000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>15058000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>15045000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>15030000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>15021000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>15010000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>14999000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>14991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14977000.0</v>
       </c>
       <c r="BL13">
         <v>14977000.0</v>
       </c>
       <c r="BM13">
         <v>14977000.0</v>
       </c>
       <c r="BN13">
         <v>14977000.0</v>
       </c>
       <c r="BO13">
         <v>14977000.0</v>
       </c>
       <c r="BP13">
         <v>14977000.0</v>
       </c>
       <c r="BQ13">
         <v>14977000.0</v>
       </c>
       <c r="BR13">
         <v>14977000.0</v>
       </c>
       <c r="BS13">
         <v>14977000.0</v>
       </c>
       <c r="BT13">
         <v>14977000.0</v>
       </c>
       <c r="BU13">
         <v>14977000.0</v>
       </c>
       <c r="BV13">
         <v>14977000.0</v>
       </c>
       <c r="BW13">
         <v>14977000.0</v>
       </c>
       <c r="BX13">
-        <v>14267000.0</v>
+        <v>14977000.0</v>
       </c>
       <c r="BY13">
         <v>14267000.0</v>
       </c>
       <c r="BZ13">
         <v>14267000.0</v>
       </c>
       <c r="CA13">
         <v>14267000.0</v>
       </c>
       <c r="CB13">
-        <v>13590000.0</v>
+        <v>14267000.0</v>
       </c>
       <c r="CC13">
         <v>13590000.0</v>
       </c>
       <c r="CD13">
         <v>13590000.0</v>
       </c>
       <c r="CE13">
         <v>13590000.0</v>
       </c>
       <c r="CF13">
         <v>13590000.0</v>
       </c>
       <c r="CG13">
         <v>13590000.0</v>
       </c>
       <c r="CH13">
         <v>13590000.0</v>
       </c>
       <c r="CI13">
         <v>13590000.0</v>
       </c>
       <c r="CJ13">
         <v>13590000.0</v>
       </c>
@@ -8850,672 +8873,676 @@
       <c r="CQ13">
         <v>13590000.0</v>
       </c>
       <c r="CR13">
         <v>13590000.0</v>
       </c>
       <c r="CS13">
         <v>13590000.0</v>
       </c>
       <c r="CT13">
         <v>13590000.0</v>
       </c>
       <c r="CU13">
         <v>13590000.0</v>
       </c>
       <c r="CV13">
         <v>13590000.0</v>
       </c>
       <c r="CW13">
         <v>13590000.0</v>
       </c>
       <c r="CX13">
         <v>13590000.0</v>
       </c>
       <c r="CY13">
+        <v>13590000.0</v>
+      </c>
+      <c r="CZ13">
         <v>13602000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>13954000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>14061000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>14223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14400000.0</v>
       </c>
       <c r="DD13">
         <v>14400000.0</v>
       </c>
       <c r="DE13">
-        <v>14500000.0</v>
+        <v>14400000.0</v>
       </c>
       <c r="DF13">
         <v>14500000.0</v>
       </c>
       <c r="DG13">
+        <v>14500000.0</v>
+      </c>
+      <c r="DH13">
         <v>14458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14500000.0</v>
       </c>
       <c r="DI13">
         <v>14500000.0</v>
       </c>
       <c r="DJ13">
         <v>14500000.0</v>
       </c>
       <c r="DK13">
+        <v>14500000.0</v>
+      </c>
+      <c r="DL13">
         <v>13133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13100000.0</v>
       </c>
       <c r="DM13">
         <v>13100000.0</v>
       </c>
       <c r="DN13">
         <v>13100000.0</v>
       </c>
+      <c r="DO13">
+        <v>13100000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>10212225.0</v>
+      </c>
+      <c r="C14">
         <v>10366230.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10386137.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10455461.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10488000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9823475.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8536965.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8545578.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8540706.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8511648.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8511453.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8551545.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8523877.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8522976.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8515120.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8603333.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8705994.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8684152.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8644231.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8720732.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8716063.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8710393.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8702469.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8570886.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8674181.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8735714.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7056944.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7089888.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7053008.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7046671.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7052000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7022093.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7060256.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7025593.0</v>
       </c>
       <c r="AI14">
         <v>7025593.0</v>
       </c>
       <c r="AJ14">
+        <v>7025593.0</v>
+      </c>
+      <c r="AK14">
         <v>7004346.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6068673.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6064656.0</v>
       </c>
       <c r="AM14">
         <v>6064656.0</v>
       </c>
       <c r="AN14">
+        <v>6064656.0</v>
+      </c>
+      <c r="AO14">
         <v>6057508.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6046489.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6040555.0</v>
       </c>
       <c r="AQ14">
         <v>6040555.0</v>
       </c>
       <c r="AR14">
+        <v>6040555.0</v>
+      </c>
+      <c r="AS14">
         <v>6030846.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>6021812.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6016454.0</v>
       </c>
       <c r="AU14">
         <v>6016454.0</v>
       </c>
       <c r="AV14">
-        <v>5997999.0</v>
+        <v>6016454.0</v>
       </c>
       <c r="AW14">
         <v>5997999.0</v>
       </c>
       <c r="AX14">
-        <v>5992300.0</v>
+        <v>5997999.0</v>
       </c>
       <c r="AY14">
         <v>5992300.0</v>
       </c>
       <c r="AZ14">
+        <v>5992300.0</v>
+      </c>
+      <c r="BA14">
         <v>5981936.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5971929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5966216.0</v>
       </c>
       <c r="BC14">
         <v>5966216.0</v>
       </c>
       <c r="BD14">
+        <v>5966216.0</v>
+      </c>
+      <c r="BE14">
         <v>5956380.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5950424.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5946443.0</v>
       </c>
       <c r="BG14">
         <v>5946443.0</v>
       </c>
       <c r="BH14">
+        <v>5946443.0</v>
+      </c>
+      <c r="BI14">
         <v>5937915.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5934543.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5929351.0</v>
       </c>
       <c r="BK14">
         <v>5929351.0</v>
       </c>
       <c r="BL14">
-        <v>5928343.0</v>
+        <v>5929351.0</v>
       </c>
       <c r="BM14">
         <v>5928343.0</v>
       </c>
       <c r="BN14">
         <v>5928343.0</v>
       </c>
       <c r="BO14">
+        <v>5928343.0</v>
+      </c>
+      <c r="BP14">
         <v>5936000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>5928343.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5935442.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5952221.0</v>
       </c>
       <c r="BS14">
         <v>5952221.0</v>
       </c>
       <c r="BT14">
-        <v>5990943.0</v>
+        <v>5952221.0</v>
       </c>
       <c r="BU14">
         <v>5990943.0</v>
       </c>
       <c r="BV14">
-        <v>5967568.0</v>
+        <v>5990943.0</v>
       </c>
       <c r="BW14">
         <v>5967568.0</v>
       </c>
       <c r="BX14">
+        <v>5967568.0</v>
+      </c>
+      <c r="BY14">
         <v>6246000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>6155625.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5905455.0</v>
       </c>
       <c r="CA14">
         <v>5905455.0</v>
       </c>
       <c r="CB14">
+        <v>5905455.0</v>
+      </c>
+      <c r="CC14">
         <v>6566766.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>5913688.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6343050.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>5946609.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>5960182.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>5956945.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6040539.0</v>
       </c>
       <c r="CI14">
         <v>6040539.0</v>
       </c>
       <c r="CJ14">
+        <v>6040539.0</v>
+      </c>
+      <c r="CK14">
         <v>5975550.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>6073773.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5995904.0</v>
       </c>
       <c r="CM14">
         <v>5995904.0</v>
       </c>
       <c r="CN14">
+        <v>5995904.0</v>
+      </c>
+      <c r="CO14">
         <v>5989616.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>5937750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6044150.0</v>
       </c>
       <c r="CQ14">
         <v>6044150.0</v>
       </c>
       <c r="CR14">
+        <v>6044150.0</v>
+      </c>
+      <c r="CS14">
         <v>6021750.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>5969634.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5969250.0</v>
       </c>
       <c r="CU14">
         <v>5969250.0</v>
       </c>
       <c r="CV14">
+        <v>5969250.0</v>
+      </c>
+      <c r="CW14">
         <v>6612929.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>5914764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6042892.0</v>
       </c>
       <c r="CY14">
         <v>6042892.0</v>
       </c>
       <c r="CZ14">
+        <v>6042892.0</v>
+      </c>
+      <c r="DA14">
         <v>6201562.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>6242534.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>6246450.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>6500000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>6380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6390000.0</v>
       </c>
       <c r="DF14">
         <v>6390000.0</v>
       </c>
       <c r="DG14">
+        <v>6390000.0</v>
+      </c>
+      <c r="DH14">
         <v>6280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6410000.0</v>
       </c>
       <c r="DI14">
         <v>6410000.0</v>
       </c>
       <c r="DJ14">
         <v>6410000.0</v>
       </c>
       <c r="DK14">
-        <v>5790000.0</v>
+        <v>6410000.0</v>
       </c>
       <c r="DL14">
         <v>5790000.0</v>
       </c>
       <c r="DM14">
         <v>5790000.0</v>
       </c>
       <c r="DN14">
+        <v>5790000.0</v>
+      </c>
+      <c r="DO14">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>22212000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>22198000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>22086000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>22074000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>22061000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>22048000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21978000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>21963000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>21948000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>21932000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>21918000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>21903000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>21884000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>21819000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>17855000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17843000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>17831000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>17781000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>17772000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>17762000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>17753000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>17743000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>17716000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>17705000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>15349000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>15325000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>15317000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>15310000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>15299000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>15268000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>15256000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>15243000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>15232000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>15207000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>15196000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>15185000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>15170000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>15148000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>15135000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15123000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>15109000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15082000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>15070000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>15058000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>15045000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>15030000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>15021000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>15010000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>14999000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>14991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14977000.0</v>
       </c>
       <c r="BL15">
         <v>14977000.0</v>
       </c>
       <c r="BM15">
         <v>14977000.0</v>
       </c>
       <c r="BN15">
         <v>14977000.0</v>
       </c>
       <c r="BO15">
         <v>14977000.0</v>
       </c>
       <c r="BP15">
         <v>14977000.0</v>
       </c>
       <c r="BQ15">
         <v>14977000.0</v>
       </c>
       <c r="BR15">
         <v>14977000.0</v>
       </c>
       <c r="BS15">
         <v>14977000.0</v>
       </c>
       <c r="BT15">
         <v>14977000.0</v>
       </c>
       <c r="BU15">
         <v>14977000.0</v>
       </c>
       <c r="BV15">
         <v>14977000.0</v>
       </c>
       <c r="BW15">
         <v>14977000.0</v>
       </c>
       <c r="BX15">
-        <v>14267000.0</v>
+        <v>14977000.0</v>
       </c>
       <c r="BY15">
         <v>14267000.0</v>
       </c>
       <c r="BZ15">
         <v>14267000.0</v>
       </c>
       <c r="CA15">
         <v>14267000.0</v>
       </c>
       <c r="CB15">
-        <v>13590000.0</v>
+        <v>14267000.0</v>
       </c>
       <c r="CC15">
         <v>13590000.0</v>
       </c>
       <c r="CD15">
         <v>13590000.0</v>
       </c>
       <c r="CE15">
         <v>13590000.0</v>
       </c>
       <c r="CF15">
         <v>13590000.0</v>
       </c>
       <c r="CG15">
         <v>13590000.0</v>
       </c>
       <c r="CH15">
         <v>13590000.0</v>
       </c>
       <c r="CI15">
         <v>13590000.0</v>
       </c>
       <c r="CJ15">
         <v>13590000.0</v>
       </c>
@@ -9540,106 +9567,109 @@
       <c r="CQ15">
         <v>13590000.0</v>
       </c>
       <c r="CR15">
         <v>13590000.0</v>
       </c>
       <c r="CS15">
         <v>13590000.0</v>
       </c>
       <c r="CT15">
         <v>13590000.0</v>
       </c>
       <c r="CU15">
         <v>13590000.0</v>
       </c>
       <c r="CV15">
         <v>13590000.0</v>
       </c>
       <c r="CW15">
         <v>13590000.0</v>
       </c>
       <c r="CX15">
         <v>13590000.0</v>
       </c>
       <c r="CY15">
+        <v>13590000.0</v>
+      </c>
+      <c r="CZ15">
         <v>13602000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>13954000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>14061000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>14223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14400000.0</v>
       </c>
       <c r="DD15">
         <v>14400000.0</v>
       </c>
       <c r="DE15">
-        <v>14500000.0</v>
+        <v>14400000.0</v>
       </c>
       <c r="DF15">
         <v>14500000.0</v>
       </c>
       <c r="DG15">
         <v>14500000.0</v>
       </c>
       <c r="DH15">
         <v>14500000.0</v>
       </c>
       <c r="DI15">
         <v>14500000.0</v>
       </c>
       <c r="DJ15">
         <v>14500000.0</v>
       </c>
       <c r="DK15">
-        <v>13100000.0</v>
+        <v>14500000.0</v>
       </c>
       <c r="DL15">
         <v>13100000.0</v>
       </c>
       <c r="DM15">
         <v>13100000.0</v>
       </c>
       <c r="DN15">
         <v>13100000.0</v>
       </c>
+      <c r="DO15">
+        <v>13100000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
         <v>47</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>2525772000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
@@ -9711,54 +9741,31583 @@
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
+    </row>
+    <row r="17" spans="1:119">
+      <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+    </row>
+    <row r="18" spans="1:119">
+      <c r="A18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+    </row>
+    <row r="19" spans="1:119">
+      <c r="A19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
+        <v>385287000.0</v>
+      </c>
+      <c r="AB19">
+        <v>313567000.0</v>
+      </c>
+      <c r="AC19">
+        <v>308476000.0</v>
+      </c>
+      <c r="AD19">
+        <v>265523000.0</v>
+      </c>
+      <c r="AE19">
+        <v>234259000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+    </row>
+    <row r="20" spans="1:119">
+      <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20">
+        <v>64449000.0</v>
+      </c>
+      <c r="C20">
+        <v>64449000.0</v>
+      </c>
+      <c r="D20">
+        <v>64449000.0</v>
+      </c>
+      <c r="E20">
+        <v>64449000.0</v>
+      </c>
+      <c r="F20">
+        <v>64449000.0</v>
+      </c>
+      <c r="G20">
+        <v>64449000.0</v>
+      </c>
+      <c r="H20">
+        <v>44185000.0</v>
+      </c>
+      <c r="I20">
+        <v>44185000.0</v>
+      </c>
+      <c r="J20">
+        <v>44185000.0</v>
+      </c>
+      <c r="K20">
+        <v>44185000.0</v>
+      </c>
+      <c r="L20">
+        <v>44185000.0</v>
+      </c>
+      <c r="M20">
+        <v>44185000.0</v>
+      </c>
+      <c r="N20">
+        <v>44185000.0</v>
+      </c>
+      <c r="O20">
+        <v>44185000.0</v>
+      </c>
+      <c r="P20">
+        <v>44185000.0</v>
+      </c>
+      <c r="Q20">
+        <v>44185000.0</v>
+      </c>
+      <c r="R20">
+        <v>44771000.0</v>
+      </c>
+      <c r="S20">
+        <v>44184000.0</v>
+      </c>
+      <c r="T20">
+        <v>42108000.0</v>
+      </c>
+      <c r="U20">
+        <v>42108000.0</v>
+      </c>
+      <c r="V20">
+        <v>42108000.0</v>
+      </c>
+      <c r="W20">
+        <v>42108000.0</v>
+      </c>
+      <c r="X20">
+        <v>42108000.0</v>
+      </c>
+      <c r="Y20">
+        <v>42108000.0</v>
+      </c>
+      <c r="Z20">
+        <v>42108000.0</v>
+      </c>
+      <c r="AA20">
+        <v>41700000.0</v>
+      </c>
+      <c r="AB20">
+        <v>19580000.0</v>
+      </c>
+      <c r="AC20">
+        <v>19580000.0</v>
+      </c>
+      <c r="AD20">
+        <v>19580000.0</v>
+      </c>
+      <c r="AE20">
+        <v>19580000.0</v>
+      </c>
+      <c r="AF20">
+        <v>19580000.0</v>
+      </c>
+      <c r="AG20">
+        <v>19580000.0</v>
+      </c>
+      <c r="AH20">
+        <v>19580000.0</v>
+      </c>
+      <c r="AI20">
+        <v>19580000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>19580000.0</v>
+      </c>
+      <c r="AK20">
+        <v>19580000.0</v>
+      </c>
+      <c r="AL20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AM20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AN20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AO20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AP20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AR20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AS20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AT20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AU20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AV20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AW20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AX20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AY20">
+        <v>6308000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>6308000.0</v>
+      </c>
+      <c r="BA20">
+        <v>6308000.0</v>
+      </c>
+      <c r="BB20">
+        <v>6308000.0</v>
+      </c>
+      <c r="BC20">
+        <v>6308000.0</v>
+      </c>
+      <c r="BD20">
+        <v>6308000.0</v>
+      </c>
+      <c r="BE20">
+        <v>6308000.0</v>
+      </c>
+      <c r="BF20">
+        <v>6308000.0</v>
+      </c>
+      <c r="BG20">
+        <v>6308000.0</v>
+      </c>
+      <c r="BH20">
+        <v>6308000.0</v>
+      </c>
+      <c r="BI20">
+        <v>5972000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>5972000.0</v>
+      </c>
+      <c r="BK20">
+        <v>5972000.0</v>
+      </c>
+      <c r="BL20">
+        <v>5972000.0</v>
+      </c>
+      <c r="BM20">
+        <v>5972000.0</v>
+      </c>
+      <c r="BN20">
+        <v>5972000.0</v>
+      </c>
+      <c r="BO20">
+        <v>5972000.0</v>
+      </c>
+      <c r="BP20">
+        <v>5972000.0</v>
+      </c>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20">
+        <v>5972000.0</v>
+      </c>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20">
+        <v>5415000.0</v>
+      </c>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20">
+        <v>5494000.0</v>
+      </c>
+      <c r="CC20">
+        <v>2334000.0</v>
+      </c>
+      <c r="CD20">
+        <v>2334000.0</v>
+      </c>
+      <c r="CE20">
+        <v>3230000.0</v>
+      </c>
+      <c r="CF20"/>
+      <c r="CG20">
+        <v>2186000.0</v>
+      </c>
+      <c r="CH20">
+        <v>2484000.0</v>
+      </c>
+      <c r="CI20">
+        <v>3230000.0</v>
+      </c>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+    </row>
+    <row r="21" spans="1:119">
+      <c r="A21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21">
+        <v>20351000.0</v>
+      </c>
+      <c r="C21">
+        <v>21379000.0</v>
+      </c>
+      <c r="D21">
+        <v>22435000.0</v>
+      </c>
+      <c r="E21">
+        <v>23565000.0</v>
+      </c>
+      <c r="F21">
+        <v>24694000.0</v>
+      </c>
+      <c r="G21">
+        <v>25835000.0</v>
+      </c>
+      <c r="H21">
+        <v>7838000.0</v>
+      </c>
+      <c r="I21">
+        <v>8142000.0</v>
+      </c>
+      <c r="J21">
+        <v>8446000.0</v>
+      </c>
+      <c r="K21">
+        <v>8761000.0</v>
+      </c>
+      <c r="L21">
+        <v>9082000.0</v>
+      </c>
+      <c r="M21">
+        <v>9434000.0</v>
+      </c>
+      <c r="N21">
+        <v>9612000.0</v>
+      </c>
+      <c r="O21">
+        <v>9972000.0</v>
+      </c>
+      <c r="P21">
+        <v>10332000.0</v>
+      </c>
+      <c r="Q21">
+        <v>10731000.0</v>
+      </c>
+      <c r="R21">
+        <v>10539000.0</v>
+      </c>
+      <c r="S21">
+        <v>11516000.0</v>
+      </c>
+      <c r="T21">
+        <v>6101000.0</v>
+      </c>
+      <c r="U21">
+        <v>6387000.0</v>
+      </c>
+      <c r="V21">
+        <v>6672000.0</v>
+      </c>
+      <c r="W21">
+        <v>6969000.0</v>
+      </c>
+      <c r="X21">
+        <v>7265000.0</v>
+      </c>
+      <c r="Y21">
+        <v>7578000.0</v>
+      </c>
+      <c r="Z21">
+        <v>7891000.0</v>
+      </c>
+      <c r="AA21">
+        <v>7684000.0</v>
+      </c>
+      <c r="AB21">
+        <v>4427000.0</v>
+      </c>
+      <c r="AC21">
+        <v>4580000.0</v>
+      </c>
+      <c r="AD21">
+        <v>4735000.0</v>
+      </c>
+      <c r="AE21">
+        <v>4303000.0</v>
+      </c>
+      <c r="AF21">
+        <v>4407000.0</v>
+      </c>
+      <c r="AG21">
+        <v>2628000.0</v>
+      </c>
+      <c r="AH21">
+        <v>2801000.0</v>
+      </c>
+      <c r="AI21">
+        <v>2979000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>2569000.0</v>
+      </c>
+      <c r="AK21">
+        <v>2752000.0</v>
+      </c>
+      <c r="AL21">
+        <v>526000.0</v>
+      </c>
+      <c r="AM21">
+        <v>608000.0</v>
+      </c>
+      <c r="AN21">
+        <v>688000.0</v>
+      </c>
+      <c r="AO21">
+        <v>774000.0</v>
+      </c>
+      <c r="AP21">
+        <v>859000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>945000.0</v>
+      </c>
+      <c r="AR21">
+        <v>1033000.0</v>
+      </c>
+      <c r="AS21">
+        <v>1118000.0</v>
+      </c>
+      <c r="AT21">
+        <v>1203000.0</v>
+      </c>
+      <c r="AU21">
+        <v>1288000.0</v>
+      </c>
+      <c r="AV21">
+        <v>1196000.0</v>
+      </c>
+      <c r="AW21">
+        <v>1359000.0</v>
+      </c>
+      <c r="AX21">
+        <v>1521000.0</v>
+      </c>
+      <c r="AY21">
+        <v>1683000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1845000.0</v>
+      </c>
+      <c r="BA21">
+        <v>1928000.0</v>
+      </c>
+      <c r="BB21">
+        <v>2089000.0</v>
+      </c>
+      <c r="BC21">
+        <v>2249000.0</v>
+      </c>
+      <c r="BD21">
+        <v>2409000.0</v>
+      </c>
+      <c r="BE21">
+        <v>2570000.0</v>
+      </c>
+      <c r="BF21">
+        <v>2730000.0</v>
+      </c>
+      <c r="BG21">
+        <v>2890000.0</v>
+      </c>
+      <c r="BH21">
+        <v>3049000.0</v>
+      </c>
+      <c r="BI21">
+        <v>3209000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>3369000.0</v>
+      </c>
+      <c r="BK21">
+        <v>3529000.0</v>
+      </c>
+      <c r="BL21">
+        <v>3688000.0</v>
+      </c>
+      <c r="BM21">
+        <v>3848000.0</v>
+      </c>
+      <c r="BN21">
+        <v>4023000.0</v>
+      </c>
+      <c r="BO21">
+        <v>4184000.0</v>
+      </c>
+      <c r="BP21">
+        <v>4362000.0</v>
+      </c>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21">
+        <v>4931000.0</v>
+      </c>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21">
+        <v>8311000.0</v>
+      </c>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21">
+        <v>7988000.0</v>
+      </c>
+      <c r="CC21">
+        <v>5564000.0</v>
+      </c>
+      <c r="CD21">
+        <v>5564000.0</v>
+      </c>
+      <c r="CE21">
+        <v>5564000.0</v>
+      </c>
+      <c r="CF21"/>
+      <c r="CG21">
+        <v>5542000.0</v>
+      </c>
+      <c r="CH21">
+        <v>5552000.0</v>
+      </c>
+      <c r="CI21">
+        <v>5564000.0</v>
+      </c>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
+      <c r="DH21"/>
+      <c r="DI21"/>
+      <c r="DJ21"/>
+      <c r="DK21"/>
+      <c r="DL21"/>
+      <c r="DM21"/>
+      <c r="DN21"/>
+      <c r="DO21"/>
+    </row>
+    <row r="22" spans="1:119">
+      <c r="A22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
+        <v>15155000.0</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22">
+        <v>474000.0</v>
+      </c>
+      <c r="Q22">
+        <v>474000.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22">
+        <v>680000.0</v>
+      </c>
+      <c r="Z22">
+        <v>789000.0</v>
+      </c>
+      <c r="AA22">
+        <v>798000.0</v>
+      </c>
+      <c r="AB22">
+        <v>364000.0</v>
+      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>48000.0</v>
+      </c>
+      <c r="AF22">
+        <v>155000.0</v>
+      </c>
+      <c r="AG22">
+        <v>63000.0</v>
+      </c>
+      <c r="AH22">
+        <v>287000.0</v>
+      </c>
+      <c r="AI22">
+        <v>630000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>2172000.0</v>
+      </c>
+      <c r="AK22">
+        <v>2148000.0</v>
+      </c>
+      <c r="AL22">
+        <v>1341000.0</v>
+      </c>
+      <c r="AM22">
+        <v>551000.0</v>
+      </c>
+      <c r="AN22">
+        <v>2026000.0</v>
+      </c>
+      <c r="AO22">
+        <v>2186000.0</v>
+      </c>
+      <c r="AP22">
+        <v>1685000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>2197000.0</v>
+      </c>
+      <c r="AR22">
+        <v>2415000.0</v>
+      </c>
+      <c r="AS22">
+        <v>1828000.0</v>
+      </c>
+      <c r="AT22">
+        <v>2420000.0</v>
+      </c>
+      <c r="AU22">
+        <v>3449000.0</v>
+      </c>
+      <c r="AV22">
+        <v>3240000.0</v>
+      </c>
+      <c r="AW22">
+        <v>3170000.0</v>
+      </c>
+      <c r="AX22">
+        <v>3499000.0</v>
+      </c>
+      <c r="AY22">
+        <v>2012000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>2258000.0</v>
+      </c>
+      <c r="BA22">
+        <v>2211000.0</v>
+      </c>
+      <c r="BB22">
+        <v>4912000.0</v>
+      </c>
+      <c r="BC22">
+        <v>6859000.0</v>
+      </c>
+      <c r="BD22">
+        <v>10934000.0</v>
+      </c>
+      <c r="BE22">
+        <v>8519000.0</v>
+      </c>
+      <c r="BF22">
+        <v>6787000.0</v>
+      </c>
+      <c r="BG22">
+        <v>6975000.0</v>
+      </c>
+      <c r="BH22">
+        <v>4774000.0</v>
+      </c>
+      <c r="BI22">
+        <v>4156000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>4456000.0</v>
+      </c>
+      <c r="BK22">
+        <v>2841000.0</v>
+      </c>
+      <c r="BL22">
+        <v>10927000.0</v>
+      </c>
+      <c r="BM22">
+        <v>11695000.0</v>
+      </c>
+      <c r="BN22">
+        <v>11057000.0</v>
+      </c>
+      <c r="BO22">
+        <v>7259000.0</v>
+      </c>
+      <c r="BP22">
+        <v>6191000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>870000.0</v>
+      </c>
+      <c r="BR22">
+        <v>6760000.0</v>
+      </c>
+      <c r="BS22">
+        <v>5344000.0</v>
+      </c>
+      <c r="BT22">
+        <v>1594000.0</v>
+      </c>
+      <c r="BU22">
+        <v>447000.0</v>
+      </c>
+      <c r="BV22">
+        <v>1248000.0</v>
+      </c>
+      <c r="BW22">
+        <v>1344000.0</v>
+      </c>
+      <c r="BX22">
+        <v>1311000.0</v>
+      </c>
+      <c r="BY22">
+        <v>1025000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>1228000.0</v>
+      </c>
+      <c r="CA22">
+        <v>950000.0</v>
+      </c>
+      <c r="CB22">
+        <v>601000.0</v>
+      </c>
+      <c r="CC22">
+        <v>729000.0</v>
+      </c>
+      <c r="CD22">
+        <v>833000.0</v>
+      </c>
+      <c r="CE22">
+        <v>832000.0</v>
+      </c>
+      <c r="CF22">
+        <v>60000.0</v>
+      </c>
+      <c r="CG22">
+        <v>470000.0</v>
+      </c>
+      <c r="CH22">
+        <v>977000.0</v>
+      </c>
+      <c r="CI22">
+        <v>890000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>724000.0</v>
+      </c>
+      <c r="CK22">
+        <v>1117000.0</v>
+      </c>
+      <c r="CL22">
+        <v>815000.0</v>
+      </c>
+      <c r="CM22">
+        <v>847000.0</v>
+      </c>
+      <c r="CN22">
+        <v>647000.0</v>
+      </c>
+      <c r="CO22">
+        <v>760000.0</v>
+      </c>
+      <c r="CP22">
+        <v>1619000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>515000.0</v>
+      </c>
+      <c r="CR22">
+        <v>3103000.0</v>
+      </c>
+      <c r="CS22">
+        <v>585000.0</v>
+      </c>
+      <c r="CT22">
+        <v>807000.0</v>
+      </c>
+      <c r="CU22">
+        <v>1509000.0</v>
+      </c>
+      <c r="CV22">
+        <v>2686000.0</v>
+      </c>
+      <c r="CW22">
+        <v>1357000.0</v>
+      </c>
+      <c r="CX22">
+        <v>1262000.0</v>
+      </c>
+      <c r="CY22">
+        <v>1077000.0</v>
+      </c>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+    </row>
+    <row r="23" spans="1:119">
+      <c r="A23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23">
+        <v>3318863000.0</v>
+      </c>
+      <c r="C23">
+        <v>3269864000.0</v>
+      </c>
+      <c r="D23">
+        <v>3228126000.0</v>
+      </c>
+      <c r="E23">
+        <v>3250838000.0</v>
+      </c>
+      <c r="F23">
+        <v>3259528000.0</v>
+      </c>
+      <c r="G23">
+        <v>3270041000.0</v>
+      </c>
+      <c r="H23">
+        <v>2394830000.0</v>
+      </c>
+      <c r="I23">
+        <v>2420914000.0</v>
+      </c>
+      <c r="J23">
+        <v>2457753000.0</v>
+      </c>
+      <c r="K23">
+        <v>2414288000.0</v>
+      </c>
+      <c r="L23">
+        <v>2418847000.0</v>
+      </c>
+      <c r="M23">
+        <v>2388522000.0</v>
+      </c>
+      <c r="N23">
+        <v>2378151000.0</v>
+      </c>
+      <c r="O23">
+        <v>2410933000.0</v>
+      </c>
+      <c r="P23">
+        <v>2525507000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2654153000.0</v>
+      </c>
+      <c r="R23">
+        <v>2683162000.0</v>
+      </c>
+      <c r="S23">
+        <v>2746156000.0</v>
+      </c>
+      <c r="T23">
+        <v>2786987000.0</v>
+      </c>
+      <c r="U23">
+        <v>2792792000.0</v>
+      </c>
+      <c r="V23">
+        <v>2708520000.0</v>
+      </c>
+      <c r="W23">
+        <v>2654617000.0</v>
+      </c>
+      <c r="X23">
+        <v>2555362000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2503049000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2412303000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2180065000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1720253000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1735849000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1679305000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1671159000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1647724000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1647799000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1623342000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1611015000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1595432000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1607635000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1261936000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1241725000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1206320000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1208869000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1169110000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1152354000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1147925000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1132543000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1106251000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1109024000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1089808000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1067531000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1057253000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1045925000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1046047000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1034530000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1038856000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1036039000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1049995000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1063023000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1047319000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1020735000.0</v>
+      </c>
+      <c r="BH23">
+        <v>1004823000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1024618000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>998337000.0</v>
+      </c>
+      <c r="BK23">
+        <v>975717000.0</v>
+      </c>
+      <c r="BL23">
+        <v>968667000.0</v>
+      </c>
+      <c r="BM23">
+        <v>993196000.0</v>
+      </c>
+      <c r="BN23">
+        <v>978286000.0</v>
+      </c>
+      <c r="BO23">
+        <v>978986000.0</v>
+      </c>
+      <c r="BP23">
+        <v>961904000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>968034000.0</v>
+      </c>
+      <c r="BR23">
+        <v>960947000.0</v>
+      </c>
+      <c r="BS23">
+        <v>962168000.0</v>
+      </c>
+      <c r="BT23">
+        <v>976679000.0</v>
+      </c>
+      <c r="BU23">
+        <v>936698000.0</v>
+      </c>
+      <c r="BV23">
+        <v>931396000.0</v>
+      </c>
+      <c r="BW23">
+        <v>924584000.0</v>
+      </c>
+      <c r="BX23">
+        <v>926665000.0</v>
+      </c>
+      <c r="BY23">
+        <v>1006210000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1002109000.0</v>
+      </c>
+      <c r="CA23">
+        <v>962042000.0</v>
+      </c>
+      <c r="CB23">
+        <v>964757000.0</v>
+      </c>
+      <c r="CC23">
+        <v>964482000.0</v>
+      </c>
+      <c r="CD23">
+        <v>956965000.0</v>
+      </c>
+      <c r="CE23">
+        <v>964740000.0</v>
+      </c>
+      <c r="CF23">
+        <v>945136000.0</v>
+      </c>
+      <c r="CG23">
+        <v>943380000.0</v>
+      </c>
+      <c r="CH23">
+        <v>916710000.0</v>
+      </c>
+      <c r="CI23">
+        <v>940181000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>924188000.0</v>
+      </c>
+      <c r="CK23">
+        <v>945135000.0</v>
+      </c>
+      <c r="CL23">
+        <v>898426000.0</v>
+      </c>
+      <c r="CM23">
+        <v>865593000.0</v>
+      </c>
+      <c r="CN23">
+        <v>872731000.0</v>
+      </c>
+      <c r="CO23">
+        <v>869653000.0</v>
+      </c>
+      <c r="CP23">
+        <v>836657000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>791992000.0</v>
+      </c>
+      <c r="CR23">
+        <v>734644000.0</v>
+      </c>
+      <c r="CS23">
+        <v>716692000.0</v>
+      </c>
+      <c r="CT23">
+        <v>648882000.0</v>
+      </c>
+      <c r="CU23">
+        <v>618566000.0</v>
+      </c>
+      <c r="CV23">
+        <v>630234000.0</v>
+      </c>
+      <c r="CW23">
+        <v>582700000.0</v>
+      </c>
+      <c r="CX23">
+        <v>566974000.0</v>
+      </c>
+      <c r="CY23">
+        <v>570532000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>567330000.0</v>
+      </c>
+      <c r="DA23">
+        <v>567690000.0</v>
+      </c>
+      <c r="DB23">
+        <v>563150000.0</v>
+      </c>
+      <c r="DC23">
+        <v>545389000.0</v>
+      </c>
+      <c r="DD23">
+        <v>546000000.0</v>
+      </c>
+      <c r="DE23">
+        <v>551300000.0</v>
+      </c>
+      <c r="DF23">
+        <v>551600000.0</v>
+      </c>
+      <c r="DG23">
+        <v>546800000.0</v>
+      </c>
+      <c r="DH23">
+        <v>544263000.0</v>
+      </c>
+      <c r="DI23">
+        <v>539500000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>526800000.0</v>
+      </c>
+      <c r="DK23">
+        <v>519700000.0</v>
+      </c>
+      <c r="DL23">
+        <v>466837000.0</v>
+      </c>
+      <c r="DM23">
+        <v>469900000.0</v>
+      </c>
+      <c r="DN23">
+        <v>466300000.0</v>
+      </c>
+      <c r="DO23">
+        <v>462500000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:119">
+      <c r="A24" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>215387000.0</v>
+      </c>
+      <c r="D24">
+        <v>255376000.0</v>
+      </c>
+      <c r="E24">
+        <v>255365000.0</v>
+      </c>
+      <c r="F24">
+        <v>255354000.0</v>
+      </c>
+      <c r="G24">
+        <v>255343000.0</v>
+      </c>
+      <c r="H24">
+        <v>255333000.0</v>
+      </c>
+      <c r="I24">
+        <v>255322000.0</v>
+      </c>
+      <c r="J24">
+        <v>255312000.0</v>
+      </c>
+      <c r="K24">
+        <v>255302000.0</v>
+      </c>
+      <c r="L24">
+        <v>195292000.0</v>
+      </c>
+      <c r="M24">
+        <v>120282000.0</v>
+      </c>
+      <c r="N24">
+        <v>81000000.0</v>
+      </c>
+      <c r="O24">
+        <v>46000000.0</v>
+      </c>
+      <c r="P24">
+        <v>21000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>24050000.0</v>
+      </c>
+      <c r="R24">
+        <v>24650000.0</v>
+      </c>
+      <c r="S24">
+        <v>30200000.0</v>
+      </c>
+      <c r="T24">
+        <v>34700000.0</v>
+      </c>
+      <c r="U24">
+        <v>41700000.0</v>
+      </c>
+      <c r="V24">
+        <v>54700000.0</v>
+      </c>
+      <c r="W24">
+        <v>65616000.0</v>
+      </c>
+      <c r="X24">
+        <v>53745000.0</v>
+      </c>
+      <c r="Y24">
+        <v>57113000.0</v>
+      </c>
+      <c r="Z24">
+        <v>68448000.0</v>
+      </c>
+      <c r="AA24">
+        <v>71723000.0</v>
+      </c>
+      <c r="AB24">
+        <v>65546000.0</v>
+      </c>
+      <c r="AC24">
+        <v>72068000.0</v>
+      </c>
+      <c r="AD24">
+        <v>78288000.0</v>
+      </c>
+      <c r="AE24">
+        <v>82407000.0</v>
+      </c>
+      <c r="AF24">
+        <v>83516000.0</v>
+      </c>
+      <c r="AG24">
+        <v>84725000.0</v>
+      </c>
+      <c r="AH24">
+        <v>89816000.0</v>
+      </c>
+      <c r="AI24">
+        <v>95316000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>94600000.0</v>
+      </c>
+      <c r="AK24">
+        <v>96850000.0</v>
+      </c>
+      <c r="AL24">
+        <v>95850000.0</v>
+      </c>
+      <c r="AM24">
+        <v>90250000.0</v>
+      </c>
+      <c r="AN24">
+        <v>74250000.0</v>
+      </c>
+      <c r="AO24">
+        <v>76500000.0</v>
+      </c>
+      <c r="AP24">
+        <v>80500000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>80500000.0</v>
+      </c>
+      <c r="AR24">
+        <v>76500000.0</v>
+      </c>
+      <c r="AS24">
+        <v>75500000.0</v>
+      </c>
+      <c r="AT24">
+        <v>78799000.0</v>
+      </c>
+      <c r="AU24">
+        <v>78868000.0</v>
+      </c>
+      <c r="AV24">
+        <v>80937000.0</v>
+      </c>
+      <c r="AW24">
+        <v>69505000.0</v>
+      </c>
+      <c r="AX24">
+        <v>76572000.0</v>
+      </c>
+      <c r="AY24">
+        <v>74637000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>82703000.0</v>
+      </c>
+      <c r="BA24">
+        <v>47767000.0</v>
+      </c>
+      <c r="BB24">
+        <v>52830000.0</v>
+      </c>
+      <c r="BC24">
+        <v>52892000.0</v>
+      </c>
+      <c r="BD24">
+        <v>59954000.0</v>
+      </c>
+      <c r="BE24">
+        <v>70015000.0</v>
+      </c>
+      <c r="BF24">
+        <v>80074000.0</v>
+      </c>
+      <c r="BG24">
+        <v>80133000.0</v>
+      </c>
+      <c r="BH24">
+        <v>71191000.0</v>
+      </c>
+      <c r="BI24">
+        <v>71248000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>76305000.0</v>
+      </c>
+      <c r="BK24">
+        <v>81381000.0</v>
+      </c>
+      <c r="BL24">
+        <v>81499000.0</v>
+      </c>
+      <c r="BM24">
+        <v>81611000.0</v>
+      </c>
+      <c r="BN24">
+        <v>83725000.0</v>
+      </c>
+      <c r="BO24">
+        <v>98837000.0</v>
+      </c>
+      <c r="BP24">
+        <v>80294000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>95396000.0</v>
+      </c>
+      <c r="BR24">
+        <v>85496000.0</v>
+      </c>
+      <c r="BS24">
+        <v>86874000.0</v>
+      </c>
+      <c r="BT24">
+        <v>106951000.0</v>
+      </c>
+      <c r="BU24">
+        <v>132027000.0</v>
+      </c>
+      <c r="BV24">
+        <v>105100000.0</v>
+      </c>
+      <c r="BW24">
+        <v>95172000.0</v>
+      </c>
+      <c r="BX24">
+        <v>130244000.0</v>
+      </c>
+      <c r="BY24">
+        <v>115315000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>130384000.0</v>
+      </c>
+      <c r="CA24">
+        <v>140451000.0</v>
+      </c>
+      <c r="CB24">
+        <v>145520000.0</v>
+      </c>
+      <c r="CC24">
+        <v>115586000.0</v>
+      </c>
+      <c r="CD24">
+        <v>135650000.0</v>
+      </c>
+      <c r="CE24">
+        <v>160713000.0</v>
+      </c>
+      <c r="CF24">
+        <v>125778000.0</v>
+      </c>
+      <c r="CG24">
+        <v>125839000.0</v>
+      </c>
+      <c r="CH24">
+        <v>125900000.0</v>
+      </c>
+      <c r="CI24">
+        <v>137957000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>132000000.0</v>
+      </c>
+      <c r="CK24">
+        <v>132000000.0</v>
+      </c>
+      <c r="CL24">
+        <v>112000000.0</v>
+      </c>
+      <c r="CM24">
+        <v>105411000.0</v>
+      </c>
+      <c r="CN24">
+        <v>87450000.0</v>
+      </c>
+      <c r="CO24">
+        <v>124150000.0</v>
+      </c>
+      <c r="CP24">
+        <v>93250000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>75469000.0</v>
+      </c>
+      <c r="CR24">
+        <v>20450000.0</v>
+      </c>
+      <c r="CS24">
+        <v>37750000.0</v>
+      </c>
+      <c r="CT24">
+        <v>8150000.0</v>
+      </c>
+      <c r="CU24">
+        <v>8500000.0</v>
+      </c>
+      <c r="CV24">
+        <v>412000.0</v>
+      </c>
+      <c r="CW24">
+        <v>450000.0</v>
+      </c>
+      <c r="CX24">
+        <v>450000.0</v>
+      </c>
+      <c r="CY24">
+        <v>17415000.0</v>
+      </c>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+    </row>
+    <row r="25" spans="1:119">
+      <c r="A25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>81000000.0</v>
+      </c>
+      <c r="O25">
+        <v>46000000.0</v>
+      </c>
+      <c r="P25">
+        <v>21000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>24050000.0</v>
+      </c>
+      <c r="R25">
+        <v>24650000.0</v>
+      </c>
+      <c r="S25">
+        <v>30200000.0</v>
+      </c>
+      <c r="T25">
+        <v>34700000.0</v>
+      </c>
+      <c r="U25">
+        <v>41700000.0</v>
+      </c>
+      <c r="V25">
+        <v>54700000.0</v>
+      </c>
+      <c r="W25">
+        <v>65616000.0</v>
+      </c>
+      <c r="X25">
+        <v>53745000.0</v>
+      </c>
+      <c r="Y25">
+        <v>57113000.0</v>
+      </c>
+      <c r="Z25">
+        <v>68448000.0</v>
+      </c>
+      <c r="AA25">
+        <v>71723000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25">
+        <v>72068000.0</v>
+      </c>
+      <c r="AD25">
+        <v>78288000.0</v>
+      </c>
+      <c r="AE25">
+        <v>82407000.0</v>
+      </c>
+      <c r="AF25">
+        <v>83516000.0</v>
+      </c>
+      <c r="AG25">
+        <v>84725000.0</v>
+      </c>
+      <c r="AH25">
+        <v>89816000.0</v>
+      </c>
+      <c r="AI25">
+        <v>95316000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>94600000.0</v>
+      </c>
+      <c r="AK25">
+        <v>96850000.0</v>
+      </c>
+      <c r="AL25">
+        <v>95850000.0</v>
+      </c>
+      <c r="AM25">
+        <v>90250000.0</v>
+      </c>
+      <c r="AN25">
+        <v>74250000.0</v>
+      </c>
+      <c r="AO25">
+        <v>76500000.0</v>
+      </c>
+      <c r="AP25">
+        <v>80500000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>80500000.0</v>
+      </c>
+      <c r="AR25">
+        <v>76500000.0</v>
+      </c>
+      <c r="AS25">
+        <v>75500000.0</v>
+      </c>
+      <c r="AT25">
+        <v>78799000.0</v>
+      </c>
+      <c r="AU25">
+        <v>78868000.0</v>
+      </c>
+      <c r="AV25">
+        <v>80937000.0</v>
+      </c>
+      <c r="AW25">
+        <v>69505000.0</v>
+      </c>
+      <c r="AX25">
+        <v>76572000.0</v>
+      </c>
+      <c r="AY25">
+        <v>74637000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>82703000.0</v>
+      </c>
+      <c r="BA25">
+        <v>47767000.0</v>
+      </c>
+      <c r="BB25">
+        <v>52830000.0</v>
+      </c>
+      <c r="BC25">
+        <v>52892000.0</v>
+      </c>
+      <c r="BD25">
+        <v>59954000.0</v>
+      </c>
+      <c r="BE25">
+        <v>70015000.0</v>
+      </c>
+      <c r="BF25">
+        <v>80074000.0</v>
+      </c>
+      <c r="BG25">
+        <v>80133000.0</v>
+      </c>
+      <c r="BH25">
+        <v>71191000.0</v>
+      </c>
+      <c r="BI25">
+        <v>71248000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>76305000.0</v>
+      </c>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+    </row>
+    <row r="26" spans="1:119">
+      <c r="A26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>536480000.0</v>
+      </c>
+      <c r="D26">
+        <v>531882000.0</v>
+      </c>
+      <c r="E26">
+        <v>527353000.0</v>
+      </c>
+      <c r="F26">
+        <v>521572000.0</v>
+      </c>
+      <c r="G26">
+        <v>522152000.0</v>
+      </c>
+      <c r="H26">
+        <v>460349000.0</v>
+      </c>
+      <c r="I26">
+        <v>484513000.0</v>
+      </c>
+      <c r="J26">
+        <v>484808000.0</v>
+      </c>
+      <c r="K26">
+        <v>491597000.0</v>
+      </c>
+      <c r="L26">
+        <v>518224000.0</v>
+      </c>
+      <c r="M26">
+        <v>502097000.0</v>
+      </c>
+      <c r="N26">
+        <v>519159000.0</v>
+      </c>
+      <c r="O26">
+        <v>568001000.0</v>
+      </c>
+      <c r="P26">
+        <v>553554000.0</v>
+      </c>
+      <c r="Q26">
+        <v>570657000.0</v>
+      </c>
+      <c r="R26">
+        <v>597372000.0</v>
+      </c>
+      <c r="S26">
+        <v>606725000.0</v>
+      </c>
+      <c r="T26">
+        <v>437098000.0</v>
+      </c>
+      <c r="U26">
+        <v>1891862000.0</v>
+      </c>
+      <c r="V26">
+        <v>397837000.0</v>
+      </c>
+      <c r="W26">
+        <v>1967993000.0</v>
+      </c>
+      <c r="X26">
+        <v>1977984000.0</v>
+      </c>
+      <c r="Y26">
+        <v>2020414000.0</v>
+      </c>
+      <c r="Z26">
+        <v>1995033000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1867585000.0</v>
+      </c>
+      <c r="AB26">
+        <v>213683000.0</v>
+      </c>
+      <c r="AC26">
+        <v>1486089000.0</v>
+      </c>
+      <c r="AD26">
+        <v>1470339000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1476417000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1479776000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1458714000.0</v>
+      </c>
+      <c r="AH26">
+        <v>1429451000.0</v>
+      </c>
+      <c r="AI26">
+        <v>1424139000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>1279205000.0</v>
+      </c>
+      <c r="AK26">
+        <v>1274094000.0</v>
+      </c>
+      <c r="AL26">
+        <v>1009583000.0</v>
+      </c>
+      <c r="AM26">
+        <v>995385000.0</v>
+      </c>
+      <c r="AN26">
+        <v>953953000.0</v>
+      </c>
+      <c r="AO26">
+        <v>919977000.0</v>
+      </c>
+      <c r="AP26">
+        <v>915952000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>926227000.0</v>
+      </c>
+      <c r="AR26">
+        <v>914935000.0</v>
+      </c>
+      <c r="AS26">
+        <v>888683000.0</v>
+      </c>
+      <c r="AT26">
+        <v>882338000.0</v>
+      </c>
+      <c r="AU26">
+        <v>876831000.0</v>
+      </c>
+      <c r="AV26">
+        <v>862862000.0</v>
+      </c>
+      <c r="AW26">
+        <v>831783000.0</v>
+      </c>
+      <c r="AX26">
+        <v>817283000.0</v>
+      </c>
+      <c r="AY26">
+        <v>812432000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>812113000.0</v>
+      </c>
+      <c r="BA26">
+        <v>803342000.0</v>
+      </c>
+      <c r="BB26">
+        <v>781278000.0</v>
+      </c>
+      <c r="BC26">
+        <v>757748000.0</v>
+      </c>
+      <c r="BD26">
+        <v>753597000.0</v>
+      </c>
+      <c r="BE26">
+        <v>743278000.0</v>
+      </c>
+      <c r="BF26">
+        <v>710478000.0</v>
+      </c>
+      <c r="BG26">
+        <v>703752000.0</v>
+      </c>
+      <c r="BH26">
+        <v>693129000.0</v>
+      </c>
+      <c r="BI26">
+        <v>680578000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>668461000.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+    </row>
+    <row r="27" spans="1:119">
+      <c r="A27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+    </row>
+    <row r="28" spans="1:119">
+      <c r="A28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28">
+        <v>299366000.0</v>
+      </c>
+      <c r="C28">
+        <v>189932000.0</v>
+      </c>
+      <c r="D28">
+        <v>308407000.0</v>
+      </c>
+      <c r="E28">
+        <v>238390000.0</v>
+      </c>
+      <c r="F28">
+        <v>200232000.0</v>
+      </c>
+      <c r="G28">
+        <v>181758000.0</v>
+      </c>
+      <c r="H28">
+        <v>226661000.0</v>
+      </c>
+      <c r="I28">
+        <v>237109000.0</v>
+      </c>
+      <c r="J28">
+        <v>220290000.0</v>
+      </c>
+      <c r="K28">
+        <v>221917000.0</v>
+      </c>
+      <c r="L28">
+        <v>188831000.0</v>
+      </c>
+      <c r="M28">
+        <v>92131000.0</v>
+      </c>
+      <c r="N28">
+        <v>51612000.0</v>
+      </c>
+      <c r="O28">
+        <v>-34778000.0</v>
+      </c>
+      <c r="P28">
+        <v>-143999000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-329646000.0</v>
+      </c>
+      <c r="R28">
+        <v>-338979000.0</v>
+      </c>
+      <c r="S28">
+        <v>-444239000.0</v>
+      </c>
+      <c r="T28">
+        <v>-672161000.0</v>
+      </c>
+      <c r="U28">
+        <v>-677666000.0</v>
+      </c>
+      <c r="V28">
+        <v>-534605000.0</v>
+      </c>
+      <c r="W28">
+        <v>-438158000.0</v>
+      </c>
+      <c r="X28">
+        <v>-342469000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-186287000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-125917000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-24696000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-10373000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-41985000.0</v>
+      </c>
+      <c r="AD28">
+        <v>30530000.0</v>
+      </c>
+      <c r="AE28">
+        <v>56808000.0</v>
+      </c>
+      <c r="AF28">
+        <v>77259000.0</v>
+      </c>
+      <c r="AG28">
+        <v>21029000.0</v>
+      </c>
+      <c r="AH28">
+        <v>26763000.0</v>
+      </c>
+      <c r="AI28">
+        <v>35119000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>60159000.0</v>
+      </c>
+      <c r="AK28">
+        <v>47359000.0</v>
+      </c>
+      <c r="AL28">
+        <v>69570000.0</v>
+      </c>
+      <c r="AM28">
+        <v>101702000.0</v>
+      </c>
+      <c r="AN28">
+        <v>55319000.0</v>
+      </c>
+      <c r="AO28">
+        <v>21109000.0</v>
+      </c>
+      <c r="AP28">
+        <v>34282000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>129308000.0</v>
+      </c>
+      <c r="AR28">
+        <v>57743000.0</v>
+      </c>
+      <c r="AS28">
+        <v>29411000.0</v>
+      </c>
+      <c r="AT28">
+        <v>50802000.0</v>
+      </c>
+      <c r="AU28">
+        <v>51423000.0</v>
+      </c>
+      <c r="AV28">
+        <v>61264000.0</v>
+      </c>
+      <c r="AW28">
+        <v>45497000.0</v>
+      </c>
+      <c r="AX28">
+        <v>47446000.0</v>
+      </c>
+      <c r="AY28">
+        <v>95104000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>113639000.0</v>
+      </c>
+      <c r="BA28">
+        <v>85958000.0</v>
+      </c>
+      <c r="BB28">
+        <v>14612000.0</v>
+      </c>
+      <c r="BC28">
+        <v>6603000.0</v>
+      </c>
+      <c r="BD28">
+        <v>8569000.0</v>
+      </c>
+      <c r="BE28">
+        <v>58438000.0</v>
+      </c>
+      <c r="BF28">
+        <v>55450000.0</v>
+      </c>
+      <c r="BG28">
+        <v>94351000.0</v>
+      </c>
+      <c r="BH28">
+        <v>140492000.0</v>
+      </c>
+      <c r="BI28">
+        <v>60448000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>82337000.0</v>
+      </c>
+      <c r="BK28">
+        <v>74222000.0</v>
+      </c>
+      <c r="BL28">
+        <v>96412000.0</v>
+      </c>
+      <c r="BM28">
+        <v>90532000.0</v>
+      </c>
+      <c r="BN28">
+        <v>94607000.0</v>
+      </c>
+      <c r="BO28">
+        <v>103876000.0</v>
+      </c>
+      <c r="BP28">
+        <v>111447000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>111676000.0</v>
+      </c>
+      <c r="BR28">
+        <v>118089000.0</v>
+      </c>
+      <c r="BS28">
+        <v>126998000.0</v>
+      </c>
+      <c r="BT28">
+        <v>173479000.0</v>
+      </c>
+      <c r="BU28">
+        <v>151089000.0</v>
+      </c>
+      <c r="BV28">
+        <v>122973000.0</v>
+      </c>
+      <c r="BW28">
+        <v>114563000.0</v>
+      </c>
+      <c r="BX28">
+        <v>141800000.0</v>
+      </c>
+      <c r="BY28">
+        <v>206042000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>200970000.0</v>
+      </c>
+      <c r="CA28">
+        <v>174677000.0</v>
+      </c>
+      <c r="CB28">
+        <v>184847000.0</v>
+      </c>
+      <c r="CC28">
+        <v>191514000.0</v>
+      </c>
+      <c r="CD28">
+        <v>177832000.0</v>
+      </c>
+      <c r="CE28">
+        <v>189982000.0</v>
+      </c>
+      <c r="CF28">
+        <v>165811000.0</v>
+      </c>
+      <c r="CG28">
+        <v>159023000.0</v>
+      </c>
+      <c r="CH28">
+        <v>140063000.0</v>
+      </c>
+      <c r="CI28">
+        <v>178503000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>174271000.0</v>
+      </c>
+      <c r="CK28">
+        <v>185433000.0</v>
+      </c>
+      <c r="CL28">
+        <v>131475000.0</v>
+      </c>
+      <c r="CM28">
+        <v>113746000.0</v>
+      </c>
+      <c r="CN28">
+        <v>123262000.0</v>
+      </c>
+      <c r="CO28">
+        <v>140868000.0</v>
+      </c>
+      <c r="CP28">
+        <v>95966000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>80960000.0</v>
+      </c>
+      <c r="CR28">
+        <v>58356000.0</v>
+      </c>
+      <c r="CS28">
+        <v>51815000.0</v>
+      </c>
+      <c r="CT28">
+        <v>11992000.0</v>
+      </c>
+      <c r="CU28">
+        <v>19058000.0</v>
+      </c>
+      <c r="CV28">
+        <v>29576000.0</v>
+      </c>
+      <c r="CW28">
+        <v>-12864000.0</v>
+      </c>
+      <c r="CX28">
+        <v>-22010000.0</v>
+      </c>
+      <c r="CY28">
+        <v>24140000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>30360000.0</v>
+      </c>
+      <c r="DA28">
+        <v>34629000.0</v>
+      </c>
+      <c r="DB28">
+        <v>20861000.0</v>
+      </c>
+      <c r="DC28">
+        <v>-2974000.0</v>
+      </c>
+      <c r="DD28">
+        <v>29800000.0</v>
+      </c>
+      <c r="DE28">
+        <v>29200000.0</v>
+      </c>
+      <c r="DF28">
+        <v>20300000.0</v>
+      </c>
+      <c r="DG28">
+        <v>18700000.0</v>
+      </c>
+      <c r="DH28">
+        <v>-20803000.0</v>
+      </c>
+      <c r="DI28">
+        <v>26100000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>17200000.0</v>
+      </c>
+      <c r="DK28">
+        <v>16800000.0</v>
+      </c>
+      <c r="DL28">
+        <v>-28734000.0</v>
+      </c>
+      <c r="DM28">
+        <v>22700000.0</v>
+      </c>
+      <c r="DN28">
+        <v>12900000.0</v>
+      </c>
+      <c r="DO28">
+        <v>13700000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:119">
+      <c r="A29" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>685863000.0</v>
+      </c>
+      <c r="D29">
+        <v>720350000.0</v>
+      </c>
+      <c r="E29">
+        <v>714007000.0</v>
+      </c>
+      <c r="F29">
+        <v>675505000.0</v>
+      </c>
+      <c r="G29">
+        <v>667226000.0</v>
+      </c>
+      <c r="H29">
+        <v>574432000.0</v>
+      </c>
+      <c r="I29">
+        <v>562077000.0</v>
+      </c>
+      <c r="J29">
+        <v>568617000.0</v>
+      </c>
+      <c r="K29">
+        <v>552525000.0</v>
+      </c>
+      <c r="L29">
+        <v>499635000.0</v>
+      </c>
+      <c r="M29">
+        <v>33106000.0</v>
+      </c>
+      <c r="N29">
+        <v>389772000.0</v>
+      </c>
+      <c r="O29">
+        <v>301841000.0</v>
+      </c>
+      <c r="P29">
+        <v>266042000.0</v>
+      </c>
+      <c r="Q29">
+        <v>256420000.0</v>
+      </c>
+      <c r="R29">
+        <v>271682000.0</v>
+      </c>
+      <c r="S29">
+        <v>286209000.0</v>
+      </c>
+      <c r="T29">
+        <v>306814000.0</v>
+      </c>
+      <c r="U29">
+        <v>311540000.0</v>
+      </c>
+      <c r="V29">
+        <v>321066000.0</v>
+      </c>
+      <c r="W29">
+        <v>323228000.0</v>
+      </c>
+      <c r="X29">
+        <v>311717000.0</v>
+      </c>
+      <c r="Y29">
+        <v>313836000.0</v>
+      </c>
+      <c r="Z29">
+        <v>320638000.0</v>
+      </c>
+      <c r="AA29">
+        <v>318717000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+    </row>
+    <row r="30" spans="1:119">
+      <c r="A30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30">
+        <v>1554669000.0</v>
+      </c>
+      <c r="O30">
+        <v>1512141000.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30">
+        <v>1509176000.0</v>
+      </c>
+      <c r="R30">
+        <v>1490849000.0</v>
+      </c>
+      <c r="S30">
+        <v>1465363000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30"/>
+      <c r="CT30"/>
+      <c r="CU30"/>
+      <c r="CV30"/>
+      <c r="CW30"/>
+      <c r="CX30"/>
+      <c r="CY30"/>
+      <c r="CZ30"/>
+      <c r="DA30"/>
+      <c r="DB30"/>
+      <c r="DC30"/>
+      <c r="DD30"/>
+      <c r="DE30"/>
+      <c r="DF30"/>
+      <c r="DG30"/>
+      <c r="DH30"/>
+      <c r="DI30"/>
+      <c r="DJ30"/>
+      <c r="DK30"/>
+      <c r="DL30"/>
+      <c r="DM30"/>
+      <c r="DN30"/>
+      <c r="DO30"/>
+    </row>
+    <row r="31" spans="1:119">
+      <c r="A31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>203272000.0</v>
+      </c>
+      <c r="O31">
+        <v>201684000.0</v>
+      </c>
+      <c r="P31">
+        <v>190525000.0</v>
+      </c>
+      <c r="Q31">
+        <v>177454000.0</v>
+      </c>
+      <c r="R31">
+        <v>247032000.0</v>
+      </c>
+      <c r="S31">
+        <v>200309000.0</v>
+      </c>
+      <c r="T31">
+        <v>272114000.0</v>
+      </c>
+      <c r="U31">
+        <v>221345000.0</v>
+      </c>
+      <c r="V31">
+        <v>266366000.0</v>
+      </c>
+      <c r="W31">
+        <v>208535000.0</v>
+      </c>
+      <c r="X31">
+        <v>208599000.0</v>
+      </c>
+      <c r="Y31">
+        <v>207037000.0</v>
+      </c>
+      <c r="Z31">
+        <v>202191000.0</v>
+      </c>
+      <c r="AA31">
+        <v>197610000.0</v>
+      </c>
+      <c r="AB31">
+        <v>165509000.0</v>
+      </c>
+      <c r="AC31">
+        <v>161914000.0</v>
+      </c>
+      <c r="AD31">
+        <v>156569000.0</v>
+      </c>
+      <c r="AE31">
+        <v>149910000.0</v>
+      </c>
+      <c r="AF31">
+        <v>144150000.0</v>
+      </c>
+      <c r="AG31">
+        <v>142304000.0</v>
+      </c>
+      <c r="AH31">
+        <v>137926000.0</v>
+      </c>
+      <c r="AI31">
+        <v>134040000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>131817000.0</v>
+      </c>
+      <c r="AK31">
+        <v>130924000.0</v>
+      </c>
+      <c r="AL31">
+        <v>117010000.0</v>
+      </c>
+      <c r="AM31">
+        <v>114926000.0</v>
+      </c>
+      <c r="AN31">
+        <v>113065000.0</v>
+      </c>
+      <c r="AO31">
+        <v>113672000.0</v>
+      </c>
+      <c r="AP31">
+        <v>112110000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>109689000.0</v>
+      </c>
+      <c r="AR31">
+        <v>107374000.0</v>
+      </c>
+      <c r="AS31">
+        <v>107119000.0</v>
+      </c>
+      <c r="AT31">
+        <v>105390000.0</v>
+      </c>
+      <c r="AU31">
+        <v>104051000.0</v>
+      </c>
+      <c r="AV31">
+        <v>102518000.0</v>
+      </c>
+      <c r="AW31">
+        <v>104041000.0</v>
+      </c>
+      <c r="AX31">
+        <v>102625000.0</v>
+      </c>
+      <c r="AY31">
+        <v>100365000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>98649000.0</v>
+      </c>
+      <c r="BA31">
+        <v>94784000.0</v>
+      </c>
+      <c r="BB31">
+        <v>93399000.0</v>
+      </c>
+      <c r="BC31">
+        <v>93747000.0</v>
+      </c>
+      <c r="BD31">
+        <v>92547000.0</v>
+      </c>
+      <c r="BE31">
+        <v>92799000.0</v>
+      </c>
+      <c r="BF31">
+        <v>90872000.0</v>
+      </c>
+      <c r="BG31">
+        <v>89363000.0</v>
+      </c>
+      <c r="BH31">
+        <v>88117000.0</v>
+      </c>
+      <c r="BI31">
+        <v>90288000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>87992000.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+    </row>
+    <row r="32" spans="1:119">
+      <c r="A32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
+      <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
+    </row>
+    <row r="33" spans="1:119">
+      <c r="A33" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33">
+        <v>3290868000.0</v>
+      </c>
+      <c r="C33">
+        <v>3160132000.0</v>
+      </c>
+      <c r="D33">
+        <v>3207515000.0</v>
+      </c>
+      <c r="E33">
+        <v>2686482000.0</v>
+      </c>
+      <c r="F33">
+        <v>2701102000.0</v>
+      </c>
+      <c r="G33">
+        <v>2690659000.0</v>
+      </c>
+      <c r="H33">
+        <v>2329976000.0</v>
+      </c>
+      <c r="I33">
+        <v>1944743000.0</v>
+      </c>
+      <c r="J33">
+        <v>1953115000.0</v>
+      </c>
+      <c r="K33">
+        <v>1936039000.0</v>
+      </c>
+      <c r="L33">
+        <v>1901196000.0</v>
+      </c>
+      <c r="M33">
+        <v>1888922000.0</v>
+      </c>
+      <c r="N33">
+        <v>1841856000.0</v>
+      </c>
+      <c r="O33">
+        <v>1794923000.0</v>
+      </c>
+      <c r="P33">
+        <v>706111000.0</v>
+      </c>
+      <c r="Q33">
+        <v>658300000.0</v>
+      </c>
+      <c r="R33">
+        <v>1758141000.0</v>
+      </c>
+      <c r="S33">
+        <v>697723000.0</v>
+      </c>
+      <c r="T33">
+        <v>82459000.0</v>
+      </c>
+      <c r="U33">
+        <v>506307000.0</v>
+      </c>
+      <c r="V33">
+        <v>482138000.0</v>
+      </c>
+      <c r="W33">
+        <v>452599000.0</v>
+      </c>
+      <c r="X33">
+        <v>437093000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1889725000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1922469000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1797847000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1415060000.0</v>
+      </c>
+      <c r="AC33">
+        <v>263983000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1426987000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1448857000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1445089000.0</v>
+      </c>
+      <c r="AG33">
+        <v>248618000.0</v>
+      </c>
+      <c r="AH33">
+        <v>245058000.0</v>
+      </c>
+      <c r="AI33">
+        <v>250256000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>255249000.0</v>
+      </c>
+      <c r="AK33">
+        <v>257270000.0</v>
+      </c>
+      <c r="AL33">
+        <v>211501000.0</v>
+      </c>
+      <c r="AM33">
+        <v>1088110000.0</v>
+      </c>
+      <c r="AN33">
+        <v>226606000.0</v>
+      </c>
+      <c r="AO33">
+        <v>229811000.0</v>
+      </c>
+      <c r="AP33">
+        <v>205934000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1016766000.0</v>
+      </c>
+      <c r="AR33">
+        <v>225965000.0</v>
+      </c>
+      <c r="AS33">
+        <v>211050000.0</v>
+      </c>
+      <c r="AT33">
+        <v>211716000.0</v>
+      </c>
+      <c r="AU33">
+        <v>215800000.0</v>
+      </c>
+      <c r="AV33">
+        <v>220368000.0</v>
+      </c>
+      <c r="AW33">
+        <v>225983000.0</v>
+      </c>
+      <c r="AX33">
+        <v>228823000.0</v>
+      </c>
+      <c r="AY33">
+        <v>901952000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>897948000.0</v>
+      </c>
+      <c r="BA33">
+        <v>880140000.0</v>
+      </c>
+      <c r="BB33">
+        <v>260574000.0</v>
+      </c>
+      <c r="BC33">
+        <v>242669000.0</v>
+      </c>
+      <c r="BD33">
+        <v>245237000.0</v>
+      </c>
+      <c r="BE33">
+        <v>998520000.0</v>
+      </c>
+      <c r="BF33">
+        <v>980094000.0</v>
+      </c>
+      <c r="BG33">
+        <v>990533000.0</v>
+      </c>
+      <c r="BH33">
+        <v>772973000.0</v>
+      </c>
+      <c r="BI33">
+        <v>969623000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>956445000.0</v>
+      </c>
+      <c r="BK33">
+        <v>937323000.0</v>
+      </c>
+      <c r="BL33">
+        <v>944494000.0</v>
+      </c>
+      <c r="BM33">
+        <v>960332000.0</v>
+      </c>
+      <c r="BN33">
+        <v>949286000.0</v>
+      </c>
+      <c r="BO33">
+        <v>939774000.0</v>
+      </c>
+      <c r="BP33">
+        <v>937766000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>928945000.0</v>
+      </c>
+      <c r="BR33">
+        <v>941523000.0</v>
+      </c>
+      <c r="BS33">
+        <v>934410000.0</v>
+      </c>
+      <c r="BT33">
+        <v>959754000.0</v>
+      </c>
+      <c r="BU33">
+        <v>918769000.0</v>
+      </c>
+      <c r="BV33">
+        <v>909918000.0</v>
+      </c>
+      <c r="BW33">
+        <v>906008000.0</v>
+      </c>
+      <c r="BX33">
+        <v>907453000.0</v>
+      </c>
+      <c r="BY33">
+        <v>987449000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>984354000.0</v>
+      </c>
+      <c r="CA33">
+        <v>946368000.0</v>
+      </c>
+      <c r="CB33">
+        <v>944101000.0</v>
+      </c>
+      <c r="CC33">
+        <v>944788000.0</v>
+      </c>
+      <c r="CD33">
+        <v>937402000.0</v>
+      </c>
+      <c r="CE33">
+        <v>945842000.0</v>
+      </c>
+      <c r="CF33">
+        <v>925862000.0</v>
+      </c>
+      <c r="CG33">
+        <v>920843000.0</v>
+      </c>
+      <c r="CH33">
+        <v>898142000.0</v>
+      </c>
+      <c r="CI33">
+        <v>916281000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>901493000.0</v>
+      </c>
+      <c r="CK33">
+        <v>918979000.0</v>
+      </c>
+      <c r="CL33">
+        <v>871575000.0</v>
+      </c>
+      <c r="CM33">
+        <v>845184000.0</v>
+      </c>
+      <c r="CN33">
+        <v>839669000.0</v>
+      </c>
+      <c r="CO33">
+        <v>847654000.0</v>
+      </c>
+      <c r="CP33">
+        <v>810735000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>764394000.0</v>
+      </c>
+      <c r="CR33">
+        <v>716555000.0</v>
+      </c>
+      <c r="CS33">
+        <v>691040000.0</v>
+      </c>
+      <c r="CT33">
+        <v>626725000.0</v>
+      </c>
+      <c r="CU33">
+        <v>600222000.0</v>
+      </c>
+      <c r="CV33">
+        <v>608309000.0</v>
+      </c>
+      <c r="CW33">
+        <v>534205000.0</v>
+      </c>
+      <c r="CX33">
+        <v>520240000.0</v>
+      </c>
+      <c r="CY33">
+        <v>549916000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>548733000.0</v>
+      </c>
+      <c r="DA33">
+        <v>545918000.0</v>
+      </c>
+      <c r="DB33">
+        <v>542056000.0</v>
+      </c>
+      <c r="DC33">
+        <v>518634000.0</v>
+      </c>
+      <c r="DD33"/>
+      <c r="DE33"/>
+      <c r="DF33"/>
+      <c r="DG33"/>
+      <c r="DH33">
+        <v>523460000.0</v>
+      </c>
+      <c r="DI33"/>
+      <c r="DJ33">
+        <v>100000.0</v>
+      </c>
+      <c r="DK33"/>
+      <c r="DL33">
+        <v>438103000.0</v>
+      </c>
+      <c r="DM33">
+        <v>-100000.0</v>
+      </c>
+      <c r="DN33"/>
+      <c r="DO33"/>
+    </row>
+    <row r="34" spans="1:119">
+      <c r="A34" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>24625000.0</v>
+      </c>
+      <c r="O34">
+        <v>22976000.0</v>
+      </c>
+      <c r="P34">
+        <v>18536000.0</v>
+      </c>
+      <c r="Q34">
+        <v>19879000.0</v>
+      </c>
+      <c r="R34">
+        <v>18748000.0</v>
+      </c>
+      <c r="S34">
+        <v>19158000.0</v>
+      </c>
+      <c r="T34">
+        <v>18582000.0</v>
+      </c>
+      <c r="U34">
+        <v>19086000.0</v>
+      </c>
+      <c r="V34">
+        <v>19661000.0</v>
+      </c>
+      <c r="W34">
+        <v>21485000.0</v>
+      </c>
+      <c r="X34">
+        <v>19656000.0</v>
+      </c>
+      <c r="Y34">
+        <v>20916000.0</v>
+      </c>
+      <c r="Z34">
+        <v>24901000.0</v>
+      </c>
+      <c r="AA34">
+        <v>23887000.0</v>
+      </c>
+      <c r="AB34"/>
+      <c r="AC34">
+        <v>18926000.0</v>
+      </c>
+      <c r="AD34">
+        <v>18719000.0</v>
+      </c>
+      <c r="AE34">
+        <v>18338000.0</v>
+      </c>
+      <c r="AF34">
+        <v>13331000.0</v>
+      </c>
+      <c r="AG34">
+        <v>12794000.0</v>
+      </c>
+      <c r="AH34">
+        <v>12826000.0</v>
+      </c>
+      <c r="AI34">
+        <v>12245000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>11466000.0</v>
+      </c>
+      <c r="AK34">
+        <v>11839000.0</v>
+      </c>
+      <c r="AL34">
+        <v>11251000.0</v>
+      </c>
+      <c r="AM34">
+        <v>11171000.0</v>
+      </c>
+      <c r="AN34">
+        <v>9798000.0</v>
+      </c>
+      <c r="AO34">
+        <v>10565000.0</v>
+      </c>
+      <c r="AP34">
+        <v>10916000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>9605000.0</v>
+      </c>
+      <c r="AR34">
+        <v>8528000.0</v>
+      </c>
+      <c r="AS34">
+        <v>9405000.0</v>
+      </c>
+      <c r="AT34">
+        <v>7980000.0</v>
+      </c>
+      <c r="AU34">
+        <v>8848000.0</v>
+      </c>
+      <c r="AV34">
+        <v>8274000.0</v>
+      </c>
+      <c r="AW34">
+        <v>8482000.0</v>
+      </c>
+      <c r="AX34">
+        <v>6749000.0</v>
+      </c>
+      <c r="AY34">
+        <v>7031000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>6847000.0</v>
+      </c>
+      <c r="BA34">
+        <v>7094000.0</v>
+      </c>
+      <c r="BB34">
+        <v>6595000.0</v>
+      </c>
+      <c r="BC34">
+        <v>6988000.0</v>
+      </c>
+      <c r="BD34">
+        <v>7298000.0</v>
+      </c>
+      <c r="BE34">
+        <v>7054000.0</v>
+      </c>
+      <c r="BF34">
+        <v>6772000.0</v>
+      </c>
+      <c r="BG34">
+        <v>9664000.0</v>
+      </c>
+      <c r="BH34">
+        <v>7401000.0</v>
+      </c>
+      <c r="BI34">
+        <v>8533000.0</v>
+      </c>
+      <c r="BJ34">
+        <v>7375000.0</v>
+      </c>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
+      <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
+    </row>
+    <row r="35" spans="1:119">
+      <c r="A35" t="s">
+        <v>66</v>
+      </c>
+      <c r="B35">
+        <v>2787325000.0</v>
+      </c>
+      <c r="C35">
+        <v>219739000.0</v>
+      </c>
+      <c r="D35">
+        <v>2743412000.0</v>
+      </c>
+      <c r="E35">
+        <v>295832000.0</v>
+      </c>
+      <c r="F35">
+        <v>296795000.0</v>
+      </c>
+      <c r="G35">
+        <v>298961000.0</v>
+      </c>
+      <c r="H35">
+        <v>283230000.0</v>
+      </c>
+      <c r="I35">
+        <v>285073000.0</v>
+      </c>
+      <c r="J35">
+        <v>280860000.0</v>
+      </c>
+      <c r="K35">
+        <v>281841000.0</v>
+      </c>
+      <c r="L35">
+        <v>222691000.0</v>
+      </c>
+      <c r="M35">
+        <v>148419000.0</v>
+      </c>
+      <c r="N35">
+        <v>105625000.0</v>
+      </c>
+      <c r="O35">
+        <v>68976000.0</v>
+      </c>
+      <c r="P35">
+        <v>2235349000.0</v>
+      </c>
+      <c r="Q35">
+        <v>2376812000.0</v>
+      </c>
+      <c r="R35">
+        <v>43398000.0</v>
+      </c>
+      <c r="S35">
+        <v>33381000.0</v>
+      </c>
+      <c r="T35">
+        <v>2476401000.0</v>
+      </c>
+      <c r="U35">
+        <v>45116000.0</v>
+      </c>
+      <c r="V35">
+        <v>58261000.0</v>
+      </c>
+      <c r="W35">
+        <v>68600000.0</v>
+      </c>
+      <c r="X35">
+        <v>56883000.0</v>
+      </c>
+      <c r="Y35">
+        <v>77789000.0</v>
+      </c>
+      <c r="Z35">
+        <v>92899000.0</v>
+      </c>
+      <c r="AA35">
+        <v>95010000.0</v>
+      </c>
+      <c r="AB35">
+        <v>84292000.0</v>
+      </c>
+      <c r="AC35">
+        <v>75730000.0</v>
+      </c>
+      <c r="AD35">
+        <v>96007000.0</v>
+      </c>
+      <c r="AE35">
+        <v>98358000.0</v>
+      </c>
+      <c r="AF35">
+        <v>96847000.0</v>
+      </c>
+      <c r="AG35">
+        <v>84725000.0</v>
+      </c>
+      <c r="AH35">
+        <v>89816000.0</v>
+      </c>
+      <c r="AI35">
+        <v>95316000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>94600000.0</v>
+      </c>
+      <c r="AK35">
+        <v>96850000.0</v>
+      </c>
+      <c r="AL35">
+        <v>95850000.0</v>
+      </c>
+      <c r="AM35">
+        <v>101421000.0</v>
+      </c>
+      <c r="AN35">
+        <v>74250000.0</v>
+      </c>
+      <c r="AO35">
+        <v>76500000.0</v>
+      </c>
+      <c r="AP35">
+        <v>80500000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>57613000.0</v>
+      </c>
+      <c r="AR35">
+        <v>76500000.0</v>
+      </c>
+      <c r="AS35">
+        <v>75500000.0</v>
+      </c>
+      <c r="AT35">
+        <v>78799000.0</v>
+      </c>
+      <c r="AU35">
+        <v>78868000.0</v>
+      </c>
+      <c r="AV35">
+        <v>80937000.0</v>
+      </c>
+      <c r="AW35">
+        <v>69505000.0</v>
+      </c>
+      <c r="AX35">
+        <v>76572000.0</v>
+      </c>
+      <c r="AY35">
+        <v>81668000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>89550000.0</v>
+      </c>
+      <c r="BA35">
+        <v>54861000.0</v>
+      </c>
+      <c r="BB35">
+        <v>52830000.0</v>
+      </c>
+      <c r="BC35">
+        <v>52892000.0</v>
+      </c>
+      <c r="BD35">
+        <v>59954000.0</v>
+      </c>
+      <c r="BE35">
+        <v>77069000.0</v>
+      </c>
+      <c r="BF35">
+        <v>86846000.0</v>
+      </c>
+      <c r="BG35">
+        <v>89797000.0</v>
+      </c>
+      <c r="BH35">
+        <v>32630000.0</v>
+      </c>
+      <c r="BI35">
+        <v>79781000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>83680000.0</v>
+      </c>
+      <c r="BK35">
+        <v>89584000.0</v>
+      </c>
+      <c r="BL35">
+        <v>89301000.0</v>
+      </c>
+      <c r="BM35">
+        <v>92724000.0</v>
+      </c>
+      <c r="BN35">
+        <v>92956000.0</v>
+      </c>
+      <c r="BO35">
+        <v>110111000.0</v>
+      </c>
+      <c r="BP35">
+        <v>89787000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>108151000.0</v>
+      </c>
+      <c r="BR35">
+        <v>98285000.0</v>
+      </c>
+      <c r="BS35">
+        <v>98672000.0</v>
+      </c>
+      <c r="BT35">
+        <v>118490000.0</v>
+      </c>
+      <c r="BU35">
+        <v>138479000.0</v>
+      </c>
+      <c r="BV35">
+        <v>112838000.0</v>
+      </c>
+      <c r="BW35">
+        <v>108520000.0</v>
+      </c>
+      <c r="BX35">
+        <v>140127000.0</v>
+      </c>
+      <c r="BY35">
+        <v>127324000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>140415000.0</v>
+      </c>
+      <c r="CA35">
+        <v>150970000.0</v>
+      </c>
+      <c r="CB35">
+        <v>157765000.0</v>
+      </c>
+      <c r="CC35">
+        <v>122662000.0</v>
+      </c>
+      <c r="CD35">
+        <v>143388000.0</v>
+      </c>
+      <c r="CE35">
+        <v>168154000.0</v>
+      </c>
+      <c r="CF35">
+        <v>132438000.0</v>
+      </c>
+      <c r="CG35">
+        <v>133299000.0</v>
+      </c>
+      <c r="CH35">
+        <v>133696000.0</v>
+      </c>
+      <c r="CI35">
+        <v>146063000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>137829000.0</v>
+      </c>
+      <c r="CK35">
+        <v>137382000.0</v>
+      </c>
+      <c r="CL35">
+        <v>116545000.0</v>
+      </c>
+      <c r="CM35">
+        <v>110508000.0</v>
+      </c>
+      <c r="CN35">
+        <v>91276000.0</v>
+      </c>
+      <c r="CO35">
+        <v>129501000.0</v>
+      </c>
+      <c r="CP35">
+        <v>98079000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>82034000.0</v>
+      </c>
+      <c r="CR35">
+        <v>5484000.0</v>
+      </c>
+      <c r="CS35">
+        <v>7290000.0</v>
+      </c>
+      <c r="CT35">
+        <v>5120000.0</v>
+      </c>
+      <c r="CU35">
+        <v>6467000.0</v>
+      </c>
+      <c r="CV35">
+        <v>6805000.0</v>
+      </c>
+      <c r="CW35">
+        <v>5336000.0</v>
+      </c>
+      <c r="CX35">
+        <v>5070000.0</v>
+      </c>
+      <c r="CY35">
+        <v>23918000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>4787000.0</v>
+      </c>
+      <c r="DA35">
+        <v>4807000.0</v>
+      </c>
+      <c r="DB35">
+        <v>4044000.0</v>
+      </c>
+      <c r="DC35">
+        <v>5044000.0</v>
+      </c>
+      <c r="DD35">
+        <v>3600000.0</v>
+      </c>
+      <c r="DE35">
+        <v>5000000.0</v>
+      </c>
+      <c r="DF35">
+        <v>4600000.0</v>
+      </c>
+      <c r="DG35">
+        <v>5400000.0</v>
+      </c>
+      <c r="DH35">
+        <v>27446000.0</v>
+      </c>
+      <c r="DI35">
+        <v>5100000.0</v>
+      </c>
+      <c r="DJ35">
+        <v>4200000.0</v>
+      </c>
+      <c r="DK35">
+        <v>5100000.0</v>
+      </c>
+      <c r="DL35">
+        <v>18646000.0</v>
+      </c>
+      <c r="DM35">
+        <v>3800000.0</v>
+      </c>
+      <c r="DN35">
+        <v>3000000.0</v>
+      </c>
+      <c r="DO35">
+        <v>4500000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:119">
+      <c r="A36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36">
+        <v>167947000.0</v>
+      </c>
+      <c r="C36">
+        <v>2509113000.0</v>
+      </c>
+      <c r="D36">
+        <v>159641000.0</v>
+      </c>
+      <c r="E36">
+        <v>167752000.0</v>
+      </c>
+      <c r="F36">
+        <v>175548000.0</v>
+      </c>
+      <c r="G36">
+        <v>177228000.0</v>
+      </c>
+      <c r="H36">
+        <v>141023000.0</v>
+      </c>
+      <c r="I36">
+        <v>137352000.0</v>
+      </c>
+      <c r="J36">
+        <v>141763000.0</v>
+      </c>
+      <c r="K36">
+        <v>143351000.0</v>
+      </c>
+      <c r="L36">
+        <v>144201000.0</v>
+      </c>
+      <c r="M36">
+        <v>143539000.0</v>
+      </c>
+      <c r="N36">
+        <v>135968000.0</v>
+      </c>
+      <c r="O36">
+        <v>128098000.0</v>
+      </c>
+      <c r="P36">
+        <v>-25379000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-658300000.0</v>
+      </c>
+      <c r="R36">
+        <v>108075000.0</v>
+      </c>
+      <c r="S36">
+        <v>110008000.0</v>
+      </c>
+      <c r="T36">
+        <v>-457895000.0</v>
+      </c>
+      <c r="U36">
+        <v>97986000.0</v>
+      </c>
+      <c r="V36">
+        <v>-429797000.0</v>
+      </c>
+      <c r="W36">
+        <v>-403522000.0</v>
+      </c>
+      <c r="X36">
+        <v>-387720000.0</v>
+      </c>
+      <c r="Y36">
+        <v>94250000.0</v>
+      </c>
+      <c r="Z36">
+        <v>94773000.0</v>
+      </c>
+      <c r="AA36">
+        <v>90760000.0</v>
+      </c>
+      <c r="AB36">
+        <v>77445000.0</v>
+      </c>
+      <c r="AC36">
+        <v>1169473000.0</v>
+      </c>
+      <c r="AD36">
+        <v>76707000.0</v>
+      </c>
+      <c r="AE36">
+        <v>77736000.0</v>
+      </c>
+      <c r="AF36">
+        <v>74653000.0</v>
+      </c>
+      <c r="AG36">
+        <v>1172528000.0</v>
+      </c>
+      <c r="AH36">
+        <v>1162807000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1144942000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>1146691000.0</v>
+      </c>
+      <c r="AK36">
+        <v>1142482000.0</v>
+      </c>
+      <c r="AL36">
+        <v>890436000.0</v>
+      </c>
+      <c r="AM36">
+        <v>67680000.0</v>
+      </c>
+      <c r="AN36">
+        <v>817793000.0</v>
+      </c>
+      <c r="AO36">
+        <v>779727000.0</v>
+      </c>
+      <c r="AP36">
+        <v>799957000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>64831000.0</v>
+      </c>
+      <c r="AR36">
+        <v>777510000.0</v>
+      </c>
+      <c r="AS36">
+        <v>766696000.0</v>
+      </c>
+      <c r="AT36">
+        <v>-186529000.0</v>
+      </c>
+      <c r="AU36">
+        <v>750337000.0</v>
+      </c>
+      <c r="AV36">
+        <v>731767000.0</v>
+      </c>
+      <c r="AW36">
+        <v>695476000.0</v>
+      </c>
+      <c r="AX36">
+        <v>676366000.0</v>
+      </c>
+      <c r="AY36">
+        <v>63417000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>59929000.0</v>
+      </c>
+      <c r="BA36">
+        <v>51409000.0</v>
+      </c>
+      <c r="BB36">
+        <v>598528000.0</v>
+      </c>
+      <c r="BC36">
+        <v>594563000.0</v>
+      </c>
+      <c r="BD36">
+        <v>587583000.0</v>
+      </c>
+      <c r="BE36">
+        <v>55946000.0</v>
+      </c>
+      <c r="BF36">
+        <v>57144000.0</v>
+      </c>
+      <c r="BG36">
+        <v>55965000.0</v>
+      </c>
+      <c r="BH36">
+        <v>51567000.0</v>
+      </c>
+      <c r="BI36">
+        <v>55904000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>56506000.0</v>
+      </c>
+      <c r="BK36">
+        <v>57556000.0</v>
+      </c>
+      <c r="BL36">
+        <v>62710000.0</v>
+      </c>
+      <c r="BM36">
+        <v>58094000.0</v>
+      </c>
+      <c r="BN36">
+        <v>55887000.0</v>
+      </c>
+      <c r="BO36">
+        <v>55574000.0</v>
+      </c>
+      <c r="BP36">
+        <v>55501000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>55323000.0</v>
+      </c>
+      <c r="BR36">
+        <v>57073000.0</v>
+      </c>
+      <c r="BS36">
+        <v>55298000.0</v>
+      </c>
+      <c r="BT36">
+        <v>45822000.0</v>
+      </c>
+      <c r="BU36">
+        <v>59790000.0</v>
+      </c>
+      <c r="BV36">
+        <v>63127000.0</v>
+      </c>
+      <c r="BW36">
+        <v>54237000.0</v>
+      </c>
+      <c r="BX36">
+        <v>58898000.0</v>
+      </c>
+      <c r="BY36">
+        <v>43670000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>57715000.0</v>
+      </c>
+      <c r="CA36">
+        <v>57081000.0</v>
+      </c>
+      <c r="CB36">
+        <v>56989000.0</v>
+      </c>
+      <c r="CC36">
+        <v>56220000.0</v>
+      </c>
+      <c r="CD36">
+        <v>51217000.0</v>
+      </c>
+      <c r="CE36">
+        <v>56817000.0</v>
+      </c>
+      <c r="CF36">
+        <v>54220000.0</v>
+      </c>
+      <c r="CG36">
+        <v>48280000.0</v>
+      </c>
+      <c r="CH36">
+        <v>38354000.0</v>
+      </c>
+      <c r="CI36">
+        <v>39717000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>46416000.0</v>
+      </c>
+      <c r="CK36">
+        <v>45171000.0</v>
+      </c>
+      <c r="CL36">
+        <v>44019000.0</v>
+      </c>
+      <c r="CM36">
+        <v>26549000.0</v>
+      </c>
+      <c r="CN36">
+        <v>33227000.0</v>
+      </c>
+      <c r="CO36">
+        <v>27214000.0</v>
+      </c>
+      <c r="CP36">
+        <v>24982000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>24180000.0</v>
+      </c>
+      <c r="CR36">
+        <v>24313000.0</v>
+      </c>
+      <c r="CS36">
+        <v>19778000.0</v>
+      </c>
+      <c r="CT36">
+        <v>19861000.0</v>
+      </c>
+      <c r="CU36">
+        <v>19639000.0</v>
+      </c>
+      <c r="CV36">
+        <v>20252000.0</v>
+      </c>
+      <c r="CW36">
+        <v>19722000.0</v>
+      </c>
+      <c r="CX36">
+        <v>18616000.0</v>
+      </c>
+      <c r="CY36">
+        <v>23715000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>14684000.0</v>
+      </c>
+      <c r="DA36">
+        <v>12348000.0</v>
+      </c>
+      <c r="DB36">
+        <v>11339000.0</v>
+      </c>
+      <c r="DC36">
+        <v>10545000.0</v>
+      </c>
+      <c r="DD36">
+        <v>-4500000.0</v>
+      </c>
+      <c r="DE36">
+        <v>-4600000.0</v>
+      </c>
+      <c r="DF36">
+        <v>-4600000.0</v>
+      </c>
+      <c r="DG36">
+        <v>-4700000.0</v>
+      </c>
+      <c r="DH36">
+        <v>169572000.0</v>
+      </c>
+      <c r="DI36">
+        <v>-5000000.0</v>
+      </c>
+      <c r="DJ36">
+        <v>-5100000.0</v>
+      </c>
+      <c r="DK36">
+        <v>-5200000.0</v>
+      </c>
+      <c r="DL36">
+        <v>94119000.0</v>
+      </c>
+      <c r="DM36">
+        <v>-5100000.0</v>
+      </c>
+      <c r="DN36">
+        <v>-5200000.0</v>
+      </c>
+      <c r="DO36">
+        <v>-5300000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:119">
+      <c r="A37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
+      <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
+    </row>
+    <row r="38" spans="1:119">
+      <c r="A38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>3162184000.0</v>
+      </c>
+      <c r="E38">
+        <v>2634597000.0</v>
+      </c>
+      <c r="F38">
+        <v>2645996000.0</v>
+      </c>
+      <c r="G38">
+        <v>3270041000.0</v>
+      </c>
+      <c r="H38">
+        <v>2394830000.0</v>
+      </c>
+      <c r="I38">
+        <v>1898220000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>-6415000.0</v>
+      </c>
+      <c r="M38">
+        <v>2242338000.0</v>
+      </c>
+      <c r="N38">
+        <v>-450367000.0</v>
+      </c>
+      <c r="O38">
+        <v>1800417000.0</v>
+      </c>
+      <c r="P38">
+        <v>1097681000.0</v>
+      </c>
+      <c r="Q38">
+        <v>1135634000.0</v>
+      </c>
+      <c r="R38">
+        <v>1994057979.0</v>
+      </c>
+      <c r="S38">
+        <v>994453000.0</v>
+      </c>
+      <c r="T38">
+        <v>2689616000.0</v>
+      </c>
+      <c r="U38">
+        <v>2792792000.0</v>
+      </c>
+      <c r="V38">
+        <v>2708520000.0</v>
+      </c>
+      <c r="W38">
+        <v>2654617000.0</v>
+      </c>
+      <c r="X38">
+        <v>2555362000.0</v>
+      </c>
+      <c r="Y38">
+        <v>-312991000.0</v>
+      </c>
+      <c r="Z38">
+        <v>-256814000.0</v>
+      </c>
+      <c r="AA38">
+        <v>1.0</v>
+      </c>
+      <c r="AB38">
+        <v>-193113000.0</v>
+      </c>
+      <c r="AC38">
+        <v>1999832000.0</v>
+      </c>
+      <c r="AD38">
+        <v>1937081000.0</v>
+      </c>
+      <c r="AE38">
+        <v>1915566000.0</v>
+      </c>
+      <c r="AF38">
+        <v>-163610000.0</v>
+      </c>
+      <c r="AG38">
+        <v>1896417000.0</v>
+      </c>
+      <c r="AH38">
+        <v>1868400000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1861271000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1850681000.0</v>
+      </c>
+      <c r="AK38">
+        <v>1864905000.0</v>
+      </c>
+      <c r="AL38">
+        <v>1473437000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1.0</v>
+      </c>
+      <c r="AN38">
+        <v>1432926000.0</v>
+      </c>
+      <c r="AO38">
+        <v>1438680000.0</v>
+      </c>
+      <c r="AP38">
+        <v>1375044000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>-119412000.0</v>
+      </c>
+      <c r="AR38">
+        <v>1373890000.0</v>
+      </c>
+      <c r="AS38">
+        <v>1343593000.0</v>
+      </c>
+      <c r="AT38">
+        <v>1317967000.0</v>
+      </c>
+      <c r="AU38">
+        <v>1324824000.0</v>
+      </c>
+      <c r="AV38">
+        <v>1310176000.0</v>
+      </c>
+      <c r="AW38">
+        <v>1293514000.0</v>
+      </c>
+      <c r="AX38">
+        <v>1286076000.0</v>
+      </c>
+      <c r="AY38">
+        <v>-124758000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>-131656000.0</v>
+      </c>
+      <c r="BA38">
+        <v>-135163000.0</v>
+      </c>
+      <c r="BB38">
+        <v>1299430000.0</v>
+      </c>
+      <c r="BC38">
+        <v>1278708000.0</v>
+      </c>
+      <c r="BD38">
+        <v>1295232000.0</v>
+      </c>
+      <c r="BE38">
+        <v>975113000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1291745000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1265256000.0</v>
+      </c>
+      <c r="BH38">
+        <v>-201027000.0</v>
+      </c>
+      <c r="BI38">
+        <v>1271660000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1243799000.0</v>
+      </c>
+      <c r="BK38">
+        <v>1205329000.0</v>
+      </c>
+      <c r="BL38">
+        <v>1197344000.0</v>
+      </c>
+      <c r="BM38">
+        <v>1237131000.0</v>
+      </c>
+      <c r="BN38">
+        <v>1221668000.0</v>
+      </c>
+      <c r="BO38">
+        <v>1216621000.0</v>
+      </c>
+      <c r="BP38">
+        <v>1211318000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>724336000.0</v>
+      </c>
+      <c r="BR38">
+        <v>718919000.0</v>
+      </c>
+      <c r="BS38">
+        <v>712634000.0</v>
+      </c>
+      <c r="BT38">
+        <v>887289000.0</v>
+      </c>
+      <c r="BU38">
+        <v>675478000.0</v>
+      </c>
+      <c r="BV38">
+        <v>650638000.0</v>
+      </c>
+      <c r="BW38">
+        <v>621119000.0</v>
+      </c>
+      <c r="BX38">
+        <v>836123000.0</v>
+      </c>
+      <c r="BY38">
+        <v>622593000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>612959000.0</v>
+      </c>
+      <c r="CA38">
+        <v>605675000.0</v>
+      </c>
+      <c r="CB38">
+        <v>881793000.0</v>
+      </c>
+      <c r="CC38">
+        <v>598253000.0</v>
+      </c>
+      <c r="CD38">
+        <v>588936000.0</v>
+      </c>
+      <c r="CE38">
+        <v>590157000.0</v>
+      </c>
+      <c r="CF38">
+        <v>865079000.0</v>
+      </c>
+      <c r="CG38">
+        <v>943380000.0</v>
+      </c>
+      <c r="CH38">
+        <v>1315311000.0</v>
+      </c>
+      <c r="CI38">
+        <v>940181000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>483558000.0</v>
+      </c>
+      <c r="CK38">
+        <v>471300000.0</v>
+      </c>
+      <c r="CL38">
+        <v>462393000.0</v>
+      </c>
+      <c r="CM38">
+        <v>441536000.0</v>
+      </c>
+      <c r="CN38">
+        <v>436965000.0</v>
+      </c>
+      <c r="CO38">
+        <v>424081000.0</v>
+      </c>
+      <c r="CP38">
+        <v>407179000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>401059000.0</v>
+      </c>
+      <c r="CR38">
+        <v>395326000.0</v>
+      </c>
+      <c r="CS38">
+        <v>384665000.0</v>
+      </c>
+      <c r="CT38">
+        <v>386904000.0</v>
+      </c>
+      <c r="CU38">
+        <v>380215000.0</v>
+      </c>
+      <c r="CV38">
+        <v>379108000.0</v>
+      </c>
+      <c r="CW38">
+        <v>375603000.0</v>
+      </c>
+      <c r="CX38">
+        <v>374775000.0</v>
+      </c>
+      <c r="CY38">
+        <v>378882000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>371979000.0</v>
+      </c>
+      <c r="DA38">
+        <v>367506000.0</v>
+      </c>
+      <c r="DB38">
+        <v>360827000.0</v>
+      </c>
+      <c r="DC38">
+        <v>354327000.0</v>
+      </c>
+      <c r="DD38">
+        <v>546000000.0</v>
+      </c>
+      <c r="DE38">
+        <v>551300000.0</v>
+      </c>
+      <c r="DF38">
+        <v>551600000.0</v>
+      </c>
+      <c r="DG38">
+        <v>546800000.0</v>
+      </c>
+      <c r="DH38">
+        <v>544300000.0</v>
+      </c>
+      <c r="DI38">
+        <v>539500000.0</v>
+      </c>
+      <c r="DJ38">
+        <v>526700000.0</v>
+      </c>
+      <c r="DK38">
+        <v>519700000.0</v>
+      </c>
+      <c r="DL38">
+        <v>466800000.0</v>
+      </c>
+      <c r="DM38">
+        <v>470000000.0</v>
+      </c>
+      <c r="DN38">
+        <v>466300000.0</v>
+      </c>
+      <c r="DO38">
+        <v>462500000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:119">
+      <c r="A39" t="s">
+        <v>70</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>942000.0</v>
+      </c>
+      <c r="D39">
+        <v>65941999.0</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
+        <v>58498000.0</v>
+      </c>
+      <c r="J39">
+        <v>86680000.0</v>
+      </c>
+      <c r="K39">
+        <v>53602000.0</v>
+      </c>
+      <c r="L39">
+        <v>66425000.0</v>
+      </c>
+      <c r="M39">
+        <v>64507999.0</v>
+      </c>
+      <c r="N39">
+        <v>85928000.0</v>
+      </c>
+      <c r="O39">
+        <v>117933000.0</v>
+      </c>
+      <c r="P39">
+        <v>172028000.0</v>
+      </c>
+      <c r="Q39">
+        <v>360893000.0</v>
+      </c>
+      <c r="R39">
+        <v>-924095979.0</v>
+      </c>
+      <c r="S39">
+        <v>477620000.0</v>
+      </c>
+      <c r="T39">
+        <v>711224000.0</v>
+      </c>
+      <c r="U39">
+        <v>1152027000.0</v>
+      </c>
+      <c r="V39">
+        <v>1247682000.0</v>
+      </c>
+      <c r="W39">
+        <v>1340252000.0</v>
+      </c>
+      <c r="X39">
+        <v>1381199000.0</v>
+      </c>
+      <c r="Y39">
+        <v>1472985000.0</v>
+      </c>
+      <c r="Z39">
+        <v>1559017000.0</v>
+      </c>
+      <c r="AA39">
+        <v>1433483000.0</v>
+      </c>
+      <c r="AB39">
+        <v>1148144000.0</v>
+      </c>
+      <c r="AC39">
+        <v>1169473000.0</v>
+      </c>
+      <c r="AD39">
+        <v>1169211000.0</v>
+      </c>
+      <c r="AE39">
+        <v>1204450000.0</v>
+      </c>
+      <c r="AF39">
+        <v>1201987000.0</v>
+      </c>
+      <c r="AG39">
+        <v>1172528000.0</v>
+      </c>
+      <c r="AH39">
+        <v>1162807000.0</v>
+      </c>
+      <c r="AI39">
+        <v>1144942000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>1146691000.0</v>
+      </c>
+      <c r="AK39">
+        <v>1142482000.0</v>
+      </c>
+      <c r="AL39">
+        <v>890436000.0</v>
+      </c>
+      <c r="AM39">
+        <v>869378000.0</v>
+      </c>
+      <c r="AN39">
+        <v>817793000.0</v>
+      </c>
+      <c r="AO39">
+        <v>779727000.0</v>
+      </c>
+      <c r="AP39">
+        <v>799957000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>799502000.0</v>
+      </c>
+      <c r="AR39">
+        <v>777510000.0</v>
+      </c>
+      <c r="AS39">
+        <v>766696000.0</v>
+      </c>
+      <c r="AT39">
+        <v>759297000.0</v>
+      </c>
+      <c r="AU39">
+        <v>750337000.0</v>
+      </c>
+      <c r="AV39">
+        <v>731767000.0</v>
+      </c>
+      <c r="AW39">
+        <v>695476000.0</v>
+      </c>
+      <c r="AX39">
+        <v>676366000.0</v>
+      </c>
+      <c r="AY39">
+        <v>657072000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>644761000.0</v>
+      </c>
+      <c r="BA39">
+        <v>619708000.0</v>
+      </c>
+      <c r="BB39">
+        <v>598528000.0</v>
+      </c>
+      <c r="BC39">
+        <v>594563000.0</v>
+      </c>
+      <c r="BD39">
+        <v>587583000.0</v>
+      </c>
+      <c r="BE39">
+        <v>745646000.0</v>
+      </c>
+      <c r="BF39">
+        <v>735668000.0</v>
+      </c>
+      <c r="BG39">
+        <v>746012000.0</v>
+      </c>
+      <c r="BH39">
+        <v>735327000.0</v>
+      </c>
+      <c r="BI39">
+        <v>722581000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>710983000.0</v>
+      </c>
+      <c r="BK39">
+        <v>707711000.0</v>
+      </c>
+      <c r="BL39">
+        <v>715817000.0</v>
+      </c>
+      <c r="BM39">
+        <v>716397000.0</v>
+      </c>
+      <c r="BN39">
+        <v>705904000.0</v>
+      </c>
+      <c r="BO39">
+        <v>702139000.0</v>
+      </c>
+      <c r="BP39">
+        <v>688352000.0</v>
+      </c>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39">
+        <v>522685000.0</v>
+      </c>
+      <c r="CH39">
+        <v>499541000.0</v>
+      </c>
+      <c r="CI39">
+        <v>485479000.0</v>
+      </c>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39"/>
+      <c r="CW39"/>
+      <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39"/>
+      <c r="DA39"/>
+      <c r="DB39"/>
+      <c r="DC39"/>
+      <c r="DD39"/>
+      <c r="DE39"/>
+      <c r="DF39"/>
+      <c r="DG39"/>
+      <c r="DH39"/>
+      <c r="DI39"/>
+      <c r="DJ39"/>
+      <c r="DK39"/>
+      <c r="DL39"/>
+      <c r="DM39"/>
+      <c r="DN39"/>
+      <c r="DO39"/>
+    </row>
+    <row r="40" spans="1:119">
+      <c r="A40" t="s">
+        <v>71</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
+        <v>35049000.0</v>
+      </c>
+      <c r="D40">
+        <v>1663283000.0</v>
+      </c>
+      <c r="E40">
+        <v>2465896000.0</v>
+      </c>
+      <c r="F40">
+        <v>2524541000.0</v>
+      </c>
+      <c r="G40">
+        <v>2540009000.0</v>
+      </c>
+      <c r="H40">
+        <v>1792501000.0</v>
+      </c>
+      <c r="I40">
+        <v>1791317000.0</v>
+      </c>
+      <c r="J40">
+        <v>1838588000.0</v>
+      </c>
+      <c r="K40">
+        <v>1835224000.0</v>
+      </c>
+      <c r="L40">
+        <v>1861813000.0</v>
+      </c>
+      <c r="M40">
+        <v>1951359000.0</v>
+      </c>
+      <c r="N40">
+        <v>1963754000.0</v>
+      </c>
+      <c r="O40">
+        <v>2055822000.0</v>
+      </c>
+      <c r="P40">
+        <v>2198975000.0</v>
+      </c>
+      <c r="Q40">
+        <v>2336213000.0</v>
+      </c>
+      <c r="R40">
+        <v>2363773000.0</v>
+      </c>
+      <c r="S40">
+        <v>2410761000.0</v>
+      </c>
+      <c r="T40">
+        <v>2426389000.0</v>
+      </c>
+      <c r="U40">
+        <v>2417561000.0</v>
+      </c>
+      <c r="V40">
+        <v>29758000.0</v>
+      </c>
+      <c r="W40">
+        <v>31282000.0</v>
+      </c>
+      <c r="X40">
+        <v>38464000.0</v>
+      </c>
+      <c r="Y40">
+        <v>2115576000.0</v>
+      </c>
+      <c r="Z40">
+        <v>2032801000.0</v>
+      </c>
+      <c r="AA40">
+        <v>1811357000.0</v>
+      </c>
+      <c r="AB40">
+        <v>1412260000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1417610000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1377277000.0</v>
+      </c>
+      <c r="AE40">
+        <v>1367058000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1348092000.0</v>
+      </c>
+      <c r="AG40">
+        <v>1347243000.0</v>
+      </c>
+      <c r="AH40">
+        <v>1333975000.0</v>
+      </c>
+      <c r="AI40">
+        <v>1313414000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1298492000.0</v>
+      </c>
+      <c r="AK40">
+        <v>1311884000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1000154000.0</v>
+      </c>
+      <c r="AM40">
+        <v>990494000.0</v>
+      </c>
+      <c r="AN40">
+        <v>967621000.0</v>
+      </c>
+      <c r="AO40">
+        <v>965547000.0</v>
+      </c>
+      <c r="AP40">
+        <v>922227000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>912815000.0</v>
+      </c>
+      <c r="AR40">
+        <v>912980000.0</v>
+      </c>
+      <c r="AS40">
+        <v>895369000.0</v>
+      </c>
+      <c r="AT40">
+        <v>872169000.0</v>
+      </c>
+      <c r="AU40">
+        <v>874915000.0</v>
+      </c>
+      <c r="AV40">
+        <v>844876000.0</v>
+      </c>
+      <c r="AW40">
+        <v>824012000.0</v>
+      </c>
+      <c r="AX40">
+        <v>821276000.0</v>
+      </c>
+      <c r="AY40">
+        <v>816219000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>800643000.0</v>
+      </c>
+      <c r="BA40">
+        <v>819231000.0</v>
+      </c>
+      <c r="BB40">
+        <v>826385000.0</v>
+      </c>
+      <c r="BC40">
+        <v>831586000.0</v>
+      </c>
+      <c r="BD40">
+        <v>834176000.0</v>
+      </c>
+      <c r="BE40">
+        <v>831351000.0</v>
+      </c>
+      <c r="BF40">
+        <v>817962000.0</v>
+      </c>
+      <c r="BG40">
+        <v>787957000.0</v>
+      </c>
+      <c r="BH40">
+        <v>782795000.0</v>
+      </c>
+      <c r="BI40">
+        <v>801173000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>769400000.0</v>
+      </c>
+      <c r="BK40">
+        <v>759861000.0</v>
+      </c>
+      <c r="BL40">
+        <v>746526000.0</v>
+      </c>
+      <c r="BM40">
+        <v>764863000.0</v>
+      </c>
+      <c r="BN40">
+        <v>752788000.0</v>
+      </c>
+      <c r="BO40">
+        <v>734240000.0</v>
+      </c>
+      <c r="BP40">
+        <v>728523000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>715325000.0</v>
+      </c>
+      <c r="BR40">
+        <v>725517000.0</v>
+      </c>
+      <c r="BS40">
+        <v>710025000.0</v>
+      </c>
+      <c r="BT40">
+        <v>690297000.0</v>
+      </c>
+      <c r="BU40">
+        <v>678380000.0</v>
+      </c>
+      <c r="BV40">
+        <v>695024000.0</v>
+      </c>
+      <c r="BW40">
+        <v>690838000.0</v>
+      </c>
+      <c r="BX40">
+        <v>670640000.0</v>
+      </c>
+      <c r="BY40">
+        <v>687301000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>694454000.0</v>
+      </c>
+      <c r="CA40">
+        <v>682355000.0</v>
+      </c>
+      <c r="CB40">
+        <v>669705000.0</v>
+      </c>
+      <c r="CC40">
+        <v>669227000.0</v>
+      </c>
+      <c r="CD40">
+        <v>678643000.0</v>
+      </c>
+      <c r="CE40">
+        <v>674805000.0</v>
+      </c>
+      <c r="CF40">
+        <v>679381000.0</v>
+      </c>
+      <c r="CG40">
+        <v>680103000.0</v>
+      </c>
+      <c r="CH40">
+        <v>676018000.0</v>
+      </c>
+      <c r="CI40">
+        <v>658879000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>646872000.0</v>
+      </c>
+      <c r="CK40">
+        <v>654530000.0</v>
+      </c>
+      <c r="CL40">
+        <v>666363000.0</v>
+      </c>
+      <c r="CM40">
+        <v>652723000.0</v>
+      </c>
+      <c r="CN40">
+        <v>639388000.0</v>
+      </c>
+      <c r="CO40">
+        <v>630975000.0</v>
+      </c>
+      <c r="CP40">
+        <v>638920000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>604793000.0</v>
+      </c>
+      <c r="CR40">
+        <v>582615000.0</v>
+      </c>
+      <c r="CS40">
+        <v>559724000.0</v>
+      </c>
+      <c r="CT40">
+        <v>543458000.0</v>
+      </c>
+      <c r="CU40">
+        <v>511759000.0</v>
+      </c>
+      <c r="CV40">
+        <v>509235000.0</v>
+      </c>
+      <c r="CW40">
+        <v>476909000.0</v>
+      </c>
+      <c r="CX40">
+        <v>474945000.0</v>
+      </c>
+      <c r="CY40">
+        <v>457270000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>453149000.0</v>
+      </c>
+      <c r="DA40">
+        <v>445498000.0</v>
+      </c>
+      <c r="DB40">
+        <v>457725000.0</v>
+      </c>
+      <c r="DC40">
+        <v>457286000.0</v>
+      </c>
+      <c r="DD40"/>
+      <c r="DE40"/>
+      <c r="DF40"/>
+      <c r="DG40"/>
+      <c r="DH40">
+        <v>455699000.0</v>
+      </c>
+      <c r="DI40"/>
+      <c r="DJ40"/>
+      <c r="DK40"/>
+      <c r="DL40">
+        <v>395573000.0</v>
+      </c>
+      <c r="DM40"/>
+      <c r="DN40"/>
+      <c r="DO40"/>
+    </row>
+    <row r="41" spans="1:119">
+      <c r="A41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>20965000.0</v>
+      </c>
+      <c r="P41">
+        <v>15374000.0</v>
+      </c>
+      <c r="Q41">
+        <v>19879000.0</v>
+      </c>
+      <c r="R41">
+        <v>18748000.0</v>
+      </c>
+      <c r="S41">
+        <v>15977000.0</v>
+      </c>
+      <c r="T41">
+        <v>18582000.0</v>
+      </c>
+      <c r="U41">
+        <v>19086000.0</v>
+      </c>
+      <c r="V41">
+        <v>19661000.0</v>
+      </c>
+      <c r="W41">
+        <v>21485000.0</v>
+      </c>
+      <c r="X41">
+        <v>19656000.0</v>
+      </c>
+      <c r="Y41">
+        <v>17624000.0</v>
+      </c>
+      <c r="Z41">
+        <v>21448000.0</v>
+      </c>
+      <c r="AA41">
+        <v>23887000.0</v>
+      </c>
+      <c r="AB41">
+        <v>15244000.0</v>
+      </c>
+      <c r="AC41">
+        <v>14926000.0</v>
+      </c>
+      <c r="AD41">
+        <v>15008000.0</v>
+      </c>
+      <c r="AE41">
+        <v>14338000.0</v>
+      </c>
+      <c r="AF41">
+        <v>13331000.0</v>
+      </c>
+      <c r="AG41">
+        <v>12794000.0</v>
+      </c>
+      <c r="AH41">
+        <v>12826000.0</v>
+      </c>
+      <c r="AI41">
+        <v>12245000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>11466000.0</v>
+      </c>
+      <c r="AK41">
+        <v>11839000.0</v>
+      </c>
+      <c r="AL41">
+        <v>11251000.0</v>
+      </c>
+      <c r="AM41">
+        <v>11171000.0</v>
+      </c>
+      <c r="AN41">
+        <v>9798000.0</v>
+      </c>
+      <c r="AO41">
+        <v>10565000.0</v>
+      </c>
+      <c r="AP41">
+        <v>10916000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>9605000.0</v>
+      </c>
+      <c r="AR41">
+        <v>8528000.0</v>
+      </c>
+      <c r="AS41">
+        <v>9405000.0</v>
+      </c>
+      <c r="AT41">
+        <v>7980000.0</v>
+      </c>
+      <c r="AU41">
+        <v>8848000.0</v>
+      </c>
+      <c r="AV41">
+        <v>8274000.0</v>
+      </c>
+      <c r="AW41">
+        <v>8482000.0</v>
+      </c>
+      <c r="AX41">
+        <v>6749000.0</v>
+      </c>
+      <c r="AY41">
+        <v>7031000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>6847000.0</v>
+      </c>
+      <c r="BA41">
+        <v>7094000.0</v>
+      </c>
+      <c r="BB41">
+        <v>6595000.0</v>
+      </c>
+      <c r="BC41">
+        <v>6988000.0</v>
+      </c>
+      <c r="BD41">
+        <v>7298000.0</v>
+      </c>
+      <c r="BE41">
+        <v>7054000.0</v>
+      </c>
+      <c r="BF41">
+        <v>6772000.0</v>
+      </c>
+      <c r="BG41">
+        <v>9664000.0</v>
+      </c>
+      <c r="BH41">
+        <v>7401000.0</v>
+      </c>
+      <c r="BI41">
+        <v>8533000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>7375000.0</v>
+      </c>
+      <c r="BK41">
+        <v>8203000.0</v>
+      </c>
+      <c r="BL41">
+        <v>7802000.0</v>
+      </c>
+      <c r="BM41">
+        <v>11113000.0</v>
+      </c>
+      <c r="BN41">
+        <v>9231000.0</v>
+      </c>
+      <c r="BO41">
+        <v>11274000.0</v>
+      </c>
+      <c r="BP41">
+        <v>9493000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>12755000.0</v>
+      </c>
+      <c r="BR41">
+        <v>12789000.0</v>
+      </c>
+      <c r="BS41">
+        <v>11798000.0</v>
+      </c>
+      <c r="BT41">
+        <v>11539000.0</v>
+      </c>
+      <c r="BU41">
+        <v>6452000.0</v>
+      </c>
+      <c r="BV41">
+        <v>7738000.0</v>
+      </c>
+      <c r="BW41">
+        <v>13348000.0</v>
+      </c>
+      <c r="BX41">
+        <v>9883000.0</v>
+      </c>
+      <c r="BY41">
+        <v>12009000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>10031000.0</v>
+      </c>
+      <c r="CA41">
+        <v>10519000.0</v>
+      </c>
+      <c r="CB41">
+        <v>12245000.0</v>
+      </c>
+      <c r="CC41">
+        <v>7076000.0</v>
+      </c>
+      <c r="CD41">
+        <v>7738000.0</v>
+      </c>
+      <c r="CE41">
+        <v>7441000.0</v>
+      </c>
+      <c r="CF41">
+        <v>6660000.0</v>
+      </c>
+      <c r="CG41">
+        <v>7460000.0</v>
+      </c>
+      <c r="CH41">
+        <v>7796000.0</v>
+      </c>
+      <c r="CI41">
+        <v>8106000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>5829000.0</v>
+      </c>
+      <c r="CK41">
+        <v>5382000.0</v>
+      </c>
+      <c r="CL41">
+        <v>4545000.0</v>
+      </c>
+      <c r="CM41">
+        <v>5547000.0</v>
+      </c>
+      <c r="CN41">
+        <v>4276000.0</v>
+      </c>
+      <c r="CO41">
+        <v>5801000.0</v>
+      </c>
+      <c r="CP41">
+        <v>5279000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>7033000.0</v>
+      </c>
+      <c r="CR41">
+        <v>5484000.0</v>
+      </c>
+      <c r="CS41">
+        <v>7290000.0</v>
+      </c>
+      <c r="CT41">
+        <v>5120000.0</v>
+      </c>
+      <c r="CU41">
+        <v>6467000.0</v>
+      </c>
+      <c r="CV41">
+        <v>6805000.0</v>
+      </c>
+      <c r="CW41">
+        <v>5336000.0</v>
+      </c>
+      <c r="CX41">
+        <v>5070000.0</v>
+      </c>
+      <c r="CY41">
+        <v>6503000.0</v>
+      </c>
+      <c r="CZ41"/>
+      <c r="DA41"/>
+      <c r="DB41"/>
+      <c r="DC41"/>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
+      <c r="DL41"/>
+      <c r="DM41"/>
+      <c r="DN41"/>
+      <c r="DO41"/>
+    </row>
+    <row r="42" spans="1:119">
+      <c r="A42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42">
+        <v>145993000.0</v>
+      </c>
+      <c r="C42">
+        <v>154205000.0</v>
+      </c>
+      <c r="D42">
+        <v>157291000.0</v>
+      </c>
+      <c r="E42">
+        <v>159255000.0</v>
+      </c>
+      <c r="F42">
+        <v>161386000.0</v>
+      </c>
+      <c r="G42">
+        <v>163702000.0</v>
+      </c>
+      <c r="H42">
+        <v>87960000.0</v>
+      </c>
+      <c r="I42">
+        <v>87494000.0</v>
+      </c>
+      <c r="J42">
+        <v>87129000.0</v>
+      </c>
+      <c r="K42">
+        <v>86717000.0</v>
+      </c>
+      <c r="L42">
+        <v>86648000.0</v>
+      </c>
+      <c r="M42">
+        <v>86242000.0</v>
+      </c>
+      <c r="N42">
+        <v>87630000.0</v>
+      </c>
+      <c r="O42">
+        <v>87459000.0</v>
+      </c>
+      <c r="P42">
+        <v>87095000.0</v>
+      </c>
+      <c r="Q42">
+        <v>86929000.0</v>
+      </c>
+      <c r="R42">
+        <v>90551000.0</v>
+      </c>
+      <c r="S42">
+        <v>93285000.0</v>
+      </c>
+      <c r="T42">
+        <v>92443000.0</v>
+      </c>
+      <c r="U42">
+        <v>93379000.0</v>
+      </c>
+      <c r="V42">
+        <v>93650000.0</v>
+      </c>
+      <c r="W42">
+        <v>93487000.0</v>
+      </c>
+      <c r="X42">
+        <v>93320000.0</v>
+      </c>
+      <c r="Y42">
+        <v>93167000.0</v>
+      </c>
+      <c r="Z42">
+        <v>93024000.0</v>
+      </c>
+      <c r="AA42">
+        <v>92422000.0</v>
+      </c>
+      <c r="AB42">
+        <v>38851000.0</v>
+      </c>
+      <c r="AC42">
+        <v>38690000.0</v>
+      </c>
+      <c r="AD42">
+        <v>38536000.0</v>
+      </c>
+      <c r="AE42">
+        <v>37850000.0</v>
+      </c>
+      <c r="AF42">
+        <v>37720000.0</v>
+      </c>
+      <c r="AG42">
+        <v>37593000.0</v>
+      </c>
+      <c r="AH42">
+        <v>37465000.0</v>
+      </c>
+      <c r="AI42">
+        <v>37342000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>37049000.0</v>
+      </c>
+      <c r="AK42">
+        <v>36943000.0</v>
+      </c>
+      <c r="AL42">
+        <v>10559000.0</v>
+      </c>
+      <c r="AM42">
+        <v>10295000.0</v>
+      </c>
+      <c r="AN42">
+        <v>10213000.0</v>
+      </c>
+      <c r="AO42">
+        <v>10121000.0</v>
+      </c>
+      <c r="AP42">
+        <v>10018000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>9752000.0</v>
+      </c>
+      <c r="AR42">
+        <v>9659000.0</v>
+      </c>
+      <c r="AS42">
+        <v>9562000.0</v>
+      </c>
+      <c r="AT42">
+        <v>9481000.0</v>
+      </c>
+      <c r="AU42">
+        <v>9301000.0</v>
+      </c>
+      <c r="AV42">
+        <v>9220000.0</v>
+      </c>
+      <c r="AW42">
+        <v>9231000.0</v>
+      </c>
+      <c r="AX42">
+        <v>9132000.0</v>
+      </c>
+      <c r="AY42">
+        <v>8982000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>8900000.0</v>
+      </c>
+      <c r="BA42">
+        <v>8829000.0</v>
+      </c>
+      <c r="BB42">
+        <v>8747000.0</v>
+      </c>
+      <c r="BC42">
+        <v>8596000.0</v>
+      </c>
+      <c r="BD42">
+        <v>8518000.0</v>
+      </c>
+      <c r="BE42">
+        <v>8455000.0</v>
+      </c>
+      <c r="BF42">
+        <v>8389000.0</v>
+      </c>
+      <c r="BG42">
+        <v>8316000.0</v>
+      </c>
+      <c r="BH42">
+        <v>8272000.0</v>
+      </c>
+      <c r="BI42">
+        <v>8223000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>8173000.0</v>
+      </c>
+      <c r="BK42">
+        <v>8131000.0</v>
+      </c>
+      <c r="BL42">
+        <v>8059000.0</v>
+      </c>
+      <c r="BM42">
+        <v>8059000.0</v>
+      </c>
+      <c r="BN42">
+        <v>8059000.0</v>
+      </c>
+      <c r="BO42">
+        <v>8059000.0</v>
+      </c>
+      <c r="BP42">
+        <v>8059000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>8059000.0</v>
+      </c>
+      <c r="BR42">
+        <v>8059000.0</v>
+      </c>
+      <c r="BS42">
+        <v>8147000.0</v>
+      </c>
+      <c r="BT42">
+        <v>8345000.0</v>
+      </c>
+      <c r="BU42">
+        <v>8787000.0</v>
+      </c>
+      <c r="BV42">
+        <v>8787000.0</v>
+      </c>
+      <c r="BW42">
+        <v>8787000.0</v>
+      </c>
+      <c r="BX42">
+        <v>8787000.0</v>
+      </c>
+      <c r="BY42">
+        <v>4741000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>4741000.0</v>
+      </c>
+      <c r="CA42">
+        <v>4741000.0</v>
+      </c>
+      <c r="CB42">
+        <v>4741000.0</v>
+      </c>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42">
+        <v>6406000.0</v>
+      </c>
+      <c r="CT42">
+        <v>1567000.0</v>
+      </c>
+      <c r="CU42">
+        <v>-508000.0</v>
+      </c>
+      <c r="CV42">
+        <v>442000.0</v>
+      </c>
+      <c r="CW42">
+        <v>2175000.0</v>
+      </c>
+      <c r="CX42">
+        <v>614000.0</v>
+      </c>
+      <c r="CY42">
+        <v>1278000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>577000.0</v>
+      </c>
+      <c r="DA42">
+        <v>-1016000.0</v>
+      </c>
+      <c r="DB42">
+        <v>32000.0</v>
+      </c>
+      <c r="DC42">
+        <v>1016000.0</v>
+      </c>
+      <c r="DD42">
+        <v>4100000.0</v>
+      </c>
+      <c r="DE42">
+        <v>3800000.0</v>
+      </c>
+      <c r="DF42">
+        <v>3600000.0</v>
+      </c>
+      <c r="DG42">
+        <v>2000000.0</v>
+      </c>
+      <c r="DH42">
+        <v>2480000.0</v>
+      </c>
+      <c r="DI42">
+        <v>1100000.0</v>
+      </c>
+      <c r="DJ42">
+        <v>2000000.0</v>
+      </c>
+      <c r="DK42">
+        <v>2200000.0</v>
+      </c>
+      <c r="DL42">
+        <v>3647000.0</v>
+      </c>
+      <c r="DM42">
+        <v>2900000.0</v>
+      </c>
+      <c r="DN42">
+        <v>3400000.0</v>
+      </c>
+      <c r="DO42">
+        <v>3800000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:119">
+      <c r="A43" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
+      <c r="DL43"/>
+      <c r="DM43"/>
+      <c r="DN43"/>
+      <c r="DO43"/>
+    </row>
+    <row r="44" spans="1:119">
+      <c r="A44" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
+      <c r="DL44"/>
+      <c r="DM44"/>
+      <c r="DN44"/>
+      <c r="DO44"/>
+    </row>
+    <row r="45" spans="1:119">
+      <c r="A45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>34426000.0</v>
+      </c>
+      <c r="D45">
+        <v>64049000.0</v>
+      </c>
+      <c r="E45">
+        <v>35510000.0</v>
+      </c>
+      <c r="F45">
+        <v>36238000.0</v>
+      </c>
+      <c r="G45">
+        <v>37838000.0</v>
+      </c>
+      <c r="H45">
+        <v>56262000.0</v>
+      </c>
+      <c r="I45">
+        <v>27652000.0</v>
+      </c>
+      <c r="J45">
+        <v>28038000.0</v>
+      </c>
+      <c r="K45">
+        <v>28363000.0</v>
+      </c>
+      <c r="L45">
+        <v>56176000.0</v>
+      </c>
+      <c r="M45">
+        <v>28524000.0</v>
+      </c>
+      <c r="N45">
+        <v>29097000.0</v>
+      </c>
+      <c r="O45">
+        <v>29582000.0</v>
+      </c>
+      <c r="P45">
+        <v>55701000.0</v>
+      </c>
+      <c r="Q45">
+        <v>30428000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>35521000.0</v>
+      </c>
+      <c r="W45">
+        <v>35475000.0</v>
+      </c>
+      <c r="X45">
+        <v>36158000.0</v>
+      </c>
+      <c r="Y45">
+        <v>36486000.0</v>
+      </c>
+      <c r="Z45">
+        <v>37516000.0</v>
+      </c>
+      <c r="AA45">
+        <v>40480000.0</v>
+      </c>
+      <c r="AB45">
+        <v>29226000.0</v>
+      </c>
+      <c r="AC45">
+        <v>29073000.0</v>
+      </c>
+      <c r="AD45">
+        <v>29338000.0</v>
+      </c>
+      <c r="AE45">
+        <v>29850000.0</v>
+      </c>
+      <c r="AF45">
+        <v>26409000.0</v>
+      </c>
+      <c r="AG45">
+        <v>26097000.0</v>
+      </c>
+      <c r="AH45">
+        <v>26379000.0</v>
+      </c>
+      <c r="AI45">
+        <v>26609000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>26774000.0</v>
+      </c>
+      <c r="AK45">
+        <v>26590000.0</v>
+      </c>
+      <c r="AL45">
+        <v>18170000.0</v>
+      </c>
+      <c r="AM45">
+        <v>18129000.0</v>
+      </c>
+      <c r="AN45">
+        <v>18153000.0</v>
+      </c>
+      <c r="AO45">
+        <v>18224000.0</v>
+      </c>
+      <c r="AP45">
+        <v>18965000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>17681000.0</v>
+      </c>
+      <c r="AR45">
+        <v>18044000.0</v>
+      </c>
+      <c r="AS45">
+        <v>17952000.0</v>
+      </c>
+      <c r="AT45">
+        <v>17676000.0</v>
+      </c>
+      <c r="AU45">
+        <v>17671000.0</v>
+      </c>
+      <c r="AV45">
+        <v>17725000.0</v>
+      </c>
+      <c r="AW45">
+        <v>16871000.0</v>
+      </c>
+      <c r="AX45">
+        <v>16320000.0</v>
+      </c>
+      <c r="AY45">
+        <v>16100000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>15991000.0</v>
+      </c>
+      <c r="BA45">
+        <v>15545000.0</v>
+      </c>
+      <c r="BB45">
+        <v>15147000.0</v>
+      </c>
+      <c r="BC45">
+        <v>15018000.0</v>
+      </c>
+      <c r="BD45">
+        <v>15131000.0</v>
+      </c>
+      <c r="BE45">
+        <v>14529000.0</v>
+      </c>
+      <c r="BF45">
+        <v>14723000.0</v>
+      </c>
+      <c r="BG45">
+        <v>14706000.0</v>
+      </c>
+      <c r="BH45">
+        <v>14483000.0</v>
+      </c>
+      <c r="BI45">
+        <v>14625000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>14418000.0</v>
+      </c>
+      <c r="BK45">
+        <v>13940000.0</v>
+      </c>
+      <c r="BL45">
+        <v>14119000.0</v>
+      </c>
+      <c r="BM45">
+        <v>14344000.0</v>
+      </c>
+      <c r="BN45">
+        <v>14511000.0</v>
+      </c>
+      <c r="BO45">
+        <v>14754000.0</v>
+      </c>
+      <c r="BP45">
+        <v>14760000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>14811000.0</v>
+      </c>
+      <c r="BR45">
+        <v>14892000.0</v>
+      </c>
+      <c r="BS45">
+        <v>14958000.0</v>
+      </c>
+      <c r="BT45">
+        <v>14457000.0</v>
+      </c>
+      <c r="BU45">
+        <v>14447000.0</v>
+      </c>
+      <c r="BV45">
+        <v>7401000.0</v>
+      </c>
+      <c r="BW45">
+        <v>14406000.0</v>
+      </c>
+      <c r="BX45">
+        <v>14530000.0</v>
+      </c>
+      <c r="BY45">
+        <v>14404000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>14562000.0</v>
+      </c>
+      <c r="CA45">
+        <v>14654000.0</v>
+      </c>
+      <c r="CB45">
+        <v>14871000.0</v>
+      </c>
+      <c r="CC45">
+        <v>14955000.0</v>
+      </c>
+      <c r="CD45">
+        <v>15111000.0</v>
+      </c>
+      <c r="CE45">
+        <v>15314000.0</v>
+      </c>
+      <c r="CF45">
+        <v>14696000.0</v>
+      </c>
+      <c r="CG45">
+        <v>14798000.0</v>
+      </c>
+      <c r="CH45">
+        <v>14652000.0</v>
+      </c>
+      <c r="CI45">
+        <v>13080000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>11992000.0</v>
+      </c>
+      <c r="CK45">
+        <v>9691000.0</v>
+      </c>
+      <c r="CL45">
+        <v>7786000.0</v>
+      </c>
+      <c r="CM45">
+        <v>6901000.0</v>
+      </c>
+      <c r="CN45">
+        <v>7053000.0</v>
+      </c>
+      <c r="CO45">
+        <v>7297000.0</v>
+      </c>
+      <c r="CP45">
+        <v>7370000.0</v>
+      </c>
+      <c r="CQ45">
+        <v>7357000.0</v>
+      </c>
+      <c r="CR45">
+        <v>7182000.0</v>
+      </c>
+      <c r="CS45">
+        <v>6748000.0</v>
+      </c>
+      <c r="CT45">
+        <v>6612000.0</v>
+      </c>
+      <c r="CU45">
+        <v>7156000.0</v>
+      </c>
+      <c r="CV45">
+        <v>5704000.0</v>
+      </c>
+      <c r="CW45">
+        <v>5133000.0</v>
+      </c>
+      <c r="CX45">
+        <v>5409000.0</v>
+      </c>
+      <c r="CY45">
+        <v>4989000.0</v>
+      </c>
+      <c r="CZ45">
+        <v>4688000.0</v>
+      </c>
+      <c r="DA45">
+        <v>4431000.0</v>
+      </c>
+      <c r="DB45">
+        <v>4494000.0</v>
+      </c>
+      <c r="DC45">
+        <v>4467000.0</v>
+      </c>
+      <c r="DD45">
+        <v>4500000.0</v>
+      </c>
+      <c r="DE45">
+        <v>4600000.0</v>
+      </c>
+      <c r="DF45">
+        <v>4600000.0</v>
+      </c>
+      <c r="DG45">
+        <v>4700000.0</v>
+      </c>
+      <c r="DH45">
+        <v>4900000.0</v>
+      </c>
+      <c r="DI45">
+        <v>5000000.0</v>
+      </c>
+      <c r="DJ45">
+        <v>5100000.0</v>
+      </c>
+      <c r="DK45">
+        <v>5200000.0</v>
+      </c>
+      <c r="DL45">
+        <v>4900000.0</v>
+      </c>
+      <c r="DM45">
+        <v>5100000.0</v>
+      </c>
+      <c r="DN45">
+        <v>5200000.0</v>
+      </c>
+      <c r="DO45">
+        <v>5300000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:119">
+      <c r="A46" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46">
+        <v>31902000.0</v>
+      </c>
+      <c r="C46">
+        <v>30373000.0</v>
+      </c>
+      <c r="D46">
+        <v>34803000.0</v>
+      </c>
+      <c r="E46">
+        <v>35510000.0</v>
+      </c>
+      <c r="F46">
+        <v>36238000.0</v>
+      </c>
+      <c r="G46">
+        <v>37838000.0</v>
+      </c>
+      <c r="H46">
+        <v>28117000.0</v>
+      </c>
+      <c r="I46">
+        <v>27652000.0</v>
+      </c>
+      <c r="J46">
+        <v>28038000.0</v>
+      </c>
+      <c r="K46">
+        <v>28363000.0</v>
+      </c>
+      <c r="L46">
+        <v>28898000.0</v>
+      </c>
+      <c r="M46">
+        <v>28524000.0</v>
+      </c>
+      <c r="N46">
+        <v>29097000.0</v>
+      </c>
+      <c r="O46">
+        <v>29582000.0</v>
+      </c>
+      <c r="P46">
+        <v>30215000.0</v>
+      </c>
+      <c r="Q46">
+        <v>30428000.0</v>
+      </c>
+      <c r="R46">
+        <v>33590000.0</v>
+      </c>
+      <c r="S46">
+        <v>33921000.0</v>
+      </c>
+      <c r="T46">
+        <v>34250000.0</v>
+      </c>
+      <c r="U46">
+        <v>35083000.0</v>
+      </c>
+      <c r="V46">
+        <v>35521000.0</v>
+      </c>
+      <c r="W46">
+        <v>35475000.0</v>
+      </c>
+      <c r="X46">
+        <v>36158000.0</v>
+      </c>
+      <c r="Y46">
+        <v>36486000.0</v>
+      </c>
+      <c r="Z46">
+        <v>37516000.0</v>
+      </c>
+      <c r="AA46">
+        <v>40480000.0</v>
+      </c>
+      <c r="AB46">
+        <v>29226000.0</v>
+      </c>
+      <c r="AC46">
+        <v>29073000.0</v>
+      </c>
+      <c r="AD46">
+        <v>29338000.0</v>
+      </c>
+      <c r="AE46">
+        <v>29850000.0</v>
+      </c>
+      <c r="AF46">
+        <v>26409000.0</v>
+      </c>
+      <c r="AG46">
+        <v>26097000.0</v>
+      </c>
+      <c r="AH46">
+        <v>26379000.0</v>
+      </c>
+      <c r="AI46">
+        <v>26609000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>26774000.0</v>
+      </c>
+      <c r="AK46">
+        <v>26590000.0</v>
+      </c>
+      <c r="AL46">
+        <v>18170000.0</v>
+      </c>
+      <c r="AM46">
+        <v>18129000.0</v>
+      </c>
+      <c r="AN46">
+        <v>18153000.0</v>
+      </c>
+      <c r="AO46">
+        <v>18224000.0</v>
+      </c>
+      <c r="AP46">
+        <v>18965000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>17681000.0</v>
+      </c>
+      <c r="AR46">
+        <v>18044000.0</v>
+      </c>
+      <c r="AS46">
+        <v>17952000.0</v>
+      </c>
+      <c r="AT46">
+        <v>17676000.0</v>
+      </c>
+      <c r="AU46">
+        <v>17671000.0</v>
+      </c>
+      <c r="AV46">
+        <v>17725000.0</v>
+      </c>
+      <c r="AW46">
+        <v>16871000.0</v>
+      </c>
+      <c r="AX46">
+        <v>16320000.0</v>
+      </c>
+      <c r="AY46">
+        <v>16100000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>15991000.0</v>
+      </c>
+      <c r="BA46">
+        <v>15545000.0</v>
+      </c>
+      <c r="BB46">
+        <v>15147000.0</v>
+      </c>
+      <c r="BC46">
+        <v>15018000.0</v>
+      </c>
+      <c r="BD46">
+        <v>15131000.0</v>
+      </c>
+      <c r="BE46">
+        <v>14529000.0</v>
+      </c>
+      <c r="BF46">
+        <v>14723000.0</v>
+      </c>
+      <c r="BG46">
+        <v>14706000.0</v>
+      </c>
+      <c r="BH46">
+        <v>14483000.0</v>
+      </c>
+      <c r="BI46">
+        <v>14625000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>14418000.0</v>
+      </c>
+      <c r="BK46">
+        <v>13940000.0</v>
+      </c>
+      <c r="BL46">
+        <v>14119000.0</v>
+      </c>
+      <c r="BM46">
+        <v>14344000.0</v>
+      </c>
+      <c r="BN46">
+        <v>14511000.0</v>
+      </c>
+      <c r="BO46">
+        <v>14754000.0</v>
+      </c>
+      <c r="BP46">
+        <v>14760000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>14811000.0</v>
+      </c>
+      <c r="BR46">
+        <v>14892000.0</v>
+      </c>
+      <c r="BS46">
+        <v>14958000.0</v>
+      </c>
+      <c r="BT46">
+        <v>14457000.0</v>
+      </c>
+      <c r="BU46">
+        <v>14447000.0</v>
+      </c>
+      <c r="BV46">
+        <v>7401000.0</v>
+      </c>
+      <c r="BW46">
+        <v>14406000.0</v>
+      </c>
+      <c r="BX46">
+        <v>14530000.0</v>
+      </c>
+      <c r="BY46">
+        <v>14404000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>14562000.0</v>
+      </c>
+      <c r="CA46">
+        <v>14654000.0</v>
+      </c>
+      <c r="CB46">
+        <v>14871000.0</v>
+      </c>
+      <c r="CC46">
+        <v>14955000.0</v>
+      </c>
+      <c r="CD46">
+        <v>15111000.0</v>
+      </c>
+      <c r="CE46">
+        <v>15314000.0</v>
+      </c>
+      <c r="CF46">
+        <v>14696000.0</v>
+      </c>
+      <c r="CG46">
+        <v>14798000.0</v>
+      </c>
+      <c r="CH46">
+        <v>14652000.0</v>
+      </c>
+      <c r="CI46">
+        <v>13080000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>11992000.0</v>
+      </c>
+      <c r="CK46">
+        <v>9691000.0</v>
+      </c>
+      <c r="CL46">
+        <v>7786000.0</v>
+      </c>
+      <c r="CM46">
+        <v>6901000.0</v>
+      </c>
+      <c r="CN46">
+        <v>7053000.0</v>
+      </c>
+      <c r="CO46">
+        <v>7297000.0</v>
+      </c>
+      <c r="CP46">
+        <v>7370000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>7357000.0</v>
+      </c>
+      <c r="CR46">
+        <v>7182000.0</v>
+      </c>
+      <c r="CS46">
+        <v>6748000.0</v>
+      </c>
+      <c r="CT46">
+        <v>6612000.0</v>
+      </c>
+      <c r="CU46">
+        <v>7156000.0</v>
+      </c>
+      <c r="CV46">
+        <v>5704000.0</v>
+      </c>
+      <c r="CW46">
+        <v>5133000.0</v>
+      </c>
+      <c r="CX46">
+        <v>5409000.0</v>
+      </c>
+      <c r="CY46">
+        <v>4989000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>4688000.0</v>
+      </c>
+      <c r="DA46">
+        <v>4431000.0</v>
+      </c>
+      <c r="DB46">
+        <v>4494000.0</v>
+      </c>
+      <c r="DC46">
+        <v>4467000.0</v>
+      </c>
+      <c r="DD46">
+        <v>4500000.0</v>
+      </c>
+      <c r="DE46">
+        <v>4600000.0</v>
+      </c>
+      <c r="DF46">
+        <v>4600000.0</v>
+      </c>
+      <c r="DG46">
+        <v>4700000.0</v>
+      </c>
+      <c r="DH46">
+        <v>5127000.0</v>
+      </c>
+      <c r="DI46">
+        <v>5000000.0</v>
+      </c>
+      <c r="DJ46">
+        <v>5100000.0</v>
+      </c>
+      <c r="DK46">
+        <v>5200000.0</v>
+      </c>
+      <c r="DL46">
+        <v>5350000.0</v>
+      </c>
+      <c r="DM46">
+        <v>5100000.0</v>
+      </c>
+      <c r="DN46">
+        <v>5200000.0</v>
+      </c>
+      <c r="DO46">
+        <v>5300000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:119">
+      <c r="A47" t="s">
+        <v>78</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
+        <v>27563000.0</v>
+      </c>
+      <c r="O47">
+        <v>29981000.0</v>
+      </c>
+      <c r="P47">
+        <v>3393000.0</v>
+      </c>
+      <c r="Q47">
+        <v>30491000.0</v>
+      </c>
+      <c r="R47">
+        <v>30564000.0</v>
+      </c>
+      <c r="S47">
+        <v>30740000.0</v>
+      </c>
+      <c r="T47">
+        <v>1093000.0</v>
+      </c>
+      <c r="U47">
+        <v>31667000.0</v>
+      </c>
+      <c r="V47">
+        <v>35521000.0</v>
+      </c>
+      <c r="W47">
+        <v>32491000.0</v>
+      </c>
+      <c r="X47">
+        <v>33013000.0</v>
+      </c>
+      <c r="Y47">
+        <v>33860000.0</v>
+      </c>
+      <c r="Z47">
+        <v>34831000.0</v>
+      </c>
+      <c r="AA47">
+        <v>35304000.0</v>
+      </c>
+      <c r="AB47">
+        <v>29226000.0</v>
+      </c>
+      <c r="AC47">
+        <v>25411000.0</v>
+      </c>
+      <c r="AD47">
+        <v>25627000.0</v>
+      </c>
+      <c r="AE47">
+        <v>26094000.0</v>
+      </c>
+      <c r="AF47">
+        <v>26564000.0</v>
+      </c>
+      <c r="AG47">
+        <v>26160000.0</v>
+      </c>
+      <c r="AH47">
+        <v>26666000.0</v>
+      </c>
+      <c r="AI47">
+        <v>27239000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>27210000.0</v>
+      </c>
+      <c r="AK47">
+        <v>26865000.0</v>
+      </c>
+      <c r="AL47">
+        <v>18233000.0</v>
+      </c>
+      <c r="AM47">
+        <v>18214000.0</v>
+      </c>
+      <c r="AN47">
+        <v>18409000.0</v>
+      </c>
+      <c r="AO47">
+        <v>18533000.0</v>
+      </c>
+      <c r="AP47">
+        <v>19695000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>19019000.0</v>
+      </c>
+      <c r="AR47">
+        <v>18624000.0</v>
+      </c>
+      <c r="AS47">
+        <v>18551000.0</v>
+      </c>
+      <c r="AT47">
+        <v>19180000.0</v>
+      </c>
+      <c r="AU47">
+        <v>19525000.0</v>
+      </c>
+      <c r="AV47">
+        <v>19342000.0</v>
+      </c>
+      <c r="AW47">
+        <v>18559000.0</v>
+      </c>
+      <c r="AX47">
+        <v>16320000.0</v>
+      </c>
+      <c r="AY47">
+        <v>18112000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>17753000.0</v>
+      </c>
+      <c r="BA47">
+        <v>17153000.0</v>
+      </c>
+      <c r="BB47">
+        <v>17632000.0</v>
+      </c>
+      <c r="BC47">
+        <v>19035000.0</v>
+      </c>
+      <c r="BD47">
+        <v>19378000.0</v>
+      </c>
+      <c r="BE47">
+        <v>19430000.0</v>
+      </c>
+      <c r="BF47">
+        <v>19970000.0</v>
+      </c>
+      <c r="BG47">
+        <v>19500000.0</v>
+      </c>
+      <c r="BH47">
+        <v>18920000.0</v>
+      </c>
+      <c r="BI47">
+        <v>18701000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>18049000.0</v>
+      </c>
+      <c r="BK47">
+        <v>13940000.0</v>
+      </c>
+      <c r="BL47">
+        <v>14119000.0</v>
+      </c>
+      <c r="BM47">
+        <v>14344000.0</v>
+      </c>
+      <c r="BN47">
+        <v>14511000.0</v>
+      </c>
+      <c r="BO47">
+        <v>14754000.0</v>
+      </c>
+      <c r="BP47">
+        <v>14760000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>14811000.0</v>
+      </c>
+      <c r="BR47">
+        <v>14892000.0</v>
+      </c>
+      <c r="BS47">
+        <v>14958000.0</v>
+      </c>
+      <c r="BT47">
+        <v>14457000.0</v>
+      </c>
+      <c r="BU47">
+        <v>14447000.0</v>
+      </c>
+      <c r="BV47">
+        <v>14375000.0</v>
+      </c>
+      <c r="BW47">
+        <v>14406000.0</v>
+      </c>
+      <c r="BX47">
+        <v>14530000.0</v>
+      </c>
+      <c r="BY47">
+        <v>14404000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>14562000.0</v>
+      </c>
+      <c r="CA47">
+        <v>14654000.0</v>
+      </c>
+      <c r="CB47">
+        <v>14871000.0</v>
+      </c>
+      <c r="CC47">
+        <v>14955000.0</v>
+      </c>
+      <c r="CD47">
+        <v>15111000.0</v>
+      </c>
+      <c r="CE47">
+        <v>15314000.0</v>
+      </c>
+      <c r="CF47">
+        <v>14696000.0</v>
+      </c>
+      <c r="CG47">
+        <v>14798000.0</v>
+      </c>
+      <c r="CH47">
+        <v>14652000.0</v>
+      </c>
+      <c r="CI47">
+        <v>13080000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>11992000.0</v>
+      </c>
+      <c r="CK47">
+        <v>9691000.0</v>
+      </c>
+      <c r="CL47">
+        <v>7786000.0</v>
+      </c>
+      <c r="CM47">
+        <v>6901000.0</v>
+      </c>
+      <c r="CN47">
+        <v>7053000.0</v>
+      </c>
+      <c r="CO47">
+        <v>7297000.0</v>
+      </c>
+      <c r="CP47">
+        <v>7370000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>7357000.0</v>
+      </c>
+      <c r="CR47">
+        <v>7182000.0</v>
+      </c>
+      <c r="CS47">
+        <v>6748000.0</v>
+      </c>
+      <c r="CT47">
+        <v>6612000.0</v>
+      </c>
+      <c r="CU47">
+        <v>5647000.0</v>
+      </c>
+      <c r="CV47">
+        <v>5704000.0</v>
+      </c>
+      <c r="CW47">
+        <v>5133000.0</v>
+      </c>
+      <c r="CX47">
+        <v>5409000.0</v>
+      </c>
+      <c r="CY47">
+        <v>4989000.0</v>
+      </c>
+      <c r="CZ47"/>
+      <c r="DA47"/>
+      <c r="DB47"/>
+      <c r="DC47"/>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
+      <c r="DL47"/>
+      <c r="DM47"/>
+      <c r="DN47"/>
+      <c r="DO47"/>
+    </row>
+    <row r="48" spans="1:119">
+      <c r="A48" t="s">
+        <v>79</v>
+      </c>
+      <c r="B48">
+        <v>272965000.0</v>
+      </c>
+      <c r="C48">
+        <v>267066000.0</v>
+      </c>
+      <c r="D48">
+        <v>257293000.0</v>
+      </c>
+      <c r="E48">
+        <v>250410000.0</v>
+      </c>
+      <c r="F48">
+        <v>239077000.0</v>
+      </c>
+      <c r="G48">
+        <v>230978000.0</v>
+      </c>
+      <c r="H48">
+        <v>234624000.0</v>
+      </c>
+      <c r="I48">
+        <v>230752000.0</v>
+      </c>
+      <c r="J48">
+        <v>226271000.0</v>
+      </c>
+      <c r="K48">
+        <v>217712000.0</v>
+      </c>
+      <c r="L48">
+        <v>213491000.0</v>
+      </c>
+      <c r="M48">
+        <v>211939000.0</v>
+      </c>
+      <c r="N48">
+        <v>205279000.0</v>
+      </c>
+      <c r="O48">
+        <v>198144000.0</v>
+      </c>
+      <c r="P48">
+        <v>193873000.0</v>
+      </c>
+      <c r="Q48">
+        <v>186057000.0</v>
+      </c>
+      <c r="R48">
+        <v>177946000.0</v>
+      </c>
+      <c r="S48">
+        <v>171580000.0</v>
+      </c>
+      <c r="T48">
+        <v>167238000.0</v>
+      </c>
+      <c r="U48">
+        <v>165001000.0</v>
+      </c>
+      <c r="V48">
+        <v>159821000.0</v>
+      </c>
+      <c r="W48">
+        <v>153666000.0</v>
+      </c>
+      <c r="X48">
+        <v>148372000.0</v>
+      </c>
+      <c r="Y48">
+        <v>143499000.0</v>
+      </c>
+      <c r="Z48">
+        <v>138902000.0</v>
+      </c>
+      <c r="AA48">
+        <v>135273000.0</v>
+      </c>
+      <c r="AB48">
+        <v>138663000.0</v>
+      </c>
+      <c r="AC48">
+        <v>135351000.0</v>
+      </c>
+      <c r="AD48">
+        <v>130809000.0</v>
+      </c>
+      <c r="AE48">
+        <v>126105000.0</v>
+      </c>
+      <c r="AF48">
+        <v>121862000.0</v>
+      </c>
+      <c r="AG48">
+        <v>118192000.0</v>
+      </c>
+      <c r="AH48">
+        <v>113772000.0</v>
+      </c>
+      <c r="AI48">
+        <v>109801000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>106293000.0</v>
+      </c>
+      <c r="AK48">
+        <v>103997000.0</v>
+      </c>
+      <c r="AL48">
+        <v>103488000.0</v>
+      </c>
+      <c r="AM48">
+        <v>101979000.0</v>
+      </c>
+      <c r="AN48">
+        <v>100555000.0</v>
+      </c>
+      <c r="AO48">
+        <v>99196000.0</v>
+      </c>
+      <c r="AP48">
+        <v>97638000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>95865000.0</v>
+      </c>
+      <c r="AR48">
+        <v>94526000.0</v>
+      </c>
+      <c r="AS48">
+        <v>92881000.0</v>
+      </c>
+      <c r="AT48">
+        <v>91275000.0</v>
+      </c>
+      <c r="AU48">
+        <v>89669000.0</v>
+      </c>
+      <c r="AV48">
+        <v>88329000.0</v>
+      </c>
+      <c r="AW48">
+        <v>87069000.0</v>
+      </c>
+      <c r="AX48">
+        <v>85586000.0</v>
+      </c>
+      <c r="AY48">
+        <v>83995000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>82661000.0</v>
+      </c>
+      <c r="BA48">
+        <v>81532000.0</v>
+      </c>
+      <c r="BB48">
+        <v>80360000.0</v>
+      </c>
+      <c r="BC48">
+        <v>79173000.0</v>
+      </c>
+      <c r="BD48">
+        <v>77888000.0</v>
+      </c>
+      <c r="BE48">
+        <v>76802000.0</v>
+      </c>
+      <c r="BF48">
+        <v>75630000.0</v>
+      </c>
+      <c r="BG48">
+        <v>74632000.0</v>
+      </c>
+      <c r="BH48">
+        <v>73526000.0</v>
+      </c>
+      <c r="BI48">
+        <v>72900000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>71848000.0</v>
+      </c>
+      <c r="BK48">
+        <v>70870000.0</v>
+      </c>
+      <c r="BL48">
+        <v>69536000.0</v>
+      </c>
+      <c r="BM48">
+        <v>69035000.0</v>
+      </c>
+      <c r="BN48">
+        <v>67857000.0</v>
+      </c>
+      <c r="BO48">
+        <v>66919000.0</v>
+      </c>
+      <c r="BP48">
+        <v>65623000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>64977000.0</v>
+      </c>
+      <c r="BR48">
+        <v>64206000.0</v>
+      </c>
+      <c r="BS48">
+        <v>63900000.0</v>
+      </c>
+      <c r="BT48">
+        <v>62916000.0</v>
+      </c>
+      <c r="BU48">
+        <v>62301000.0</v>
+      </c>
+      <c r="BV48">
+        <v>62955000.0</v>
+      </c>
+      <c r="BW48">
+        <v>61923000.0</v>
+      </c>
+      <c r="BX48">
+        <v>61439000.0</v>
+      </c>
+      <c r="BY48">
+        <v>65234000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>64294000.0</v>
+      </c>
+      <c r="CA48">
+        <v>63560000.0</v>
+      </c>
+      <c r="CB48">
+        <v>62845000.0</v>
+      </c>
+      <c r="CC48">
+        <v>67694000.0</v>
+      </c>
+      <c r="CD48">
+        <v>66930000.0</v>
+      </c>
+      <c r="CE48">
+        <v>66140000.0</v>
+      </c>
+      <c r="CF48">
+        <v>65556000.0</v>
+      </c>
+      <c r="CG48">
+        <v>65297000.0</v>
+      </c>
+      <c r="CH48">
+        <v>64655000.0</v>
+      </c>
+      <c r="CI48">
+        <v>64067000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>63127000.0</v>
+      </c>
+      <c r="CK48">
+        <v>61664000.0</v>
+      </c>
+      <c r="CL48">
+        <v>60367000.0</v>
+      </c>
+      <c r="CM48">
+        <v>59667000.0</v>
+      </c>
+      <c r="CN48">
+        <v>58711000.0</v>
+      </c>
+      <c r="CO48">
+        <v>56806000.0</v>
+      </c>
+      <c r="CP48">
+        <v>54798000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>54054000.0</v>
+      </c>
+      <c r="CR48">
+        <v>52781000.0</v>
+      </c>
+      <c r="CS48">
+        <v>52215000.0</v>
+      </c>
+      <c r="CT48">
+        <v>50998000.0</v>
+      </c>
+      <c r="CU48">
+        <v>49856000.0</v>
+      </c>
+      <c r="CV48">
+        <v>48661000.0</v>
+      </c>
+      <c r="CW48">
+        <v>49059000.0</v>
+      </c>
+      <c r="CX48">
+        <v>48031000.0</v>
+      </c>
+      <c r="CY48">
+        <v>47135000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>46258000.0</v>
+      </c>
+      <c r="DA48">
+        <v>48046000.0</v>
+      </c>
+      <c r="DB48">
+        <v>47453000.0</v>
+      </c>
+      <c r="DC48">
+        <v>46593000.0</v>
+      </c>
+      <c r="DD48">
+        <v>45800000.0</v>
+      </c>
+      <c r="DE48">
+        <v>45100000.0</v>
+      </c>
+      <c r="DF48">
+        <v>44300000.0</v>
+      </c>
+      <c r="DG48">
+        <v>43600000.0</v>
+      </c>
+      <c r="DH48">
+        <v>42846000.0</v>
+      </c>
+      <c r="DI48">
+        <v>42400000.0</v>
+      </c>
+      <c r="DJ48">
+        <v>41500000.0</v>
+      </c>
+      <c r="DK48">
+        <v>40500000.0</v>
+      </c>
+      <c r="DL48">
+        <v>34968000.0</v>
+      </c>
+      <c r="DM48">
+        <v>34500000.0</v>
+      </c>
+      <c r="DN48">
+        <v>33600000.0</v>
+      </c>
+      <c r="DO48">
+        <v>32600000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:119">
+      <c r="A49" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>205279000.0</v>
+      </c>
+      <c r="O49">
+        <v>198144000.0</v>
+      </c>
+      <c r="P49">
+        <v>193873000.0</v>
+      </c>
+      <c r="Q49">
+        <v>186057000.0</v>
+      </c>
+      <c r="R49">
+        <v>177946000.0</v>
+      </c>
+      <c r="S49">
+        <v>171580000.0</v>
+      </c>
+      <c r="T49">
+        <v>167238000.0</v>
+      </c>
+      <c r="U49">
+        <v>165001000.0</v>
+      </c>
+      <c r="V49">
+        <v>159821000.0</v>
+      </c>
+      <c r="W49">
+        <v>153666000.0</v>
+      </c>
+      <c r="X49">
+        <v>148372000.0</v>
+      </c>
+      <c r="Y49">
+        <v>143499000.0</v>
+      </c>
+      <c r="Z49">
+        <v>138902000.0</v>
+      </c>
+      <c r="AA49">
+        <v>135273000.0</v>
+      </c>
+      <c r="AB49"/>
+      <c r="AC49">
+        <v>135351000.0</v>
+      </c>
+      <c r="AD49">
+        <v>130809000.0</v>
+      </c>
+      <c r="AE49">
+        <v>126105000.0</v>
+      </c>
+      <c r="AF49">
+        <v>121862000.0</v>
+      </c>
+      <c r="AG49">
+        <v>118192000.0</v>
+      </c>
+      <c r="AH49">
+        <v>113772000.0</v>
+      </c>
+      <c r="AI49">
+        <v>109801000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>106293000.0</v>
+      </c>
+      <c r="AK49">
+        <v>103997000.0</v>
+      </c>
+      <c r="AL49">
+        <v>103488000.0</v>
+      </c>
+      <c r="AM49">
+        <v>101979000.0</v>
+      </c>
+      <c r="AN49">
+        <v>100555000.0</v>
+      </c>
+      <c r="AO49">
+        <v>99196000.0</v>
+      </c>
+      <c r="AP49">
+        <v>97638000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>95865000.0</v>
+      </c>
+      <c r="AR49">
+        <v>94526000.0</v>
+      </c>
+      <c r="AS49">
+        <v>92881000.0</v>
+      </c>
+      <c r="AT49">
+        <v>91275000.0</v>
+      </c>
+      <c r="AU49">
+        <v>89669000.0</v>
+      </c>
+      <c r="AV49">
+        <v>88329000.0</v>
+      </c>
+      <c r="AW49">
+        <v>87069000.0</v>
+      </c>
+      <c r="AX49">
+        <v>85586000.0</v>
+      </c>
+      <c r="AY49">
+        <v>83995000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>82661000.0</v>
+      </c>
+      <c r="BA49">
+        <v>81532000.0</v>
+      </c>
+      <c r="BB49">
+        <v>80360000.0</v>
+      </c>
+      <c r="BC49">
+        <v>79173000.0</v>
+      </c>
+      <c r="BD49">
+        <v>77888000.0</v>
+      </c>
+      <c r="BE49">
+        <v>76802000.0</v>
+      </c>
+      <c r="BF49">
+        <v>75630000.0</v>
+      </c>
+      <c r="BG49">
+        <v>74632000.0</v>
+      </c>
+      <c r="BH49">
+        <v>73526000.0</v>
+      </c>
+      <c r="BI49">
+        <v>72900000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>71848000.0</v>
+      </c>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
+      <c r="DL49"/>
+      <c r="DM49"/>
+      <c r="DN49"/>
+      <c r="DO49"/>
+    </row>
+    <row r="50" spans="1:119">
+      <c r="A50" t="s">
+        <v>81</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>45000000.0</v>
+      </c>
+      <c r="D50">
+        <v>45000000.0</v>
+      </c>
+      <c r="E50">
+        <v>50000000.0</v>
+      </c>
+      <c r="F50">
+        <v>25000000.0</v>
+      </c>
+      <c r="G50">
+        <v>25000000.0</v>
+      </c>
+      <c r="H50">
+        <v>15826000.0</v>
+      </c>
+      <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50">
+        <v>23974000.0</v>
+      </c>
+      <c r="K50">
+        <v>17303000.0</v>
+      </c>
+      <c r="L50">
+        <v>26882000.0</v>
+      </c>
+      <c r="M50">
+        <v>33106000.0</v>
+      </c>
+      <c r="N50">
+        <v>51703000.0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50">
+        <v>0.0</v>
+      </c>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50">
+        <v>240000.0</v>
+      </c>
+      <c r="Z50">
+        <v>3150000.0</v>
+      </c>
+      <c r="AA50">
+        <v>3300000.0</v>
+      </c>
+      <c r="AB50">
+        <v>750000.0</v>
+      </c>
+      <c r="AC50">
+        <v>900000.0</v>
+      </c>
+      <c r="AD50">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>2191000.0</v>
+      </c>
+      <c r="AF50">
+        <v>23500000.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50">
+        <v>116234000.0</v>
+      </c>
+      <c r="AI50">
+        <v>128751000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>25500000.0</v>
+      </c>
+      <c r="AK50">
+        <v>130656000.0</v>
+      </c>
+      <c r="AL50">
+        <v>126687000.0</v>
+      </c>
+      <c r="AM50">
+        <v>27968000.0</v>
+      </c>
+      <c r="AN50">
+        <v>14250000.0</v>
+      </c>
+      <c r="AO50">
+        <v>35503000.0</v>
+      </c>
+      <c r="AP50">
+        <v>36190000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>18250000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>21000000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
+      <c r="DL50"/>
+      <c r="DM50"/>
+      <c r="DN50"/>
+      <c r="DO50"/>
+    </row>
+    <row r="51" spans="1:119">
+      <c r="A51" t="s">
+        <v>82</v>
+      </c>
+      <c r="B51">
+        <v>327361000.0</v>
+      </c>
+      <c r="C51">
+        <v>283567000.0</v>
+      </c>
+      <c r="D51">
+        <v>329018000.0</v>
+      </c>
+      <c r="E51">
+        <v>340529000.0</v>
+      </c>
+      <c r="F51">
+        <v>303341000.0</v>
+      </c>
+      <c r="G51">
+        <v>305321000.0</v>
+      </c>
+      <c r="H51">
+        <v>273923000.0</v>
+      </c>
+      <c r="I51">
+        <v>295201000.0</v>
+      </c>
+      <c r="J51">
+        <v>306564000.0</v>
+      </c>
+      <c r="K51">
+        <v>275052000.0</v>
+      </c>
+      <c r="L51">
+        <v>254789000.0</v>
+      </c>
+      <c r="M51">
+        <v>156172000.0</v>
+      </c>
+      <c r="N51">
+        <v>135655000.0</v>
+      </c>
+      <c r="O51">
+        <v>79288000.0</v>
+      </c>
+      <c r="P51">
+        <v>66116000.0</v>
+      </c>
+      <c r="Q51">
+        <v>69021000.0</v>
+      </c>
+      <c r="R51">
+        <v>56635000.0</v>
+      </c>
+      <c r="S51">
+        <v>63409000.0</v>
+      </c>
+      <c r="T51">
+        <v>73172000.0</v>
+      </c>
+      <c r="U51">
+        <v>89721000.0</v>
+      </c>
+      <c r="V51">
+        <v>88019000.0</v>
+      </c>
+      <c r="W51">
+        <v>99882000.0</v>
+      </c>
+      <c r="X51">
+        <v>95347000.0</v>
+      </c>
+      <c r="Y51">
+        <v>113366000.0</v>
+      </c>
+      <c r="Z51">
+        <v>106314000.0</v>
+      </c>
+      <c r="AA51">
+        <v>104474000.0</v>
+      </c>
+      <c r="AB51">
+        <v>103983000.0</v>
+      </c>
+      <c r="AC51">
+        <v>117239000.0</v>
+      </c>
+      <c r="AD51">
+        <v>107136000.0</v>
+      </c>
+      <c r="AE51">
+        <v>118161000.0</v>
+      </c>
+      <c r="AF51">
+        <v>118164000.0</v>
+      </c>
+      <c r="AG51">
+        <v>85725000.0</v>
+      </c>
+      <c r="AH51">
+        <v>116234000.0</v>
+      </c>
+      <c r="AI51">
+        <v>128751000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>131508000.0</v>
+      </c>
+      <c r="AK51">
+        <v>130656000.0</v>
+      </c>
+      <c r="AL51">
+        <v>126687000.0</v>
+      </c>
+      <c r="AM51">
+        <v>118218000.0</v>
+      </c>
+      <c r="AN51">
+        <v>108840000.0</v>
+      </c>
+      <c r="AO51">
+        <v>112003000.0</v>
+      </c>
+      <c r="AP51">
+        <v>116690000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>145484000.0</v>
+      </c>
+      <c r="AR51">
+        <v>111702000.0</v>
+      </c>
+      <c r="AS51">
+        <v>113224000.0</v>
+      </c>
+      <c r="AT51">
+        <v>113201000.0</v>
+      </c>
+      <c r="AU51">
+        <v>113614000.0</v>
+      </c>
+      <c r="AV51">
+        <v>126636000.0</v>
+      </c>
+      <c r="AW51">
+        <v>123329000.0</v>
+      </c>
+      <c r="AX51">
+        <v>118774000.0</v>
+      </c>
+      <c r="AY51">
+        <v>114319000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>131755000.0</v>
+      </c>
+      <c r="BA51">
+        <v>105185000.0</v>
+      </c>
+      <c r="BB51">
+        <v>104080000.0</v>
+      </c>
+      <c r="BC51">
+        <v>95161000.0</v>
+      </c>
+      <c r="BD51">
+        <v>107257000.0</v>
+      </c>
+      <c r="BE51">
+        <v>122941000.0</v>
+      </c>
+      <c r="BF51">
+        <v>122675000.0</v>
+      </c>
+      <c r="BG51">
+        <v>124553000.0</v>
+      </c>
+      <c r="BH51">
+        <v>163115000.0</v>
+      </c>
+      <c r="BI51">
+        <v>115443000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>124229000.0</v>
+      </c>
+      <c r="BK51">
+        <v>112616000.0</v>
+      </c>
+      <c r="BL51">
+        <v>120585000.0</v>
+      </c>
+      <c r="BM51">
+        <v>123396000.0</v>
+      </c>
+      <c r="BN51">
+        <v>123607000.0</v>
+      </c>
+      <c r="BO51">
+        <v>143088000.0</v>
+      </c>
+      <c r="BP51">
+        <v>135585000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>150765000.0</v>
+      </c>
+      <c r="BR51">
+        <v>137513000.0</v>
+      </c>
+      <c r="BS51">
+        <v>154756000.0</v>
+      </c>
+      <c r="BT51">
+        <v>190404000.0</v>
+      </c>
+      <c r="BU51">
+        <v>169018000.0</v>
+      </c>
+      <c r="BV51">
+        <v>144451000.0</v>
+      </c>
+      <c r="BW51">
+        <v>133139000.0</v>
+      </c>
+      <c r="BX51">
+        <v>161012000.0</v>
+      </c>
+      <c r="BY51">
+        <v>224803000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>218725000.0</v>
+      </c>
+      <c r="CA51">
+        <v>190351000.0</v>
+      </c>
+      <c r="CB51">
+        <v>205503000.0</v>
+      </c>
+      <c r="CC51">
+        <v>211208000.0</v>
+      </c>
+      <c r="CD51">
+        <v>197395000.0</v>
+      </c>
+      <c r="CE51">
+        <v>208880000.0</v>
+      </c>
+      <c r="CF51">
+        <v>185085000.0</v>
+      </c>
+      <c r="CG51">
+        <v>181560000.0</v>
+      </c>
+      <c r="CH51">
+        <v>158631000.0</v>
+      </c>
+      <c r="CI51">
+        <v>202403000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>196966000.0</v>
+      </c>
+      <c r="CK51">
+        <v>211589000.0</v>
+      </c>
+      <c r="CL51">
+        <v>158326000.0</v>
+      </c>
+      <c r="CM51">
+        <v>134155000.0</v>
+      </c>
+      <c r="CN51">
+        <v>156676000.0</v>
+      </c>
+      <c r="CO51">
+        <v>162867000.0</v>
+      </c>
+      <c r="CP51">
+        <v>121888000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>108558000.0</v>
+      </c>
+      <c r="CR51">
+        <v>76445000.0</v>
+      </c>
+      <c r="CS51">
+        <v>77467000.0</v>
+      </c>
+      <c r="CT51">
+        <v>34149000.0</v>
+      </c>
+      <c r="CU51">
+        <v>37402000.0</v>
+      </c>
+      <c r="CV51">
+        <v>51501000.0</v>
+      </c>
+      <c r="CW51">
+        <v>35600000.0</v>
+      </c>
+      <c r="CX51">
+        <v>24700000.0</v>
+      </c>
+      <c r="CY51">
+        <v>44756000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>48957000.0</v>
+      </c>
+      <c r="DA51">
+        <v>56401000.0</v>
+      </c>
+      <c r="DB51">
+        <v>41955000.0</v>
+      </c>
+      <c r="DC51">
+        <v>23800000.0</v>
+      </c>
+      <c r="DD51">
+        <v>29800000.0</v>
+      </c>
+      <c r="DE51">
+        <v>29200000.0</v>
+      </c>
+      <c r="DF51">
+        <v>20300000.0</v>
+      </c>
+      <c r="DG51">
+        <v>18700000.0</v>
+      </c>
+      <c r="DH51">
+        <v>22800000.0</v>
+      </c>
+      <c r="DI51">
+        <v>26100000.0</v>
+      </c>
+      <c r="DJ51">
+        <v>17200000.0</v>
+      </c>
+      <c r="DK51">
+        <v>16800000.0</v>
+      </c>
+      <c r="DL51">
+        <v>15500000.0</v>
+      </c>
+      <c r="DM51">
+        <v>22700000.0</v>
+      </c>
+      <c r="DN51">
+        <v>12900000.0</v>
+      </c>
+      <c r="DO51">
+        <v>13700000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:119">
+      <c r="A52" t="s">
+        <v>83</v>
+      </c>
+      <c r="B52">
+        <v>108259000.0</v>
+      </c>
+      <c r="C52">
+        <v>63828000.0</v>
+      </c>
+      <c r="D52">
+        <v>64739999.0</v>
+      </c>
+      <c r="E52">
+        <v>80468000.0</v>
+      </c>
+      <c r="F52">
+        <v>43041000.0</v>
+      </c>
+      <c r="G52">
+        <v>44188000.0</v>
+      </c>
+      <c r="H52">
+        <v>15826000.0</v>
+      </c>
+      <c r="I52">
+        <v>37769000.0</v>
+      </c>
+      <c r="J52">
+        <v>48974000.0</v>
+      </c>
+      <c r="K52">
+        <v>17303000.0</v>
+      </c>
+      <c r="L52">
+        <v>56882000.0</v>
+      </c>
+      <c r="M52">
+        <v>33106000.0</v>
+      </c>
+      <c r="N52">
+        <v>51703000.0</v>
+      </c>
+      <c r="O52">
+        <v>30294000.0</v>
+      </c>
+      <c r="P52">
+        <v>45116000.0</v>
+      </c>
+      <c r="Q52">
+        <v>44971000.0</v>
+      </c>
+      <c r="R52">
+        <v>28959000.0</v>
+      </c>
+      <c r="S52">
+        <v>33209000.0</v>
+      </c>
+      <c r="T52">
+        <v>38472000.0</v>
+      </c>
+      <c r="U52">
+        <v>48021000.0</v>
+      </c>
+      <c r="V52">
+        <v>33319000.0</v>
+      </c>
+      <c r="W52">
+        <v>34266000.0</v>
+      </c>
+      <c r="X52">
+        <v>41602000.0</v>
+      </c>
+      <c r="Y52">
+        <v>52961000.0</v>
+      </c>
+      <c r="Z52">
+        <v>34413000.0</v>
+      </c>
+      <c r="AA52">
+        <v>26704000.0</v>
+      </c>
+      <c r="AB52">
+        <v>34185000.0</v>
+      </c>
+      <c r="AC52">
+        <v>45171000.0</v>
+      </c>
+      <c r="AD52">
+        <v>25137000.0</v>
+      </c>
+      <c r="AE52">
+        <v>31950000.0</v>
+      </c>
+      <c r="AF52">
+        <v>34648000.0</v>
+      </c>
+      <c r="AG52">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>26418000.0</v>
+      </c>
+      <c r="AI52">
+        <v>33435000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>36908000.0</v>
+      </c>
+      <c r="AK52">
+        <v>33806000.0</v>
+      </c>
+      <c r="AL52">
+        <v>30837000.0</v>
+      </c>
+      <c r="AM52">
+        <v>27968000.0</v>
+      </c>
+      <c r="AN52">
+        <v>34590000.0</v>
+      </c>
+      <c r="AO52">
+        <v>35503000.0</v>
+      </c>
+      <c r="AP52">
+        <v>36190000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>64984000.0</v>
+      </c>
+      <c r="AR52">
+        <v>35202000.0</v>
+      </c>
+      <c r="AS52">
+        <v>37724000.0</v>
+      </c>
+      <c r="AT52">
+        <v>34402000.0</v>
+      </c>
+      <c r="AU52">
+        <v>34746000.0</v>
+      </c>
+      <c r="AV52">
+        <v>45699000.0</v>
+      </c>
+      <c r="AW52">
+        <v>53824000.0</v>
+      </c>
+      <c r="AX52">
+        <v>42202000.0</v>
+      </c>
+      <c r="AY52">
+        <v>39682000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>49052000.0</v>
+      </c>
+      <c r="BA52">
+        <v>57418000.0</v>
+      </c>
+      <c r="BB52">
+        <v>51250000.0</v>
+      </c>
+      <c r="BC52">
+        <v>42269000.0</v>
+      </c>
+      <c r="BD52">
+        <v>47303000.0</v>
+      </c>
+      <c r="BE52">
+        <v>52926000.0</v>
+      </c>
+      <c r="BF52">
+        <v>42601000.0</v>
+      </c>
+      <c r="BG52">
+        <v>44420000.0</v>
+      </c>
+      <c r="BH52">
+        <v>91924000.0</v>
+      </c>
+      <c r="BI52">
+        <v>44195000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>47924000.0</v>
+      </c>
+      <c r="BK52">
+        <v>31235000.0</v>
+      </c>
+      <c r="BL52">
+        <v>39086000.0</v>
+      </c>
+      <c r="BM52">
+        <v>41785000.0</v>
+      </c>
+      <c r="BN52">
+        <v>39882000.0</v>
+      </c>
+      <c r="BO52">
+        <v>44251000.0</v>
+      </c>
+      <c r="BP52">
+        <v>55291000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>55369000.0</v>
+      </c>
+      <c r="BR52">
+        <v>52017000.0</v>
+      </c>
+      <c r="BS52">
+        <v>67882000.0</v>
+      </c>
+      <c r="BT52">
+        <v>83453000.0</v>
+      </c>
+      <c r="BU52">
+        <v>36991000.0</v>
+      </c>
+      <c r="BV52">
+        <v>39351000.0</v>
+      </c>
+      <c r="BW52">
+        <v>37967000.0</v>
+      </c>
+      <c r="BX52">
+        <v>30768000.0</v>
+      </c>
+      <c r="BY52">
+        <v>109488000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>88341000.0</v>
+      </c>
+      <c r="CA52">
+        <v>49900000.0</v>
+      </c>
+      <c r="CB52">
+        <v>59983000.0</v>
+      </c>
+      <c r="CC52">
+        <v>95622000.0</v>
+      </c>
+      <c r="CD52">
+        <v>61745000.0</v>
+      </c>
+      <c r="CE52">
+        <v>48167000.0</v>
+      </c>
+      <c r="CF52">
+        <v>59307000.0</v>
+      </c>
+      <c r="CG52">
+        <v>55721000.0</v>
+      </c>
+      <c r="CH52">
+        <v>32731000.0</v>
+      </c>
+      <c r="CI52">
+        <v>64446000.0</v>
+      </c>
+      <c r="CJ52">
+        <v>64966000.0</v>
+      </c>
+      <c r="CK52">
+        <v>79589000.0</v>
+      </c>
+      <c r="CL52">
+        <v>46326000.0</v>
+      </c>
+      <c r="CM52">
+        <v>29194000.0</v>
+      </c>
+      <c r="CN52">
+        <v>69676000.0</v>
+      </c>
+      <c r="CO52">
+        <v>39167000.0</v>
+      </c>
+      <c r="CP52">
+        <v>29088000.0</v>
+      </c>
+      <c r="CQ52">
+        <v>33558000.0</v>
+      </c>
+      <c r="CR52">
+        <v>76445000.0</v>
+      </c>
+      <c r="CS52">
+        <v>77467000.0</v>
+      </c>
+      <c r="CT52">
+        <v>34149000.0</v>
+      </c>
+      <c r="CU52">
+        <v>37402000.0</v>
+      </c>
+      <c r="CV52">
+        <v>51501000.0</v>
+      </c>
+      <c r="CW52">
+        <v>35631000.0</v>
+      </c>
+      <c r="CX52">
+        <v>24724000.0</v>
+      </c>
+      <c r="CY52">
+        <v>27341000.0</v>
+      </c>
+      <c r="CZ52">
+        <v>48957000.0</v>
+      </c>
+      <c r="DA52">
+        <v>56401000.0</v>
+      </c>
+      <c r="DB52">
+        <v>41955000.0</v>
+      </c>
+      <c r="DC52">
+        <v>23781000.0</v>
+      </c>
+      <c r="DD52">
+        <v>29800000.0</v>
+      </c>
+      <c r="DE52">
+        <v>29200000.0</v>
+      </c>
+      <c r="DF52">
+        <v>20300000.0</v>
+      </c>
+      <c r="DG52">
+        <v>18700000.0</v>
+      </c>
+      <c r="DH52">
+        <v>22800000.0</v>
+      </c>
+      <c r="DI52">
+        <v>26100000.0</v>
+      </c>
+      <c r="DJ52">
+        <v>17200000.0</v>
+      </c>
+      <c r="DK52">
+        <v>16800000.0</v>
+      </c>
+      <c r="DL52">
+        <v>15500000.0</v>
+      </c>
+      <c r="DM52">
+        <v>22700000.0</v>
+      </c>
+      <c r="DN52">
+        <v>12900000.0</v>
+      </c>
+      <c r="DO52">
+        <v>13700000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:119">
+      <c r="A53" t="s">
+        <v>84</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>380471000.0</v>
+      </c>
+      <c r="D53">
+        <v>3072000.0</v>
+      </c>
+      <c r="E53">
+        <v>462217000.0</v>
+      </c>
+      <c r="F53">
+        <v>455317000.0</v>
+      </c>
+      <c r="G53">
+        <v>455819000.0</v>
+      </c>
+      <c r="H53">
+        <v>17592000.0</v>
+      </c>
+      <c r="I53">
+        <v>418079000.0</v>
+      </c>
+      <c r="J53">
+        <v>418364000.0</v>
+      </c>
+      <c r="K53">
+        <v>425114000.0</v>
+      </c>
+      <c r="L53">
+        <v>451693000.0</v>
+      </c>
+      <c r="M53">
+        <v>435559000.0</v>
+      </c>
+      <c r="N53">
+        <v>452252000.0</v>
+      </c>
+      <c r="O53">
+        <v>501944000.0</v>
+      </c>
+      <c r="P53">
+        <v>553554000.0</v>
+      </c>
+      <c r="Q53">
+        <v>503193000.0</v>
+      </c>
+      <c r="R53">
+        <v>529407000.0</v>
+      </c>
+      <c r="S53">
+        <v>576360000.0</v>
+      </c>
+      <c r="T53">
+        <v>437098000.0</v>
+      </c>
+      <c r="U53">
+        <v>411676000.0</v>
+      </c>
+      <c r="V53">
+        <v>385834000.0</v>
+      </c>
+      <c r="W53">
+        <v>355008000.0</v>
+      </c>
+      <c r="X53">
+        <v>337718000.0</v>
+      </c>
+      <c r="Y53">
+        <v>313671000.0</v>
+      </c>
+      <c r="Z53">
+        <v>257603000.0</v>
+      </c>
+      <c r="AA53">
+        <v>253048000.0</v>
+      </c>
+      <c r="AB53">
+        <v>190837000.0</v>
+      </c>
+      <c r="AC53">
+        <v>184678000.0</v>
+      </c>
+      <c r="AD53">
+        <v>175712000.0</v>
+      </c>
+      <c r="AE53">
+        <v>160949000.0</v>
+      </c>
+      <c r="AF53">
+        <v>161730000.0</v>
+      </c>
+      <c r="AG53">
+        <v>162957000.0</v>
+      </c>
+      <c r="AH53">
+        <v>152424000.0</v>
+      </c>
+      <c r="AI53">
+        <v>155620000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>159051000.0</v>
+      </c>
+      <c r="AK53">
+        <v>158392000.0</v>
+      </c>
+      <c r="AL53">
+        <v>133719000.0</v>
+      </c>
+      <c r="AM53">
+        <v>137099000.0</v>
+      </c>
+      <c r="AN53">
+        <v>142990000.0</v>
+      </c>
+      <c r="AO53">
+        <v>143940000.0</v>
+      </c>
+      <c r="AP53">
+        <v>117001000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>119412000.0</v>
+      </c>
+      <c r="AR53">
+        <v>125693000.0</v>
+      </c>
+      <c r="AS53">
+        <v>108708000.0</v>
+      </c>
+      <c r="AT53">
+        <v>107241000.0</v>
+      </c>
+      <c r="AU53">
+        <v>115442000.0</v>
+      </c>
+      <c r="AV53">
+        <v>118000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>122064000.0</v>
+      </c>
+      <c r="AX53">
+        <v>122938000.0</v>
+      </c>
+      <c r="AY53">
+        <v>124758000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>129983000.0</v>
+      </c>
+      <c r="BA53">
+        <v>135163000.0</v>
+      </c>
+      <c r="BB53">
+        <v>141536000.0</v>
+      </c>
+      <c r="BC53">
+        <v>152518000.0</v>
+      </c>
+      <c r="BD53">
+        <v>165790000.0</v>
+      </c>
+      <c r="BE53">
+        <v>175889000.0</v>
+      </c>
+      <c r="BF53">
+        <v>188711000.0</v>
+      </c>
+      <c r="BG53">
+        <v>206912000.0</v>
+      </c>
+      <c r="BH53">
+        <v>209227000.0</v>
+      </c>
+      <c r="BI53">
+        <v>209335000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>207719000.0</v>
+      </c>
+      <c r="BK53">
+        <v>192092000.0</v>
+      </c>
+      <c r="BL53">
+        <v>190730000.0</v>
+      </c>
+      <c r="BM53">
+        <v>205534000.0</v>
+      </c>
+      <c r="BN53">
+        <v>204580000.0</v>
+      </c>
+      <c r="BO53">
+        <v>198359000.0</v>
+      </c>
+      <c r="BP53">
+        <v>209872000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>214222000.0</v>
+      </c>
+      <c r="BR53">
+        <v>211504000.0</v>
+      </c>
+      <c r="BS53">
+        <v>206818000.0</v>
+      </c>
+      <c r="BT53">
+        <v>-16292000.0</v>
+      </c>
+      <c r="BU53">
+        <v>228844000.0</v>
+      </c>
+      <c r="BV53">
+        <v>244905000.0</v>
+      </c>
+      <c r="BW53">
+        <v>270483000.0</v>
+      </c>
+      <c r="BX53">
+        <v>-19037000.0</v>
+      </c>
+      <c r="BY53">
+        <v>351344000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>356833000.0</v>
+      </c>
+      <c r="CA53">
+        <v>326039000.0</v>
+      </c>
+      <c r="CB53">
+        <v>-20346000.0</v>
+      </c>
+      <c r="CC53">
+        <v>331580000.0</v>
+      </c>
+      <c r="CD53">
+        <v>334247000.0</v>
+      </c>
+      <c r="CE53">
+        <v>340371000.0</v>
+      </c>
+      <c r="CF53">
+        <v>-18726000.0</v>
+      </c>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53">
+        <v>938000.0</v>
+      </c>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53">
+        <v>1033000.0</v>
+      </c>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
+        <v>1009000.0</v>
+      </c>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53">
+        <v>740000.0</v>
+      </c>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
+      <c r="DK53"/>
+      <c r="DL53"/>
+      <c r="DM53"/>
+      <c r="DN53"/>
+      <c r="DO53"/>
+    </row>
+    <row r="54" spans="1:119">
+      <c r="A54" t="s">
+        <v>85</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
+      <c r="DL54"/>
+      <c r="DM54"/>
+      <c r="DN54"/>
+      <c r="DO54"/>
+    </row>
+    <row r="55" spans="1:119">
+      <c r="A55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B55">
+        <v>3318863000.0</v>
+      </c>
+      <c r="C55">
+        <v>3269864000.0</v>
+      </c>
+      <c r="D55">
+        <v>3228126000.0</v>
+      </c>
+      <c r="E55">
+        <v>3250838000.0</v>
+      </c>
+      <c r="F55">
+        <v>3259528000.0</v>
+      </c>
+      <c r="G55">
+        <v>3270041000.0</v>
+      </c>
+      <c r="H55">
+        <v>2394830000.0</v>
+      </c>
+      <c r="I55">
+        <v>2420914000.0</v>
+      </c>
+      <c r="J55">
+        <v>2457753000.0</v>
+      </c>
+      <c r="K55">
+        <v>2414288000.0</v>
+      </c>
+      <c r="L55">
+        <v>2418847000.0</v>
+      </c>
+      <c r="M55">
+        <v>2388522000.0</v>
+      </c>
+      <c r="N55">
+        <v>2378151000.0</v>
+      </c>
+      <c r="O55">
+        <v>2410933000.0</v>
+      </c>
+      <c r="P55">
+        <v>2525507000.0</v>
+      </c>
+      <c r="Q55">
+        <v>2654153000.0</v>
+      </c>
+      <c r="R55">
+        <v>2683162000.0</v>
+      </c>
+      <c r="S55">
+        <v>2746156000.0</v>
+      </c>
+      <c r="T55">
+        <v>2786987000.0</v>
+      </c>
+      <c r="U55">
+        <v>2792792000.0</v>
+      </c>
+      <c r="V55">
+        <v>2708520000.0</v>
+      </c>
+      <c r="W55">
+        <v>2654617000.0</v>
+      </c>
+      <c r="X55">
+        <v>2555362000.0</v>
+      </c>
+      <c r="Y55">
+        <v>2503049000.0</v>
+      </c>
+      <c r="Z55">
+        <v>2412303000.0</v>
+      </c>
+      <c r="AA55">
+        <v>2180065000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1720253000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1735849000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1679305000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1671159000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1647724000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1647799000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1623342000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1611015000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1595432000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1607635000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1261936000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1241725000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1206320000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1208869000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1169110000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1152354000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1147925000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1132543000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1106251000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1109024000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1089808000.0</v>
+      </c>
+      <c r="AW55">
+        <v>1067531000.0</v>
+      </c>
+      <c r="AX55">
+        <v>1057253000.0</v>
+      </c>
+      <c r="AY55">
+        <v>1045925000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1046047000.0</v>
+      </c>
+      <c r="BA55">
+        <v>1034530000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1038856000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1036039000.0</v>
+      </c>
+      <c r="BD55">
+        <v>1049995000.0</v>
+      </c>
+      <c r="BE55">
+        <v>1063023000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1047319000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1020735000.0</v>
+      </c>
+      <c r="BH55">
+        <v>1004823000.0</v>
+      </c>
+      <c r="BI55">
+        <v>1024618000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>998337000.0</v>
+      </c>
+      <c r="BK55">
+        <v>975717000.0</v>
+      </c>
+      <c r="BL55">
+        <v>968667000.0</v>
+      </c>
+      <c r="BM55">
+        <v>993196000.0</v>
+      </c>
+      <c r="BN55">
+        <v>978286000.0</v>
+      </c>
+      <c r="BO55">
+        <v>978986000.0</v>
+      </c>
+      <c r="BP55">
+        <v>961904000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>968034000.0</v>
+      </c>
+      <c r="BR55">
+        <v>960947000.0</v>
+      </c>
+      <c r="BS55">
+        <v>962168000.0</v>
+      </c>
+      <c r="BT55">
+        <v>976679000.0</v>
+      </c>
+      <c r="BU55">
+        <v>936698000.0</v>
+      </c>
+      <c r="BV55">
+        <v>931396000.0</v>
+      </c>
+      <c r="BW55">
+        <v>924584000.0</v>
+      </c>
+      <c r="BX55">
+        <v>926665000.0</v>
+      </c>
+      <c r="BY55">
+        <v>1006210000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>1002109000.0</v>
+      </c>
+      <c r="CA55">
+        <v>962042000.0</v>
+      </c>
+      <c r="CB55">
+        <v>964757000.0</v>
+      </c>
+      <c r="CC55">
+        <v>964482000.0</v>
+      </c>
+      <c r="CD55">
+        <v>956965000.0</v>
+      </c>
+      <c r="CE55">
+        <v>964740000.0</v>
+      </c>
+      <c r="CF55">
+        <v>945136000.0</v>
+      </c>
+      <c r="CG55">
+        <v>943380000.0</v>
+      </c>
+      <c r="CH55">
+        <v>916710000.0</v>
+      </c>
+      <c r="CI55">
+        <v>940181000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>924188000.0</v>
+      </c>
+      <c r="CK55">
+        <v>945135000.0</v>
+      </c>
+      <c r="CL55">
+        <v>898426000.0</v>
+      </c>
+      <c r="CM55">
+        <v>865593000.0</v>
+      </c>
+      <c r="CN55">
+        <v>872731000.0</v>
+      </c>
+      <c r="CO55">
+        <v>869653000.0</v>
+      </c>
+      <c r="CP55">
+        <v>836657000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>791992000.0</v>
+      </c>
+      <c r="CR55">
+        <v>734644000.0</v>
+      </c>
+      <c r="CS55">
+        <v>716692000.0</v>
+      </c>
+      <c r="CT55">
+        <v>648882000.0</v>
+      </c>
+      <c r="CU55">
+        <v>618566000.0</v>
+      </c>
+      <c r="CV55">
+        <v>630234000.0</v>
+      </c>
+      <c r="CW55">
+        <v>582700000.0</v>
+      </c>
+      <c r="CX55">
+        <v>566974000.0</v>
+      </c>
+      <c r="CY55">
+        <v>570532000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>567330000.0</v>
+      </c>
+      <c r="DA55">
+        <v>567690000.0</v>
+      </c>
+      <c r="DB55">
+        <v>563150000.0</v>
+      </c>
+      <c r="DC55">
+        <v>545389000.0</v>
+      </c>
+      <c r="DD55">
+        <v>546000000.0</v>
+      </c>
+      <c r="DE55">
+        <v>551300000.0</v>
+      </c>
+      <c r="DF55">
+        <v>551600000.0</v>
+      </c>
+      <c r="DG55">
+        <v>546800000.0</v>
+      </c>
+      <c r="DH55">
+        <v>544263000.0</v>
+      </c>
+      <c r="DI55">
+        <v>539500000.0</v>
+      </c>
+      <c r="DJ55">
+        <v>526800000.0</v>
+      </c>
+      <c r="DK55">
+        <v>519700000.0</v>
+      </c>
+      <c r="DL55">
+        <v>466837000.0</v>
+      </c>
+      <c r="DM55">
+        <v>469900000.0</v>
+      </c>
+      <c r="DN55">
+        <v>466300000.0</v>
+      </c>
+      <c r="DO55">
+        <v>462500000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:119">
+      <c r="A56" t="s">
+        <v>87</v>
+      </c>
+      <c r="B56">
+        <v>27995000.0</v>
+      </c>
+      <c r="C56">
+        <v>109732000.0</v>
+      </c>
+      <c r="D56">
+        <v>20611000.0</v>
+      </c>
+      <c r="E56">
+        <v>564356000.0</v>
+      </c>
+      <c r="F56">
+        <v>558426000.0</v>
+      </c>
+      <c r="G56">
+        <v>579382000.0</v>
+      </c>
+      <c r="H56">
+        <v>64854000.0</v>
+      </c>
+      <c r="I56">
+        <v>476171000.0</v>
+      </c>
+      <c r="J56">
+        <v>504638000.0</v>
+      </c>
+      <c r="K56">
+        <v>478249000.0</v>
+      </c>
+      <c r="L56">
+        <v>517651000.0</v>
+      </c>
+      <c r="M56">
+        <v>499600000.0</v>
+      </c>
+      <c r="N56">
+        <v>536295000.0</v>
+      </c>
+      <c r="O56">
+        <v>616010000.0</v>
+      </c>
+      <c r="P56">
+        <v>721715000.0</v>
+      </c>
+      <c r="Q56">
+        <v>860219000.0</v>
+      </c>
+      <c r="R56">
+        <v>925021000.0</v>
+      </c>
+      <c r="S56">
+        <v>1053980000.0</v>
+      </c>
+      <c r="T56">
+        <v>14912000.0</v>
+      </c>
+      <c r="U56">
+        <v>2286485000.0</v>
+      </c>
+      <c r="V56">
+        <v>2226382000.0</v>
+      </c>
+      <c r="W56">
+        <v>2202018000.0</v>
+      </c>
+      <c r="X56">
+        <v>2118269000.0</v>
+      </c>
+      <c r="Y56">
+        <v>613324000.0</v>
+      </c>
+      <c r="Z56">
+        <v>489834000.0</v>
+      </c>
+      <c r="AA56">
+        <v>382218000.0</v>
+      </c>
+      <c r="AB56">
+        <v>305193000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1471866000.0</v>
+      </c>
+      <c r="AD56">
+        <v>252318000.0</v>
+      </c>
+      <c r="AE56">
+        <v>222302000.0</v>
+      </c>
+      <c r="AF56">
+        <v>202635000.0</v>
+      </c>
+      <c r="AG56">
+        <v>1399181000.0</v>
+      </c>
+      <c r="AH56">
+        <v>1378284000.0</v>
+      </c>
+      <c r="AI56">
+        <v>1360759000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>1340183000.0</v>
+      </c>
+      <c r="AK56">
+        <v>1350365000.0</v>
+      </c>
+      <c r="AL56">
+        <v>1050435000.0</v>
+      </c>
+      <c r="AM56">
+        <v>153615000.0</v>
+      </c>
+      <c r="AN56">
+        <v>979714000.0</v>
+      </c>
+      <c r="AO56">
+        <v>979058000.0</v>
+      </c>
+      <c r="AP56">
+        <v>963176000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>135588000.0</v>
+      </c>
+      <c r="AR56">
+        <v>921960000.0</v>
+      </c>
+      <c r="AS56">
+        <v>921493000.0</v>
+      </c>
+      <c r="AT56">
+        <v>894535000.0</v>
+      </c>
+      <c r="AU56">
+        <v>893224000.0</v>
+      </c>
+      <c r="AV56">
+        <v>869440000.0</v>
+      </c>
+      <c r="AW56">
+        <v>841548000.0</v>
+      </c>
+      <c r="AX56">
+        <v>828430000.0</v>
+      </c>
+      <c r="AY56">
+        <v>143973000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>148099000.0</v>
+      </c>
+      <c r="BA56">
+        <v>154390000.0</v>
+      </c>
+      <c r="BB56">
+        <v>778282000.0</v>
+      </c>
+      <c r="BC56">
+        <v>793370000.0</v>
+      </c>
+      <c r="BD56">
+        <v>804758000.0</v>
+      </c>
+      <c r="BE56">
+        <v>64503000.0</v>
+      </c>
+      <c r="BF56">
+        <v>67225000.0</v>
+      </c>
+      <c r="BG56">
+        <v>30202000.0</v>
+      </c>
+      <c r="BH56">
+        <v>231850000.0</v>
+      </c>
+      <c r="BI56">
+        <v>54995000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>41892000.0</v>
+      </c>
+      <c r="BK56">
+        <v>38394000.0</v>
+      </c>
+      <c r="BL56">
+        <v>24173000.0</v>
+      </c>
+      <c r="BM56">
+        <v>32864000.0</v>
+      </c>
+      <c r="BN56">
+        <v>29000000.0</v>
+      </c>
+      <c r="BO56">
+        <v>39212000.0</v>
+      </c>
+      <c r="BP56">
+        <v>24138000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>39089000.0</v>
+      </c>
+      <c r="BR56">
+        <v>19424000.0</v>
+      </c>
+      <c r="BS56">
+        <v>27758000.0</v>
+      </c>
+      <c r="BT56">
+        <v>16925000.0</v>
+      </c>
+      <c r="BU56">
+        <v>17929000.0</v>
+      </c>
+      <c r="BV56">
+        <v>21478000.0</v>
+      </c>
+      <c r="BW56">
+        <v>18576000.0</v>
+      </c>
+      <c r="BX56">
+        <v>19212000.0</v>
+      </c>
+      <c r="BY56">
+        <v>18761000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>17755000.0</v>
+      </c>
+      <c r="CA56">
+        <v>15674000.0</v>
+      </c>
+      <c r="CB56">
+        <v>20656000.0</v>
+      </c>
+      <c r="CC56">
+        <v>19694000.0</v>
+      </c>
+      <c r="CD56">
+        <v>19563000.0</v>
+      </c>
+      <c r="CE56">
+        <v>18898000.0</v>
+      </c>
+      <c r="CF56">
+        <v>19274000.0</v>
+      </c>
+      <c r="CG56">
+        <v>22537000.0</v>
+      </c>
+      <c r="CH56">
+        <v>18568000.0</v>
+      </c>
+      <c r="CI56">
+        <v>23900000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>22695000.0</v>
+      </c>
+      <c r="CK56">
+        <v>26156000.0</v>
+      </c>
+      <c r="CL56">
+        <v>26851000.0</v>
+      </c>
+      <c r="CM56">
+        <v>20409000.0</v>
+      </c>
+      <c r="CN56">
+        <v>33414000.0</v>
+      </c>
+      <c r="CO56">
+        <v>21999000.0</v>
+      </c>
+      <c r="CP56">
+        <v>25922000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>27598000.0</v>
+      </c>
+      <c r="CR56">
+        <v>18089000.0</v>
+      </c>
+      <c r="CS56">
+        <v>25652000.0</v>
+      </c>
+      <c r="CT56">
+        <v>22157000.0</v>
+      </c>
+      <c r="CU56">
+        <v>18344000.0</v>
+      </c>
+      <c r="CV56">
+        <v>21925000.0</v>
+      </c>
+      <c r="CW56">
+        <v>48495000.0</v>
+      </c>
+      <c r="CX56">
+        <v>46734000.0</v>
+      </c>
+      <c r="CY56">
+        <v>20616000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>18597000.0</v>
+      </c>
+      <c r="DA56">
+        <v>21772000.0</v>
+      </c>
+      <c r="DB56">
+        <v>21094000.0</v>
+      </c>
+      <c r="DC56">
+        <v>26755000.0</v>
+      </c>
+      <c r="DD56"/>
+      <c r="DE56"/>
+      <c r="DF56"/>
+      <c r="DG56"/>
+      <c r="DH56">
+        <v>20803000.0</v>
+      </c>
+      <c r="DI56"/>
+      <c r="DJ56"/>
+      <c r="DK56"/>
+      <c r="DL56">
+        <v>28734000.0</v>
+      </c>
+      <c r="DM56"/>
+      <c r="DN56"/>
+      <c r="DO56"/>
+    </row>
+    <row r="57" spans="1:119">
+      <c r="A57" t="s">
+        <v>88</v>
+      </c>
+      <c r="B57">
+        <v>108259000.0</v>
+      </c>
+      <c r="C57">
+        <v>2624649000.0</v>
+      </c>
+      <c r="D57">
+        <v>64739999.0</v>
+      </c>
+      <c r="E57">
+        <v>2546364000.0</v>
+      </c>
+      <c r="F57">
+        <v>2567582000.0</v>
+      </c>
+      <c r="G57">
+        <v>2584197000.0</v>
+      </c>
+      <c r="H57">
+        <v>1808327000.0</v>
+      </c>
+      <c r="I57">
+        <v>1829086000.0</v>
+      </c>
+      <c r="J57">
+        <v>1887562000.0</v>
+      </c>
+      <c r="K57">
+        <v>1852527000.0</v>
+      </c>
+      <c r="L57">
+        <v>1918695000.0</v>
+      </c>
+      <c r="M57">
+        <v>1984465000.0</v>
+      </c>
+      <c r="N57">
+        <v>2015457000.0</v>
+      </c>
+      <c r="O57">
+        <v>2086116000.0</v>
+      </c>
+      <c r="P57">
+        <v>45116000.0</v>
+      </c>
+      <c r="Q57">
+        <v>44971000.0</v>
+      </c>
+      <c r="R57">
+        <v>2392732000.0</v>
+      </c>
+      <c r="S57">
+        <v>33209000.0</v>
+      </c>
+      <c r="T57">
+        <v>38472000.0</v>
+      </c>
+      <c r="U57">
+        <v>48021000.0</v>
+      </c>
+      <c r="V57">
+        <v>33319000.0</v>
+      </c>
+      <c r="W57">
+        <v>34266000.0</v>
+      </c>
+      <c r="X57">
+        <v>41602000.0</v>
+      </c>
+      <c r="Y57">
+        <v>2168537000.0</v>
+      </c>
+      <c r="Z57">
+        <v>2067214000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1838061000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1446445000.0</v>
+      </c>
+      <c r="AC57">
+        <v>45171000.0</v>
+      </c>
+      <c r="AD57">
+        <v>1402414000.0</v>
+      </c>
+      <c r="AE57">
+        <v>1399008000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1382740000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>26418000.0</v>
+      </c>
+      <c r="AI57">
+        <v>33435000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>36908000.0</v>
+      </c>
+      <c r="AK57">
+        <v>33806000.0</v>
+      </c>
+      <c r="AL57">
+        <v>30837000.0</v>
+      </c>
+      <c r="AM57">
+        <v>1018462000.0</v>
+      </c>
+      <c r="AN57">
+        <v>34590000.0</v>
+      </c>
+      <c r="AO57">
+        <v>35503000.0</v>
+      </c>
+      <c r="AP57">
+        <v>36190000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>977799000.0</v>
+      </c>
+      <c r="AR57">
+        <v>35202000.0</v>
+      </c>
+      <c r="AS57">
+        <v>37724000.0</v>
+      </c>
+      <c r="AT57">
+        <v>34402000.0</v>
+      </c>
+      <c r="AU57">
+        <v>34746000.0</v>
+      </c>
+      <c r="AV57">
+        <v>45699000.0</v>
+      </c>
+      <c r="AW57">
+        <v>53824000.0</v>
+      </c>
+      <c r="AX57">
+        <v>42202000.0</v>
+      </c>
+      <c r="AY57">
+        <v>855901000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>849695000.0</v>
+      </c>
+      <c r="BA57">
+        <v>876649000.0</v>
+      </c>
+      <c r="BB57">
+        <v>51250000.0</v>
+      </c>
+      <c r="BC57">
+        <v>42269000.0</v>
+      </c>
+      <c r="BD57">
+        <v>47303000.0</v>
+      </c>
+      <c r="BE57">
+        <v>884277000.0</v>
+      </c>
+      <c r="BF57">
+        <v>860563000.0</v>
+      </c>
+      <c r="BG57">
+        <v>832377000.0</v>
+      </c>
+      <c r="BH57">
+        <v>874719000.0</v>
+      </c>
+      <c r="BI57">
+        <v>845368000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>817324000.0</v>
+      </c>
+      <c r="BK57">
+        <v>791096000.0</v>
+      </c>
+      <c r="BL57">
+        <v>785612000.0</v>
+      </c>
+      <c r="BM57">
+        <v>806648000.0</v>
+      </c>
+      <c r="BN57">
+        <v>792670000.0</v>
+      </c>
+      <c r="BO57">
+        <v>778491000.0</v>
+      </c>
+      <c r="BP57">
+        <v>783814000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>770694000.0</v>
+      </c>
+      <c r="BR57">
+        <v>777534000.0</v>
+      </c>
+      <c r="BS57">
+        <v>777907000.0</v>
+      </c>
+      <c r="BT57">
+        <v>773750000.0</v>
+      </c>
+      <c r="BU57">
+        <v>715371000.0</v>
+      </c>
+      <c r="BV57">
+        <v>734375000.0</v>
+      </c>
+      <c r="BW57">
+        <v>728805000.0</v>
+      </c>
+      <c r="BX57">
+        <v>701408000.0</v>
+      </c>
+      <c r="BY57">
+        <v>796789000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>782795000.0</v>
+      </c>
+      <c r="CA57">
+        <v>732255000.0</v>
+      </c>
+      <c r="CB57">
+        <v>729688000.0</v>
+      </c>
+      <c r="CC57">
+        <v>764849000.0</v>
+      </c>
+      <c r="CD57">
+        <v>740388000.0</v>
+      </c>
+      <c r="CE57">
+        <v>722972000.0</v>
+      </c>
+      <c r="CF57">
+        <v>738688000.0</v>
+      </c>
+      <c r="CG57">
+        <v>735824000.0</v>
+      </c>
+      <c r="CH57">
+        <v>708749000.0</v>
+      </c>
+      <c r="CI57">
+        <v>723325000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>711838000.0</v>
+      </c>
+      <c r="CK57">
+        <v>734119000.0</v>
+      </c>
+      <c r="CL57">
+        <v>712689000.0</v>
+      </c>
+      <c r="CM57">
+        <v>681917000.0</v>
+      </c>
+      <c r="CN57">
+        <v>709064000.0</v>
+      </c>
+      <c r="CO57">
+        <v>670142000.0</v>
+      </c>
+      <c r="CP57">
+        <v>668008000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>638351000.0</v>
+      </c>
+      <c r="CR57">
+        <v>659060000.0</v>
+      </c>
+      <c r="CS57">
+        <v>637191000.0</v>
+      </c>
+      <c r="CT57">
+        <v>577607000.0</v>
+      </c>
+      <c r="CU57">
+        <v>549161000.0</v>
+      </c>
+      <c r="CV57">
+        <v>560736000.0</v>
+      </c>
+      <c r="CW57">
+        <v>512540000.0</v>
+      </c>
+      <c r="CX57">
+        <v>499669000.0</v>
+      </c>
+      <c r="CY57">
+        <v>484611000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>502106000.0</v>
+      </c>
+      <c r="DA57">
+        <v>501899000.0</v>
+      </c>
+      <c r="DB57">
+        <v>499680000.0</v>
+      </c>
+      <c r="DC57">
+        <v>481067000.0</v>
+      </c>
+      <c r="DD57">
+        <v>29800000.0</v>
+      </c>
+      <c r="DE57">
+        <v>29200000.0</v>
+      </c>
+      <c r="DF57">
+        <v>20300000.0</v>
+      </c>
+      <c r="DG57">
+        <v>18700000.0</v>
+      </c>
+      <c r="DH57">
+        <v>455699000.0</v>
+      </c>
+      <c r="DI57">
+        <v>26100000.0</v>
+      </c>
+      <c r="DJ57">
+        <v>17200000.0</v>
+      </c>
+      <c r="DK57">
+        <v>16800000.0</v>
+      </c>
+      <c r="DL57">
+        <v>395573000.0</v>
+      </c>
+      <c r="DM57">
+        <v>22700000.0</v>
+      </c>
+      <c r="DN57">
+        <v>12900000.0</v>
+      </c>
+      <c r="DO57">
+        <v>13700000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:119">
+      <c r="A58" t="s">
+        <v>89</v>
+      </c>
+      <c r="B58">
+        <v>2895584000.0</v>
+      </c>
+      <c r="C58">
+        <v>2844388000.0</v>
+      </c>
+      <c r="D58">
+        <v>2808152000.0</v>
+      </c>
+      <c r="E58">
+        <v>2842196000.0</v>
+      </c>
+      <c r="F58">
+        <v>2864377000.0</v>
+      </c>
+      <c r="G58">
+        <v>2883158000.0</v>
+      </c>
+      <c r="H58">
+        <v>2091557000.0</v>
+      </c>
+      <c r="I58">
+        <v>2114159000.0</v>
+      </c>
+      <c r="J58">
+        <v>2168422000.0</v>
+      </c>
+      <c r="K58">
+        <v>2134368000.0</v>
+      </c>
+      <c r="L58">
+        <v>2141386000.0</v>
+      </c>
+      <c r="M58">
+        <v>2132884000.0</v>
+      </c>
+      <c r="N58">
+        <v>2121082000.0</v>
+      </c>
+      <c r="O58">
+        <v>2155092000.0</v>
+      </c>
+      <c r="P58">
+        <v>2280465000.0</v>
+      </c>
+      <c r="Q58">
+        <v>2421783000.0</v>
+      </c>
+      <c r="R58">
+        <v>2436130000.0</v>
+      </c>
+      <c r="S58">
+        <v>2490147000.0</v>
+      </c>
+      <c r="T58">
+        <v>2514873000.0</v>
+      </c>
+      <c r="U58">
+        <v>2522952000.0</v>
+      </c>
+      <c r="V58">
+        <v>2442154000.0</v>
+      </c>
+      <c r="W58">
+        <v>2397005000.0</v>
+      </c>
+      <c r="X58">
+        <v>2297390000.0</v>
+      </c>
+      <c r="Y58">
+        <v>2246326000.0</v>
+      </c>
+      <c r="Z58">
+        <v>2160113000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1933071000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1530737000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1549775000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1498421000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1497366000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1479587000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1483287000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1463035000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1454410000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1441466000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1454379000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1138092000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1119883000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1086259000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1088115000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1049833000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1035412000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1033210000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1017998000.0</v>
+      </c>
+      <c r="AT58">
+        <v>993350000.0</v>
+      </c>
+      <c r="AU58">
+        <v>997377000.0</v>
+      </c>
+      <c r="AV58">
+        <v>979786000.0</v>
+      </c>
+      <c r="AW58">
+        <v>955823000.0</v>
+      </c>
+      <c r="AX58">
+        <v>946799000.0</v>
+      </c>
+      <c r="AY58">
+        <v>937569000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>939245000.0</v>
+      </c>
+      <c r="BA58">
+        <v>931510000.0</v>
+      </c>
+      <c r="BB58">
+        <v>937060000.0</v>
+      </c>
+      <c r="BC58">
+        <v>933735000.0</v>
+      </c>
+      <c r="BD58">
+        <v>948731000.0</v>
+      </c>
+      <c r="BE58">
+        <v>961346000.0</v>
+      </c>
+      <c r="BF58">
+        <v>947409000.0</v>
+      </c>
+      <c r="BG58">
+        <v>922174000.0</v>
+      </c>
+      <c r="BH58">
+        <v>907349000.0</v>
+      </c>
+      <c r="BI58">
+        <v>925149000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>901004000.0</v>
+      </c>
+      <c r="BK58">
+        <v>880680000.0</v>
+      </c>
+      <c r="BL58">
+        <v>874913000.0</v>
+      </c>
+      <c r="BM58">
+        <v>899372000.0</v>
+      </c>
+      <c r="BN58">
+        <v>885626000.0</v>
+      </c>
+      <c r="BO58">
+        <v>888602000.0</v>
+      </c>
+      <c r="BP58">
+        <v>873601000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>878845000.0</v>
+      </c>
+      <c r="BR58">
+        <v>875819000.0</v>
+      </c>
+      <c r="BS58">
+        <v>876579000.0</v>
+      </c>
+      <c r="BT58">
+        <v>892240000.0</v>
+      </c>
+      <c r="BU58">
+        <v>853850000.0</v>
+      </c>
+      <c r="BV58">
+        <v>847213000.0</v>
+      </c>
+      <c r="BW58">
+        <v>837325000.0</v>
+      </c>
+      <c r="BX58">
+        <v>841535000.0</v>
+      </c>
+      <c r="BY58">
+        <v>924113000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>923210000.0</v>
+      </c>
+      <c r="CA58">
+        <v>883225000.0</v>
+      </c>
+      <c r="CB58">
+        <v>887453000.0</v>
+      </c>
+      <c r="CC58">
+        <v>887511000.0</v>
+      </c>
+      <c r="CD58">
+        <v>883776000.0</v>
+      </c>
+      <c r="CE58">
+        <v>891126000.0</v>
+      </c>
+      <c r="CF58">
+        <v>871126000.0</v>
+      </c>
+      <c r="CG58">
+        <v>869123000.0</v>
+      </c>
+      <c r="CH58">
+        <v>842445000.0</v>
+      </c>
+      <c r="CI58">
+        <v>869388000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>849667000.0</v>
+      </c>
+      <c r="CK58">
+        <v>871501000.0</v>
+      </c>
+      <c r="CL58">
+        <v>829234000.0</v>
+      </c>
+      <c r="CM58">
+        <v>792425000.0</v>
+      </c>
+      <c r="CN58">
+        <v>800340000.0</v>
+      </c>
+      <c r="CO58">
+        <v>799643000.0</v>
+      </c>
+      <c r="CP58">
+        <v>766087000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>720385000.0</v>
+      </c>
+      <c r="CR58">
+        <v>664544000.0</v>
+      </c>
+      <c r="CS58">
+        <v>644481000.0</v>
+      </c>
+      <c r="CT58">
+        <v>582727000.0</v>
+      </c>
+      <c r="CU58">
+        <v>555628000.0</v>
+      </c>
+      <c r="CV58">
+        <v>567541000.0</v>
+      </c>
+      <c r="CW58">
+        <v>517876000.0</v>
+      </c>
+      <c r="CX58">
+        <v>504739000.0</v>
+      </c>
+      <c r="CY58">
+        <v>508529000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>506893000.0</v>
+      </c>
+      <c r="DA58">
+        <v>506706000.0</v>
+      </c>
+      <c r="DB58">
+        <v>503724000.0</v>
+      </c>
+      <c r="DC58">
+        <v>486111000.0</v>
+      </c>
+      <c r="DD58">
+        <v>486100000.0</v>
+      </c>
+      <c r="DE58">
+        <v>490600000.0</v>
+      </c>
+      <c r="DF58">
+        <v>491200000.0</v>
+      </c>
+      <c r="DG58">
+        <v>485500000.0</v>
+      </c>
+      <c r="DH58">
+        <v>483145000.0</v>
+      </c>
+      <c r="DI58">
+        <v>477500000.0</v>
+      </c>
+      <c r="DJ58">
+        <v>466600000.0</v>
+      </c>
+      <c r="DK58">
+        <v>460700000.0</v>
+      </c>
+      <c r="DL58">
+        <v>414219000.0</v>
+      </c>
+      <c r="DM58">
+        <v>418000000.0</v>
+      </c>
+      <c r="DN58">
+        <v>415600000.0</v>
+      </c>
+      <c r="DO58">
+        <v>413200000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:119">
+      <c r="A59" t="s">
+        <v>90</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>153966000.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>120061000.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
+      <c r="DL59"/>
+      <c r="DM59"/>
+      <c r="DN59"/>
+      <c r="DO59"/>
+    </row>
+    <row r="60" spans="1:119">
+      <c r="A60" t="s">
+        <v>91</v>
+      </c>
+      <c r="B60">
+        <v>423279000.0</v>
+      </c>
+      <c r="C60">
+        <v>425476000.0</v>
+      </c>
+      <c r="D60">
+        <v>419974000.0</v>
+      </c>
+      <c r="E60">
+        <v>408642000.0</v>
+      </c>
+      <c r="F60">
+        <v>395151000.0</v>
+      </c>
+      <c r="G60">
+        <v>386883000.0</v>
+      </c>
+      <c r="H60">
+        <v>303273000.0</v>
+      </c>
+      <c r="I60">
+        <v>306755000.0</v>
+      </c>
+      <c r="J60">
+        <v>289331000.0</v>
+      </c>
+      <c r="K60">
+        <v>279920000.0</v>
+      </c>
+      <c r="L60">
+        <v>277461000.0</v>
+      </c>
+      <c r="M60">
+        <v>255638000.0</v>
+      </c>
+      <c r="N60">
+        <v>257069000.0</v>
+      </c>
+      <c r="O60">
+        <v>255841000.0</v>
+      </c>
+      <c r="P60">
+        <v>245042000.0</v>
+      </c>
+      <c r="Q60">
+        <v>232370000.0</v>
+      </c>
+      <c r="R60">
+        <v>247032000.0</v>
+      </c>
+      <c r="S60">
+        <v>256009000.0</v>
+      </c>
+      <c r="T60">
+        <v>272114000.0</v>
+      </c>
+      <c r="U60">
+        <v>269840000.0</v>
+      </c>
+      <c r="V60">
+        <v>266366000.0</v>
+      </c>
+      <c r="W60">
+        <v>257612000.0</v>
+      </c>
+      <c r="X60">
+        <v>257972000.0</v>
+      </c>
+      <c r="Y60">
+        <v>256723000.0</v>
+      </c>
+      <c r="Z60">
+        <v>252190000.0</v>
+      </c>
+      <c r="AA60">
+        <v>246994000.0</v>
+      </c>
+      <c r="AB60">
+        <v>189516000.0</v>
+      </c>
+      <c r="AC60">
+        <v>186074000.0</v>
+      </c>
+      <c r="AD60">
+        <v>180884000.0</v>
+      </c>
+      <c r="AE60">
+        <v>173793000.0</v>
+      </c>
+      <c r="AF60">
+        <v>168137000.0</v>
+      </c>
+      <c r="AG60">
+        <v>164512000.0</v>
+      </c>
+      <c r="AH60">
+        <v>160307000.0</v>
+      </c>
+      <c r="AI60">
+        <v>156605000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>153966000.0</v>
+      </c>
+      <c r="AK60">
+        <v>153256000.0</v>
+      </c>
+      <c r="AL60">
+        <v>123844000.0</v>
+      </c>
+      <c r="AM60">
+        <v>121842000.0</v>
+      </c>
+      <c r="AN60">
+        <v>120061000.0</v>
+      </c>
+      <c r="AO60">
+        <v>120754000.0</v>
+      </c>
+      <c r="AP60">
+        <v>119277000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>116942000.0</v>
+      </c>
+      <c r="AR60">
+        <v>114715000.0</v>
+      </c>
+      <c r="AS60">
+        <v>114545000.0</v>
+      </c>
+      <c r="AT60">
+        <v>112901000.0</v>
+      </c>
+      <c r="AU60">
+        <v>111647000.0</v>
+      </c>
+      <c r="AV60">
+        <v>110022000.0</v>
+      </c>
+      <c r="AW60">
+        <v>111708000.0</v>
+      </c>
+      <c r="AX60">
+        <v>110454000.0</v>
+      </c>
+      <c r="AY60">
+        <v>108356000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>106802000.0</v>
+      </c>
+      <c r="BA60">
+        <v>103020000.0</v>
+      </c>
+      <c r="BB60">
+        <v>101796000.0</v>
+      </c>
+      <c r="BC60">
+        <v>102304000.0</v>
+      </c>
+      <c r="BD60">
+        <v>101264000.0</v>
+      </c>
+      <c r="BE60">
+        <v>101677000.0</v>
+      </c>
+      <c r="BF60">
+        <v>99910000.0</v>
+      </c>
+      <c r="BG60">
+        <v>98561000.0</v>
+      </c>
+      <c r="BH60">
+        <v>97474000.0</v>
+      </c>
+      <c r="BI60">
+        <v>99469000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>97333000.0</v>
+      </c>
+      <c r="BK60">
+        <v>95037000.0</v>
+      </c>
+      <c r="BL60">
+        <v>93754000.0</v>
+      </c>
+      <c r="BM60">
+        <v>93824000.0</v>
+      </c>
+      <c r="BN60">
+        <v>92660000.0</v>
+      </c>
+      <c r="BO60">
+        <v>90384000.0</v>
+      </c>
+      <c r="BP60">
+        <v>88303000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>89189000.0</v>
+      </c>
+      <c r="BR60">
+        <v>85128000.0</v>
+      </c>
+      <c r="BS60">
+        <v>85589000.0</v>
+      </c>
+      <c r="BT60">
+        <v>84439000.0</v>
+      </c>
+      <c r="BU60">
+        <v>82848000.0</v>
+      </c>
+      <c r="BV60">
+        <v>84183000.0</v>
+      </c>
+      <c r="BW60">
+        <v>87259000.0</v>
+      </c>
+      <c r="BX60">
+        <v>85130000.0</v>
+      </c>
+      <c r="BY60">
+        <v>82097000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>78899000.0</v>
+      </c>
+      <c r="CA60">
+        <v>78817000.0</v>
+      </c>
+      <c r="CB60">
+        <v>77304000.0</v>
+      </c>
+      <c r="CC60">
+        <v>76971000.0</v>
+      </c>
+      <c r="CD60">
+        <v>73189000.0</v>
+      </c>
+      <c r="CE60">
+        <v>73614000.0</v>
+      </c>
+      <c r="CF60">
+        <v>74010000.0</v>
+      </c>
+      <c r="CG60">
+        <v>74257000.0</v>
+      </c>
+      <c r="CH60">
+        <v>74265000.0</v>
+      </c>
+      <c r="CI60">
+        <v>70793000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>74521000.0</v>
+      </c>
+      <c r="CK60">
+        <v>73634000.0</v>
+      </c>
+      <c r="CL60">
+        <v>69192000.0</v>
+      </c>
+      <c r="CM60">
+        <v>73168000.0</v>
+      </c>
+      <c r="CN60">
+        <v>72391000.0</v>
+      </c>
+      <c r="CO60">
+        <v>70010000.0</v>
+      </c>
+      <c r="CP60">
+        <v>70570000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>71607000.0</v>
+      </c>
+      <c r="CR60">
+        <v>70100000.0</v>
+      </c>
+      <c r="CS60">
+        <v>72211000.0</v>
+      </c>
+      <c r="CT60">
+        <v>66155000.0</v>
+      </c>
+      <c r="CU60">
+        <v>62938000.0</v>
+      </c>
+      <c r="CV60">
+        <v>62693000.0</v>
+      </c>
+      <c r="CW60">
+        <v>64824000.0</v>
+      </c>
+      <c r="CX60">
+        <v>62235000.0</v>
+      </c>
+      <c r="CY60">
+        <v>62003000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>60437000.0</v>
+      </c>
+      <c r="DA60">
+        <v>60984000.0</v>
+      </c>
+      <c r="DB60">
+        <v>59426000.0</v>
+      </c>
+      <c r="DC60">
+        <v>59278000.0</v>
+      </c>
+      <c r="DD60">
+        <v>59900000.0</v>
+      </c>
+      <c r="DE60">
+        <v>60700000.0</v>
+      </c>
+      <c r="DF60">
+        <v>60400000.0</v>
+      </c>
+      <c r="DG60">
+        <v>61300000.0</v>
+      </c>
+      <c r="DH60">
+        <v>61118000.0</v>
+      </c>
+      <c r="DI60">
+        <v>62000000.0</v>
+      </c>
+      <c r="DJ60">
+        <v>60200000.0</v>
+      </c>
+      <c r="DK60">
+        <v>59000000.0</v>
+      </c>
+      <c r="DL60">
+        <v>52618000.0</v>
+      </c>
+      <c r="DM60">
+        <v>51900000.0</v>
+      </c>
+      <c r="DN60">
+        <v>50700000.0</v>
+      </c>
+      <c r="DO60">
+        <v>49300000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:119">
+      <c r="A61" t="s">
+        <v>92</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61">
+        <v>-8956000.0</v>
+      </c>
+      <c r="O61">
+        <v>-8956000.0</v>
+      </c>
+      <c r="P61">
+        <v>-8927000.0</v>
+      </c>
+      <c r="Q61">
+        <v>-8927000.0</v>
+      </c>
+      <c r="R61">
+        <v>-5150000.0</v>
+      </c>
+      <c r="S61">
+        <v>-2245000.0</v>
+      </c>
+      <c r="T61">
+        <v>-2245000.0</v>
+      </c>
+      <c r="U61">
+        <v>-1148000.0</v>
+      </c>
+      <c r="V61">
+        <v>-728000.0</v>
+      </c>
+      <c r="W61">
+        <v>-728000.0</v>
+      </c>
+      <c r="X61">
+        <v>-728000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-728000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-728000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BE61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BF61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BG61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BH61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BI61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BK61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BL61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BM61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BN61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BO61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BP61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-728000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-640000.0</v>
+      </c>
+      <c r="BT61">
+        <v>-442000.0</v>
+      </c>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
+      <c r="DL61"/>
+      <c r="DM61"/>
+      <c r="DN61"/>
+      <c r="DO61"/>
+    </row>
+    <row r="62" spans="1:119">
+      <c r="A62" t="s">
+        <v>93</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
+      <c r="DL62"/>
+      <c r="DM62"/>
+      <c r="DN62"/>
+      <c r="DO62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AG32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
+      <c r="A2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B2">
+        <v>44852000.0</v>
+      </c>
+      <c r="C2">
+        <v>21091000.0</v>
+      </c>
+      <c r="D2">
+        <v>9164000.0</v>
+      </c>
+      <c r="E2">
+        <v>3624000.0</v>
+      </c>
+      <c r="F2">
+        <v>6965000.0</v>
+      </c>
+      <c r="G2">
+        <v>21362000.0</v>
+      </c>
+      <c r="H2">
+        <v>10740000.0</v>
+      </c>
+      <c r="I2">
+        <v>9019000.0</v>
+      </c>
+      <c r="J2">
+        <v>5433000.0</v>
+      </c>
+      <c r="K2">
+        <v>3934000.0</v>
+      </c>
+      <c r="L2">
+        <v>3858000.0</v>
+      </c>
+      <c r="M2">
+        <v>3796000.0</v>
+      </c>
+      <c r="N2">
+        <v>5439000.0</v>
+      </c>
+      <c r="O2">
+        <v>10770000.0</v>
+      </c>
+      <c r="P2">
+        <v>12897000.0</v>
+      </c>
+      <c r="Q2">
+        <v>16033000.0</v>
+      </c>
+      <c r="R2">
+        <v>18310000.0</v>
+      </c>
+      <c r="S2">
+        <v>24467000.0</v>
+      </c>
+      <c r="T2">
+        <v>27061000.0</v>
+      </c>
+      <c r="U2">
+        <v>24318000.0</v>
+      </c>
+      <c r="V2">
+        <v>17886000.0</v>
+      </c>
+      <c r="W2">
+        <v>13483000.0</v>
+      </c>
+      <c r="X2">
+        <v>14210000.0</v>
+      </c>
+      <c r="Y2">
+        <v>13823000.0</v>
+      </c>
+      <c r="Z2">
+        <v>16296000.0</v>
+      </c>
+      <c r="AA2">
+        <v>17169000.0</v>
+      </c>
+      <c r="AB2">
+        <v>16219000.0</v>
+      </c>
+      <c r="AC2">
+        <v>16816000.0</v>
+      </c>
+      <c r="AD2">
+        <v>15122000.0</v>
+      </c>
+      <c r="AE2">
+        <v>15154000.0</v>
+      </c>
+      <c r="AF2">
+        <v>14437000.0</v>
+      </c>
+      <c r="AG2">
+        <v>12419000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33">
+      <c r="A3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B3">
+        <v>6737000.0</v>
+      </c>
+      <c r="C3">
+        <v>3033000.0</v>
+      </c>
+      <c r="D3">
+        <v>3362000.0</v>
+      </c>
+      <c r="E3">
+        <v>3796000.0</v>
+      </c>
+      <c r="F3">
+        <v>3441000.0</v>
+      </c>
+      <c r="G3">
+        <v>3651000.0</v>
+      </c>
+      <c r="H3">
+        <v>2696000.0</v>
+      </c>
+      <c r="I3">
+        <v>2853000.0</v>
+      </c>
+      <c r="J3">
+        <v>2292000.0</v>
+      </c>
+      <c r="K3">
+        <v>1800000.0</v>
+      </c>
+      <c r="L3">
+        <v>1755000.0</v>
+      </c>
+      <c r="M3">
+        <v>2063000.0</v>
+      </c>
+      <c r="N3">
+        <v>1993000.0</v>
+      </c>
+      <c r="O3">
+        <v>2041000.0</v>
+      </c>
+      <c r="P3">
+        <v>2219000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2342000.0</v>
+      </c>
+      <c r="R3">
+        <v>2281000.0</v>
+      </c>
+      <c r="S3">
+        <v>1877000.0</v>
+      </c>
+      <c r="T3">
+        <v>2056000.0</v>
+      </c>
+      <c r="U3">
+        <v>2679000.0</v>
+      </c>
+      <c r="V3">
+        <v>3160000.0</v>
+      </c>
+      <c r="W3">
+        <v>3459000.0</v>
+      </c>
+      <c r="X3">
+        <v>4044000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1426000.0</v>
+      </c>
+      <c r="Z3">
+        <v>316000.0</v>
+      </c>
+      <c r="AA3">
+        <v>496000.0</v>
+      </c>
+      <c r="AB3">
+        <v>596000.0</v>
+      </c>
+      <c r="AC3">
+        <v>670000.0</v>
+      </c>
+      <c r="AD3">
+        <v>657000.0</v>
+      </c>
+      <c r="AE3">
+        <v>640000.0</v>
+      </c>
+      <c r="AF3">
+        <v>588000.0</v>
+      </c>
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
+      <c r="A5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B5">
+        <v>46454000.0</v>
+      </c>
+      <c r="C5">
+        <v>40419000.0</v>
+      </c>
+      <c r="D5">
+        <v>39849000.0</v>
+      </c>
+      <c r="E5">
+        <v>44951000.0</v>
+      </c>
+      <c r="F5">
+        <v>35019000.0</v>
+      </c>
+      <c r="G5">
+        <v>22702000.0</v>
+      </c>
+      <c r="H5">
+        <v>29366000.0</v>
+      </c>
+      <c r="I5">
+        <v>26720000.0</v>
+      </c>
+      <c r="J5">
+        <v>16422000.0</v>
+      </c>
+      <c r="K5">
+        <v>14637000.0</v>
+      </c>
+      <c r="L5">
+        <v>14778000.0</v>
+      </c>
+      <c r="M5">
+        <v>13370000.0</v>
+      </c>
+      <c r="N5">
+        <v>11850000.0</v>
+      </c>
+      <c r="O5">
+        <v>11205000.0</v>
+      </c>
+      <c r="P5">
+        <v>10656000.0</v>
+      </c>
+      <c r="Q5">
+        <v>10476000.0</v>
+      </c>
+      <c r="R5">
+        <v>8576000.0</v>
+      </c>
+      <c r="S5">
+        <v>7821000.0</v>
+      </c>
+      <c r="T5">
+        <v>9854000.0</v>
+      </c>
+      <c r="U5">
+        <v>9215000.0</v>
+      </c>
+      <c r="V5">
+        <v>8786000.0</v>
+      </c>
+      <c r="W5">
+        <v>11563000.0</v>
+      </c>
+      <c r="X5">
+        <v>13910000.0</v>
+      </c>
+      <c r="Y5">
+        <v>12011000.0</v>
+      </c>
+      <c r="Z5">
+        <v>12071000.0</v>
+      </c>
+      <c r="AA5">
+        <v>12253000.0</v>
+      </c>
+      <c r="AB5">
+        <v>11593000.0</v>
+      </c>
+      <c r="AC5">
+        <v>11477000.0</v>
+      </c>
+      <c r="AD5">
+        <v>10797000.0</v>
+      </c>
+      <c r="AE5">
+        <v>10597000.0</v>
+      </c>
+      <c r="AF5">
+        <v>9594000.0</v>
+      </c>
+      <c r="AG5">
+        <v>22480000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="A6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B6">
+        <v>53191000.0</v>
+      </c>
+      <c r="C6">
+        <v>43452000.0</v>
+      </c>
+      <c r="D6">
+        <v>43211000.0</v>
+      </c>
+      <c r="E6">
+        <v>48747000.0</v>
+      </c>
+      <c r="F6">
+        <v>38460000.0</v>
+      </c>
+      <c r="G6">
+        <v>26353000.0</v>
+      </c>
+      <c r="H6">
+        <v>32062000.0</v>
+      </c>
+      <c r="I6">
+        <v>29573000.0</v>
+      </c>
+      <c r="J6">
+        <v>18714000.0</v>
+      </c>
+      <c r="K6">
+        <v>16437000.0</v>
+      </c>
+      <c r="L6">
+        <v>16533000.0</v>
+      </c>
+      <c r="M6">
+        <v>15433000.0</v>
+      </c>
+      <c r="N6">
+        <v>13843000.0</v>
+      </c>
+      <c r="O6">
+        <v>13246000.0</v>
+      </c>
+      <c r="P6">
+        <v>12875000.0</v>
+      </c>
+      <c r="Q6">
+        <v>12818000.0</v>
+      </c>
+      <c r="R6">
+        <v>10857000.0</v>
+      </c>
+      <c r="S6">
+        <v>9698000.0</v>
+      </c>
+      <c r="T6">
+        <v>11910000.0</v>
+      </c>
+      <c r="U6">
+        <v>11894000.0</v>
+      </c>
+      <c r="V6">
+        <v>11946000.0</v>
+      </c>
+      <c r="W6">
+        <v>15022000.0</v>
+      </c>
+      <c r="X6">
+        <v>17954000.0</v>
+      </c>
+      <c r="Y6">
+        <v>13437000.0</v>
+      </c>
+      <c r="Z6">
+        <v>12387000.0</v>
+      </c>
+      <c r="AA6">
+        <v>12749000.0</v>
+      </c>
+      <c r="AB6">
+        <v>12189000.0</v>
+      </c>
+      <c r="AC6">
+        <v>12147000.0</v>
+      </c>
+      <c r="AD6">
+        <v>11454000.0</v>
+      </c>
+      <c r="AE6">
+        <v>11237000.0</v>
+      </c>
+      <c r="AF6">
+        <v>10182000.0</v>
+      </c>
+      <c r="AG6">
+        <v>22480000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
+      <c r="A7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
+      <c r="A8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-1700000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
+      <c r="A9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9">
+        <v>125533000.0</v>
+      </c>
+      <c r="C9">
+        <v>111104000.0</v>
+      </c>
+      <c r="D9">
+        <v>105584000.0</v>
+      </c>
+      <c r="E9">
+        <v>104811000.0</v>
+      </c>
+      <c r="F9">
+        <v>93970000.0</v>
+      </c>
+      <c r="G9">
+        <v>84018000.0</v>
+      </c>
+      <c r="H9">
+        <v>76987000.0</v>
+      </c>
+      <c r="I9">
+        <v>71423000.0</v>
+      </c>
+      <c r="J9">
+        <v>60501000.0</v>
+      </c>
+      <c r="K9">
+        <v>49325000.0</v>
+      </c>
+      <c r="L9">
+        <v>48012000.0</v>
+      </c>
+      <c r="M9">
+        <v>45634000.0</v>
+      </c>
+      <c r="N9">
+        <v>43865000.0</v>
+      </c>
+      <c r="O9">
+        <v>41536000.0</v>
+      </c>
+      <c r="P9">
+        <v>40672000.0</v>
+      </c>
+      <c r="Q9">
+        <v>40779000.0</v>
+      </c>
+      <c r="R9">
+        <v>38716000.0</v>
+      </c>
+      <c r="S9">
+        <v>32857000.0</v>
+      </c>
+      <c r="T9">
+        <v>34884000.0</v>
+      </c>
+      <c r="U9">
+        <v>33881000.0</v>
+      </c>
+      <c r="V9">
+        <v>33285000.0</v>
+      </c>
+      <c r="W9">
+        <v>30134000.0</v>
+      </c>
+      <c r="X9">
+        <v>31908000.0</v>
+      </c>
+      <c r="Y9">
+        <v>28999000.0</v>
+      </c>
+      <c r="Z9">
+        <v>26398000.0</v>
+      </c>
+      <c r="AA9">
+        <v>25465000.0</v>
+      </c>
+      <c r="AB9">
+        <v>24863000.0</v>
+      </c>
+      <c r="AC9">
+        <v>2411000.0</v>
+      </c>
+      <c r="AD9">
+        <v>1920000.0</v>
+      </c>
+      <c r="AE9">
+        <v>1986000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1627000.0</v>
+      </c>
+      <c r="AG9">
+        <v>1501000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
+      <c r="A10" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10">
+        <v>46454000.0</v>
+      </c>
+      <c r="C10">
+        <v>40419000.0</v>
+      </c>
+      <c r="D10">
+        <v>39849000.0</v>
+      </c>
+      <c r="E10">
+        <v>44951000.0</v>
+      </c>
+      <c r="F10">
+        <v>35019000.0</v>
+      </c>
+      <c r="G10">
+        <v>22702000.0</v>
+      </c>
+      <c r="H10">
+        <v>29366000.0</v>
+      </c>
+      <c r="I10">
+        <v>26720000.0</v>
+      </c>
+      <c r="J10">
+        <v>16422000.0</v>
+      </c>
+      <c r="K10">
+        <v>14637000.0</v>
+      </c>
+      <c r="L10">
+        <v>14778000.0</v>
+      </c>
+      <c r="M10">
+        <v>13370000.0</v>
+      </c>
+      <c r="N10">
+        <v>11850000.0</v>
+      </c>
+      <c r="O10">
+        <v>11205000.0</v>
+      </c>
+      <c r="P10">
+        <v>10656000.0</v>
+      </c>
+      <c r="Q10">
+        <v>10476000.0</v>
+      </c>
+      <c r="R10">
+        <v>8576000.0</v>
+      </c>
+      <c r="S10">
+        <v>7821000.0</v>
+      </c>
+      <c r="T10">
+        <v>9854000.0</v>
+      </c>
+      <c r="U10">
+        <v>9215000.0</v>
+      </c>
+      <c r="V10">
+        <v>8786000.0</v>
+      </c>
+      <c r="W10">
+        <v>11563000.0</v>
+      </c>
+      <c r="X10">
+        <v>13910000.0</v>
+      </c>
+      <c r="Y10">
+        <v>12011000.0</v>
+      </c>
+      <c r="Z10">
+        <v>12071000.0</v>
+      </c>
+      <c r="AA10">
+        <v>12253000.0</v>
+      </c>
+      <c r="AB10">
+        <v>11593000.0</v>
+      </c>
+      <c r="AC10">
+        <v>11477000.0</v>
+      </c>
+      <c r="AD10">
+        <v>10797000.0</v>
+      </c>
+      <c r="AE10">
+        <v>10597000.0</v>
+      </c>
+      <c r="AF10">
+        <v>9594000.0</v>
+      </c>
+      <c r="AG10">
+        <v>10061000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
+      <c r="A11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B11">
+        <v>9403000.0</v>
+      </c>
+      <c r="C11">
+        <v>8573000.0</v>
+      </c>
+      <c r="D11">
+        <v>8161000.0</v>
+      </c>
+      <c r="E11">
+        <v>9199000.0</v>
+      </c>
+      <c r="F11">
+        <v>7185000.0</v>
+      </c>
+      <c r="G11">
+        <v>4308000.0</v>
+      </c>
+      <c r="H11">
+        <v>5645000.0</v>
+      </c>
+      <c r="I11">
+        <v>4972000.0</v>
+      </c>
+      <c r="J11">
+        <v>6634000.0</v>
+      </c>
+      <c r="K11">
+        <v>3768000.0</v>
+      </c>
+      <c r="L11">
+        <v>3761000.0</v>
+      </c>
+      <c r="M11">
+        <v>3080000.0</v>
+      </c>
+      <c r="N11">
+        <v>2535000.0</v>
+      </c>
+      <c r="O11">
+        <v>2319000.0</v>
+      </c>
+      <c r="P11">
+        <v>2154000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2057000.0</v>
+      </c>
+      <c r="R11">
+        <v>1357000.0</v>
+      </c>
+      <c r="S11">
+        <v>1077000.0</v>
+      </c>
+      <c r="T11">
+        <v>1917000.0</v>
+      </c>
+      <c r="U11">
+        <v>1925000.0</v>
+      </c>
+      <c r="V11">
+        <v>1410000.0</v>
+      </c>
+      <c r="W11">
+        <v>2255000.0</v>
+      </c>
+      <c r="X11">
+        <v>3142000.0</v>
+      </c>
+      <c r="Y11">
+        <v>3107000.0</v>
+      </c>
+      <c r="Z11">
+        <v>3734000.0</v>
+      </c>
+      <c r="AA11">
+        <v>4158000.0</v>
+      </c>
+      <c r="AB11">
+        <v>3770000.0</v>
+      </c>
+      <c r="AC11">
+        <v>3752000.0</v>
+      </c>
+      <c r="AD11">
+        <v>3568000.0</v>
+      </c>
+      <c r="AE11">
+        <v>3488000.0</v>
+      </c>
+      <c r="AF11">
+        <v>3135000.0</v>
+      </c>
+      <c r="AG11">
+        <v>3288000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
+      <c r="A12" t="s">
+        <v>193</v>
+      </c>
+      <c r="B12">
+        <v>40122000.0</v>
+      </c>
+      <c r="C12">
+        <v>23854000.0</v>
+      </c>
+      <c r="D12">
+        <v>8320000.0</v>
+      </c>
+      <c r="E12">
+        <v>3624000.0</v>
+      </c>
+      <c r="F12">
+        <v>6915000.0</v>
+      </c>
+      <c r="G12">
+        <v>12222000.0</v>
+      </c>
+      <c r="H12">
+        <v>10140000.0</v>
+      </c>
+      <c r="I12">
+        <v>7399000.0</v>
+      </c>
+      <c r="J12">
+        <v>5433000.0</v>
+      </c>
+      <c r="K12">
+        <v>3934000.0</v>
+      </c>
+      <c r="L12">
+        <v>3858000.0</v>
+      </c>
+      <c r="M12">
+        <v>3646000.0</v>
+      </c>
+      <c r="N12">
+        <v>3989000.0</v>
+      </c>
+      <c r="O12">
+        <v>6095000.0</v>
+      </c>
+      <c r="P12">
+        <v>7462000.0</v>
+      </c>
+      <c r="Q12">
+        <v>9623000.0</v>
+      </c>
+      <c r="R12">
+        <v>13560000.0</v>
+      </c>
+      <c r="S12">
+        <v>18897000.0</v>
+      </c>
+      <c r="T12">
+        <v>26561000.0</v>
+      </c>
+      <c r="U12">
+        <v>23448000.0</v>
+      </c>
+      <c r="V12">
+        <v>17370000.0</v>
+      </c>
+      <c r="W12">
+        <v>13183000.0</v>
+      </c>
+      <c r="X12">
+        <v>13945000.0</v>
+      </c>
+      <c r="Y12">
+        <v>13453000.0</v>
+      </c>
+      <c r="Z12">
+        <v>16056000.0</v>
+      </c>
+      <c r="AA12">
+        <v>16929000.0</v>
+      </c>
+      <c r="AB12">
+        <v>15966000.0</v>
+      </c>
+      <c r="AC12">
+        <v>16456000.0</v>
+      </c>
+      <c r="AD12">
+        <v>14912000.0</v>
+      </c>
+      <c r="AE12">
+        <v>15124000.0</v>
+      </c>
+      <c r="AF12">
+        <v>14437000.0</v>
+      </c>
+      <c r="AG12">
+        <v>12419000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33">
+      <c r="A13" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13">
+        <v>161913000.0</v>
+      </c>
+      <c r="C13">
+        <v>106495000.0</v>
+      </c>
+      <c r="D13">
+        <v>96309000.0</v>
+      </c>
+      <c r="E13">
+        <v>87049000.0</v>
+      </c>
+      <c r="F13">
+        <v>78159000.0</v>
+      </c>
+      <c r="G13">
+        <v>85290000.0</v>
+      </c>
+      <c r="H13">
+        <v>69230000.0</v>
+      </c>
+      <c r="I13">
+        <v>64195000.0</v>
+      </c>
+      <c r="J13">
+        <v>51533000.0</v>
+      </c>
+      <c r="K13">
+        <v>40288000.0</v>
+      </c>
+      <c r="L13">
+        <v>39464000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
+      <c r="A14" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
+      <c r="A15" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15">
+        <v>37051000.0</v>
+      </c>
+      <c r="C15">
+        <v>31846000.0</v>
+      </c>
+      <c r="D15">
+        <v>31688000.0</v>
+      </c>
+      <c r="E15">
+        <v>35752000.0</v>
+      </c>
+      <c r="F15">
+        <v>27834000.0</v>
+      </c>
+      <c r="G15">
+        <v>18394000.0</v>
+      </c>
+      <c r="H15">
+        <v>23721000.0</v>
+      </c>
+      <c r="I15">
+        <v>21748000.0</v>
+      </c>
+      <c r="J15">
+        <v>9788000.0</v>
+      </c>
+      <c r="K15">
+        <v>10869000.0</v>
+      </c>
+      <c r="L15">
+        <v>11017000.0</v>
+      </c>
+      <c r="M15">
+        <v>10290000.0</v>
+      </c>
+      <c r="N15">
+        <v>9315000.0</v>
+      </c>
+      <c r="O15">
+        <v>8886000.0</v>
+      </c>
+      <c r="P15">
+        <v>8502000.0</v>
+      </c>
+      <c r="Q15">
+        <v>8419000.0</v>
+      </c>
+      <c r="R15">
+        <v>7219000.0</v>
+      </c>
+      <c r="S15">
+        <v>6744000.0</v>
+      </c>
+      <c r="T15">
+        <v>7937000.0</v>
+      </c>
+      <c r="U15">
+        <v>7290000.0</v>
+      </c>
+      <c r="V15">
+        <v>7376000.0</v>
+      </c>
+      <c r="W15">
+        <v>9308000.0</v>
+      </c>
+      <c r="X15">
+        <v>10768000.0</v>
+      </c>
+      <c r="Y15">
+        <v>8904000.0</v>
+      </c>
+      <c r="Z15">
+        <v>8337000.0</v>
+      </c>
+      <c r="AA15">
+        <v>8095000.0</v>
+      </c>
+      <c r="AB15">
+        <v>7823000.0</v>
+      </c>
+      <c r="AC15">
+        <v>7725000.0</v>
+      </c>
+      <c r="AD15">
+        <v>7229000.0</v>
+      </c>
+      <c r="AE15">
+        <v>7109000.0</v>
+      </c>
+      <c r="AF15">
+        <v>6459000.0</v>
+      </c>
+      <c r="AG15">
+        <v>6773000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
+      <c r="A16" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>35752000.0</v>
+      </c>
+      <c r="F16">
+        <v>27834000.0</v>
+      </c>
+      <c r="G16">
+        <v>18394000.0</v>
+      </c>
+      <c r="H16">
+        <v>23721000.0</v>
+      </c>
+      <c r="I16">
+        <v>21748000.0</v>
+      </c>
+      <c r="J16">
+        <v>9788000.0</v>
+      </c>
+      <c r="K16">
+        <v>10869000.0</v>
+      </c>
+      <c r="L16">
+        <v>11017000.0</v>
+      </c>
+      <c r="M16">
+        <v>10290000.0</v>
+      </c>
+      <c r="N16">
+        <v>9315000.0</v>
+      </c>
+      <c r="O16">
+        <v>8886000.0</v>
+      </c>
+      <c r="P16">
+        <v>8502000.0</v>
+      </c>
+      <c r="Q16">
+        <v>8419000.0</v>
+      </c>
+      <c r="R16">
+        <v>7219000.0</v>
+      </c>
+      <c r="S16">
+        <v>6744000.0</v>
+      </c>
+      <c r="T16">
+        <v>7937000.0</v>
+      </c>
+      <c r="U16">
+        <v>7290000.0</v>
+      </c>
+      <c r="V16">
+        <v>7376000.0</v>
+      </c>
+      <c r="W16">
+        <v>9308000.0</v>
+      </c>
+      <c r="X16">
+        <v>10768000.0</v>
+      </c>
+      <c r="Y16">
+        <v>8904000.0</v>
+      </c>
+      <c r="Z16">
+        <v>8337000.0</v>
+      </c>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
+      <c r="A17" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17">
+        <v>37051000.0</v>
+      </c>
+      <c r="C17">
+        <v>31846000.0</v>
+      </c>
+      <c r="D17">
+        <v>31688000.0</v>
+      </c>
+      <c r="E17">
+        <v>35752000.0</v>
+      </c>
+      <c r="F17">
+        <v>27834000.0</v>
+      </c>
+      <c r="G17">
+        <v>18394000.0</v>
+      </c>
+      <c r="H17">
+        <v>23721000.0</v>
+      </c>
+      <c r="I17">
+        <v>21748000.0</v>
+      </c>
+      <c r="J17">
+        <v>9788000.0</v>
+      </c>
+      <c r="K17">
+        <v>10869000.0</v>
+      </c>
+      <c r="L17">
+        <v>11017000.0</v>
+      </c>
+      <c r="M17">
+        <v>10290000.0</v>
+      </c>
+      <c r="N17">
+        <v>9315000.0</v>
+      </c>
+      <c r="O17">
+        <v>8886000.0</v>
+      </c>
+      <c r="P17">
+        <v>8502000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
+      <c r="A18" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>121791000.0</v>
+      </c>
+      <c r="C18">
+        <v>82641000.0</v>
+      </c>
+      <c r="D18">
+        <v>87989000.0</v>
+      </c>
+      <c r="E18">
+        <v>83425000.0</v>
+      </c>
+      <c r="F18">
+        <v>71244000.0</v>
+      </c>
+      <c r="G18">
+        <v>73068000.0</v>
+      </c>
+      <c r="H18">
+        <v>59090000.0</v>
+      </c>
+      <c r="I18">
+        <v>56796000.0</v>
+      </c>
+      <c r="J18">
+        <v>46100000.0</v>
+      </c>
+      <c r="K18">
+        <v>36354000.0</v>
+      </c>
+      <c r="L18">
+        <v>35606000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
+      <c r="A19" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
+      <c r="A20" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>4728000.0</v>
+      </c>
+      <c r="K20">
+        <v>472000.0</v>
+      </c>
+      <c r="L20">
+        <v>472000.0</v>
+      </c>
+      <c r="M20">
+        <v>472000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
+      <c r="A21" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21">
+        <v>46454000.0</v>
+      </c>
+      <c r="C21">
+        <v>40419000.0</v>
+      </c>
+      <c r="D21">
+        <v>39849000.0</v>
+      </c>
+      <c r="E21">
+        <v>44951000.0</v>
+      </c>
+      <c r="F21">
+        <v>35019000.0</v>
+      </c>
+      <c r="G21">
+        <v>22702000.0</v>
+      </c>
+      <c r="H21">
+        <v>29366000.0</v>
+      </c>
+      <c r="I21">
+        <v>26720000.0</v>
+      </c>
+      <c r="J21">
+        <v>16422000.0</v>
+      </c>
+      <c r="K21">
+        <v>14637000.0</v>
+      </c>
+      <c r="L21">
+        <v>14778000.0</v>
+      </c>
+      <c r="M21">
+        <v>13370000.0</v>
+      </c>
+      <c r="N21">
+        <v>11850000.0</v>
+      </c>
+      <c r="O21">
+        <v>11205000.0</v>
+      </c>
+      <c r="P21">
+        <v>10656000.0</v>
+      </c>
+      <c r="Q21">
+        <v>10476000.0</v>
+      </c>
+      <c r="R21">
+        <v>8576000.0</v>
+      </c>
+      <c r="S21">
+        <v>7821000.0</v>
+      </c>
+      <c r="T21">
+        <v>9854000.0</v>
+      </c>
+      <c r="U21">
+        <v>9215000.0</v>
+      </c>
+      <c r="V21">
+        <v>8786000.0</v>
+      </c>
+      <c r="W21">
+        <v>11563000.0</v>
+      </c>
+      <c r="X21">
+        <v>13910000.0</v>
+      </c>
+      <c r="Y21">
+        <v>12011000.0</v>
+      </c>
+      <c r="Z21">
+        <v>12071000.0</v>
+      </c>
+      <c r="AA21">
+        <v>12253000.0</v>
+      </c>
+      <c r="AB21">
+        <v>11593000.0</v>
+      </c>
+      <c r="AC21">
+        <v>11477000.0</v>
+      </c>
+      <c r="AD21">
+        <v>10797000.0</v>
+      </c>
+      <c r="AE21">
+        <v>10597000.0</v>
+      </c>
+      <c r="AF21">
+        <v>9594000.0</v>
+      </c>
+      <c r="AG21">
+        <v>22480000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
+      <c r="A23" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23">
+        <v>123931000.0</v>
+      </c>
+      <c r="C23">
+        <v>91776000.0</v>
+      </c>
+      <c r="D23">
+        <v>74899000.0</v>
+      </c>
+      <c r="E23">
+        <v>63484000.0</v>
+      </c>
+      <c r="F23">
+        <v>65916000.0</v>
+      </c>
+      <c r="G23">
+        <v>82678000.0</v>
+      </c>
+      <c r="H23">
+        <v>58361000.0</v>
+      </c>
+      <c r="I23">
+        <v>53722000.0</v>
+      </c>
+      <c r="J23">
+        <v>49512000.0</v>
+      </c>
+      <c r="K23">
+        <v>38622000.0</v>
+      </c>
+      <c r="L23">
+        <v>37092000.0</v>
+      </c>
+      <c r="M23">
+        <v>36060000.0</v>
+      </c>
+      <c r="N23">
+        <v>37454000.0</v>
+      </c>
+      <c r="O23">
+        <v>41101000.0</v>
+      </c>
+      <c r="P23">
+        <v>42913000.0</v>
+      </c>
+      <c r="Q23">
+        <v>46336000.0</v>
+      </c>
+      <c r="R23">
+        <v>48450000.0</v>
+      </c>
+      <c r="S23">
+        <v>49503000.0</v>
+      </c>
+      <c r="T23">
+        <v>52091000.0</v>
+      </c>
+      <c r="U23">
+        <v>48984000.0</v>
+      </c>
+      <c r="V23">
+        <v>42385000.0</v>
+      </c>
+      <c r="W23">
+        <v>32054000.0</v>
+      </c>
+      <c r="X23">
+        <v>32208000.0</v>
+      </c>
+      <c r="Y23">
+        <v>30811000.0</v>
+      </c>
+      <c r="Z23">
+        <v>30623000.0</v>
+      </c>
+      <c r="AA23">
+        <v>30381000.0</v>
+      </c>
+      <c r="AB23">
+        <v>29489000.0</v>
+      </c>
+      <c r="AC23">
+        <v>7750000.0</v>
+      </c>
+      <c r="AD23">
+        <v>6245000.0</v>
+      </c>
+      <c r="AE23">
+        <v>6543000.0</v>
+      </c>
+      <c r="AF23">
+        <v>6470000.0</v>
+      </c>
+      <c r="AG23">
+        <v>20979000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
+      <c r="A24" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
+      <c r="A25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>6737000.0</v>
+      </c>
+      <c r="C25">
+        <v>3033000.0</v>
+      </c>
+      <c r="D25">
+        <v>3362000.0</v>
+      </c>
+      <c r="E25">
+        <v>3796000.0</v>
+      </c>
+      <c r="F25">
+        <v>3441000.0</v>
+      </c>
+      <c r="G25">
+        <v>3651000.0</v>
+      </c>
+      <c r="H25">
+        <v>2696000.0</v>
+      </c>
+      <c r="I25">
+        <v>2853000.0</v>
+      </c>
+      <c r="J25">
+        <v>2292000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
+      <c r="A26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
+      <c r="A27" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>612000.0</v>
+      </c>
+      <c r="E27">
+        <v>299000.0</v>
+      </c>
+      <c r="F27">
+        <v>287000.0</v>
+      </c>
+      <c r="G27">
+        <v>561000.0</v>
+      </c>
+      <c r="H27">
+        <v>559000.0</v>
+      </c>
+      <c r="I27">
+        <v>565000.0</v>
+      </c>
+      <c r="J27">
+        <v>433000.0</v>
+      </c>
+      <c r="K27">
+        <v>574000.0</v>
+      </c>
+      <c r="L27">
+        <v>452000.0</v>
+      </c>
+      <c r="M27">
+        <v>587000.0</v>
+      </c>
+      <c r="N27">
+        <v>396000.0</v>
+      </c>
+      <c r="O27">
+        <v>372000.0</v>
+      </c>
+      <c r="P27">
+        <v>478000.0</v>
+      </c>
+      <c r="Q27">
+        <v>458000.0</v>
+      </c>
+      <c r="R27">
+        <v>430000.0</v>
+      </c>
+      <c r="S27">
+        <v>933000.0</v>
+      </c>
+      <c r="T27">
+        <v>1158000.0</v>
+      </c>
+      <c r="U27">
+        <v>682000.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27">
+        <v>661000.0</v>
+      </c>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
+      <c r="A28" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28">
+        <v>67433000.0</v>
+      </c>
+      <c r="C28">
+        <v>44354000.0</v>
+      </c>
+      <c r="D28">
+        <v>42319000.0</v>
+      </c>
+      <c r="E28">
+        <v>37107000.0</v>
+      </c>
+      <c r="F28">
+        <v>37776000.0</v>
+      </c>
+      <c r="G28">
+        <v>36639000.0</v>
+      </c>
+      <c r="H28">
+        <v>29981000.0</v>
+      </c>
+      <c r="I28">
+        <v>28188000.0</v>
+      </c>
+      <c r="J28">
+        <v>26029000.0</v>
+      </c>
+      <c r="K28">
+        <v>23457000.0</v>
+      </c>
+      <c r="L28">
+        <v>22236000.0</v>
+      </c>
+      <c r="M28">
+        <v>20866000.0</v>
+      </c>
+      <c r="N28">
+        <v>20301000.0</v>
+      </c>
+      <c r="O28">
+        <v>20030000.0</v>
+      </c>
+      <c r="P28">
+        <v>18804000.0</v>
+      </c>
+      <c r="Q28">
+        <v>19469000.0</v>
+      </c>
+      <c r="R28">
+        <v>18368000.0</v>
+      </c>
+      <c r="S28">
+        <v>15201000.0</v>
+      </c>
+      <c r="T28">
+        <v>13251000.0</v>
+      </c>
+      <c r="U28">
+        <v>12895000.0</v>
+      </c>
+      <c r="V28">
+        <v>12884000.0</v>
+      </c>
+      <c r="W28">
+        <v>9884000.0</v>
+      </c>
+      <c r="X28">
+        <v>9902000.0</v>
+      </c>
+      <c r="Y28">
+        <v>9454000.0</v>
+      </c>
+      <c r="Z28">
+        <v>7942000.0</v>
+      </c>
+      <c r="AA28">
+        <v>7591000.0</v>
+      </c>
+      <c r="AB28">
+        <v>7555000.0</v>
+      </c>
+      <c r="AC28">
+        <v>7485000.0</v>
+      </c>
+      <c r="AD28">
+        <v>6529000.0</v>
+      </c>
+      <c r="AE28">
+        <v>5881000.0</v>
+      </c>
+      <c r="AF28">
+        <v>5610000.0</v>
+      </c>
+      <c r="AG28">
+        <v>5173000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29">
+        <v>9403000.0</v>
+      </c>
+      <c r="C29">
+        <v>8573000.0</v>
+      </c>
+      <c r="D29">
+        <v>8161000.0</v>
+      </c>
+      <c r="E29">
+        <v>9199000.0</v>
+      </c>
+      <c r="F29">
+        <v>7185000.0</v>
+      </c>
+      <c r="G29">
+        <v>4308000.0</v>
+      </c>
+      <c r="H29">
+        <v>5645000.0</v>
+      </c>
+      <c r="I29">
+        <v>4972000.0</v>
+      </c>
+      <c r="J29">
+        <v>6634000.0</v>
+      </c>
+      <c r="K29">
+        <v>3768000.0</v>
+      </c>
+      <c r="L29">
+        <v>3761000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
+      <c r="A30" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30">
+        <v>79079000.0</v>
+      </c>
+      <c r="C30">
+        <v>70685000.0</v>
+      </c>
+      <c r="D30">
+        <v>65735000.0</v>
+      </c>
+      <c r="E30">
+        <v>59860000.0</v>
+      </c>
+      <c r="F30">
+        <v>58951000.0</v>
+      </c>
+      <c r="G30">
+        <v>61316000.0</v>
+      </c>
+      <c r="H30">
+        <v>47621000.0</v>
+      </c>
+      <c r="I30">
+        <v>44703000.0</v>
+      </c>
+      <c r="J30">
+        <v>44079000.0</v>
+      </c>
+      <c r="K30">
+        <v>34688000.0</v>
+      </c>
+      <c r="L30">
+        <v>33234000.0</v>
+      </c>
+      <c r="M30">
+        <v>32264000.0</v>
+      </c>
+      <c r="N30">
+        <v>32015000.0</v>
+      </c>
+      <c r="O30">
+        <v>30331000.0</v>
+      </c>
+      <c r="P30">
+        <v>30016000.0</v>
+      </c>
+      <c r="Q30">
+        <v>30303000.0</v>
+      </c>
+      <c r="R30">
+        <v>30140000.0</v>
+      </c>
+      <c r="S30">
+        <v>25036000.0</v>
+      </c>
+      <c r="T30">
+        <v>25030000.0</v>
+      </c>
+      <c r="U30">
+        <v>24666000.0</v>
+      </c>
+      <c r="V30">
+        <v>24499000.0</v>
+      </c>
+      <c r="W30">
+        <v>18571000.0</v>
+      </c>
+      <c r="X30">
+        <v>17998000.0</v>
+      </c>
+      <c r="Y30">
+        <v>16988000.0</v>
+      </c>
+      <c r="Z30">
+        <v>14327000.0</v>
+      </c>
+      <c r="AA30">
+        <v>13212000.0</v>
+      </c>
+      <c r="AB30">
+        <v>13270000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-9066000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-8877000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-8611000.0</v>
+      </c>
+      <c r="AF30">
+        <v>-7967000.0</v>
+      </c>
+      <c r="AG30">
+        <v>20979000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
+      <c r="A31" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31">
+        <v>-10718000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2045000.0</v>
+      </c>
+      <c r="D31">
+        <v>39849000.0</v>
+      </c>
+      <c r="E31">
+        <v>-3624000.0</v>
+      </c>
+      <c r="F31">
+        <v>35019000.0</v>
+      </c>
+      <c r="G31">
+        <v>-5965000.0</v>
+      </c>
+      <c r="H31">
+        <v>-769000.0</v>
+      </c>
+      <c r="I31">
+        <v>-7399000.0</v>
+      </c>
+      <c r="J31">
+        <v>-5433000.0</v>
+      </c>
+      <c r="K31">
+        <v>-23000.0</v>
+      </c>
+      <c r="L31">
+        <v>-3858000.0</v>
+      </c>
+      <c r="M31">
+        <v>-3646000.0</v>
+      </c>
+      <c r="N31">
+        <v>-3989000.0</v>
+      </c>
+      <c r="O31">
+        <v>-1365000.0</v>
+      </c>
+      <c r="P31">
+        <v>-7462000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-2342000.0</v>
+      </c>
+      <c r="R31">
+        <v>-522000.0</v>
+      </c>
+      <c r="S31">
+        <v>-18897000.0</v>
+      </c>
+      <c r="T31">
+        <v>-26561000.0</v>
+      </c>
+      <c r="U31">
+        <v>-17549000.0</v>
+      </c>
+      <c r="V31">
+        <v>-16991000.0</v>
+      </c>
+      <c r="W31">
+        <v>-13183000.0</v>
+      </c>
+      <c r="X31">
+        <v>13910000.0</v>
+      </c>
+      <c r="Y31">
+        <v>12011000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-16056000.0</v>
+      </c>
+      <c r="AA31">
+        <v>12253000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-15966000.0</v>
+      </c>
+      <c r="AC31">
+        <v>11477000.0</v>
+      </c>
+      <c r="AD31">
+        <v>10797000.0</v>
+      </c>
+      <c r="AE31">
+        <v>10597000.0</v>
+      </c>
+      <c r="AF31">
+        <v>9594000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-12419000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
+      <c r="A32" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32">
+        <v>170385000.0</v>
+      </c>
+      <c r="C32">
+        <v>132195000.0</v>
+      </c>
+      <c r="D32">
+        <v>114748000.0</v>
+      </c>
+      <c r="E32">
+        <v>108435000.0</v>
+      </c>
+      <c r="F32">
+        <v>100935000.0</v>
+      </c>
+      <c r="G32">
+        <v>105380000.0</v>
+      </c>
+      <c r="H32">
+        <v>87727000.0</v>
+      </c>
+      <c r="I32">
+        <v>80442000.0</v>
+      </c>
+      <c r="J32">
+        <v>65934000.0</v>
+      </c>
+      <c r="K32">
+        <v>53259000.0</v>
+      </c>
+      <c r="L32">
+        <v>51870000.0</v>
+      </c>
+      <c r="M32">
+        <v>49430000.0</v>
+      </c>
+      <c r="N32">
+        <v>49304000.0</v>
+      </c>
+      <c r="O32">
+        <v>52306000.0</v>
+      </c>
+      <c r="P32">
+        <v>53569000.0</v>
+      </c>
+      <c r="Q32">
+        <v>56812000.0</v>
+      </c>
+      <c r="R32">
+        <v>57026000.0</v>
+      </c>
+      <c r="S32">
+        <v>57324000.0</v>
+      </c>
+      <c r="T32">
+        <v>61945000.0</v>
+      </c>
+      <c r="U32">
+        <v>58199000.0</v>
+      </c>
+      <c r="V32">
+        <v>51171000.0</v>
+      </c>
+      <c r="W32">
+        <v>43617000.0</v>
+      </c>
+      <c r="X32">
+        <v>46118000.0</v>
+      </c>
+      <c r="Y32">
+        <v>42822000.0</v>
+      </c>
+      <c r="Z32">
+        <v>42694000.0</v>
+      </c>
+      <c r="AA32">
+        <v>42634000.0</v>
+      </c>
+      <c r="AB32">
+        <v>41082000.0</v>
+      </c>
+      <c r="AC32">
+        <v>19227000.0</v>
+      </c>
+      <c r="AD32">
+        <v>17042000.0</v>
+      </c>
+      <c r="AE32">
+        <v>17140000.0</v>
+      </c>
+      <c r="AF32">
+        <v>16064000.0</v>
+      </c>
+      <c r="AG32">
+        <v>1501000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DO32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:119">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>99</v>
+      </c>
+      <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>102</v>
+      </c>
+      <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>105</v>
+      </c>
+      <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>108</v>
+      </c>
+      <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="2" spans="1:119">
+      <c r="A2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B2">
+        <v>10130000.0</v>
+      </c>
+      <c r="C2">
+        <v>9717000.0</v>
+      </c>
+      <c r="D2">
+        <v>10558000.0</v>
+      </c>
+      <c r="E2">
+        <v>9624000.0</v>
+      </c>
+      <c r="F2">
+        <v>9982000.0</v>
+      </c>
+      <c r="G2">
+        <v>14688000.0</v>
+      </c>
+      <c r="H2">
+        <v>6562000.0</v>
+      </c>
+      <c r="I2">
+        <v>6420000.0</v>
+      </c>
+      <c r="J2">
+        <v>2656000.0</v>
+      </c>
+      <c r="K2">
+        <v>5453000.0</v>
+      </c>
+      <c r="L2">
+        <v>4335000.0</v>
+      </c>
+      <c r="M2">
+        <v>2568000.0</v>
+      </c>
+      <c r="N2">
+        <v>1071000.0</v>
+      </c>
+      <c r="O2">
+        <v>1190000.0</v>
+      </c>
+      <c r="P2">
+        <v>846000.0</v>
+      </c>
+      <c r="Q2">
+        <v>862000.0</v>
+      </c>
+      <c r="R2">
+        <v>892000.0</v>
+      </c>
+      <c r="S2">
+        <v>1024000.0</v>
+      </c>
+      <c r="T2">
+        <v>1324000.0</v>
+      </c>
+      <c r="U2">
+        <v>1482000.0</v>
+      </c>
+      <c r="V2">
+        <v>2064000.0</v>
+      </c>
+      <c r="W2">
+        <v>2095000.0</v>
+      </c>
+      <c r="X2">
+        <v>3610000.0</v>
+      </c>
+      <c r="Y2">
+        <v>4508000.0</v>
+      </c>
+      <c r="Z2">
+        <v>5790000.0</v>
+      </c>
+      <c r="AA2">
+        <v>7454000.0</v>
+      </c>
+      <c r="AB2">
+        <v>2958000.0</v>
+      </c>
+      <c r="AC2">
+        <v>2802000.0</v>
+      </c>
+      <c r="AD2">
+        <v>2610000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2370000.0</v>
+      </c>
+      <c r="AF2">
+        <v>2914000.0</v>
+      </c>
+      <c r="AG2">
+        <v>2069000.0</v>
+      </c>
+      <c r="AH2">
+        <v>2093000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1943000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1688000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1547000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1131000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1067000.0</v>
+      </c>
+      <c r="AN2">
+        <v>1001000.0</v>
+      </c>
+      <c r="AO2">
+        <v>996000.0</v>
+      </c>
+      <c r="AP2">
+        <v>980000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>957000.0</v>
+      </c>
+      <c r="AR2">
+        <v>940000.0</v>
+      </c>
+      <c r="AS2">
+        <v>959000.0</v>
+      </c>
+      <c r="AT2">
+        <v>989000.0</v>
+      </c>
+      <c r="AU2">
+        <v>970000.0</v>
+      </c>
+      <c r="AV2">
+        <v>928000.0</v>
+      </c>
+      <c r="AW2">
+        <v>911000.0</v>
+      </c>
+      <c r="AX2">
+        <v>905000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1052000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1053000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1086000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1518000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1782000.0</v>
+      </c>
+      <c r="BD2">
+        <v>2643000.0</v>
+      </c>
+      <c r="BE2">
+        <v>2651000.0</v>
+      </c>
+      <c r="BF2">
+        <v>2720000.0</v>
+      </c>
+      <c r="BG2">
+        <v>2756000.0</v>
+      </c>
+      <c r="BH2">
+        <v>3614000.0</v>
+      </c>
+      <c r="BI2">
+        <v>3063000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>3204000.0</v>
+      </c>
+      <c r="BK2">
+        <v>3016000.0</v>
+      </c>
+      <c r="BL2">
+        <v>3998000.0</v>
+      </c>
+      <c r="BM2">
+        <v>3788000.0</v>
+      </c>
+      <c r="BN2">
+        <v>4833000.0</v>
+      </c>
+      <c r="BO2">
+        <v>3414000.0</v>
+      </c>
+      <c r="BP2">
+        <v>4118000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>4486000.0</v>
+      </c>
+      <c r="BR2">
+        <v>4704000.0</v>
+      </c>
+      <c r="BS2">
+        <v>5002000.0</v>
+      </c>
+      <c r="BT2">
+        <v>5706000.0</v>
+      </c>
+      <c r="BU2">
+        <v>8061000.0</v>
+      </c>
+      <c r="BV2">
+        <v>5232000.0</v>
+      </c>
+      <c r="BW2">
+        <v>5468000.0</v>
+      </c>
+      <c r="BX2">
+        <v>6901000.0</v>
+      </c>
+      <c r="BY2">
+        <v>7120000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>6522000.0</v>
+      </c>
+      <c r="CA2">
+        <v>6518000.0</v>
+      </c>
+      <c r="CB2">
+        <v>6531000.0</v>
+      </c>
+      <c r="CC2">
+        <v>6301000.0</v>
+      </c>
+      <c r="CD2">
+        <v>5858000.0</v>
+      </c>
+      <c r="CE2">
+        <v>5628000.0</v>
+      </c>
+      <c r="CF2">
+        <v>4964000.0</v>
+      </c>
+      <c r="CG2">
+        <v>4714000.0</v>
+      </c>
+      <c r="CH2">
+        <v>4189000.0</v>
+      </c>
+      <c r="CI2">
+        <v>3925000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>3613000.0</v>
+      </c>
+      <c r="CK2">
+        <v>3566000.0</v>
+      </c>
+      <c r="CL2">
+        <v>3160000.0</v>
+      </c>
+      <c r="CM2">
+        <v>3144000.0</v>
+      </c>
+      <c r="CN2">
+        <v>3314000.0</v>
+      </c>
+      <c r="CO2">
+        <v>3352000.0</v>
+      </c>
+      <c r="CP2">
+        <v>3788000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>3756000.0</v>
+      </c>
+      <c r="CR2">
+        <v>3799000.0</v>
+      </c>
+      <c r="CS2">
+        <v>3384000.0</v>
+      </c>
+      <c r="CT2">
+        <v>3267000.0</v>
+      </c>
+      <c r="CU2">
+        <v>3373000.0</v>
+      </c>
+      <c r="CV2">
+        <v>3654000.0</v>
+      </c>
+      <c r="CW2">
+        <v>3901000.0</v>
+      </c>
+      <c r="CX2">
+        <v>4167000.0</v>
+      </c>
+      <c r="CY2">
+        <v>4574000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>4635000.0</v>
+      </c>
+      <c r="DA2">
+        <v>4445000.0</v>
+      </c>
+      <c r="DB2">
+        <v>4091000.0</v>
+      </c>
+      <c r="DC2">
+        <v>3998000.0</v>
+      </c>
+      <c r="DD2">
+        <v>3960000.0</v>
+      </c>
+      <c r="DE2">
+        <v>3970000.0</v>
+      </c>
+      <c r="DF2">
+        <v>4010000.0</v>
+      </c>
+      <c r="DG2">
+        <v>4020000.0</v>
+      </c>
+      <c r="DH2">
+        <v>4230000.0</v>
+      </c>
+      <c r="DI2">
+        <v>4160000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>4100000.0</v>
+      </c>
+      <c r="DK2">
+        <v>3980000.0</v>
+      </c>
+      <c r="DL2">
+        <v>3800000.0</v>
+      </c>
+      <c r="DM2">
+        <v>3770000.0</v>
+      </c>
+      <c r="DN2">
+        <v>3700000.0</v>
+      </c>
+      <c r="DO2">
+        <v>3640000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:119">
+      <c r="A3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>1056000.0</v>
+      </c>
+      <c r="D3">
+        <v>1761000.0</v>
+      </c>
+      <c r="E3">
+        <v>1758000.0</v>
+      </c>
+      <c r="F3">
+        <v>1773000.0</v>
+      </c>
+      <c r="G3">
+        <v>1445000.0</v>
+      </c>
+      <c r="H3">
+        <v>765000.0</v>
+      </c>
+      <c r="I3">
+        <v>744000.0</v>
+      </c>
+      <c r="J3">
+        <v>758000.0</v>
+      </c>
+      <c r="K3">
+        <v>766000.0</v>
+      </c>
+      <c r="L3">
+        <v>803000.0</v>
+      </c>
+      <c r="M3">
+        <v>825000.0</v>
+      </c>
+      <c r="N3">
+        <v>851000.0</v>
+      </c>
+      <c r="O3">
+        <v>883000.0</v>
+      </c>
+      <c r="P3">
+        <v>1008000.0</v>
+      </c>
+      <c r="Q3">
+        <v>954000.0</v>
+      </c>
+      <c r="R3">
+        <v>955000.0</v>
+      </c>
+      <c r="S3">
+        <v>879000.0</v>
+      </c>
+      <c r="T3">
+        <v>859000.0</v>
+      </c>
+      <c r="U3">
+        <v>854000.0</v>
+      </c>
+      <c r="V3">
+        <v>862000.0</v>
+      </c>
+      <c r="W3">
+        <v>866000.0</v>
+      </c>
+      <c r="X3">
+        <v>906000.0</v>
+      </c>
+      <c r="Y3">
+        <v>819000.0</v>
+      </c>
+      <c r="Z3">
+        <v>967000.0</v>
+      </c>
+      <c r="AA3">
+        <v>959000.0</v>
+      </c>
+      <c r="AB3">
+        <v>659000.0</v>
+      </c>
+      <c r="AC3">
+        <v>668000.0</v>
+      </c>
+      <c r="AD3">
+        <v>691000.0</v>
+      </c>
+      <c r="AE3">
+        <v>678000.0</v>
+      </c>
+      <c r="AF3">
+        <v>731000.0</v>
+      </c>
+      <c r="AG3">
+        <v>704000.0</v>
+      </c>
+      <c r="AH3">
+        <v>712000.0</v>
+      </c>
+      <c r="AI3">
+        <v>706000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>670000.0</v>
+      </c>
+      <c r="AK3">
+        <v>680000.0</v>
+      </c>
+      <c r="AL3">
+        <v>472000.0</v>
+      </c>
+      <c r="AM3">
+        <v>470000.0</v>
+      </c>
+      <c r="AN3">
+        <v>476000.0</v>
+      </c>
+      <c r="AO3">
+        <v>451000.0</v>
+      </c>
+      <c r="AP3">
+        <v>420000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>453000.0</v>
+      </c>
+      <c r="AR3">
+        <v>447000.0</v>
+      </c>
+      <c r="AS3">
+        <v>446000.0</v>
+      </c>
+      <c r="AT3">
+        <v>437000.0</v>
+      </c>
+      <c r="AU3">
+        <v>425000.0</v>
+      </c>
+      <c r="AV3">
+        <v>533000.0</v>
+      </c>
+      <c r="AW3">
+        <v>529000.0</v>
+      </c>
+      <c r="AX3">
+        <v>505000.0</v>
+      </c>
+      <c r="AY3">
+        <v>496000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>493000.0</v>
+      </c>
+      <c r="BA3">
+        <v>498000.0</v>
+      </c>
+      <c r="BB3">
+        <v>496000.0</v>
+      </c>
+      <c r="BC3">
+        <v>506000.0</v>
+      </c>
+      <c r="BD3">
+        <v>514000.0</v>
+      </c>
+      <c r="BE3">
+        <v>504000.0</v>
+      </c>
+      <c r="BF3">
+        <v>513000.0</v>
+      </c>
+      <c r="BG3">
+        <v>510000.0</v>
+      </c>
+      <c r="BH3">
+        <v>543000.0</v>
+      </c>
+      <c r="BI3">
+        <v>540000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>557000.0</v>
+      </c>
+      <c r="BK3">
+        <v>578000.0</v>
+      </c>
+      <c r="BL3">
+        <v>569000.0</v>
+      </c>
+      <c r="BM3">
+        <v>569000.0</v>
+      </c>
+      <c r="BN3">
+        <v>596000.0</v>
+      </c>
+      <c r="BO3">
+        <v>608000.0</v>
+      </c>
+      <c r="BP3">
+        <v>565000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>577000.0</v>
+      </c>
+      <c r="BR3">
+        <v>572000.0</v>
+      </c>
+      <c r="BS3">
+        <v>567000.0</v>
+      </c>
+      <c r="BT3">
+        <v>446000.0</v>
+      </c>
+      <c r="BU3">
+        <v>474000.0</v>
+      </c>
+      <c r="BV3">
+        <v>446000.0</v>
+      </c>
+      <c r="BW3">
+        <v>460000.0</v>
+      </c>
+      <c r="BX3">
+        <v>477000.0</v>
+      </c>
+      <c r="BY3">
+        <v>481000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>540000.0</v>
+      </c>
+      <c r="CA3">
+        <v>558000.0</v>
+      </c>
+      <c r="CB3">
+        <v>618000.0</v>
+      </c>
+      <c r="CC3">
+        <v>651000.0</v>
+      </c>
+      <c r="CD3">
+        <v>692000.0</v>
+      </c>
+      <c r="CE3">
+        <v>718000.0</v>
+      </c>
+      <c r="CF3">
+        <v>787000.0</v>
+      </c>
+      <c r="CG3">
+        <v>1083000.0</v>
+      </c>
+      <c r="CH3">
+        <v>664000.0</v>
+      </c>
+      <c r="CI3">
+        <v>626000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>748000.0</v>
+      </c>
+      <c r="CK3">
+        <v>659000.0</v>
+      </c>
+      <c r="CL3">
+        <v>1012000.0</v>
+      </c>
+      <c r="CM3">
+        <v>1040000.0</v>
+      </c>
+      <c r="CN3">
+        <v>3458000.0</v>
+      </c>
+      <c r="CO3">
+        <v>-1341000.0</v>
+      </c>
+      <c r="CP3">
+        <v>1087000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>840000.0</v>
+      </c>
+      <c r="CR3">
+        <v>968000.0</v>
+      </c>
+      <c r="CS3">
+        <v>171000.0</v>
+      </c>
+      <c r="CT3">
+        <v>247000.0</v>
+      </c>
+      <c r="CU3">
+        <v>40000.0</v>
+      </c>
+      <c r="CV3">
+        <v>-92000.0</v>
+      </c>
+      <c r="CW3">
+        <v>101000.0</v>
+      </c>
+      <c r="CX3">
+        <v>60000.0</v>
+      </c>
+      <c r="CY3">
+        <v>167000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>43000.0</v>
+      </c>
+      <c r="DA3">
+        <v>135000.0</v>
+      </c>
+      <c r="DB3">
+        <v>148000.0</v>
+      </c>
+      <c r="DC3">
+        <v>170000.0</v>
+      </c>
+      <c r="DD3">
+        <v>150000.0</v>
+      </c>
+      <c r="DE3">
+        <v>140000.0</v>
+      </c>
+      <c r="DF3">
+        <v>170000.0</v>
+      </c>
+      <c r="DG3">
+        <v>180000.0</v>
+      </c>
+      <c r="DH3">
+        <v>170000.0</v>
+      </c>
+      <c r="DI3">
+        <v>170000.0</v>
+      </c>
+      <c r="DJ3">
+        <v>150000.0</v>
+      </c>
+      <c r="DK3">
+        <v>180000.0</v>
+      </c>
+      <c r="DL3">
+        <v>210000.0</v>
+      </c>
+      <c r="DM3">
+        <v>170000.0</v>
+      </c>
+      <c r="DN3">
+        <v>160000.0</v>
+      </c>
+      <c r="DO3">
+        <v>160000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:119">
+      <c r="A4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+    </row>
+    <row r="5" spans="1:119">
+      <c r="A5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>17263000.0</v>
+      </c>
+      <c r="D5">
+        <v>13177000.0</v>
+      </c>
+      <c r="E5">
+        <v>18916000.0</v>
+      </c>
+      <c r="F5">
+        <v>14910000.0</v>
+      </c>
+      <c r="G5">
+        <v>-549000.0</v>
+      </c>
+      <c r="H5">
+        <v>8234000.0</v>
+      </c>
+      <c r="I5">
+        <v>9410000.0</v>
+      </c>
+      <c r="J5">
+        <v>14249000.0</v>
+      </c>
+      <c r="K5">
+        <v>8526000.0</v>
+      </c>
+      <c r="L5">
+        <v>4746000.0</v>
+      </c>
+      <c r="M5">
+        <v>11627000.0</v>
+      </c>
+      <c r="N5">
+        <v>12055000.0</v>
+      </c>
+      <c r="O5">
+        <v>11421000.0</v>
+      </c>
+      <c r="P5">
+        <v>12798000.0</v>
+      </c>
+      <c r="Q5">
+        <v>13049000.0</v>
+      </c>
+      <c r="R5">
+        <v>10874000.0</v>
+      </c>
+      <c r="S5">
+        <v>8230000.0</v>
+      </c>
+      <c r="T5">
+        <v>5526000.0</v>
+      </c>
+      <c r="U5">
+        <v>9298000.0</v>
+      </c>
+      <c r="V5">
+        <v>10794000.0</v>
+      </c>
+      <c r="W5">
+        <v>9401000.0</v>
+      </c>
+      <c r="X5">
+        <v>8787000.0</v>
+      </c>
+      <c r="Y5">
+        <v>8518000.0</v>
+      </c>
+      <c r="Z5">
+        <v>7233000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-1836000.0</v>
+      </c>
+      <c r="AB5">
+        <v>6330000.0</v>
+      </c>
+      <c r="AC5">
+        <v>7862000.0</v>
+      </c>
+      <c r="AD5">
+        <v>7980000.0</v>
+      </c>
+      <c r="AE5">
+        <v>7194000.0</v>
+      </c>
+      <c r="AF5">
+        <v>6363000.0</v>
+      </c>
+      <c r="AG5">
+        <v>7482000.0</v>
+      </c>
+      <c r="AH5">
+        <v>6837000.0</v>
+      </c>
+      <c r="AI5">
+        <v>6038000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>6524000.0</v>
+      </c>
+      <c r="AK5">
+        <v>2625000.0</v>
+      </c>
+      <c r="AL5">
+        <v>3725000.0</v>
+      </c>
+      <c r="AM5">
+        <v>3548000.0</v>
+      </c>
+      <c r="AN5">
+        <v>3532000.0</v>
+      </c>
+      <c r="AO5">
+        <v>3706000.0</v>
+      </c>
+      <c r="AP5">
+        <v>4029000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>3370000.0</v>
+      </c>
+      <c r="AR5">
+        <v>3826000.0</v>
+      </c>
+      <c r="AS5">
+        <v>3788000.0</v>
+      </c>
+      <c r="AT5">
+        <v>3754000.0</v>
+      </c>
+      <c r="AU5">
+        <v>3410000.0</v>
+      </c>
+      <c r="AV5">
+        <v>3175000.0</v>
+      </c>
+      <c r="AW5">
+        <v>3416000.0</v>
+      </c>
+      <c r="AX5">
+        <v>3592000.0</v>
+      </c>
+      <c r="AY5">
+        <v>3187000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>2881000.0</v>
+      </c>
+      <c r="BA5">
+        <v>2935000.0</v>
+      </c>
+      <c r="BB5">
+        <v>2961000.0</v>
+      </c>
+      <c r="BC5">
+        <v>3073000.0</v>
+      </c>
+      <c r="BD5">
+        <v>2850000.0</v>
+      </c>
+      <c r="BE5">
+        <v>2896000.0</v>
+      </c>
+      <c r="BF5">
+        <v>2668000.0</v>
+      </c>
+      <c r="BG5">
+        <v>2792000.0</v>
+      </c>
+      <c r="BH5">
+        <v>2074000.0</v>
+      </c>
+      <c r="BI5">
+        <v>2742000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>2638000.0</v>
+      </c>
+      <c r="BK5">
+        <v>3202000.0</v>
+      </c>
+      <c r="BL5">
+        <v>1912000.0</v>
+      </c>
+      <c r="BM5">
+        <v>2930000.0</v>
+      </c>
+      <c r="BN5">
+        <v>2527000.0</v>
+      </c>
+      <c r="BO5">
+        <v>3107000.0</v>
+      </c>
+      <c r="BP5">
+        <v>2081000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>2258000.0</v>
+      </c>
+      <c r="BR5">
+        <v>1589000.0</v>
+      </c>
+      <c r="BS5">
+        <v>2647000.0</v>
+      </c>
+      <c r="BT5">
+        <v>2037000.0</v>
+      </c>
+      <c r="BU5">
+        <v>105000.0</v>
+      </c>
+      <c r="BV5">
+        <v>2902000.0</v>
+      </c>
+      <c r="BW5">
+        <v>2777000.0</v>
+      </c>
+      <c r="BX5">
+        <v>2632000.0</v>
+      </c>
+      <c r="BY5">
+        <v>2606000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>2324000.0</v>
+      </c>
+      <c r="CA5">
+        <v>2292000.0</v>
+      </c>
+      <c r="CB5">
+        <v>2195000.0</v>
+      </c>
+      <c r="CC5">
+        <v>2447000.0</v>
+      </c>
+      <c r="CD5">
+        <v>2418000.0</v>
+      </c>
+      <c r="CE5">
+        <v>2155000.0</v>
+      </c>
+      <c r="CF5">
+        <v>2091000.0</v>
+      </c>
+      <c r="CG5">
+        <v>2172000.0</v>
+      </c>
+      <c r="CH5">
+        <v>2054000.0</v>
+      </c>
+      <c r="CI5">
+        <v>2469000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>2874000.0</v>
+      </c>
+      <c r="CK5">
+        <v>3302000.0</v>
+      </c>
+      <c r="CL5">
+        <v>2473000.0</v>
+      </c>
+      <c r="CM5">
+        <v>2914000.0</v>
+      </c>
+      <c r="CN5">
+        <v>3877000.0</v>
+      </c>
+      <c r="CO5">
+        <v>4081000.0</v>
+      </c>
+      <c r="CP5">
+        <v>2506000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>3446000.0</v>
+      </c>
+      <c r="CR5">
+        <v>2447000.0</v>
+      </c>
+      <c r="CS5">
+        <v>3097000.0</v>
+      </c>
+      <c r="CT5">
+        <v>3189000.0</v>
+      </c>
+      <c r="CU5">
+        <v>3278000.0</v>
+      </c>
+      <c r="CV5">
+        <v>3089000.0</v>
+      </c>
+      <c r="CW5">
+        <v>3102000.0</v>
+      </c>
+      <c r="CX5">
+        <v>2870000.0</v>
+      </c>
+      <c r="CY5">
+        <v>3010000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>2875000.0</v>
+      </c>
+      <c r="DA5">
+        <v>3346000.0</v>
+      </c>
+      <c r="DB5">
+        <v>3104000.0</v>
+      </c>
+      <c r="DC5">
+        <v>2928000.0</v>
+      </c>
+      <c r="DD5">
+        <v>6920000.0</v>
+      </c>
+      <c r="DE5">
+        <v>7070000.0</v>
+      </c>
+      <c r="DF5">
+        <v>6750000.0</v>
+      </c>
+      <c r="DG5">
+        <v>6820000.0</v>
+      </c>
+      <c r="DH5">
+        <v>6820000.0</v>
+      </c>
+      <c r="DI5">
+        <v>7140000.0</v>
+      </c>
+      <c r="DJ5">
+        <v>7160000.0</v>
+      </c>
+      <c r="DK5">
+        <v>6820000.0</v>
+      </c>
+      <c r="DL5">
+        <v>6450000.0</v>
+      </c>
+      <c r="DM5">
+        <v>6510000.0</v>
+      </c>
+      <c r="DN5">
+        <v>6570000.0</v>
+      </c>
+      <c r="DO5">
+        <v>6190000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:119">
+      <c r="A6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B6">
+        <v>19248000.0</v>
+      </c>
+      <c r="C6">
+        <v>18319000.0</v>
+      </c>
+      <c r="D6">
+        <v>14938000.0</v>
+      </c>
+      <c r="E6">
+        <v>20674000.0</v>
+      </c>
+      <c r="F6">
+        <v>16683000.0</v>
+      </c>
+      <c r="G6">
+        <v>896000.0</v>
+      </c>
+      <c r="H6">
+        <v>8999000.0</v>
+      </c>
+      <c r="I6">
+        <v>10154000.0</v>
+      </c>
+      <c r="J6">
+        <v>15007000.0</v>
+      </c>
+      <c r="K6">
+        <v>9292000.0</v>
+      </c>
+      <c r="L6">
+        <v>5549000.0</v>
+      </c>
+      <c r="M6">
+        <v>12452000.0</v>
+      </c>
+      <c r="N6">
+        <v>12906000.0</v>
+      </c>
+      <c r="O6">
+        <v>12304000.0</v>
+      </c>
+      <c r="P6">
+        <v>13806000.0</v>
+      </c>
+      <c r="Q6">
+        <v>14003000.0</v>
+      </c>
+      <c r="R6">
+        <v>11829000.0</v>
+      </c>
+      <c r="S6">
+        <v>9109000.0</v>
+      </c>
+      <c r="T6">
+        <v>6385000.0</v>
+      </c>
+      <c r="U6">
+        <v>10152000.0</v>
+      </c>
+      <c r="V6">
+        <v>11656000.0</v>
+      </c>
+      <c r="W6">
+        <v>10267000.0</v>
+      </c>
+      <c r="X6">
+        <v>9693000.0</v>
+      </c>
+      <c r="Y6">
+        <v>9337000.0</v>
+      </c>
+      <c r="Z6">
+        <v>8200000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-877000.0</v>
+      </c>
+      <c r="AB6">
+        <v>6989000.0</v>
+      </c>
+      <c r="AC6">
+        <v>8530000.0</v>
+      </c>
+      <c r="AD6">
+        <v>8671000.0</v>
+      </c>
+      <c r="AE6">
+        <v>7872000.0</v>
+      </c>
+      <c r="AF6">
+        <v>7094000.0</v>
+      </c>
+      <c r="AG6">
+        <v>8186000.0</v>
+      </c>
+      <c r="AH6">
+        <v>7549000.0</v>
+      </c>
+      <c r="AI6">
+        <v>6744000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>7194000.0</v>
+      </c>
+      <c r="AK6">
+        <v>3305000.0</v>
+      </c>
+      <c r="AL6">
+        <v>4197000.0</v>
+      </c>
+      <c r="AM6">
+        <v>4018000.0</v>
+      </c>
+      <c r="AN6">
+        <v>4008000.0</v>
+      </c>
+      <c r="AO6">
+        <v>4157000.0</v>
+      </c>
+      <c r="AP6">
+        <v>4449000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>3823000.0</v>
+      </c>
+      <c r="AR6">
+        <v>4273000.0</v>
+      </c>
+      <c r="AS6">
+        <v>4234000.0</v>
+      </c>
+      <c r="AT6">
+        <v>4191000.0</v>
+      </c>
+      <c r="AU6">
+        <v>3835000.0</v>
+      </c>
+      <c r="AV6">
+        <v>3708000.0</v>
+      </c>
+      <c r="AW6">
+        <v>3945000.0</v>
+      </c>
+      <c r="AX6">
+        <v>4097000.0</v>
+      </c>
+      <c r="AY6">
+        <v>3683000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>3374000.0</v>
+      </c>
+      <c r="BA6">
+        <v>3433000.0</v>
+      </c>
+      <c r="BB6">
+        <v>3457000.0</v>
+      </c>
+      <c r="BC6">
+        <v>3579000.0</v>
+      </c>
+      <c r="BD6">
+        <v>3364000.0</v>
+      </c>
+      <c r="BE6">
+        <v>3400000.0</v>
+      </c>
+      <c r="BF6">
+        <v>3181000.0</v>
+      </c>
+      <c r="BG6">
+        <v>3302000.0</v>
+      </c>
+      <c r="BH6">
+        <v>2617000.0</v>
+      </c>
+      <c r="BI6">
+        <v>3282000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>3195000.0</v>
+      </c>
+      <c r="BK6">
+        <v>3780000.0</v>
+      </c>
+      <c r="BL6">
+        <v>2481000.0</v>
+      </c>
+      <c r="BM6">
+        <v>3499000.0</v>
+      </c>
+      <c r="BN6">
+        <v>3123000.0</v>
+      </c>
+      <c r="BO6">
+        <v>3715000.0</v>
+      </c>
+      <c r="BP6">
+        <v>2646000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>2835000.0</v>
+      </c>
+      <c r="BR6">
+        <v>2161000.0</v>
+      </c>
+      <c r="BS6">
+        <v>3214000.0</v>
+      </c>
+      <c r="BT6">
+        <v>2483000.0</v>
+      </c>
+      <c r="BU6">
+        <v>579000.0</v>
+      </c>
+      <c r="BV6">
+        <v>3348000.0</v>
+      </c>
+      <c r="BW6">
+        <v>3237000.0</v>
+      </c>
+      <c r="BX6">
+        <v>3109000.0</v>
+      </c>
+      <c r="BY6">
+        <v>3087000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>2864000.0</v>
+      </c>
+      <c r="CA6">
+        <v>2850000.0</v>
+      </c>
+      <c r="CB6">
+        <v>2813000.0</v>
+      </c>
+      <c r="CC6">
+        <v>3098000.0</v>
+      </c>
+      <c r="CD6">
+        <v>3110000.0</v>
+      </c>
+      <c r="CE6">
+        <v>2873000.0</v>
+      </c>
+      <c r="CF6">
+        <v>2878000.0</v>
+      </c>
+      <c r="CG6">
+        <v>3255000.0</v>
+      </c>
+      <c r="CH6">
+        <v>2718000.0</v>
+      </c>
+      <c r="CI6">
+        <v>3095000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>3622000.0</v>
+      </c>
+      <c r="CK6">
+        <v>3961000.0</v>
+      </c>
+      <c r="CL6">
+        <v>3485000.0</v>
+      </c>
+      <c r="CM6">
+        <v>3954000.0</v>
+      </c>
+      <c r="CN6">
+        <v>7335000.0</v>
+      </c>
+      <c r="CO6">
+        <v>2740000.0</v>
+      </c>
+      <c r="CP6">
+        <v>3593000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>4286000.0</v>
+      </c>
+      <c r="CR6">
+        <v>3415000.0</v>
+      </c>
+      <c r="CS6">
+        <v>3268000.0</v>
+      </c>
+      <c r="CT6">
+        <v>3436000.0</v>
+      </c>
+      <c r="CU6">
+        <v>3318000.0</v>
+      </c>
+      <c r="CV6">
+        <v>2997000.0</v>
+      </c>
+      <c r="CW6">
+        <v>3203000.0</v>
+      </c>
+      <c r="CX6">
+        <v>2930000.0</v>
+      </c>
+      <c r="CY6">
+        <v>3177000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>2918000.0</v>
+      </c>
+      <c r="DA6">
+        <v>3481000.0</v>
+      </c>
+      <c r="DB6">
+        <v>3252000.0</v>
+      </c>
+      <c r="DC6">
+        <v>3098000.0</v>
+      </c>
+      <c r="DD6">
+        <v>7070000.0</v>
+      </c>
+      <c r="DE6">
+        <v>7210000.0</v>
+      </c>
+      <c r="DF6">
+        <v>6920000.0</v>
+      </c>
+      <c r="DG6">
+        <v>7000000.0</v>
+      </c>
+      <c r="DH6">
+        <v>6990000.0</v>
+      </c>
+      <c r="DI6">
+        <v>7310000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>7310000.0</v>
+      </c>
+      <c r="DK6">
+        <v>7000000.0</v>
+      </c>
+      <c r="DL6">
+        <v>6660000.0</v>
+      </c>
+      <c r="DM6">
+        <v>6680000.0</v>
+      </c>
+      <c r="DN6">
+        <v>6730000.0</v>
+      </c>
+      <c r="DO6">
+        <v>6350000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:119">
+      <c r="A7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+    </row>
+    <row r="8" spans="1:119">
+      <c r="A8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+    </row>
+    <row r="9" spans="1:119">
+      <c r="A9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9">
+        <v>42373000.0</v>
+      </c>
+      <c r="C9">
+        <v>40789000.0</v>
+      </c>
+      <c r="D9">
+        <v>35480000.0</v>
+      </c>
+      <c r="E9">
+        <v>41277000.0</v>
+      </c>
+      <c r="F9">
+        <v>40276000.0</v>
+      </c>
+      <c r="G9">
+        <v>28786000.0</v>
+      </c>
+      <c r="H9">
+        <v>26622000.0</v>
+      </c>
+      <c r="I9">
+        <v>27654000.0</v>
+      </c>
+      <c r="J9">
+        <v>30640000.0</v>
+      </c>
+      <c r="K9">
+        <v>26188000.0</v>
+      </c>
+      <c r="L9">
+        <v>21919000.0</v>
+      </c>
+      <c r="M9">
+        <v>27949000.0</v>
+      </c>
+      <c r="N9">
+        <v>28013000.0</v>
+      </c>
+      <c r="O9">
+        <v>27703000.0</v>
+      </c>
+      <c r="P9">
+        <v>29050000.0</v>
+      </c>
+      <c r="Q9">
+        <v>28369000.0</v>
+      </c>
+      <c r="R9">
+        <v>25880000.0</v>
+      </c>
+      <c r="S9">
+        <v>21512000.0</v>
+      </c>
+      <c r="T9">
+        <v>22983000.0</v>
+      </c>
+      <c r="U9">
+        <v>23274000.0</v>
+      </c>
+      <c r="V9">
+        <v>24525000.0</v>
+      </c>
+      <c r="W9">
+        <v>23188000.0</v>
+      </c>
+      <c r="X9">
+        <v>23725000.0</v>
+      </c>
+      <c r="Y9">
+        <v>21828000.0</v>
+      </c>
+      <c r="Z9">
+        <v>20688000.0</v>
+      </c>
+      <c r="AA9">
+        <v>17621000.0</v>
+      </c>
+      <c r="AB9">
+        <v>19031000.0</v>
+      </c>
+      <c r="AC9">
+        <v>19836000.0</v>
+      </c>
+      <c r="AD9">
+        <v>19665000.0</v>
+      </c>
+      <c r="AE9">
+        <v>18455000.0</v>
+      </c>
+      <c r="AF9">
+        <v>17973000.0</v>
+      </c>
+      <c r="AG9">
+        <v>18338000.0</v>
+      </c>
+      <c r="AH9">
+        <v>18088000.0</v>
+      </c>
+      <c r="AI9">
+        <v>17024000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>17102000.0</v>
+      </c>
+      <c r="AK9">
+        <v>17492000.0</v>
+      </c>
+      <c r="AL9">
+        <v>13359000.0</v>
+      </c>
+      <c r="AM9">
+        <v>12548000.0</v>
+      </c>
+      <c r="AN9">
+        <v>12568000.0</v>
+      </c>
+      <c r="AO9">
+        <v>12486000.0</v>
+      </c>
+      <c r="AP9">
+        <v>12392000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>11879000.0</v>
+      </c>
+      <c r="AR9">
+        <v>12035000.0</v>
+      </c>
+      <c r="AS9">
+        <v>12048000.0</v>
+      </c>
+      <c r="AT9">
+        <v>12295000.0</v>
+      </c>
+      <c r="AU9">
+        <v>11634000.0</v>
+      </c>
+      <c r="AV9">
+        <v>11558000.0</v>
+      </c>
+      <c r="AW9">
+        <v>11395000.0</v>
+      </c>
+      <c r="AX9">
+        <v>11812000.0</v>
+      </c>
+      <c r="AY9">
+        <v>10869000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>11077000.0</v>
+      </c>
+      <c r="BA9">
+        <v>10981000.0</v>
+      </c>
+      <c r="BB9">
+        <v>10978000.0</v>
+      </c>
+      <c r="BC9">
+        <v>10829000.0</v>
+      </c>
+      <c r="BD9">
+        <v>11044000.0</v>
+      </c>
+      <c r="BE9">
+        <v>10388000.0</v>
+      </c>
+      <c r="BF9">
+        <v>10508000.0</v>
+      </c>
+      <c r="BG9">
+        <v>10331000.0</v>
+      </c>
+      <c r="BH9">
+        <v>9484000.0</v>
+      </c>
+      <c r="BI9">
+        <v>9996000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>10040000.0</v>
+      </c>
+      <c r="BK9">
+        <v>10184000.0</v>
+      </c>
+      <c r="BL9">
+        <v>9712000.0</v>
+      </c>
+      <c r="BM9">
+        <v>9976000.0</v>
+      </c>
+      <c r="BN9">
+        <v>9757000.0</v>
+      </c>
+      <c r="BO9">
+        <v>10332000.0</v>
+      </c>
+      <c r="BP9">
+        <v>9621000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>9896000.0</v>
+      </c>
+      <c r="BR9">
+        <v>9543000.0</v>
+      </c>
+      <c r="BS9">
+        <v>9656000.0</v>
+      </c>
+      <c r="BT9">
+        <v>8725000.0</v>
+      </c>
+      <c r="BU9">
+        <v>6569000.0</v>
+      </c>
+      <c r="BV9">
+        <v>9039000.0</v>
+      </c>
+      <c r="BW9">
+        <v>9292000.0</v>
+      </c>
+      <c r="BX9">
+        <v>8835000.0</v>
+      </c>
+      <c r="BY9">
+        <v>8717000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>8733000.0</v>
+      </c>
+      <c r="CA9">
+        <v>8599000.0</v>
+      </c>
+      <c r="CB9">
+        <v>8377000.0</v>
+      </c>
+      <c r="CC9">
+        <v>8346000.0</v>
+      </c>
+      <c r="CD9">
+        <v>8702000.0</v>
+      </c>
+      <c r="CE9">
+        <v>8456000.0</v>
+      </c>
+      <c r="CF9">
+        <v>8395000.0</v>
+      </c>
+      <c r="CG9">
+        <v>8343000.0</v>
+      </c>
+      <c r="CH9">
+        <v>8179000.0</v>
+      </c>
+      <c r="CI9">
+        <v>8464000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>7314000.0</v>
+      </c>
+      <c r="CK9">
+        <v>7915000.0</v>
+      </c>
+      <c r="CL9">
+        <v>7155000.0</v>
+      </c>
+      <c r="CM9">
+        <v>7750000.0</v>
+      </c>
+      <c r="CN9">
+        <v>8623000.0</v>
+      </c>
+      <c r="CO9">
+        <v>8504000.0</v>
+      </c>
+      <c r="CP9">
+        <v>7033000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>7748000.0</v>
+      </c>
+      <c r="CR9">
+        <v>7221000.0</v>
+      </c>
+      <c r="CS9">
+        <v>7306000.0</v>
+      </c>
+      <c r="CT9">
+        <v>7244000.0</v>
+      </c>
+      <c r="CU9">
+        <v>7070000.0</v>
+      </c>
+      <c r="CV9">
+        <v>6933000.0</v>
+      </c>
+      <c r="CW9">
+        <v>6580000.0</v>
+      </c>
+      <c r="CX9">
+        <v>6476000.0</v>
+      </c>
+      <c r="CY9">
+        <v>6409000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>6280000.0</v>
+      </c>
+      <c r="DA9">
+        <v>6526000.0</v>
+      </c>
+      <c r="DB9">
+        <v>6434000.0</v>
+      </c>
+      <c r="DC9">
+        <v>6225000.0</v>
+      </c>
+      <c r="DD9">
+        <v>2390000.0</v>
+      </c>
+      <c r="DE9">
+        <v>2370000.0</v>
+      </c>
+      <c r="DF9">
+        <v>2370000.0</v>
+      </c>
+      <c r="DG9">
+        <v>2040000.0</v>
+      </c>
+      <c r="DH9">
+        <v>1900000.0</v>
+      </c>
+      <c r="DI9">
+        <v>2050000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>2100000.0</v>
+      </c>
+      <c r="DK9">
+        <v>1980000.0</v>
+      </c>
+      <c r="DL9">
+        <v>1800000.0</v>
+      </c>
+      <c r="DM9">
+        <v>1730000.0</v>
+      </c>
+      <c r="DN9">
+        <v>1860000.0</v>
+      </c>
+      <c r="DO9">
+        <v>1780000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:119">
+      <c r="A10" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10">
+        <v>19248000.0</v>
+      </c>
+      <c r="C10">
+        <v>17263000.0</v>
+      </c>
+      <c r="D10">
+        <v>13177000.0</v>
+      </c>
+      <c r="E10">
+        <v>18916000.0</v>
+      </c>
+      <c r="F10">
+        <v>14910000.0</v>
+      </c>
+      <c r="G10">
+        <v>-549000.0</v>
+      </c>
+      <c r="H10">
+        <v>8234000.0</v>
+      </c>
+      <c r="I10">
+        <v>9410000.0</v>
+      </c>
+      <c r="J10">
+        <v>14249000.0</v>
+      </c>
+      <c r="K10">
+        <v>8526000.0</v>
+      </c>
+      <c r="L10">
+        <v>4746000.0</v>
+      </c>
+      <c r="M10">
+        <v>11627000.0</v>
+      </c>
+      <c r="N10">
+        <v>12055000.0</v>
+      </c>
+      <c r="O10">
+        <v>11421000.0</v>
+      </c>
+      <c r="P10">
+        <v>12798000.0</v>
+      </c>
+      <c r="Q10">
+        <v>13049000.0</v>
+      </c>
+      <c r="R10">
+        <v>10874000.0</v>
+      </c>
+      <c r="S10">
+        <v>8230000.0</v>
+      </c>
+      <c r="T10">
+        <v>5526000.0</v>
+      </c>
+      <c r="U10">
+        <v>9298000.0</v>
+      </c>
+      <c r="V10">
+        <v>10794000.0</v>
+      </c>
+      <c r="W10">
+        <v>9401000.0</v>
+      </c>
+      <c r="X10">
+        <v>8787000.0</v>
+      </c>
+      <c r="Y10">
+        <v>8518000.0</v>
+      </c>
+      <c r="Z10">
+        <v>7233000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-1836000.0</v>
+      </c>
+      <c r="AB10">
+        <v>6330000.0</v>
+      </c>
+      <c r="AC10">
+        <v>7862000.0</v>
+      </c>
+      <c r="AD10">
+        <v>7980000.0</v>
+      </c>
+      <c r="AE10">
+        <v>7194000.0</v>
+      </c>
+      <c r="AF10">
+        <v>6363000.0</v>
+      </c>
+      <c r="AG10">
+        <v>7482000.0</v>
+      </c>
+      <c r="AH10">
+        <v>6837000.0</v>
+      </c>
+      <c r="AI10">
+        <v>6038000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>6524000.0</v>
+      </c>
+      <c r="AK10">
+        <v>2625000.0</v>
+      </c>
+      <c r="AL10">
+        <v>3725000.0</v>
+      </c>
+      <c r="AM10">
+        <v>3548000.0</v>
+      </c>
+      <c r="AN10">
+        <v>3532000.0</v>
+      </c>
+      <c r="AO10">
+        <v>3706000.0</v>
+      </c>
+      <c r="AP10">
+        <v>4029000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>3370000.0</v>
+      </c>
+      <c r="AR10">
+        <v>3826000.0</v>
+      </c>
+      <c r="AS10">
+        <v>3788000.0</v>
+      </c>
+      <c r="AT10">
+        <v>3754000.0</v>
+      </c>
+      <c r="AU10">
+        <v>3410000.0</v>
+      </c>
+      <c r="AV10">
+        <v>3175000.0</v>
+      </c>
+      <c r="AW10">
+        <v>3416000.0</v>
+      </c>
+      <c r="AX10">
+        <v>3592000.0</v>
+      </c>
+      <c r="AY10">
+        <v>3187000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>2881000.0</v>
+      </c>
+      <c r="BA10">
+        <v>2935000.0</v>
+      </c>
+      <c r="BB10">
+        <v>2961000.0</v>
+      </c>
+      <c r="BC10">
+        <v>3073000.0</v>
+      </c>
+      <c r="BD10">
+        <v>2850000.0</v>
+      </c>
+      <c r="BE10">
+        <v>2896000.0</v>
+      </c>
+      <c r="BF10">
+        <v>2668000.0</v>
+      </c>
+      <c r="BG10">
+        <v>2792000.0</v>
+      </c>
+      <c r="BH10">
+        <v>2074000.0</v>
+      </c>
+      <c r="BI10">
+        <v>2742000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>2638000.0</v>
+      </c>
+      <c r="BK10">
+        <v>3202000.0</v>
+      </c>
+      <c r="BL10">
+        <v>1912000.0</v>
+      </c>
+      <c r="BM10">
+        <v>2930000.0</v>
+      </c>
+      <c r="BN10">
+        <v>2527000.0</v>
+      </c>
+      <c r="BO10">
+        <v>3107000.0</v>
+      </c>
+      <c r="BP10">
+        <v>2081000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>2258000.0</v>
+      </c>
+      <c r="BR10">
+        <v>1589000.0</v>
+      </c>
+      <c r="BS10">
+        <v>2647000.0</v>
+      </c>
+      <c r="BT10">
+        <v>2037000.0</v>
+      </c>
+      <c r="BU10">
+        <v>105000.0</v>
+      </c>
+      <c r="BV10">
+        <v>2902000.0</v>
+      </c>
+      <c r="BW10">
+        <v>2777000.0</v>
+      </c>
+      <c r="BX10">
+        <v>2632000.0</v>
+      </c>
+      <c r="BY10">
+        <v>2606000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>2324000.0</v>
+      </c>
+      <c r="CA10">
+        <v>2292000.0</v>
+      </c>
+      <c r="CB10">
+        <v>2195000.0</v>
+      </c>
+      <c r="CC10">
+        <v>2447000.0</v>
+      </c>
+      <c r="CD10">
+        <v>2418000.0</v>
+      </c>
+      <c r="CE10">
+        <v>2155000.0</v>
+      </c>
+      <c r="CF10">
+        <v>2091000.0</v>
+      </c>
+      <c r="CG10">
+        <v>2172000.0</v>
+      </c>
+      <c r="CH10">
+        <v>2054000.0</v>
+      </c>
+      <c r="CI10">
+        <v>2469000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>2874000.0</v>
+      </c>
+      <c r="CK10">
+        <v>3302000.0</v>
+      </c>
+      <c r="CL10">
+        <v>2473000.0</v>
+      </c>
+      <c r="CM10">
+        <v>2914000.0</v>
+      </c>
+      <c r="CN10">
+        <v>3877000.0</v>
+      </c>
+      <c r="CO10">
+        <v>4081000.0</v>
+      </c>
+      <c r="CP10">
+        <v>2506000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>3446000.0</v>
+      </c>
+      <c r="CR10">
+        <v>2447000.0</v>
+      </c>
+      <c r="CS10">
+        <v>3097000.0</v>
+      </c>
+      <c r="CT10">
+        <v>3189000.0</v>
+      </c>
+      <c r="CU10">
+        <v>3278000.0</v>
+      </c>
+      <c r="CV10">
+        <v>3089000.0</v>
+      </c>
+      <c r="CW10">
+        <v>3102000.0</v>
+      </c>
+      <c r="CX10">
+        <v>2870000.0</v>
+      </c>
+      <c r="CY10">
+        <v>3010000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>2875000.0</v>
+      </c>
+      <c r="DA10">
+        <v>3346000.0</v>
+      </c>
+      <c r="DB10">
+        <v>3104000.0</v>
+      </c>
+      <c r="DC10">
+        <v>2928000.0</v>
+      </c>
+      <c r="DD10">
+        <v>2950000.0</v>
+      </c>
+      <c r="DE10">
+        <v>3100000.0</v>
+      </c>
+      <c r="DF10">
+        <v>2730000.0</v>
+      </c>
+      <c r="DG10">
+        <v>2810000.0</v>
+      </c>
+      <c r="DH10">
+        <v>2600000.0</v>
+      </c>
+      <c r="DI10">
+        <v>2980000.0</v>
+      </c>
+      <c r="DJ10">
+        <v>3070000.0</v>
+      </c>
+      <c r="DK10">
+        <v>2830000.0</v>
+      </c>
+      <c r="DL10">
+        <v>2650000.0</v>
+      </c>
+      <c r="DM10">
+        <v>2740000.0</v>
+      </c>
+      <c r="DN10">
+        <v>2870000.0</v>
+      </c>
+      <c r="DO10">
+        <v>2550000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:119">
+      <c r="A11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B11">
+        <v>4034000.0</v>
+      </c>
+      <c r="C11">
+        <v>3560000.0</v>
+      </c>
+      <c r="D11">
+        <v>2372000.0</v>
+      </c>
+      <c r="E11">
+        <v>4046000.0</v>
+      </c>
+      <c r="F11">
+        <v>3262000.0</v>
+      </c>
+      <c r="G11">
+        <v>-277000.0</v>
+      </c>
+      <c r="H11">
+        <v>1639000.0</v>
+      </c>
+      <c r="I11">
+        <v>2206000.0</v>
+      </c>
+      <c r="J11">
+        <v>2970000.0</v>
+      </c>
+      <c r="K11">
+        <v>1758000.0</v>
+      </c>
+      <c r="L11">
+        <v>649000.0</v>
+      </c>
+      <c r="M11">
+        <v>2583000.0</v>
+      </c>
+      <c r="N11">
+        <v>2531000.0</v>
+      </c>
+      <c r="O11">
+        <v>2398000.0</v>
+      </c>
+      <c r="P11">
+        <v>2599000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2725000.0</v>
+      </c>
+      <c r="R11">
+        <v>2244000.0</v>
+      </c>
+      <c r="S11">
+        <v>1631000.0</v>
+      </c>
+      <c r="T11">
+        <v>1031000.0</v>
+      </c>
+      <c r="U11">
+        <v>1938000.0</v>
+      </c>
+      <c r="V11">
+        <v>2286000.0</v>
+      </c>
+      <c r="W11">
+        <v>1930000.0</v>
+      </c>
+      <c r="X11">
+        <v>1738000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1747000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1436000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-613000.0</v>
+      </c>
+      <c r="AB11">
+        <v>1249000.0</v>
+      </c>
+      <c r="AC11">
+        <v>1552000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1514000.0</v>
+      </c>
+      <c r="AE11">
+        <v>1330000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1074000.0</v>
+      </c>
+      <c r="AG11">
+        <v>1443000.0</v>
+      </c>
+      <c r="AH11">
+        <v>1330000.0</v>
+      </c>
+      <c r="AI11">
+        <v>1125000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>4007000.0</v>
+      </c>
+      <c r="AK11">
+        <v>713000.0</v>
+      </c>
+      <c r="AL11">
+        <v>1003000.0</v>
+      </c>
+      <c r="AM11">
+        <v>911000.0</v>
+      </c>
+      <c r="AN11">
+        <v>960000.0</v>
+      </c>
+      <c r="AO11">
+        <v>938000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1047000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>823000.0</v>
+      </c>
+      <c r="AR11">
+        <v>974000.0</v>
+      </c>
+      <c r="AS11">
+        <v>976000.0</v>
+      </c>
+      <c r="AT11">
+        <v>944000.0</v>
+      </c>
+      <c r="AU11">
+        <v>867000.0</v>
+      </c>
+      <c r="AV11">
+        <v>712000.0</v>
+      </c>
+      <c r="AW11">
+        <v>792000.0</v>
+      </c>
+      <c r="AX11">
+        <v>861000.0</v>
+      </c>
+      <c r="AY11">
+        <v>715000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>614000.0</v>
+      </c>
+      <c r="BA11">
+        <v>627000.0</v>
+      </c>
+      <c r="BB11">
+        <v>639000.0</v>
+      </c>
+      <c r="BC11">
+        <v>655000.0</v>
+      </c>
+      <c r="BD11">
+        <v>632000.0</v>
+      </c>
+      <c r="BE11">
+        <v>592000.0</v>
+      </c>
+      <c r="BF11">
+        <v>540000.0</v>
+      </c>
+      <c r="BG11">
+        <v>556000.0</v>
+      </c>
+      <c r="BH11">
+        <v>318000.0</v>
+      </c>
+      <c r="BI11">
+        <v>562000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>532000.0</v>
+      </c>
+      <c r="BK11">
+        <v>742000.0</v>
+      </c>
+      <c r="BL11">
+        <v>284000.0</v>
+      </c>
+      <c r="BM11">
+        <v>626000.0</v>
+      </c>
+      <c r="BN11">
+        <v>462000.0</v>
+      </c>
+      <c r="BO11">
+        <v>685000.0</v>
+      </c>
+      <c r="BP11">
+        <v>309000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>361000.0</v>
+      </c>
+      <c r="BR11">
+        <v>156000.0</v>
+      </c>
+      <c r="BS11">
+        <v>531000.0</v>
+      </c>
+      <c r="BT11">
+        <v>315000.0</v>
+      </c>
+      <c r="BU11">
+        <v>-379000.0</v>
+      </c>
+      <c r="BV11">
+        <v>572000.0</v>
+      </c>
+      <c r="BW11">
+        <v>569000.0</v>
+      </c>
+      <c r="BX11">
+        <v>509000.0</v>
+      </c>
+      <c r="BY11">
+        <v>524000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>448000.0</v>
+      </c>
+      <c r="CA11">
+        <v>436000.0</v>
+      </c>
+      <c r="CB11">
+        <v>468000.0</v>
+      </c>
+      <c r="CC11">
+        <v>541000.0</v>
+      </c>
+      <c r="CD11">
+        <v>487000.0</v>
+      </c>
+      <c r="CE11">
+        <v>429000.0</v>
+      </c>
+      <c r="CF11">
+        <v>310000.0</v>
+      </c>
+      <c r="CG11">
+        <v>388000.0</v>
+      </c>
+      <c r="CH11">
+        <v>325000.0</v>
+      </c>
+      <c r="CI11">
+        <v>387000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>-56000.0</v>
+      </c>
+      <c r="CK11">
+        <v>863000.0</v>
+      </c>
+      <c r="CL11">
+        <v>655000.0</v>
+      </c>
+      <c r="CM11">
+        <v>793000.0</v>
+      </c>
+      <c r="CN11">
+        <v>612000.0</v>
+      </c>
+      <c r="CO11">
+        <v>930000.0</v>
+      </c>
+      <c r="CP11">
+        <v>621000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>979000.0</v>
+      </c>
+      <c r="CR11">
+        <v>331000.0</v>
+      </c>
+      <c r="CS11">
+        <v>803000.0</v>
+      </c>
+      <c r="CT11">
+        <v>969000.0</v>
+      </c>
+      <c r="CU11">
+        <v>1004000.0</v>
+      </c>
+      <c r="CV11">
+        <v>878000.0</v>
+      </c>
+      <c r="CW11">
+        <v>989000.0</v>
+      </c>
+      <c r="CX11">
+        <v>885000.0</v>
+      </c>
+      <c r="CY11">
+        <v>982000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>1108000.0</v>
+      </c>
+      <c r="DA11">
+        <v>1096000.0</v>
+      </c>
+      <c r="DB11">
+        <v>1009000.0</v>
+      </c>
+      <c r="DC11">
+        <v>945000.0</v>
+      </c>
+      <c r="DD11">
+        <v>890000.0</v>
+      </c>
+      <c r="DE11">
+        <v>1150000.0</v>
+      </c>
+      <c r="DF11">
+        <v>830000.0</v>
+      </c>
+      <c r="DG11">
+        <v>900000.0</v>
+      </c>
+      <c r="DH11">
+        <v>840000.0</v>
+      </c>
+      <c r="DI11">
+        <v>980000.0</v>
+      </c>
+      <c r="DJ11">
+        <v>1000000.0</v>
+      </c>
+      <c r="DK11">
+        <v>930000.0</v>
+      </c>
+      <c r="DL11">
+        <v>880000.0</v>
+      </c>
+      <c r="DM11">
+        <v>910000.0</v>
+      </c>
+      <c r="DN11">
+        <v>950000.0</v>
+      </c>
+      <c r="DO11">
+        <v>840000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:119">
+      <c r="A12" t="s">
+        <v>193</v>
+      </c>
+      <c r="B12">
+        <v>9683000.0</v>
+      </c>
+      <c r="C12">
+        <v>9717000.0</v>
+      </c>
+      <c r="D12">
+        <v>10005000.0</v>
+      </c>
+      <c r="E12">
+        <v>10353000.0</v>
+      </c>
+      <c r="F12">
+        <v>10564000.0</v>
+      </c>
+      <c r="G12">
+        <v>9200000.0</v>
+      </c>
+      <c r="H12">
+        <v>6269000.0</v>
+      </c>
+      <c r="I12">
+        <v>6299000.0</v>
+      </c>
+      <c r="J12">
+        <v>5905000.0</v>
+      </c>
+      <c r="K12">
+        <v>5381000.0</v>
+      </c>
+      <c r="L12">
+        <v>3791000.0</v>
+      </c>
+      <c r="M12">
+        <v>2489000.0</v>
+      </c>
+      <c r="N12">
+        <v>1223000.0</v>
+      </c>
+      <c r="O12">
+        <v>817000.0</v>
+      </c>
+      <c r="P12">
+        <v>846000.0</v>
+      </c>
+      <c r="Q12">
+        <v>862000.0</v>
+      </c>
+      <c r="R12">
+        <v>892000.0</v>
+      </c>
+      <c r="S12">
+        <v>1024000.0</v>
+      </c>
+      <c r="T12">
+        <v>1324000.0</v>
+      </c>
+      <c r="U12">
+        <v>1482000.0</v>
+      </c>
+      <c r="V12">
+        <v>2064000.0</v>
+      </c>
+      <c r="W12">
+        <v>2045000.0</v>
+      </c>
+      <c r="X12">
+        <v>2570000.0</v>
+      </c>
+      <c r="Y12">
+        <v>2958000.0</v>
+      </c>
+      <c r="Z12">
+        <v>3240000.0</v>
+      </c>
+      <c r="AA12">
+        <v>3454000.0</v>
+      </c>
+      <c r="AB12">
+        <v>2783000.0</v>
+      </c>
+      <c r="AC12">
+        <v>2652000.0</v>
+      </c>
+      <c r="AD12">
+        <v>2485000.0</v>
+      </c>
+      <c r="AE12">
+        <v>2220000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2064000.0</v>
+      </c>
+      <c r="AG12">
+        <v>1869000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1773000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1693000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1688000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1547000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1131000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1067000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1001000.0</v>
+      </c>
+      <c r="AO12">
+        <v>996000.0</v>
+      </c>
+      <c r="AP12">
+        <v>980000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>957000.0</v>
+      </c>
+      <c r="AR12">
+        <v>940000.0</v>
+      </c>
+      <c r="AS12">
+        <v>959000.0</v>
+      </c>
+      <c r="AT12">
+        <v>989000.0</v>
+      </c>
+      <c r="AU12">
+        <v>970000.0</v>
+      </c>
+      <c r="AV12">
+        <v>928000.0</v>
+      </c>
+      <c r="AW12">
+        <v>911000.0</v>
+      </c>
+      <c r="AX12">
+        <v>905000.0</v>
+      </c>
+      <c r="AY12">
+        <v>902000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>903000.0</v>
+      </c>
+      <c r="BA12">
+        <v>936000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1018000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1132000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1343000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1526000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1595000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1631000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1789000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1863000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1894000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1916000.0</v>
+      </c>
+      <c r="BL12">
+        <v>2198000.0</v>
+      </c>
+      <c r="BM12">
+        <v>2388000.0</v>
+      </c>
+      <c r="BN12">
+        <v>2482000.0</v>
+      </c>
+      <c r="BO12">
+        <v>2555000.0</v>
+      </c>
+      <c r="BP12">
+        <v>2918000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>3286000.0</v>
+      </c>
+      <c r="BR12">
+        <v>3479000.0</v>
+      </c>
+      <c r="BS12">
+        <v>3877000.0</v>
+      </c>
+      <c r="BT12">
+        <v>4406000.0</v>
+      </c>
+      <c r="BU12">
+        <v>4461000.0</v>
+      </c>
+      <c r="BV12">
+        <v>4682000.0</v>
+      </c>
+      <c r="BW12">
+        <v>5348000.0</v>
+      </c>
+      <c r="BX12">
+        <v>6566000.0</v>
+      </c>
+      <c r="BY12">
+        <v>7095000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>6522000.0</v>
+      </c>
+      <c r="CA12">
+        <v>6378000.0</v>
+      </c>
+      <c r="CB12">
+        <v>6336000.0</v>
+      </c>
+      <c r="CC12">
+        <v>6076000.0</v>
+      </c>
+      <c r="CD12">
+        <v>5633000.0</v>
+      </c>
+      <c r="CE12">
+        <v>5403000.0</v>
+      </c>
+      <c r="CF12">
+        <v>4796000.0</v>
+      </c>
+      <c r="CG12">
+        <v>4546000.0</v>
+      </c>
+      <c r="CH12">
+        <v>4099000.0</v>
+      </c>
+      <c r="CI12">
+        <v>3835000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>3538000.0</v>
+      </c>
+      <c r="CK12">
+        <v>3491000.0</v>
+      </c>
+      <c r="CL12">
+        <v>3085000.0</v>
+      </c>
+      <c r="CM12">
+        <v>3069000.0</v>
+      </c>
+      <c r="CN12">
+        <v>3229000.0</v>
+      </c>
+      <c r="CO12">
+        <v>3292000.0</v>
+      </c>
+      <c r="CP12">
+        <v>3728000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>3696000.0</v>
+      </c>
+      <c r="CR12">
+        <v>3609000.0</v>
+      </c>
+      <c r="CS12">
+        <v>3324000.0</v>
+      </c>
+      <c r="CT12">
+        <v>3207000.0</v>
+      </c>
+      <c r="CU12">
+        <v>3313000.0</v>
+      </c>
+      <c r="CV12">
+        <v>3594000.0</v>
+      </c>
+      <c r="CW12">
+        <v>3841000.0</v>
+      </c>
+      <c r="CX12">
+        <v>4107000.0</v>
+      </c>
+      <c r="CY12">
+        <v>4514000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>4575000.0</v>
+      </c>
+      <c r="DA12">
+        <v>4385000.0</v>
+      </c>
+      <c r="DB12">
+        <v>4031000.0</v>
+      </c>
+      <c r="DC12">
+        <v>3938000.0</v>
+      </c>
+      <c r="DD12">
+        <v>3960000.0</v>
+      </c>
+      <c r="DE12">
+        <v>3970000.0</v>
+      </c>
+      <c r="DF12">
+        <v>4010000.0</v>
+      </c>
+      <c r="DG12">
+        <v>4020000.0</v>
+      </c>
+      <c r="DH12">
+        <v>4230000.0</v>
+      </c>
+      <c r="DI12">
+        <v>4160000.0</v>
+      </c>
+      <c r="DJ12">
+        <v>4100000.0</v>
+      </c>
+      <c r="DK12">
+        <v>3980000.0</v>
+      </c>
+      <c r="DL12">
+        <v>3800000.0</v>
+      </c>
+      <c r="DM12">
+        <v>3770000.0</v>
+      </c>
+      <c r="DN12">
+        <v>3700000.0</v>
+      </c>
+      <c r="DO12">
+        <v>3640000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:119">
+      <c r="A13" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>41898000.0</v>
+      </c>
+      <c r="D13">
+        <v>42536000.0</v>
+      </c>
+      <c r="E13">
+        <v>42158000.0</v>
+      </c>
+      <c r="F13">
+        <v>41269000.0</v>
+      </c>
+      <c r="G13">
+        <v>35950000.0</v>
+      </c>
+      <c r="H13">
+        <v>27150000.0</v>
+      </c>
+      <c r="I13">
+        <v>26990000.0</v>
+      </c>
+      <c r="J13">
+        <v>26621000.0</v>
+      </c>
+      <c r="K13">
+        <v>25734000.0</v>
+      </c>
+      <c r="L13">
+        <v>25149000.0</v>
+      </c>
+      <c r="M13">
+        <v>24130000.0</v>
+      </c>
+      <c r="N13">
+        <v>23162000.0</v>
+      </c>
+      <c r="O13">
+        <v>23909000.0</v>
+      </c>
+      <c r="P13">
+        <v>24894000.0</v>
+      </c>
+      <c r="Q13">
+        <v>23382000.0</v>
+      </c>
+      <c r="R13">
+        <v>20696000.0</v>
+      </c>
+      <c r="S13">
+        <v>18042000.0</v>
+      </c>
+      <c r="T13">
+        <v>18674000.0</v>
+      </c>
+      <c r="U13">
+        <v>19448000.0</v>
+      </c>
+      <c r="V13">
+        <v>20591000.0</v>
+      </c>
+      <c r="W13">
+        <v>19309000.0</v>
+      </c>
+      <c r="X13">
+        <v>21472000.0</v>
+      </c>
+      <c r="Y13">
+        <v>21264000.0</v>
+      </c>
+      <c r="Z13">
+        <v>21530000.0</v>
+      </c>
+      <c r="AA13">
+        <v>20819000.0</v>
+      </c>
+      <c r="AB13">
+        <v>17446000.0</v>
+      </c>
+      <c r="AC13">
+        <v>17619000.0</v>
+      </c>
+      <c r="AD13">
+        <v>17374000.0</v>
+      </c>
+      <c r="AE13">
+        <v>16791000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+    </row>
+    <row r="14" spans="1:119">
+      <c r="A14" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14"/>
+      <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
+    </row>
+    <row r="15" spans="1:119">
+      <c r="A15" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15">
+        <v>15214000.0</v>
+      </c>
+      <c r="C15">
+        <v>13703000.0</v>
+      </c>
+      <c r="D15">
+        <v>10805000.0</v>
+      </c>
+      <c r="E15">
+        <v>14870000.0</v>
+      </c>
+      <c r="F15">
+        <v>11648000.0</v>
+      </c>
+      <c r="G15">
+        <v>-272000.0</v>
+      </c>
+      <c r="H15">
+        <v>6595000.0</v>
+      </c>
+      <c r="I15">
+        <v>7204000.0</v>
+      </c>
+      <c r="J15">
+        <v>11279000.0</v>
+      </c>
+      <c r="K15">
+        <v>6768000.0</v>
+      </c>
+      <c r="L15">
+        <v>4097000.0</v>
+      </c>
+      <c r="M15">
+        <v>9044000.0</v>
+      </c>
+      <c r="N15">
+        <v>9524000.0</v>
+      </c>
+      <c r="O15">
+        <v>9023000.0</v>
+      </c>
+      <c r="P15">
+        <v>10199000.0</v>
+      </c>
+      <c r="Q15">
+        <v>10324000.0</v>
+      </c>
+      <c r="R15">
+        <v>8630000.0</v>
+      </c>
+      <c r="S15">
+        <v>6599000.0</v>
+      </c>
+      <c r="T15">
+        <v>4495000.0</v>
+      </c>
+      <c r="U15">
+        <v>7360000.0</v>
+      </c>
+      <c r="V15">
+        <v>8508000.0</v>
+      </c>
+      <c r="W15">
+        <v>7471000.0</v>
+      </c>
+      <c r="X15">
+        <v>7049000.0</v>
+      </c>
+      <c r="Y15">
+        <v>6771000.0</v>
+      </c>
+      <c r="Z15">
+        <v>5797000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-1223000.0</v>
+      </c>
+      <c r="AB15">
+        <v>5081000.0</v>
+      </c>
+      <c r="AC15">
+        <v>6310000.0</v>
+      </c>
+      <c r="AD15">
+        <v>6466000.0</v>
+      </c>
+      <c r="AE15">
+        <v>5864000.0</v>
+      </c>
+      <c r="AF15">
+        <v>5289000.0</v>
+      </c>
+      <c r="AG15">
+        <v>6039000.0</v>
+      </c>
+      <c r="AH15">
+        <v>5507000.0</v>
+      </c>
+      <c r="AI15">
+        <v>4913000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2517000.0</v>
+      </c>
+      <c r="AK15">
+        <v>1912000.0</v>
+      </c>
+      <c r="AL15">
+        <v>2722000.0</v>
+      </c>
+      <c r="AM15">
+        <v>2637000.0</v>
+      </c>
+      <c r="AN15">
+        <v>2572000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2768000.0</v>
+      </c>
+      <c r="AP15">
+        <v>2982000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2547000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2852000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2812000.0</v>
+      </c>
+      <c r="AT15">
+        <v>2810000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2543000.0</v>
+      </c>
+      <c r="AV15">
+        <v>2463000.0</v>
+      </c>
+      <c r="AW15">
+        <v>2624000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2731000.0</v>
+      </c>
+      <c r="AY15">
+        <v>2472000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>2267000.0</v>
+      </c>
+      <c r="BA15">
+        <v>2308000.0</v>
+      </c>
+      <c r="BB15">
+        <v>2322000.0</v>
+      </c>
+      <c r="BC15">
+        <v>2418000.0</v>
+      </c>
+      <c r="BD15">
+        <v>2218000.0</v>
+      </c>
+      <c r="BE15">
+        <v>2304000.0</v>
+      </c>
+      <c r="BF15">
+        <v>2128000.0</v>
+      </c>
+      <c r="BG15">
+        <v>2236000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1756000.0</v>
+      </c>
+      <c r="BI15">
+        <v>2180000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2106000.0</v>
+      </c>
+      <c r="BK15">
+        <v>2460000.0</v>
+      </c>
+      <c r="BL15">
+        <v>1628000.0</v>
+      </c>
+      <c r="BM15">
+        <v>2304000.0</v>
+      </c>
+      <c r="BN15">
+        <v>2065000.0</v>
+      </c>
+      <c r="BO15">
+        <v>2422000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1772000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>1897000.0</v>
+      </c>
+      <c r="BR15">
+        <v>1433000.0</v>
+      </c>
+      <c r="BS15">
+        <v>2116000.0</v>
+      </c>
+      <c r="BT15">
+        <v>1722000.0</v>
+      </c>
+      <c r="BU15">
+        <v>484000.0</v>
+      </c>
+      <c r="BV15">
+        <v>2330000.0</v>
+      </c>
+      <c r="BW15">
+        <v>2208000.0</v>
+      </c>
+      <c r="BX15">
+        <v>2123000.0</v>
+      </c>
+      <c r="BY15">
+        <v>2082000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>1876000.0</v>
+      </c>
+      <c r="CA15">
+        <v>1856000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1727000.0</v>
+      </c>
+      <c r="CC15">
+        <v>1906000.0</v>
+      </c>
+      <c r="CD15">
+        <v>1931000.0</v>
+      </c>
+      <c r="CE15">
+        <v>1726000.0</v>
+      </c>
+      <c r="CF15">
+        <v>1781000.0</v>
+      </c>
+      <c r="CG15">
+        <v>1784000.0</v>
+      </c>
+      <c r="CH15">
+        <v>1729000.0</v>
+      </c>
+      <c r="CI15">
+        <v>2082000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>2930000.0</v>
+      </c>
+      <c r="CK15">
+        <v>2439000.0</v>
+      </c>
+      <c r="CL15">
+        <v>1818000.0</v>
+      </c>
+      <c r="CM15">
+        <v>2121000.0</v>
+      </c>
+      <c r="CN15">
+        <v>3265000.0</v>
+      </c>
+      <c r="CO15">
+        <v>3151000.0</v>
+      </c>
+      <c r="CP15">
+        <v>1885000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>2467000.0</v>
+      </c>
+      <c r="CR15">
+        <v>2116000.0</v>
+      </c>
+      <c r="CS15">
+        <v>2294000.0</v>
+      </c>
+      <c r="CT15">
+        <v>2220000.0</v>
+      </c>
+      <c r="CU15">
+        <v>2274000.0</v>
+      </c>
+      <c r="CV15">
+        <v>2211000.0</v>
+      </c>
+      <c r="CW15">
+        <v>2113000.0</v>
+      </c>
+      <c r="CX15">
+        <v>1985000.0</v>
+      </c>
+      <c r="CY15">
+        <v>2028000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>1767000.0</v>
+      </c>
+      <c r="DA15">
+        <v>2250000.0</v>
+      </c>
+      <c r="DB15">
+        <v>2095000.0</v>
+      </c>
+      <c r="DC15">
+        <v>1983000.0</v>
+      </c>
+      <c r="DD15">
+        <v>2070000.0</v>
+      </c>
+      <c r="DE15">
+        <v>1950000.0</v>
+      </c>
+      <c r="DF15">
+        <v>1910000.0</v>
+      </c>
+      <c r="DG15">
+        <v>1900000.0</v>
+      </c>
+      <c r="DH15">
+        <v>1750000.0</v>
+      </c>
+      <c r="DI15">
+        <v>2000000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>2060000.0</v>
+      </c>
+      <c r="DK15">
+        <v>1910000.0</v>
+      </c>
+      <c r="DL15">
+        <v>1770000.0</v>
+      </c>
+      <c r="DM15">
+        <v>1830000.0</v>
+      </c>
+      <c r="DN15">
+        <v>1920000.0</v>
+      </c>
+      <c r="DO15">
+        <v>1710000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:119">
+      <c r="A16" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
+        <v>9524000.0</v>
+      </c>
+      <c r="O16">
+        <v>9023000.0</v>
+      </c>
+      <c r="P16">
+        <v>10199000.0</v>
+      </c>
+      <c r="Q16">
+        <v>10324000.0</v>
+      </c>
+      <c r="R16">
+        <v>8630000.0</v>
+      </c>
+      <c r="S16">
+        <v>6599000.0</v>
+      </c>
+      <c r="T16">
+        <v>4495000.0</v>
+      </c>
+      <c r="U16">
+        <v>7360000.0</v>
+      </c>
+      <c r="V16">
+        <v>8508000.0</v>
+      </c>
+      <c r="W16">
+        <v>7471000.0</v>
+      </c>
+      <c r="X16">
+        <v>7049000.0</v>
+      </c>
+      <c r="Y16">
+        <v>6771000.0</v>
+      </c>
+      <c r="Z16">
+        <v>5797000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-1223000.0</v>
+      </c>
+      <c r="AB16">
+        <v>5081000.0</v>
+      </c>
+      <c r="AC16">
+        <v>6310000.0</v>
+      </c>
+      <c r="AD16">
+        <v>6466000.0</v>
+      </c>
+      <c r="AE16">
+        <v>5864000.0</v>
+      </c>
+      <c r="AF16">
+        <v>5289000.0</v>
+      </c>
+      <c r="AG16">
+        <v>6039000.0</v>
+      </c>
+      <c r="AH16">
+        <v>5507000.0</v>
+      </c>
+      <c r="AI16">
+        <v>4913000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2517000.0</v>
+      </c>
+      <c r="AK16">
+        <v>1912000.0</v>
+      </c>
+      <c r="AL16">
+        <v>2722000.0</v>
+      </c>
+      <c r="AM16">
+        <v>2637000.0</v>
+      </c>
+      <c r="AN16">
+        <v>2572000.0</v>
+      </c>
+      <c r="AO16">
+        <v>2768000.0</v>
+      </c>
+      <c r="AP16">
+        <v>2982000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2547000.0</v>
+      </c>
+      <c r="AR16">
+        <v>2852000.0</v>
+      </c>
+      <c r="AS16">
+        <v>2812000.0</v>
+      </c>
+      <c r="AT16">
+        <v>2810000.0</v>
+      </c>
+      <c r="AU16">
+        <v>2543000.0</v>
+      </c>
+      <c r="AV16">
+        <v>2463000.0</v>
+      </c>
+      <c r="AW16">
+        <v>2624000.0</v>
+      </c>
+      <c r="AX16">
+        <v>2731000.0</v>
+      </c>
+      <c r="AY16">
+        <v>2472000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>2267000.0</v>
+      </c>
+      <c r="BA16">
+        <v>2308000.0</v>
+      </c>
+      <c r="BB16">
+        <v>2322000.0</v>
+      </c>
+      <c r="BC16">
+        <v>2418000.0</v>
+      </c>
+      <c r="BD16">
+        <v>2218000.0</v>
+      </c>
+      <c r="BE16">
+        <v>2304000.0</v>
+      </c>
+      <c r="BF16">
+        <v>2128000.0</v>
+      </c>
+      <c r="BG16">
+        <v>2236000.0</v>
+      </c>
+      <c r="BH16">
+        <v>1756000.0</v>
+      </c>
+      <c r="BI16">
+        <v>2180000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>2106000.0</v>
+      </c>
+      <c r="BK16">
+        <v>2460000.0</v>
+      </c>
+      <c r="BL16">
+        <v>1628000.0</v>
+      </c>
+      <c r="BM16">
+        <v>2304000.0</v>
+      </c>
+      <c r="BN16">
+        <v>2065000.0</v>
+      </c>
+      <c r="BO16">
+        <v>2422000.0</v>
+      </c>
+      <c r="BP16">
+        <v>1772000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>1897000.0</v>
+      </c>
+      <c r="BR16">
+        <v>1434000.0</v>
+      </c>
+      <c r="BS16">
+        <v>2116000.0</v>
+      </c>
+      <c r="BT16">
+        <v>1722000.0</v>
+      </c>
+      <c r="BU16">
+        <v>484000.0</v>
+      </c>
+      <c r="BV16">
+        <v>2330000.0</v>
+      </c>
+      <c r="BW16">
+        <v>2208000.0</v>
+      </c>
+      <c r="BX16">
+        <v>2123000.0</v>
+      </c>
+      <c r="BY16">
+        <v>2082000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>1876000.0</v>
+      </c>
+      <c r="CA16">
+        <v>1856000.0</v>
+      </c>
+      <c r="CB16">
+        <v>1727000.0</v>
+      </c>
+      <c r="CC16">
+        <v>1906000.0</v>
+      </c>
+      <c r="CD16">
+        <v>1931000.0</v>
+      </c>
+      <c r="CE16">
+        <v>1726000.0</v>
+      </c>
+      <c r="CF16">
+        <v>1781000.0</v>
+      </c>
+      <c r="CG16">
+        <v>1784000.0</v>
+      </c>
+      <c r="CH16">
+        <v>1729000.0</v>
+      </c>
+      <c r="CI16">
+        <v>2082000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>2930000.0</v>
+      </c>
+      <c r="CK16">
+        <v>2439000.0</v>
+      </c>
+      <c r="CL16">
+        <v>1818000.0</v>
+      </c>
+      <c r="CM16">
+        <v>2121000.0</v>
+      </c>
+      <c r="CN16">
+        <v>3265000.0</v>
+      </c>
+      <c r="CO16">
+        <v>3151000.0</v>
+      </c>
+      <c r="CP16">
+        <v>1885000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>2467000.0</v>
+      </c>
+      <c r="CR16">
+        <v>2116000.0</v>
+      </c>
+      <c r="CS16">
+        <v>2294000.0</v>
+      </c>
+      <c r="CT16">
+        <v>2220000.0</v>
+      </c>
+      <c r="CU16">
+        <v>2274000.0</v>
+      </c>
+      <c r="CV16">
+        <v>2211000.0</v>
+      </c>
+      <c r="CW16">
+        <v>2113000.0</v>
+      </c>
+      <c r="CX16">
+        <v>1985000.0</v>
+      </c>
+      <c r="CY16">
+        <v>2028000.0</v>
+      </c>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+    </row>
+    <row r="17" spans="1:119">
+      <c r="A17" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>13703000.0</v>
+      </c>
+      <c r="D17">
+        <v>10805000.0</v>
+      </c>
+      <c r="E17">
+        <v>14870000.0</v>
+      </c>
+      <c r="F17">
+        <v>11648000.0</v>
+      </c>
+      <c r="G17">
+        <v>-272000.0</v>
+      </c>
+      <c r="H17">
+        <v>6595000.0</v>
+      </c>
+      <c r="I17">
+        <v>7204000.0</v>
+      </c>
+      <c r="J17">
+        <v>11279000.0</v>
+      </c>
+      <c r="K17">
+        <v>6768000.0</v>
+      </c>
+      <c r="L17">
+        <v>4097000.0</v>
+      </c>
+      <c r="M17">
+        <v>9044000.0</v>
+      </c>
+      <c r="N17">
+        <v>9524000.0</v>
+      </c>
+      <c r="O17">
+        <v>9023000.0</v>
+      </c>
+      <c r="P17">
+        <v>10199000.0</v>
+      </c>
+      <c r="Q17">
+        <v>10324000.0</v>
+      </c>
+      <c r="R17">
+        <v>8630000.0</v>
+      </c>
+      <c r="S17">
+        <v>6599000.0</v>
+      </c>
+      <c r="T17">
+        <v>4495000.0</v>
+      </c>
+      <c r="U17">
+        <v>7360000.0</v>
+      </c>
+      <c r="V17">
+        <v>8508000.0</v>
+      </c>
+      <c r="W17">
+        <v>7471000.0</v>
+      </c>
+      <c r="X17">
+        <v>7049000.0</v>
+      </c>
+      <c r="Y17">
+        <v>6771000.0</v>
+      </c>
+      <c r="Z17">
+        <v>5797000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-1223000.0</v>
+      </c>
+      <c r="AB17">
+        <v>5081000.0</v>
+      </c>
+      <c r="AC17">
+        <v>6310000.0</v>
+      </c>
+      <c r="AD17">
+        <v>6466000.0</v>
+      </c>
+      <c r="AE17">
+        <v>5864000.0</v>
+      </c>
+      <c r="AF17">
+        <v>5289000.0</v>
+      </c>
+      <c r="AG17">
+        <v>6039000.0</v>
+      </c>
+      <c r="AH17">
+        <v>5507000.0</v>
+      </c>
+      <c r="AI17">
+        <v>4913000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>2517000.0</v>
+      </c>
+      <c r="AK17">
+        <v>1912000.0</v>
+      </c>
+      <c r="AL17">
+        <v>2722000.0</v>
+      </c>
+      <c r="AM17">
+        <v>2637000.0</v>
+      </c>
+      <c r="AN17">
+        <v>2572000.0</v>
+      </c>
+      <c r="AO17">
+        <v>2768000.0</v>
+      </c>
+      <c r="AP17">
+        <v>2982000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>2547000.0</v>
+      </c>
+      <c r="AR17">
+        <v>2852000.0</v>
+      </c>
+      <c r="AS17">
+        <v>2812000.0</v>
+      </c>
+      <c r="AT17">
+        <v>2810000.0</v>
+      </c>
+      <c r="AU17">
+        <v>2543000.0</v>
+      </c>
+      <c r="AV17">
+        <v>2463000.0</v>
+      </c>
+      <c r="AW17">
+        <v>2624000.0</v>
+      </c>
+      <c r="AX17">
+        <v>2731000.0</v>
+      </c>
+      <c r="AY17">
+        <v>2472000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>2267000.0</v>
+      </c>
+      <c r="BA17">
+        <v>2308000.0</v>
+      </c>
+      <c r="BB17">
+        <v>2322000.0</v>
+      </c>
+      <c r="BC17">
+        <v>2418000.0</v>
+      </c>
+      <c r="BD17">
+        <v>2218000.0</v>
+      </c>
+      <c r="BE17">
+        <v>2304000.0</v>
+      </c>
+      <c r="BF17">
+        <v>2128000.0</v>
+      </c>
+      <c r="BG17">
+        <v>2236000.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>2180000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>2106000.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+    </row>
+    <row r="18" spans="1:119">
+      <c r="A18" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>32181000.0</v>
+      </c>
+      <c r="D18">
+        <v>32531000.0</v>
+      </c>
+      <c r="E18">
+        <v>31805000.0</v>
+      </c>
+      <c r="F18">
+        <v>30705000.0</v>
+      </c>
+      <c r="G18">
+        <v>26750000.0</v>
+      </c>
+      <c r="H18">
+        <v>20881000.0</v>
+      </c>
+      <c r="I18">
+        <v>20691000.0</v>
+      </c>
+      <c r="J18">
+        <v>20716000.0</v>
+      </c>
+      <c r="K18">
+        <v>20353000.0</v>
+      </c>
+      <c r="L18">
+        <v>21358000.0</v>
+      </c>
+      <c r="M18">
+        <v>21641000.0</v>
+      </c>
+      <c r="N18">
+        <v>21939000.0</v>
+      </c>
+      <c r="O18">
+        <v>23092000.0</v>
+      </c>
+      <c r="P18">
+        <v>24048000.0</v>
+      </c>
+      <c r="Q18">
+        <v>22520000.0</v>
+      </c>
+      <c r="R18">
+        <v>19804000.0</v>
+      </c>
+      <c r="S18">
+        <v>17018000.0</v>
+      </c>
+      <c r="T18">
+        <v>17350000.0</v>
+      </c>
+      <c r="U18">
+        <v>17966000.0</v>
+      </c>
+      <c r="V18">
+        <v>18527000.0</v>
+      </c>
+      <c r="W18">
+        <v>17264000.0</v>
+      </c>
+      <c r="X18">
+        <v>18902000.0</v>
+      </c>
+      <c r="Y18">
+        <v>18306000.0</v>
+      </c>
+      <c r="Z18">
+        <v>18290000.0</v>
+      </c>
+      <c r="AA18">
+        <v>17365000.0</v>
+      </c>
+      <c r="AB18">
+        <v>14663000.0</v>
+      </c>
+      <c r="AC18">
+        <v>14967000.0</v>
+      </c>
+      <c r="AD18">
+        <v>14889000.0</v>
+      </c>
+      <c r="AE18">
+        <v>14665000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+    </row>
+    <row r="19" spans="1:119">
+      <c r="A19" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+    </row>
+    <row r="20" spans="1:119">
+      <c r="A20" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>677000.0</v>
+      </c>
+      <c r="AK20">
+        <v>4167000.0</v>
+      </c>
+      <c r="AL20">
+        <v>-278000.0</v>
+      </c>
+      <c r="AM20">
+        <v>162000.0</v>
+      </c>
+      <c r="AN20">
+        <v>944000.0</v>
+      </c>
+      <c r="AO20">
+        <v>-944000.0</v>
+      </c>
+      <c r="AP20">
+        <v>472000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>472000.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>472000.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+    </row>
+    <row r="21" spans="1:119">
+      <c r="A21" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21">
+        <v>19248000.0</v>
+      </c>
+      <c r="C21">
+        <v>17263000.0</v>
+      </c>
+      <c r="D21">
+        <v>13177000.0</v>
+      </c>
+      <c r="E21">
+        <v>18916000.0</v>
+      </c>
+      <c r="F21">
+        <v>14910000.0</v>
+      </c>
+      <c r="G21">
+        <v>-549000.0</v>
+      </c>
+      <c r="H21">
+        <v>8234000.0</v>
+      </c>
+      <c r="I21">
+        <v>9410000.0</v>
+      </c>
+      <c r="J21">
+        <v>14249000.0</v>
+      </c>
+      <c r="K21">
+        <v>8526000.0</v>
+      </c>
+      <c r="L21">
+        <v>4746000.0</v>
+      </c>
+      <c r="M21">
+        <v>11627000.0</v>
+      </c>
+      <c r="N21">
+        <v>12055000.0</v>
+      </c>
+      <c r="O21">
+        <v>11421000.0</v>
+      </c>
+      <c r="P21">
+        <v>12798000.0</v>
+      </c>
+      <c r="Q21">
+        <v>13049000.0</v>
+      </c>
+      <c r="R21">
+        <v>10874000.0</v>
+      </c>
+      <c r="S21">
+        <v>8230000.0</v>
+      </c>
+      <c r="T21">
+        <v>5526000.0</v>
+      </c>
+      <c r="U21">
+        <v>9298000.0</v>
+      </c>
+      <c r="V21">
+        <v>10794000.0</v>
+      </c>
+      <c r="W21">
+        <v>9401000.0</v>
+      </c>
+      <c r="X21">
+        <v>8787000.0</v>
+      </c>
+      <c r="Y21">
+        <v>8518000.0</v>
+      </c>
+      <c r="Z21">
+        <v>7233000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-1836000.0</v>
+      </c>
+      <c r="AB21">
+        <v>6330000.0</v>
+      </c>
+      <c r="AC21">
+        <v>7862000.0</v>
+      </c>
+      <c r="AD21">
+        <v>7980000.0</v>
+      </c>
+      <c r="AE21">
+        <v>7194000.0</v>
+      </c>
+      <c r="AF21">
+        <v>6363000.0</v>
+      </c>
+      <c r="AG21">
+        <v>7482000.0</v>
+      </c>
+      <c r="AH21">
+        <v>6837000.0</v>
+      </c>
+      <c r="AI21">
+        <v>6038000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>6524000.0</v>
+      </c>
+      <c r="AK21">
+        <v>2625000.0</v>
+      </c>
+      <c r="AL21">
+        <v>3725000.0</v>
+      </c>
+      <c r="AM21">
+        <v>3548000.0</v>
+      </c>
+      <c r="AN21">
+        <v>3532000.0</v>
+      </c>
+      <c r="AO21">
+        <v>3706000.0</v>
+      </c>
+      <c r="AP21">
+        <v>4029000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>3370000.0</v>
+      </c>
+      <c r="AR21">
+        <v>3826000.0</v>
+      </c>
+      <c r="AS21">
+        <v>3788000.0</v>
+      </c>
+      <c r="AT21">
+        <v>3754000.0</v>
+      </c>
+      <c r="AU21">
+        <v>3410000.0</v>
+      </c>
+      <c r="AV21">
+        <v>3175000.0</v>
+      </c>
+      <c r="AW21">
+        <v>3416000.0</v>
+      </c>
+      <c r="AX21">
+        <v>3592000.0</v>
+      </c>
+      <c r="AY21">
+        <v>3187000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>2881000.0</v>
+      </c>
+      <c r="BA21">
+        <v>2935000.0</v>
+      </c>
+      <c r="BB21">
+        <v>2961000.0</v>
+      </c>
+      <c r="BC21">
+        <v>3073000.0</v>
+      </c>
+      <c r="BD21">
+        <v>2850000.0</v>
+      </c>
+      <c r="BE21">
+        <v>2896000.0</v>
+      </c>
+      <c r="BF21">
+        <v>2668000.0</v>
+      </c>
+      <c r="BG21">
+        <v>2792000.0</v>
+      </c>
+      <c r="BH21">
+        <v>2074000.0</v>
+      </c>
+      <c r="BI21">
+        <v>2742000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>2638000.0</v>
+      </c>
+      <c r="BK21">
+        <v>3202000.0</v>
+      </c>
+      <c r="BL21">
+        <v>1912000.0</v>
+      </c>
+      <c r="BM21">
+        <v>2930000.0</v>
+      </c>
+      <c r="BN21">
+        <v>2527000.0</v>
+      </c>
+      <c r="BO21">
+        <v>3107000.0</v>
+      </c>
+      <c r="BP21">
+        <v>2081000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>2258000.0</v>
+      </c>
+      <c r="BR21">
+        <v>1589000.0</v>
+      </c>
+      <c r="BS21">
+        <v>2647000.0</v>
+      </c>
+      <c r="BT21">
+        <v>2037000.0</v>
+      </c>
+      <c r="BU21">
+        <v>105000.0</v>
+      </c>
+      <c r="BV21">
+        <v>2902000.0</v>
+      </c>
+      <c r="BW21">
+        <v>2777000.0</v>
+      </c>
+      <c r="BX21">
+        <v>2632000.0</v>
+      </c>
+      <c r="BY21">
+        <v>2606000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>2324000.0</v>
+      </c>
+      <c r="CA21">
+        <v>2292000.0</v>
+      </c>
+      <c r="CB21">
+        <v>2195000.0</v>
+      </c>
+      <c r="CC21">
+        <v>2447000.0</v>
+      </c>
+      <c r="CD21">
+        <v>2418000.0</v>
+      </c>
+      <c r="CE21">
+        <v>2155000.0</v>
+      </c>
+      <c r="CF21">
+        <v>2091000.0</v>
+      </c>
+      <c r="CG21">
+        <v>2172000.0</v>
+      </c>
+      <c r="CH21">
+        <v>2054000.0</v>
+      </c>
+      <c r="CI21">
+        <v>2469000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>2874000.0</v>
+      </c>
+      <c r="CK21">
+        <v>3302000.0</v>
+      </c>
+      <c r="CL21">
+        <v>2473000.0</v>
+      </c>
+      <c r="CM21">
+        <v>2914000.0</v>
+      </c>
+      <c r="CN21">
+        <v>3877000.0</v>
+      </c>
+      <c r="CO21">
+        <v>4081000.0</v>
+      </c>
+      <c r="CP21">
+        <v>2506000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>3446000.0</v>
+      </c>
+      <c r="CR21">
+        <v>2447000.0</v>
+      </c>
+      <c r="CS21">
+        <v>3097000.0</v>
+      </c>
+      <c r="CT21">
+        <v>3189000.0</v>
+      </c>
+      <c r="CU21">
+        <v>3278000.0</v>
+      </c>
+      <c r="CV21">
+        <v>3089000.0</v>
+      </c>
+      <c r="CW21">
+        <v>3102000.0</v>
+      </c>
+      <c r="CX21">
+        <v>2870000.0</v>
+      </c>
+      <c r="CY21">
+        <v>3010000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>2875000.0</v>
+      </c>
+      <c r="DA21">
+        <v>3346000.0</v>
+      </c>
+      <c r="DB21">
+        <v>3104000.0</v>
+      </c>
+      <c r="DC21">
+        <v>2928000.0</v>
+      </c>
+      <c r="DD21">
+        <v>2950000.0</v>
+      </c>
+      <c r="DE21">
+        <v>3100000.0</v>
+      </c>
+      <c r="DF21">
+        <v>2730000.0</v>
+      </c>
+      <c r="DG21">
+        <v>2810000.0</v>
+      </c>
+      <c r="DH21">
+        <v>2600000.0</v>
+      </c>
+      <c r="DI21">
+        <v>2980000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>3070000.0</v>
+      </c>
+      <c r="DK21">
+        <v>2830000.0</v>
+      </c>
+      <c r="DL21">
+        <v>2650000.0</v>
+      </c>
+      <c r="DM21">
+        <v>2740000.0</v>
+      </c>
+      <c r="DN21">
+        <v>2870000.0</v>
+      </c>
+      <c r="DO21">
+        <v>2550000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:119">
+      <c r="A22" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+    </row>
+    <row r="23" spans="1:119">
+      <c r="A23" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23">
+        <v>33255000.0</v>
+      </c>
+      <c r="C23">
+        <v>33243000.0</v>
+      </c>
+      <c r="D23">
+        <v>32861000.0</v>
+      </c>
+      <c r="E23">
+        <v>31985000.0</v>
+      </c>
+      <c r="F23">
+        <v>35348000.0</v>
+      </c>
+      <c r="G23">
+        <v>44023000.0</v>
+      </c>
+      <c r="H23">
+        <v>24950000.0</v>
+      </c>
+      <c r="I23">
+        <v>24664000.0</v>
+      </c>
+      <c r="J23">
+        <v>19047000.0</v>
+      </c>
+      <c r="K23">
+        <v>23125000.0</v>
+      </c>
+      <c r="L23">
+        <v>21508000.0</v>
+      </c>
+      <c r="M23">
+        <v>18890000.0</v>
+      </c>
+      <c r="N23">
+        <v>17029000.0</v>
+      </c>
+      <c r="O23">
+        <v>17472000.0</v>
+      </c>
+      <c r="P23">
+        <v>17098000.0</v>
+      </c>
+      <c r="Q23">
+        <v>16182000.0</v>
+      </c>
+      <c r="R23">
+        <v>15898000.0</v>
+      </c>
+      <c r="S23">
+        <v>14306000.0</v>
+      </c>
+      <c r="T23">
+        <v>18781000.0</v>
+      </c>
+      <c r="U23">
+        <v>15458000.0</v>
+      </c>
+      <c r="V23">
+        <v>15795000.0</v>
+      </c>
+      <c r="W23">
+        <v>15882000.0</v>
+      </c>
+      <c r="X23">
+        <v>18548000.0</v>
+      </c>
+      <c r="Y23">
+        <v>17818000.0</v>
+      </c>
+      <c r="Z23">
+        <v>19245000.0</v>
+      </c>
+      <c r="AA23">
+        <v>26911000.0</v>
+      </c>
+      <c r="AB23">
+        <v>15659000.0</v>
+      </c>
+      <c r="AC23">
+        <v>14776000.0</v>
+      </c>
+      <c r="AD23">
+        <v>14295000.0</v>
+      </c>
+      <c r="AE23">
+        <v>13631000.0</v>
+      </c>
+      <c r="AF23">
+        <v>14524000.0</v>
+      </c>
+      <c r="AG23">
+        <v>12925000.0</v>
+      </c>
+      <c r="AH23">
+        <v>13344000.0</v>
+      </c>
+      <c r="AI23">
+        <v>12929000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>12266000.0</v>
+      </c>
+      <c r="AK23">
+        <v>16414000.0</v>
+      </c>
+      <c r="AL23">
+        <v>10765000.0</v>
+      </c>
+      <c r="AM23">
+        <v>10067000.0</v>
+      </c>
+      <c r="AN23">
+        <v>10037000.0</v>
+      </c>
+      <c r="AO23">
+        <v>9776000.0</v>
+      </c>
+      <c r="AP23">
+        <v>9343000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>9466000.0</v>
+      </c>
+      <c r="AR23">
+        <v>9149000.0</v>
+      </c>
+      <c r="AS23">
+        <v>9219000.0</v>
+      </c>
+      <c r="AT23">
+        <v>9530000.0</v>
+      </c>
+      <c r="AU23">
+        <v>9194000.0</v>
+      </c>
+      <c r="AV23">
+        <v>9311000.0</v>
+      </c>
+      <c r="AW23">
+        <v>8890000.0</v>
+      </c>
+      <c r="AX23">
+        <v>9125000.0</v>
+      </c>
+      <c r="AY23">
+        <v>8734000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>9249000.0</v>
+      </c>
+      <c r="BA23">
+        <v>9132000.0</v>
+      </c>
+      <c r="BB23">
+        <v>9535000.0</v>
+      </c>
+      <c r="BC23">
+        <v>9538000.0</v>
+      </c>
+      <c r="BD23">
+        <v>10837000.0</v>
+      </c>
+      <c r="BE23">
+        <v>10143000.0</v>
+      </c>
+      <c r="BF23">
+        <v>10560000.0</v>
+      </c>
+      <c r="BG23">
+        <v>10295000.0</v>
+      </c>
+      <c r="BH23">
+        <v>11024000.0</v>
+      </c>
+      <c r="BI23">
+        <v>10317000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>10606000.0</v>
+      </c>
+      <c r="BK23">
+        <v>9998000.0</v>
+      </c>
+      <c r="BL23">
+        <v>11798000.0</v>
+      </c>
+      <c r="BM23">
+        <v>10834000.0</v>
+      </c>
+      <c r="BN23">
+        <v>12063000.0</v>
+      </c>
+      <c r="BO23">
+        <v>10639000.0</v>
+      </c>
+      <c r="BP23">
+        <v>11658000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>12124000.0</v>
+      </c>
+      <c r="BR23">
+        <v>12658000.0</v>
+      </c>
+      <c r="BS23">
+        <v>12011000.0</v>
+      </c>
+      <c r="BT23">
+        <v>12394000.0</v>
+      </c>
+      <c r="BU23">
+        <v>14525000.0</v>
+      </c>
+      <c r="BV23">
+        <v>11369000.0</v>
+      </c>
+      <c r="BW23">
+        <v>11983000.0</v>
+      </c>
+      <c r="BX23">
+        <v>13104000.0</v>
+      </c>
+      <c r="BY23">
+        <v>13231000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>12931000.0</v>
+      </c>
+      <c r="CA23">
+        <v>12825000.0</v>
+      </c>
+      <c r="CB23">
+        <v>12713000.0</v>
+      </c>
+      <c r="CC23">
+        <v>12200000.0</v>
+      </c>
+      <c r="CD23">
+        <v>12142000.0</v>
+      </c>
+      <c r="CE23">
+        <v>11929000.0</v>
+      </c>
+      <c r="CF23">
+        <v>11268000.0</v>
+      </c>
+      <c r="CG23">
+        <v>10885000.0</v>
+      </c>
+      <c r="CH23">
+        <v>10314000.0</v>
+      </c>
+      <c r="CI23">
+        <v>9920000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>8053000.0</v>
+      </c>
+      <c r="CK23">
+        <v>8179000.0</v>
+      </c>
+      <c r="CL23">
+        <v>7842000.0</v>
+      </c>
+      <c r="CM23">
+        <v>7980000.0</v>
+      </c>
+      <c r="CN23">
+        <v>8060000.0</v>
+      </c>
+      <c r="CO23">
+        <v>7775000.0</v>
+      </c>
+      <c r="CP23">
+        <v>8315000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>8058000.0</v>
+      </c>
+      <c r="CR23">
+        <v>8573000.0</v>
+      </c>
+      <c r="CS23">
+        <v>7593000.0</v>
+      </c>
+      <c r="CT23">
+        <v>7322000.0</v>
+      </c>
+      <c r="CU23">
+        <v>7165000.0</v>
+      </c>
+      <c r="CV23">
+        <v>7498000.0</v>
+      </c>
+      <c r="CW23">
+        <v>7379000.0</v>
+      </c>
+      <c r="CX23">
+        <v>7773000.0</v>
+      </c>
+      <c r="CY23">
+        <v>7973000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>8040000.0</v>
+      </c>
+      <c r="DA23">
+        <v>7625000.0</v>
+      </c>
+      <c r="DB23">
+        <v>7421000.0</v>
+      </c>
+      <c r="DC23">
+        <v>7295000.0</v>
+      </c>
+      <c r="DD23">
+        <v>11310000.0</v>
+      </c>
+      <c r="DE23">
+        <v>11180000.0</v>
+      </c>
+      <c r="DF23">
+        <v>11660000.0</v>
+      </c>
+      <c r="DG23">
+        <v>11290000.0</v>
+      </c>
+      <c r="DH23">
+        <v>11990000.0</v>
+      </c>
+      <c r="DI23">
+        <v>11550000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>11330000.0</v>
+      </c>
+      <c r="DK23">
+        <v>11080000.0</v>
+      </c>
+      <c r="DL23">
+        <v>10540000.0</v>
+      </c>
+      <c r="DM23">
+        <v>10300000.0</v>
+      </c>
+      <c r="DN23">
+        <v>10100000.0</v>
+      </c>
+      <c r="DO23">
+        <v>10160000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:119">
+      <c r="A24" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+    </row>
+    <row r="25" spans="1:119">
+      <c r="A25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1665000.0</v>
+      </c>
+      <c r="D25">
+        <v>1761000.0</v>
+      </c>
+      <c r="E25">
+        <v>1758000.0</v>
+      </c>
+      <c r="F25">
+        <v>1773000.0</v>
+      </c>
+      <c r="G25">
+        <v>1445000.0</v>
+      </c>
+      <c r="H25">
+        <v>765000.0</v>
+      </c>
+      <c r="I25">
+        <v>744000.0</v>
+      </c>
+      <c r="J25">
+        <v>758000.0</v>
+      </c>
+      <c r="K25">
+        <v>766000.0</v>
+      </c>
+      <c r="L25">
+        <v>803000.0</v>
+      </c>
+      <c r="M25">
+        <v>352000.0</v>
+      </c>
+      <c r="N25">
+        <v>360000.0</v>
+      </c>
+      <c r="O25">
+        <v>883000.0</v>
+      </c>
+      <c r="P25">
+        <v>1008000.0</v>
+      </c>
+      <c r="Q25">
+        <v>954000.0</v>
+      </c>
+      <c r="R25">
+        <v>955000.0</v>
+      </c>
+      <c r="S25">
+        <v>879000.0</v>
+      </c>
+      <c r="T25">
+        <v>859000.0</v>
+      </c>
+      <c r="U25">
+        <v>854000.0</v>
+      </c>
+      <c r="V25">
+        <v>862000.0</v>
+      </c>
+      <c r="W25">
+        <v>866000.0</v>
+      </c>
+      <c r="X25">
+        <v>906000.0</v>
+      </c>
+      <c r="Y25">
+        <v>819000.0</v>
+      </c>
+      <c r="Z25">
+        <v>967000.0</v>
+      </c>
+      <c r="AA25">
+        <v>959000.0</v>
+      </c>
+      <c r="AB25">
+        <v>659000.0</v>
+      </c>
+      <c r="AC25">
+        <v>668000.0</v>
+      </c>
+      <c r="AD25">
+        <v>691000.0</v>
+      </c>
+      <c r="AE25">
+        <v>678000.0</v>
+      </c>
+      <c r="AF25">
+        <v>731000.0</v>
+      </c>
+      <c r="AG25">
+        <v>704000.0</v>
+      </c>
+      <c r="AH25">
+        <v>712000.0</v>
+      </c>
+      <c r="AI25">
+        <v>706000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>670000.0</v>
+      </c>
+      <c r="AK25">
+        <v>680000.0</v>
+      </c>
+      <c r="AL25">
+        <v>472000.0</v>
+      </c>
+      <c r="AM25">
+        <v>470000.0</v>
+      </c>
+      <c r="AN25">
+        <v>476000.0</v>
+      </c>
+      <c r="AO25">
+        <v>451000.0</v>
+      </c>
+      <c r="AP25">
+        <v>420000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>453000.0</v>
+      </c>
+      <c r="AR25">
+        <v>447000.0</v>
+      </c>
+      <c r="AS25">
+        <v>446000.0</v>
+      </c>
+      <c r="AT25">
+        <v>437000.0</v>
+      </c>
+      <c r="AU25">
+        <v>425000.0</v>
+      </c>
+      <c r="AV25">
+        <v>533000.0</v>
+      </c>
+      <c r="AW25">
+        <v>529000.0</v>
+      </c>
+      <c r="AX25">
+        <v>505000.0</v>
+      </c>
+      <c r="AY25">
+        <v>496000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>493000.0</v>
+      </c>
+      <c r="BA25">
+        <v>498000.0</v>
+      </c>
+      <c r="BB25">
+        <v>496000.0</v>
+      </c>
+      <c r="BC25">
+        <v>506000.0</v>
+      </c>
+      <c r="BD25">
+        <v>514000.0</v>
+      </c>
+      <c r="BE25">
+        <v>504000.0</v>
+      </c>
+      <c r="BF25">
+        <v>513000.0</v>
+      </c>
+      <c r="BG25">
+        <v>510000.0</v>
+      </c>
+      <c r="BH25">
+        <v>543000.0</v>
+      </c>
+      <c r="BI25">
+        <v>540000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>557000.0</v>
+      </c>
+      <c r="BK25">
+        <v>578000.0</v>
+      </c>
+      <c r="BL25">
+        <v>569000.0</v>
+      </c>
+      <c r="BM25">
+        <v>569000.0</v>
+      </c>
+      <c r="BN25">
+        <v>596000.0</v>
+      </c>
+      <c r="BO25">
+        <v>608000.0</v>
+      </c>
+      <c r="BP25">
+        <v>565000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>577000.0</v>
+      </c>
+      <c r="BR25">
+        <v>572000.0</v>
+      </c>
+      <c r="BS25">
+        <v>567000.0</v>
+      </c>
+      <c r="BT25">
+        <v>446000.0</v>
+      </c>
+      <c r="BU25">
+        <v>484000.0</v>
+      </c>
+      <c r="BV25">
+        <v>436000.0</v>
+      </c>
+      <c r="BW25">
+        <v>460000.0</v>
+      </c>
+      <c r="BX25">
+        <v>477000.0</v>
+      </c>
+      <c r="BY25">
+        <v>481000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>540000.0</v>
+      </c>
+      <c r="CA25">
+        <v>558000.0</v>
+      </c>
+      <c r="CB25">
+        <v>618000.0</v>
+      </c>
+      <c r="CC25">
+        <v>651000.0</v>
+      </c>
+      <c r="CD25">
+        <v>692000.0</v>
+      </c>
+      <c r="CE25">
+        <v>718000.0</v>
+      </c>
+      <c r="CF25">
+        <v>787000.0</v>
+      </c>
+      <c r="CG25">
+        <v>1083000.0</v>
+      </c>
+      <c r="CH25">
+        <v>664000.0</v>
+      </c>
+      <c r="CI25">
+        <v>626000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>748000.0</v>
+      </c>
+      <c r="CK25">
+        <v>659000.0</v>
+      </c>
+      <c r="CL25">
+        <v>1012000.0</v>
+      </c>
+      <c r="CM25">
+        <v>1040000.0</v>
+      </c>
+      <c r="CN25">
+        <v>3458000.0</v>
+      </c>
+      <c r="CO25">
+        <v>-1341000.0</v>
+      </c>
+      <c r="CP25">
+        <v>1087000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>840000.0</v>
+      </c>
+      <c r="CR25">
+        <v>968000.0</v>
+      </c>
+      <c r="CS25">
+        <v>171000.0</v>
+      </c>
+      <c r="CT25">
+        <v>247000.0</v>
+      </c>
+      <c r="CU25">
+        <v>40000.0</v>
+      </c>
+      <c r="CV25">
+        <v>-92000.0</v>
+      </c>
+      <c r="CW25">
+        <v>181000.0</v>
+      </c>
+      <c r="CX25">
+        <v>60000.0</v>
+      </c>
+      <c r="CY25">
+        <v>167000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>43000.0</v>
+      </c>
+      <c r="DA25">
+        <v>135000.0</v>
+      </c>
+      <c r="DB25">
+        <v>148000.0</v>
+      </c>
+      <c r="DC25">
+        <v>170000.0</v>
+      </c>
+      <c r="DD25">
+        <v>150000.0</v>
+      </c>
+      <c r="DE25">
+        <v>140000.0</v>
+      </c>
+      <c r="DF25">
+        <v>170000.0</v>
+      </c>
+      <c r="DG25">
+        <v>180000.0</v>
+      </c>
+      <c r="DH25">
+        <v>170000.0</v>
+      </c>
+      <c r="DI25">
+        <v>170000.0</v>
+      </c>
+      <c r="DJ25">
+        <v>150000.0</v>
+      </c>
+      <c r="DK25">
+        <v>180000.0</v>
+      </c>
+      <c r="DL25">
+        <v>210000.0</v>
+      </c>
+      <c r="DM25">
+        <v>170000.0</v>
+      </c>
+      <c r="DN25">
+        <v>160000.0</v>
+      </c>
+      <c r="DO25">
+        <v>160000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:119">
+      <c r="A26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+    </row>
+    <row r="27" spans="1:119">
+      <c r="A27" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
+        <v>17509000.0</v>
+      </c>
+      <c r="G27">
+        <v>16583000.0</v>
+      </c>
+      <c r="H27">
+        <v>275000.0</v>
+      </c>
+      <c r="I27">
+        <v>99000.0</v>
+      </c>
+      <c r="J27">
+        <v>88000.0</v>
+      </c>
+      <c r="K27">
+        <v>88000.0</v>
+      </c>
+      <c r="L27">
+        <v>140000.0</v>
+      </c>
+      <c r="M27">
+        <v>159000.0</v>
+      </c>
+      <c r="N27">
+        <v>159000.0</v>
+      </c>
+      <c r="O27">
+        <v>154000.0</v>
+      </c>
+      <c r="P27">
+        <v>72000.0</v>
+      </c>
+      <c r="Q27">
+        <v>57000.0</v>
+      </c>
+      <c r="R27">
+        <v>67000.0</v>
+      </c>
+      <c r="S27">
+        <v>103000.0</v>
+      </c>
+      <c r="T27">
+        <v>67000.0</v>
+      </c>
+      <c r="U27">
+        <v>81000.0</v>
+      </c>
+      <c r="V27">
+        <v>62000.0</v>
+      </c>
+      <c r="W27">
+        <v>77000.0</v>
+      </c>
+      <c r="X27">
+        <v>119000.0</v>
+      </c>
+      <c r="Y27">
+        <v>101000.0</v>
+      </c>
+      <c r="Z27">
+        <v>157000.0</v>
+      </c>
+      <c r="AA27">
+        <v>184000.0</v>
+      </c>
+      <c r="AB27">
+        <v>117000.0</v>
+      </c>
+      <c r="AC27">
+        <v>132000.0</v>
+      </c>
+      <c r="AD27">
+        <v>171000.0</v>
+      </c>
+      <c r="AE27">
+        <v>139000.0</v>
+      </c>
+      <c r="AF27">
+        <v>199000.0</v>
+      </c>
+      <c r="AG27">
+        <v>98000.0</v>
+      </c>
+      <c r="AH27">
+        <v>165000.0</v>
+      </c>
+      <c r="AI27">
+        <v>103000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>112000.0</v>
+      </c>
+      <c r="AK27">
+        <v>119000.0</v>
+      </c>
+      <c r="AL27">
+        <v>138000.0</v>
+      </c>
+      <c r="AM27">
+        <v>64000.0</v>
+      </c>
+      <c r="AN27">
+        <v>183000.0</v>
+      </c>
+      <c r="AO27">
+        <v>123000.0</v>
+      </c>
+      <c r="AP27">
+        <v>151000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>117000.0</v>
+      </c>
+      <c r="AR27">
+        <v>159000.0</v>
+      </c>
+      <c r="AS27">
+        <v>88000.0</v>
+      </c>
+      <c r="AT27">
+        <v>127000.0</v>
+      </c>
+      <c r="AU27">
+        <v>78000.0</v>
+      </c>
+      <c r="AV27">
+        <v>136000.0</v>
+      </c>
+      <c r="AW27">
+        <v>150000.0</v>
+      </c>
+      <c r="AX27">
+        <v>204000.0</v>
+      </c>
+      <c r="AY27">
+        <v>97000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>103000.0</v>
+      </c>
+      <c r="BA27">
+        <v>81000.0</v>
+      </c>
+      <c r="BB27">
+        <v>113000.0</v>
+      </c>
+      <c r="BC27">
+        <v>99000.0</v>
+      </c>
+      <c r="BD27">
+        <v>115000.0</v>
+      </c>
+      <c r="BE27">
+        <v>67000.0</v>
+      </c>
+      <c r="BF27">
+        <v>90000.0</v>
+      </c>
+      <c r="BG27">
+        <v>100000.0</v>
+      </c>
+      <c r="BH27">
+        <v>103000.0</v>
+      </c>
+      <c r="BI27">
+        <v>123000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>128000.0</v>
+      </c>
+      <c r="BK27">
+        <v>124000.0</v>
+      </c>
+      <c r="BL27">
+        <v>177000.0</v>
+      </c>
+      <c r="BM27">
+        <v>72000.0</v>
+      </c>
+      <c r="BN27">
+        <v>138000.0</v>
+      </c>
+      <c r="BO27">
+        <v>71000.0</v>
+      </c>
+      <c r="BP27">
+        <v>92000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>108000.0</v>
+      </c>
+      <c r="BR27">
+        <v>120000.0</v>
+      </c>
+      <c r="BS27">
+        <v>110000.0</v>
+      </c>
+      <c r="BT27">
+        <v>152000.0</v>
+      </c>
+      <c r="BU27">
+        <v>241000.0</v>
+      </c>
+      <c r="BV27">
+        <v>274000.0</v>
+      </c>
+      <c r="BW27">
+        <v>266000.0</v>
+      </c>
+      <c r="BX27">
+        <v>252000.0</v>
+      </c>
+      <c r="BY27">
+        <v>263000.0</v>
+      </c>
+      <c r="BZ27">
+        <v>388000.0</v>
+      </c>
+      <c r="CA27">
+        <v>255000.0</v>
+      </c>
+      <c r="CB27">
+        <v>172000.0</v>
+      </c>
+      <c r="CC27">
+        <v>178000.0</v>
+      </c>
+      <c r="CD27"/>
+      <c r="CE27">
+        <v>116000.0</v>
+      </c>
+      <c r="CF27"/>
+      <c r="CG27">
+        <v>230000.0</v>
+      </c>
+      <c r="CH27">
+        <v>6000.0</v>
+      </c>
+      <c r="CI27">
+        <v>6000.0</v>
+      </c>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27">
+        <v>3960000.0</v>
+      </c>
+      <c r="DD27">
+        <v>3960000.0</v>
+      </c>
+      <c r="DE27">
+        <v>3970000.0</v>
+      </c>
+      <c r="DF27">
+        <v>4010000.0</v>
+      </c>
+      <c r="DG27">
+        <v>4020000.0</v>
+      </c>
+      <c r="DH27">
+        <v>4230000.0</v>
+      </c>
+      <c r="DI27">
+        <v>4160000.0</v>
+      </c>
+      <c r="DJ27">
+        <v>4100000.0</v>
+      </c>
+      <c r="DK27">
+        <v>3980000.0</v>
+      </c>
+      <c r="DL27">
+        <v>3800000.0</v>
+      </c>
+      <c r="DM27">
+        <v>3770000.0</v>
+      </c>
+      <c r="DN27">
+        <v>3700000.0</v>
+      </c>
+      <c r="DO27">
+        <v>3640000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:119">
+      <c r="A28" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28">
+        <v>17522000.0</v>
+      </c>
+      <c r="C28">
+        <v>23615000.0</v>
+      </c>
+      <c r="D28">
+        <v>16631000.0</v>
+      </c>
+      <c r="E28">
+        <v>13648000.0</v>
+      </c>
+      <c r="F28">
+        <v>14128000.0</v>
+      </c>
+      <c r="G28">
+        <v>13262000.0</v>
+      </c>
+      <c r="H28">
+        <v>10655000.0</v>
+      </c>
+      <c r="I28">
+        <v>11382000.0</v>
+      </c>
+      <c r="J28">
+        <v>10774000.0</v>
+      </c>
+      <c r="K28">
+        <v>11543000.0</v>
+      </c>
+      <c r="L28">
+        <v>11052000.0</v>
+      </c>
+      <c r="M28">
+        <v>10457000.0</v>
+      </c>
+      <c r="N28">
+        <v>10119000.0</v>
+      </c>
+      <c r="O28">
+        <v>10691000.0</v>
+      </c>
+      <c r="P28">
+        <v>9486000.0</v>
+      </c>
+      <c r="Q28">
+        <v>9583000.0</v>
+      </c>
+      <c r="R28">
+        <v>9578000.0</v>
+      </c>
+      <c r="S28">
+        <v>7830000.0</v>
+      </c>
+      <c r="T28">
+        <v>10991000.0</v>
+      </c>
+      <c r="U28">
+        <v>9366000.0</v>
+      </c>
+      <c r="V28">
+        <v>9074000.0</v>
+      </c>
+      <c r="W28">
+        <v>9063000.0</v>
+      </c>
+      <c r="X28">
+        <v>9957000.0</v>
+      </c>
+      <c r="Y28">
+        <v>8981000.0</v>
+      </c>
+      <c r="Z28">
+        <v>8950000.0</v>
+      </c>
+      <c r="AA28">
+        <v>8751000.0</v>
+      </c>
+      <c r="AB28">
+        <v>7558000.0</v>
+      </c>
+      <c r="AC28">
+        <v>7556000.0</v>
+      </c>
+      <c r="AD28">
+        <v>7527000.0</v>
+      </c>
+      <c r="AE28">
+        <v>7340000.0</v>
+      </c>
+      <c r="AF28">
+        <v>7222000.0</v>
+      </c>
+      <c r="AG28">
+        <v>6916000.0</v>
+      </c>
+      <c r="AH28">
+        <v>7024000.0</v>
+      </c>
+      <c r="AI28">
+        <v>7026000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>6659000.0</v>
+      </c>
+      <c r="AK28">
+        <v>7072000.0</v>
+      </c>
+      <c r="AL28">
+        <v>6242000.0</v>
+      </c>
+      <c r="AM28">
+        <v>6056000.0</v>
+      </c>
+      <c r="AN28">
+        <v>5825000.0</v>
+      </c>
+      <c r="AO28">
+        <v>5939000.0</v>
+      </c>
+      <c r="AP28">
+        <v>5900000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>5793000.0</v>
+      </c>
+      <c r="AR28">
+        <v>5533000.0</v>
+      </c>
+      <c r="AS28">
+        <v>5468000.0</v>
+      </c>
+      <c r="AT28">
+        <v>5694000.0</v>
+      </c>
+      <c r="AU28">
+        <v>5541000.0</v>
+      </c>
+      <c r="AV28">
+        <v>5370000.0</v>
+      </c>
+      <c r="AW28">
+        <v>5115000.0</v>
+      </c>
+      <c r="AX28">
+        <v>5275000.0</v>
+      </c>
+      <c r="AY28">
+        <v>5106000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>5108000.0</v>
+      </c>
+      <c r="BA28">
+        <v>4864000.0</v>
+      </c>
+      <c r="BB28">
+        <v>5241000.0</v>
+      </c>
+      <c r="BC28">
+        <v>5088000.0</v>
+      </c>
+      <c r="BD28">
+        <v>5150000.0</v>
+      </c>
+      <c r="BE28">
+        <v>4857000.0</v>
+      </c>
+      <c r="BF28">
+        <v>5042000.0</v>
+      </c>
+      <c r="BG28">
+        <v>4981000.0</v>
+      </c>
+      <c r="BH28">
+        <v>4597000.0</v>
+      </c>
+      <c r="BI28">
+        <v>4621000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>4836000.0</v>
+      </c>
+      <c r="BK28">
+        <v>4689000.0</v>
+      </c>
+      <c r="BL28">
+        <v>4819000.0</v>
+      </c>
+      <c r="BM28">
+        <v>4376000.0</v>
+      </c>
+      <c r="BN28">
+        <v>4504000.0</v>
+      </c>
+      <c r="BO28">
+        <v>4336000.0</v>
+      </c>
+      <c r="BP28">
+        <v>4810000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>4542000.0</v>
+      </c>
+      <c r="BR28">
+        <v>4454000.0</v>
+      </c>
+      <c r="BS28">
+        <v>4562000.0</v>
+      </c>
+      <c r="BT28">
+        <v>3752000.0</v>
+      </c>
+      <c r="BU28">
+        <v>3629000.0</v>
+      </c>
+      <c r="BV28">
+        <v>3645000.0</v>
+      </c>
+      <c r="BW28">
+        <v>3575000.0</v>
+      </c>
+      <c r="BX28">
+        <v>3350000.0</v>
+      </c>
+      <c r="BY28">
+        <v>3234000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>3271000.0</v>
+      </c>
+      <c r="CA28">
+        <v>3396000.0</v>
+      </c>
+      <c r="CB28">
+        <v>3273000.0</v>
+      </c>
+      <c r="CC28">
+        <v>3046000.0</v>
+      </c>
+      <c r="CD28">
+        <v>3276000.0</v>
+      </c>
+      <c r="CE28">
+        <v>3300000.0</v>
+      </c>
+      <c r="CF28">
+        <v>3212000.0</v>
+      </c>
+      <c r="CG28">
+        <v>3177000.0</v>
+      </c>
+      <c r="CH28">
+        <v>3294000.0</v>
+      </c>
+      <c r="CI28">
+        <v>3230000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>2197000.0</v>
+      </c>
+      <c r="CK28">
+        <v>2485000.0</v>
+      </c>
+      <c r="CL28">
+        <v>2575000.0</v>
+      </c>
+      <c r="CM28">
+        <v>2627000.0</v>
+      </c>
+      <c r="CN28">
+        <v>2546000.0</v>
+      </c>
+      <c r="CO28">
+        <v>2443000.0</v>
+      </c>
+      <c r="CP28">
+        <v>2461000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>2452000.0</v>
+      </c>
+      <c r="CR28">
+        <v>2627000.0</v>
+      </c>
+      <c r="CS28">
+        <v>2338000.0</v>
+      </c>
+      <c r="CT28">
+        <v>2338000.0</v>
+      </c>
+      <c r="CU28">
+        <v>2151000.0</v>
+      </c>
+      <c r="CV28">
+        <v>2167000.0</v>
+      </c>
+      <c r="CW28">
+        <v>1930000.0</v>
+      </c>
+      <c r="CX28">
+        <v>1999000.0</v>
+      </c>
+      <c r="CY28">
+        <v>1846000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>1968000.0</v>
+      </c>
+      <c r="DA28">
+        <v>1834000.0</v>
+      </c>
+      <c r="DB28">
+        <v>1947000.0</v>
+      </c>
+      <c r="DC28">
+        <v>1842000.0</v>
+      </c>
+      <c r="DD28">
+        <v>3390000.0</v>
+      </c>
+      <c r="DE28">
+        <v>3240000.0</v>
+      </c>
+      <c r="DF28">
+        <v>3640000.0</v>
+      </c>
+      <c r="DG28">
+        <v>3250000.0</v>
+      </c>
+      <c r="DH28">
+        <v>3530000.0</v>
+      </c>
+      <c r="DI28">
+        <v>3230000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>3130000.0</v>
+      </c>
+      <c r="DK28">
+        <v>3120000.0</v>
+      </c>
+      <c r="DL28">
+        <v>2940000.0</v>
+      </c>
+      <c r="DM28">
+        <v>2760000.0</v>
+      </c>
+      <c r="DN28">
+        <v>2700000.0</v>
+      </c>
+      <c r="DO28">
+        <v>2880000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:119">
+      <c r="A29" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>3560000.0</v>
+      </c>
+      <c r="D29">
+        <v>2372000.0</v>
+      </c>
+      <c r="E29">
+        <v>4046000.0</v>
+      </c>
+      <c r="F29">
+        <v>3262000.0</v>
+      </c>
+      <c r="G29">
+        <v>-277000.0</v>
+      </c>
+      <c r="H29">
+        <v>1639000.0</v>
+      </c>
+      <c r="I29">
+        <v>2206000.0</v>
+      </c>
+      <c r="J29">
+        <v>2970000.0</v>
+      </c>
+      <c r="K29">
+        <v>1758000.0</v>
+      </c>
+      <c r="L29">
+        <v>649000.0</v>
+      </c>
+      <c r="M29">
+        <v>2583000.0</v>
+      </c>
+      <c r="N29">
+        <v>2531000.0</v>
+      </c>
+      <c r="O29">
+        <v>2398000.0</v>
+      </c>
+      <c r="P29">
+        <v>2599000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2725000.0</v>
+      </c>
+      <c r="R29">
+        <v>2244000.0</v>
+      </c>
+      <c r="S29">
+        <v>1631000.0</v>
+      </c>
+      <c r="T29">
+        <v>1031000.0</v>
+      </c>
+      <c r="U29">
+        <v>1938000.0</v>
+      </c>
+      <c r="V29">
+        <v>2286000.0</v>
+      </c>
+      <c r="W29">
+        <v>1930000.0</v>
+      </c>
+      <c r="X29">
+        <v>1738000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1747000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1436000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-613000.0</v>
+      </c>
+      <c r="AB29">
+        <v>1249000.0</v>
+      </c>
+      <c r="AC29">
+        <v>1552000.0</v>
+      </c>
+      <c r="AD29">
+        <v>1514000.0</v>
+      </c>
+      <c r="AE29">
+        <v>1330000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+    </row>
+    <row r="30" spans="1:119">
+      <c r="A30" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30">
+        <v>23125000.0</v>
+      </c>
+      <c r="C30">
+        <v>23526000.0</v>
+      </c>
+      <c r="D30">
+        <v>22303000.0</v>
+      </c>
+      <c r="E30">
+        <v>22361000.0</v>
+      </c>
+      <c r="F30">
+        <v>25366000.0</v>
+      </c>
+      <c r="G30">
+        <v>29335000.0</v>
+      </c>
+      <c r="H30">
+        <v>18388000.0</v>
+      </c>
+      <c r="I30">
+        <v>18244000.0</v>
+      </c>
+      <c r="J30">
+        <v>16391000.0</v>
+      </c>
+      <c r="K30">
+        <v>17662000.0</v>
+      </c>
+      <c r="L30">
+        <v>17173000.0</v>
+      </c>
+      <c r="M30">
+        <v>16322000.0</v>
+      </c>
+      <c r="N30">
+        <v>15958000.0</v>
+      </c>
+      <c r="O30">
+        <v>16282000.0</v>
+      </c>
+      <c r="P30">
+        <v>16252000.0</v>
+      </c>
+      <c r="Q30">
+        <v>15320000.0</v>
+      </c>
+      <c r="R30">
+        <v>15006000.0</v>
+      </c>
+      <c r="S30">
+        <v>13282000.0</v>
+      </c>
+      <c r="T30">
+        <v>17457000.0</v>
+      </c>
+      <c r="U30">
+        <v>13976000.0</v>
+      </c>
+      <c r="V30">
+        <v>13731000.0</v>
+      </c>
+      <c r="W30">
+        <v>13787000.0</v>
+      </c>
+      <c r="X30">
+        <v>14938000.0</v>
+      </c>
+      <c r="Y30">
+        <v>13310000.0</v>
+      </c>
+      <c r="Z30">
+        <v>13455000.0</v>
+      </c>
+      <c r="AA30">
+        <v>19457000.0</v>
+      </c>
+      <c r="AB30">
+        <v>12701000.0</v>
+      </c>
+      <c r="AC30">
+        <v>11974000.0</v>
+      </c>
+      <c r="AD30">
+        <v>11685000.0</v>
+      </c>
+      <c r="AE30">
+        <v>11261000.0</v>
+      </c>
+      <c r="AF30">
+        <v>11610000.0</v>
+      </c>
+      <c r="AG30">
+        <v>10856000.0</v>
+      </c>
+      <c r="AH30">
+        <v>11251000.0</v>
+      </c>
+      <c r="AI30">
+        <v>10986000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>10578000.0</v>
+      </c>
+      <c r="AK30">
+        <v>14867000.0</v>
+      </c>
+      <c r="AL30">
+        <v>9634000.0</v>
+      </c>
+      <c r="AM30">
+        <v>9000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>9036000.0</v>
+      </c>
+      <c r="AO30">
+        <v>8780000.0</v>
+      </c>
+      <c r="AP30">
+        <v>8363000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>8509000.0</v>
+      </c>
+      <c r="AR30">
+        <v>8209000.0</v>
+      </c>
+      <c r="AS30">
+        <v>8260000.0</v>
+      </c>
+      <c r="AT30">
+        <v>8541000.0</v>
+      </c>
+      <c r="AU30">
+        <v>8224000.0</v>
+      </c>
+      <c r="AV30">
+        <v>8383000.0</v>
+      </c>
+      <c r="AW30">
+        <v>7979000.0</v>
+      </c>
+      <c r="AX30">
+        <v>8220000.0</v>
+      </c>
+      <c r="AY30">
+        <v>7682000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>8196000.0</v>
+      </c>
+      <c r="BA30">
+        <v>8046000.0</v>
+      </c>
+      <c r="BB30">
+        <v>8017000.0</v>
+      </c>
+      <c r="BC30">
+        <v>7756000.0</v>
+      </c>
+      <c r="BD30">
+        <v>8194000.0</v>
+      </c>
+      <c r="BE30">
+        <v>7492000.0</v>
+      </c>
+      <c r="BF30">
+        <v>7840000.0</v>
+      </c>
+      <c r="BG30">
+        <v>7539000.0</v>
+      </c>
+      <c r="BH30">
+        <v>7410000.0</v>
+      </c>
+      <c r="BI30">
+        <v>7254000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>7402000.0</v>
+      </c>
+      <c r="BK30">
+        <v>6982000.0</v>
+      </c>
+      <c r="BL30">
+        <v>7800000.0</v>
+      </c>
+      <c r="BM30">
+        <v>7046000.0</v>
+      </c>
+      <c r="BN30">
+        <v>7230000.0</v>
+      </c>
+      <c r="BO30">
+        <v>7225000.0</v>
+      </c>
+      <c r="BP30">
+        <v>7540000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>7638000.0</v>
+      </c>
+      <c r="BR30">
+        <v>7954000.0</v>
+      </c>
+      <c r="BS30">
+        <v>7009000.0</v>
+      </c>
+      <c r="BT30">
+        <v>6688000.0</v>
+      </c>
+      <c r="BU30">
+        <v>6464000.0</v>
+      </c>
+      <c r="BV30">
+        <v>6137000.0</v>
+      </c>
+      <c r="BW30">
+        <v>6515000.0</v>
+      </c>
+      <c r="BX30">
+        <v>6203000.0</v>
+      </c>
+      <c r="BY30">
+        <v>6111000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>6409000.0</v>
+      </c>
+      <c r="CA30">
+        <v>6307000.0</v>
+      </c>
+      <c r="CB30">
+        <v>6182000.0</v>
+      </c>
+      <c r="CC30">
+        <v>5899000.0</v>
+      </c>
+      <c r="CD30">
+        <v>6284000.0</v>
+      </c>
+      <c r="CE30">
+        <v>6301000.0</v>
+      </c>
+      <c r="CF30">
+        <v>6304000.0</v>
+      </c>
+      <c r="CG30">
+        <v>6171000.0</v>
+      </c>
+      <c r="CH30">
+        <v>6125000.0</v>
+      </c>
+      <c r="CI30">
+        <v>5995000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>4440000.0</v>
+      </c>
+      <c r="CK30">
+        <v>4613000.0</v>
+      </c>
+      <c r="CL30">
+        <v>4682000.0</v>
+      </c>
+      <c r="CM30">
+        <v>4836000.0</v>
+      </c>
+      <c r="CN30">
+        <v>4746000.0</v>
+      </c>
+      <c r="CO30">
+        <v>4423000.0</v>
+      </c>
+      <c r="CP30">
+        <v>4527000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>4302000.0</v>
+      </c>
+      <c r="CR30">
+        <v>4774000.0</v>
+      </c>
+      <c r="CS30">
+        <v>4209000.0</v>
+      </c>
+      <c r="CT30">
+        <v>4055000.0</v>
+      </c>
+      <c r="CU30">
+        <v>3792000.0</v>
+      </c>
+      <c r="CV30">
+        <v>3844000.0</v>
+      </c>
+      <c r="CW30">
+        <v>3478000.0</v>
+      </c>
+      <c r="CX30">
+        <v>3606000.0</v>
+      </c>
+      <c r="CY30">
+        <v>3399000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>3405000.0</v>
+      </c>
+      <c r="DA30">
+        <v>3180000.0</v>
+      </c>
+      <c r="DB30">
+        <v>3330000.0</v>
+      </c>
+      <c r="DC30">
+        <v>3297000.0</v>
+      </c>
+      <c r="DD30">
+        <v>7350000.0</v>
+      </c>
+      <c r="DE30">
+        <v>7210000.0</v>
+      </c>
+      <c r="DF30">
+        <v>7650000.0</v>
+      </c>
+      <c r="DG30">
+        <v>7270000.0</v>
+      </c>
+      <c r="DH30">
+        <v>7760000.0</v>
+      </c>
+      <c r="DI30">
+        <v>7390000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>7230000.0</v>
+      </c>
+      <c r="DK30">
+        <v>7100000.0</v>
+      </c>
+      <c r="DL30">
+        <v>6740000.0</v>
+      </c>
+      <c r="DM30">
+        <v>6530000.0</v>
+      </c>
+      <c r="DN30">
+        <v>6400000.0</v>
+      </c>
+      <c r="DO30">
+        <v>6520000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:119">
+      <c r="A31" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
+        <v>-575000.0</v>
+      </c>
+      <c r="E31">
+        <v>-169000.0</v>
+      </c>
+      <c r="F31">
+        <v>-1943000.0</v>
+      </c>
+      <c r="G31">
+        <v>-8031000.0</v>
+      </c>
+      <c r="H31">
+        <v>8234000.0</v>
+      </c>
+      <c r="I31">
+        <v>-1137000.0</v>
+      </c>
+      <c r="J31">
+        <v>-2604000.0</v>
+      </c>
+      <c r="K31">
+        <v>8526000.0</v>
+      </c>
+      <c r="L31">
+        <v>-3093000.0</v>
+      </c>
+      <c r="M31">
+        <v>11627000.0</v>
+      </c>
+      <c r="N31">
+        <v>-2874000.0</v>
+      </c>
+      <c r="O31">
+        <v>66000.0</v>
+      </c>
+      <c r="P31">
+        <v>-2840000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-862000.0</v>
+      </c>
+      <c r="R31">
+        <v>-892000.0</v>
+      </c>
+      <c r="S31">
+        <v>-1024000.0</v>
+      </c>
+      <c r="T31">
+        <v>-2780000.0</v>
+      </c>
+      <c r="U31">
+        <v>-1482000.0</v>
+      </c>
+      <c r="V31">
+        <v>-2064000.0</v>
+      </c>
+      <c r="W31">
+        <v>-2045000.0</v>
+      </c>
+      <c r="X31">
+        <v>-2570000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2958000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-3240000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1836000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2783000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-516000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2485000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2220000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-1869000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-1773000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-1693000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-1688000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-4305000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-208000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-162000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-1001000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-996000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-980000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-1240000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-940000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-1413000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-1425000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-1216000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-1616000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-1538000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-1505000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-902000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-903000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-1870000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-281000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-348000.0</v>
+      </c>
+      <c r="BD31">
+        <v>102000.0</v>
+      </c>
+      <c r="BE31">
+        <v>2896000.0</v>
+      </c>
+      <c r="BF31">
+        <v>2668000.0</v>
+      </c>
+      <c r="BG31">
+        <v>2792000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-1789000.0</v>
+      </c>
+      <c r="BI31">
+        <v>2742000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>2638000.0</v>
+      </c>
+      <c r="BK31">
+        <v>3202000.0</v>
+      </c>
+      <c r="BL31">
+        <v>1912000.0</v>
+      </c>
+      <c r="BM31">
+        <v>2930000.0</v>
+      </c>
+      <c r="BN31">
+        <v>2527000.0</v>
+      </c>
+      <c r="BO31">
+        <v>3107000.0</v>
+      </c>
+      <c r="BP31">
+        <v>2081000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>2258000.0</v>
+      </c>
+      <c r="BR31">
+        <v>1589000.0</v>
+      </c>
+      <c r="BS31">
+        <v>2647000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-4406000.0</v>
+      </c>
+      <c r="BU31">
+        <v>105000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-4682000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-5348000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-6566000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-7095000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-6522000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-6378000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-6336000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-6076000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-5633000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-5403000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-4796000.0</v>
+      </c>
+      <c r="CG31">
+        <v>2172000.0</v>
+      </c>
+      <c r="CH31">
+        <v>2054000.0</v>
+      </c>
+      <c r="CI31">
+        <v>2469000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>2874000.0</v>
+      </c>
+      <c r="CK31">
+        <v>3302000.0</v>
+      </c>
+      <c r="CL31">
+        <v>2473000.0</v>
+      </c>
+      <c r="CM31">
+        <v>2914000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-3229000.0</v>
+      </c>
+      <c r="CO31">
+        <v>4081000.0</v>
+      </c>
+      <c r="CP31">
+        <v>2506000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-3696000.0</v>
+      </c>
+      <c r="CR31">
+        <v>2447000.0</v>
+      </c>
+      <c r="CS31">
+        <v>3097000.0</v>
+      </c>
+      <c r="CT31">
+        <v>3189000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-3313000.0</v>
+      </c>
+      <c r="CV31">
+        <v>-3594000.0</v>
+      </c>
+      <c r="CW31">
+        <v>-3841000.0</v>
+      </c>
+      <c r="CX31">
+        <v>-4107000.0</v>
+      </c>
+      <c r="CY31">
+        <v>3010000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>2875000.0</v>
+      </c>
+      <c r="DA31">
+        <v>3346000.0</v>
+      </c>
+      <c r="DB31">
+        <v>-4031000.0</v>
+      </c>
+      <c r="DC31">
+        <v>-3938000.0</v>
+      </c>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+    </row>
+    <row r="32" spans="1:119">
+      <c r="A32" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32">
+        <v>52503000.0</v>
+      </c>
+      <c r="C32">
+        <v>50506000.0</v>
+      </c>
+      <c r="D32">
+        <v>46038000.0</v>
+      </c>
+      <c r="E32">
+        <v>50901000.0</v>
+      </c>
+      <c r="F32">
+        <v>50258000.0</v>
+      </c>
+      <c r="G32">
+        <v>43474000.0</v>
+      </c>
+      <c r="H32">
+        <v>33184000.0</v>
+      </c>
+      <c r="I32">
+        <v>34074000.0</v>
+      </c>
+      <c r="J32">
+        <v>33296000.0</v>
+      </c>
+      <c r="K32">
+        <v>31641000.0</v>
+      </c>
+      <c r="L32">
+        <v>26254000.0</v>
+      </c>
+      <c r="M32">
+        <v>30517000.0</v>
+      </c>
+      <c r="N32">
+        <v>29084000.0</v>
+      </c>
+      <c r="O32">
+        <v>28893000.0</v>
+      </c>
+      <c r="P32">
+        <v>29896000.0</v>
+      </c>
+      <c r="Q32">
+        <v>29231000.0</v>
+      </c>
+      <c r="R32">
+        <v>26772000.0</v>
+      </c>
+      <c r="S32">
+        <v>22536000.0</v>
+      </c>
+      <c r="T32">
+        <v>24307000.0</v>
+      </c>
+      <c r="U32">
+        <v>24756000.0</v>
+      </c>
+      <c r="V32">
+        <v>26589000.0</v>
+      </c>
+      <c r="W32">
+        <v>25283000.0</v>
+      </c>
+      <c r="X32">
+        <v>27335000.0</v>
+      </c>
+      <c r="Y32">
+        <v>26336000.0</v>
+      </c>
+      <c r="Z32">
+        <v>26478000.0</v>
+      </c>
+      <c r="AA32">
+        <v>25075000.0</v>
+      </c>
+      <c r="AB32">
+        <v>21989000.0</v>
+      </c>
+      <c r="AC32">
+        <v>22638000.0</v>
+      </c>
+      <c r="AD32">
+        <v>22275000.0</v>
+      </c>
+      <c r="AE32">
+        <v>20825000.0</v>
+      </c>
+      <c r="AF32">
+        <v>20887000.0</v>
+      </c>
+      <c r="AG32">
+        <v>20407000.0</v>
+      </c>
+      <c r="AH32">
+        <v>20181000.0</v>
+      </c>
+      <c r="AI32">
+        <v>18967000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>18790000.0</v>
+      </c>
+      <c r="AK32">
+        <v>19039000.0</v>
+      </c>
+      <c r="AL32">
+        <v>14490000.0</v>
+      </c>
+      <c r="AM32">
+        <v>13615000.0</v>
+      </c>
+      <c r="AN32">
+        <v>13569000.0</v>
+      </c>
+      <c r="AO32">
+        <v>13482000.0</v>
+      </c>
+      <c r="AP32">
+        <v>13372000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>12836000.0</v>
+      </c>
+      <c r="AR32">
+        <v>12975000.0</v>
+      </c>
+      <c r="AS32">
+        <v>13007000.0</v>
+      </c>
+      <c r="AT32">
+        <v>13284000.0</v>
+      </c>
+      <c r="AU32">
+        <v>12604000.0</v>
+      </c>
+      <c r="AV32">
+        <v>12486000.0</v>
+      </c>
+      <c r="AW32">
+        <v>12306000.0</v>
+      </c>
+      <c r="AX32">
+        <v>12717000.0</v>
+      </c>
+      <c r="AY32">
+        <v>11921000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>12130000.0</v>
+      </c>
+      <c r="BA32">
+        <v>12067000.0</v>
+      </c>
+      <c r="BB32">
+        <v>12496000.0</v>
+      </c>
+      <c r="BC32">
+        <v>12611000.0</v>
+      </c>
+      <c r="BD32">
+        <v>13687000.0</v>
+      </c>
+      <c r="BE32">
+        <v>13039000.0</v>
+      </c>
+      <c r="BF32">
+        <v>13228000.0</v>
+      </c>
+      <c r="BG32">
+        <v>13087000.0</v>
+      </c>
+      <c r="BH32">
+        <v>13098000.0</v>
+      </c>
+      <c r="BI32">
+        <v>13059000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>13244000.0</v>
+      </c>
+      <c r="BK32">
+        <v>13200000.0</v>
+      </c>
+      <c r="BL32">
+        <v>13710000.0</v>
+      </c>
+      <c r="BM32">
+        <v>13764000.0</v>
+      </c>
+      <c r="BN32">
+        <v>14590000.0</v>
+      </c>
+      <c r="BO32">
+        <v>13746000.0</v>
+      </c>
+      <c r="BP32">
+        <v>13739000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>14382000.0</v>
+      </c>
+      <c r="BR32">
+        <v>14247000.0</v>
+      </c>
+      <c r="BS32">
+        <v>14658000.0</v>
+      </c>
+      <c r="BT32">
+        <v>14431000.0</v>
+      </c>
+      <c r="BU32">
+        <v>14630000.0</v>
+      </c>
+      <c r="BV32">
+        <v>14271000.0</v>
+      </c>
+      <c r="BW32">
+        <v>14760000.0</v>
+      </c>
+      <c r="BX32">
+        <v>15736000.0</v>
+      </c>
+      <c r="BY32">
+        <v>15837000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>15255000.0</v>
+      </c>
+      <c r="CA32">
+        <v>15117000.0</v>
+      </c>
+      <c r="CB32">
+        <v>14908000.0</v>
+      </c>
+      <c r="CC32">
+        <v>14647000.0</v>
+      </c>
+      <c r="CD32">
+        <v>14560000.0</v>
+      </c>
+      <c r="CE32">
+        <v>14084000.0</v>
+      </c>
+      <c r="CF32">
+        <v>13359000.0</v>
+      </c>
+      <c r="CG32">
+        <v>13057000.0</v>
+      </c>
+      <c r="CH32">
+        <v>12368000.0</v>
+      </c>
+      <c r="CI32">
+        <v>12389000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>10927000.0</v>
+      </c>
+      <c r="CK32">
+        <v>11481000.0</v>
+      </c>
+      <c r="CL32">
+        <v>10315000.0</v>
+      </c>
+      <c r="CM32">
+        <v>10894000.0</v>
+      </c>
+      <c r="CN32">
+        <v>11937000.0</v>
+      </c>
+      <c r="CO32">
+        <v>11856000.0</v>
+      </c>
+      <c r="CP32">
+        <v>10821000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>11504000.0</v>
+      </c>
+      <c r="CR32">
+        <v>11020000.0</v>
+      </c>
+      <c r="CS32">
+        <v>10690000.0</v>
+      </c>
+      <c r="CT32">
+        <v>10511000.0</v>
+      </c>
+      <c r="CU32">
+        <v>10443000.0</v>
+      </c>
+      <c r="CV32">
+        <v>10587000.0</v>
+      </c>
+      <c r="CW32">
+        <v>10481000.0</v>
+      </c>
+      <c r="CX32">
+        <v>10643000.0</v>
+      </c>
+      <c r="CY32">
+        <v>10983000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>10915000.0</v>
+      </c>
+      <c r="DA32">
+        <v>10971000.0</v>
+      </c>
+      <c r="DB32">
+        <v>10525000.0</v>
+      </c>
+      <c r="DC32">
+        <v>10223000.0</v>
+      </c>
+      <c r="DD32">
+        <v>6350000.0</v>
+      </c>
+      <c r="DE32">
+        <v>6340000.0</v>
+      </c>
+      <c r="DF32">
+        <v>6380000.0</v>
+      </c>
+      <c r="DG32">
+        <v>6060000.0</v>
+      </c>
+      <c r="DH32">
+        <v>6130000.0</v>
+      </c>
+      <c r="DI32">
+        <v>6210000.0</v>
+      </c>
+      <c r="DJ32">
+        <v>6200000.0</v>
+      </c>
+      <c r="DK32">
+        <v>5960000.0</v>
+      </c>
+      <c r="DL32">
+        <v>5600000.0</v>
+      </c>
+      <c r="DM32">
+        <v>5500000.0</v>
+      </c>
+      <c r="DN32">
+        <v>5560000.0</v>
+      </c>
+      <c r="DO32">
+        <v>5420000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AG30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
+      <c r="A2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B2">
+        <v>47262000.0</v>
+      </c>
+      <c r="C2">
+        <v>65958000.0</v>
+      </c>
+      <c r="D2">
+        <v>168161000.0</v>
+      </c>
+      <c r="E2">
+        <v>710131000.0</v>
+      </c>
+      <c r="F2">
+        <v>399352000.0</v>
+      </c>
+      <c r="G2">
+        <v>114356000.0</v>
+      </c>
+      <c r="H2">
+        <v>40905000.0</v>
+      </c>
+      <c r="I2">
+        <v>34441000.0</v>
+      </c>
+      <c r="J2">
+        <v>18931000.0</v>
+      </c>
+      <c r="K2">
+        <v>18757000.0</v>
+      </c>
+      <c r="L2">
+        <v>19673000.0</v>
+      </c>
+      <c r="M2">
+        <v>18116000.0</v>
+      </c>
+      <c r="N2">
+        <v>51385000.0</v>
+      </c>
+      <c r="O2">
+        <v>22623000.0</v>
+      </c>
+      <c r="P2">
+        <v>24173000.0</v>
+      </c>
+      <c r="Q2">
+        <v>24138000.0</v>
+      </c>
+      <c r="R2">
+        <v>16925000.0</v>
+      </c>
+      <c r="S2">
+        <v>19212000.0</v>
+      </c>
+      <c r="T2">
+        <v>20656000.0</v>
+      </c>
+      <c r="U2">
+        <v>19274000.0</v>
+      </c>
+      <c r="V2">
+        <v>22695000.0</v>
+      </c>
+      <c r="W2">
+        <v>33414000.0</v>
+      </c>
+      <c r="X2">
+        <v>19098000.0</v>
+      </c>
+      <c r="Y2">
+        <v>21925000.0</v>
+      </c>
+      <c r="Z2">
+        <v>23716000.0</v>
+      </c>
+      <c r="AA2">
+        <v>35390000.0</v>
+      </c>
+      <c r="AB2">
+        <v>23521000.0</v>
+      </c>
+      <c r="AC2">
+        <v>32962000.0</v>
+      </c>
+      <c r="AD2">
+        <v>22178000.0</v>
+      </c>
+      <c r="AE2">
+        <v>23000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>13019000.0</v>
+      </c>
+      <c r="AG2">
+        <v>33030000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33">
+      <c r="A3" t="s">
+        <v>215</v>
+      </c>
+      <c r="B3">
+        <v>1076000</v>
+      </c>
+      <c r="C3">
+        <v>960000</v>
+      </c>
+      <c r="D3">
+        <v>1168000</v>
+      </c>
+      <c r="E3">
+        <v>1811000</v>
+      </c>
+      <c r="F3">
+        <v>1576000</v>
+      </c>
+      <c r="G3">
+        <v>1048000</v>
+      </c>
+      <c r="H3">
+        <v>1424000</v>
+      </c>
+      <c r="I3">
+        <v>1743000</v>
+      </c>
+      <c r="J3">
+        <v>1757000</v>
+      </c>
+      <c r="K3">
+        <v>2344000</v>
+      </c>
+      <c r="L3">
+        <v>1738000</v>
+      </c>
+      <c r="M3">
+        <v>3148000</v>
+      </c>
+      <c r="N3">
+        <v>2212000</v>
+      </c>
+      <c r="O3">
+        <v>2049000</v>
+      </c>
+      <c r="P3">
+        <v>1942000</v>
+      </c>
+      <c r="Q3">
+        <v>1089000</v>
+      </c>
+      <c r="R3">
+        <v>1951000</v>
+      </c>
+      <c r="S3">
+        <v>1382000</v>
+      </c>
+      <c r="T3">
+        <v>917000</v>
+      </c>
+      <c r="U3">
+        <v>1509000</v>
+      </c>
+      <c r="V3">
+        <v>4092000</v>
+      </c>
+      <c r="W3">
+        <v>5784000</v>
+      </c>
+      <c r="X3">
+        <v>675000</v>
+      </c>
+      <c r="Y3">
+        <v>2109000</v>
+      </c>
+      <c r="Z3">
+        <v>1470000</v>
+      </c>
+      <c r="AA3">
+        <v>647000</v>
+      </c>
+      <c r="AB3">
+        <v>288000</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" t="s">
+        <v>216</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-541970000.0</v>
+      </c>
+      <c r="F4">
+        <v>310779000.0</v>
+      </c>
+      <c r="G4">
+        <v>284996000.0</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4">
+        <v>6464000.0</v>
+      </c>
+      <c r="J4">
+        <v>15510000.0</v>
+      </c>
+      <c r="K4">
+        <v>174000.0</v>
+      </c>
+      <c r="L4">
+        <v>-916000.0</v>
+      </c>
+      <c r="M4">
+        <v>1557000.0</v>
+      </c>
+      <c r="N4">
+        <v>-33269000.0</v>
+      </c>
+      <c r="O4">
+        <v>28762000.0</v>
+      </c>
+      <c r="P4">
+        <v>-1550000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
+      <c r="A5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-4192000.0</v>
+      </c>
+      <c r="F5">
+        <v>-4864000.0</v>
+      </c>
+      <c r="G5">
+        <v>7463000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
+        <v>2713000.0</v>
+      </c>
+      <c r="J5">
+        <v>3014000.0</v>
+      </c>
+      <c r="K5">
+        <v>-210000.0</v>
+      </c>
+      <c r="L5">
+        <v>3296000.0</v>
+      </c>
+      <c r="M5">
+        <v>2608000.0</v>
+      </c>
+      <c r="N5">
+        <v>-750000.0</v>
+      </c>
+      <c r="O5">
+        <v>1817000.0</v>
+      </c>
+      <c r="P5">
+        <v>3857000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="A6" t="s">
+        <v>218</v>
+      </c>
+      <c r="B6">
+        <v>18386000.0</v>
+      </c>
+      <c r="C6">
+        <v>-18696000.0</v>
+      </c>
+      <c r="D6">
+        <v>-102203000.0</v>
+      </c>
+      <c r="E6">
+        <v>-541970000.0</v>
+      </c>
+      <c r="F6">
+        <v>310779000.0</v>
+      </c>
+      <c r="G6">
+        <v>284996000.0</v>
+      </c>
+      <c r="H6">
+        <v>73451000.0</v>
+      </c>
+      <c r="I6">
+        <v>6464000.0</v>
+      </c>
+      <c r="J6">
+        <v>15510000.0</v>
+      </c>
+      <c r="K6">
+        <v>174000.0</v>
+      </c>
+      <c r="L6">
+        <v>-916000.0</v>
+      </c>
+      <c r="M6">
+        <v>1557000.0</v>
+      </c>
+      <c r="N6">
+        <v>-33269000.0</v>
+      </c>
+      <c r="O6">
+        <v>28762000.0</v>
+      </c>
+      <c r="P6">
+        <v>-1550000.0</v>
+      </c>
+      <c r="Q6">
+        <v>35000.0</v>
+      </c>
+      <c r="R6">
+        <v>7213000.0</v>
+      </c>
+      <c r="S6">
+        <v>-2287000.0</v>
+      </c>
+      <c r="T6">
+        <v>-1444000.0</v>
+      </c>
+      <c r="U6">
+        <v>1382000.0</v>
+      </c>
+      <c r="V6">
+        <v>-3421000.0</v>
+      </c>
+      <c r="W6">
+        <v>-10719000.0</v>
+      </c>
+      <c r="X6">
+        <v>14316000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-2827000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-1791000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-11674000.0</v>
+      </c>
+      <c r="AB6">
+        <v>11869000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-9441000.0</v>
+      </c>
+      <c r="AD6">
+        <v>6656000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-822000.0</v>
+      </c>
+      <c r="AF6">
+        <v>9981000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-20011000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
+      <c r="A7" t="s">
+        <v>219</v>
+      </c>
+      <c r="B7">
+        <v>9125000.0</v>
+      </c>
+      <c r="C7">
+        <v>6886000.0</v>
+      </c>
+      <c r="D7">
+        <v>164000.0</v>
+      </c>
+      <c r="E7">
+        <v>-3922000.0</v>
+      </c>
+      <c r="F7">
+        <v>1982000.0</v>
+      </c>
+      <c r="G7">
+        <v>-1192000.0</v>
+      </c>
+      <c r="H7">
+        <v>1557000.0</v>
+      </c>
+      <c r="I7">
+        <v>2200000.0</v>
+      </c>
+      <c r="J7">
+        <v>5346000.0</v>
+      </c>
+      <c r="K7">
+        <v>454000.0</v>
+      </c>
+      <c r="L7">
+        <v>2579000.0</v>
+      </c>
+      <c r="M7">
+        <v>-1051000.0</v>
+      </c>
+      <c r="N7">
+        <v>-1141000.0</v>
+      </c>
+      <c r="O7">
+        <v>609000.0</v>
+      </c>
+      <c r="P7">
+        <v>-741000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-4503000.0</v>
+      </c>
+      <c r="R7">
+        <v>-4046000.0</v>
+      </c>
+      <c r="S7">
+        <v>-726000.0</v>
+      </c>
+      <c r="T7">
+        <v>-4686000.0</v>
+      </c>
+      <c r="U7">
+        <v>376000.0</v>
+      </c>
+      <c r="V7">
+        <v>844000.0</v>
+      </c>
+      <c r="W7">
+        <v>-162000.0</v>
+      </c>
+      <c r="X7">
+        <v>-2225000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-6010000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-14809000.0</v>
+      </c>
+      <c r="AA7">
+        <v>1529000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-2893000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-168000.0</v>
+      </c>
+      <c r="AD7">
+        <v>795000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-969000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-117000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-16800000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
+      <c r="A8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-1395000.0</v>
+      </c>
+      <c r="F8">
+        <v>1430000.0</v>
+      </c>
+      <c r="G8">
+        <v>-1624000.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
+        <v>-875000.0</v>
+      </c>
+      <c r="J8">
+        <v>-512000.0</v>
+      </c>
+      <c r="K8">
+        <v>-142000.0</v>
+      </c>
+      <c r="L8">
+        <v>-66000.0</v>
+      </c>
+      <c r="M8">
+        <v>77000.0</v>
+      </c>
+      <c r="N8">
+        <v>333000.0</v>
+      </c>
+      <c r="O8">
+        <v>329000.0</v>
+      </c>
+      <c r="P8">
+        <v>-257000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
+      <c r="A9" t="s">
+        <v>221</v>
+      </c>
+      <c r="B9">
+        <v>155000.0</v>
+      </c>
+      <c r="C9">
+        <v>-109000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1165000.0</v>
+      </c>
+      <c r="E9">
+        <v>-1395000.0</v>
+      </c>
+      <c r="F9">
+        <v>1430000.0</v>
+      </c>
+      <c r="G9">
+        <v>-1624000.0</v>
+      </c>
+      <c r="H9">
+        <v>177000.0</v>
+      </c>
+      <c r="I9">
+        <v>-875000.0</v>
+      </c>
+      <c r="J9">
+        <v>-512000.0</v>
+      </c>
+      <c r="K9">
+        <v>-142000.0</v>
+      </c>
+      <c r="L9">
+        <v>-66000.0</v>
+      </c>
+      <c r="M9">
+        <v>77000.0</v>
+      </c>
+      <c r="N9">
+        <v>333000.0</v>
+      </c>
+      <c r="O9">
+        <v>329000.0</v>
+      </c>
+      <c r="P9">
+        <v>-257000.0</v>
+      </c>
+      <c r="Q9">
+        <v>241000.0</v>
+      </c>
+      <c r="R9">
+        <v>565000.0</v>
+      </c>
+      <c r="S9">
+        <v>786000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9">
+        <v>334000.0</v>
+      </c>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
+        <v>-129000.0</v>
+      </c>
+      <c r="AD9">
+        <v>442000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-30000.0</v>
+      </c>
+      <c r="AF9">
+        <v>414000.0</v>
+      </c>
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
+      <c r="A10" t="s">
+        <v>222</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10">
+        <v>-1401716000.0</v>
+      </c>
+      <c r="J10">
+        <v>-1334651000.0</v>
+      </c>
+      <c r="K10">
+        <v>-979311000.0</v>
+      </c>
+      <c r="L10">
+        <v>-919357000.0</v>
+      </c>
+      <c r="M10">
+        <v>-869785000.0</v>
+      </c>
+      <c r="N10">
+        <v>-787101000.0</v>
+      </c>
+      <c r="O10">
+        <v>-804163000.0</v>
+      </c>
+      <c r="P10">
+        <v>2989000.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10">
+        <v>1390000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10">
+        <v>451000.0</v>
+      </c>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
+      <c r="A11" t="s">
+        <v>223</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>852000.0</v>
+      </c>
+      <c r="F11">
+        <v>4640000.0</v>
+      </c>
+      <c r="G11">
+        <v>-5800000.0</v>
+      </c>
+      <c r="H11">
+        <v>120000.0</v>
+      </c>
+      <c r="I11">
+        <v>16000.0</v>
+      </c>
+      <c r="J11">
+        <v>1133000.0</v>
+      </c>
+      <c r="K11">
+        <v>635000.0</v>
+      </c>
+      <c r="L11">
+        <v>-651000.0</v>
+      </c>
+      <c r="M11">
+        <v>-2861000.0</v>
+      </c>
+      <c r="N11">
+        <v>-724000.0</v>
+      </c>
+      <c r="O11">
+        <v>-1600000.0</v>
+      </c>
+      <c r="P11">
+        <v>-4341000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11">
+        <v>183000.0</v>
+      </c>
+      <c r="U11">
+        <v>1298000.0</v>
+      </c>
+      <c r="V11">
+        <v>543000.0</v>
+      </c>
+      <c r="W11">
+        <v>119000.0</v>
+      </c>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
+      <c r="A12" t="s">
+        <v>224</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>2232000.0</v>
+      </c>
+      <c r="F12">
+        <v>8019000.0</v>
+      </c>
+      <c r="G12">
+        <v>2455000.0</v>
+      </c>
+      <c r="H12">
+        <v>-2251000.0</v>
+      </c>
+      <c r="I12">
+        <v>2624000.0</v>
+      </c>
+      <c r="J12">
+        <v>774000.0</v>
+      </c>
+      <c r="K12">
+        <v>-1385000.0</v>
+      </c>
+      <c r="L12">
+        <v>-1640000.0</v>
+      </c>
+      <c r="M12">
+        <v>-2174000.0</v>
+      </c>
+      <c r="N12">
+        <v>6847000.0</v>
+      </c>
+      <c r="O12">
+        <v>-3063000.0</v>
+      </c>
+      <c r="P12">
+        <v>7493000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
+      <c r="A13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-3451000.0</v>
+      </c>
+      <c r="F13">
+        <v>316000.0</v>
+      </c>
+      <c r="G13">
+        <v>1470000.0</v>
+      </c>
+      <c r="H13">
+        <v>1260000.0</v>
+      </c>
+      <c r="I13">
+        <v>2518000.0</v>
+      </c>
+      <c r="J13">
+        <v>4147000.0</v>
+      </c>
+      <c r="K13">
+        <v>425000.0</v>
+      </c>
+      <c r="L13">
+        <v>2253000.0</v>
+      </c>
+      <c r="M13">
+        <v>-1128000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
+      <c r="A14" t="s">
+        <v>226</v>
+      </c>
+      <c r="B14">
+        <v>7927000.0</v>
+      </c>
+      <c r="C14">
+        <v>3033000.0</v>
+      </c>
+      <c r="D14">
+        <v>3362000.0</v>
+      </c>
+      <c r="E14">
+        <v>3796000.0</v>
+      </c>
+      <c r="F14">
+        <v>3441000.0</v>
+      </c>
+      <c r="G14">
+        <v>3651000.0</v>
+      </c>
+      <c r="H14">
+        <v>2696000.0</v>
+      </c>
+      <c r="I14">
+        <v>2853000.0</v>
+      </c>
+      <c r="J14">
+        <v>2292000.0</v>
+      </c>
+      <c r="K14">
+        <v>1800000.0</v>
+      </c>
+      <c r="L14">
+        <v>1755000.0</v>
+      </c>
+      <c r="M14">
+        <v>2063000.0</v>
+      </c>
+      <c r="N14">
+        <v>1993000.0</v>
+      </c>
+      <c r="O14">
+        <v>2041000.0</v>
+      </c>
+      <c r="P14">
+        <v>2219000.0</v>
+      </c>
+      <c r="Q14">
+        <v>2342000.0</v>
+      </c>
+      <c r="R14">
+        <v>2281000.0</v>
+      </c>
+      <c r="S14">
+        <v>1877000.0</v>
+      </c>
+      <c r="T14">
+        <v>2056000.0</v>
+      </c>
+      <c r="U14">
+        <v>2679000.0</v>
+      </c>
+      <c r="V14">
+        <v>3160000.0</v>
+      </c>
+      <c r="W14">
+        <v>3459000.0</v>
+      </c>
+      <c r="X14">
+        <v>4044000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1426000.0</v>
+      </c>
+      <c r="Z14">
+        <v>316000.0</v>
+      </c>
+      <c r="AA14">
+        <v>496000.0</v>
+      </c>
+      <c r="AB14">
+        <v>596000.0</v>
+      </c>
+      <c r="AC14">
+        <v>670000.0</v>
+      </c>
+      <c r="AD14">
+        <v>657000.0</v>
+      </c>
+      <c r="AE14">
+        <v>640000.0</v>
+      </c>
+      <c r="AF14">
+        <v>588000.0</v>
+      </c>
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
+      <c r="A15" t="s">
+        <v>227</v>
+      </c>
+      <c r="B15">
+        <v>14382000.0</v>
+      </c>
+      <c r="C15">
+        <v>10713000.0</v>
+      </c>
+      <c r="D15">
+        <v>9702000.0</v>
+      </c>
+      <c r="E15">
+        <v>9117000.0</v>
+      </c>
+      <c r="F15">
+        <v>8968000.0</v>
+      </c>
+      <c r="G15">
+        <v>8685000.0</v>
+      </c>
+      <c r="H15">
+        <v>6920000.0</v>
+      </c>
+      <c r="I15">
+        <v>6261000.0</v>
+      </c>
+      <c r="J15">
+        <v>5233000.0</v>
+      </c>
+      <c r="K15">
+        <v>4840000.0</v>
+      </c>
+      <c r="L15">
+        <v>4820000.0</v>
+      </c>
+      <c r="M15">
+        <v>4622000.0</v>
+      </c>
+      <c r="N15">
+        <v>4542000.0</v>
+      </c>
+      <c r="O15">
+        <v>4524000.0</v>
+      </c>
+      <c r="P15">
+        <v>4512000.0</v>
+      </c>
+      <c r="Q15">
+        <v>4506000.0</v>
+      </c>
+      <c r="R15">
+        <v>4512000.0</v>
+      </c>
+      <c r="S15">
+        <v>4550000.0</v>
+      </c>
+      <c r="T15">
+        <v>4566000.0</v>
+      </c>
+      <c r="U15">
+        <v>4566000.0</v>
+      </c>
+      <c r="V15">
+        <v>4947000.0</v>
+      </c>
+      <c r="W15">
+        <v>4892000.0</v>
+      </c>
+      <c r="X15">
+        <v>4838000.0</v>
+      </c>
+      <c r="Y15">
+        <v>5871000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4783000.0</v>
+      </c>
+      <c r="AA15">
+        <v>4876000.0</v>
+      </c>
+      <c r="AB15">
+        <v>4908000.0</v>
+      </c>
+      <c r="AC15">
+        <v>4519000.0</v>
+      </c>
+      <c r="AD15">
+        <v>4150000.0</v>
+      </c>
+      <c r="AE15">
+        <v>9018000.0</v>
+      </c>
+      <c r="AF15">
+        <v>3507000.0</v>
+      </c>
+      <c r="AG15">
+        <v>3417000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
+      <c r="A16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B16">
+        <v>65648000.0</v>
+      </c>
+      <c r="C16">
+        <v>47262000.0</v>
+      </c>
+      <c r="D16">
+        <v>65958000.0</v>
+      </c>
+      <c r="E16">
+        <v>168161000.0</v>
+      </c>
+      <c r="F16">
+        <v>710131000.0</v>
+      </c>
+      <c r="G16">
+        <v>399352000.0</v>
+      </c>
+      <c r="H16">
+        <v>114356000.0</v>
+      </c>
+      <c r="I16">
+        <v>40905000.0</v>
+      </c>
+      <c r="J16">
+        <v>34441000.0</v>
+      </c>
+      <c r="K16">
+        <v>18931000.0</v>
+      </c>
+      <c r="L16">
+        <v>18757000.0</v>
+      </c>
+      <c r="M16">
+        <v>19673000.0</v>
+      </c>
+      <c r="N16">
+        <v>18116000.0</v>
+      </c>
+      <c r="O16">
+        <v>51385000.0</v>
+      </c>
+      <c r="P16">
+        <v>22623000.0</v>
+      </c>
+      <c r="Q16">
+        <v>24173000.0</v>
+      </c>
+      <c r="R16">
+        <v>24138000.0</v>
+      </c>
+      <c r="S16">
+        <v>16925000.0</v>
+      </c>
+      <c r="T16">
+        <v>19212000.0</v>
+      </c>
+      <c r="U16">
+        <v>20656000.0</v>
+      </c>
+      <c r="V16">
+        <v>19274000.0</v>
+      </c>
+      <c r="W16">
+        <v>22695000.0</v>
+      </c>
+      <c r="X16">
+        <v>33414000.0</v>
+      </c>
+      <c r="Y16">
+        <v>19098000.0</v>
+      </c>
+      <c r="Z16">
+        <v>21925000.0</v>
+      </c>
+      <c r="AA16">
+        <v>23716000.0</v>
+      </c>
+      <c r="AB16">
+        <v>35390000.0</v>
+      </c>
+      <c r="AC16">
+        <v>23521000.0</v>
+      </c>
+      <c r="AD16">
+        <v>28834000.0</v>
+      </c>
+      <c r="AE16">
+        <v>22178000.0</v>
+      </c>
+      <c r="AF16">
+        <v>23000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>13019000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
+      <c r="A17" t="s">
+        <v>229</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
+      <c r="A18" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18">
+        <v>52567000.0</v>
+      </c>
+      <c r="C18">
+        <v>38822000.0</v>
+      </c>
+      <c r="D18">
+        <v>39434000.0</v>
+      </c>
+      <c r="E18">
+        <v>37390000.0</v>
+      </c>
+      <c r="F18">
+        <v>40550000.0</v>
+      </c>
+      <c r="G18">
+        <v>24422000.0</v>
+      </c>
+      <c r="H18">
+        <v>24299000.0</v>
+      </c>
+      <c r="I18">
+        <v>27801000.0</v>
+      </c>
+      <c r="J18">
+        <v>15250000.0</v>
+      </c>
+      <c r="K18">
+        <v>9777000.0</v>
+      </c>
+      <c r="L18">
+        <v>12641000.0</v>
+      </c>
+      <c r="M18">
+        <v>7667000.0</v>
+      </c>
+      <c r="N18">
+        <v>15774000.0</v>
+      </c>
+      <c r="O18">
+        <v>7254000.0</v>
+      </c>
+      <c r="P18">
+        <v>16212000.0</v>
+      </c>
+      <c r="Q18">
+        <v>7819000.0</v>
+      </c>
+      <c r="R18">
+        <v>8462000.0</v>
+      </c>
+      <c r="S18">
+        <v>11051000.0</v>
+      </c>
+      <c r="T18">
+        <v>3594000.0</v>
+      </c>
+      <c r="U18">
+        <v>8439000.0</v>
+      </c>
+      <c r="V18">
+        <v>7300000.0</v>
+      </c>
+      <c r="W18">
+        <v>5250000.0</v>
+      </c>
+      <c r="X18">
+        <v>12067000.0</v>
+      </c>
+      <c r="Y18">
+        <v>1787000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-7861000.0</v>
+      </c>
+      <c r="AA18">
+        <v>9547000.0</v>
+      </c>
+      <c r="AB18">
+        <v>5291000.0</v>
+      </c>
+      <c r="AC18">
+        <v>8750000.0</v>
+      </c>
+      <c r="AD18">
+        <v>8242000.0</v>
+      </c>
+      <c r="AE18">
+        <v>8133000.0</v>
+      </c>
+      <c r="AF18">
+        <v>6671000.0</v>
+      </c>
+      <c r="AG18">
+        <v>10105000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
+      <c r="A19" t="s">
+        <v>231</v>
+      </c>
+      <c r="B19">
+        <v>45506000.0</v>
+      </c>
+      <c r="C19">
+        <v>2428000.0</v>
+      </c>
+      <c r="D19">
+        <v>15437000.0</v>
+      </c>
+      <c r="E19">
+        <v>-312031000.0</v>
+      </c>
+      <c r="F19">
+        <v>61046000.0</v>
+      </c>
+      <c r="G19">
+        <v>-149530000.0</v>
+      </c>
+      <c r="H19">
+        <v>8021000.0</v>
+      </c>
+      <c r="I19">
+        <v>-47897000.0</v>
+      </c>
+      <c r="J19">
+        <v>-56970000.0</v>
+      </c>
+      <c r="K19">
+        <v>-60075000.0</v>
+      </c>
+      <c r="L19">
+        <v>-63956000.0</v>
+      </c>
+      <c r="M19">
+        <v>-37922000.0</v>
+      </c>
+      <c r="N19">
+        <v>-39603000.0</v>
+      </c>
+      <c r="O19">
+        <v>-17192000.0</v>
+      </c>
+      <c r="P19">
+        <v>-52424000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
+      <c r="A20" t="s">
+        <v>232</v>
+      </c>
+      <c r="B20">
+        <v>642000.0</v>
+      </c>
+      <c r="C20">
+        <v>424000.0</v>
+      </c>
+      <c r="D20">
+        <v>721000.0</v>
+      </c>
+      <c r="E20">
+        <v>713000.0</v>
+      </c>
+      <c r="F20">
+        <v>60000.0</v>
+      </c>
+      <c r="G20">
+        <v>824000.0</v>
+      </c>
+      <c r="H20">
+        <v>892000.0</v>
+      </c>
+      <c r="I20">
+        <v>541000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
+      <c r="A21" t="s">
+        <v>233</v>
+      </c>
+      <c r="B21">
+        <v>8726000.0</v>
+      </c>
+      <c r="C21">
+        <v>18944000.0</v>
+      </c>
+      <c r="D21">
+        <v>189928000.0</v>
+      </c>
+      <c r="E21">
+        <v>-6948000.0</v>
+      </c>
+      <c r="F21">
+        <v>-22307000.0</v>
+      </c>
+      <c r="G21">
+        <v>-16972000.0</v>
+      </c>
+      <c r="H21">
+        <v>-18433000.0</v>
+      </c>
+      <c r="I21">
+        <v>-13344000.0</v>
+      </c>
+      <c r="J21">
+        <v>17668000.0</v>
+      </c>
+      <c r="K21">
+        <v>-2862000.0</v>
+      </c>
+      <c r="L21">
+        <v>-14934000.0</v>
+      </c>
+      <c r="M21">
+        <v>-5119000.0</v>
+      </c>
+      <c r="N21">
+        <v>24498000.0</v>
+      </c>
+      <c r="O21">
+        <v>-9896000.0</v>
+      </c>
+      <c r="P21">
+        <v>-3432000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B22">
+        <v>37051000.0</v>
+      </c>
+      <c r="C22">
+        <v>31846000.0</v>
+      </c>
+      <c r="D22">
+        <v>31688000.0</v>
+      </c>
+      <c r="E22">
+        <v>35752000.0</v>
+      </c>
+      <c r="F22">
+        <v>27834000.0</v>
+      </c>
+      <c r="G22">
+        <v>18394000.0</v>
+      </c>
+      <c r="H22">
+        <v>23721000.0</v>
+      </c>
+      <c r="I22">
+        <v>21748000.0</v>
+      </c>
+      <c r="J22">
+        <v>9788000.0</v>
+      </c>
+      <c r="K22">
+        <v>10869000.0</v>
+      </c>
+      <c r="L22">
+        <v>11017000.0</v>
+      </c>
+      <c r="M22">
+        <v>10290000.0</v>
+      </c>
+      <c r="N22">
+        <v>9315000.0</v>
+      </c>
+      <c r="O22">
+        <v>8886000.0</v>
+      </c>
+      <c r="P22">
+        <v>8502000.0</v>
+      </c>
+      <c r="Q22">
+        <v>8419000.0</v>
+      </c>
+      <c r="R22">
+        <v>7219000.0</v>
+      </c>
+      <c r="S22">
+        <v>6744000.0</v>
+      </c>
+      <c r="T22">
+        <v>7937000.0</v>
+      </c>
+      <c r="U22">
+        <v>7290000.0</v>
+      </c>
+      <c r="V22">
+        <v>7376000.0</v>
+      </c>
+      <c r="W22">
+        <v>9308000.0</v>
+      </c>
+      <c r="X22">
+        <v>10768000.0</v>
+      </c>
+      <c r="Y22">
+        <v>8904000.0</v>
+      </c>
+      <c r="Z22">
+        <v>8337000.0</v>
+      </c>
+      <c r="AA22">
+        <v>8095000.0</v>
+      </c>
+      <c r="AB22">
+        <v>7823000.0</v>
+      </c>
+      <c r="AC22">
+        <v>7725000.0</v>
+      </c>
+      <c r="AD22">
+        <v>7229000.0</v>
+      </c>
+      <c r="AE22">
+        <v>7109000.0</v>
+      </c>
+      <c r="AF22">
+        <v>6459000.0</v>
+      </c>
+      <c r="AG22">
+        <v>6773000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
+      <c r="A23" t="s">
+        <v>234</v>
+      </c>
+      <c r="B23">
+        <v>-83726000.0</v>
+      </c>
+      <c r="C23">
+        <v>-69312000.0</v>
+      </c>
+      <c r="D23">
+        <v>-337162000.0</v>
+      </c>
+      <c r="E23">
+        <v>-219162000.0</v>
+      </c>
+      <c r="F23">
+        <v>252602000.0</v>
+      </c>
+      <c r="G23">
+        <v>404236000.0</v>
+      </c>
+      <c r="H23">
+        <v>71168000.0</v>
+      </c>
+      <c r="I23">
+        <v>49600000.0</v>
+      </c>
+      <c r="J23">
+        <v>37539000.0</v>
+      </c>
+      <c r="K23">
+        <v>54641000.0</v>
+      </c>
+      <c r="L23">
+        <v>68104000.0</v>
+      </c>
+      <c r="M23">
+        <v>44233000.0</v>
+      </c>
+      <c r="N23">
+        <v>-33533000.0</v>
+      </c>
+      <c r="O23">
+        <v>51381000.0</v>
+      </c>
+      <c r="P23">
+        <v>36269000.0</v>
+      </c>
+      <c r="Q23">
+        <v>18003000.0</v>
+      </c>
+      <c r="R23">
+        <v>38226000.0</v>
+      </c>
+      <c r="S23">
+        <v>19657000.0</v>
+      </c>
+      <c r="T23">
+        <v>914000.0</v>
+      </c>
+      <c r="U23">
+        <v>-9693000.0</v>
+      </c>
+      <c r="V23">
+        <v>32509000.0</v>
+      </c>
+      <c r="W23">
+        <v>7484000.0</v>
+      </c>
+      <c r="X23">
+        <v>56773000.0</v>
+      </c>
+      <c r="Y23">
+        <v>75454000.0</v>
+      </c>
+      <c r="Z23">
+        <v>55609000.0</v>
+      </c>
+      <c r="AA23">
+        <v>516000.0</v>
+      </c>
+      <c r="AB23">
+        <v>-2979000.0</v>
+      </c>
+      <c r="AC23">
+        <v>14014000.0</v>
+      </c>
+      <c r="AD23">
+        <v>-9269000.0</v>
+      </c>
+      <c r="AE23">
+        <v>14668000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-15016000.0</v>
+      </c>
+      <c r="AG23">
+        <v>31477000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
+      <c r="A24" t="s">
+        <v>235</v>
+      </c>
+      <c r="B24">
+        <v>18395000.0</v>
+      </c>
+      <c r="C24">
+        <v>-56382000.0</v>
+      </c>
+      <c r="D24">
+        <v>-93907000.0</v>
+      </c>
+      <c r="E24">
+        <v>-17881000.0</v>
+      </c>
+      <c r="F24">
+        <v>1051000.0</v>
+      </c>
+      <c r="G24">
+        <v>35730000.0</v>
+      </c>
+      <c r="H24">
+        <v>-518000.0</v>
+      </c>
+      <c r="I24">
+        <v>-61210000.0</v>
+      </c>
+      <c r="J24">
+        <v>-71588000.0</v>
+      </c>
+      <c r="K24">
+        <v>-53080000.0</v>
+      </c>
+      <c r="L24">
+        <v>-53807000.0</v>
+      </c>
+      <c r="M24">
+        <v>-73473000.0</v>
+      </c>
+      <c r="N24">
+        <v>-22075000.0</v>
+      </c>
+      <c r="O24">
+        <v>-16249000.0</v>
+      </c>
+      <c r="P24">
+        <v>-29982000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-24897000.0</v>
+      </c>
+      <c r="R24">
+        <v>-12711000.0</v>
+      </c>
+      <c r="S24">
+        <v>-94034000.0</v>
+      </c>
+      <c r="T24">
+        <v>-24585000.0</v>
+      </c>
+      <c r="U24">
+        <v>-30666000.0</v>
+      </c>
+      <c r="V24">
+        <v>-59306000.0</v>
+      </c>
+      <c r="W24">
+        <v>-36267000.0</v>
+      </c>
+      <c r="X24">
+        <v>-43049000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-11131000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-1558000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-14398000.0</v>
+      </c>
+      <c r="AB24">
+        <v>4726000.0</v>
+      </c>
+      <c r="AC24">
+        <v>52000.0</v>
+      </c>
+      <c r="AD24">
+        <v>423000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-235000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-474000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-938000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
+      <c r="A25" t="s">
+        <v>236</v>
+      </c>
+      <c r="B25">
+        <v>-5497000.0</v>
+      </c>
+      <c r="C25">
+        <v>-3246000.0</v>
+      </c>
+      <c r="D25">
+        <v>4384000.0</v>
+      </c>
+      <c r="E25">
+        <v>1922000.0</v>
+      </c>
+      <c r="F25">
+        <v>10637000.0</v>
+      </c>
+      <c r="G25">
+        <v>5227000.0</v>
+      </c>
+      <c r="H25">
+        <v>-2693000.0</v>
+      </c>
+      <c r="I25">
+        <v>2000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-2263000.0</v>
+      </c>
+      <c r="K25">
+        <v>-1232000.0</v>
+      </c>
+      <c r="L25">
+        <v>-1364000.0</v>
+      </c>
+      <c r="M25">
+        <v>-1362000.0</v>
+      </c>
+      <c r="N25">
+        <v>7819000.0</v>
+      </c>
+      <c r="O25">
+        <v>-2233000.0</v>
+      </c>
+      <c r="P25">
+        <v>8175000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2650000.0</v>
+      </c>
+      <c r="R25">
+        <v>4959000.0</v>
+      </c>
+      <c r="S25">
+        <v>4538000.0</v>
+      </c>
+      <c r="T25">
+        <v>-796000.0</v>
+      </c>
+      <c r="U25">
+        <v>-419000.0</v>
+      </c>
+      <c r="V25">
+        <v>152000.0</v>
+      </c>
+      <c r="W25">
+        <v>-1921000.0</v>
+      </c>
+      <c r="X25">
+        <v>9000.0</v>
+      </c>
+      <c r="Y25">
+        <v>370000.0</v>
+      </c>
+      <c r="Z25">
+        <v>240000.0</v>
+      </c>
+      <c r="AA25">
+        <v>240000.0</v>
+      </c>
+      <c r="AB25">
+        <v>253000.0</v>
+      </c>
+      <c r="AC25">
+        <v>835000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-512000.0</v>
+      </c>
+      <c r="AE25">
+        <v>1262000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-347000.0</v>
+      </c>
+      <c r="AG25">
+        <v>10105000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
+      <c r="A26" t="s">
+        <v>237</v>
+      </c>
+      <c r="B26">
+        <v>-11164000.0</v>
+      </c>
+      <c r="C26">
+        <v>-249000.0</v>
+      </c>
+      <c r="D26">
+        <v>-2027000.0</v>
+      </c>
+      <c r="E26">
+        <v>-6682000.0</v>
+      </c>
+      <c r="F26">
+        <v>-1517000.0</v>
+      </c>
+      <c r="G26">
+        <v>824000.0</v>
+      </c>
+      <c r="H26">
+        <v>892000.0</v>
+      </c>
+      <c r="I26">
+        <v>541000.0</v>
+      </c>
+      <c r="J26">
+        <v>482000.0</v>
+      </c>
+      <c r="K26">
+        <v>556000.0</v>
+      </c>
+      <c r="L26">
+        <v>499000.0</v>
+      </c>
+      <c r="M26">
+        <v>381000.0</v>
+      </c>
+      <c r="N26">
+        <v>447000.0</v>
+      </c>
+      <c r="O26">
+        <v>295000.0</v>
+      </c>
+      <c r="P26">
+        <v>257000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26">
+        <v>-286000.0</v>
+      </c>
+      <c r="S26">
+        <v>-442000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
+        <v>-410000.0</v>
+      </c>
+      <c r="AE26">
+        <v>-475000.0</v>
+      </c>
+      <c r="AF26">
+        <v>-136000.0</v>
+      </c>
+      <c r="AG26">
+        <v>-571000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
+      <c r="A27" t="s">
+        <v>238</v>
+      </c>
+      <c r="B27">
+        <v>1411000.0</v>
+      </c>
+      <c r="C27">
+        <v>1263000.0</v>
+      </c>
+      <c r="D27">
+        <v>1004000.0</v>
+      </c>
+      <c r="E27">
+        <v>729000.0</v>
+      </c>
+      <c r="F27">
+        <v>362000.0</v>
+      </c>
+      <c r="G27">
+        <v>428000.0</v>
+      </c>
+      <c r="H27">
+        <v>322000.0</v>
+      </c>
+      <c r="I27">
+        <v>186000.0</v>
+      </c>
+      <c r="J27">
+        <v>133000.0</v>
+      </c>
+      <c r="K27">
+        <v>59000.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27">
+        <v>-204000.0</v>
+      </c>
+      <c r="V27">
+        <v>264000.0</v>
+      </c>
+      <c r="W27">
+        <v>-1113000.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27">
+        <v>-148000.0</v>
+      </c>
+      <c r="AD27">
+        <v>-39000.0</v>
+      </c>
+      <c r="AE27">
+        <v>356000.0</v>
+      </c>
+      <c r="AF27">
+        <v>760000.0</v>
+      </c>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
+      <c r="A28" t="s">
+        <v>239</v>
+      </c>
+      <c r="B28">
+        <v>-99904000.0</v>
+      </c>
+      <c r="C28">
+        <v>-60906000.0</v>
+      </c>
+      <c r="D28">
+        <v>-158242000.0</v>
+      </c>
+      <c r="E28">
+        <v>-249448000.0</v>
+      </c>
+      <c r="F28">
+        <v>208132000.0</v>
+      </c>
+      <c r="G28">
+        <v>374374000.0</v>
+      </c>
+      <c r="H28">
+        <v>39707000.0</v>
+      </c>
+      <c r="I28">
+        <v>30536000.0</v>
+      </c>
+      <c r="J28">
+        <v>50456000.0</v>
+      </c>
+      <c r="K28">
+        <v>47495000.0</v>
+      </c>
+      <c r="L28">
+        <v>48849000.0</v>
+      </c>
+      <c r="M28">
+        <v>34873000.0</v>
+      </c>
+      <c r="N28">
+        <v>-13130000.0</v>
+      </c>
+      <c r="O28">
+        <v>37256000.0</v>
+      </c>
+      <c r="P28">
+        <v>28582000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-1503000.0</v>
+      </c>
+      <c r="R28">
+        <v>-21391000.0</v>
+      </c>
+      <c r="S28">
+        <v>44057000.0</v>
+      </c>
+      <c r="T28">
+        <v>-48143000.0</v>
+      </c>
+      <c r="U28">
+        <v>6159000.0</v>
+      </c>
+      <c r="V28">
+        <v>15681000.0</v>
+      </c>
+      <c r="W28">
+        <v>42882000.0</v>
+      </c>
+      <c r="X28">
+        <v>132166000.0</v>
+      </c>
+      <c r="Y28">
+        <v>94527000.0</v>
+      </c>
+      <c r="Z28">
+        <v>53771000.0</v>
+      </c>
+      <c r="AA28">
+        <v>9315000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-2049000.0</v>
+      </c>
+      <c r="AC28">
+        <v>27412000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-13829000.0</v>
+      </c>
+      <c r="AE28">
+        <v>5175000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-18659000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-7265000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" t="s">
+        <v>240</v>
+      </c>
+      <c r="B29">
+        <v>53643000.0</v>
+      </c>
+      <c r="C29">
+        <v>39782000.0</v>
+      </c>
+      <c r="D29">
+        <v>40602000.0</v>
+      </c>
+      <c r="E29">
+        <v>39201000.0</v>
+      </c>
+      <c r="F29">
+        <v>42126000.0</v>
+      </c>
+      <c r="G29">
+        <v>25470000.0</v>
+      </c>
+      <c r="H29">
+        <v>25723000.0</v>
+      </c>
+      <c r="I29">
+        <v>29544000.0</v>
+      </c>
+      <c r="J29">
+        <v>17007000.0</v>
+      </c>
+      <c r="K29">
+        <v>12121000.0</v>
+      </c>
+      <c r="L29">
+        <v>14379000.0</v>
+      </c>
+      <c r="M29">
+        <v>10815000.0</v>
+      </c>
+      <c r="N29">
+        <v>17986000.0</v>
+      </c>
+      <c r="O29">
+        <v>9303000.0</v>
+      </c>
+      <c r="P29">
+        <v>18154000.0</v>
+      </c>
+      <c r="Q29">
+        <v>8908000.0</v>
+      </c>
+      <c r="R29">
+        <v>10413000.0</v>
+      </c>
+      <c r="S29">
+        <v>12433000.0</v>
+      </c>
+      <c r="T29">
+        <v>4511000.0</v>
+      </c>
+      <c r="U29">
+        <v>9948000.0</v>
+      </c>
+      <c r="V29">
+        <v>11392000.0</v>
+      </c>
+      <c r="W29">
+        <v>11034000.0</v>
+      </c>
+      <c r="X29">
+        <v>12742000.0</v>
+      </c>
+      <c r="Y29">
+        <v>3896000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-6391000.0</v>
+      </c>
+      <c r="AA29">
+        <v>10194000.0</v>
+      </c>
+      <c r="AB29">
+        <v>5579000.0</v>
+      </c>
+      <c r="AC29">
+        <v>8750000.0</v>
+      </c>
+      <c r="AD29">
+        <v>8242000.0</v>
+      </c>
+      <c r="AE29">
+        <v>8133000.0</v>
+      </c>
+      <c r="AF29">
+        <v>6671000.0</v>
+      </c>
+      <c r="AG29">
+        <v>10105000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33">
+      <c r="A30" t="s">
+        <v>241</v>
+      </c>
+      <c r="B30">
+        <v>64647000.0</v>
+      </c>
+      <c r="C30">
+        <v>2428000.0</v>
+      </c>
+      <c r="D30">
+        <v>15437000.0</v>
+      </c>
+      <c r="E30">
+        <v>-331723000.0</v>
+      </c>
+      <c r="F30">
+        <v>60521000.0</v>
+      </c>
+      <c r="G30">
+        <v>-114848000.0</v>
+      </c>
+      <c r="H30">
+        <v>8021000.0</v>
+      </c>
+      <c r="I30">
+        <v>-53616000.0</v>
+      </c>
+      <c r="J30">
+        <v>-51953000.0</v>
+      </c>
+      <c r="K30">
+        <v>-59442000.0</v>
+      </c>
+      <c r="L30">
+        <v>-64144000.0</v>
+      </c>
+      <c r="M30">
+        <v>-44131000.0</v>
+      </c>
+      <c r="N30">
+        <v>-38125000.0</v>
+      </c>
+      <c r="O30">
+        <v>-17797000.0</v>
+      </c>
+      <c r="P30">
+        <v>-48286000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-7370000.0</v>
+      </c>
+      <c r="R30">
+        <v>18191000.0</v>
+      </c>
+      <c r="S30">
+        <v>-58777000.0</v>
+      </c>
+      <c r="T30">
+        <v>42188000.0</v>
+      </c>
+      <c r="U30">
+        <v>-14725000.0</v>
+      </c>
+      <c r="V30">
+        <v>-30494000.0</v>
+      </c>
+      <c r="W30">
+        <v>-64635000.0</v>
+      </c>
+      <c r="X30">
+        <v>-130592000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-101250000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-49171000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-31183000.0</v>
+      </c>
+      <c r="AB30">
+        <v>8339000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-45603000.0</v>
+      </c>
+      <c r="AD30">
+        <v>12243000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-14130000.0</v>
+      </c>
+      <c r="AF30">
+        <v>21969000.0</v>
+      </c>
+      <c r="AG30">
+        <v>-22851000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DN30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:118">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M1" t="s">
+        <v>103</v>
+      </c>
+      <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>106</v>
+      </c>
+      <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>108</v>
+      </c>
+      <c r="U1" t="s">
+        <v>109</v>
+      </c>
+      <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>112</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="2" spans="1:118">
+      <c r="A2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B2">
+        <v>65648000.0</v>
+      </c>
+      <c r="C2">
+        <v>102139000.0</v>
+      </c>
+      <c r="D2">
+        <v>103109000.0</v>
+      </c>
+      <c r="E2">
+        <v>123563000.0</v>
+      </c>
+      <c r="F2">
+        <v>47262000.0</v>
+      </c>
+      <c r="G2">
+        <v>58092000.0</v>
+      </c>
+      <c r="H2">
+        <v>86274000.0</v>
+      </c>
+      <c r="I2">
+        <v>53135000.0</v>
+      </c>
+      <c r="J2">
+        <v>65958000.0</v>
+      </c>
+      <c r="K2">
+        <v>64041000.0</v>
+      </c>
+      <c r="L2">
+        <v>84043000.0</v>
+      </c>
+      <c r="M2">
+        <v>114066000.0</v>
+      </c>
+      <c r="N2">
+        <v>168161000.0</v>
+      </c>
+      <c r="O2">
+        <v>357026000.0</v>
+      </c>
+      <c r="P2">
+        <v>395614000.0</v>
+      </c>
+      <c r="Q2">
+        <v>477620000.0</v>
+      </c>
+      <c r="R2">
+        <v>710131000.0</v>
+      </c>
+      <c r="S2">
+        <v>722782000.0</v>
+      </c>
+      <c r="T2">
+        <v>592866000.0</v>
+      </c>
+      <c r="U2">
+        <v>506758000.0</v>
+      </c>
+      <c r="V2">
+        <v>399352000.0</v>
+      </c>
+      <c r="W2">
+        <v>299653000.0</v>
+      </c>
+      <c r="X2">
+        <v>232231000.0</v>
+      </c>
+      <c r="Y2">
+        <v>129170000.0</v>
+      </c>
+      <c r="Z2">
+        <v>114356000.0</v>
+      </c>
+      <c r="AA2">
+        <v>117715000.0</v>
+      </c>
+      <c r="AB2">
+        <v>76606000.0</v>
+      </c>
+      <c r="AC2">
+        <v>61353000.0</v>
+      </c>
+      <c r="AD2">
+        <v>40905000.0</v>
+      </c>
+      <c r="AE2">
+        <v>63696000.0</v>
+      </c>
+      <c r="AF2">
+        <v>63053000.0</v>
+      </c>
+      <c r="AG2">
+        <v>60197000.0</v>
+      </c>
+      <c r="AH2">
+        <v>34441000.0</v>
+      </c>
+      <c r="AI2">
+        <v>49491000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>26280000.0</v>
+      </c>
+      <c r="AK2">
+        <v>16516000.0</v>
+      </c>
+      <c r="AL2">
+        <v>18931000.0</v>
+      </c>
+      <c r="AM2">
+        <v>55391000.0</v>
+      </c>
+      <c r="AN2">
+        <v>46218000.0</v>
+      </c>
+      <c r="AO2">
+        <v>16176000.0</v>
+      </c>
+      <c r="AP2">
+        <v>18757000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>46089000.0</v>
+      </c>
+      <c r="AR2">
+        <v>27997000.0</v>
+      </c>
+      <c r="AS2">
+        <v>27445000.0</v>
+      </c>
+      <c r="AT2">
+        <v>19673000.0</v>
+      </c>
+      <c r="AU2">
+        <v>24008000.0</v>
+      </c>
+      <c r="AV2">
+        <v>29126000.0</v>
+      </c>
+      <c r="AW2">
+        <v>19215000.0</v>
+      </c>
+      <c r="AX2">
+        <v>18116000.0</v>
+      </c>
+      <c r="AY2">
+        <v>19227000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>38218000.0</v>
+      </c>
+      <c r="BA2">
+        <v>46289000.0</v>
+      </c>
+      <c r="BB2">
+        <v>51385000.0</v>
+      </c>
+      <c r="BC2">
+        <v>64503000.0</v>
+      </c>
+      <c r="BD2">
+        <v>67225000.0</v>
+      </c>
+      <c r="BE2">
+        <v>30202000.0</v>
+      </c>
+      <c r="BF2">
+        <v>22623000.0</v>
+      </c>
+      <c r="BG2">
+        <v>54995000.0</v>
+      </c>
+      <c r="BH2">
+        <v>41892000.0</v>
+      </c>
+      <c r="BI2">
+        <v>38394000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>24173000.0</v>
+      </c>
+      <c r="BK2">
+        <v>32864000.0</v>
+      </c>
+      <c r="BL2">
+        <v>29000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>39212000.0</v>
+      </c>
+      <c r="BN2">
+        <v>24138000.0</v>
+      </c>
+      <c r="BO2">
+        <v>39089000.0</v>
+      </c>
+      <c r="BP2">
+        <v>19424000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>27758000.0</v>
+      </c>
+      <c r="BR2">
+        <v>16925000.0</v>
+      </c>
+      <c r="BS2">
+        <v>17929000.0</v>
+      </c>
+      <c r="BT2">
+        <v>21458000.0</v>
+      </c>
+      <c r="BU2">
+        <v>18576000.0</v>
+      </c>
+      <c r="BV2">
+        <v>19212000.0</v>
+      </c>
+      <c r="BW2">
+        <v>18761000.0</v>
+      </c>
+      <c r="BX2">
+        <v>17755000.0</v>
+      </c>
+      <c r="BY2">
+        <v>15674000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>20656000.0</v>
+      </c>
+      <c r="CA2">
+        <v>19694000.0</v>
+      </c>
+      <c r="CB2">
+        <v>19563000.0</v>
+      </c>
+      <c r="CC2">
+        <v>18898000.0</v>
+      </c>
+      <c r="CD2">
+        <v>19274000.0</v>
+      </c>
+      <c r="CE2">
+        <v>22537000.0</v>
+      </c>
+      <c r="CF2">
+        <v>18568000.0</v>
+      </c>
+      <c r="CG2">
+        <v>23900000.0</v>
+      </c>
+      <c r="CH2">
+        <v>22695000.0</v>
+      </c>
+      <c r="CI2">
+        <v>26156000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>26851000.0</v>
+      </c>
+      <c r="CK2">
+        <v>20409000.0</v>
+      </c>
+      <c r="CL2">
+        <v>33414000.0</v>
+      </c>
+      <c r="CM2">
+        <v>21999000.0</v>
+      </c>
+      <c r="CN2">
+        <v>25922000.0</v>
+      </c>
+      <c r="CO2">
+        <v>27598000.0</v>
+      </c>
+      <c r="CP2">
+        <v>19098000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>25652000.0</v>
+      </c>
+      <c r="CR2">
+        <v>22157000.0</v>
+      </c>
+      <c r="CS2">
+        <v>18344000.0</v>
+      </c>
+      <c r="CT2">
+        <v>21925000.0</v>
+      </c>
+      <c r="CU2">
+        <v>48495000.0</v>
+      </c>
+      <c r="CV2">
+        <v>46734000.0</v>
+      </c>
+      <c r="CW2">
+        <v>29275000.0</v>
+      </c>
+      <c r="CX2">
+        <v>23716000.0</v>
+      </c>
+      <c r="CY2">
+        <v>23606000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>21894000.0</v>
+      </c>
+      <c r="DA2">
+        <v>27901000.0</v>
+      </c>
+      <c r="DB2">
+        <v>35390000.0</v>
+      </c>
+      <c r="DC2">
+        <v>0.0</v>
+      </c>
+      <c r="DD2">
+        <v>1.0</v>
+      </c>
+      <c r="DE2">
+        <v>11790000.0</v>
+      </c>
+      <c r="DF2">
+        <v>630000.0</v>
+      </c>
+      <c r="DG2">
+        <v>1.0</v>
+      </c>
+      <c r="DH2">
+        <v>1.0</v>
+      </c>
+      <c r="DI2"/>
+      <c r="DJ2">
+        <v>5550000.0</v>
+      </c>
+      <c r="DK2">
+        <v>1.0</v>
+      </c>
+      <c r="DL2">
+        <v>-1.0</v>
+      </c>
+      <c r="DM2">
+        <v>2.0</v>
+      </c>
+      <c r="DN2"/>
+    </row>
+    <row r="3" spans="1:118">
+      <c r="A3" t="s">
+        <v>215</v>
+      </c>
+      <c r="B3">
+        <v>334000</v>
+      </c>
+      <c r="C3">
+        <v>1550000</v>
+      </c>
+      <c r="D3">
+        <v>430000</v>
+      </c>
+      <c r="E3">
+        <v>185000</v>
+      </c>
+      <c r="F3">
+        <v>659000</v>
+      </c>
+      <c r="G3">
+        <v>373000</v>
+      </c>
+      <c r="H3">
+        <v>222000</v>
+      </c>
+      <c r="I3">
+        <v>287000</v>
+      </c>
+      <c r="J3">
+        <v>78000</v>
+      </c>
+      <c r="K3">
+        <v>994000</v>
+      </c>
+      <c r="L3">
+        <v>68000</v>
+      </c>
+      <c r="M3">
+        <v>48000</v>
+      </c>
+      <c r="N3">
+        <v>58000</v>
+      </c>
+      <c r="O3">
+        <v>605000</v>
+      </c>
+      <c r="P3">
+        <v>486000</v>
+      </c>
+      <c r="Q3">
+        <v>389000</v>
+      </c>
+      <c r="R3">
+        <v>331000</v>
+      </c>
+      <c r="S3">
+        <v>1046000</v>
+      </c>
+      <c r="T3">
+        <v>277000</v>
+      </c>
+      <c r="U3">
+        <v>177000</v>
+      </c>
+      <c r="V3">
+        <v>76000</v>
+      </c>
+      <c r="W3">
+        <v>426000</v>
+      </c>
+      <c r="X3">
+        <v>36000</v>
+      </c>
+      <c r="Y3">
+        <v>180000</v>
+      </c>
+      <c r="Z3">
+        <v>406000</v>
+      </c>
+      <c r="AA3">
+        <v>819000</v>
+      </c>
+      <c r="AB3">
+        <v>330000</v>
+      </c>
+      <c r="AC3">
+        <v>114000</v>
+      </c>
+      <c r="AD3">
+        <v>161000</v>
+      </c>
+      <c r="AE3">
+        <v>839000</v>
+      </c>
+      <c r="AF3">
+        <v>249000</v>
+      </c>
+      <c r="AG3">
+        <v>298000</v>
+      </c>
+      <c r="AH3">
+        <v>357000</v>
+      </c>
+      <c r="AI3">
+        <v>670000</v>
+      </c>
+      <c r="AJ3">
+        <v>284000</v>
+      </c>
+      <c r="AK3">
+        <v>436000</v>
+      </c>
+      <c r="AL3">
+        <v>367000</v>
+      </c>
+      <c r="AM3">
+        <v>319000</v>
+      </c>
+      <c r="AN3">
+        <v>326000</v>
+      </c>
+      <c r="AO3">
+        <v>924000</v>
+      </c>
+      <c r="AP3">
+        <v>775000</v>
+      </c>
+      <c r="AQ3">
+        <v>455000</v>
+      </c>
+      <c r="AR3">
+        <v>637000</v>
+      </c>
+      <c r="AS3">
+        <v>357000</v>
+      </c>
+      <c r="AT3">
+        <v>289000</v>
+      </c>
+      <c r="AU3">
+        <v>1224000</v>
+      </c>
+      <c r="AV3">
+        <v>918000</v>
+      </c>
+      <c r="AW3">
+        <v>563000</v>
+      </c>
+      <c r="AX3">
+        <v>443000</v>
+      </c>
+      <c r="AY3">
+        <v>779000</v>
+      </c>
+      <c r="AZ3">
+        <v>734000</v>
+      </c>
+      <c r="BA3">
+        <v>466000</v>
+      </c>
+      <c r="BB3">
+        <v>233000</v>
+      </c>
+      <c r="BC3">
+        <v>957000</v>
+      </c>
+      <c r="BD3">
+        <v>148000</v>
+      </c>
+      <c r="BE3">
+        <v>370000</v>
+      </c>
+      <c r="BF3">
+        <v>574000</v>
+      </c>
+      <c r="BG3">
+        <v>242000</v>
+      </c>
+      <c r="BH3">
+        <v>587000</v>
+      </c>
+      <c r="BI3">
+        <v>875000</v>
+      </c>
+      <c r="BJ3">
+        <v>238000</v>
+      </c>
+      <c r="BK3">
+        <v>186000</v>
+      </c>
+      <c r="BL3">
+        <v>240000</v>
+      </c>
+      <c r="BM3">
+        <v>215000</v>
+      </c>
+      <c r="BN3">
+        <v>448000</v>
+      </c>
+      <c r="BO3">
+        <v>356000</v>
+      </c>
+      <c r="BP3">
+        <v>344000</v>
+      </c>
+      <c r="BQ3">
+        <v>342000</v>
+      </c>
+      <c r="BR3">
+        <v>909000</v>
+      </c>
+      <c r="BS3">
+        <v>383000</v>
+      </c>
+      <c r="BT3">
+        <v>302000</v>
+      </c>
+      <c r="BU3">
+        <v>324000</v>
+      </c>
+      <c r="BV3">
+        <v>236000</v>
+      </c>
+      <c r="BW3">
+        <v>479000</v>
+      </c>
+      <c r="BX3">
+        <v>194000</v>
+      </c>
+      <c r="BY3">
+        <v>237000</v>
+      </c>
+      <c r="BZ3">
+        <v>7000</v>
+      </c>
+      <c r="CA3">
+        <v>244000</v>
+      </c>
+      <c r="CB3">
+        <v>184000</v>
+      </c>
+      <c r="CC3">
+        <v>172000</v>
+      </c>
+      <c r="CD3">
+        <v>909000</v>
+      </c>
+      <c r="CE3">
+        <v>283000</v>
+      </c>
+      <c r="CF3">
+        <v>954000</v>
+      </c>
+      <c r="CG3">
+        <v>1388000</v>
+      </c>
+      <c r="CH3">
+        <v>1467000</v>
+      </c>
+      <c r="CI3">
+        <v>2508000</v>
+      </c>
+      <c r="CJ3">
+        <v>2113000</v>
+      </c>
+      <c r="CK3">
+        <v>1102000</v>
+      </c>
+      <c r="CL3">
+        <v>61000</v>
+      </c>
+      <c r="CM3">
+        <v>26000</v>
+      </c>
+      <c r="CN3">
+        <v>136000</v>
+      </c>
+      <c r="CO3">
+        <v>206000</v>
+      </c>
+      <c r="CP3">
+        <v>359000</v>
+      </c>
+      <c r="CQ3">
+        <v>607000</v>
+      </c>
+      <c r="CR3">
+        <v>303000</v>
+      </c>
+      <c r="CS3">
+        <v>1151000</v>
+      </c>
+      <c r="CT3">
+        <v>48000</v>
+      </c>
+      <c r="CU3">
+        <v>697000</v>
+      </c>
+      <c r="CV3">
+        <v>163000</v>
+      </c>
+      <c r="CW3">
+        <v>527000</v>
+      </c>
+      <c r="CX3">
+        <v>409000</v>
+      </c>
+      <c r="CY3">
+        <v>370000</v>
+      </c>
+      <c r="CZ3">
+        <v>37000</v>
+      </c>
+      <c r="DA3">
+        <v>127000</v>
+      </c>
+      <c r="DB3">
+        <v>113000</v>
+      </c>
+      <c r="DC3">
+        <v>29999</v>
+      </c>
+      <c r="DD3">
+        <v>200000</v>
+      </c>
+      <c r="DE3">
+        <v>49999</v>
+      </c>
+      <c r="DF3">
+        <v>10000</v>
+      </c>
+      <c r="DG3">
+        <v>70000</v>
+      </c>
+      <c r="DH3">
+        <v>100000</v>
+      </c>
+      <c r="DI3">
+        <v>9999</v>
+      </c>
+      <c r="DJ3">
+        <v>20000</v>
+      </c>
+      <c r="DK3">
+        <v>130000</v>
+      </c>
+      <c r="DL3">
+        <v>60000</v>
+      </c>
+      <c r="DM3">
+        <v>60000</v>
+      </c>
+      <c r="DN3">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:118">
+      <c r="A4" t="s">
+        <v>216</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-30023000.0</v>
+      </c>
+      <c r="N4">
+        <v>-54095000.0</v>
+      </c>
+      <c r="O4">
+        <v>-188865000.0</v>
+      </c>
+      <c r="P4">
+        <v>-38588000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-82006000.0</v>
+      </c>
+      <c r="R4">
+        <v>-232511000.0</v>
+      </c>
+      <c r="S4">
+        <v>-12651000.0</v>
+      </c>
+      <c r="T4">
+        <v>129916000.0</v>
+      </c>
+      <c r="U4">
+        <v>86108000.0</v>
+      </c>
+      <c r="V4">
+        <v>107406000.0</v>
+      </c>
+      <c r="W4">
+        <v>99699000.0</v>
+      </c>
+      <c r="X4">
+        <v>67422000.0</v>
+      </c>
+      <c r="Y4">
+        <v>103061000.0</v>
+      </c>
+      <c r="Z4">
+        <v>14814000.0</v>
+      </c>
+      <c r="AA4"/>
+      <c r="AB4">
+        <v>41109000.0</v>
+      </c>
+      <c r="AC4">
+        <v>15253000.0</v>
+      </c>
+      <c r="AD4">
+        <v>20448000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-22791000.0</v>
+      </c>
+      <c r="AF4">
+        <v>643000.0</v>
+      </c>
+      <c r="AG4">
+        <v>2856000.0</v>
+      </c>
+      <c r="AH4">
+        <v>25756000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-15050000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>23211000.0</v>
+      </c>
+      <c r="AK4">
+        <v>9764000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-2415000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-36460000.0</v>
+      </c>
+      <c r="AN4">
+        <v>9173000.0</v>
+      </c>
+      <c r="AO4">
+        <v>30042000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-2581000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-27332000.0</v>
+      </c>
+      <c r="AR4">
+        <v>18092000.0</v>
+      </c>
+      <c r="AS4">
+        <v>552000.0</v>
+      </c>
+      <c r="AT4">
+        <v>7772000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-4335000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-5118000.0</v>
+      </c>
+      <c r="AW4">
+        <v>9911000.0</v>
+      </c>
+      <c r="AX4">
+        <v>1099000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-1111000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>-18991000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-8071000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-5096000.0</v>
+      </c>
+      <c r="BC4">
+        <v>-13118000.0</v>
+      </c>
+      <c r="BD4">
+        <v>-2722000.0</v>
+      </c>
+      <c r="BE4">
+        <v>37023000.0</v>
+      </c>
+      <c r="BF4">
+        <v>7579000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+    </row>
+    <row r="5" spans="1:118">
+      <c r="A5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>409000.0</v>
+      </c>
+      <c r="N5">
+        <v>779000.0</v>
+      </c>
+      <c r="O5">
+        <v>-1189000.0</v>
+      </c>
+      <c r="P5">
+        <v>1182000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-1086000.0</v>
+      </c>
+      <c r="R5">
+        <v>-3099000.0</v>
+      </c>
+      <c r="S5">
+        <v>-3071000.0</v>
+      </c>
+      <c r="T5">
+        <v>1242000.0</v>
+      </c>
+      <c r="U5">
+        <v>-2486000.0</v>
+      </c>
+      <c r="V5">
+        <v>-549000.0</v>
+      </c>
+      <c r="W5">
+        <v>4217000.0</v>
+      </c>
+      <c r="X5">
+        <v>506000.0</v>
+      </c>
+      <c r="Y5">
+        <v>1322000.0</v>
+      </c>
+      <c r="Z5">
+        <v>1418000.0</v>
+      </c>
+      <c r="AA5"/>
+      <c r="AB5">
+        <v>-101000.0</v>
+      </c>
+      <c r="AC5">
+        <v>2331000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-693000.0</v>
+      </c>
+      <c r="AE5">
+        <v>1983000.0</v>
+      </c>
+      <c r="AF5">
+        <v>276000.0</v>
+      </c>
+      <c r="AG5">
+        <v>519000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-65000.0</v>
+      </c>
+      <c r="AI5">
+        <v>1963000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>2153000.0</v>
+      </c>
+      <c r="AK5">
+        <v>369000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-1471000.0</v>
+      </c>
+      <c r="AM5">
+        <v>677000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-420000.0</v>
+      </c>
+      <c r="AO5">
+        <v>825000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-1292000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>2194000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-255000.0</v>
+      </c>
+      <c r="AS5">
+        <v>937000.0</v>
+      </c>
+      <c r="AT5">
+        <v>420000.0</v>
+      </c>
+      <c r="AU5">
+        <v>2027000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-789000.0</v>
+      </c>
+      <c r="AW5">
+        <v>858000.0</v>
+      </c>
+      <c r="AX5">
+        <v>512000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-1611000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>371000.0</v>
+      </c>
+      <c r="BA5">
+        <v>1071000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-581000.0</v>
+      </c>
+      <c r="BC5">
+        <v>286000.0</v>
+      </c>
+      <c r="BD5">
+        <v>228000.0</v>
+      </c>
+      <c r="BE5">
+        <v>897000.0</v>
+      </c>
+      <c r="BF5">
+        <v>406000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+    </row>
+    <row r="6" spans="1:118">
+      <c r="A6" t="s">
+        <v>218</v>
+      </c>
+      <c r="B6">
+        <v>27987000.0</v>
+      </c>
+      <c r="C6">
+        <v>-36491000.0</v>
+      </c>
+      <c r="D6">
+        <v>-970000.0</v>
+      </c>
+      <c r="E6">
+        <v>-20454000.0</v>
+      </c>
+      <c r="F6">
+        <v>76301000.0</v>
+      </c>
+      <c r="G6">
+        <v>-10830000.0</v>
+      </c>
+      <c r="H6">
+        <v>-28182000.0</v>
+      </c>
+      <c r="I6">
+        <v>33139000.0</v>
+      </c>
+      <c r="J6">
+        <v>-12823000.0</v>
+      </c>
+      <c r="K6">
+        <v>1917000.0</v>
+      </c>
+      <c r="L6">
+        <v>-20002000.0</v>
+      </c>
+      <c r="M6">
+        <v>-30023000.0</v>
+      </c>
+      <c r="N6">
+        <v>-54095000.0</v>
+      </c>
+      <c r="O6">
+        <v>-188865000.0</v>
+      </c>
+      <c r="P6">
+        <v>-38588000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-82006000.0</v>
+      </c>
+      <c r="R6">
+        <v>-232511000.0</v>
+      </c>
+      <c r="S6">
+        <v>-12651000.0</v>
+      </c>
+      <c r="T6">
+        <v>129916000.0</v>
+      </c>
+      <c r="U6">
+        <v>86108000.0</v>
+      </c>
+      <c r="V6">
+        <v>107406000.0</v>
+      </c>
+      <c r="W6">
+        <v>99699000.0</v>
+      </c>
+      <c r="X6">
+        <v>67422000.0</v>
+      </c>
+      <c r="Y6">
+        <v>103061000.0</v>
+      </c>
+      <c r="Z6">
+        <v>14814000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-3359000.0</v>
+      </c>
+      <c r="AB6">
+        <v>41109000.0</v>
+      </c>
+      <c r="AC6">
+        <v>15253000.0</v>
+      </c>
+      <c r="AD6">
+        <v>20448000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-22791000.0</v>
+      </c>
+      <c r="AF6">
+        <v>643000.0</v>
+      </c>
+      <c r="AG6">
+        <v>2856000.0</v>
+      </c>
+      <c r="AH6">
+        <v>25756000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-15050000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>23211000.0</v>
+      </c>
+      <c r="AK6">
+        <v>9764000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-2415000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-36460000.0</v>
+      </c>
+      <c r="AN6">
+        <v>9173000.0</v>
+      </c>
+      <c r="AO6">
+        <v>30042000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-2581000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-27332000.0</v>
+      </c>
+      <c r="AR6">
+        <v>18092000.0</v>
+      </c>
+      <c r="AS6">
+        <v>552000.0</v>
+      </c>
+      <c r="AT6">
+        <v>7772000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-4335000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-5118000.0</v>
+      </c>
+      <c r="AW6">
+        <v>9911000.0</v>
+      </c>
+      <c r="AX6">
+        <v>1099000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-1111000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-18991000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-8071000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-5096000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-13118000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-2722000.0</v>
+      </c>
+      <c r="BE6">
+        <v>37023000.0</v>
+      </c>
+      <c r="BF6">
+        <v>7579000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-32372000.0</v>
+      </c>
+      <c r="BH6">
+        <v>13103000.0</v>
+      </c>
+      <c r="BI6">
+        <v>3498000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>14221000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-8691000.0</v>
+      </c>
+      <c r="BL6">
+        <v>3864000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-10212000.0</v>
+      </c>
+      <c r="BN6">
+        <v>15074000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-14951000.0</v>
+      </c>
+      <c r="BP6">
+        <v>19665000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-8334000.0</v>
+      </c>
+      <c r="BR6">
+        <v>10833000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-1004000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-3529000.0</v>
+      </c>
+      <c r="BU6">
+        <v>2882000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-636000.0</v>
+      </c>
+      <c r="BW6">
+        <v>451000.0</v>
+      </c>
+      <c r="BX6">
+        <v>1006000.0</v>
+      </c>
+      <c r="BY6">
+        <v>2081000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-4982000.0</v>
+      </c>
+      <c r="CA6">
+        <v>962000.0</v>
+      </c>
+      <c r="CB6">
+        <v>131000.0</v>
+      </c>
+      <c r="CC6">
+        <v>665000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-376000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-3263000.0</v>
+      </c>
+      <c r="CF6">
+        <v>3969000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-5332000.0</v>
+      </c>
+      <c r="CH6">
+        <v>1205000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-3461000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-695000.0</v>
+      </c>
+      <c r="CK6">
+        <v>6442000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-13005000.0</v>
+      </c>
+      <c r="CM6">
+        <v>11415000.0</v>
+      </c>
+      <c r="CN6">
+        <v>-3923000.0</v>
+      </c>
+      <c r="CO6">
+        <v>-1676000.0</v>
+      </c>
+      <c r="CP6">
+        <v>8500000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-6554000.0</v>
+      </c>
+      <c r="CR6">
+        <v>3495000.0</v>
+      </c>
+      <c r="CS6">
+        <v>3813000.0</v>
+      </c>
+      <c r="CT6">
+        <v>-3581000.0</v>
+      </c>
+      <c r="CU6">
+        <v>-26570000.0</v>
+      </c>
+      <c r="CV6">
+        <v>1761000.0</v>
+      </c>
+      <c r="CW6">
+        <v>17459000.0</v>
+      </c>
+      <c r="CX6">
+        <v>5559000.0</v>
+      </c>
+      <c r="CY6">
+        <v>110000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>1712000.0</v>
+      </c>
+      <c r="DA6">
+        <v>-6007000.0</v>
+      </c>
+      <c r="DB6">
+        <v>-7489000.0</v>
+      </c>
+      <c r="DC6">
+        <v>-3900000.0</v>
+      </c>
+      <c r="DD6">
+        <v>-7600000.0</v>
+      </c>
+      <c r="DE6">
+        <v>11580000.0</v>
+      </c>
+      <c r="DF6">
+        <v>11790000.0</v>
+      </c>
+      <c r="DG6">
+        <v>630000.0</v>
+      </c>
+      <c r="DH6">
+        <v>3079998.0</v>
+      </c>
+      <c r="DI6">
+        <v>-13110000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>-40000.0</v>
+      </c>
+      <c r="DK6">
+        <v>5550000.0</v>
+      </c>
+      <c r="DL6">
+        <v>6440000.0</v>
+      </c>
+      <c r="DM6">
+        <v>2529998.0</v>
+      </c>
+      <c r="DN6">
+        <v>-9830000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:118">
+      <c r="A7" t="s">
+        <v>219</v>
+      </c>
+      <c r="B7">
+        <v>-2073000.0</v>
+      </c>
+      <c r="C7">
+        <v>3238000.0</v>
+      </c>
+      <c r="D7">
+        <v>7799000.0</v>
+      </c>
+      <c r="E7">
+        <v>50000.0</v>
+      </c>
+      <c r="F7">
+        <v>1594000.0</v>
+      </c>
+      <c r="G7">
+        <v>-2769000.0</v>
+      </c>
+      <c r="H7">
+        <v>4617000.0</v>
+      </c>
+      <c r="I7">
+        <v>2430000.0</v>
+      </c>
+      <c r="J7">
+        <v>2608000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1418000.0</v>
+      </c>
+      <c r="L7">
+        <v>-1024999.0</v>
+      </c>
+      <c r="M7">
+        <v>-1089000.0</v>
+      </c>
+      <c r="N7">
+        <v>4190000.0</v>
+      </c>
+      <c r="O7">
+        <v>-2337000.0</v>
+      </c>
+      <c r="P7">
+        <v>1762000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-274000.0</v>
+      </c>
+      <c r="R7">
+        <v>-3073000.0</v>
+      </c>
+      <c r="S7">
+        <v>1485000.0</v>
+      </c>
+      <c r="T7">
+        <v>1571000.0</v>
+      </c>
+      <c r="U7">
+        <v>-2663000.0</v>
+      </c>
+      <c r="V7">
+        <v>1548000.0</v>
+      </c>
+      <c r="W7">
+        <v>-369000.0</v>
+      </c>
+      <c r="X7">
+        <v>-3223000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-82000.0</v>
+      </c>
+      <c r="Z7">
+        <v>2482000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-266000.0</v>
+      </c>
+      <c r="AB7">
+        <v>7000.0</v>
+      </c>
+      <c r="AC7">
+        <v>1650000.0</v>
+      </c>
+      <c r="AD7">
+        <v>166000.0</v>
+      </c>
+      <c r="AE7">
+        <v>431000.0</v>
+      </c>
+      <c r="AF7">
+        <v>13000.0</v>
+      </c>
+      <c r="AG7">
+        <v>1339000.0</v>
+      </c>
+      <c r="AH7">
+        <v>417000.0</v>
+      </c>
+      <c r="AI7">
+        <v>3854000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>906000.0</v>
+      </c>
+      <c r="AK7">
+        <v>635000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-49000.0</v>
+      </c>
+      <c r="AM7">
+        <v>185000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-441000.0</v>
+      </c>
+      <c r="AO7">
+        <v>581000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-42000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-109000.0</v>
+      </c>
+      <c r="AR7">
+        <v>1486000.0</v>
+      </c>
+      <c r="AS7">
+        <v>152000.0</v>
+      </c>
+      <c r="AT7">
+        <v>1050000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-2579000.0</v>
+      </c>
+      <c r="AV7">
+        <v>996000.0</v>
+      </c>
+      <c r="AW7">
+        <v>789000.0</v>
+      </c>
+      <c r="AX7">
+        <v>618000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-2543000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>1109000.0</v>
+      </c>
+      <c r="BA7">
+        <v>1067000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-774000.0</v>
+      </c>
+      <c r="BC7">
+        <v>1869000.0</v>
+      </c>
+      <c r="BD7">
+        <v>597000.0</v>
+      </c>
+      <c r="BE7">
+        <v>1278000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-46000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-3846000.0</v>
+      </c>
+      <c r="BH7">
+        <v>2462000.0</v>
+      </c>
+      <c r="BI7">
+        <v>101000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>3531000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-3722000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-1044000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-2930000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-200000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-6211000.0</v>
+      </c>
+      <c r="BP7">
+        <v>38065000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-37427000.0</v>
+      </c>
+      <c r="BR7">
+        <v>1527000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-1572000.0</v>
+      </c>
+      <c r="BT7">
+        <v>1118000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-134000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-142000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-2635000.0</v>
+      </c>
+      <c r="BX7">
+        <v>316000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-342000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-2025000.0</v>
+      </c>
+      <c r="CA7">
+        <v>544000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-622000.0</v>
+      </c>
+      <c r="CC7">
+        <v>371000.0</v>
+      </c>
+      <c r="CD7">
+        <v>83000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-853000.0</v>
+      </c>
+      <c r="CF7">
+        <v>361000.0</v>
+      </c>
+      <c r="CG7">
+        <v>692000.0</v>
+      </c>
+      <c r="CH7">
+        <v>644000.0</v>
+      </c>
+      <c r="CI7">
+        <v>1259000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>3220000.0</v>
+      </c>
+      <c r="CK7">
+        <v>-3536000.0</v>
+      </c>
+      <c r="CL7">
+        <v>405000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-894000.0</v>
+      </c>
+      <c r="CN7">
+        <v>-752000.0</v>
+      </c>
+      <c r="CO7">
+        <v>-1360000.0</v>
+      </c>
+      <c r="CP7">
+        <v>1331000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-4579000.0</v>
+      </c>
+      <c r="CR7">
+        <v>301000.0</v>
+      </c>
+      <c r="CS7">
+        <v>-2323000.0</v>
+      </c>
+      <c r="CT7">
+        <v>591000.0</v>
+      </c>
+      <c r="CU7">
+        <v>-7179000.0</v>
+      </c>
+      <c r="CV7">
+        <v>739000.0</v>
+      </c>
+      <c r="CW7">
+        <v>-4303000.0</v>
+      </c>
+      <c r="CX7">
+        <v>-4066000.0</v>
+      </c>
+      <c r="CY7">
+        <v>1386000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>854000.0</v>
+      </c>
+      <c r="DA7">
+        <v>-1376000.0</v>
+      </c>
+      <c r="DB7">
+        <v>665000.0</v>
+      </c>
+      <c r="DC7">
+        <v>-600000.0</v>
+      </c>
+      <c r="DD7">
+        <v>-8900000.0</v>
+      </c>
+      <c r="DE7">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DF7">
+        <v>4100000.0</v>
+      </c>
+      <c r="DG7">
+        <v>3300000.0</v>
+      </c>
+      <c r="DH7">
+        <v>-8900000.0</v>
+      </c>
+      <c r="DI7">
+        <v>-400000.0</v>
+      </c>
+      <c r="DJ7">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DK7">
+        <v>7200000.0</v>
+      </c>
+      <c r="DL7">
+        <v>-9800000.0</v>
+      </c>
+      <c r="DM7">
+        <v>800000.0</v>
+      </c>
+      <c r="DN7">
+        <v>2150000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:118">
+      <c r="A8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>195000.0</v>
+      </c>
+      <c r="N8">
+        <v>18000.0</v>
+      </c>
+      <c r="O8">
+        <v>-493000.0</v>
+      </c>
+      <c r="P8">
+        <v>-384000.0</v>
+      </c>
+      <c r="Q8">
+        <v>232000.0</v>
+      </c>
+      <c r="R8">
+        <v>-750000.0</v>
+      </c>
+      <c r="S8">
+        <v>226000.0</v>
+      </c>
+      <c r="T8">
+        <v>164000.0</v>
+      </c>
+      <c r="U8">
+        <v>857000.0</v>
+      </c>
+      <c r="V8">
+        <v>183000.0</v>
+      </c>
+      <c r="W8">
+        <v>367000.0</v>
+      </c>
+      <c r="X8">
+        <v>92000.0</v>
+      </c>
+      <c r="Y8">
+        <v>-1992000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-91000.0</v>
+      </c>
+      <c r="AA8"/>
+      <c r="AB8">
+        <v>328000.0</v>
+      </c>
+      <c r="AC8">
+        <v>207000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-502000.0</v>
+      </c>
+      <c r="AE8">
+        <v>192000.0</v>
+      </c>
+      <c r="AF8">
+        <v>-369000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-110000.0</v>
+      </c>
+      <c r="AH8">
+        <v>-588000.0</v>
+      </c>
+      <c r="AI8">
+        <v>125000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-534000.0</v>
+      </c>
+      <c r="AK8">
+        <v>17000.0</v>
+      </c>
+      <c r="AL8">
+        <v>-120000.0</v>
+      </c>
+      <c r="AM8">
+        <v>-171000.0</v>
+      </c>
+      <c r="AN8">
+        <v>-115000.0</v>
+      </c>
+      <c r="AO8">
+        <v>142000.0</v>
+      </c>
+      <c r="AP8">
+        <v>2000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>-142000.0</v>
+      </c>
+      <c r="AR8">
+        <v>189000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-43000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-70000.0</v>
+      </c>
+      <c r="AU8">
+        <v>-62000.0</v>
+      </c>
+      <c r="AV8">
+        <v>35000.0</v>
+      </c>
+      <c r="AW8">
+        <v>182000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-78000.0</v>
+      </c>
+      <c r="AY8">
+        <v>107000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>66000.0</v>
+      </c>
+      <c r="BA8">
+        <v>216000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-56000.0</v>
+      </c>
+      <c r="BC8">
+        <v>242000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-141000.0</v>
+      </c>
+      <c r="BE8">
+        <v>209000.0</v>
+      </c>
+      <c r="BF8">
+        <v>19000.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+    </row>
+    <row r="9" spans="1:118">
+      <c r="A9" t="s">
+        <v>221</v>
+      </c>
+      <c r="B9">
+        <v>-22000.0</v>
+      </c>
+      <c r="C9">
+        <v>-687000.0</v>
+      </c>
+      <c r="D9">
+        <v>423000.0</v>
+      </c>
+      <c r="E9">
+        <v>543000.0</v>
+      </c>
+      <c r="F9">
+        <v>-615000.0</v>
+      </c>
+      <c r="G9">
+        <v>-202000.0</v>
+      </c>
+      <c r="H9">
+        <v>494000.0</v>
+      </c>
+      <c r="I9">
+        <v>-341000.0</v>
+      </c>
+      <c r="J9">
+        <v>-60000.0</v>
+      </c>
+      <c r="K9">
+        <v>-353000.0</v>
+      </c>
+      <c r="L9">
+        <v>-1024999.0</v>
+      </c>
+      <c r="M9">
+        <v>195000.0</v>
+      </c>
+      <c r="N9">
+        <v>18000.0</v>
+      </c>
+      <c r="O9">
+        <v>-493000.0</v>
+      </c>
+      <c r="P9">
+        <v>-384000.0</v>
+      </c>
+      <c r="Q9">
+        <v>232000.0</v>
+      </c>
+      <c r="R9">
+        <v>-750000.0</v>
+      </c>
+      <c r="S9">
+        <v>226000.0</v>
+      </c>
+      <c r="T9">
+        <v>164000.0</v>
+      </c>
+      <c r="U9">
+        <v>857000.0</v>
+      </c>
+      <c r="V9">
+        <v>183000.0</v>
+      </c>
+      <c r="W9">
+        <v>367000.0</v>
+      </c>
+      <c r="X9">
+        <v>92000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-1992000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-91000.0</v>
+      </c>
+      <c r="AA9">
+        <v>144000.0</v>
+      </c>
+      <c r="AB9">
+        <v>328000.0</v>
+      </c>
+      <c r="AC9">
+        <v>207000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-502000.0</v>
+      </c>
+      <c r="AE9">
+        <v>192000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-369000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-110000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-588000.0</v>
+      </c>
+      <c r="AI9">
+        <v>125000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-534000.0</v>
+      </c>
+      <c r="AK9">
+        <v>17000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-120000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-171000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-115000.0</v>
+      </c>
+      <c r="AO9">
+        <v>142000.0</v>
+      </c>
+      <c r="AP9">
+        <v>2000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-142000.0</v>
+      </c>
+      <c r="AR9">
+        <v>189000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-43000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-70000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-62000.0</v>
+      </c>
+      <c r="AV9">
+        <v>35000.0</v>
+      </c>
+      <c r="AW9">
+        <v>182000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-78000.0</v>
+      </c>
+      <c r="AY9">
+        <v>107000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>66000.0</v>
+      </c>
+      <c r="BA9">
+        <v>216000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-56000.0</v>
+      </c>
+      <c r="BC9">
+        <v>242000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-141000.0</v>
+      </c>
+      <c r="BE9">
+        <v>209000.0</v>
+      </c>
+      <c r="BF9">
+        <v>19000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-84000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-48000.0</v>
+      </c>
+      <c r="BI9">
+        <v>135000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-260000.0</v>
+      </c>
+      <c r="BK9">
+        <v>537000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-207000.0</v>
+      </c>
+      <c r="BM9">
+        <v>134000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-223000.0</v>
+      </c>
+      <c r="BO9">
+        <v>272000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-227000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>90000.0</v>
+      </c>
+      <c r="BR9">
+        <v>430000.0</v>
+      </c>
+      <c r="BS9">
+        <v>786000.0</v>
+      </c>
+      <c r="BT9">
+        <v>956000.0</v>
+      </c>
+      <c r="BU9">
+        <v>707000.0</v>
+      </c>
+      <c r="BV9">
+        <v>954000.0</v>
+      </c>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9">
+        <v>1100000.0</v>
+      </c>
+      <c r="CH9"/>
+      <c r="CI9">
+        <v>334000.0</v>
+      </c>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9">
+        <v>138000.0</v>
+      </c>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
+      <c r="DM9"/>
+      <c r="DN9"/>
+    </row>
+    <row r="10" spans="1:118">
+      <c r="A10" t="s">
+        <v>222</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>6716452000.0</v>
+      </c>
+      <c r="T10">
+        <v>-2284788000.0</v>
+      </c>
+      <c r="U10">
+        <v>-2229746000.0</v>
+      </c>
+      <c r="V10">
+        <v>-2200041000.0</v>
+      </c>
+      <c r="W10">
+        <v>-2118520000.0</v>
+      </c>
+      <c r="X10">
+        <v>-2088727000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-2046405000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-1812375000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-1453225000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-1472570000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-1419537000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-1424143000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-1404309000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-1397758000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-1376944000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-1359929000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-1336545000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-1349057000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-1049872000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-995002000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-979390000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-979424000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-962700000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-902629000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-921977000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-920173000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-894370000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-892089000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-872350000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-840284000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-827893000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-760599000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-788696000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-715596000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-777344000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-793797000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-802925000.0</v>
+      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>2989000.0</v>
+      </c>
+      <c r="BH10">
+        <v>3232000.0</v>
+      </c>
+      <c r="BI10">
+        <v>2442000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>3089000.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
+        <v>1390000.0</v>
+      </c>
+      <c r="BP10">
+        <v>1183000.0</v>
+      </c>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10">
+        <v>184000.0</v>
+      </c>
+      <c r="BU10">
+        <v>74000.0</v>
+      </c>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>451000.0</v>
+      </c>
+      <c r="CF10">
+        <v>41000.0</v>
+      </c>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
+      <c r="DK10"/>
+      <c r="DL10"/>
+      <c r="DM10"/>
+      <c r="DN10"/>
+    </row>
+    <row r="11" spans="1:118">
+      <c r="A11" t="s">
+        <v>223</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>-1252000.0</v>
+      </c>
+      <c r="N11">
+        <v>4538000.0</v>
+      </c>
+      <c r="O11">
+        <v>-751000.0</v>
+      </c>
+      <c r="P11">
+        <v>1233000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-478000.0</v>
+      </c>
+      <c r="R11">
+        <v>848000.0</v>
+      </c>
+      <c r="S11">
+        <v>4152000.0</v>
+      </c>
+      <c r="T11">
+        <v>-112000.0</v>
+      </c>
+      <c r="U11">
+        <v>342000.0</v>
+      </c>
+      <c r="V11">
+        <v>1947000.0</v>
+      </c>
+      <c r="W11">
+        <v>-5840000.0</v>
+      </c>
+      <c r="X11">
+        <v>-3815000.0</v>
+      </c>
+      <c r="Y11">
+        <v>2004000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1851000.0</v>
+      </c>
+      <c r="AA11">
+        <v>2292000.0</v>
+      </c>
+      <c r="AB11">
+        <v>131000.0</v>
+      </c>
+      <c r="AC11">
+        <v>883000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1218000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-1698000.0</v>
+      </c>
+      <c r="AF11">
+        <v>96000.0</v>
+      </c>
+      <c r="AG11">
+        <v>710000.0</v>
+      </c>
+      <c r="AH11">
+        <v>908000.0</v>
+      </c>
+      <c r="AI11">
+        <v>55000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-713000.0</v>
+      </c>
+      <c r="AK11">
+        <v>249000.0</v>
+      </c>
+      <c r="AL11">
+        <v>1542000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-321000.0</v>
+      </c>
+      <c r="AN11">
+        <v>94000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-386000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1248000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-2161000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1552000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-742000.0</v>
+      </c>
+      <c r="AT11">
+        <v>700000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-4544000.0</v>
+      </c>
+      <c r="AV11">
+        <v>1750000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-251000.0</v>
+      </c>
+      <c r="AX11">
+        <v>184000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-1039000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>672000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-220000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-137000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-1748000.0</v>
+      </c>
+      <c r="BD11">
+        <v>447000.0</v>
+      </c>
+      <c r="BE11">
+        <v>172000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-471000.0</v>
+      </c>
+      <c r="BG11"/>
+      <c r="BH11">
+        <v>10000.0</v>
+      </c>
+      <c r="BI11">
+        <v>53000.0</v>
+      </c>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11">
+        <v>106000.0</v>
+      </c>
+      <c r="BN11">
+        <v>165000.0</v>
+      </c>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11">
+        <v>288000.0</v>
+      </c>
+      <c r="BR11">
+        <v>288000.0</v>
+      </c>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11">
+        <v>435000.0</v>
+      </c>
+      <c r="BW11">
+        <v>183000.0</v>
+      </c>
+      <c r="BX11">
+        <v>712000.0</v>
+      </c>
+      <c r="BY11">
+        <v>207000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>214000.0</v>
+      </c>
+      <c r="CA11">
+        <v>1298000.0</v>
+      </c>
+      <c r="CB11">
+        <v>864000.0</v>
+      </c>
+      <c r="CC11">
+        <v>204000.0</v>
+      </c>
+      <c r="CD11">
+        <v>237000.0</v>
+      </c>
+      <c r="CE11">
+        <v>543000.0</v>
+      </c>
+      <c r="CF11">
+        <v>44000.0</v>
+      </c>
+      <c r="CG11"/>
+      <c r="CH11">
+        <v>255000.0</v>
+      </c>
+      <c r="CI11">
+        <v>119000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>677000.0</v>
+      </c>
+      <c r="CK11">
+        <v>336000.0</v>
+      </c>
+      <c r="CL11">
+        <v>592000.0</v>
+      </c>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+    </row>
+    <row r="12" spans="1:118">
+      <c r="A12" t="s">
+        <v>224</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-663000.0</v>
+      </c>
+      <c r="N12">
+        <v>-768000.0</v>
+      </c>
+      <c r="O12">
+        <v>-214000.0</v>
+      </c>
+      <c r="P12">
+        <v>-98000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1091000.0</v>
+      </c>
+      <c r="R12">
+        <v>1453000.0</v>
+      </c>
+      <c r="S12">
+        <v>-7397000.0</v>
+      </c>
+      <c r="T12">
+        <v>-1435000.0</v>
+      </c>
+      <c r="U12">
+        <v>9382000.0</v>
+      </c>
+      <c r="V12">
+        <v>-1290000.0</v>
+      </c>
+      <c r="W12">
+        <v>319000.0</v>
+      </c>
+      <c r="X12">
+        <v>-3027000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-214000.0</v>
+      </c>
+      <c r="Z12">
+        <v>5377000.0</v>
+      </c>
+      <c r="AA12">
+        <v>502000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-529000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-4618000.0</v>
+      </c>
+      <c r="AD12">
+        <v>164000.0</v>
+      </c>
+      <c r="AE12">
+        <v>1452000.0</v>
+      </c>
+      <c r="AF12">
+        <v>42000.0</v>
+      </c>
+      <c r="AG12">
+        <v>-497000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1627000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1600000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-871000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-1060000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1105000.0</v>
+      </c>
+      <c r="AM12">
+        <v>-91000.0</v>
+      </c>
+      <c r="AN12">
+        <v>-1203000.0</v>
+      </c>
+      <c r="AO12">
+        <v>-784000.0</v>
+      </c>
+      <c r="AP12">
+        <v>693000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>-915000.0</v>
+      </c>
+      <c r="AR12">
+        <v>-771000.0</v>
+      </c>
+      <c r="AS12">
+        <v>251000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-205000.0</v>
+      </c>
+      <c r="AU12">
+        <v>-417000.0</v>
+      </c>
+      <c r="AV12">
+        <v>229000.0</v>
+      </c>
+      <c r="AW12">
+        <v>-2337000.0</v>
+      </c>
+      <c r="AX12">
+        <v>351000.0</v>
+      </c>
+      <c r="AY12">
+        <v>31000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2086000.0</v>
+      </c>
+      <c r="BA12">
+        <v>506000.0</v>
+      </c>
+      <c r="BB12">
+        <v>4224000.0</v>
+      </c>
+      <c r="BC12">
+        <v>-2558000.0</v>
+      </c>
+      <c r="BD12">
+        <v>-1123000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1568000.0</v>
+      </c>
+      <c r="BF12">
+        <v>-950000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12">
+        <v>211000.0</v>
+      </c>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+    </row>
+    <row r="13" spans="1:118">
+      <c r="A13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
+        <v>-1706000.0</v>
+      </c>
+      <c r="P13">
+        <v>2327000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-1712000.0</v>
+      </c>
+      <c r="R13">
+        <v>-2360000.0</v>
+      </c>
+      <c r="S13">
+        <v>928000.0</v>
+      </c>
+      <c r="T13">
+        <v>1130000.0</v>
+      </c>
+      <c r="U13">
+        <v>-3821000.0</v>
+      </c>
+      <c r="V13">
+        <v>1763000.0</v>
+      </c>
+      <c r="W13">
+        <v>-1333000.0</v>
+      </c>
+      <c r="X13">
+        <v>-3391000.0</v>
+      </c>
+      <c r="Y13">
+        <v>3400000.0</v>
+      </c>
+      <c r="Z13">
+        <v>2794000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-2702000.0</v>
+      </c>
+      <c r="AB13">
+        <v>61000.0</v>
+      </c>
+      <c r="AC13">
+        <v>3343000.0</v>
+      </c>
+      <c r="AD13">
+        <v>558000.0</v>
+      </c>
+      <c r="AE13">
+        <v>80000.0</v>
+      </c>
+      <c r="AF13">
+        <v>380000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1248000.0</v>
+      </c>
+      <c r="AH13">
+        <v>810000.0</v>
+      </c>
+      <c r="AI13">
+        <v>4147000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1440000.0</v>
+      </c>
+      <c r="AK13">
+        <v>618000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-1471000.0</v>
+      </c>
+      <c r="AM13">
+        <v>425000.0</v>
+      </c>
+      <c r="AN13">
+        <v>-420000.0</v>
+      </c>
+      <c r="AO13">
+        <v>825000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>2253000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>-1128000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+    </row>
+    <row r="14" spans="1:118">
+      <c r="A14" t="s">
+        <v>226</v>
+      </c>
+      <c r="B14">
+        <v>1665000.0</v>
+      </c>
+      <c r="C14">
+        <v>899000.0</v>
+      </c>
+      <c r="D14">
+        <v>1758000.0</v>
+      </c>
+      <c r="E14">
+        <v>1773000.0</v>
+      </c>
+      <c r="F14">
+        <v>1445000.0</v>
+      </c>
+      <c r="G14">
+        <v>765000.0</v>
+      </c>
+      <c r="H14">
+        <v>744000.0</v>
+      </c>
+      <c r="I14">
+        <v>758000.0</v>
+      </c>
+      <c r="J14">
+        <v>766000.0</v>
+      </c>
+      <c r="K14">
+        <v>803000.0</v>
+      </c>
+      <c r="L14">
+        <v>825000.0</v>
+      </c>
+      <c r="M14">
+        <v>851000.0</v>
+      </c>
+      <c r="N14">
+        <v>883000.0</v>
+      </c>
+      <c r="O14">
+        <v>1008000.0</v>
+      </c>
+      <c r="P14">
+        <v>954000.0</v>
+      </c>
+      <c r="Q14">
+        <v>955000.0</v>
+      </c>
+      <c r="R14">
+        <v>879000.0</v>
+      </c>
+      <c r="S14">
+        <v>859000.0</v>
+      </c>
+      <c r="T14">
+        <v>854000.0</v>
+      </c>
+      <c r="U14">
+        <v>862000.0</v>
+      </c>
+      <c r="V14">
+        <v>866000.0</v>
+      </c>
+      <c r="W14">
+        <v>906000.0</v>
+      </c>
+      <c r="X14">
+        <v>819000.0</v>
+      </c>
+      <c r="Y14">
+        <v>967000.0</v>
+      </c>
+      <c r="Z14">
+        <v>959000.0</v>
+      </c>
+      <c r="AA14">
+        <v>659000.0</v>
+      </c>
+      <c r="AB14">
+        <v>668000.0</v>
+      </c>
+      <c r="AC14">
+        <v>691000.0</v>
+      </c>
+      <c r="AD14">
+        <v>678000.0</v>
+      </c>
+      <c r="AE14">
+        <v>731000.0</v>
+      </c>
+      <c r="AF14">
+        <v>704000.0</v>
+      </c>
+      <c r="AG14">
+        <v>712000.0</v>
+      </c>
+      <c r="AH14">
+        <v>706000.0</v>
+      </c>
+      <c r="AI14">
+        <v>670000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>680000.0</v>
+      </c>
+      <c r="AK14">
+        <v>472000.0</v>
+      </c>
+      <c r="AL14">
+        <v>470000.0</v>
+      </c>
+      <c r="AM14">
+        <v>476000.0</v>
+      </c>
+      <c r="AN14">
+        <v>451000.0</v>
+      </c>
+      <c r="AO14">
+        <v>420000.0</v>
+      </c>
+      <c r="AP14">
+        <v>453000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>447000.0</v>
+      </c>
+      <c r="AR14">
+        <v>446000.0</v>
+      </c>
+      <c r="AS14">
+        <v>437000.0</v>
+      </c>
+      <c r="AT14">
+        <v>425000.0</v>
+      </c>
+      <c r="AU14">
+        <v>533000.0</v>
+      </c>
+      <c r="AV14">
+        <v>529000.0</v>
+      </c>
+      <c r="AW14">
+        <v>505000.0</v>
+      </c>
+      <c r="AX14">
+        <v>496000.0</v>
+      </c>
+      <c r="AY14">
+        <v>493000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>498000.0</v>
+      </c>
+      <c r="BA14">
+        <v>496000.0</v>
+      </c>
+      <c r="BB14">
+        <v>506000.0</v>
+      </c>
+      <c r="BC14">
+        <v>514000.0</v>
+      </c>
+      <c r="BD14">
+        <v>504000.0</v>
+      </c>
+      <c r="BE14">
+        <v>513000.0</v>
+      </c>
+      <c r="BF14">
+        <v>510000.0</v>
+      </c>
+      <c r="BG14">
+        <v>543000.0</v>
+      </c>
+      <c r="BH14">
+        <v>540000.0</v>
+      </c>
+      <c r="BI14">
+        <v>557000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>578000.0</v>
+      </c>
+      <c r="BK14">
+        <v>569000.0</v>
+      </c>
+      <c r="BL14">
+        <v>569000.0</v>
+      </c>
+      <c r="BM14">
+        <v>596000.0</v>
+      </c>
+      <c r="BN14">
+        <v>608000.0</v>
+      </c>
+      <c r="BO14">
+        <v>565000.0</v>
+      </c>
+      <c r="BP14">
+        <v>577000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>572000.0</v>
+      </c>
+      <c r="BR14">
+        <v>567000.0</v>
+      </c>
+      <c r="BS14">
+        <v>446000.0</v>
+      </c>
+      <c r="BT14">
+        <v>474000.0</v>
+      </c>
+      <c r="BU14">
+        <v>446000.0</v>
+      </c>
+      <c r="BV14">
+        <v>460000.0</v>
+      </c>
+      <c r="BW14">
+        <v>477000.0</v>
+      </c>
+      <c r="BX14">
+        <v>481000.0</v>
+      </c>
+      <c r="BY14">
+        <v>540000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>558000.0</v>
+      </c>
+      <c r="CA14">
+        <v>618000.0</v>
+      </c>
+      <c r="CB14">
+        <v>651000.0</v>
+      </c>
+      <c r="CC14">
+        <v>692000.0</v>
+      </c>
+      <c r="CD14">
+        <v>718000.0</v>
+      </c>
+      <c r="CE14">
+        <v>787000.0</v>
+      </c>
+      <c r="CF14">
+        <v>1083000.0</v>
+      </c>
+      <c r="CG14">
+        <v>664000.0</v>
+      </c>
+      <c r="CH14">
+        <v>626000.0</v>
+      </c>
+      <c r="CI14">
+        <v>748000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>659000.0</v>
+      </c>
+      <c r="CK14">
+        <v>1012000.0</v>
+      </c>
+      <c r="CL14">
+        <v>1040000.0</v>
+      </c>
+      <c r="CM14">
+        <v>3458000.0</v>
+      </c>
+      <c r="CN14">
+        <v>-1341000.0</v>
+      </c>
+      <c r="CO14">
+        <v>1087000.0</v>
+      </c>
+      <c r="CP14">
+        <v>840000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>968000.0</v>
+      </c>
+      <c r="CR14">
+        <v>171000.0</v>
+      </c>
+      <c r="CS14">
+        <v>247000.0</v>
+      </c>
+      <c r="CT14">
+        <v>40000.0</v>
+      </c>
+      <c r="CU14">
+        <v>-92000.0</v>
+      </c>
+      <c r="CV14">
+        <v>101000.0</v>
+      </c>
+      <c r="CW14">
+        <v>60000.0</v>
+      </c>
+      <c r="CX14">
+        <v>167000.0</v>
+      </c>
+      <c r="CY14">
+        <v>43000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>135000.0</v>
+      </c>
+      <c r="DA14">
+        <v>148000.0</v>
+      </c>
+      <c r="DB14">
+        <v>170000.0</v>
+      </c>
+      <c r="DC14">
+        <v>150000.0</v>
+      </c>
+      <c r="DD14">
+        <v>140000.0</v>
+      </c>
+      <c r="DE14">
+        <v>170000.0</v>
+      </c>
+      <c r="DF14">
+        <v>180000.0</v>
+      </c>
+      <c r="DG14">
+        <v>170000.0</v>
+      </c>
+      <c r="DH14">
+        <v>170000.0</v>
+      </c>
+      <c r="DI14">
+        <v>150000.0</v>
+      </c>
+      <c r="DJ14">
+        <v>180000.0</v>
+      </c>
+      <c r="DK14">
+        <v>210000.0</v>
+      </c>
+      <c r="DL14">
+        <v>170000.0</v>
+      </c>
+      <c r="DM14">
+        <v>160000.0</v>
+      </c>
+      <c r="DN14">
+        <v>160000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:118">
+      <c r="A15" t="s">
+        <v>227</v>
+      </c>
+      <c r="B15">
+        <v>3930000.0</v>
+      </c>
+      <c r="C15">
+        <v>3922000.0</v>
+      </c>
+      <c r="D15">
+        <v>3537000.0</v>
+      </c>
+      <c r="E15">
+        <v>3549000.0</v>
+      </c>
+      <c r="F15">
+        <v>3374000.0</v>
+      </c>
+      <c r="G15">
+        <v>2723000.0</v>
+      </c>
+      <c r="H15">
+        <v>2723000.0</v>
+      </c>
+      <c r="I15">
+        <v>2720000.0</v>
+      </c>
+      <c r="J15">
+        <v>2547000.0</v>
+      </c>
+      <c r="K15">
+        <v>2545000.0</v>
+      </c>
+      <c r="L15">
+        <v>2384000.0</v>
+      </c>
+      <c r="M15">
+        <v>2389000.0</v>
+      </c>
+      <c r="N15">
+        <v>2384000.0</v>
+      </c>
+      <c r="O15">
+        <v>2383000.0</v>
+      </c>
+      <c r="P15">
+        <v>2213000.0</v>
+      </c>
+      <c r="Q15">
+        <v>2264000.0</v>
+      </c>
+      <c r="R15">
+        <v>2257000.0</v>
+      </c>
+      <c r="S15">
+        <v>2258000.0</v>
+      </c>
+      <c r="T15">
+        <v>2180000.0</v>
+      </c>
+      <c r="U15">
+        <v>2353000.0</v>
+      </c>
+      <c r="V15">
+        <v>2177000.0</v>
+      </c>
+      <c r="W15">
+        <v>2176000.0</v>
+      </c>
+      <c r="X15">
+        <v>2174000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2168000.0</v>
+      </c>
+      <c r="Z15">
+        <v>2167000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1769000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1768000.0</v>
+      </c>
+      <c r="AC15">
+        <v>1762000.0</v>
+      </c>
+      <c r="AD15">
+        <v>1621000.0</v>
+      </c>
+      <c r="AE15">
+        <v>1619000.0</v>
+      </c>
+      <c r="AF15">
+        <v>1619000.0</v>
+      </c>
+      <c r="AG15">
+        <v>1618000.0</v>
+      </c>
+      <c r="AH15">
+        <v>1405000.0</v>
+      </c>
+      <c r="AI15">
+        <v>1404000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>1403000.0</v>
+      </c>
+      <c r="AK15">
+        <v>1213000.0</v>
+      </c>
+      <c r="AL15">
+        <v>1213000.0</v>
+      </c>
+      <c r="AM15">
+        <v>1213000.0</v>
+      </c>
+      <c r="AN15">
+        <v>1210000.0</v>
+      </c>
+      <c r="AO15">
+        <v>1209000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1208000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1207000.0</v>
+      </c>
+      <c r="AR15">
+        <v>1206000.0</v>
+      </c>
+      <c r="AS15">
+        <v>1204000.0</v>
+      </c>
+      <c r="AT15">
+        <v>1203000.0</v>
+      </c>
+      <c r="AU15">
+        <v>1203000.0</v>
+      </c>
+      <c r="AV15">
+        <v>1141000.0</v>
+      </c>
+      <c r="AW15">
+        <v>1140000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1138000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1138000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1136000.0</v>
+      </c>
+      <c r="BA15">
+        <v>1135000.0</v>
+      </c>
+      <c r="BB15">
+        <v>1133000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1132000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1132000.0</v>
+      </c>
+      <c r="BE15">
+        <v>1130000.0</v>
+      </c>
+      <c r="BF15">
+        <v>1130000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1130000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1128000.0</v>
+      </c>
+      <c r="BI15">
+        <v>1128000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>1126000.0</v>
+      </c>
+      <c r="BK15">
+        <v>1127000.0</v>
+      </c>
+      <c r="BL15">
+        <v>1126000.0</v>
+      </c>
+      <c r="BM15">
+        <v>1127000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1126000.0</v>
+      </c>
+      <c r="BO15">
+        <v>1126000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1126000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>1128000.0</v>
+      </c>
+      <c r="BR15">
+        <v>1132000.0</v>
+      </c>
+      <c r="BS15">
+        <v>1135000.0</v>
+      </c>
+      <c r="BT15">
+        <v>1138000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1139000.0</v>
+      </c>
+      <c r="BV15">
+        <v>1138000.0</v>
+      </c>
+      <c r="BW15">
+        <v>1141000.0</v>
+      </c>
+      <c r="BX15">
+        <v>1142000.0</v>
+      </c>
+      <c r="BY15">
+        <v>1142000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>1141000.0</v>
+      </c>
+      <c r="CA15">
+        <v>1141000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1142000.0</v>
+      </c>
+      <c r="CC15">
+        <v>1141000.0</v>
+      </c>
+      <c r="CD15">
+        <v>1142000.0</v>
+      </c>
+      <c r="CE15">
+        <v>1522000.0</v>
+      </c>
+      <c r="CF15">
+        <v>1142000.0</v>
+      </c>
+      <c r="CG15">
+        <v>1141000.0</v>
+      </c>
+      <c r="CH15">
+        <v>1142000.0</v>
+      </c>
+      <c r="CI15">
+        <v>1467000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>1142000.0</v>
+      </c>
+      <c r="CK15">
+        <v>1141000.0</v>
+      </c>
+      <c r="CL15">
+        <v>1142000.0</v>
+      </c>
+      <c r="CM15">
+        <v>1413000.0</v>
+      </c>
+      <c r="CN15">
+        <v>1142000.0</v>
+      </c>
+      <c r="CO15">
+        <v>1141000.0</v>
+      </c>
+      <c r="CP15">
+        <v>1142000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>1522000.0</v>
+      </c>
+      <c r="CR15">
+        <v>1087000.0</v>
+      </c>
+      <c r="CS15">
+        <v>1088000.0</v>
+      </c>
+      <c r="CT15">
+        <v>2174000.0</v>
+      </c>
+      <c r="CU15">
+        <v>1521000.0</v>
+      </c>
+      <c r="CV15">
+        <v>1088000.0</v>
+      </c>
+      <c r="CW15">
+        <v>1087000.0</v>
+      </c>
+      <c r="CX15">
+        <v>1087000.0</v>
+      </c>
+      <c r="CY15">
+        <v>1462000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>1124000.0</v>
+      </c>
+      <c r="DA15">
+        <v>1140000.0</v>
+      </c>
+      <c r="DB15">
+        <v>1150000.0</v>
+      </c>
+      <c r="DC15">
+        <v>1440000.0</v>
+      </c>
+      <c r="DD15">
+        <v>1150000.0</v>
+      </c>
+      <c r="DE15">
+        <v>1160000.0</v>
+      </c>
+      <c r="DF15">
+        <v>1160000.0</v>
+      </c>
+      <c r="DG15">
+        <v>1350000.0</v>
+      </c>
+      <c r="DH15">
+        <v>1090000.0</v>
+      </c>
+      <c r="DI15">
+        <v>1050000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>1030000.0</v>
+      </c>
+      <c r="DK15">
+        <v>1380000.0</v>
+      </c>
+      <c r="DL15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DM15">
+        <v>940000.0</v>
+      </c>
+      <c r="DN15">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:118">
+      <c r="A16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B16">
+        <v>93635000.0</v>
+      </c>
+      <c r="C16">
+        <v>65648000.0</v>
+      </c>
+      <c r="D16">
+        <v>102139000.0</v>
+      </c>
+      <c r="E16">
+        <v>103109000.0</v>
+      </c>
+      <c r="F16">
+        <v>123563000.0</v>
+      </c>
+      <c r="G16">
+        <v>47262000.0</v>
+      </c>
+      <c r="H16">
+        <v>58092000.0</v>
+      </c>
+      <c r="I16">
+        <v>86274000.0</v>
+      </c>
+      <c r="J16">
+        <v>53135000.0</v>
+      </c>
+      <c r="K16">
+        <v>65958000.0</v>
+      </c>
+      <c r="L16">
+        <v>64041000.0</v>
+      </c>
+      <c r="M16">
+        <v>84043000.0</v>
+      </c>
+      <c r="N16">
+        <v>114066000.0</v>
+      </c>
+      <c r="O16">
+        <v>168161000.0</v>
+      </c>
+      <c r="P16">
+        <v>357026000.0</v>
+      </c>
+      <c r="Q16">
+        <v>395614000.0</v>
+      </c>
+      <c r="R16">
+        <v>477620000.0</v>
+      </c>
+      <c r="S16">
+        <v>710131000.0</v>
+      </c>
+      <c r="T16">
+        <v>722782000.0</v>
+      </c>
+      <c r="U16">
+        <v>592866000.0</v>
+      </c>
+      <c r="V16">
+        <v>506758000.0</v>
+      </c>
+      <c r="W16">
+        <v>399352000.0</v>
+      </c>
+      <c r="X16">
+        <v>299653000.0</v>
+      </c>
+      <c r="Y16">
+        <v>232231000.0</v>
+      </c>
+      <c r="Z16">
+        <v>129170000.0</v>
+      </c>
+      <c r="AA16">
+        <v>114356000.0</v>
+      </c>
+      <c r="AB16">
+        <v>117715000.0</v>
+      </c>
+      <c r="AC16">
+        <v>76606000.0</v>
+      </c>
+      <c r="AD16">
+        <v>61353000.0</v>
+      </c>
+      <c r="AE16">
+        <v>40905000.0</v>
+      </c>
+      <c r="AF16">
+        <v>63696000.0</v>
+      </c>
+      <c r="AG16">
+        <v>63053000.0</v>
+      </c>
+      <c r="AH16">
+        <v>60197000.0</v>
+      </c>
+      <c r="AI16">
+        <v>34441000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>49491000.0</v>
+      </c>
+      <c r="AK16">
+        <v>26280000.0</v>
+      </c>
+      <c r="AL16">
+        <v>16516000.0</v>
+      </c>
+      <c r="AM16">
+        <v>18931000.0</v>
+      </c>
+      <c r="AN16">
+        <v>55391000.0</v>
+      </c>
+      <c r="AO16">
+        <v>46218000.0</v>
+      </c>
+      <c r="AP16">
+        <v>16176000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>18757000.0</v>
+      </c>
+      <c r="AR16">
+        <v>46089000.0</v>
+      </c>
+      <c r="AS16">
+        <v>27997000.0</v>
+      </c>
+      <c r="AT16">
+        <v>27445000.0</v>
+      </c>
+      <c r="AU16">
+        <v>19673000.0</v>
+      </c>
+      <c r="AV16">
+        <v>24008000.0</v>
+      </c>
+      <c r="AW16">
+        <v>29126000.0</v>
+      </c>
+      <c r="AX16">
+        <v>19215000.0</v>
+      </c>
+      <c r="AY16">
+        <v>18116000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>19227000.0</v>
+      </c>
+      <c r="BA16">
+        <v>38218000.0</v>
+      </c>
+      <c r="BB16">
+        <v>46289000.0</v>
+      </c>
+      <c r="BC16">
+        <v>51385000.0</v>
+      </c>
+      <c r="BD16">
+        <v>64503000.0</v>
+      </c>
+      <c r="BE16">
+        <v>67225000.0</v>
+      </c>
+      <c r="BF16">
+        <v>30202000.0</v>
+      </c>
+      <c r="BG16">
+        <v>22623000.0</v>
+      </c>
+      <c r="BH16">
+        <v>54995000.0</v>
+      </c>
+      <c r="BI16">
+        <v>41892000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>38394000.0</v>
+      </c>
+      <c r="BK16">
+        <v>24173000.0</v>
+      </c>
+      <c r="BL16">
+        <v>32864000.0</v>
+      </c>
+      <c r="BM16">
+        <v>29000000.0</v>
+      </c>
+      <c r="BN16">
+        <v>39212000.0</v>
+      </c>
+      <c r="BO16">
+        <v>24138000.0</v>
+      </c>
+      <c r="BP16">
+        <v>39089000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>19424000.0</v>
+      </c>
+      <c r="BR16">
+        <v>27758000.0</v>
+      </c>
+      <c r="BS16">
+        <v>16925000.0</v>
+      </c>
+      <c r="BT16">
+        <v>17929000.0</v>
+      </c>
+      <c r="BU16">
+        <v>21458000.0</v>
+      </c>
+      <c r="BV16">
+        <v>18576000.0</v>
+      </c>
+      <c r="BW16">
+        <v>19212000.0</v>
+      </c>
+      <c r="BX16">
+        <v>18761000.0</v>
+      </c>
+      <c r="BY16">
+        <v>17755000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>15674000.0</v>
+      </c>
+      <c r="CA16">
+        <v>20656000.0</v>
+      </c>
+      <c r="CB16">
+        <v>19694000.0</v>
+      </c>
+      <c r="CC16">
+        <v>19563000.0</v>
+      </c>
+      <c r="CD16">
+        <v>18898000.0</v>
+      </c>
+      <c r="CE16">
+        <v>19274000.0</v>
+      </c>
+      <c r="CF16">
+        <v>22537000.0</v>
+      </c>
+      <c r="CG16">
+        <v>18568000.0</v>
+      </c>
+      <c r="CH16">
+        <v>23900000.0</v>
+      </c>
+      <c r="CI16">
+        <v>22695000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>26156000.0</v>
+      </c>
+      <c r="CK16">
+        <v>26851000.0</v>
+      </c>
+      <c r="CL16">
+        <v>20409000.0</v>
+      </c>
+      <c r="CM16">
+        <v>33414000.0</v>
+      </c>
+      <c r="CN16">
+        <v>21999000.0</v>
+      </c>
+      <c r="CO16">
+        <v>25922000.0</v>
+      </c>
+      <c r="CP16">
+        <v>27598000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>19098000.0</v>
+      </c>
+      <c r="CR16">
+        <v>25652000.0</v>
+      </c>
+      <c r="CS16">
+        <v>22157000.0</v>
+      </c>
+      <c r="CT16">
+        <v>18344000.0</v>
+      </c>
+      <c r="CU16">
+        <v>21925000.0</v>
+      </c>
+      <c r="CV16">
+        <v>48495000.0</v>
+      </c>
+      <c r="CW16">
+        <v>46734000.0</v>
+      </c>
+      <c r="CX16">
+        <v>29275000.0</v>
+      </c>
+      <c r="CY16">
+        <v>23716000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>23606000.0</v>
+      </c>
+      <c r="DA16">
+        <v>21894000.0</v>
+      </c>
+      <c r="DB16">
+        <v>27901000.0</v>
+      </c>
+      <c r="DC16">
+        <v>-3900000.0</v>
+      </c>
+      <c r="DD16">
+        <v>-7600000.0</v>
+      </c>
+      <c r="DE16">
+        <v>11580000.0</v>
+      </c>
+      <c r="DF16">
+        <v>11790000.0</v>
+      </c>
+      <c r="DG16">
+        <v>630000.0</v>
+      </c>
+      <c r="DH16">
+        <v>3080000.0</v>
+      </c>
+      <c r="DI16">
+        <v>-13110000.0</v>
+      </c>
+      <c r="DJ16">
+        <v>-40000.0</v>
+      </c>
+      <c r="DK16">
+        <v>5550000.0</v>
+      </c>
+      <c r="DL16">
+        <v>6440000.0</v>
+      </c>
+      <c r="DM16">
+        <v>2530000.0</v>
+      </c>
+      <c r="DN16">
+        <v>-9830000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:118">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9836,301 +41395,579 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
     </row>
     <row r="18" spans="1:118">
       <c r="A18" t="s">
-        <v>49</v>
-[...30 lines deleted...]
-      <c r="AE18"/>
+        <v>230</v>
+      </c>
+      <c r="B18">
+        <v>23988000.0</v>
+      </c>
+      <c r="C18">
+        <v>11205000.0</v>
+      </c>
+      <c r="D18">
+        <v>22767000.0</v>
+      </c>
+      <c r="E18">
+        <v>17947000.0</v>
+      </c>
+      <c r="F18">
+        <v>-730000.0</v>
+      </c>
+      <c r="G18">
+        <v>5333000.0</v>
+      </c>
+      <c r="H18">
+        <v>13330000.0</v>
+      </c>
+      <c r="I18">
+        <v>9419000.0</v>
+      </c>
+      <c r="J18">
+        <v>10740000.0</v>
+      </c>
+      <c r="K18">
+        <v>7617000.0</v>
+      </c>
+      <c r="L18">
+        <v>7450000.0</v>
+      </c>
+      <c r="M18">
+        <v>9506000.0</v>
+      </c>
+      <c r="N18">
+        <v>14861000.0</v>
+      </c>
+      <c r="O18">
+        <v>9123000.0</v>
+      </c>
+      <c r="P18">
+        <v>12573000.0</v>
+      </c>
+      <c r="Q18">
+        <v>8864000.0</v>
+      </c>
+      <c r="R18">
+        <v>6830000.0</v>
+      </c>
+      <c r="S18">
+        <v>7265000.0</v>
+      </c>
+      <c r="T18">
+        <v>8370000.0</v>
+      </c>
+      <c r="U18">
+        <v>15953000.0</v>
+      </c>
+      <c r="V18">
+        <v>8962000.0</v>
+      </c>
+      <c r="W18">
+        <v>6926000.0</v>
+      </c>
+      <c r="X18">
+        <v>1551000.0</v>
+      </c>
+      <c r="Y18">
+        <v>7935000.0</v>
+      </c>
+      <c r="Z18">
+        <v>8010000.0</v>
+      </c>
+      <c r="AA18">
+        <v>5157000.0</v>
+      </c>
+      <c r="AB18">
+        <v>6553000.0</v>
+      </c>
+      <c r="AC18">
+        <v>5928000.0</v>
+      </c>
+      <c r="AD18">
+        <v>6661000.0</v>
+      </c>
+      <c r="AE18">
+        <v>7218000.0</v>
+      </c>
       <c r="AF18">
-        <v>0.0</v>
+        <v>6658000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>6661000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>7264000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>6382000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>2475000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>2458000.0</v>
       </c>
       <c r="AL18">
-        <v>0.0</v>
+        <v>3935000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>2986000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
+        <v>1377000.0</v>
       </c>
       <c r="AO18">
-        <v>0.0</v>
+        <v>2392000.0</v>
       </c>
       <c r="AP18">
-        <v>0.0</v>
+        <v>3022000.0</v>
       </c>
       <c r="AQ18">
-        <v>0.0</v>
+        <v>1978000.0</v>
       </c>
       <c r="AR18">
-        <v>0.0</v>
+        <v>3495000.0</v>
       </c>
       <c r="AS18">
-        <v>0.0</v>
+        <v>3463000.0</v>
       </c>
       <c r="AT18">
-        <v>0.0</v>
+        <v>3705000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>-1037000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>3660000.0</v>
       </c>
       <c r="AW18">
-        <v>0.0</v>
+        <v>1332000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
+        <v>3712000.0</v>
       </c>
       <c r="AY18">
-        <v>0.0</v>
+        <v>-298000.0</v>
       </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>5523000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>4171000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
+        <v>6378000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>-1767000.0</v>
       </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>2302000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>5318000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>1401000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>371000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
+        <v>5735000.0</v>
       </c>
       <c r="BI18">
-        <v>0.0</v>
-[...57 lines deleted...]
-      <c r="DN18"/>
+        <v>3128000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>6978000.0</v>
+      </c>
+      <c r="BK18">
+        <v>626000.0</v>
+      </c>
+      <c r="BL18">
+        <v>2674000.0</v>
+      </c>
+      <c r="BM18">
+        <v>2520000.0</v>
+      </c>
+      <c r="BN18">
+        <v>1999000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-3082000.0</v>
+      </c>
+      <c r="BP18">
+        <v>9894000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>1428000.0</v>
+      </c>
+      <c r="BR18">
+        <v>222000.0</v>
+      </c>
+      <c r="BS18">
+        <v>819000.0</v>
+      </c>
+      <c r="BT18">
+        <v>5867000.0</v>
+      </c>
+      <c r="BU18">
+        <v>2513000.0</v>
+      </c>
+      <c r="BV18">
+        <v>1989000.0</v>
+      </c>
+      <c r="BW18">
+        <v>-149000.0</v>
+      </c>
+      <c r="BX18">
+        <v>2044000.0</v>
+      </c>
+      <c r="BY18">
+        <v>1822000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-123000.0</v>
+      </c>
+      <c r="CA18">
+        <v>2693000.0</v>
+      </c>
+      <c r="CB18">
+        <v>1562000.0</v>
+      </c>
+      <c r="CC18">
+        <v>3300000.0</v>
+      </c>
+      <c r="CD18">
+        <v>884000.0</v>
+      </c>
+      <c r="CE18">
+        <v>2059000.0</v>
+      </c>
+      <c r="CF18">
+        <v>1466000.0</v>
+      </c>
+      <c r="CG18">
+        <v>2477000.0</v>
+      </c>
+      <c r="CH18">
+        <v>1298000.0</v>
+      </c>
+      <c r="CI18">
+        <v>1005000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>2468000.0</v>
+      </c>
+      <c r="CK18">
+        <v>-1749000.0</v>
+      </c>
+      <c r="CL18">
+        <v>3526000.0</v>
+      </c>
+      <c r="CM18">
+        <v>4279000.0</v>
+      </c>
+      <c r="CN18">
+        <v>3354000.0</v>
+      </c>
+      <c r="CO18">
+        <v>728000.0</v>
+      </c>
+      <c r="CP18">
+        <v>4673000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>-2568000.0</v>
+      </c>
+      <c r="CR18">
+        <v>2775000.0</v>
+      </c>
+      <c r="CS18">
+        <v>-947000.0</v>
+      </c>
+      <c r="CT18">
+        <v>2527000.0</v>
+      </c>
+      <c r="CU18">
+        <v>-6087000.0</v>
+      </c>
+      <c r="CV18">
+        <v>3256000.0</v>
+      </c>
+      <c r="CW18">
+        <v>-2810000.0</v>
+      </c>
+      <c r="CX18">
+        <v>-2220000.0</v>
+      </c>
+      <c r="CY18">
+        <v>2720000.0</v>
+      </c>
+      <c r="CZ18">
+        <v>3262000.0</v>
+      </c>
+      <c r="DA18">
+        <v>812000.0</v>
+      </c>
+      <c r="DB18">
+        <v>2753000.0</v>
+      </c>
+      <c r="DC18">
+        <v>910000.0</v>
+      </c>
+      <c r="DD18">
+        <v>1670000.0</v>
+      </c>
+      <c r="DE18">
+        <v>-1499999.0</v>
+      </c>
+      <c r="DF18">
+        <v>4210000.0</v>
+      </c>
+      <c r="DG18">
+        <v>2440000.0</v>
+      </c>
+      <c r="DH18">
+        <v>1660000.0</v>
+      </c>
+      <c r="DI18">
+        <v>1510000.0</v>
+      </c>
+      <c r="DJ18">
+        <v>2940000.0</v>
+      </c>
+      <c r="DK18">
+        <v>2080000.0</v>
+      </c>
+      <c r="DL18">
+        <v>2230000.0</v>
+      </c>
+      <c r="DM18">
+        <v>1930000.0</v>
+      </c>
+      <c r="DN18">
+        <v>2290000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:118">
       <c r="A19" t="s">
-        <v>50</v>
-[...24 lines deleted...]
-      <c r="Y19"/>
+        <v>231</v>
+      </c>
+      <c r="B19">
+        <v>-8040000.0</v>
+      </c>
+      <c r="C19">
+        <v>-1404000.0</v>
+      </c>
+      <c r="D19">
+        <v>-739000.0</v>
+      </c>
+      <c r="E19">
+        <v>-15478000.0</v>
+      </c>
+      <c r="F19">
+        <v>88927000.0</v>
+      </c>
+      <c r="G19">
+        <v>6711000.0</v>
+      </c>
+      <c r="H19">
+        <v>19330000.0</v>
+      </c>
+      <c r="I19">
+        <v>-9068000.0</v>
+      </c>
+      <c r="J19">
+        <v>-14545000.0</v>
+      </c>
+      <c r="K19">
+        <v>-13105000.0</v>
+      </c>
+      <c r="L19">
+        <v>-32768000.0</v>
+      </c>
+      <c r="M19">
+        <v>-4144000.0</v>
+      </c>
+      <c r="N19">
+        <v>62673000.0</v>
+      </c>
+      <c r="O19">
+        <v>-56383000.0</v>
+      </c>
+      <c r="P19">
+        <v>-17626000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-32877000.0</v>
+      </c>
+      <c r="R19">
+        <v>-205145000.0</v>
+      </c>
+      <c r="S19">
+        <v>79540000.0</v>
+      </c>
+      <c r="T19">
+        <v>42568000.0</v>
+      </c>
+      <c r="U19">
+        <v>-27486000.0</v>
+      </c>
+      <c r="V19">
+        <v>2793000.0</v>
+      </c>
+      <c r="W19">
+        <v>41802000.0</v>
+      </c>
+      <c r="X19">
+        <v>-22926000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-128695000.0</v>
+      </c>
       <c r="Z19">
-        <v>385287000.0</v>
+        <v>-39711000.0</v>
       </c>
       <c r="AA19">
-        <v>313567000.0</v>
+        <v>11457000.0</v>
       </c>
       <c r="AB19">
-        <v>308476000.0</v>
+        <v>-15360000.0</v>
       </c>
       <c r="AC19">
-        <v>265523000.0</v>
+        <v>10590000.0</v>
       </c>
       <c r="AD19">
-        <v>234259000.0</v>
-[...28 lines deleted...]
-      <c r="BF19"/>
+        <v>4256000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-20807000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-25085000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-10653000.0</v>
+      </c>
+      <c r="AH19">
+        <v>8648000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-7688000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-1791000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-9898000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-37593000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-37654000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-30166000.0</v>
+      </c>
+      <c r="AO19">
+        <v>13474000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-5729000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-44442000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-7547000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-55000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-11912000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-26625000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-15185000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-713000.0</v>
+      </c>
+      <c r="AX19">
+        <v>4601000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-8852000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-17758000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-16916000.0</v>
+      </c>
+      <c r="BB19">
+        <v>3923000.0</v>
+      </c>
+      <c r="BC19">
+        <v>659000.0</v>
+      </c>
+      <c r="BD19">
+        <v>-18161000.0</v>
+      </c>
+      <c r="BE19">
+        <v>5766000.0</v>
+      </c>
+      <c r="BF19">
+        <v>-5456000.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -10150,31719 +41987,51 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
     </row>
     <row r="20" spans="1:118">
       <c r="A20" t="s">
-        <v>51</v>
-[...25363 lines deleted...]
-      <c r="A21" t="s">
         <v>232</v>
-      </c>
-[...6301 lines deleted...]
-        <v>231</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>315000.0</v>
       </c>
       <c r="D20">
         <v>292000.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>235000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>178000.0</v>
       </c>
       <c r="L20">
         <v>170000.0</v>
       </c>
       <c r="M20">
         <v>185000.0</v>
       </c>
@@ -41968,51 +42137,51 @@
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
     </row>
     <row r="21" spans="1:118">
       <c r="A21" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B21">
         <v>-40912000.0</v>
       </c>
       <c r="C21">
         <v>-15728000.0</v>
       </c>
       <c r="D21">
         <v>37427000.0</v>
       </c>
       <c r="E21">
         <v>-1147000.0</v>
       </c>
       <c r="F21">
         <v>-11826000.0</v>
       </c>
       <c r="G21">
         <v>-21943000.0</v>
       </c>
       <c r="H21">
         <v>-11205000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -42196,51 +42365,51 @@
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
     </row>
     <row r="22" spans="1:118">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
         <v>13703000.0</v>
       </c>
       <c r="C22">
         <v>10805000.0</v>
       </c>
       <c r="D22">
         <v>14870000.0</v>
       </c>
       <c r="E22">
         <v>11648000.0</v>
       </c>
       <c r="F22">
         <v>-272000.0</v>
       </c>
       <c r="G22">
         <v>6595000.0</v>
       </c>
       <c r="H22">
         <v>7204000.0</v>
       </c>
       <c r="I22">
         <v>11279000.0</v>
       </c>
@@ -42552,51 +42721,51 @@
       </c>
       <c r="DH22">
         <v>2000000.0</v>
       </c>
       <c r="DI22">
         <v>2060000.0</v>
       </c>
       <c r="DJ22">
         <v>1910000.0</v>
       </c>
       <c r="DK22">
         <v>1770000.0</v>
       </c>
       <c r="DL22">
         <v>1830000.0</v>
       </c>
       <c r="DM22">
         <v>1920000.0</v>
       </c>
       <c r="DN22">
         <v>1710000.0</v>
       </c>
     </row>
     <row r="23" spans="1:118">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B23">
         <v>75563000.0</v>
       </c>
       <c r="C23">
         <v>-15613000.0</v>
       </c>
       <c r="D23">
         <v>-58645000.0</v>
       </c>
       <c r="E23">
         <v>-15468000.0</v>
       </c>
       <c r="F23">
         <v>6000000.0</v>
       </c>
       <c r="G23">
         <v>1184000.0</v>
       </c>
       <c r="H23">
         <v>-47271000.0</v>
       </c>
       <c r="I23">
         <v>3364000.0</v>
       </c>
@@ -42908,51 +43077,51 @@
       </c>
       <c r="DH23">
         <v>7670000.0</v>
       </c>
       <c r="DI23">
         <v>5000000.0</v>
       </c>
       <c r="DJ23">
         <v>8110000.0</v>
       </c>
       <c r="DK23">
         <v>-4440000.0</v>
       </c>
       <c r="DL23">
         <v>530000.0</v>
       </c>
       <c r="DM23">
         <v>3050000.0</v>
       </c>
       <c r="DN23">
         <v>-13020000.0</v>
       </c>
     </row>
     <row r="24" spans="1:118">
       <c r="A24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B24">
         <v>-19870000.0</v>
       </c>
       <c r="C24">
         <v>-83937000.0</v>
       </c>
       <c r="D24">
         <v>4173000.0</v>
       </c>
       <c r="E24">
         <v>-19460000.0</v>
       </c>
       <c r="F24">
         <v>9713000.0</v>
       </c>
       <c r="G24">
         <v>-6013000.0</v>
       </c>
       <c r="H24">
         <v>3459000.0</v>
       </c>
       <c r="I24">
         <v>-15616000.0</v>
       </c>
@@ -43264,54 +43433,54 @@
       </c>
       <c r="DH24">
         <v>-6240000.0</v>
       </c>
       <c r="DI24">
         <v>-19630000.0</v>
       </c>
       <c r="DJ24">
         <v>-11090000.0</v>
       </c>
       <c r="DK24">
         <v>7910000.0</v>
       </c>
       <c r="DL24">
         <v>3680000.0</v>
       </c>
       <c r="DM24">
         <v>-2450000.0</v>
       </c>
       <c r="DN24">
         <v>900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:118">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
-        <v>12687000.0</v>
+        <v>10202000.0</v>
       </c>
       <c r="C25">
         <v>7147000.0</v>
       </c>
       <c r="D25">
         <v>-1531000.0</v>
       </c>
       <c r="E25">
         <v>4015000.0</v>
       </c>
       <c r="F25">
         <v>-3450000.0</v>
       </c>
       <c r="G25">
         <v>871000.0</v>
       </c>
       <c r="H25">
         <v>743000.0</v>
       </c>
       <c r="I25">
         <v>-5002000.0</v>
       </c>
       <c r="J25">
         <v>142000.0</v>
       </c>
@@ -43620,51 +43789,51 @@
       </c>
       <c r="DH25">
         <v>8490000.0</v>
       </c>
       <c r="DI25">
         <v>-290000.0</v>
       </c>
       <c r="DJ25">
         <v>2170000.0</v>
       </c>
       <c r="DK25">
         <v>-6970000.0</v>
       </c>
       <c r="DL25">
         <v>10090000.0</v>
       </c>
       <c r="DM25">
         <v>-890000.0</v>
       </c>
       <c r="DN25">
         <v>-1700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:118">
       <c r="A26" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B26">
         <v>-3811000.0</v>
       </c>
       <c r="C26">
         <v>-2819000.0</v>
       </c>
       <c r="D26">
         <v>-2708000.0</v>
       </c>
       <c r="E26">
         <v>-2609000.0</v>
       </c>
       <c r="F26">
         <v>-3355000.0</v>
       </c>
       <c r="G26">
         <v>-189000.0</v>
       </c>
       <c r="H26">
         <v>-54000.0</v>
       </c>
       <c r="I26">
         <v>186000.0</v>
       </c>
@@ -43878,51 +44047,51 @@
       <c r="DC26">
         <v>-590000.0</v>
       </c>
       <c r="DD26">
         <v>-150000.0</v>
       </c>
       <c r="DE26"/>
       <c r="DF26">
         <v>-490000.0</v>
       </c>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26">
         <v>-50000.0</v>
       </c>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26">
         <v>-410000.0</v>
       </c>
     </row>
     <row r="27" spans="1:118">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27">
         <v>825000.0</v>
       </c>
       <c r="C27">
         <v>222000.0</v>
       </c>
       <c r="D27">
         <v>301000.0</v>
       </c>
       <c r="E27">
         <v>276000.0</v>
       </c>
       <c r="F27">
         <v>612000.0</v>
       </c>
       <c r="G27">
         <v>244000.0</v>
       </c>
       <c r="H27">
         <v>244000.0</v>
       </c>
       <c r="I27">
         <v>241000.0</v>
       </c>
@@ -44086,51 +44255,51 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
     </row>
     <row r="28" spans="1:118">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B28">
         <v>26910000.0</v>
       </c>
       <c r="C28">
         <v>-37440000.0</v>
       </c>
       <c r="D28">
         <v>-27171000.0</v>
       </c>
       <c r="E28">
         <v>-22738000.0</v>
       </c>
       <c r="F28">
         <v>-12555000.0</v>
       </c>
       <c r="G28">
         <v>-23247000.0</v>
       </c>
       <c r="H28">
         <v>-61064000.0</v>
       </c>
       <c r="I28">
         <v>32501000.0</v>
       </c>
@@ -44442,51 +44611,51 @@
       </c>
       <c r="DH28">
         <v>7670000.0</v>
       </c>
       <c r="DI28">
         <v>5000000.0</v>
       </c>
       <c r="DJ28">
         <v>8110000.0</v>
       </c>
       <c r="DK28">
         <v>-4440000.0</v>
       </c>
       <c r="DL28">
         <v>530000.0</v>
       </c>
       <c r="DM28">
         <v>3050000.0</v>
       </c>
       <c r="DN28">
         <v>-13020000.0</v>
       </c>
     </row>
     <row r="29" spans="1:118">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B29">
         <v>24322000.0</v>
       </c>
       <c r="C29">
         <v>12755000.0</v>
       </c>
       <c r="D29">
         <v>23197000.0</v>
       </c>
       <c r="E29">
         <v>17762000.0</v>
       </c>
       <c r="F29">
         <v>-71000.0</v>
       </c>
       <c r="G29">
         <v>5706000.0</v>
       </c>
       <c r="H29">
         <v>13552000.0</v>
       </c>
       <c r="I29">
         <v>9706000.0</v>
       </c>
@@ -44798,51 +44967,51 @@
       </c>
       <c r="DH29">
         <v>1760000.0</v>
       </c>
       <c r="DI29">
         <v>1520000.0</v>
       </c>
       <c r="DJ29">
         <v>2960000.0</v>
       </c>
       <c r="DK29">
         <v>2210000.0</v>
       </c>
       <c r="DL29">
         <v>2290000.0</v>
       </c>
       <c r="DM29">
         <v>1990000.0</v>
       </c>
       <c r="DN29">
         <v>2320000.0</v>
       </c>
     </row>
     <row r="30" spans="1:118">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B30">
         <v>-23245000.0</v>
       </c>
       <c r="C30">
         <v>-11806000.0</v>
       </c>
       <c r="D30">
         <v>3004000.0</v>
       </c>
       <c r="E30">
         <v>-15478000.0</v>
       </c>
       <c r="F30">
         <v>88927000.0</v>
       </c>
       <c r="G30">
         <v>6711000.0</v>
       </c>
       <c r="H30">
         <v>19330000.0</v>
       </c>
       <c r="I30">
         <v>-9068000.0</v>
       </c>