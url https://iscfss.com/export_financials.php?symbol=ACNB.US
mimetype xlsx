--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -7203,51 +7203,53 @@
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
     </row>
     <row r="7" spans="1:119">
       <c r="A7" t="s">
         <v>38</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>4218000.0</v>
+      </c>
       <c r="C7">
         <v>4352000.0</v>
       </c>
       <c r="D7">
         <v>4451000.0</v>
       </c>
       <c r="E7">
         <v>4696000.0</v>
       </c>
       <c r="F7">
         <v>4946000.0</v>
       </c>
       <c r="G7">
         <v>5790000.0</v>
       </c>
       <c r="H7">
         <v>2764000.0</v>
       </c>
       <c r="I7">
         <v>2110000.0</v>
       </c>
       <c r="J7">
         <v>2278000.0</v>
       </c>
       <c r="K7">
@@ -7384,51 +7386,53 @@
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
     </row>
     <row r="8" spans="1:119">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>27692000.0</v>
+      </c>
       <c r="C8">
         <v>27664000.0</v>
       </c>
       <c r="D8">
         <v>27564000.0</v>
       </c>
       <c r="E8">
         <v>27555000.0</v>
       </c>
       <c r="F8">
         <v>27539000.0</v>
       </c>
       <c r="G8">
         <v>27521000.0</v>
       </c>
       <c r="H8">
         <v>22357000.0</v>
       </c>
       <c r="I8">
         <v>22344000.0</v>
       </c>
       <c r="J8">
         <v>22330000.0</v>
       </c>
       <c r="K8">
@@ -11378,51 +11382,53 @@
         <v>539500000.0</v>
       </c>
       <c r="DJ23">
         <v>526800000.0</v>
       </c>
       <c r="DK23">
         <v>519700000.0</v>
       </c>
       <c r="DL23">
         <v>466837000.0</v>
       </c>
       <c r="DM23">
         <v>469900000.0</v>
       </c>
       <c r="DN23">
         <v>466300000.0</v>
       </c>
       <c r="DO23">
         <v>462500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:119">
       <c r="A24" t="s">
         <v>55</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>214884000.0</v>
+      </c>
       <c r="C24">
         <v>215387000.0</v>
       </c>
       <c r="D24">
         <v>255376000.0</v>
       </c>
       <c r="E24">
         <v>255365000.0</v>
       </c>
       <c r="F24">
         <v>255354000.0</v>
       </c>
       <c r="G24">
         <v>255343000.0</v>
       </c>
       <c r="H24">
         <v>255333000.0</v>
       </c>
       <c r="I24">
         <v>255322000.0</v>
       </c>
       <c r="J24">
         <v>255312000.0</v>
       </c>
       <c r="K24">
@@ -11922,51 +11928,53 @@
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
     </row>
     <row r="26" spans="1:119">
       <c r="A26" t="s">
         <v>57</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>530463000.0</v>
+      </c>
       <c r="C26">
         <v>536480000.0</v>
       </c>
       <c r="D26">
         <v>531882000.0</v>
       </c>
       <c r="E26">
         <v>527353000.0</v>
       </c>
       <c r="F26">
         <v>521572000.0</v>
       </c>
       <c r="G26">
         <v>522152000.0</v>
       </c>
       <c r="H26">
         <v>460349000.0</v>
       </c>
       <c r="I26">
         <v>484513000.0</v>
       </c>
       <c r="J26">
         <v>484808000.0</v>
       </c>
       <c r="K26">
@@ -12647,51 +12655,53 @@
         <v>26100000.0</v>
       </c>
       <c r="DJ28">
         <v>17200000.0</v>
       </c>
       <c r="DK28">
         <v>16800000.0</v>
       </c>
       <c r="DL28">
         <v>-28734000.0</v>
       </c>
       <c r="DM28">
         <v>22700000.0</v>
       </c>
       <c r="DN28">
         <v>12900000.0</v>
       </c>
       <c r="DO28">
         <v>13700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:119">
       <c r="A29" t="s">
         <v>60</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>728163000.0</v>
+      </c>
       <c r="C29">
         <v>685863000.0</v>
       </c>
       <c r="D29">
         <v>720350000.0</v>
       </c>
       <c r="E29">
         <v>714007000.0</v>
       </c>
       <c r="F29">
         <v>675505000.0</v>
       </c>
       <c r="G29">
         <v>667226000.0</v>
       </c>
       <c r="H29">
         <v>574432000.0</v>
       </c>
       <c r="I29">
         <v>562077000.0</v>
       </c>
       <c r="J29">
         <v>568617000.0</v>
       </c>
       <c r="K29">
@@ -16635,51 +16645,53 @@
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
     </row>
     <row r="45" spans="1:119">
       <c r="A45" t="s">
         <v>76</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>31902000.0</v>
+      </c>
       <c r="C45">
         <v>34426000.0</v>
       </c>
       <c r="D45">
         <v>64049000.0</v>
       </c>
       <c r="E45">
         <v>35510000.0</v>
       </c>
       <c r="F45">
         <v>36238000.0</v>
       </c>
       <c r="G45">
         <v>37838000.0</v>
       </c>
       <c r="H45">
         <v>56262000.0</v>
       </c>
       <c r="I45">
         <v>27652000.0</v>
       </c>
       <c r="J45">
         <v>28038000.0</v>
       </c>
       <c r="K45">
@@ -18224,51 +18236,53 @@
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
     </row>
     <row r="50" spans="1:119">
       <c r="A50" t="s">
         <v>81</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>90000000.0</v>
+      </c>
       <c r="C50">
         <v>45000000.0</v>
       </c>
       <c r="D50">
         <v>45000000.0</v>
       </c>
       <c r="E50">
         <v>50000000.0</v>
       </c>
       <c r="F50">
         <v>25000000.0</v>
       </c>
       <c r="G50">
         <v>25000000.0</v>
       </c>
       <c r="H50">
         <v>15826000.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>23974000.0</v>
       </c>
       <c r="K50">
@@ -19129,51 +19143,53 @@
         <v>26100000.0</v>
       </c>
       <c r="DJ52">
         <v>17200000.0</v>
       </c>
       <c r="DK52">
         <v>16800000.0</v>
       </c>
       <c r="DL52">
         <v>15500000.0</v>
       </c>
       <c r="DM52">
         <v>22700000.0</v>
       </c>
       <c r="DN52">
         <v>12900000.0</v>
       </c>
       <c r="DO52">
         <v>13700000.0</v>
       </c>
     </row>
     <row r="53" spans="1:119">
       <c r="A53" t="s">
         <v>84</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>378605000.0</v>
+      </c>
       <c r="C53">
         <v>380471000.0</v>
       </c>
       <c r="D53">
         <v>3072000.0</v>
       </c>
       <c r="E53">
         <v>462217000.0</v>
       </c>
       <c r="F53">
         <v>455317000.0</v>
       </c>
       <c r="G53">
         <v>455819000.0</v>
       </c>
       <c r="H53">
         <v>17592000.0</v>
       </c>
       <c r="I53">
         <v>418079000.0</v>
       </c>
       <c r="J53">
         <v>418364000.0</v>
       </c>
       <c r="K53">
@@ -28452,51 +28468,53 @@
         <v>4160000.0</v>
       </c>
       <c r="DJ12">
         <v>4100000.0</v>
       </c>
       <c r="DK12">
         <v>3980000.0</v>
       </c>
       <c r="DL12">
         <v>3800000.0</v>
       </c>
       <c r="DM12">
         <v>3770000.0</v>
       </c>
       <c r="DN12">
         <v>3700000.0</v>
       </c>
       <c r="DO12">
         <v>3640000.0</v>
       </c>
     </row>
     <row r="13" spans="1:119">
       <c r="A13" t="s">
         <v>194</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>43419000.0</v>
+      </c>
       <c r="C13">
         <v>41898000.0</v>
       </c>
       <c r="D13">
         <v>42536000.0</v>
       </c>
       <c r="E13">
         <v>42158000.0</v>
       </c>
       <c r="F13">
         <v>41269000.0</v>
       </c>
       <c r="G13">
         <v>35950000.0</v>
       </c>
       <c r="H13">
         <v>27150000.0</v>
       </c>
       <c r="I13">
         <v>26990000.0</v>
       </c>
       <c r="J13">
         <v>26621000.0</v>
       </c>
       <c r="K13">
@@ -29562,51 +29580,53 @@
       </c>
       <c r="CY16">
         <v>2028000.0</v>
       </c>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
     </row>
     <row r="17" spans="1:119">
       <c r="A17" t="s">
         <v>198</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>15214000.0</v>
+      </c>
       <c r="C17">
         <v>13703000.0</v>
       </c>
       <c r="D17">
         <v>10805000.0</v>
       </c>
       <c r="E17">
         <v>14870000.0</v>
       </c>
       <c r="F17">
         <v>11648000.0</v>
       </c>
       <c r="G17">
         <v>-272000.0</v>
       </c>
       <c r="H17">
         <v>6595000.0</v>
       </c>
       <c r="I17">
         <v>7204000.0</v>
       </c>
       <c r="J17">
         <v>11279000.0</v>
       </c>
       <c r="K17">
@@ -29887,51 +29907,53 @@
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
     </row>
     <row r="18" spans="1:119">
       <c r="A18" t="s">
         <v>199</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>33736000.0</v>
+      </c>
       <c r="C18">
         <v>32181000.0</v>
       </c>
       <c r="D18">
         <v>32531000.0</v>
       </c>
       <c r="E18">
         <v>31805000.0</v>
       </c>
       <c r="F18">
         <v>30705000.0</v>
       </c>
       <c r="G18">
         <v>26750000.0</v>
       </c>
       <c r="H18">
         <v>20881000.0</v>
       </c>
       <c r="I18">
         <v>20691000.0</v>
       </c>
       <c r="J18">
         <v>20716000.0</v>
       </c>
       <c r="K18">
@@ -31566,51 +31588,53 @@
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
     </row>
     <row r="25" spans="1:119">
       <c r="A25" t="s">
         <v>206</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>1589000.0</v>
+      </c>
       <c r="C25">
         <v>1665000.0</v>
       </c>
       <c r="D25">
         <v>1761000.0</v>
       </c>
       <c r="E25">
         <v>1758000.0</v>
       </c>
       <c r="F25">
         <v>1773000.0</v>
       </c>
       <c r="G25">
         <v>1445000.0</v>
       </c>
       <c r="H25">
         <v>765000.0</v>
       </c>
       <c r="I25">
         <v>744000.0</v>
       </c>
       <c r="J25">
         <v>758000.0</v>
       </c>
       <c r="K25">
@@ -32858,51 +32882,53 @@
         <v>3230000.0</v>
       </c>
       <c r="DJ28">
         <v>3130000.0</v>
       </c>
       <c r="DK28">
         <v>3120000.0</v>
       </c>
       <c r="DL28">
         <v>2940000.0</v>
       </c>
       <c r="DM28">
         <v>2760000.0</v>
       </c>
       <c r="DN28">
         <v>2700000.0</v>
       </c>
       <c r="DO28">
         <v>2880000.0</v>
       </c>
     </row>
     <row r="29" spans="1:119">
       <c r="A29" t="s">
         <v>210</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4034000.0</v>
+      </c>
       <c r="C29">
         <v>3560000.0</v>
       </c>
       <c r="D29">
         <v>2372000.0</v>
       </c>
       <c r="E29">
         <v>4046000.0</v>
       </c>
       <c r="F29">
         <v>3262000.0</v>
       </c>
       <c r="G29">
         <v>-277000.0</v>
       </c>
       <c r="H29">
         <v>1639000.0</v>
       </c>
       <c r="I29">
         <v>2206000.0</v>
       </c>
       <c r="J29">
         <v>2970000.0</v>
       </c>
       <c r="K29">
@@ -36627,1280 +36653,1289 @@
       <c r="AG30">
         <v>-22851000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN30"/>
+  <dimension ref="A1:DO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>95</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>96</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>97</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>98</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>99</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>100</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>101</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>102</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>103</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>104</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>105</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>106</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>107</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>108</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>109</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>110</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>111</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>112</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>113</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>114</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>115</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>116</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>117</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>118</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>119</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>120</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>121</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>122</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>123</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>124</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>125</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>126</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AT1" t="s">
         <v>127</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>128</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>129</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AX1" t="s">
         <v>130</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>131</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>132</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
         <v>133</v>
       </c>
-      <c r="BB1" t="s">
+      <c r="BC1" t="s">
         <v>134</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>135</v>
       </c>
-      <c r="BE1" t="s">
+      <c r="BF1" t="s">
         <v>136</v>
       </c>
-      <c r="BF1" t="s">
+      <c r="BG1" t="s">
         <v>137</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>138</v>
       </c>
-      <c r="BI1" t="s">
+      <c r="BJ1" t="s">
         <v>139</v>
       </c>
-      <c r="BJ1" t="s">
+      <c r="BK1" t="s">
         <v>140</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>141</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>142</v>
       </c>
-      <c r="BN1" t="s">
+      <c r="BO1" t="s">
         <v>143</v>
       </c>
-      <c r="BO1" t="s">
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>144</v>
       </c>
-      <c r="BQ1" t="s">
+      <c r="BR1" t="s">
         <v>145</v>
       </c>
-      <c r="BR1" t="s">
+      <c r="BS1" t="s">
         <v>146</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
-      <c r="BT1" t="s">
+      <c r="BU1" t="s">
         <v>147</v>
       </c>
-      <c r="BU1" t="s">
+      <c r="BV1" t="s">
         <v>148</v>
       </c>
-      <c r="BV1" t="s">
+      <c r="BW1" t="s">
         <v>149</v>
       </c>
-      <c r="BW1" t="s">
+      <c r="BX1" t="s">
         <v>19</v>
       </c>
-      <c r="BX1" t="s">
+      <c r="BY1" t="s">
         <v>150</v>
       </c>
-      <c r="BY1" t="s">
+      <c r="BZ1" t="s">
         <v>151</v>
       </c>
-      <c r="BZ1" t="s">
+      <c r="CA1" t="s">
         <v>152</v>
       </c>
-      <c r="CA1" t="s">
+      <c r="CB1" t="s">
         <v>20</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>153</v>
       </c>
-      <c r="CC1" t="s">
+      <c r="CD1" t="s">
         <v>154</v>
       </c>
-      <c r="CD1" t="s">
+      <c r="CE1" t="s">
         <v>155</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>21</v>
       </c>
-      <c r="CF1" t="s">
+      <c r="CG1" t="s">
         <v>156</v>
       </c>
-      <c r="CG1" t="s">
+      <c r="CH1" t="s">
         <v>157</v>
       </c>
-      <c r="CH1" t="s">
+      <c r="CI1" t="s">
         <v>158</v>
       </c>
-      <c r="CI1" t="s">
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
         <v>159</v>
       </c>
-      <c r="CK1" t="s">
+      <c r="CL1" t="s">
         <v>160</v>
       </c>
-      <c r="CL1" t="s">
+      <c r="CM1" t="s">
         <v>161</v>
       </c>
-      <c r="CM1" t="s">
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="CO1" t="s">
         <v>162</v>
       </c>
-      <c r="CO1" t="s">
+      <c r="CP1" t="s">
         <v>163</v>
       </c>
-      <c r="CP1" t="s">
+      <c r="CQ1" t="s">
         <v>164</v>
       </c>
-      <c r="CQ1" t="s">
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>165</v>
       </c>
-      <c r="CS1" t="s">
+      <c r="CT1" t="s">
         <v>166</v>
       </c>
-      <c r="CT1" t="s">
+      <c r="CU1" t="s">
         <v>167</v>
       </c>
-      <c r="CU1" t="s">
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
-      <c r="CV1" t="s">
+      <c r="CW1" t="s">
         <v>168</v>
       </c>
-      <c r="CW1" t="s">
+      <c r="CX1" t="s">
         <v>169</v>
       </c>
-      <c r="CX1" t="s">
+      <c r="CY1" t="s">
         <v>170</v>
       </c>
-      <c r="CY1" t="s">
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
-      <c r="CZ1" t="s">
+      <c r="DA1" t="s">
         <v>171</v>
       </c>
-      <c r="DA1" t="s">
+      <c r="DB1" t="s">
         <v>172</v>
       </c>
-      <c r="DB1" t="s">
+      <c r="DC1" t="s">
         <v>173</v>
       </c>
-      <c r="DC1" t="s">
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
-      <c r="DD1" t="s">
+      <c r="DE1" t="s">
         <v>174</v>
       </c>
-      <c r="DE1" t="s">
+      <c r="DF1" t="s">
         <v>175</v>
       </c>
-      <c r="DF1" t="s">
+      <c r="DG1" t="s">
         <v>176</v>
       </c>
-      <c r="DG1" t="s">
+      <c r="DH1" t="s">
         <v>28</v>
       </c>
-      <c r="DH1" t="s">
+      <c r="DI1" t="s">
         <v>177</v>
       </c>
-      <c r="DI1" t="s">
+      <c r="DJ1" t="s">
         <v>178</v>
       </c>
-      <c r="DJ1" t="s">
+      <c r="DK1" t="s">
         <v>179</v>
       </c>
-      <c r="DK1" t="s">
+      <c r="DL1" t="s">
         <v>29</v>
       </c>
-      <c r="DL1" t="s">
+      <c r="DM1" t="s">
         <v>180</v>
       </c>
-      <c r="DM1" t="s">
+      <c r="DN1" t="s">
         <v>181</v>
       </c>
-      <c r="DN1" t="s">
+      <c r="DO1" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
         <v>214</v>
       </c>
       <c r="B2">
+        <v>93635000.0</v>
+      </c>
+      <c r="C2">
         <v>65648000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>102139000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>103109000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>123563000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47262000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>58092000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>86274000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>53135000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>65958000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>64041000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>84043000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>114066000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>168161000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>357026000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>395614000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>477620000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>710131000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>722782000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>592866000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>506758000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>399352000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>299653000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>232231000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>129170000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>114356000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>117715000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>76606000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>61353000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>40905000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>63696000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>63053000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>60197000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>34441000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>49491000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>26280000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>16516000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18931000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>55391000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>46218000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16176000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18757000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>46089000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>27997000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>27445000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>19673000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>24008000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>29126000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>19215000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18116000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>19227000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>38218000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>46289000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>51385000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>64503000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>67225000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>30202000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>22623000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>54995000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>41892000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>38394000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>24173000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>32864000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>29000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>39212000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>24138000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>39089000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>19424000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>27758000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>16925000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>17929000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>21458000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>18576000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>19212000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>18761000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>17755000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>15674000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>20656000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>19694000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>19563000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>18898000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>19274000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>22537000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>18568000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>23900000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>22695000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>26156000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>26851000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>20409000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>33414000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>21999000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>25922000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>27598000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>19098000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>25652000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>22157000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>18344000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>21925000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>48495000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>46734000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>29275000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>23716000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>23606000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>21894000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>27901000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>35390000.0</v>
       </c>
-      <c r="DC2">
-[...1 lines deleted...]
-      </c>
       <c r="DD2">
+        <v>0.0</v>
+      </c>
+      <c r="DE2">
         <v>1.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>11790000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="DH2">
         <v>1.0</v>
       </c>
-      <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DI2">
+        <v>1.0</v>
+      </c>
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>5550000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>-1.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2.0</v>
       </c>
-      <c r="DN2"/>
+      <c r="DO2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
         <v>215</v>
       </c>
       <c r="B3">
+        <v>516000</v>
+      </c>
+      <c r="C3">
         <v>334000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1550000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>430000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>185000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>659000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>373000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>222000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>287000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>78000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>994000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>68000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>48000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>58000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>605000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>486000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>389000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>331000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1046000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>277000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>177000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>76000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>426000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>36000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>180000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>406000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>819000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>330000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>114000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>161000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>839000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>249000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>298000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>357000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>670000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>284000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>436000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>367000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>319000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>326000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>924000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>775000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>455000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>637000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>357000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>289000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1224000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>918000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>563000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>443000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>779000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>734000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>466000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>233000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>957000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>148000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>370000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>574000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>242000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>587000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>875000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>238000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>186000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>240000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>215000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>448000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>356000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>344000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>342000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>909000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>383000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>302000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>324000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>236000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>479000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>194000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>237000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>244000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>184000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>172000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>909000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>283000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>954000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1388000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1467000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2508000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2113000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1102000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>61000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>26000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>136000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>206000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>359000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>607000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>303000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1151000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>48000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>697000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>163000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>527000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>409000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>370000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>37000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>127000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>113000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>29999</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>200000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>49999</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>10000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>70000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>100000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>9999</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>20000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>130000</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000</v>
       </c>
       <c r="DM3">
         <v>60000</v>
       </c>
       <c r="DN3">
+        <v>60000</v>
+      </c>
+      <c r="DO3">
         <v>30000</v>
       </c>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
         <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-30023000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-54095000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-188865000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-38588000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-82006000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-232511000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-12651000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>129916000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>86108000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>107406000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>99699000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>67422000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>103061000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>14814000.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>41109000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>15253000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>20448000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-22791000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>643000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>2856000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>25756000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-15050000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>23211000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>9764000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2415000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-36460000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>9173000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>30042000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-2581000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-27332000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>18092000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>552000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>7772000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-4335000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-5118000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>9911000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>1099000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-1111000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-18991000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-8071000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-5096000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-13118000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-2722000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>37023000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>7579000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -37916,203 +37951,204 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
         <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>409000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>779000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1189000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1182000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1086000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3099000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3071000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1242000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2486000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-549000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4217000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>506000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1322000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1418000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-101000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2331000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-693000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1983000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>276000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>519000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-65000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1963000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2153000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>369000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1471000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>677000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-420000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>825000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1292000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2194000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-255000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>937000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>420000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2027000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-789000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>858000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>512000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1611000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>371000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1071000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-581000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>286000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>228000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>897000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>406000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -38128,915 +38164,922 @@
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
         <v>218</v>
       </c>
       <c r="B6">
+        <v>-11800000.0</v>
+      </c>
+      <c r="C6">
         <v>27987000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-36491000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-970000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-20454000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>76301000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-10830000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-28182000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>33139000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12823000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1917000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-20002000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-30023000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-54095000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-188865000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-38588000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-82006000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-232511000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-12651000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>129916000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>86108000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>107406000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>99699000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>67422000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>103061000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>14814000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3359000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>41109000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>15253000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>20448000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-22791000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>643000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2856000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>25756000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-15050000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>23211000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9764000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2415000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-36460000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9173000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>30042000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2581000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-27332000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>18092000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>552000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>7772000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-4335000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-5118000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>9911000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1099000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1111000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-18991000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-8071000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-5096000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-13118000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2722000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>37023000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>7579000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-32372000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>13103000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3498000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>14221000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-8691000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3864000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-10212000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>15074000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-14951000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>19665000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-8334000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>10833000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-1004000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-3529000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2882000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-636000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>451000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1006000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2081000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-4982000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>962000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>131000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>665000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-376000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-3263000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>3969000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-5332000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1205000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-3461000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-695000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>6442000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-13005000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>11415000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-3923000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-1676000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>8500000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-6554000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>3495000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>3813000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-3581000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-26570000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1761000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>17459000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>5559000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>110000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1712000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-6007000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-7489000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-3900000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-7600000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>11580000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>11790000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>630000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3079998.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-13110000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-40000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>5550000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>6440000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>2529998.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-9830000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
         <v>219</v>
       </c>
       <c r="B7">
+        <v>4146000.0</v>
+      </c>
+      <c r="C7">
         <v>-2073000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3238000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7799000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>50000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1594000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2769000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4617000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2430000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2608000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1418000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1024999.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1089000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4190000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2337000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1762000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-274000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3073000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1485000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1571000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2663000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1548000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-369000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3223000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-82000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2482000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-266000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>7000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1650000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>166000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>431000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>13000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>1339000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>417000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3854000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>906000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>635000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-49000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>185000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-441000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>581000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-42000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-109000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1486000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>152000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1050000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-2579000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>996000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>789000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>618000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-2543000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1109000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1067000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-774000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1869000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>597000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1278000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-46000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-3846000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>2462000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>101000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>3531000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-3722000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1044000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-2930000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-200000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-6211000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>38065000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-37427000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>1527000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1572000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>1118000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-134000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-142000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-2635000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>316000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-342000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2025000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>544000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-622000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>371000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>83000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-853000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>361000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>692000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>644000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>1259000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>3220000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-3536000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>405000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-894000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-752000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-1360000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1331000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-4579000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>301000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-2323000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>591000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-7179000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>739000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-4303000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-4066000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>1386000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>854000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-1376000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>665000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-600000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-8900000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-1600000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>4100000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>3300000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-8900000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-400000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-1300000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>7200000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-9800000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>800000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>2150000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
         <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>195000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>18000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-493000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-384000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>232000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-750000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>226000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>164000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>857000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>183000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>367000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>92000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-1992000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-91000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>328000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>207000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-502000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>192000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-369000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-110000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-588000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>125000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-534000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>17000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-120000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-171000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-115000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>142000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>2000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-142000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>189000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-43000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-70000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-62000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>35000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>182000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-78000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>107000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>66000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>216000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-56000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>242000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-141000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>209000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>19000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -39052,1130 +39095,1137 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
         <v>221</v>
       </c>
       <c r="B9">
+        <v>44000.0</v>
+      </c>
+      <c r="C9">
         <v>-22000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-687000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>423000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>543000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-615000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-202000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>494000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-341000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-60000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-353000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1024999.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>195000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-493000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-384000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>232000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-750000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>226000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>164000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>857000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>183000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>367000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>92000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1992000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-91000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>144000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>328000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>207000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-502000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>192000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-369000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-110000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-588000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>125000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-534000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>17000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-120000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-171000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-115000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>142000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-142000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>189000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-43000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-70000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-62000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>35000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>182000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-78000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>107000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>66000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>216000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-56000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>242000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-141000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>209000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>19000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-84000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-48000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>135000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-260000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>537000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-207000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>134000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-223000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>272000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-227000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>90000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>430000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>786000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>956000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>707000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>954000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>1100000.0</v>
       </c>
-      <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>334000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>138000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
         <v>222</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>6716452000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2284788000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2229746000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2200041000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2118520000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2088727000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2046405000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1812375000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1453225000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1472570000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1419537000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1424143000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1404309000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1397758000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1376944000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1359929000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1336545000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1349057000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1049872000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-995002000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-979390000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-979424000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-962700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-902629000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-921977000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-920173000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-894370000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-892089000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-872350000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-840284000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-827893000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-760599000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-788696000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-715596000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-777344000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-793797000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-802925000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>2989000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3232000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2442000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3089000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>1390000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1183000.0</v>
       </c>
-      <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>184000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>74000.0</v>
       </c>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>451000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>41000.0</v>
       </c>
-      <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
+      <c r="DO10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
         <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1252000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4538000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-751000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1233000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-478000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>848000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4152000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-112000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>342000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1947000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-5840000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3815000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2004000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1851000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2292000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>131000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>883000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1218000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1698000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>96000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>710000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>908000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>55000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-713000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>249000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1542000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-321000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>94000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-386000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1248000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-2161000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1552000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-742000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>700000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-4544000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1750000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-251000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>184000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-1039000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>672000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-220000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-137000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-1748000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>447000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>172000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-471000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>10000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>53000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11">
         <v>106000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>165000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ11"/>
       <c r="BR11">
         <v>288000.0</v>
       </c>
-      <c r="BS11"/>
+      <c r="BS11">
+        <v>288000.0</v>
+      </c>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>435000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>183000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>712000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>207000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>214000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1298000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>864000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>204000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>237000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>543000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>44000.0</v>
       </c>
-      <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>255000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>119000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>677000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>336000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>592000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
         <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-663000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-768000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-214000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-98000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1091000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1453000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-7397000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-1435000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9382000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1290000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>319000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-3027000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-214000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5377000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>502000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-529000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-4618000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>164000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1452000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>42000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-497000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1627000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1600000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-871000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1060000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1105000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-91000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-1203000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-784000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>693000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-915000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-771000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>251000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-205000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-417000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>229000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-2337000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>351000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>31000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2086000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>506000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4224000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-2558000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-1123000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1568000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-950000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>211000.0</v>
       </c>
-      <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
         <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-1706000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2327000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1712000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2360000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>928000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1130000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3821000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1763000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1333000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-3391000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3400000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2794000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-2702000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>61000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3343000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>558000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>80000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>380000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1248000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>810000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4147000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1440000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>618000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1471000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>425000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-420000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>825000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>2253000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-1128000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -40202,1120 +40252,1130 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
         <v>226</v>
       </c>
       <c r="B14">
+        <v>1589000.0</v>
+      </c>
+      <c r="C14">
         <v>1665000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>899000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1758000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1773000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1445000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>765000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>744000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>758000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>766000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>803000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>825000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>851000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>883000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1008000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>954000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>955000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>879000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>859000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>854000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>862000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>866000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>906000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>819000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>967000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>959000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>659000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>668000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>691000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>678000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>731000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>704000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>712000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>706000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>670000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>680000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>472000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>470000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>476000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>451000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>420000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>453000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>447000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>446000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>437000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>425000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>533000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>529000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>505000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>496000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>493000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>498000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>496000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>506000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>514000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>504000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>513000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>510000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>543000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>540000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>557000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>569000.0</v>
       </c>
       <c r="BL14">
         <v>569000.0</v>
       </c>
       <c r="BM14">
+        <v>569000.0</v>
+      </c>
+      <c r="BN14">
         <v>596000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>608000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>565000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>577000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>572000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>567000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>446000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>474000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>446000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>460000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>477000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>481000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>540000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>558000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>618000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>651000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>692000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>718000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>787000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1083000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>664000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>626000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>748000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>659000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1012000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1040000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>3458000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-1341000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1087000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>840000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>968000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>171000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>247000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>40000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>-92000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>101000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>60000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>167000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>43000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>135000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>148000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>170000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>150000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>140000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>170000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="DH14">
         <v>170000.0</v>
       </c>
       <c r="DI14">
+        <v>170000.0</v>
+      </c>
+      <c r="DJ14">
         <v>150000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>180000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>210000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="DN14">
         <v>160000.0</v>
       </c>
+      <c r="DO14">
+        <v>160000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
         <v>227</v>
       </c>
       <c r="B15">
+        <v>9315000.0</v>
+      </c>
+      <c r="C15">
         <v>3930000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3922000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3537000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3549000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2723000.0</v>
       </c>
       <c r="H15">
         <v>2723000.0</v>
       </c>
       <c r="I15">
+        <v>2723000.0</v>
+      </c>
+      <c r="J15">
         <v>2720000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2547000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2545000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2384000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2389000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2384000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2383000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2213000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2264000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2257000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2258000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2180000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2353000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2177000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2176000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2174000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2168000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2167000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1769000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1768000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1762000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1619000.0</v>
       </c>
       <c r="AF15">
         <v>1619000.0</v>
       </c>
       <c r="AG15">
+        <v>1619000.0</v>
+      </c>
+      <c r="AH15">
         <v>1618000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1405000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1404000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213000.0</v>
       </c>
       <c r="AL15">
         <v>1213000.0</v>
       </c>
       <c r="AM15">
         <v>1213000.0</v>
       </c>
       <c r="AN15">
+        <v>1213000.0</v>
+      </c>
+      <c r="AO15">
         <v>1210000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1209000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1208000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1207000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1206000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1203000.0</v>
       </c>
       <c r="AU15">
         <v>1203000.0</v>
       </c>
       <c r="AV15">
+        <v>1203000.0</v>
+      </c>
+      <c r="AW15">
         <v>1141000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138000.0</v>
       </c>
       <c r="AY15">
         <v>1138000.0</v>
       </c>
       <c r="AZ15">
+        <v>1138000.0</v>
+      </c>
+      <c r="BA15">
         <v>1136000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1135000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1132000.0</v>
       </c>
       <c r="BD15">
         <v>1132000.0</v>
       </c>
       <c r="BE15">
-        <v>1130000.0</v>
+        <v>1132000.0</v>
       </c>
       <c r="BF15">
         <v>1130000.0</v>
       </c>
       <c r="BG15">
         <v>1130000.0</v>
       </c>
       <c r="BH15">
-        <v>1128000.0</v>
+        <v>1130000.0</v>
       </c>
       <c r="BI15">
         <v>1128000.0</v>
       </c>
       <c r="BJ15">
+        <v>1128000.0</v>
+      </c>
+      <c r="BK15">
         <v>1126000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1127000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1126000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126000.0</v>
       </c>
       <c r="BO15">
         <v>1126000.0</v>
       </c>
       <c r="BP15">
         <v>1126000.0</v>
       </c>
       <c r="BQ15">
+        <v>1126000.0</v>
+      </c>
+      <c r="BR15">
         <v>1128000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1132000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1135000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1138000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1139000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1138000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142000.0</v>
       </c>
       <c r="BY15">
         <v>1142000.0</v>
       </c>
       <c r="BZ15">
-        <v>1141000.0</v>
+        <v>1142000.0</v>
       </c>
       <c r="CA15">
         <v>1141000.0</v>
       </c>
       <c r="CB15">
+        <v>1141000.0</v>
+      </c>
+      <c r="CC15">
         <v>1142000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1141000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1142000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1522000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1142000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1141000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1142000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1467000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1142000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1141000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1142000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1413000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1142000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1141000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1142000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1522000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1087000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1088000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2174000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1521000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087000.0</v>
       </c>
       <c r="CX15">
         <v>1087000.0</v>
       </c>
       <c r="CY15">
+        <v>1087000.0</v>
+      </c>
+      <c r="CZ15">
         <v>1462000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1124000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1140000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1150000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1440000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160000.0</v>
       </c>
       <c r="DF15">
         <v>1160000.0</v>
       </c>
       <c r="DG15">
+        <v>1160000.0</v>
+      </c>
+      <c r="DH15">
         <v>1350000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1090000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1050000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1030000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1380000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1000000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>940000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>950000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
         <v>228</v>
       </c>
       <c r="B16">
+        <v>81835000.0</v>
+      </c>
+      <c r="C16">
         <v>93635000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>65648000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>102139000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>103109000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>123563000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47262000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>58092000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>86274000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>53135000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>65958000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>64041000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>84043000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>114066000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>168161000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>357026000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>395614000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>477620000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>710131000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>722782000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>592866000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>506758000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>399352000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>299653000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>232231000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>129170000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>114356000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>117715000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>76606000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>61353000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>40905000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>63696000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>63053000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>60197000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>34441000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>49491000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>26280000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>16516000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>18931000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>55391000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>46218000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>16176000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>18757000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>46089000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>27997000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>27445000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>19673000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>24008000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>29126000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>19215000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>18116000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>19227000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>38218000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>46289000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>51385000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>64503000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>67225000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>30202000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>22623000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>54995000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>41892000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>38394000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>24173000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>32864000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>29000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>39212000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>24138000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>39089000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>19424000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>27758000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>16925000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>17929000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>21458000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>18576000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>19212000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>18761000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>17755000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>15674000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>20656000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>19694000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>19563000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>18898000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>19274000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>22537000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>18568000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>23900000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>22695000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>26156000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>26851000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>20409000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>33414000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>21999000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>25922000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>27598000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>19098000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>25652000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>22157000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>18344000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>21925000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>48495000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>46734000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>29275000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>23716000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>23606000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>21894000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>27901000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>-3900000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-7600000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>11580000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>11790000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>630000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>3080000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-13110000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>-40000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>5550000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>6440000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>2530000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>-9830000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
         <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -41392,583 +41452,589 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
         <v>230</v>
       </c>
       <c r="B18">
+        <v>-3964000.0</v>
+      </c>
+      <c r="C18">
         <v>23988000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11205000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>22767000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17947000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-730000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5333000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>13330000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9419000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>10740000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7617000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7450000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9506000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>14861000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9123000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>12573000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>8864000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6830000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7265000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8370000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>15953000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8962000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6926000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1551000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7935000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>8010000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5157000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>6553000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5928000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>6661000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>7218000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>6658000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>6661000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>7264000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>6382000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2475000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2458000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>3935000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2986000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1377000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2392000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3022000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1978000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3495000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3463000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3705000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1037000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>3660000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1332000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3712000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-298000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>5523000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>4171000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>6378000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-1767000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2302000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>5318000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1401000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>371000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>5735000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3128000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>6978000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>626000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>2674000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2520000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>1999000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-3082000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>9894000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1428000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>222000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>819000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>5867000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>2513000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1989000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-149000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>2044000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1822000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-123000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>2693000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>1562000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>3300000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>884000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>2059000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>1466000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>2477000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>1298000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>1005000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>2468000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-1749000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>3526000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>4279000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>3354000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>728000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>4673000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-2568000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>2775000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-947000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>2527000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-6087000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>3256000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-2810000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-2220000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>2720000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>3262000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>812000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>2753000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>910000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>1670000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-1499999.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>4210000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>2440000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>1660000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>1510000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>2940000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>2080000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>2230000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>1930000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>2290000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
         <v>231</v>
       </c>
       <c r="B19">
+        <v>5786000.0</v>
+      </c>
+      <c r="C19">
         <v>-8040000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1404000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-739000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-15478000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>88927000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>6711000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>19330000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-9068000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-14545000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-13105000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-32768000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4144000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>62673000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-56383000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-17626000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-32877000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-205145000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>79540000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>42568000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-27486000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2793000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>41802000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-22926000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-128695000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-39711000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>11457000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-15360000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>10590000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4256000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-20807000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-25085000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-10653000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>8648000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-7688000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1791000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-9898000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-37593000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-37654000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-30166000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>13474000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-5729000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-44442000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-7547000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-55000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-11912000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-26625000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-15185000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-713000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>4601000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-8852000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-17758000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-16916000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>3923000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>659000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-18161000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>5766000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-5456000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
@@ -41984,104 +42050,105 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
         <v>232</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>315000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>292000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>235000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>178000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>170000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>185000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>188000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>308000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>168000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>783000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="T20">
         <v>15000.0</v>
       </c>
       <c r="U20">
+        <v>15000.0</v>
+      </c>
+      <c r="V20">
         <v>16000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -42134,219 +42201,222 @@
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
         <v>233</v>
       </c>
       <c r="B21">
+        <v>43893000.0</v>
+      </c>
+      <c r="C21">
         <v>-40912000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-15728000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>37427000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1147000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11826000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21943000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-11205000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>56409000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13340000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2737000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12082000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-6619000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-9674000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5904000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1847000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-12440000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4689000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-17625000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7423000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4584000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-11354000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-13846000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>11152000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-9741000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-5998000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5086000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7016000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-12517000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2757000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>852000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1031000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8469000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9378000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-3163000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4687000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3698000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1290000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1522000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>23000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-413000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-13022000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3307000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4555000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4455000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-17436000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>26570000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1105000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>8919000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-12096000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-15684000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>266000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-1878000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7400000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -42362,3006 +42432,3034 @@
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
+      <c r="DO21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
         <v>196</v>
       </c>
       <c r="B22">
+        <v>15214000.0</v>
+      </c>
+      <c r="C22">
         <v>13703000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10805000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14870000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11648000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-272000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6595000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7204000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11279000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6768000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4097000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9044000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9524000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9023000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10199000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10324000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8630000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6599000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4495000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7360000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8508000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7471000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7049000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6771000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5797000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1223000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5081000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6310000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6466000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5864000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5289000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6039000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5507000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4913000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2517000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1912000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2722000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2637000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2572000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2768000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2982000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2547000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2852000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2812000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2810000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2543000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2463000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2624000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2731000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2472000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2267000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2308000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2322000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2418000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2218000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2304000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2128000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2236000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1756000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2180000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2106000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2460000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1628000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2304000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2065000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2422000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1772000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1897000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1434000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2116000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1722000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>484000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2330000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2208000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2123000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2082000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1876000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1856000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1727000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1906000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1931000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1726000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1781000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1784000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1729000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2082000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2930000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2439000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1818000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>2121000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3265000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>3151000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1885000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2467000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2116000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>2294000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2220000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2274000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2211000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2113000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1985000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2028000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>1767000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2250000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2095000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1983000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>2070000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>1950000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>1910000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>1900000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>1750000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>2000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>2060000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1910000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1770000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1830000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1920000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1710000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
         <v>234</v>
       </c>
       <c r="B23">
+        <v>9888000.0</v>
+      </c>
+      <c r="C23">
         <v>75563000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-15613000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-58645000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-15468000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1184000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-47271000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3364000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-26589000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-89546000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9178000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-47319000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-118153000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-134022905.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-27560000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-46988000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-15628000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8828000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>79541000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>59413000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>93097000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>69949000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>82775000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>221444000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>25039000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-5350000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>40333000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10219000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>18966000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>849000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>13268000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20561000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14922000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-13392000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>18398000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9660000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>22873000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2074000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>43320000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9412000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-165000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>17611000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>23200000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2746000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>30039000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>20864000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2736000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5057000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>15576000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-18588000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-7154000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-5201000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-2590000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2825000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>13389000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>30005000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5162000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-18378000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>31773000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9539000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>13335000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-18337000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>12075000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>18548000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>5717000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>13198000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-10192000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>15492000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>19728000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14890000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-16644000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4186000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>20198000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-16682000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-7153000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>12099000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>12650000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>461000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-9416000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3838000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-4576000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-722000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3485000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>17739000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>12007000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-7659000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-11833000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>13641000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>13335000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4865000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-563000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>33150000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>19321000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>18489000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>29984000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>28796000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-1815000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>28875000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>12871000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>14608000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-745000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4377000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-2981000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>18613000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-1393000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-3780000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-2340000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>6660000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-2590000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>6630000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>7670000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>5000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>8110000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-4440000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>530000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>3050000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-13020000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
         <v>235</v>
       </c>
       <c r="B24">
+        <v>-44532000.0</v>
+      </c>
+      <c r="C24">
         <v>-19870000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-83937000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4173000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-19460000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9713000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-6013000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3459000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-15616000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-38212000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-16303000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>834000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2478000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>409000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1061000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-31005000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-25280000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-14428000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>19065000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>70434000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>53005000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>27199000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>63820000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>33131000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-128050000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-4803000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>15317000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-8974000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>22232000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-337000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-31718000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-24989000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-9396000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4893000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-8050000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1412000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-16945000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-45181000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-36209000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-4754000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2515000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-14632000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-28009000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-8048000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1604000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-16146000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-32093000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-17369000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-16234000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-7777000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-14367000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-17111000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>6323000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3003000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-4490000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-9097000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>7642000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-10031000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-14898000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-14244000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-5817000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>4641000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2737000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-10442000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-4570000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-13697000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-9676000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>6191000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-27756000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-3604000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-21618000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-28579000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-30447000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-19527000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>4032000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-9114000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-7873000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-12059000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>4730000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-10831000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>25000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-24590000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-16660000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-13952000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-15328000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-7824000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-12175000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-10908000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-9470000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-3714000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-14227000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-15728000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-6684000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-5385000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-5248000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2282000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-6557000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-1608000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-2416000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-24877000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-1238000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>1973000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-2440000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-5695000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-6716000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>453000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-1030000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-6930000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>6420000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>10170000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-8439999.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-6240000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-19630000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-11090000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>7910000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>3680000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-2450000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
         <v>236</v>
       </c>
       <c r="B25">
+        <v>-24911000.0</v>
+      </c>
+      <c r="C25">
         <v>10202000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7147000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1531000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4015000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3450000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>871000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>743000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-5002000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>142000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4442000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2351000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>268000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1478000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-550757.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>372000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2083000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1472000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1415000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9054000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-811000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-831000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2856000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2757000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6157000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1790000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>280000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1061000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-122000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1447000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>149000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-800000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1204000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-2000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2445000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-686000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1034000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>72000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1075000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-726000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>839000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-757000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-612000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>421000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-24000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-230000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>429000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-2130000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>569000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>264000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2342000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>752000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4461000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-5411000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-955000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1769000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-725000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2160000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1140000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1239000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>647000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2337000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1085000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3004000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-383000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1148000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-30301000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>37191000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-3079000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>606000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4083000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>195000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-301000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>365000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-641000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-15000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-505000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-114000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-189000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>478000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-734000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>198000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-808000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>780000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-587000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-1628000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-1737000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>59000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-125000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-2126000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2432000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-678000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>798000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-62000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="CT25">
         <v>60000.0</v>
       </c>
       <c r="CU25">
         <v>60000.0</v>
       </c>
       <c r="CV25">
+        <v>60000.0</v>
+      </c>
+      <c r="CW25">
         <v>140000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-25000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>60000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-106000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>60000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>72000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>60000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-680000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>8680000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-1930000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-1960000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-2710000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>8490000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-290000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>2170000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-6970000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>10090000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-890000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
         <v>237</v>
       </c>
       <c r="B26">
+        <v>-8936000.0</v>
+      </c>
+      <c r="C26">
         <v>-3811000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2819000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2708000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2609000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-3355000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-189000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-54000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>186000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-381000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-452000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1546000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>23320000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-29000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2902095.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3777000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2905000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>70000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1097000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-420000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>14000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>168000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>162000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8112000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>892000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>8582000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>540000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>13000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>137000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8798000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>133000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>134000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>104000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>120000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7244000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>31000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>99000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>114000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>5420000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>105000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>110000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1996000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>27445000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>92000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>381000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>114000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>12610000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>95000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>83000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>96000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>9944000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>90000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>75000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>79000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>88000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>53000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>257000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>197000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>5550000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>286000.0</v>
       </c>
-      <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-88000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-198000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
-      <c r="DB26">
-[...1 lines deleted...]
-      </c>
+      <c r="DB26"/>
       <c r="DC26">
         <v>-590000.0</v>
       </c>
       <c r="DD26">
+        <v>-590000.0</v>
+      </c>
+      <c r="DE26">
         <v>-150000.0</v>
       </c>
-      <c r="DE26"/>
-      <c r="DF26">
+      <c r="DF26"/>
+      <c r="DG26">
         <v>-490000.0</v>
       </c>
-      <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
-      <c r="DK26">
+      <c r="DK26"/>
+      <c r="DL26">
         <v>-50000.0</v>
       </c>
-      <c r="DL26"/>
       <c r="DM26"/>
-      <c r="DN26">
+      <c r="DN26"/>
+      <c r="DO26">
         <v>-410000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
         <v>238</v>
       </c>
       <c r="B27">
+        <v>373000.0</v>
+      </c>
+      <c r="C27">
         <v>825000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>222000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>301000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>276000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244000.0</v>
       </c>
       <c r="H27">
         <v>244000.0</v>
       </c>
       <c r="I27">
+        <v>244000.0</v>
+      </c>
+      <c r="J27">
         <v>241000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>534000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>687000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>265000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>254000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>317000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>486000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>116000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-430000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>673000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-738000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>28000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>27000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>362000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>89000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>143000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>166000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="AB27">
         <v>140000.0</v>
       </c>
       <c r="AC27">
+        <v>140000.0</v>
+      </c>
+      <c r="AD27">
         <v>196000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>126000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-186000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>42000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>84000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>186000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>13000.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="AM27">
         <v>59000.0</v>
       </c>
-      <c r="AN27"/>
-      <c r="AO27">
+      <c r="AN27">
         <v>59000.0</v>
       </c>
-      <c r="AP27"/>
+      <c r="AO27"/>
+      <c r="AP27">
+        <v>59000.0</v>
+      </c>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>158000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>138000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>-1113000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>-2372000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>-252000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
         <v>239</v>
       </c>
       <c r="B28">
+        <v>35909000.0</v>
+      </c>
+      <c r="C28">
         <v>26910000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-37440000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-27171000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-22738000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-12555000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-23247000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-61064000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32501000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9096000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6411000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5248000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-37863000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-132038000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-142666000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-21300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-57993000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-27489000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-10915000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>78788000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>44636000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>95623000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>50316000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>88186000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>224354000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11518000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-20792000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>49883000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-744000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11360000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5719000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>18802000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6559000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10894000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-13840000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16084000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>17143000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>31069000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2203000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>37537000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12139000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14992000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>22109000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4158000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>15906000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>22968000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6264000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8544000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2903000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6927000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-7089000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2761000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-15729000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-13916000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>12602000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>27085000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>11485000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-17738000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>21920000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>20074000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4326000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-22275000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10738000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-2060000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>12094000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-3108000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1934000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-2967000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-17250000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>31726000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6785000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>14359000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-8813000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-81614000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-2217000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>39331000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-3643000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-6385000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3255000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-8788000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>18077000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1281000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>25872000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-27774000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>16302000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-23749000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>40288000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>36671000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-10328000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-2739000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>39274000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>45339000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>50292000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>22423000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>58497000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>27358000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-13751000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>46673000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>11783000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-3444000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-1241000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-3691000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>287000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>16358000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-3639000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-3780000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-2340000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>6660000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-2590000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>6630000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>7670000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>5000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>8110000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-4440000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>530000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>3050000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-13020000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
         <v>240</v>
       </c>
       <c r="B29">
+        <v>-3448000.0</v>
+      </c>
+      <c r="C29">
         <v>24322000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12755000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23197000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17762000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-71000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5706000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13552000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9706000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10818000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8611000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7518000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9554000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14919000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9728000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13059000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9253000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7161000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8311000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8647000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16130000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9038000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7352000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1587000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8115000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8416000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5976000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6883000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6042000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>6822000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>8057000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>6907000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6959000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7621000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>7052000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>2759000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2894000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>4302000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>3305000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1703000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>3316000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>3797000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2433000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>4132000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>3820000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>3994000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>187000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>4578000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1895000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>4155000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>481000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>6257000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>4637000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>6611000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-810000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2450000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>5688000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1975000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>613000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>6322000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>4003000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>7216000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>812000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>2914000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>2735000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>2447000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-2726000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>10238000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>1770000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>1131000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1202000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>6169000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>2837000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>2225000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>330000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2238000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2059000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-116000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>2937000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>1746000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>3472000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>1793000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>2342000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>2420000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>3865000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>2765000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>3513000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>4581000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-647000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>3587000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>4253000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>3490000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>934000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>5032000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-1961000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>3078000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>204000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>2575000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-5390000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>3093000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-2283000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-1811000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>3090000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>3299000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>939000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>2866000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>940000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>1870000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-1449999.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>4220000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>2510000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>1760000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>1520000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>2960000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>2210000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>2290000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>1990000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>2320000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
         <v>241</v>
       </c>
       <c r="B30">
+        <v>-44261000.0</v>
+      </c>
+      <c r="C30">
         <v>-23245000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11806000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3004000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-15478000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>88927000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6711000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19330000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-9068000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-14545000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-13105000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-32768000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1714000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>63024000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-55927000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-30347000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-33266000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-212183000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-10047000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>42481000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25342000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2745000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>42031000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-22351000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-129408000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5120000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11457000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-15657000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9955000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2266000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-25129000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-25066000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-10662000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7241000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-8262000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4368000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-10273000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-37786000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-37562000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-30067000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>14587000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-6400000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-44757000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-8149000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>890000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-12128000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-27490000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-15960000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-528000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-153000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-8519000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-18159000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-15469000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4022000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1608000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-17774000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4250000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5881000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-15247000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-15139000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-20579000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2679000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>12772000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-9788000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-10887000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>533000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-9117000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7493000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-7137000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>26952000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-33932000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-16483000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-14314000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5952000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>81735000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>985000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-39309000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-1223000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4410000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-4870000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>5981000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-20246000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-6886000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-24323000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>18577000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-17862000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>16775000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-45564000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-29582000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-6264000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>9901000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-46687000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-47949000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-46824000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-27016000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-58080000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-23749000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>7595000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-67853000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-13115000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>23186000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>8611000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>711000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-1874000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-23304000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-6716000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-1060000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-7130000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>6370000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>10160000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-8509999.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-6340000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-19640000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-11110000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>7780000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>3620000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-2510000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>870000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>