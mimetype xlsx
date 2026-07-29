--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -7860,52 +7860,56 @@
       </c>
       <c r="BX15">
         <v>991000.0</v>
       </c>
       <c r="BY15">
         <v>982000.0</v>
       </c>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
     </row>
     <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>39</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>2511433000.0</v>
+      </c>
+      <c r="C16">
+        <v>1091648000.0</v>
+      </c>
       <c r="D16">
         <v>1087905000.0</v>
       </c>
       <c r="E16">
         <v>2620444000.0</v>
       </c>
       <c r="F16">
         <v>2668734000.0</v>
       </c>
       <c r="G16">
         <v>1305640000.0</v>
       </c>
       <c r="H16">
         <v>1298327000.0</v>
       </c>
       <c r="I16">
         <v>1261853000.0</v>
       </c>
       <c r="J16">
         <v>1267045000.0</v>
       </c>
       <c r="K16">
         <v>1282681000.0</v>
       </c>
       <c r="L16">
@@ -8767,51 +8771,51 @@
       </c>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20">
         <v>404063000.0</v>
       </c>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20">
         <v>238279000.0</v>
       </c>
       <c r="CK20">
         <v>192046000.0</v>
       </c>
       <c r="CL20">
         <v>182368000.0</v>
       </c>
     </row>
     <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
-        <v>177837000.0</v>
+        <v>177800000.0</v>
       </c>
       <c r="C21">
         <v>179980000.0</v>
       </c>
       <c r="D21">
         <v>183284000.0</v>
       </c>
       <c r="E21">
         <v>5200000.0</v>
       </c>
       <c r="F21">
         <v>5600000.0</v>
       </c>
       <c r="G21">
         <v>5900000.0</v>
       </c>
       <c r="H21">
         <v>6900000.0</v>
       </c>
       <c r="I21">
         <v>11500000.0</v>
       </c>
       <c r="J21">
         <v>16100000.0</v>
       </c>
@@ -10250,51 +10254,51 @@
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
     </row>
     <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
         <v>2311470000.0</v>
       </c>
       <c r="C28">
-        <v>2589210000.0</v>
+        <v>2090812000.0</v>
       </c>
       <c r="D28">
         <v>1776165000.0</v>
       </c>
       <c r="E28">
         <v>1256445000.0</v>
       </c>
       <c r="F28">
         <v>1422787000.0</v>
       </c>
       <c r="G28">
         <v>1429915000.0</v>
       </c>
       <c r="H28">
         <v>1446950000.0</v>
       </c>
       <c r="I28">
         <v>1369563000.0</v>
       </c>
       <c r="J28">
         <v>1515536000.0</v>
       </c>
       <c r="K28">
         <v>1532765000.0</v>
       </c>
@@ -10666,51 +10670,51 @@
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
         <v>4749544000.0</v>
       </c>
       <c r="C30">
         <v>4520443000.0</v>
       </c>
       <c r="D30">
         <v>4428418000.0</v>
       </c>
       <c r="E30">
         <v>4618060000.0</v>
       </c>
       <c r="F30">
         <v>4537899000.0</v>
       </c>
       <c r="G30">
         <v>4593162000.0</v>
       </c>
       <c r="H30">
         <v>4759265000.0</v>
       </c>
       <c r="I30">
-        <v>4605427000.0</v>
+        <v>4605406000.0</v>
       </c>
       <c r="J30">
         <v>4481042000.0</v>
       </c>
       <c r="K30">
         <v>4280737000.0</v>
       </c>
       <c r="L30">
         <v>4083939000.0</v>
       </c>
       <c r="M30">
         <v>4185553000.0</v>
       </c>
       <c r="N30">
         <v>4100005000.0</v>
       </c>
       <c r="O30">
         <v>4009715000.0</v>
       </c>
       <c r="P30">
         <v>3812199000.0</v>
       </c>
       <c r="Q30">
         <v>3922298000.0</v>
       </c>
@@ -11229,51 +11233,51 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
     </row>
     <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
-        <v>5515952000.0</v>
+        <v>5515915000.0</v>
       </c>
       <c r="C33">
         <v>5448153000.0</v>
       </c>
       <c r="D33">
         <v>5470022000.0</v>
       </c>
       <c r="E33">
         <v>4985129000.0</v>
       </c>
       <c r="F33">
         <v>4851119000.0</v>
       </c>
       <c r="G33">
         <v>4819443000.0</v>
       </c>
       <c r="H33">
         <v>4885601000.0</v>
       </c>
       <c r="I33">
         <v>4927919000.0</v>
       </c>
       <c r="J33">
         <v>4959596000.0</v>
       </c>
@@ -11931,51 +11935,51 @@
       </c>
       <c r="CA35">
         <v>1238480000.0</v>
       </c>
       <c r="CB35">
         <v>1205415000.0</v>
       </c>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35">
         <v>1003463000.0</v>
       </c>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
     </row>
     <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
-        <v>1365197000.0</v>
+        <v>234514000.0</v>
       </c>
       <c r="C36">
         <v>610463000.0</v>
       </c>
       <c r="D36">
         <v>223871000.0</v>
       </c>
       <c r="E36">
         <v>137367000.0</v>
       </c>
       <c r="F36">
         <v>148994000.0</v>
       </c>
       <c r="G36">
         <v>140949000.0</v>
       </c>
       <c r="H36">
         <v>147228000.0</v>
       </c>
       <c r="I36">
         <v>151590000.0</v>
       </c>
       <c r="J36">
         <v>118899000.0</v>
       </c>
@@ -12385,51 +12389,51 @@
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
     </row>
     <row r="38" spans="1:90">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38">
-        <v>12007000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="C38">
         <v>-20000.0</v>
       </c>
       <c r="D38">
         <v>-52000.0</v>
       </c>
       <c r="E38">
         <v>-17000.0</v>
       </c>
       <c r="F38">
         <v>-46000.0</v>
       </c>
       <c r="G38">
         <v>26000.0</v>
       </c>
       <c r="H38">
         <v>9000.0</v>
       </c>
       <c r="I38">
         <v>15000.0</v>
       </c>
       <c r="J38">
         <v>11000.0</v>
       </c>
@@ -12664,51 +12668,51 @@
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
         <v>707594000.0</v>
       </c>
       <c r="C39">
         <v>724773000.0</v>
       </c>
       <c r="D39">
         <v>716070000.0</v>
       </c>
       <c r="E39">
         <v>854896000.0</v>
       </c>
       <c r="F39">
         <v>792830000.0</v>
       </c>
       <c r="G39">
         <v>825540000.0</v>
       </c>
       <c r="H39">
         <v>835917000.0</v>
       </c>
       <c r="I39">
-        <v>868425000.0</v>
+        <v>868446000.0</v>
       </c>
       <c r="J39">
         <v>830938000.0</v>
       </c>
       <c r="K39">
         <v>809035000.0</v>
       </c>
       <c r="L39">
         <v>825366000.0</v>
       </c>
       <c r="M39">
         <v>828458000.0</v>
       </c>
       <c r="N39">
         <v>865622999.0</v>
       </c>
       <c r="O39">
         <v>857402000.0</v>
       </c>
       <c r="P39">
         <v>838402000.0</v>
       </c>
       <c r="Q39">
         <v>862767000.0</v>
       </c>
@@ -12903,54 +12907,54 @@
       </c>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39">
         <v>64072000.0</v>
       </c>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39">
         <v>15413000.0</v>
       </c>
       <c r="CK39">
         <v>18867000.0</v>
       </c>
       <c r="CL39">
         <v>16840000.0</v>
       </c>
     </row>
     <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
-        <v>3424434000.0</v>
+        <v>913001000.0</v>
       </c>
       <c r="C40">
-        <v>3404062000.0</v>
+        <v>2312414000.0</v>
       </c>
       <c r="D40">
         <v>2381616000.0</v>
       </c>
       <c r="E40">
         <v>1042768000.0</v>
       </c>
       <c r="F40">
         <v>941901000.0</v>
       </c>
       <c r="G40">
         <v>2385773000.0</v>
       </c>
       <c r="H40">
         <v>2421290000.0</v>
       </c>
       <c r="I40">
         <v>2480012000.0</v>
       </c>
       <c r="J40">
         <v>2436342000.0</v>
       </c>
       <c r="K40">
         <v>2459422000.0</v>
       </c>
@@ -15336,51 +15340,51 @@
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
     </row>
     <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
         <v>3345727000.0</v>
       </c>
       <c r="C51">
-        <v>3835897000.0</v>
+        <v>3337499000.0</v>
       </c>
       <c r="D51">
         <v>3361904000.0</v>
       </c>
       <c r="E51">
         <v>3050522000.0</v>
       </c>
       <c r="F51">
         <v>3022852000.0</v>
       </c>
       <c r="G51">
         <v>3010571000.0</v>
       </c>
       <c r="H51">
         <v>3027827000.0</v>
       </c>
       <c r="I51">
         <v>3014375000.0</v>
       </c>
       <c r="J51">
         <v>2701342000.0</v>
       </c>
       <c r="K51">
         <v>2725025000.0</v>
       </c>
@@ -34447,51 +34451,51 @@
       <c r="N23">
         <v>809136000.0</v>
       </c>
       <c r="O23">
         <v>737234000.0</v>
       </c>
       <c r="P23">
         <v>-17349000.0</v>
       </c>
       <c r="Q23">
         <v>-3248000.0</v>
       </c>
       <c r="R23">
         <v>-3104000.0</v>
       </c>
       <c r="S23">
         <v>-16299000.0</v>
       </c>
       <c r="T23">
         <v>680999.0</v>
       </c>
       <c r="U23">
         <v>-484000.0</v>
       </c>
       <c r="V23">
-        <v>-18869000.0</v>
+        <v>-18586000.0</v>
       </c>
       <c r="W23">
         <v>-3314000.0</v>
       </c>
       <c r="X23">
         <v>-56866000.0</v>
       </c>
       <c r="Y23">
         <v>5053000.0</v>
       </c>
       <c r="Z23">
         <v>-31185000.0</v>
       </c>
       <c r="AA23">
         <v>-2657000.0</v>
       </c>
       <c r="AB23">
         <v>-52930000.0</v>
       </c>
       <c r="AC23">
         <v>-287000.0</v>
       </c>
       <c r="AD23">
         <v>2764000.0</v>
       </c>
@@ -34640,51 +34644,51 @@
         <v>22008000.0</v>
       </c>
       <c r="CA23">
         <v>655000.0</v>
       </c>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
     </row>
     <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>211</v>
       </c>
       <c r="B24">
         <v>-7199000.0</v>
       </c>
       <c r="C24">
-        <v>-34823000.0</v>
+        <v>-10969000.0</v>
       </c>
       <c r="D24">
         <v>-10904000.0</v>
       </c>
       <c r="E24">
         <v>2413000.0</v>
       </c>
       <c r="F24">
         <v>-1896000.0</v>
       </c>
       <c r="G24">
         <v>16344000.0</v>
       </c>
       <c r="H24">
         <v>6251000.0</v>
       </c>
       <c r="I24">
         <v>-27006000.0</v>
       </c>
       <c r="J24">
         <v>180000.0</v>
       </c>
       <c r="K24">
         <v>69000.0</v>
       </c>