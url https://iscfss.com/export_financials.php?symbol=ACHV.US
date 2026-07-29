--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22720,51 +22720,51 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>194</v>
       </c>
       <c r="B5">
-        <v>-54880000.0</v>
+        <v>-53829000.0</v>
       </c>
       <c r="C5">
         <v>-37647000.0</v>
       </c>
       <c r="D5">
         <v>-26962000.0</v>
       </c>
       <c r="E5">
         <v>-40800000.0</v>
       </c>
       <c r="F5">
         <v>-33094000.0</v>
       </c>
       <c r="G5">
         <v>-14730000.0</v>
       </c>
       <c r="H5">
         <v>-16528000.0</v>
       </c>
       <c r="I5">
         <v>-12813000.0</v>
       </c>
       <c r="J5">
         <v>-13634000.0</v>
       </c>
@@ -22821,51 +22821,51 @@
       </c>
       <c r="AB5">
         <v>-10464.0</v>
       </c>
       <c r="AC5">
         <v>-11881218.0</v>
       </c>
       <c r="AD5">
         <v>100000.0</v>
       </c>
       <c r="AE5">
         <v>1600000.0</v>
       </c>
       <c r="AF5">
         <v>-5000000.0</v>
       </c>
       <c r="AG5">
         <v>-8200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>195</v>
       </c>
       <c r="B6">
-        <v>-54652000.0</v>
+        <v>-53601000.0</v>
       </c>
       <c r="C6">
         <v>-37418000.0</v>
       </c>
       <c r="D6">
         <v>-26734000.0</v>
       </c>
       <c r="E6">
         <v>-40564000.0</v>
       </c>
       <c r="F6">
         <v>-32844000.0</v>
       </c>
       <c r="G6">
         <v>-14475000.0</v>
       </c>
       <c r="H6">
         <v>-16274000.0</v>
       </c>
       <c r="I6">
         <v>-12531000.0</v>
       </c>
       <c r="J6">
         <v>-13352000.0</v>
       </c>
@@ -26121,102 +26121,102 @@
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
     </row>
     <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>194</v>
       </c>
       <c r="B5">
-        <v>-10463000.0</v>
+        <v>-9894000.0</v>
       </c>
       <c r="C5">
         <v>-14411000.0</v>
       </c>
       <c r="D5">
         <v>-14249000.0</v>
       </c>
       <c r="E5">
         <v>-12527000.0</v>
       </c>
       <c r="F5">
         <v>-12642000.0</v>
       </c>
       <c r="G5">
         <v>-12163000.0</v>
       </c>
       <c r="H5">
         <v>-12146000.0</v>
       </c>
       <c r="I5">
         <v>-7657000.0</v>
       </c>
       <c r="J5">
         <v>-5681000.0</v>
       </c>
       <c r="K5">
         <v>-4689000.0</v>
       </c>
       <c r="L5">
         <v>-6327000.0</v>
       </c>
       <c r="M5">
         <v>-7527000.0</v>
       </c>
       <c r="N5">
         <v>-8419000.0</v>
       </c>
       <c r="O5">
         <v>-10927000.0</v>
       </c>
       <c r="P5">
         <v>-12596000.0</v>
       </c>
       <c r="Q5">
         <v>-10064000.0</v>
       </c>
       <c r="R5">
         <v>-7216000.0</v>
       </c>
       <c r="S5">
-        <v>-7115000.0</v>
+        <v>-7151000.0</v>
       </c>
       <c r="T5">
         <v>-6691000.0</v>
       </c>
       <c r="U5">
         <v>-11311000.0</v>
       </c>
       <c r="V5">
         <v>-7999000.0</v>
       </c>
       <c r="W5">
         <v>-4721000.0</v>
       </c>
       <c r="X5">
         <v>-3754000.0</v>
       </c>
       <c r="Y5">
         <v>-2918000.0</v>
       </c>
       <c r="Z5">
         <v>-3357000.0</v>
       </c>
       <c r="AA5">
         <v>-3209000.0</v>
       </c>
@@ -26513,102 +26513,102 @@
       </c>
       <c r="DU5">
         <v>4300000.0</v>
       </c>
       <c r="DV5">
         <v>4000000.0</v>
       </c>
       <c r="DW5">
         <v>-15400000.0</v>
       </c>
       <c r="DX5">
         <v>3000000.0</v>
       </c>
       <c r="DY5">
         <v>2700000.0</v>
       </c>
       <c r="DZ5">
         <v>2700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>195</v>
       </c>
       <c r="B6">
-        <v>-10406000.0</v>
+        <v>-9837000.0</v>
       </c>
       <c r="C6">
         <v>-14354000.0</v>
       </c>
       <c r="D6">
         <v>-14194000.0</v>
       </c>
       <c r="E6">
         <v>-12472000.0</v>
       </c>
       <c r="F6">
         <v>-12580000.0</v>
       </c>
       <c r="G6">
         <v>-12105000.0</v>
       </c>
       <c r="H6">
         <v>-12089000.0</v>
       </c>
       <c r="I6">
         <v>-7600000.0</v>
       </c>
       <c r="J6">
         <v>-5624000.0</v>
       </c>
       <c r="K6">
         <v>-4632000.0</v>
       </c>
       <c r="L6">
         <v>-6227000.0</v>
       </c>
       <c r="M6">
         <v>-7472000.0</v>
       </c>
       <c r="N6">
         <v>-8361000.0</v>
       </c>
       <c r="O6">
         <v>-10862000.0</v>
       </c>
       <c r="P6">
         <v>-12541000.0</v>
       </c>
       <c r="Q6">
         <v>-10008000.0</v>
       </c>
       <c r="R6">
         <v>-7156000.0</v>
       </c>
       <c r="S6">
-        <v>-7053000.0</v>
+        <v>-7089000.0</v>
       </c>
       <c r="T6">
         <v>-6630000.0</v>
       </c>
       <c r="U6">
         <v>-11248000.0</v>
       </c>
       <c r="V6">
         <v>-7935000.0</v>
       </c>
       <c r="W6">
         <v>-4657000.0</v>
       </c>
       <c r="X6">
         <v>-3689000.0</v>
       </c>
       <c r="Y6">
         <v>-2853000.0</v>
       </c>
       <c r="Z6">
         <v>-3296000.0</v>
       </c>
       <c r="AA6">
         <v>-3147000.0</v>
       </c>
@@ -34479,51 +34479,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>222</v>
       </c>
       <c r="B2">
         <v>12773000.0</v>
       </c>
       <c r="C2">
-        <v>15596000.0</v>
+        <v>15546000.0</v>
       </c>
       <c r="D2">
         <v>24771000.0</v>
       </c>
       <c r="E2">
         <v>43072000.0</v>
       </c>
       <c r="F2">
         <v>35903000.0</v>
       </c>
       <c r="G2">
         <v>16714000.0</v>
       </c>
       <c r="H2">
         <v>9565000.0</v>
       </c>
       <c r="I2">
         <v>5556000.0</v>
       </c>
       <c r="J2">
         <v>15000.0</v>
       </c>
       <c r="K2">
         <v>34310000.0</v>
       </c>
@@ -34797,51 +34797,51 @@
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>226</v>
       </c>
       <c r="B6">
         <v>8176000.0</v>
       </c>
       <c r="C6">
-        <v>-2823000.0</v>
+        <v>-2793000.0</v>
       </c>
       <c r="D6">
         <v>-9225000.0</v>
       </c>
       <c r="E6">
         <v>-18251000.0</v>
       </c>
       <c r="F6">
         <v>7169000.0</v>
       </c>
       <c r="G6">
         <v>19189000.0</v>
       </c>
       <c r="H6">
         <v>7149000.0</v>
       </c>
       <c r="I6">
         <v>4009000.0</v>
       </c>
       <c r="J6">
         <v>5541000.0</v>
       </c>
       <c r="K6">
         <v>-19077000.0</v>
       </c>
@@ -35521,51 +35521,51 @@
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>236</v>
       </c>
       <c r="B16">
         <v>20949000.0</v>
       </c>
       <c r="C16">
-        <v>12773000.0</v>
+        <v>12753000.0</v>
       </c>
       <c r="D16">
         <v>15546000.0</v>
       </c>
       <c r="E16">
         <v>24821000.0</v>
       </c>
       <c r="F16">
         <v>43072000.0</v>
       </c>
       <c r="G16">
         <v>35903000.0</v>
       </c>
       <c r="H16">
         <v>16714000.0</v>
       </c>
       <c r="I16">
         <v>9565000.0</v>
       </c>
       <c r="J16">
         <v>5556000.0</v>
       </c>
       <c r="K16">
         <v>15233000.0</v>
       </c>
@@ -36219,51 +36219,51 @@
       <c r="Y24">
         <v>-904933000.0</v>
       </c>
       <c r="Z24">
         <v>6240.0</v>
       </c>
       <c r="AA24">
         <v>33265.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24">
         <v>100000.0</v>
       </c>
       <c r="AG24">
         <v>100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>244</v>
       </c>
       <c r="B25">
-        <v>9221000.0</v>
+        <v>460000.0</v>
       </c>
       <c r="C25">
         <v>2091000.0</v>
       </c>
       <c r="D25">
         <v>2447000.0</v>
       </c>
       <c r="E25">
         <v>1196000.0</v>
       </c>
       <c r="F25">
         <v>41000.0</v>
       </c>
       <c r="G25">
         <v>2323000.0</v>
       </c>
       <c r="H25">
         <v>-3000.0</v>
       </c>
       <c r="I25">
         <v>1485000.0</v>
       </c>
       <c r="J25">
         <v>6988000.0</v>
       </c>
@@ -38720,51 +38720,51 @@
       </c>
       <c r="DN6">
         <v>-1600000.0</v>
       </c>
       <c r="DO6">
         <v>1500000.0</v>
       </c>
       <c r="DP6">
         <v>-3500000.0</v>
       </c>
       <c r="DQ6">
         <v>4300000.0</v>
       </c>
       <c r="DR6">
         <v>-500000.0</v>
       </c>
       <c r="DS6">
         <v>5200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>227</v>
       </c>
       <c r="B7">
-        <v>4136999.0</v>
+        <v>4137000.0</v>
       </c>
       <c r="C7">
         <v>-4798000.0</v>
       </c>
       <c r="D7">
         <v>597000.0</v>
       </c>
       <c r="E7">
         <v>595000.0</v>
       </c>
       <c r="F7">
         <v>-660000.0</v>
       </c>
       <c r="G7">
         <v>1406000.0</v>
       </c>
       <c r="H7">
         <v>-835000.0</v>
       </c>
       <c r="I7">
         <v>1505000.0</v>
       </c>
       <c r="J7">
         <v>-670000.0</v>
       </c>
@@ -43372,54 +43372,54 @@
       <c r="DK24"/>
       <c r="DL24">
         <v>100000.0</v>
       </c>
       <c r="DM24">
         <v>-200000.0</v>
       </c>
       <c r="DN24">
         <v>100000.0</v>
       </c>
       <c r="DO24">
         <v>-100000.0</v>
       </c>
       <c r="DP24">
         <v>100000.0</v>
       </c>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
     </row>
     <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>244</v>
       </c>
       <c r="B25">
-        <v>-957999.0</v>
+        <v>-273000.0</v>
       </c>
       <c r="C25">
-        <v>1426000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D25">
         <v>119000.0</v>
       </c>
       <c r="E25">
         <v>111000.0</v>
       </c>
       <c r="F25">
         <v>105000.0</v>
       </c>
       <c r="G25">
         <v>464000.0</v>
       </c>
       <c r="H25">
         <v>1578000.0</v>
       </c>
       <c r="I25">
         <v>524000.0</v>
       </c>
       <c r="J25">
         <v>531000.0</v>
       </c>
       <c r="K25">
         <v>1148000.0</v>
       </c>