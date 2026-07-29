--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1144,51 +1144,53 @@
         <v>237727536.0</v>
       </c>
       <c r="G14">
         <v>116542804.0</v>
       </c>
       <c r="H14">
         <v>50000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1300000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>93200000.0</v>
       </c>
       <c r="E16"/>
       <c r="F16">
         <v>11700000.0</v>
       </c>
       <c r="G16">
         <v>200000.0</v>
       </c>
       <c r="H16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
@@ -1337,51 +1339,51 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-979100000.0</v>
+        <v>-899600000.0</v>
       </c>
       <c r="C28">
         <v>-755500000.0</v>
       </c>
       <c r="D28">
         <v>-441400000.0</v>
       </c>
       <c r="E28">
         <v>-47200000.0</v>
       </c>
       <c r="F28">
         <v>-723800000.0</v>
       </c>
       <c r="G28">
         <v>-33400000.0</v>
       </c>
       <c r="H28">
         <v>-5154000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -1599,51 +1601,51 @@
       </c>
       <c r="C39">
         <v>23900000.0</v>
       </c>
       <c r="D39">
         <v>15600000.0</v>
       </c>
       <c r="E39">
         <v>14300000.0</v>
       </c>
       <c r="F39">
         <v>7900000.0</v>
       </c>
       <c r="G39">
         <v>800000.0</v>
       </c>
       <c r="H39">
         <v>13000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>68100000.0</v>
+        <v>66800000.0</v>
       </c>
       <c r="C40">
         <v>51700000.0</v>
       </c>
       <c r="D40">
         <v>95500000.0</v>
       </c>
       <c r="E40">
         <v>36400000.0</v>
       </c>
       <c r="F40">
         <v>11700000.0</v>
       </c>
       <c r="G40">
         <v>100000.0</v>
       </c>
       <c r="H40">
         <v>43000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -1821,51 +1823,51 @@
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
         <v>800000.0</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50">
         <v>9300000.0</v>
       </c>
       <c r="F50">
         <v>9500000.0</v>
       </c>
       <c r="G50">
         <v>600000.0</v>
       </c>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>42400000.0</v>
+        <v>121900000.0</v>
       </c>
       <c r="C51">
         <v>79000000.0</v>
       </c>
       <c r="D51">
         <v>23200000.0</v>
       </c>
       <c r="E51">
         <v>22200000.0</v>
       </c>
       <c r="F51">
         <v>23100000.0</v>
       </c>
       <c r="G51">
         <v>3200000.0</v>
       </c>
       <c r="H51">
         <v>4995000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
@@ -2949,52 +2951,56 @@
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>1300000.0</v>
+      </c>
+      <c r="C16">
+        <v>1300000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16">
         <v>900000.0</v>
       </c>
       <c r="F16">
         <v>900000.0</v>
       </c>
       <c r="G16">
         <v>900000.0</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>-25100000.0</v>
       </c>
       <c r="J16">
         <v>-14100000.0</v>
       </c>
       <c r="K16">
         <v>93200000.0</v>
       </c>
       <c r="L16">
         <v>93400000.0</v>
       </c>
       <c r="M16">
         <v>134500000.0</v>
@@ -3466,54 +3472,54 @@
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-908100000.0</v>
+        <v>-829300000.0</v>
       </c>
       <c r="C28">
-        <v>-979100000.0</v>
+        <v>-899600000.0</v>
       </c>
       <c r="D28">
         <v>-506900000.0</v>
       </c>
       <c r="E28">
         <v>-1642400000.0</v>
       </c>
       <c r="F28">
         <v>-952100000.0</v>
       </c>
       <c r="G28">
         <v>-755500000.0</v>
       </c>
       <c r="H28">
         <v>-423200000.0</v>
       </c>
       <c r="I28">
         <v>-312900000.0</v>
       </c>
       <c r="J28">
         <v>-372000000.0</v>
       </c>
       <c r="K28">
         <v>-441400000.0</v>
       </c>
@@ -4220,54 +4226,54 @@
       </c>
       <c r="S39">
         <v>7900000.0</v>
       </c>
       <c r="T39">
         <v>1500000.0</v>
       </c>
       <c r="U39">
         <v>741000.0</v>
       </c>
       <c r="V39">
         <v>915000.0</v>
       </c>
       <c r="W39">
         <v>800000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>73700000.0</v>
+        <v>72400000.0</v>
       </c>
       <c r="C40">
-        <v>68100000.0</v>
+        <v>66800000.0</v>
       </c>
       <c r="D40">
         <v>63900000.0</v>
       </c>
       <c r="E40">
         <v>50700000.0</v>
       </c>
       <c r="F40">
         <v>47700000.0</v>
       </c>
       <c r="G40">
         <v>51700000.0</v>
       </c>
       <c r="H40">
         <v>58200000.0</v>
       </c>
       <c r="I40">
         <v>53700000.0</v>
       </c>
       <c r="J40">
         <v>51500000.0</v>
       </c>
       <c r="K40">
         <v>95500000.0</v>
       </c>
@@ -4820,54 +4826,54 @@
         <v>9400000.0</v>
       </c>
       <c r="R50">
         <v>9500000.0</v>
       </c>
       <c r="S50">
         <v>9500000.0</v>
       </c>
       <c r="T50">
         <v>7000000.0</v>
       </c>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50">
         <v>600000.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>43000000.0</v>
+        <v>121800000.0</v>
       </c>
       <c r="C51">
-        <v>42400000.0</v>
+        <v>121900000.0</v>
       </c>
       <c r="D51">
         <v>88600000.0</v>
       </c>
       <c r="E51">
         <v>81600000.0</v>
       </c>
       <c r="F51">
         <v>78300000.0</v>
       </c>
       <c r="G51">
         <v>79000000.0</v>
       </c>
       <c r="H51">
         <v>78500000.0</v>
       </c>
       <c r="I51">
         <v>47500000.0</v>
       </c>
       <c r="J51">
         <v>33800000.0</v>
       </c>
       <c r="K51">
         <v>23200000.0</v>
       </c>
@@ -5646,77 +5652,77 @@
       </c>
       <c r="H3">
         <v>891000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
         <v>-617900000.0</v>
       </c>
       <c r="C5">
-        <v>-509700000.0</v>
+        <v>-536600000.0</v>
       </c>
       <c r="D5">
         <v>-457400000.0</v>
       </c>
       <c r="E5">
         <v>-317300000.0</v>
       </c>
       <c r="F5">
         <v>-241000000.0</v>
       </c>
       <c r="G5">
         <v>-24503000.0</v>
       </c>
       <c r="H5">
         <v>-944000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
         <v>-597300000.0</v>
       </c>
       <c r="C6">
-        <v>-498000000.0</v>
+        <v>-524900000.0</v>
       </c>
       <c r="D6">
         <v>-451600000.0</v>
       </c>
       <c r="E6">
         <v>-309600000.0</v>
       </c>
       <c r="F6">
         <v>-239700000.0</v>
       </c>
       <c r="G6">
         <v>-24400000.0</v>
       </c>
       <c r="H6">
         <v>-53000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -6540,191 +6546,191 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-252100000.0</v>
+        <v>-217600000.0</v>
       </c>
       <c r="C5">
         <v>-138200000.0</v>
       </c>
       <c r="D5">
         <v>-129800000.0</v>
       </c>
       <c r="E5">
         <v>-205900000.0</v>
       </c>
       <c r="F5">
-        <v>-144000000.0</v>
+        <v>-93300000.0</v>
       </c>
       <c r="G5">
-        <v>-124200000.0</v>
+        <v>-198300000.0</v>
       </c>
       <c r="H5">
-        <v>-122100000.0</v>
+        <v>-115200000.0</v>
       </c>
       <c r="I5">
-        <v>-121200000.0</v>
+        <v>-106800000.0</v>
       </c>
       <c r="J5">
-        <v>-142200000.0</v>
+        <v>-116300000.0</v>
       </c>
       <c r="K5">
-        <v>-107300000.0</v>
+        <v>-108900000.0</v>
       </c>
       <c r="L5">
-        <v>-46200000.0</v>
+        <v>-51500000.0</v>
       </c>
       <c r="M5">
-        <v>-181400000.0</v>
+        <v>-183900000.0</v>
       </c>
       <c r="N5">
         <v>-109900000.0</v>
       </c>
       <c r="O5">
         <v>-103300000.0</v>
       </c>
       <c r="P5">
         <v>-87800000.0</v>
       </c>
       <c r="Q5">
-        <v>-80200000.0</v>
+        <v>-71300000.0</v>
       </c>
       <c r="R5">
-        <v>-65300000.0</v>
+        <v>-58800000.0</v>
       </c>
       <c r="S5">
         <v>-42800000.0</v>
       </c>
       <c r="T5">
         <v>-137200000.0</v>
       </c>
       <c r="U5">
-        <v>-33800000.0</v>
+        <v>-32900000.0</v>
       </c>
       <c r="V5">
-        <v>-94900000.0</v>
+        <v>-16700000.0</v>
       </c>
       <c r="W5">
         <v>-8700000.0</v>
       </c>
       <c r="X5">
         <v>-7300000.0</v>
       </c>
       <c r="Y5">
         <v>-4774000.0</v>
       </c>
       <c r="Z5">
         <v>-3886000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-244300000.0</v>
+        <v>-209800000.0</v>
       </c>
       <c r="C6">
         <v>-131600000.0</v>
       </c>
       <c r="D6">
         <v>-124700000.0</v>
       </c>
       <c r="E6">
         <v>-201100000.0</v>
       </c>
       <c r="F6">
-        <v>-139900000.0</v>
+        <v>-89200000.0</v>
       </c>
       <c r="G6">
-        <v>-120700000.0</v>
+        <v>-194800000.0</v>
       </c>
       <c r="H6">
-        <v>-118800000.0</v>
+        <v>-111900000.0</v>
       </c>
       <c r="I6">
-        <v>-118600000.0</v>
+        <v>-104200000.0</v>
       </c>
       <c r="J6">
-        <v>-139900000.0</v>
+        <v>-114000000.0</v>
       </c>
       <c r="K6">
-        <v>-105000000.0</v>
+        <v>-106600000.0</v>
       </c>
       <c r="L6">
-        <v>-44100000.0</v>
+        <v>-49400000.0</v>
       </c>
       <c r="M6">
-        <v>-180300000.0</v>
+        <v>-182800000.0</v>
       </c>
       <c r="N6">
         <v>-108900000.0</v>
       </c>
       <c r="O6">
         <v>-101600000.0</v>
       </c>
       <c r="P6">
         <v>-86400000.0</v>
       </c>
       <c r="Q6">
-        <v>-79500000.0</v>
+        <v>-70600000.0</v>
       </c>
       <c r="R6">
-        <v>-64700000.0</v>
+        <v>-58200000.0</v>
       </c>
       <c r="S6">
         <v>-42300000.0</v>
       </c>
       <c r="T6">
         <v>-136800000.0</v>
       </c>
       <c r="U6">
-        <v>-33600000.0</v>
+        <v>-32700000.0</v>
       </c>
       <c r="V6">
-        <v>-94700000.0</v>
+        <v>-16500000.0</v>
       </c>
       <c r="W6">
         <v>-8600000.0</v>
       </c>
       <c r="X6">
         <v>-7239000.0</v>
       </c>
       <c r="Y6">
         <v>-4743000.0</v>
       </c>
       <c r="Z6">
         <v>-3878000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -9378,87 +9384,87 @@
       </c>
       <c r="U6">
         <v>-17600000.0</v>
       </c>
       <c r="V6">
         <v>-13100000.0</v>
       </c>
       <c r="W6">
         <v>-4500000.0</v>
       </c>
       <c r="X6">
         <v>37921.0</v>
       </c>
       <c r="Y6">
         <v>-3511.0</v>
       </c>
       <c r="Z6">
         <v>-3459.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>124</v>
       </c>
       <c r="B7">
-        <v>8500000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="C7">
         <v>-9600000.0</v>
       </c>
       <c r="D7">
         <v>-6500000.0</v>
       </c>
       <c r="E7">
         <v>4200000.0</v>
       </c>
       <c r="F7">
         <v>4700000.0</v>
       </c>
       <c r="G7">
         <v>-16300000.0</v>
       </c>
       <c r="H7">
         <v>-7200000.0</v>
       </c>
       <c r="I7">
         <v>7800000.0</v>
       </c>
       <c r="J7">
         <v>-600000.0</v>
       </c>
       <c r="K7">
         <v>-5000000.0</v>
       </c>
       <c r="L7">
         <v>-7600000.0</v>
       </c>
       <c r="M7">
         <v>13800000.0</v>
       </c>
       <c r="N7">
-        <v>9500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="O7">
         <v>5900000.0</v>
       </c>
       <c r="P7">
         <v>6500000.0</v>
       </c>
       <c r="Q7">
         <v>5200000.0</v>
       </c>
       <c r="R7">
         <v>1600000.0</v>
       </c>
       <c r="S7">
         <v>-16600000.0</v>
       </c>
       <c r="T7">
         <v>-2600000.0</v>
       </c>
       <c r="U7">
         <v>15500000.0</v>
       </c>
       <c r="V7">
         <v>3300000.0</v>
       </c>
@@ -9758,51 +9764,51 @@
       <c r="F14">
         <v>4099999.0</v>
       </c>
       <c r="G14">
         <v>3500000.0</v>
       </c>
       <c r="H14">
         <v>3300000.0</v>
       </c>
       <c r="I14">
         <v>2600000.0</v>
       </c>
       <c r="J14">
         <v>2300000.0</v>
       </c>
       <c r="K14">
         <v>2300000.0</v>
       </c>
       <c r="L14">
         <v>2100000.0</v>
       </c>
       <c r="M14">
         <v>1100000.0</v>
       </c>
       <c r="N14">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="O14">
         <v>1700000.0</v>
       </c>
       <c r="P14">
         <v>1400000.0</v>
       </c>
       <c r="Q14">
         <v>700000.0</v>
       </c>
       <c r="R14">
         <v>600000.0</v>
       </c>
       <c r="S14">
         <v>500000.0</v>
       </c>
       <c r="T14">
         <v>400000.0</v>
       </c>
       <c r="U14">
         <v>200000.0</v>
       </c>
       <c r="V14">
         <v>200000.0</v>
       </c>
@@ -10321,51 +10327,51 @@
       <c r="W22">
         <v>-8700000.0</v>
       </c>
       <c r="X22">
         <v>-7300.0</v>
       </c>
       <c r="Y22">
         <v>-4902.0</v>
       </c>
       <c r="Z22">
         <v>-3987.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-69100000.0</v>
       </c>
       <c r="D23">
         <v>100000.0</v>
       </c>
       <c r="E23">
-        <v>-32700000.0</v>
+        <v>-330700000.0</v>
       </c>
       <c r="F23">
         <v>-11600000.0</v>
       </c>
       <c r="G23">
         <v>42700000.0</v>
       </c>
       <c r="H23">
         <v>-7400000.0</v>
       </c>
       <c r="I23">
         <v>1800000.0</v>
       </c>
       <c r="J23">
         <v>-100000.0</v>
       </c>
       <c r="K23">
         <v>100000.0</v>
       </c>
       <c r="L23">
         <v>-6000000.0</v>
       </c>
       <c r="M23">
         <v>100000.0</v>
       </c>
@@ -10444,87 +10450,87 @@
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24">
         <v>-99226.0</v>
       </c>
       <c r="U24">
         <v>27978.0</v>
       </c>
       <c r="V24">
         <v>71248.0</v>
       </c>
       <c r="W24">
         <v>-500000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>52300000.0</v>
+        <v>-18400000.0</v>
       </c>
       <c r="C25">
         <v>-25700000.0</v>
       </c>
       <c r="D25">
         <v>-27000000.0</v>
       </c>
       <c r="E25">
         <v>41800000.0</v>
       </c>
       <c r="F25">
         <v>-40099999.0</v>
       </c>
       <c r="G25">
         <v>82600000.0</v>
       </c>
       <c r="H25">
         <v>600000.0</v>
       </c>
       <c r="I25">
         <v>-6800000.0</v>
       </c>
       <c r="J25">
         <v>-12400000.0</v>
       </c>
       <c r="K25">
         <v>7400000.0</v>
       </c>
       <c r="L25">
         <v>3100000.0</v>
       </c>
       <c r="M25">
         <v>85600000.0</v>
       </c>
       <c r="N25">
-        <v>13000000.0</v>
+        <v>10700000.0</v>
       </c>
       <c r="O25">
         <v>-5900000.0</v>
       </c>
       <c r="P25">
         <v>6100000.0</v>
       </c>
       <c r="Q25">
         <v>-5400000.0</v>
       </c>
       <c r="R25">
         <v>-4300000.0</v>
       </c>
       <c r="S25">
         <v>-8400000.0</v>
       </c>
       <c r="T25">
         <v>17527773.0</v>
       </c>
       <c r="U25">
         <v>-600000.0</v>
       </c>
       <c r="V25">
         <v>78500000.0</v>
       </c>