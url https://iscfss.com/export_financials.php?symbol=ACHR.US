--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2089,3477 +2092,3584 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>32100000.0</v>
+      </c>
+      <c r="C2">
         <v>25400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>21710000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5918000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2100000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-3600000.0</v>
+      </c>
+      <c r="C5">
         <v>-3200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2400000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-100000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="I5">
         <v>-100000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="J5">
+        <v>-100000.0</v>
+      </c>
+      <c r="K5"/>
+      <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-100000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-800000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1200000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-61532000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-561690609.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-972000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
-        <v>41600000.0</v>
+        <v>45500000.0</v>
       </c>
       <c r="C7">
         <v>41600000.0</v>
       </c>
       <c r="D7">
+        <v>41600000.0</v>
+      </c>
+      <c r="E7">
         <v>24500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>17500000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14200000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>15000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>14500000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14800000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15700000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>16000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16400000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>16900000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>11900000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>12900000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>12500000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12400000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4300000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2700000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2714000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>2300000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>100000.0</v>
       </c>
       <c r="C8">
         <v>100000.0</v>
       </c>
       <c r="D8">
         <v>100000.0</v>
       </c>
       <c r="E8">
         <v>100000.0</v>
       </c>
       <c r="F8">
         <v>100000.0</v>
       </c>
       <c r="G8">
         <v>100000.0</v>
       </c>
       <c r="H8">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
+        <v>0.0</v>
+      </c>
+      <c r="V8">
         <v>5000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>852700000.0</v>
+      </c>
+      <c r="C10">
         <v>951100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1021500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>595500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1724000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1030400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>834500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>501700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>360400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>405800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>464600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>461400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>407600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>299200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>69400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>112500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>654800000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>704200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>746900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>796200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5937000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>23537000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>36600000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-10149000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>1560600000.0</v>
+      </c>
+      <c r="C12">
         <v>1775900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1964700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1641300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1724000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1030400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>834500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>501700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>360400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>405800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>464600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>461400000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>407600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>449900000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>531200000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>600600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>654800000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>704200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>746900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>796200000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5937000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>23537000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>36600000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>10149000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>100000.0</v>
       </c>
       <c r="C13">
         <v>100000.0</v>
       </c>
       <c r="D13">
         <v>100000.0</v>
       </c>
       <c r="E13">
         <v>100000.0</v>
       </c>
       <c r="F13">
         <v>100000.0</v>
       </c>
       <c r="G13">
         <v>100000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>100000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
-[...1 lines deleted...]
-      </c>
+      <c r="U13"/>
       <c r="V13">
         <v>5000.0</v>
       </c>
-      <c r="W13"/>
+      <c r="W13">
+        <v>5000.0</v>
+      </c>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>781700000.0</v>
+      </c>
+      <c r="C14">
         <v>766850000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>624307768.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>397521078.0</v>
       </c>
       <c r="E14">
         <v>397521078.0</v>
       </c>
       <c r="F14">
         <v>397521078.0</v>
       </c>
       <c r="G14">
         <v>397521078.0</v>
       </c>
       <c r="H14">
         <v>397521078.0</v>
       </c>
       <c r="I14">
+        <v>397521078.0</v>
+      </c>
+      <c r="J14">
         <v>334072229.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>320256596.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>303782956.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>277683468.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>251018612.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>247274541.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>241638935.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>240252605.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>238062232.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>239802805.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>238765171.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>239180545.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240633554.0</v>
       </c>
       <c r="V14">
         <v>240633554.0</v>
       </c>
       <c r="W14">
         <v>240633554.0</v>
       </c>
       <c r="X14">
+        <v>240633554.0</v>
+      </c>
+      <c r="Y14">
         <v>83271402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="Z14">
         <v>50000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>50000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16">
-[...1 lines deleted...]
-      </c>
+      <c r="B16"/>
       <c r="C16">
         <v>1300000.0</v>
       </c>
-      <c r="D16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D16">
+        <v>1300000.0</v>
+      </c>
+      <c r="E16"/>
       <c r="F16">
         <v>900000.0</v>
       </c>
       <c r="G16">
         <v>900000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="H16">
+        <v>900000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
         <v>-25100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-14100000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>93200000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>93400000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>134500000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>11700000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>-6758000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>200000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>3600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5500000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3700000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>80500000.0</v>
+      </c>
+      <c r="C20">
         <v>2400000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>100000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>94500000.0</v>
+      </c>
+      <c r="C21">
         <v>81600000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>80200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="G21">
         <v>300000.0</v>
       </c>
       <c r="H21">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I21">
         <v>400000.0</v>
       </c>
       <c r="J21">
         <v>400000.0</v>
       </c>
       <c r="K21">
         <v>400000.0</v>
       </c>
       <c r="L21">
         <v>400000.0</v>
       </c>
       <c r="M21">
         <v>400000.0</v>
       </c>
       <c r="N21">
         <v>400000.0</v>
       </c>
       <c r="O21">
         <v>400000.0</v>
       </c>
       <c r="P21">
         <v>400000.0</v>
       </c>
       <c r="Q21">
         <v>400000.0</v>
       </c>
       <c r="R21">
         <v>400000.0</v>
       </c>
       <c r="S21">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="T21">
         <v>500000.0</v>
       </c>
       <c r="U21">
+        <v>500000.0</v>
+      </c>
+      <c r="V21">
         <v>481000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>489000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>500000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>2214300000.0</v>
+      </c>
+      <c r="C23">
         <v>2322800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2465900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1899600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1938300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1214600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1001200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>651500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>484000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>510900000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>554300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>539600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>481500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>505900000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>573800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>637600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>691200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>737900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>768400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>805700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13653000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>30547000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>41800000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>4971000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>78000000.0</v>
+      </c>
+      <c r="C24">
         <v>78800000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>79500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64100000.0</v>
       </c>
       <c r="E24">
         <v>64100000.0</v>
       </c>
       <c r="F24">
         <v>64100000.0</v>
       </c>
       <c r="G24">
-        <v>64000000.0</v>
+        <v>64100000.0</v>
       </c>
       <c r="H24">
         <v>64000000.0</v>
       </c>
       <c r="I24">
+        <v>64000000.0</v>
+      </c>
+      <c r="J24">
         <v>32700000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>18100000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7200000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>2300000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4700000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>7000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9300000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>11700000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>300000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-727100000.0</v>
+      </c>
+      <c r="C28">
         <v>-829300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-899600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-506900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1642400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-952100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-755500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-423200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-312900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-372000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-441400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-442700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-386100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-280300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-47200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-89100000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-628200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-675300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-723800000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-774800000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3223000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-19783000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-33400000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>10149000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>1972400000.0</v>
+      </c>
+      <c r="C29">
         <v>2159600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2283100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1718400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1745000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1075400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>816600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>531700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>366700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>397300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>374300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>366800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>280900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>417100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>502600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>568900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>632300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>680200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>717700000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>740600000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-73185000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>36800000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>364100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>275900000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>492900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>556800000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>617800000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>663300000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>698400000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>721400000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-73666000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-41744000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-972000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>1486000000.0</v>
+      </c>
+      <c r="C32">
         <v>1794600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1971700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1599100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1678200000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>997600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>787300000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>436300000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>291400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>351800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>366200000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>358700000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>264900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>401900000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>492200000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>571500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>625500000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>682500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>726500000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>768000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-17028000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>33600000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>567000000.0</v>
+      </c>
+      <c r="C33">
         <v>423000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>389800000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>207500000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>181300000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>149600000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>142800000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>128500000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>109000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>88900000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>74100000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>63900000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>58900000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>40000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>28300000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>22300000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>22000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>21100000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13600000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>8000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>6975000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>6095000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4400000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-10149000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>17700000.0</v>
+      </c>
+      <c r="C34">
         <v>15400000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>13000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13900000.0</v>
       </c>
       <c r="F34">
         <v>13900000.0</v>
       </c>
       <c r="G34">
+        <v>13900000.0</v>
+      </c>
+      <c r="H34">
         <v>12800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12600000.0</v>
       </c>
       <c r="I34">
         <v>12600000.0</v>
       </c>
       <c r="J34">
+        <v>12600000.0</v>
+      </c>
+      <c r="K34">
         <v>11900000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>12900000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>11800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="N34">
         <v>11000000.0</v>
       </c>
       <c r="O34">
         <v>11000000.0</v>
       </c>
       <c r="P34">
+        <v>11000000.0</v>
+      </c>
+      <c r="Q34">
         <v>11200000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>300000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>400000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>500000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>215000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>300000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>137400000.0</v>
+      </c>
+      <c r="C35">
         <v>138200000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>158700000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>152300000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>178600000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>135900000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>177500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>97100000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>66400000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>61500000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>73200000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>58100000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>47500000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>31800000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>27200000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>36600000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>29300000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>39900000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>41200000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>54100000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1600000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1983000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2100000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>21500000.0</v>
+      </c>
+      <c r="C36">
         <v>21100000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15100000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>16700000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7600000.0</v>
       </c>
       <c r="H36">
         <v>7600000.0</v>
       </c>
       <c r="I36">
-        <v>7700000.0</v>
+        <v>7600000.0</v>
       </c>
       <c r="J36">
         <v>7700000.0</v>
       </c>
       <c r="K36">
+        <v>7700000.0</v>
+      </c>
+      <c r="L36">
         <v>7200000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4100000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6100000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4200000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4500000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>900000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1200000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2100000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2700000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>500000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>235000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>39000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-10149000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>4100000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>6100000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>4500000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>0.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1200000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2100000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2700000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>500000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>235000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>39000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>86700000.0</v>
+      </c>
+      <c r="C39">
         <v>123900000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>111400000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>50800000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>33000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>34600000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>23900000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>21300000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>14600000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>16200000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>15600000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>14300000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>15000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>16000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>14300000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>14700000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>14400000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>12600000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7900000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1500000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>741000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>915000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>800000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>120300000.0</v>
+      </c>
+      <c r="C40">
         <v>72400000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>66800000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>63900000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>50700000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>47700000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>51700000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>58200000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>53700000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>51500000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>95500000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>95300000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>134600000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>47200000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>36400000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>24800000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>27700000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>18800000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>11700000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1600000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>667000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>305820.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>100000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>44600000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>33600000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>18000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>26700000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>16400000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>24100000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>30700000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>41400000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>215000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>243000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>4680500000.0</v>
+      </c>
+      <c r="C42">
         <v>4604000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4507900000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3771500000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3665900000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2790400000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2438400000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1955300000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1706300000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1644500000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1515900000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1404200000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1264400000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1214200000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1185000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1153900000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1122700000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1096500000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1072500000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1052200000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>80408000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>79393000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>61700000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>419200000.0</v>
+      </c>
+      <c r="C45">
         <v>359100000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>329700000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>216800000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>185400000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>161800000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>153300000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>135900000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>113500000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>91500000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>75900000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>66600000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>57800000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>39900000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>27000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>24400000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>370500000.0</v>
+      </c>
+      <c r="C46">
         <v>317900000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>294400000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>186200000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>159100000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>139700000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>134900000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>120500000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>100900000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>80800000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>66500000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>59400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>52400000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>35400000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>23400000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>21000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>20400000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>18600000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>10400000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>7000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6259000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5567000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3900000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>59400000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>52400000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>23400000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>21000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>20400000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>18600000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>10400000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>7000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6259000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5567000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-2784700000.0</v>
+      </c>
+      <c r="C48">
         <v>-2521500000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2303800000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2114900000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1985000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1779000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1685600000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1487500000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1372200000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1265300000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1148800000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1039700000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-988100000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-804000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-690900000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-595500000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-504500000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-432800000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-373600000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-330300000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-153598000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-120653000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-25800000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>2100000.0</v>
+      </c>
+      <c r="C50">
         <v>1400000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>800000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>2300000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>4600000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>7000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>9300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9400000.0</v>
       </c>
       <c r="Q50">
         <v>9400000.0</v>
       </c>
       <c r="R50">
-        <v>9500000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="S50">
         <v>9500000.0</v>
       </c>
       <c r="T50">
+        <v>9500000.0</v>
+      </c>
+      <c r="U50">
         <v>7000000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>600000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>125600000.0</v>
+      </c>
+      <c r="C51">
         <v>121800000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>121900000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>88600000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>81600000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>78300000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>79000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>78500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>47500000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>33800000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>23200000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>18700000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>21500000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>18900000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>22200000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>23400000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>26600000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>28900000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>23100000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>21400000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2714000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3754000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3200000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>6100000.0</v>
+        <v>8900000.0</v>
       </c>
       <c r="C52">
         <v>6100000.0</v>
       </c>
       <c r="D52">
+        <v>6100000.0</v>
+      </c>
+      <c r="E52">
         <v>5400000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3700000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="J52">
         <v>3300000.0</v>
       </c>
       <c r="K52">
+        <v>3300000.0</v>
+      </c>
+      <c r="L52">
         <v>2800000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5200000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7600000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>10100000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>13000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>13500000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>13700000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>13100000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>12600000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8700000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1329000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2014000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1400000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>707900000.0</v>
+      </c>
+      <c r="C53">
         <v>824800000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>943200000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1045800000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>0.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
-[...1 lines deleted...]
-      </c>
+      <c r="K53"/>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53">
         <v>150700000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>461800000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>488100000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>-900000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>20298000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>2214300000.0</v>
+      </c>
+      <c r="C55">
         <v>2322800000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2465900000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1899600000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1938300000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1214600000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1001200000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>651500000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>484000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>510900000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>554300000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>539600000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>481500000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>505900000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>573800000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>637600000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>691200000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>737900000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>768400000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>805700000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>13653000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>30547000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>41800000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>1647300000.0</v>
+      </c>
+      <c r="C56">
         <v>1899800000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2076100000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1692100000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1757000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1065000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>858400000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>523000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>375000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>422000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>480200000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>475700000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>422600000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>465900000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>545500000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>615300000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>669200000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>716800000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>754800000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>797700000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>6678000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>24452000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>37400000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>10149000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>161300000.0</v>
+      </c>
+      <c r="C57">
         <v>105200000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>104400000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>93000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>78800000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>67400000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>71100000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>86700000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>83600000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>70200000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>114000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>117000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>157700000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>64000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>53300000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>43800000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>43700000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>34300000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>28300000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>29700000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>23706000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>8287000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3800000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>298700000.0</v>
+      </c>
+      <c r="C58">
         <v>243400000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>263100000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>245300000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>257400000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>203300000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>248600000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>183800000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>150000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>131700000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>187200000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>175100000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>205200000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>95800000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>80500000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>80400000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>73000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>74200000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>69500000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>83800000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>25306000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>10270000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5900000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>1892300000.0</v>
+      </c>
+      <c r="C60">
         <v>2079400000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2202800000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1654300000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1680900000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1011300000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>752600000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>467700000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>334000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>379200000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>367100000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>364500000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>276300000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>410100000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>493300000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>557200000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>618200000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>663700000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>698900000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>721900000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-11653000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>20277000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>35900000.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>4971000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5584,2728 +5694,2779 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>300000.0</v>
       </c>
       <c r="C2">
         <v>11700000.0</v>
       </c>
       <c r="D2">
         <v>5800000.0</v>
       </c>
       <c r="E2">
         <v>7700000.0</v>
       </c>
       <c r="F2">
         <v>3033000.0</v>
       </c>
       <c r="G2">
         <v>103000.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>20600000.0</v>
       </c>
       <c r="C3">
         <v>11700000.0</v>
       </c>
       <c r="D3">
         <v>5800000.0</v>
       </c>
       <c r="E3">
         <v>7700000.0</v>
       </c>
       <c r="F3">
         <v>1300000.0</v>
       </c>
       <c r="G3">
         <v>103000.0</v>
       </c>
       <c r="H3">
         <v>891000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>-617900000.0</v>
       </c>
       <c r="C5">
         <v>-536600000.0</v>
       </c>
       <c r="D5">
         <v>-457400000.0</v>
       </c>
       <c r="E5">
         <v>-317300000.0</v>
       </c>
       <c r="F5">
         <v>-241000000.0</v>
       </c>
       <c r="G5">
         <v>-24503000.0</v>
       </c>
       <c r="H5">
         <v>-944000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-597300000.0</v>
       </c>
       <c r="C6">
         <v>-524900000.0</v>
       </c>
       <c r="D6">
         <v>-451600000.0</v>
       </c>
       <c r="E6">
         <v>-309600000.0</v>
       </c>
       <c r="F6">
         <v>-239700000.0</v>
       </c>
       <c r="G6">
         <v>-24400000.0</v>
       </c>
       <c r="H6">
         <v>-53000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>0.0</v>
       </c>
       <c r="C9">
         <v>-11700000.0</v>
       </c>
       <c r="D9">
         <v>-5800000.0</v>
       </c>
       <c r="E9">
         <v>-7700000.0</v>
       </c>
       <c r="F9">
         <v>-3033000.0</v>
       </c>
       <c r="G9">
         <v>-103000.0</v>
       </c>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-617900000.0</v>
       </c>
       <c r="C10">
         <v>-536600000.0</v>
       </c>
       <c r="D10">
         <v>-457400000.0</v>
       </c>
       <c r="E10">
         <v>-317300000.0</v>
       </c>
       <c r="F10">
         <v>-347800000.0</v>
       </c>
       <c r="G10">
         <v>-24800000.0</v>
       </c>
       <c r="H10">
         <v>-944000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>300000.0</v>
       </c>
       <c r="C11">
         <v>200000.0</v>
       </c>
       <c r="D11">
         <v>500000.0</v>
       </c>
       <c r="E11">
         <v>7471515.0</v>
       </c>
       <c r="F11">
         <v>11600000.0</v>
       </c>
       <c r="G11">
         <v>200000.0</v>
       </c>
       <c r="H11">
         <v>-53.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>16400000.0</v>
       </c>
       <c r="E12">
         <v>2300000.0</v>
       </c>
       <c r="F12">
         <v>1000000.0</v>
       </c>
       <c r="G12">
         <v>200000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-618200000.0</v>
       </c>
       <c r="C15">
         <v>-536800000.0</v>
       </c>
       <c r="D15">
         <v>-457900000.0</v>
       </c>
       <c r="E15">
         <v>-317300000.0</v>
       </c>
       <c r="F15">
         <v>-347800000.0</v>
       </c>
       <c r="G15">
         <v>-24800000.0</v>
       </c>
       <c r="H15">
         <v>-944000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-317300000.0</v>
       </c>
       <c r="F16">
         <v>-347800000.0</v>
       </c>
       <c r="G16">
         <v>-24800000.0</v>
       </c>
       <c r="H16">
         <v>-944000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-618200000.0</v>
       </c>
       <c r="C17">
         <v>-536800000.0</v>
       </c>
       <c r="D17">
         <v>-444200000.0</v>
       </c>
       <c r="E17">
         <v>-317300000.0</v>
       </c>
       <c r="F17">
         <v>-347800000.0</v>
       </c>
       <c r="G17">
         <v>-24800000.0</v>
       </c>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>52800000.0</v>
       </c>
       <c r="C18">
         <v>21900000.0</v>
       </c>
       <c r="D18">
         <v>11500000.0</v>
       </c>
       <c r="E18">
         <v>2300000.0</v>
       </c>
       <c r="F18">
         <v>-1000000.0</v>
       </c>
       <c r="G18">
         <v>-200000.0</v>
       </c>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-729300000.0</v>
       </c>
       <c r="C21">
         <v>-509700000.0</v>
       </c>
       <c r="D21">
         <v>-444800000.0</v>
       </c>
       <c r="E21">
         <v>-336600000.0</v>
       </c>
       <c r="F21">
         <v>-358300000.0</v>
       </c>
       <c r="G21">
         <v>-24600000.0</v>
       </c>
       <c r="H21">
         <v>-891000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>729600000.0</v>
       </c>
       <c r="C23">
         <v>509700000.0</v>
       </c>
       <c r="D23">
         <v>444800000.0</v>
       </c>
       <c r="E23">
         <v>336600000.0</v>
       </c>
       <c r="F23">
         <v>358300000.0</v>
       </c>
       <c r="G23">
         <v>24600000.0</v>
       </c>
       <c r="H23">
         <v>891000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>20000000.0</v>
       </c>
       <c r="C25">
         <v>11700000.0</v>
       </c>
       <c r="D25">
         <v>5900000.0</v>
       </c>
       <c r="E25">
         <v>4400000.0</v>
       </c>
       <c r="F25">
         <v>1300000.0</v>
       </c>
       <c r="G25">
         <v>200000.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>493900000.0</v>
       </c>
       <c r="C26">
         <v>357700000.0</v>
       </c>
       <c r="D26">
         <v>271100000.0</v>
       </c>
       <c r="E26">
         <v>169200000.0</v>
       </c>
       <c r="F26">
         <v>64300000.0</v>
       </c>
       <c r="G26">
         <v>21100000.0</v>
       </c>
       <c r="H26">
         <v>1538000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>500000.0</v>
       </c>
       <c r="E27">
         <v>5400000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>235400000.0</v>
       </c>
       <c r="C28">
         <v>152000000.0</v>
       </c>
       <c r="D28">
         <v>168400000.0</v>
       </c>
       <c r="E28">
         <v>165100000.0</v>
       </c>
       <c r="F28">
         <v>176700000.0</v>
       </c>
       <c r="G28">
         <v>3500000.0</v>
       </c>
       <c r="H28">
         <v>122000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>300000.0</v>
       </c>
       <c r="C29">
         <v>200000.0</v>
       </c>
       <c r="D29">
         <v>500000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>729300000.0</v>
       </c>
       <c r="C30">
         <v>509700000.0</v>
       </c>
       <c r="D30">
         <v>439000000.0</v>
       </c>
       <c r="E30">
         <v>328900000.0</v>
       </c>
       <c r="F30">
         <v>358300000.0</v>
       </c>
       <c r="G30">
         <v>24497000.0</v>
       </c>
       <c r="H30">
         <v>891000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>111400000.0</v>
       </c>
       <c r="C31">
         <v>-26900000.0</v>
       </c>
       <c r="D31">
         <v>-12600000.0</v>
       </c>
       <c r="E31">
         <v>19300000.0</v>
       </c>
       <c r="F31">
         <v>10500000.0</v>
       </c>
       <c r="G31">
         <v>-200000.0</v>
       </c>
       <c r="H31">
         <v>-53000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>300000.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>10800000.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>4300000.0</v>
+      </c>
+      <c r="C2">
         <v>8700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-9600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4099999.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>3300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="K2">
         <v>2100000.0</v>
       </c>
       <c r="L2">
+        <v>2100000.0</v>
+      </c>
+      <c r="M2">
         <v>1800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2300000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2200000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1500000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1208000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>408000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3764636.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>10100000.0</v>
+      </c>
+      <c r="C3">
         <v>7800000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6600000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5100000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4800000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4100000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3500000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3300000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="K3">
         <v>2300000.0</v>
       </c>
       <c r="L3">
+        <v>2300000.0</v>
+      </c>
+      <c r="M3">
         <v>2100000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1100000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1700000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1400000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>700000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>600000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>500000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="V3">
         <v>200000.0</v>
       </c>
       <c r="W3">
+        <v>200000.0</v>
+      </c>
+      <c r="X3">
         <v>100000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>61000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>31000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-263200000.0</v>
+      </c>
+      <c r="C5">
         <v>-217600000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-138200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-129800000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-205900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-93300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-198300000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-115200000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-106800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-116300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-108900000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-51500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-183900000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-109900000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-103300000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-87800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-71300000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-58800000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-42800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-137200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-32900000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-16700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-8700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7300000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4774000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3886000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-253100000.0</v>
+      </c>
+      <c r="C6">
         <v>-209800000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-131600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-124700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-201100000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-89200000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-194800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-111900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-104200000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-114000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-106600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-49400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-182800000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-108900000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-101600000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-86400000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-70600000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-58200000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-42300000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-136800000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-32700000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-16500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7239000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4743000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3878000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>700000.0</v>
+      </c>
+      <c r="C9">
         <v>-7100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4800000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4099999.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4700000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3300000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>10300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2100000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1500000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1208000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-408000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3764636.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-263200000.0</v>
+      </c>
+      <c r="C10">
         <v>-217600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-188900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-129800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-205900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-93300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-198300000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-115200000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-106800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-116300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-108900000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-51500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-183900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-113100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-95400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-91000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-71700000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-59200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-43300000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-176700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-32900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-94900000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-8700000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4902000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3987000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>98</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>100000.0</v>
       </c>
-      <c r="C11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>100000.0</v>
       </c>
       <c r="F11">
         <v>100000.0</v>
       </c>
       <c r="G11">
+        <v>100000.0</v>
+      </c>
+      <c r="H11">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="I11">
         <v>100000.0</v>
       </c>
       <c r="J11">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="K11">
         <v>200000.0</v>
       </c>
       <c r="L11">
+        <v>200000.0</v>
+      </c>
+      <c r="M11">
         <v>100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2258416.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2145120.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2072919.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-8500000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-6100000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-10000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1800000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>78200000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-61000.0</v>
       </c>
-      <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>14800000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>1600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="R12">
         <v>400000.0</v>
       </c>
       <c r="S12">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="T12">
         <v>500000.0</v>
       </c>
       <c r="U12">
+        <v>500000.0</v>
+      </c>
+      <c r="V12">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
-      <c r="Y12"/>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>14200000.0</v>
+      </c>
+      <c r="C13">
         <v>16400000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>16300000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10200000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8700000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>5500000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5100000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5300000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>5100000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4100000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>500000.0</v>
       </c>
-      <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>0.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>101</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14"/>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-263200000.0</v>
+      </c>
+      <c r="C15">
         <v>-217700000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-188900000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-129900000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-206000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-93400000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-198100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-115300000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-106900000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-116500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-109100000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-51600000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-184100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-113100000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-95400000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-91000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-71700000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-59200000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-43300000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-176700000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-32900000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-94900000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-8700000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-7300000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-4902000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3987000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-51600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-184100000.0</v>
       </c>
       <c r="N16">
         <v>-184100000.0</v>
       </c>
       <c r="O16">
+        <v>-184100000.0</v>
+      </c>
+      <c r="P16">
         <v>-95400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-91000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-71700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-59200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-43300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-176700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-32945000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-94853000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-7300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-4902000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3987000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-263200000.0</v>
+      </c>
+      <c r="C17">
         <v>-217700000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-188900000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-129900000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-206000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-93400000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-198100000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-115300000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-106900000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-116500000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-109100000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-51600000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-184100000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-113100000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-95400000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-91000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-71700000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-59200000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-43300000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-176700000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-32945000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-94900000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-8700000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-7300000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>14200000.0</v>
+      </c>
+      <c r="C18">
         <v>16400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17600000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>16300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10200000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5300000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5600000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>500000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="T18">
         <v>-500000.0</v>
       </c>
       <c r="U18">
+        <v>-500000.0</v>
+      </c>
+      <c r="V18">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W18">
         <v>0.0</v>
       </c>
       <c r="X18">
         <v>0.0</v>
       </c>
-      <c r="Y18"/>
+      <c r="Y18">
+        <v>0.0</v>
+      </c>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-279200000.0</v>
+      </c>
+      <c r="C21">
         <v>-252100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-234400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-174800000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-176100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-144000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-124200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-122100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-121200000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-142200000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-107300000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-46200000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-181400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-112000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-108100000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-93800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-80200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-65300000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-53300000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-176300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-33800000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-94900000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-8700000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-7300000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-4774000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3886000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>284200000.0</v>
+      </c>
+      <c r="C23">
         <v>253700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>234700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>174800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>176100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>144000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>124200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>122100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>121200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>142200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>107300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>46200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>181400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>112000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>108100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>93800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>80200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>65300000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>53300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>176300000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>33800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>94900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7300000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4774000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3886000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>10100000.0</v>
+      </c>
+      <c r="C25">
         <v>7800000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4100000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3300000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="K25">
         <v>2300000.0</v>
       </c>
       <c r="L25">
+        <v>2300000.0</v>
+      </c>
+      <c r="M25">
         <v>2100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2400000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>600000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>500000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="V25">
         <v>200000.0</v>
       </c>
       <c r="W25">
+        <v>200000.0</v>
+      </c>
+      <c r="X25">
         <v>100000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>186000000.0</v>
+      </c>
+      <c r="C26">
         <v>166300000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>155500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>116400000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>118300000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>103700000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>94600000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>89800000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>87700000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>83500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>79500000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>66100000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>63300000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>65800000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>59200000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>47000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>37800000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>27500000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>19700000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>23100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>11400000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10100000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7500000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6700000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4105000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2869000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>1.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="K27">
         <v>100000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="L27">
+        <v>100000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="O27">
         <v>1600000.0</v>
       </c>
       <c r="P27">
+        <v>1600000.0</v>
+      </c>
+      <c r="Q27">
         <v>1300000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1400000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1100000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>93900000.0</v>
+      </c>
+      <c r="C28">
         <v>83200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>88100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>53300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>53700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>40300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>32300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>58700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>118100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44100000.0</v>
       </c>
       <c r="O28">
         <v>44100000.0</v>
       </c>
       <c r="P28">
+        <v>44100000.0</v>
+      </c>
+      <c r="Q28">
         <v>40800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>42400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>37800000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>33600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>114100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6600000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>669000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1017000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="E29">
         <v>100000.0</v>
       </c>
       <c r="F29">
         <v>100000.0</v>
       </c>
       <c r="G29">
+        <v>100000.0</v>
+      </c>
+      <c r="H29">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="I29">
         <v>100000.0</v>
       </c>
       <c r="J29">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="K29">
         <v>200000.0</v>
       </c>
       <c r="L29">
+        <v>200000.0</v>
+      </c>
+      <c r="M29">
         <v>100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>279900000.0</v>
+      </c>
+      <c r="C30">
         <v>245000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>244300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>169700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>171300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>144000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>124200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>122100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>118600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>142200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>107300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>44400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>181400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>112000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>108100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>93800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>80200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>65300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>53300000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>176300000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>33800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>94900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4774000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3886000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>16000000.0</v>
+      </c>
+      <c r="C31">
         <v>34500000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>45500000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>45000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-29800000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>50700000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-74100000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6900000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>14400000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>25900000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1600000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2500000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1100000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>12700000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2800000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>8500000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>6100000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>10000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-400000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>900000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-78200000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-128000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-101000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>5000000.0</v>
+      </c>
+      <c r="C32">
         <v>1600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>9400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>12400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
+        <v>0.0</v>
+      </c>
+      <c r="P32">
         <v>10800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
-      <c r="Y32"/>
+      <c r="Y32">
+        <v>0.0</v>
+      </c>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8330,2600 +8491,2641 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>841300000.0</v>
       </c>
       <c r="C2">
         <v>471500000.0</v>
       </c>
       <c r="D2">
         <v>72300000.0</v>
       </c>
       <c r="E2">
         <v>746900000.0</v>
       </c>
       <c r="F2">
         <v>36600000.0</v>
       </c>
       <c r="G2">
         <v>10100000.0</v>
       </c>
       <c r="H2">
         <v>30969.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>78800000</v>
       </c>
       <c r="C3">
         <v>82000000</v>
       </c>
       <c r="D3">
         <v>44300000</v>
       </c>
       <c r="E3">
         <v>6900000</v>
       </c>
       <c r="F3">
         <v>3500000</v>
       </c>
       <c r="G3">
         <v>1900000</v>
       </c>
       <c r="H3">
         <v>4000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>187500000.0</v>
       </c>
       <c r="C6">
         <v>369800000.0</v>
       </c>
       <c r="D6">
         <v>399200000.0</v>
       </c>
       <c r="E6">
         <v>-674600000.0</v>
       </c>
       <c r="F6">
         <v>710300000.0</v>
       </c>
       <c r="G6">
         <v>26500000.0</v>
       </c>
       <c r="H6">
         <v>10118031.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-7200000.0</v>
       </c>
       <c r="C7">
         <v>-17200000.0</v>
       </c>
       <c r="D7">
         <v>13200000.0</v>
       </c>
       <c r="E7">
         <v>19200000.0</v>
       </c>
       <c r="F7">
         <v>-400000.0</v>
       </c>
       <c r="G7">
         <v>1300000.0</v>
       </c>
       <c r="H7">
         <v>30000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-100000.0</v>
       </c>
       <c r="F11">
         <v>-800000.0</v>
       </c>
       <c r="G11">
         <v>1600000.0</v>
       </c>
       <c r="H11">
         <v>52000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>92800000.0</v>
       </c>
       <c r="F12">
         <v>238300000.0</v>
       </c>
       <c r="G12">
         <v>500000.0</v>
       </c>
       <c r="H12">
         <v>53000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>19300000.0</v>
       </c>
       <c r="F13">
         <v>400000.0</v>
       </c>
       <c r="G13">
         <v>-300000.0</v>
       </c>
       <c r="H13">
         <v>30000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>20000000.0</v>
       </c>
       <c r="C14">
         <v>11700000.0</v>
       </c>
       <c r="D14">
         <v>6500000.0</v>
       </c>
       <c r="E14">
         <v>4400000.0</v>
       </c>
       <c r="F14">
         <v>1300000.0</v>
       </c>
       <c r="G14">
         <v>200000.0</v>
       </c>
       <c r="H14">
         <v>200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>1028800000.0</v>
       </c>
       <c r="C16">
         <v>841300000.0</v>
       </c>
       <c r="D16">
         <v>471500000.0</v>
       </c>
       <c r="E16">
         <v>72300000.0</v>
       </c>
       <c r="F16">
         <v>746900000.0</v>
       </c>
       <c r="G16">
         <v>36600000.0</v>
       </c>
       <c r="H16">
         <v>10149000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>-511700000.0</v>
       </c>
       <c r="C18">
         <v>-450600000.0</v>
       </c>
       <c r="D18">
         <v>-315900000.0</v>
       </c>
       <c r="E18">
         <v>-207300000.0</v>
       </c>
       <c r="F18">
         <v>-111900000.0</v>
       </c>
       <c r="G18">
         <v>-24700000.0</v>
       </c>
       <c r="H18">
         <v>-813000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>-945100000.0</v>
       </c>
       <c r="C19">
         <v>-82000000.0</v>
       </c>
       <c r="D19">
         <v>456600000.0</v>
       </c>
       <c r="E19">
         <v>-464300000.0</v>
       </c>
       <c r="F19">
         <v>-3500000.0</v>
       </c>
       <c r="G19">
         <v>-1900000.0</v>
       </c>
       <c r="H19">
         <v>-457400000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
         <v>1858100000.0</v>
       </c>
       <c r="C20">
         <v>783400000.0</v>
       </c>
       <c r="D20">
         <v>170000000.0</v>
       </c>
       <c r="E20">
         <v>25000000.0</v>
       </c>
       <c r="F20">
         <v>600000000.0</v>
       </c>
       <c r="G20">
         <v>50300000.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>57500000.0</v>
       </c>
       <c r="D21">
         <v>-2500000.0</v>
       </c>
       <c r="E21">
         <v>-10000000.0</v>
       </c>
       <c r="F21">
         <v>20000000.0</v>
       </c>
       <c r="G21">
         <v>900000.0</v>
       </c>
       <c r="H21">
         <v>5600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-618200000.0</v>
       </c>
       <c r="C22">
         <v>-536799999.0</v>
       </c>
       <c r="D22">
         <v>-457900000.0</v>
       </c>
       <c r="E22">
         <v>-317300000.0</v>
       </c>
       <c r="F22">
         <v>-347800000.0</v>
       </c>
       <c r="G22">
         <v>-24800000.0</v>
       </c>
       <c r="H22">
         <v>-944000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>-59100000.0</v>
       </c>
       <c r="C23">
         <v>-20500000.0</v>
       </c>
       <c r="D23">
         <v>-8100000.0</v>
       </c>
       <c r="E23">
         <v>100000.0</v>
       </c>
       <c r="F23">
         <v>202200000.0</v>
       </c>
       <c r="G23">
         <v>50300000.0</v>
       </c>
       <c r="H23">
         <v>10931000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>-26200000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-457400.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>-500000.0</v>
       </c>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>-51000000.0</v>
       </c>
       <c r="C25">
         <v>64899999.0</v>
       </c>
       <c r="D25">
         <v>121400000.0</v>
       </c>
       <c r="E25">
         <v>-9500000.0</v>
       </c>
       <c r="F25">
         <v>1900000.0</v>
       </c>
       <c r="G25">
         <v>300000.0</v>
       </c>
       <c r="H25">
         <v>105000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-3500000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>223500000.0</v>
       </c>
       <c r="C27">
         <v>108800000.0</v>
       </c>
       <c r="D27">
         <v>45200000.0</v>
       </c>
       <c r="E27">
         <v>102800000.0</v>
       </c>
       <c r="F27">
         <v>123600000.0</v>
       </c>
       <c r="G27">
         <v>200000.0</v>
       </c>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>1796400000.0</v>
       </c>
       <c r="C28">
         <v>820400000.0</v>
       </c>
       <c r="D28">
         <v>250100000.0</v>
       </c>
       <c r="E28">
         <v>-9900000.0</v>
       </c>
       <c r="F28">
         <v>822200000.0</v>
       </c>
       <c r="G28">
         <v>51200000.0</v>
       </c>
       <c r="H28">
         <v>10931000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>-432900000.0</v>
       </c>
       <c r="C29">
         <v>-368600000.0</v>
       </c>
       <c r="D29">
         <v>-271600000.0</v>
       </c>
       <c r="E29">
         <v>-200400000.0</v>
       </c>
       <c r="F29">
         <v>-108400000.0</v>
       </c>
       <c r="G29">
         <v>-22800000.0</v>
       </c>
       <c r="H29">
         <v>-809000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-1176000000.0</v>
       </c>
       <c r="C30">
         <v>-82000000.0</v>
       </c>
       <c r="D30">
         <v>420700000.0</v>
       </c>
       <c r="E30">
         <v>-464300000.0</v>
       </c>
       <c r="F30">
         <v>-3500000.0</v>
       </c>
       <c r="G30">
         <v>-1900000.0</v>
       </c>
       <c r="H30">
         <v>-4000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>958400000.0</v>
+      </c>
+      <c r="C2">
         <v>1028800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>602800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1730500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1036900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>841300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>508400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>367100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>412500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>471500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>468700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>414800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>306400000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>72300000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>115400000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>657700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>707100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>746900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>796200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>297376.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>36600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>41100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3179.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6690.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10149.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>37100000</v>
+      </c>
+      <c r="C3">
         <v>32600000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29500000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>20400000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18900000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24200000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19600000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20900000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17300000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15800000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8100000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000</v>
       </c>
       <c r="Q3">
         <v>1500000</v>
       </c>
       <c r="R3">
+        <v>1500000</v>
+      </c>
+      <c r="S3">
         <v>600000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>500000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3000003</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>800000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1100000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1500000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>85</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>64</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>251</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-97600000.0</v>
+      </c>
+      <c r="C6">
         <v>-70400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>426000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1127700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>693600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>195600000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>332900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>141300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-45400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-59000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>53900000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>108400000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>234100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-43100000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-542300000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-49400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-39800000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-49300000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>795902624.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-17600000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-13100000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>37921.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3511.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3459.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-7900000.0</v>
+      </c>
+      <c r="C7">
         <v>8800000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-9600000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-6500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4700000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-16300000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7800000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-600000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-7600000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>13800000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>12000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5900000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6500000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5200000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1600000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-16600000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2600000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>15500000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3300000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>800000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1221.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-87.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>408.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5700000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1600000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>0.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1600000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-17700000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2261000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>15487000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3674000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>610000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>552000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>238000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-9900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000000.0</v>
       </c>
       <c r="N12">
         <v>112000000.0</v>
       </c>
       <c r="O12">
+        <v>112000000.0</v>
+      </c>
+      <c r="P12">
         <v>20500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>32200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20100000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>148055000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>385000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>79460000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>41000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>134000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>125000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-9700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8100000.0</v>
       </c>
       <c r="N13">
         <v>8100000.0</v>
       </c>
       <c r="O13">
+        <v>8100000.0</v>
+      </c>
+      <c r="P13">
         <v>7500000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3400000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5200000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3200000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1100000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-300000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-27000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-373000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-1221000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-87000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>408000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>13100000.0</v>
+      </c>
+      <c r="C14">
         <v>7800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5100000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4800000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4099999.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3500000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3300000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="K14">
         <v>2300000.0</v>
       </c>
       <c r="L14">
+        <v>2300000.0</v>
+      </c>
+      <c r="M14">
         <v>2100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1100000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1700000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>700000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>600000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>500000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="V14">
         <v>200000.0</v>
       </c>
       <c r="W14">
+        <v>200000.0</v>
+      </c>
+      <c r="X14">
         <v>100000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>61.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>31.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>26300000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>26300000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>300.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>860800000.0</v>
+      </c>
+      <c r="C16">
         <v>958400000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1028800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>602800000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1730500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1036900000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>841300000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>508400000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>367100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>412500000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>471500000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>468700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>414800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>306400000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>72300000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>115400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>657700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>707100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>746900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>796200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5900000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>23500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>36600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>41100.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3179.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6690.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-192600000.0</v>
+      </c>
+      <c r="C18">
         <v>-181700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-158800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-126000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-122300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-104600000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-128600000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-116800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-101400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-103800000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-93000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-82600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-65200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-75100000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-70500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-52300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-47100000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-37400000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-49400000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-61472230.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-17600000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13100000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9100000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7805.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4336.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3459.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>115000000.0</v>
       </c>
       <c r="C19">
+        <v>115000000.0</v>
+      </c>
+      <c r="D19">
         <v>103000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1068500000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-24100000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-10000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-24200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-19600000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-20900000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-17300000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-9000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-15800000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>142900000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>302600000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>26900000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-487600000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1500000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-600000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-487600000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1100000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-800000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1100000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1500000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>650000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>46300000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>850000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>311800000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>476300000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>233800000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>39400000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>33900000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>90700000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>145000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>31700000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-2500000.0</v>
       </c>
       <c r="N21">
         <v>-2500000.0</v>
       </c>
       <c r="O21">
         <v>-2500000.0</v>
       </c>
       <c r="P21">
         <v>-2500000.0</v>
       </c>
       <c r="Q21">
         <v>-2500000.0</v>
       </c>
       <c r="R21">
         <v>-2500000.0</v>
       </c>
       <c r="S21">
         <v>-2500000.0</v>
       </c>
       <c r="T21">
-        <v>20000000.0</v>
+        <v>-2500000.0</v>
       </c>
       <c r="U21">
         <v>20000000.0</v>
       </c>
       <c r="V21">
         <v>20000000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="W21">
+        <v>20000000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21">
         <v>-5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>905000.0</v>
       </c>
       <c r="Z21">
         <v>905000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21">
+        <v>905000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-263200000.0</v>
+      </c>
+      <c r="C22">
         <v>-217700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-188900000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-129900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-206000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-93400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-198100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-115300000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-106900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-116500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-109100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-51600000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-184100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-113100000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-95400000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-91000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-71700000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-59200000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-43300000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-176700000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-32900000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-94900000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-8700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7300.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4902.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3987.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>140</v>
+      </c>
+      <c r="B23">
+        <v>5100000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-69100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-330700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-11600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>42700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-7400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-6000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-300000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="S23">
         <v>100000.0</v>
       </c>
       <c r="T23">
+        <v>100000.0</v>
+      </c>
+      <c r="U23">
         <v>201800000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>45775.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>825.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-80000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>1027199999.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1048200000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-5200000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>151000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>314000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>30000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-487600000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-99226.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>27978.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>71248.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-500000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>16900000.0</v>
+      </c>
+      <c r="C25">
         <v>-18400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-25700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-27000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>41800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-40099999.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>82600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>600000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-6800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-12400000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7400000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>85600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-5900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6100000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-5400000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-4300000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-8400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>17527773.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>78500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>500.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>640.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>678.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>360.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-4130911997700.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-1200.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2300000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-300000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>85600000.0</v>
+      </c>
+      <c r="C27">
         <v>70400000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>88900000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>52700000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>51800000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>30100000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>23900000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>21400000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>22800000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>40700000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>20400000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-27400000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>26500000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>25700000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>26500000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>26200000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>25600000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>24500000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>18900000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>102800000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>900000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>200000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>100.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>5000000.0</v>
+      </c>
+      <c r="C28">
         <v>0.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>628700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>46400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>821100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>300200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>461500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>258100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>56000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>44800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>95800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>136500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22600000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4800000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>821800000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>300000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>40000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>45775.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>825.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>825000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-155500000.0</v>
+      </c>
+      <c r="C29">
         <v>-149100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-129300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-105600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-103400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-94600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-104400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-97200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-80500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-86500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-84000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-66800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-57100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-63700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-67200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-50800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-45600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-36800000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-48900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-58472227.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-16800000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-12000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-7600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7720.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4272.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3208.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>52900000.0</v>
+      </c>
+      <c r="C30">
         <v>78700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-73400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1068500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-24100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-24200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-19600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-20900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-17300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-9000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-15800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>142900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>302600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>26900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-489100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3099226.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-85.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-64.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-251.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>