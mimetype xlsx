--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -25030,87 +25030,87 @@
       <c r="AE3">
         <v>26147000.0</v>
       </c>
       <c r="AF3">
         <v>26315000.0</v>
       </c>
       <c r="AG3">
         <v>26472000.0</v>
       </c>
       <c r="AH3">
         <v>26736000.0</v>
       </c>
       <c r="AI3">
         <v>31836000.0</v>
       </c>
       <c r="AJ3">
         <v>31824000.0</v>
       </c>
       <c r="AK3">
         <v>30824000.0</v>
       </c>
       <c r="AL3">
         <v>31294000.0</v>
       </c>
       <c r="AM3">
-        <v>-3611026000.0</v>
+        <v>4850000.0</v>
       </c>
       <c r="AN3">
         <v>4865000.0</v>
       </c>
       <c r="AO3">
         <v>4880000.0</v>
       </c>
       <c r="AP3">
         <v>4748000.0</v>
       </c>
       <c r="AQ3">
-        <v>-3322996000.0</v>
+        <v>22968000.0</v>
       </c>
       <c r="AR3">
         <v>-72324000.0</v>
       </c>
       <c r="AS3">
         <v>-156193000.0</v>
       </c>
       <c r="AT3">
         <v>-267670000.0</v>
       </c>
       <c r="AU3">
-        <v>-3123852000.0</v>
+        <v>20038000.0</v>
       </c>
       <c r="AV3">
         <v>-177831000.0</v>
       </c>
       <c r="AW3">
         <v>-230784000.0</v>
       </c>
       <c r="AX3">
         <v>-208700000.0</v>
       </c>
       <c r="AY3">
-        <v>-2774279000.0</v>
+        <v>11170000.0</v>
       </c>
       <c r="AZ3">
         <v>-168720000.0</v>
       </c>
       <c r="BA3">
         <v>-174052000.0</v>
       </c>
       <c r="BB3">
         <v>-242963000.0</v>
       </c>
       <c r="BC3">
         <v>-2886807000.0</v>
       </c>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3">
         <v>-2628208000.0</v>
       </c>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3">
         <v>-2386151000.0</v>
       </c>
@@ -25564,87 +25564,87 @@
       <c r="AE5">
         <v>121110000.0</v>
       </c>
       <c r="AF5">
         <v>311852000.0</v>
       </c>
       <c r="AG5">
         <v>310359000.0</v>
       </c>
       <c r="AH5">
         <v>218935000.0</v>
       </c>
       <c r="AI5">
         <v>289101000.0</v>
       </c>
       <c r="AJ5">
         <v>-7518000.0</v>
       </c>
       <c r="AK5">
         <v>262017000.0</v>
       </c>
       <c r="AL5">
         <v>331108000.0</v>
       </c>
       <c r="AM5">
-        <v>3696420000.0</v>
+        <v>101815000.0</v>
       </c>
       <c r="AN5">
         <v>332794000.0</v>
       </c>
       <c r="AO5">
         <v>279151000.0</v>
       </c>
       <c r="AP5">
         <v>208044000.0</v>
       </c>
       <c r="AQ5">
-        <v>3408852000.0</v>
+        <v>55283000.0</v>
       </c>
       <c r="AR5">
         <v>73704000.0</v>
       </c>
       <c r="AS5">
         <v>132599000.0</v>
       </c>
       <c r="AT5">
         <v>321435000.0</v>
       </c>
       <c r="AU5">
-        <v>3357274000.0</v>
+        <v>225392000.0</v>
       </c>
       <c r="AV5">
         <v>229710000.0</v>
       </c>
       <c r="AW5">
         <v>219006000.0</v>
       </c>
       <c r="AX5">
         <v>182883000.0</v>
       </c>
       <c r="AY5">
-        <v>2960596000.0</v>
+        <v>186317000.0</v>
       </c>
       <c r="AZ5">
         <v>122221000.0</v>
       </c>
       <c r="BA5">
         <v>187863000.0</v>
       </c>
       <c r="BB5">
         <v>267227000.0</v>
       </c>
       <c r="BC5">
         <v>2900091000.0</v>
       </c>
       <c r="BD5">
         <v>195097000.0</v>
       </c>
       <c r="BE5">
         <v>221035000.0</v>
       </c>
       <c r="BF5">
         <v>166158000.0</v>
       </c>
       <c r="BG5">
         <v>2774590000.0</v>
       </c>
@@ -25907,87 +25907,87 @@
       <c r="AE6">
         <v>147257000.0</v>
       </c>
       <c r="AF6">
         <v>338167000.0</v>
       </c>
       <c r="AG6">
         <v>336831000.0</v>
       </c>
       <c r="AH6">
         <v>245671000.0</v>
       </c>
       <c r="AI6">
         <v>320937000.0</v>
       </c>
       <c r="AJ6">
         <v>24306000.0</v>
       </c>
       <c r="AK6">
         <v>292841000.0</v>
       </c>
       <c r="AL6">
         <v>362402000.0</v>
       </c>
       <c r="AM6">
-        <v>101815000.0</v>
+        <v>106665000.0</v>
       </c>
       <c r="AN6">
         <v>337659000.0</v>
       </c>
       <c r="AO6">
         <v>284031000.0</v>
       </c>
       <c r="AP6">
         <v>212792000.0</v>
       </c>
       <c r="AQ6">
-        <v>55283000.0</v>
+        <v>78251000.0</v>
       </c>
       <c r="AR6">
         <v>87004000.0</v>
       </c>
       <c r="AS6">
         <v>136610000.0</v>
       </c>
       <c r="AT6">
         <v>334171000.0</v>
       </c>
       <c r="AU6">
-        <v>225392000.0</v>
+        <v>245430000.0</v>
       </c>
       <c r="AV6">
         <v>233862000.0</v>
       </c>
       <c r="AW6">
         <v>233340000.0</v>
       </c>
       <c r="AX6">
         <v>197287000.0</v>
       </c>
       <c r="AY6">
-        <v>186317000.0</v>
+        <v>197487000.0</v>
       </c>
       <c r="AZ6">
         <v>128158000.0</v>
       </c>
       <c r="BA6">
         <v>187863000.0</v>
       </c>
       <c r="BB6">
         <v>267227000.0</v>
       </c>
       <c r="BC6">
         <v>13284000.0</v>
       </c>
       <c r="BD6">
         <v>202475000.0</v>
       </c>
       <c r="BE6">
         <v>228474000.0</v>
       </c>
       <c r="BF6">
         <v>173679000.0</v>
       </c>
       <c r="BG6">
         <v>146382000.0</v>
       </c>
@@ -34275,51 +34275,51 @@
       </c>
       <c r="AA6">
         <v>2024000.0</v>
       </c>
       <c r="AB6">
         <v>-2580000.0</v>
       </c>
       <c r="AC6">
         <v>3023000.0</v>
       </c>
       <c r="AD6">
         <v>7638000.0</v>
       </c>
       <c r="AE6">
         <v>484000.0</v>
       </c>
       <c r="AF6">
         <v>335500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>221</v>
       </c>
       <c r="B7">
-        <v>2746000000.0</v>
+        <v>2331000000.0</v>
       </c>
       <c r="C7">
         <v>2666000000.0</v>
       </c>
       <c r="D7">
         <v>1152000000.0</v>
       </c>
       <c r="E7">
         <v>1335000000.0</v>
       </c>
       <c r="F7">
         <v>1907000000.0</v>
       </c>
       <c r="G7">
         <v>2173077000.0</v>
       </c>
       <c r="H7">
         <v>598618000.0</v>
       </c>
       <c r="I7">
         <v>242982000.0</v>
       </c>
       <c r="J7">
         <v>518512000.0</v>
       </c>
@@ -35663,51 +35663,51 @@
       <c r="X24">
         <v>-35662000.0</v>
       </c>
       <c r="Y24">
         <v>-18833000.0</v>
       </c>
       <c r="Z24">
         <v>204000.0</v>
       </c>
       <c r="AA24">
         <v>6000.0</v>
       </c>
       <c r="AB24">
         <v>-51856000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>238</v>
       </c>
       <c r="B25">
-        <v>-1314000000.0</v>
+        <v>-899000000.0</v>
       </c>
       <c r="C25">
         <v>-673000000.0</v>
       </c>
       <c r="D25">
         <v>-33000000.0</v>
       </c>
       <c r="E25">
         <v>804377000.0</v>
       </c>
       <c r="F25">
         <v>-889862000.0</v>
       </c>
       <c r="G25">
         <v>-892576000.0</v>
       </c>
       <c r="H25">
         <v>-391980000.0</v>
       </c>
       <c r="I25">
         <v>427073000.0</v>
       </c>
       <c r="J25">
         <v>-246919000.0</v>
       </c>
@@ -38183,51 +38183,51 @@
       </c>
       <c r="DO6">
         <v>1671000.0</v>
       </c>
       <c r="DP6">
         <v>-5000000.0</v>
       </c>
       <c r="DQ6">
         <v>5100000.0</v>
       </c>
       <c r="DR6">
         <v>200000.0</v>
       </c>
       <c r="DS6">
         <v>200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>221</v>
       </c>
       <c r="B7">
         <v>75000000.0</v>
       </c>
       <c r="C7">
-        <v>883000000.0</v>
+        <v>296000000.0</v>
       </c>
       <c r="D7">
         <v>1122000000.0</v>
       </c>
       <c r="E7">
         <v>134000000.0</v>
       </c>
       <c r="F7">
         <v>779000000.0</v>
       </c>
       <c r="G7">
         <v>482000000.0</v>
       </c>
       <c r="H7">
         <v>1253000000.0</v>
       </c>
       <c r="I7">
         <v>412000000.0</v>
       </c>
       <c r="J7">
         <v>519000000.0</v>
       </c>
       <c r="K7">
         <v>-416000000.0</v>
       </c>
@@ -42519,51 +42519,51 @@
       <c r="C23">
         <v>30000000.0</v>
       </c>
       <c r="D23">
         <v>-2000000.0</v>
       </c>
       <c r="E23">
         <v>33000000.0</v>
       </c>
       <c r="F23">
         <v>-2000000.0</v>
       </c>
       <c r="G23">
         <v>1000000.0</v>
       </c>
       <c r="H23">
         <v>-3000000.0</v>
       </c>
       <c r="I23">
         <v>-1509000000.0</v>
       </c>
       <c r="J23">
         <v>-32000000.0</v>
       </c>
       <c r="K23">
-        <v>-1554000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="L23">
         <v>-2000000.0</v>
       </c>
       <c r="M23">
         <v>-23000000.0</v>
       </c>
       <c r="N23">
         <v>-2000000.0</v>
       </c>
       <c r="O23">
         <v>-1188000.0</v>
       </c>
       <c r="P23">
         <v>-3000000.0</v>
       </c>
       <c r="Q23">
         <v>-131000000.0</v>
       </c>
       <c r="R23">
         <v>49000000.0</v>
       </c>
       <c r="S23">
         <v>18474000.0</v>
       </c>
@@ -43200,54 +43200,54 @@
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24">
         <v>-100000.0</v>
       </c>
       <c r="DP24">
         <v>100000.0</v>
       </c>
       <c r="DQ24">
         <v>100000.0</v>
       </c>
       <c r="DR24">
         <v>-100000.0</v>
       </c>
       <c r="DS24"/>
     </row>
     <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>238</v>
       </c>
       <c r="B25">
-        <v>36000000.0</v>
+        <v>-46000000.0</v>
       </c>
       <c r="C25">
-        <v>-788000000.0</v>
+        <v>-201000000.0</v>
       </c>
       <c r="D25">
         <v>-360000000.0</v>
       </c>
       <c r="E25">
         <v>-320000000.0</v>
       </c>
       <c r="F25">
         <v>-18000000.0</v>
       </c>
       <c r="G25">
         <v>24000000.0</v>
       </c>
       <c r="H25">
         <v>-327000000.0</v>
       </c>
       <c r="I25">
         <v>-206000000.0</v>
       </c>
       <c r="J25">
         <v>-164000000.0</v>
       </c>
       <c r="K25">
         <v>-296000000.0</v>
       </c>
@@ -43580,69 +43580,69 @@
       </c>
       <c r="DQ25">
         <v>-26300000.0</v>
       </c>
       <c r="DR25">
         <v>-6700000.0</v>
       </c>
       <c r="DS25">
         <v>-1900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>239</v>
       </c>
       <c r="B26">
         <v>-800000000.0</v>
       </c>
       <c r="C26">
         <v>-798000000.0</v>
       </c>
       <c r="D26">
         <v>-732000000.0</v>
       </c>
       <c r="E26">
-        <v>-116000000.0</v>
+        <v>-135000000.0</v>
       </c>
       <c r="F26">
         <v>-224000000.0</v>
       </c>
       <c r="G26">
         <v>-22000000.0</v>
       </c>
       <c r="H26">
         <v>6000000.0</v>
       </c>
       <c r="I26">
         <v>24000000.0</v>
       </c>
       <c r="J26">
         <v>-32000000.0</v>
       </c>
       <c r="K26">
-        <v>-2000000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>18000000.0</v>
       </c>
       <c r="N26">
         <v>-18000000.0</v>
       </c>
       <c r="O26">
         <v>2863000.0</v>
       </c>
       <c r="P26">
         <v>-9000000.0</v>
       </c>
       <c r="Q26">
         <v>-308000000.0</v>
       </c>
       <c r="R26">
         <v>-272000000.0</v>
       </c>
       <c r="S26">
         <v>-362097000.0</v>
       </c>