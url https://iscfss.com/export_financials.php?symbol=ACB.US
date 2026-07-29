--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -980,81 +983,82 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1071,4116 +1075,4271 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>9334059.0</v>
+      </c>
+      <c r="C2">
         <v>27461280.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20360462.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21943357.0</v>
       </c>
       <c r="E2">
         <v>21943357.0</v>
       </c>
       <c r="F2">
+        <v>21943357.0</v>
+      </c>
+      <c r="G2">
         <v>13260290.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19622877.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38818817.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>47781403.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8784024.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1542922.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1323224.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28416.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24208.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>46906.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15459.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15298.8</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8314.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6565.0</v>
       </c>
       <c r="T2">
         <v>6565.0</v>
       </c>
+      <c r="U2">
+        <v>6565.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
-      <c r="M3"/>
+      <c r="M3">
+        <v>0.0</v>
+      </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
+      <c r="U3"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>-214145982.0</v>
+      </c>
+      <c r="C5">
         <v>-55914827.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-43783258.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58328609.0</v>
       </c>
       <c r="E5">
         <v>-58328609.0</v>
       </c>
       <c r="F5">
+        <v>-58328609.0</v>
+      </c>
+      <c r="G5">
         <v>-65428557.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-41625675.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3504343.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5857893.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>26003845.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4110150.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3741737.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>247740.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>174383.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>175117.7</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>156708.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1761.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1324.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-490.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1045.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
-      <c r="M6"/>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
+      <c r="U6"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>23859000.0</v>
+      </c>
+      <c r="C7">
         <v>42876000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>47532000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>42987000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>71619000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>90288000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
         <v>351000.0</v>
       </c>
-      <c r="K7">
-[...1 lines deleted...]
-      </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
+        <v>7007226000.0</v>
+      </c>
+      <c r="C8">
         <v>6991154000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>6971416000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>6754626000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>6424296000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>5785395000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>4673118000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
-      <c r="M9"/>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>112771679.0</v>
+      </c>
+      <c r="C10">
         <v>184263012.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>179533701.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300860625.0</v>
       </c>
       <c r="E10">
         <v>300860625.0</v>
       </c>
       <c r="F10">
+        <v>300860625.0</v>
+      </c>
+      <c r="G10">
         <v>440296212.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>161494918.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>219629327.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>90801381.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>160281119.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>257975.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>315853.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>883036.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>644713.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-30900.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21468.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>116751.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11299.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627984.0</v>
       </c>
       <c r="T10">
         <v>1627984.0</v>
       </c>
+      <c r="U10">
+        <v>1627984.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>165119612.0</v>
+      </c>
+      <c r="C12">
         <v>184813828.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>183576742.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300860625.0</v>
       </c>
       <c r="E12">
         <v>300860625.0</v>
       </c>
       <c r="F12">
+        <v>300860625.0</v>
+      </c>
+      <c r="G12">
         <v>444042492.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>168531113.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>363424886.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>150395232.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>175260026.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>257975.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>315853.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>883036.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>644204.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1129054.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1372925.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1644505.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1588314.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627984.0</v>
       </c>
       <c r="T12">
         <v>1627984.0</v>
       </c>
+      <c r="U12">
+        <v>1627984.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
+        <v>7025334523.0</v>
+      </c>
+      <c r="C13">
         <v>6950979363.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6983579600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6841657569.0</v>
       </c>
       <c r="E13">
         <v>6841657569.0</v>
       </c>
       <c r="F13">
+        <v>6841657569.0</v>
+      </c>
+      <c r="G13">
         <v>6416211371.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5760991846.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4690980807.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1476488285.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>222231933.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>17075278.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>11432977.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2651436.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1838136.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1846557.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1839126.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1770241.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1638369.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639080.0</v>
       </c>
       <c r="T13">
         <v>1639080.0</v>
       </c>
+      <c r="U13">
+        <v>1639080.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
+        <v>56713750.0</v>
+      </c>
+      <c r="C14">
         <v>55753000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>51258883.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>32274000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>21491261.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16911854.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9675343.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8012290.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3927806.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2325243.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1074902.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6411338.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>134550.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>133567.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132416.0</v>
       </c>
       <c r="P14">
         <v>132416.0</v>
       </c>
       <c r="Q14">
+        <v>132416.0</v>
+      </c>
+      <c r="R14">
         <v>123225.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>120000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>93515.6</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16284.6</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>6424296000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5785395000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4673118000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1466433000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>221447000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>17147878.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11432977.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2640575.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1848395.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16">
+        <v>1273281.0</v>
+      </c>
+      <c r="C16">
         <v>1067828.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1689942.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>1739106.0</v>
       </c>
       <c r="E16">
         <v>1739106.0</v>
       </c>
       <c r="F16">
+        <v>1739106.0</v>
+      </c>
+      <c r="G16">
         <v>4163753.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3490215.1</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1482645.7</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2281537.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1426036.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27511.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-77663.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-37600.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
-      <c r="M18"/>
+      <c r="M18">
+        <v>0.0</v>
+      </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20">
+        <v>26719871.0</v>
+      </c>
+      <c r="C20">
         <v>43618894.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>43255339.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18716157.0</v>
       </c>
       <c r="E20">
         <v>18716157.0</v>
       </c>
       <c r="F20">
+        <v>18716157.0</v>
+      </c>
+      <c r="G20">
         <v>886619829.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>923968136.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3184676945.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>765960397.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>41245680.0</v>
       </c>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21">
+        <v>31522250.0</v>
+      </c>
+      <c r="C21">
         <v>44903469.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>40921274.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59683695.0</v>
       </c>
       <c r="E21">
         <v>59683695.0</v>
       </c>
       <c r="F21">
+        <v>59683695.0</v>
+      </c>
+      <c r="G21">
         <v>366985585.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>410528032.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>690997250.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>201705670.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>31197188.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>282000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>298404.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>36723.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
+      <c r="U21"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>175527440.0</v>
+      </c>
+      <c r="C22">
         <v>237719052.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>186701185.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128829974.0</v>
       </c>
       <c r="E22">
         <v>128829974.0</v>
       </c>
       <c r="F22">
+        <v>128829974.0</v>
+      </c>
+      <c r="G22">
         <v>137547684.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>153387262.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>162506809.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>43511322.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11832793.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4144701.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25409.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
+      <c r="U22"/>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>602640367.0</v>
+      </c>
+      <c r="C23">
         <v>847766157.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>840136300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>926379351.0</v>
       </c>
       <c r="E23">
         <v>926379351.0</v>
       </c>
       <c r="F23">
+        <v>926379351.0</v>
+      </c>
+      <c r="G23">
         <v>2721102325.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2916827525.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5637918656.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1899445740.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>323822757.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>18318658.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13526622.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1895112.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>717626.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1157864.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1389566.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1726994.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1624342.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689370.7</v>
       </c>
       <c r="T23">
         <v>1689370.7</v>
       </c>
+      <c r="U23">
+        <v>1689370.7</v>
+      </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>43</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>40194000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4898000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>199650000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>293182000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>294932000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>394192000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>200760000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>63536000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4439100.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2292010.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
+      <c r="U24"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>378629000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>395158000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>200760000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>63818000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4439100.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2292010.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>45</v>
+      </c>
+      <c r="B26">
+        <v>12113000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>1207000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>289000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>18114000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>118845000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>334442000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>11071000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
+      <c r="M27">
+        <v>0.0</v>
+      </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>-88851023.0</v>
+      </c>
+      <c r="C28">
         <v>-80280998.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-79749903.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74452609.0</v>
       </c>
       <c r="E28">
         <v>-74452609.0</v>
       </c>
       <c r="F28">
+        <v>-74452609.0</v>
+      </c>
+      <c r="G28">
         <v>-41249023.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>367511247.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>427660489.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>113803029.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-96167668.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10382763.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8054735.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-380539.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3069.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>61800.1</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-21468.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-116751.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-11299.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1627984.0</v>
       </c>
       <c r="T28">
         <v>-1627984.0</v>
       </c>
+      <c r="U28">
+        <v>-1627984.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>511832000.0</v>
+      </c>
+      <c r="C29">
         <v>628878000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>617032000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>888347000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2365631000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2682053000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5030462000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1761780000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>282469000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>44693200.0</v>
+      </c>
+      <c r="C30">
         <v>42225945.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45490232.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41347558.0</v>
       </c>
       <c r="E30">
         <v>41347558.0</v>
       </c>
       <c r="F30">
+        <v>41347558.0</v>
+      </c>
+      <c r="G30">
         <v>56190197.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>53881759.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>112755361.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15199511.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2320194.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>85803.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>628247.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1009860.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10523.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19687.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14184.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7049.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>23606.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57113.0</v>
       </c>
       <c r="T30">
         <v>57113.0</v>
       </c>
+      <c r="U30">
+        <v>57113.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>587986000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>774700000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>791955000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>506565000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>583794000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>146224000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5680000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2829109.1</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
+      <c r="U31"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>330523000.0</v>
+      </c>
+      <c r="C32">
         <v>367465000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>301985000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>599893000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>549517000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>147933000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>227802000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>144533000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>170142000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
+      <c r="U32"/>
     </row>
-    <row r="33" spans="1:20">
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>204160243.0</v>
+      </c>
+      <c r="C33">
         <v>372186867.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>412786968.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446422638.0</v>
       </c>
       <c r="E33">
         <v>446422638.0</v>
       </c>
       <c r="F33">
+        <v>446422638.0</v>
+      </c>
+      <c r="G33">
         <v>2056048314.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2501074624.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4974815622.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1678241277.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>129530507.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>13096985.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>12466027.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>708.9</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1003.4</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1448.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>954.03</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>73941.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1941.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2774.0</v>
       </c>
       <c r="T33">
         <v>2774.0</v>
       </c>
+      <c r="U33">
+        <v>2774.0</v>
+      </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34">
+        <v>498000.0</v>
+      </c>
+      <c r="C34">
         <v>48095000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>46110000.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>128000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>104000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>37000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>11979000.0</v>
       </c>
-      <c r="I34">
-[...1 lines deleted...]
-      </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
-      <c r="M34"/>
+      <c r="M34">
+        <v>0.0</v>
+      </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
+      <c r="U34"/>
     </row>
-    <row r="35" spans="1:20">
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>22382692.0</v>
+      </c>
+      <c r="C35">
         <v>132446497.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>112378734.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166890332.0</v>
       </c>
       <c r="E35">
         <v>166890332.0</v>
       </c>
       <c r="F35">
+        <v>166890332.0</v>
+      </c>
+      <c r="G35">
         <v>569738111.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>531449815.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>795741105.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>260190969.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>80566564.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4618977.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2292008.0</v>
       </c>
-      <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
+      <c r="U35"/>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
+        <v>3627353.0</v>
+      </c>
+      <c r="C36">
         <v>7677624.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>12048985.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15786976.0</v>
       </c>
       <c r="E36">
         <v>15786976.0</v>
       </c>
       <c r="F36">
+        <v>15786976.0</v>
+      </c>
+      <c r="G36">
         <v>3533546.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12277990.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6952474.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>124942000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>292000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-282000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-298404.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-36723.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
-      <c r="M37"/>
+      <c r="M37">
+        <v>0.0</v>
+      </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
+      <c r="U37"/>
     </row>
-    <row r="38" spans="1:20">
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>33867000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>77272000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>57763000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>93335000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>124942000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>292000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1782000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1345158.09</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
+      <c r="U38"/>
     </row>
-    <row r="39" spans="1:20">
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>13139870.0</v>
+      </c>
+      <c r="C39">
         <v>10820459.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11581171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8918551.0</v>
       </c>
       <c r="E39">
         <v>8918551.0</v>
       </c>
       <c r="F39">
+        <v>8918551.0</v>
+      </c>
+      <c r="G39">
         <v>27273633.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>39952761.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>24415972.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12098392.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4879231.9</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>733189.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>25409.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1506.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>61894.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7674.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1501.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1497.8</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497.0</v>
       </c>
       <c r="T39">
         <v>1497.0</v>
       </c>
+      <c r="U39">
+        <v>1497.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>50751818.0</v>
+      </c>
+      <c r="C40">
         <v>44844361.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>41423195.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>66344116.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>65378116.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>53247018.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>89250263.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>137070180.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>21490654.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>13267862.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>369183.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-1323224.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5271.6</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-24345.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-46668.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>169.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1957.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>327.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-6575.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6360.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>40287000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>92043000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>5810000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>280344000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>57659000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>16464000.0</v>
       </c>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
       <c r="L41">
         <v>0.0</v>
       </c>
-      <c r="M41"/>
+      <c r="M41">
+        <v>0.0</v>
+      </c>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
+      <c r="U41"/>
     </row>
-    <row r="42" spans="1:20">
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B42"/>
+        <v>61</v>
+      </c>
+      <c r="B42">
+        <v>160521760.0</v>
+      </c>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-1.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-54508000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-65511000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>73842000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-3843000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>59227000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>25912000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>5730000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2995066.84</v>
       </c>
-      <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>178528.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1837145.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2053847.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1977101.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1940765.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1861768.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>430000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
-      <c r="M43"/>
+      <c r="M43">
+        <v>0.0</v>
+      </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
+      <c r="U43"/>
     </row>
-    <row r="44" spans="1:20">
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
-      <c r="M44"/>
+      <c r="M44">
+        <v>0.0</v>
+      </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
+      <c r="U44"/>
     </row>
-    <row r="45" spans="1:20">
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>292447000.0</v>
+      </c>
+      <c r="C45">
         <v>559773000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>562003000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>709365000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>606093000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>946380000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>765567000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>246352000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>45523000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>11370484.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>10785521.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>706.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1009.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1441.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>953.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>74050.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>1945.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>2779.0</v>
       </c>
-      <c r="T45"/>
+      <c r="U45"/>
     </row>
-    <row r="46" spans="1:20">
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>124007641.0</v>
+      </c>
+      <c r="C46">
         <v>266566323.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>294837530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322988995.0</v>
       </c>
       <c r="E46">
         <v>322988995.0</v>
       </c>
       <c r="F46">
+        <v>322988995.0</v>
+      </c>
+      <c r="G46">
         <v>605330264.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>942388109.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>768493348.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>248041227.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>45684359.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>11322343.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>10785521.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>708.9</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1003.4</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1448.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>954.03</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>73941.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1941.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2774.0</v>
       </c>
       <c r="T46">
         <v>2774.0</v>
       </c>
+      <c r="U46">
+        <v>2774.0</v>
+      </c>
     </row>
-    <row r="47" spans="1:20">
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>230304000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>598278000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>928228000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>750084000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>242858000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>45001000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>11370480.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>10785520.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
+      <c r="U47"/>
     </row>
-    <row r="48" spans="1:20">
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>-6458555593.0</v>
+      </c>
+      <c r="C48">
         <v>-6331152780.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-6379046659.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6292654581.0</v>
       </c>
       <c r="E48">
         <v>-6292654581.0</v>
       </c>
       <c r="F48">
+        <v>-6292654581.0</v>
+      </c>
+      <c r="G48">
         <v>-4315647148.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3580842802.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-287405411.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>88350691.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-28526756.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-16844390.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-11341904.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1540250.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1322173.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-941618.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-621728.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-365046.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-321070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-175762.0</v>
       </c>
       <c r="T48">
         <v>-175762.0</v>
       </c>
+      <c r="U48">
+        <v>-175762.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-      <c r="H49">
-[...1 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
-      <c r="M49"/>
+      <c r="M49">
+        <v>0.0</v>
+      </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
+      <c r="U49"/>
     </row>
-    <row r="50" spans="1:20">
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>69</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>21513000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>52361000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>26854000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>34749000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>152618000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>249667000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2451000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>352896820265.53</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>6047408.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1033532.38</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
+      <c r="U50"/>
     </row>
-    <row r="51" spans="1:20">
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>23920656.0</v>
+      </c>
+      <c r="C51">
         <v>103982013.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>99783797.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226408016.0</v>
       </c>
       <c r="E51">
         <v>226408016.0</v>
       </c>
       <c r="F51">
+        <v>226408016.0</v>
+      </c>
+      <c r="G51">
         <v>399047187.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>529006166.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>647289816.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>204604410.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>64113451.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10640738.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8370590.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>502495.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3069.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>30900.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
+      <c r="U51"/>
     </row>
-    <row r="52" spans="1:20">
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>5743804.0</v>
+      </c>
+      <c r="C52">
         <v>26739452.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>57316830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147564134.0</v>
       </c>
       <c r="E52">
         <v>147564134.0</v>
       </c>
       <c r="F52">
+        <v>147564134.0</v>
+      </c>
+      <c r="G52">
         <v>40885482.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>151974246.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>250621341.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2467805.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>69244.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6021803.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6078580.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>502495.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3069.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>30900.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
+      <c r="U52"/>
     </row>
-    <row r="53" spans="1:20">
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53">
+        <v>52347930.0</v>
+      </c>
+      <c r="C53">
         <v>550815.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4043041.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>1331000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>3746278.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>7036193.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>143795559.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>59593849.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>14978905.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>71000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1500.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>644204.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1129054.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1351456.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1527753.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1577015.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
+      <c r="U53"/>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
+      <c r="M54">
+        <v>0.0</v>
+      </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
+      <c r="U54"/>
     </row>
-    <row r="55" spans="1:20">
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>602640367.0</v>
+      </c>
+      <c r="C55">
         <v>847766157.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>840136300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>926379351.0</v>
       </c>
       <c r="E55">
         <v>926379351.0</v>
       </c>
       <c r="F55">
+        <v>926379351.0</v>
+      </c>
+      <c r="G55">
         <v>2721102325.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2916827525.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5637918656.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1899445740.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>323822757.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>18318658.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>13526622.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1895112.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>717626.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1157864.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1389566.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1726994.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1624342.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689370.7</v>
       </c>
       <c r="T55">
         <v>1689370.7</v>
       </c>
+      <c r="U55">
+        <v>1689370.7</v>
+      </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>398480122.0</v>
+      </c>
+      <c r="C56">
         <v>475579289.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>427349332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>479956713.0</v>
       </c>
       <c r="E56">
         <v>479956713.0</v>
       </c>
       <c r="F56">
+        <v>479956713.0</v>
+      </c>
+      <c r="G56">
         <v>665054010.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>415752900.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>663103032.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>221204461.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>194292249.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5221672.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1060595.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1894403.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>716623.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1156416.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1388612.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1653053.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1622402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1686595.0</v>
       </c>
       <c r="T56">
         <v>1686595.0</v>
       </c>
+      <c r="U56">
+        <v>1686595.0</v>
+      </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>67102963.0</v>
+      </c>
+      <c r="C57">
         <v>110225924.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>124837434.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237751718.0</v>
       </c>
       <c r="E57">
         <v>237751718.0</v>
       </c>
       <c r="F57">
+        <v>237751718.0</v>
+      </c>
+      <c r="G57">
         <v>116228547.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>271107607.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>438032987.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>75680403.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>23547169.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7961424.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>7401804.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>536184.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>27279.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>77807.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>15459.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>15298.8</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8314.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6565.0</v>
       </c>
       <c r="T57">
         <v>6565.0</v>
       </c>
+      <c r="U57">
+        <v>6565.0</v>
+      </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>89485657.0</v>
+      </c>
+      <c r="C58">
         <v>242672424.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>237216168.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404642050.0</v>
       </c>
       <c r="E58">
         <v>404642050.0</v>
       </c>
       <c r="F58">
+        <v>404642050.0</v>
+      </c>
+      <c r="G58">
         <v>685966659.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>802557422.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1233774094.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>335871375.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>104113733.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>12580402.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9693812.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>536184.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>27279.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>77807.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>15459.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>15298.8</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8314.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6565.0</v>
       </c>
       <c r="T58">
         <v>6565.0</v>
       </c>
+      <c r="U58">
+        <v>6565.0</v>
+      </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
+      <c r="M59">
+        <v>0.0</v>
+      </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
+      <c r="U59"/>
     </row>
-    <row r="60" spans="1:20">
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>513154708.0</v>
+      </c>
+      <c r="C60">
         <v>563911753.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>560749681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>490674377.0</v>
       </c>
       <c r="E60">
         <v>490674377.0</v>
       </c>
       <c r="F60">
+        <v>490674377.0</v>
+      </c>
+      <c r="G60">
         <v>2035135664.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2138523366.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4399717705.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1558981083.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>219709022.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5738255.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3832810.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1358927.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>690346.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1080057.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1374106.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1711695.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1616028.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1682805.0</v>
       </c>
       <c r="T60">
         <v>1682805.0</v>
       </c>
+      <c r="U60">
+        <v>1682805.0</v>
+      </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
-      <c r="M61"/>
+      <c r="M61">
+        <v>0.0</v>
+      </c>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
+      <c r="U61"/>
     </row>
-    <row r="62" spans="1:20">
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
-      <c r="M62"/>
+      <c r="M62">
+        <v>0.0</v>
+      </c>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX62"/>
+  <dimension ref="A1:BY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BV1" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
+      <c r="BY1" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>50722742.0</v>
+      </c>
+      <c r="C2">
         <v>68026000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49345000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>81686214.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27461280.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29500184.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8720742.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10615853.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20360462.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22709915.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14631744.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13767753.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>21943357.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16222066.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18034091.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13854684.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13767753.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21943357.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16222066.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13260290.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13412557.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20657591.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23323801.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19622877.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>44235109.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>29517428.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>55496388.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>153468392.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>90318147.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>97869855.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>83518926.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>47781403.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>28257931.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>22352111.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11800933.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8784024.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3612243.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1886693.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1328457.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1542922.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8784024.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3612243.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1886693.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1328457.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1542922.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>770372.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>36975.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>33550.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7196.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2429.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12857.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>24345.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8015.0</v>
       </c>
       <c r="BC2">
         <v>8015.0</v>
       </c>
       <c r="BD2">
+        <v>8015.0</v>
+      </c>
+      <c r="BE2">
         <v>46668.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>11237.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>816.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10426.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15443.0</v>
       </c>
       <c r="BI2">
         <v>15443.0</v>
       </c>
       <c r="BJ2">
+        <v>15443.0</v>
+      </c>
+      <c r="BK2">
         <v>3524.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>12084.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15322.0</v>
       </c>
       <c r="BM2">
         <v>15322.0</v>
       </c>
       <c r="BN2">
-        <v>773.0</v>
+        <v>15322.0</v>
       </c>
       <c r="BO2">
         <v>773.0</v>
       </c>
       <c r="BP2">
-        <v>8330.0</v>
+        <v>773.0</v>
       </c>
       <c r="BQ2">
         <v>8330.0</v>
       </c>
-      <c r="BR2"/>
-      <c r="BS2">
+      <c r="BR2">
+        <v>8330.0</v>
+      </c>
+      <c r="BS2"/>
+      <c r="BT2">
         <v>6277.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6575.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>325.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3267.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1980.0</v>
       </c>
       <c r="BX2">
         <v>1980.0</v>
       </c>
+      <c r="BY2">
+        <v>1980.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-[...3 lines deleted...]
-      <c r="AH3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
+      <c r="BY3"/>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:77">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-[...3 lines deleted...]
-      <c r="AH4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
+      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:77">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>-214145982.0</v>
+      </c>
+      <c r="C5">
         <v>-56294000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-57234000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-55692497.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-55914827.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-51927118.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-52341431.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-45644271.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-43783258.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-54511597.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-53348351.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-54829161.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-58328609.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-59725076.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-57369134.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-54494959.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-54829161.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-58328609.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-59725076.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-65428557.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-66222195.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-67258701.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-52096532.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-41625675.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-39374718.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-33359398.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4053118.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3857688.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>20760880.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-73789411.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>84811438.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4417080.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4135453.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>33314081.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>29259591.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>26003845.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>9048408.1</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5161670.2</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4233927.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4110150.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>16235343.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>9048408.1</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>5161670.2</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4233927.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4110150.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3995186.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3787276.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246727.0</v>
       </c>
       <c r="AW5">
         <v>246727.0</v>
       </c>
-      <c r="AX5"/>
+      <c r="AX5">
+        <v>246727.0</v>
+      </c>
       <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-3170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176112.0</v>
       </c>
       <c r="BB5">
         <v>176112.0</v>
       </c>
       <c r="BC5">
+        <v>176112.0</v>
+      </c>
+      <c r="BD5">
         <v>175357.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>174226.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>170360.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2528.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2422.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2316.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2214.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2111.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2010.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1761.0</v>
       </c>
       <c r="BN5">
         <v>-1761.0</v>
       </c>
       <c r="BO5">
+        <v>-1761.0</v>
+      </c>
+      <c r="BP5">
         <v>-1469.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1324.0</v>
       </c>
       <c r="BQ5">
         <v>-1324.0</v>
       </c>
-      <c r="BR5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR5">
+        <v>-1324.0</v>
+      </c>
+      <c r="BS5"/>
       <c r="BT5">
         <v>-490.0</v>
       </c>
       <c r="BU5">
+        <v>-490.0</v>
+      </c>
+      <c r="BV5">
         <v>-746.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1045.0</v>
       </c>
       <c r="BW5">
         <v>-1045.0</v>
       </c>
       <c r="BX5">
         <v>-1045.0</v>
       </c>
+      <c r="BY5">
+        <v>-1045.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:77">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
+      <c r="AG6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6"/>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
-      <c r="AV6"/>
+      <c r="AV6">
+        <v>0.0</v>
+      </c>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
+      <c r="BY6"/>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:77">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>23859000.0</v>
+      </c>
+      <c r="C7">
         <v>39220000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>40579000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>41788000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>42876000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>43076000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>43460000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>49723000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>47532000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>48461000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>50598000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>46727000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>49217000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>50544000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>41708000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>42987000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>54182000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>65698000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>67225000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>71619000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>73774000.0</v>
       </c>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-[...3 lines deleted...]
-      <c r="AH7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
+      <c r="BY7"/>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:77">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
+        <v>7007226000.0</v>
+      </c>
+      <c r="C8">
         <v>6997098000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>6995098000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>6991414000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>6991154000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>6977950000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>6977043000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>6973550000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>6971416000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>6938763000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>6898891000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>6856255000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>6841234000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>6835835000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>6764621000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>6754626000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>6570995000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>6429089000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>6424173000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>6424296000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5192,374 +5351,379 @@
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
+      <c r="BY8"/>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:77">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
+      <c r="AB9"/>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
-[...3 lines deleted...]
-      <c r="AH9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
+      <c r="BY9"/>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:77">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>112771679.0</v>
+      </c>
+      <c r="C10">
         <v>56363000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>95689000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>186944343.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>184263012.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>180057053.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>151351568.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>182044444.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>179533701.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>205014293.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>192205388.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>223376220.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>300860625.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>320853167.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>424184511.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>488662070.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>223376220.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>300860625.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>320853167.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>440296212.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>519988265.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>435367970.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>133163031.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>161494918.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>228627022.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>206825398.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>197728909.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>219629327.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>390951174.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>87921483.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>148199669.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>89804593.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>231104234.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>355970818.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>127256494.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>160281119.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>118212611.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>14955774.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>23182430.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>257975.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>160362408.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>118212611.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>14955774.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>23182430.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>257975.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>345016.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>542240.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>879419.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>575133.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>561299.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>596352.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>644713.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>734574.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>864034.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>974463.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1092557.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1265704.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>18805.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>28556.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>21446.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>55413.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>56843.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>35585.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>116924.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9364.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1734825.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1577784.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1591321.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1598662.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1619752.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1621178.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1630358.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1648300.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1676934.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>403729.0</v>
       </c>
       <c r="BX10">
         <v>403729.0</v>
       </c>
+      <c r="BY10">
+        <v>403729.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:77">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5592,1236 +5756,1252 @@
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
+      <c r="BY11"/>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:77">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>165119612.0</v>
+      </c>
+      <c r="C12">
         <v>108450000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>95689000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>186944343.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>184813828.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>180057053.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>151351568.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>182044444.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>183576742.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>209197646.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>192205388.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>223376220.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>300860625.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>321039512.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>424555970.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>489992751.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>223376220.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>300860625.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>321039512.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>444042492.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>526679053.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>439645618.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>150243976.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>168531113.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>240379751.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>233686319.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>237172987.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>363424886.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>579810871.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>205578432.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>496629381.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>150395232.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>289223663.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>434409176.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>161837550.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>175260026.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>120047454.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>56258142.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>23182430.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>257975.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>175260026.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>120047454.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>56258142.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>23182430.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>257975.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>345016.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>542240.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>879419.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>575133.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>561299.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>596352.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>644713.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>734574.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>864034.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>974463.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1092557.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1265704.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1297805.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1328556.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1371446.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1405413.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1456843.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1505585.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1646924.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1579364.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1734825.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1577784.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1591321.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1598662.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1619752.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1621178.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1630358.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1648300.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1676934.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>403729.0</v>
       </c>
       <c r="BX12">
         <v>403729.0</v>
       </c>
+      <c r="BY12">
+        <v>403729.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:77">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
+        <v>7025334523.0</v>
+      </c>
+      <c r="C13">
         <v>6997098000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6995098000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7025663747.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6950979363.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6973265988.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6965655516.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6968858481.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6983579600.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6939348358.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6877150545.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>6852151247.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>6841657569.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6775716125.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6700746937.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6753010104.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6852151247.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6841657569.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6775716125.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6416211371.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6430989409.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6303591736.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5915697805.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5760991846.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5636556696.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5605391955.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4764521164.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4690980807.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4659063511.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4474535743.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>4214059938.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1476488285.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1416621948.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>540461474.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>229245738.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>222231933.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>172506438.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>89981762.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>56039593.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>17075278.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>222231933.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>172506438.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>89981762.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>56039593.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>17075278.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>17145501.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>14017692.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>2640575.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1848395.0</v>
       </c>
       <c r="AX13">
         <v>1848395.0</v>
       </c>
       <c r="AY13">
         <v>1848395.0</v>
       </c>
       <c r="AZ13">
         <v>1848395.0</v>
       </c>
       <c r="BA13">
         <v>1848395.0</v>
       </c>
       <c r="BB13">
         <v>1848395.0</v>
       </c>
       <c r="BC13">
         <v>1848395.0</v>
       </c>
-      <c r="BD13"/>
+      <c r="BD13">
+        <v>1848395.0</v>
+      </c>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-      <c r="BN13">
-[...1 lines deleted...]
-      </c>
+      <c r="BN13"/>
       <c r="BO13">
         <v>1641470.0</v>
       </c>
-      <c r="BP13"/>
+      <c r="BP13">
+        <v>1641470.0</v>
+      </c>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
+      <c r="BY13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:77">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
+        <v>57471717.0</v>
+      </c>
+      <c r="C14">
         <v>57324174.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55753000.0</v>
       </c>
       <c r="D14">
         <v>55753000.0</v>
       </c>
       <c r="E14">
         <v>55753000.0</v>
       </c>
       <c r="F14">
         <v>55753000.0</v>
       </c>
       <c r="G14">
+        <v>55753000.0</v>
+      </c>
+      <c r="H14">
         <v>56319000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>51722000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>51717409.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>47422593.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38397066.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>35355862.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>34527000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>34099000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>30020540.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24897176.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21465623.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19821103.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19807369.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19783979.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19388226.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16800248.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11747120.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11138989.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9987392.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9071654.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8663261.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>9015614.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8358616.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8074588.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7191454.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5031713.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3990988.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3388173.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3134998.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2973480.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2609409.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2198875.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1530085.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1128758.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1212485.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1138684.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1011085.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>917874.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>878158.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>479811.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>387834.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>295856.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133666.0</v>
       </c>
       <c r="AX14">
         <v>133666.0</v>
       </c>
       <c r="AY14">
         <v>133666.0</v>
       </c>
       <c r="AZ14">
         <v>133666.0</v>
       </c>
       <c r="BA14">
         <v>133666.0</v>
       </c>
       <c r="BB14">
         <v>133666.0</v>
       </c>
       <c r="BC14">
-        <v>132689.0</v>
+        <v>133666.0</v>
       </c>
       <c r="BD14">
         <v>132689.0</v>
       </c>
       <c r="BE14">
-        <v>132416.0</v>
+        <v>132689.0</v>
       </c>
       <c r="BF14">
         <v>132416.0</v>
       </c>
       <c r="BG14">
         <v>132416.0</v>
       </c>
       <c r="BH14">
         <v>132416.0</v>
       </c>
       <c r="BI14">
         <v>132416.0</v>
       </c>
       <c r="BJ14">
         <v>132416.0</v>
       </c>
       <c r="BK14">
         <v>132416.0</v>
       </c>
       <c r="BL14">
         <v>132416.0</v>
       </c>
       <c r="BM14">
+        <v>132416.0</v>
+      </c>
+      <c r="BN14">
         <v>120525.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>121521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000.0</v>
       </c>
       <c r="BP14">
         <v>120000.0</v>
       </c>
       <c r="BQ14">
         <v>120000.0</v>
       </c>
       <c r="BR14">
         <v>120000.0</v>
       </c>
       <c r="BS14">
         <v>120000.0</v>
       </c>
       <c r="BT14">
         <v>120000.0</v>
       </c>
       <c r="BU14">
         <v>120000.0</v>
       </c>
       <c r="BV14">
+        <v>120000.0</v>
+      </c>
+      <c r="BW14">
         <v>94637.3</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>36666.5</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>366665.0</v>
       </c>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:77">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>6424296000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6434078000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6289374000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5938575000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5785395000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5675534000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5456618000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4759680000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4673118000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4650338000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4488761000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4202600000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>1466400000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1416100000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>532700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>230400000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>221400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>172400000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>89300000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>56100000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>17147878.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>17031276.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>14053787.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12123269.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11432977.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>25266716.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>24869781.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4900234.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2640575.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1848395.0</v>
       </c>
       <c r="AY15">
         <v>1848395.0</v>
       </c>
       <c r="AZ15">
         <v>1848395.0</v>
       </c>
       <c r="BA15">
         <v>1848395.0</v>
       </c>
       <c r="BB15">
         <v>1848395.0</v>
       </c>
       <c r="BC15">
         <v>1848395.0</v>
       </c>
-      <c r="BD15"/>
+      <c r="BD15">
+        <v>1848395.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>1641470.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
+      <c r="BY15"/>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:77">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16">
+        <v>1273281.0</v>
+      </c>
+      <c r="C16">
         <v>1914000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1439000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1697273.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1067828.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3138890.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2015703.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1850753.5</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1689942.9</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3494294.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1343750.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1932841.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1739106.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2730770.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3946381.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3849078.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1932841.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1739106.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2730770.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4163753.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4086036.5</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3946901.2</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2163631.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3490215.1</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3834483.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6339251.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>981997.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1482645.7</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>743392.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>902131.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1839998.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2281537.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1324464.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1585853.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1540030.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1426036.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>577886.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>731923.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>507664.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>27511.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1426036.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>577886.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>731923.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>507664.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>27511.0</v>
       </c>
-      <c r="AT16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU16"/>
       <c r="AV16">
         <v>0.0</v>
       </c>
-      <c r="AW16"/>
+      <c r="AW16">
+        <v>0.0</v>
+      </c>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
+      <c r="BY16"/>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:77">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-[...3 lines deleted...]
-      <c r="AH17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:77">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
-      <c r="AF18"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18"/>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
-      <c r="AV18"/>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
+      <c r="BY18"/>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:77">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6854,7459 +7034,7560 @@
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:77">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20">
+        <v>26719871.0</v>
+      </c>
+      <c r="C20">
         <v>25639000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>25594000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>43903024.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>43618894.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>43303911.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>43109524.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>43150950.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>43255339.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>18716578.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>18656022.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>18703798.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>18716157.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>18667369.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>18572955.0</v>
       </c>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>18703798.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>18716157.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>18667369.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>886619829.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>922124133.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>925452355.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1420445850.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>923968136.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2398933158.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2474973830.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>3176233326.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>3184676945.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>3182706584.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>3046711023.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2888490259.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>734049073.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>883381511.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>66831088.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>47405692.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>41245680.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>22051596.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>16223701.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>16096556.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>16104931.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>41245680.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>22051596.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>16223701.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>16096556.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
-      <c r="AV20"/>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:77">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21">
+        <v>31522250.0</v>
+      </c>
+      <c r="C21">
         <v>35664000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>34985000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>47326715.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>44903469.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>43548747.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>42029289.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>40710592.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>40921274.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>60429097.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>59934530.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>59801184.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>59683695.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>79835641.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>98805151.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>70679087.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59801184.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>59683695.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>79835641.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>366985585.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>383319903.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>393065558.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-99213321.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>410528032.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>497509674.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>517262785.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>683388381.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>690997250.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>701445669.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>686587230.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>619512264.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>257988973.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>59979081.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>60422738.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>30512110.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>31197188.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>438033.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>393018.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>392316.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>282000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>31197188.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>232122.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>300224.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>298404.0</v>
       </c>
       <c r="AS21">
         <v>298404.0</v>
       </c>
       <c r="AT21">
-        <v>0.0</v>
+        <v>298404.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
-      <c r="AV21"/>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
+      <c r="BY21"/>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:77">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>175527440.0</v>
+      </c>
+      <c r="C22">
         <v>230560000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>221964000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>229381220.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>237719052.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>253836495.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>211851662.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>201822130.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>186701185.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>143968144.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>138788253.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>124776270.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>128829974.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>121511862.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>144861128.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>139891525.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>124776270.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>128829974.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>121511862.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>137547684.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>122854995.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>201268960.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>184020355.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>153387262.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>279825977.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>258007842.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>202700960.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>166109529.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>135160127.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>95559202.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>85585542.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>43511322.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>32373379.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>21490697.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>17644694.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>11832793.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8700619.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5760556.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3101475.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4144701.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>11832793.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>8700619.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5760556.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3101475.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4144701.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8225316.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3210183.2</v>
       </c>
-      <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-      <c r="BN22">
-[...1 lines deleted...]
-      </c>
+      <c r="BN22"/>
       <c r="BO22">
         <v>1500.0</v>
       </c>
-      <c r="BP22"/>
+      <c r="BP22">
+        <v>1500.0</v>
+      </c>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
+      <c r="BY22"/>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:77">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>602640367.0</v>
+      </c>
+      <c r="C23">
         <v>775292000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>756863000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>841943430.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>847766157.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>865939338.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>807453969.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>838124764.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>840136300.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>817235936.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>815792069.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>831689900.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>926379351.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1014830714.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1158880114.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1124351958.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>831689900.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>926379351.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1014830714.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2721102325.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2833995926.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2836587917.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2746650150.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2916827525.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4685257020.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4799291051.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5612501786.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5523864347.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5560193150.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4860431919.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4968861796.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1923817719.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1671987710.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>743102692.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>346043353.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>323822757.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>197225729.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>98942902.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>56739266.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18318658.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>323822757.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>197225729.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>98942902.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>56739266.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>18318658.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>22469642.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>16717789.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1887349.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>582693.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>627784.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>667312.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>718545.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>810719.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>880682.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1002962.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1121220.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1280016.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1308143.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1349486.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1388069.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1418475.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1642247.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1692847.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1729534.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1659521.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1755240.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1612662.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1627417.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1637010.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1659666.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1688262.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1691834.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1712631.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1711579.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>443006.0</v>
       </c>
       <c r="BX23">
         <v>443006.0</v>
       </c>
+      <c r="BY23">
+        <v>443006.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:77">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>40194000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4772000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3821000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3172000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4898000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>34742000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>34586000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>35111000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>36163000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>149686000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>250691000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>199650000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>295858000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>310419000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>302271000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>293182000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>340040000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>418752000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>289254000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>294932000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>448382000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>451067000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>432676000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>394192000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>418346000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>248567971.84</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>289168000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>200514000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>206387000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>194499.8</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>53436725.56</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>49223293.48</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>14062945.99</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>14095847.6</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>9031152.41</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3434429.4</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3075503.61</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2167473.45</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2253098.01</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1834627.39</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>624211.85</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>657430.51</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
+      <c r="BY24"/>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:77">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>418752000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>369851000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>378629000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>539059000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>544436000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>521134000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>395158000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>418346000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>248567971.84</v>
       </c>
-      <c r="AE25">
-[...6 lines deleted...]
-      <c r="AH25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
+      <c r="BY25"/>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="A26" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>45</v>
+      </c>
+      <c r="B26">
+        <v>12113000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>1240000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1237000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1207000.0</v>
       </c>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>6440000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5090000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>289000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>313000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>906000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1038000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>18114000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>35850000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>69681000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>114794000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>118845000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>129852000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>96771520.75</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>220656000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>334442000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>136555000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>19252291.75</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
-      <c r="AV26"/>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
+      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
-[...1 lines deleted...]
-      </c>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-[...3 lines deleted...]
-      <c r="AH27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
+      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>-88851023.0</v>
+      </c>
+      <c r="C28">
         <v>44632000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4647000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-84817480.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-80280998.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-79143837.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-50546365.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-80009136.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-74559862.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-101665575.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-65594638.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-67085821.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-73324539.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-96762455.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-101691635.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-219235539.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-67085821.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-73324539.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-96762455.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-41249023.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-39301124.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>59120344.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>371928676.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>367511247.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>360013473.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>411714403.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>598808439.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>427660489.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>249347978.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>258533081.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>143696433.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>114799817.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-21857682.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-355649183.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-51038892.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-96167668.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-95578621.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10003891.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-6366943.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10382763.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-86480452.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-95578621.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>10003891.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-6366943.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10382763.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9608638.2</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8857177.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-378981.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-575133.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-561299.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-596352.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-644713.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-734574.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-864034.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-974463.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1092557.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1265704.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-18805.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-28556.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-21446.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-55413.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-56843.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-35585.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-116924.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-9364.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1734825.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1577784.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1591321.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1598662.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1619752.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1621178.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1630358.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1648300.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1676934.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-403729.0</v>
       </c>
       <c r="BX28">
         <v>-403729.0</v>
       </c>
+      <c r="BY28">
+        <v>-403729.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>511832000.0</v>
+      </c>
+      <c r="C29">
         <v>598135000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>591668000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>611761000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>628878000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>630824000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>600682000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>613999000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>617032000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>571329000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>580194000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>585389000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>664381000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>734351000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>840314000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>888347000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1423548000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2302911000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2364523000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2365631000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2585232000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2690554000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2661024000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2682053000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4510786000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
+      <c r="BY29"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>44693200.0</v>
+      </c>
+      <c r="C30">
         <v>44186000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>46734000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>39327719.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>42225945.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49481761.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40087463.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30608393.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>45490232.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>43321653.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>39594830.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>32529517.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>41347558.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>47408359.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45507207.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>47040743.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32529517.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41347558.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>47408359.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>56190197.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>73392751.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>76722046.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>73738836.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>53881759.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>79795207.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>89941146.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>100043652.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>112755361.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>80553860.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>59543700.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>43132192.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15199511.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>71519139.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10526697.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11025943.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2320194.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1509754.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1682521.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>488666.5</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>85803.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5649955.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1509754.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1682521.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>488666.5</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>85803.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>86101.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>116175.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1005724.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5278.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3503.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7857.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10583.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>12719.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>13669.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>25666.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>19587.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>11265.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7186.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>17672.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>14170.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>10507.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>15425.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>22189.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7060.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5736.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2579.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>27078.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>23651.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>21194.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>18052.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>63013.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>57197.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>47388.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>19039.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1742.0</v>
       </c>
       <c r="BX30">
         <v>1742.0</v>
       </c>
+      <c r="BY30">
+        <v>1742.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:76">
+    <row r="31" spans="1:77">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>395753000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>407681000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>457296000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>435564000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>587986000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>593410000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>705969000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>769452000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>774700000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>863204000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>868459000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>811558000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>791955000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>983231000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>911008000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>592484000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>509238000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>499336000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>388529843.09</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>890160000.0</v>
       </c>
-      <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31">
         <v>569793000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>431190000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>336785173.38</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>132711647.61</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
       <c r="AL31">
         <v>0.0</v>
       </c>
       <c r="AM31">
         <v>0.0</v>
       </c>
       <c r="AN31">
         <v>0.0</v>
       </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
         <v>0.0</v>
       </c>
       <c r="AQ31">
         <v>0.0</v>
       </c>
       <c r="AR31">
         <v>0.0</v>
       </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
         <v>0.0</v>
       </c>
       <c r="AU31">
         <v>0.0</v>
       </c>
-      <c r="AV31"/>
+      <c r="AV31">
+        <v>0.0</v>
+      </c>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
+      <c r="BY31"/>
     </row>
-    <row r="32" spans="1:76">
+    <row r="32" spans="1:77">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>330523000.0</v>
+      </c>
+      <c r="C32">
         <v>299901000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>299729000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>308416000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>367465000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>344404000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>308580000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>322563000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>301985000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>299153000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>270009000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>227312000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>237622000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>409729000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>514193000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>599893000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>577566000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>481574000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>532612000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>549517000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>642512000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>592746000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>201425000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>147933000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>447812000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
+      <c r="BY32"/>
     </row>
-    <row r="33" spans="1:76">
+    <row r="33" spans="1:77">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>204160243.0</v>
+      </c>
+      <c r="C33">
         <v>329456000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>333018000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>374363000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>372186867.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>372060082.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>390460671.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>399054351.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>412786968.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>410671640.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>429033713.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>432617904.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>446422638.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>476813378.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>483492168.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>379409212.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>432617904.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>446422638.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>476813378.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2056048314.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2060147578.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2092330245.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2317564511.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2501074624.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4035501141.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4152259029.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>5023588399.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4857158595.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4746749730.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4468110171.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4319714009.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1702613257.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1277226951.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>275328702.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>153802130.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>129530507.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>66148489.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>33954512.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>29724257.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>13096985.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>129530507.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>66148489.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>33954512.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>29724257.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>13096985.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>13202236.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>12745250.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>706.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>782.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>858.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>933.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1009.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1117.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1224.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1333.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1441.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1547.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1652.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1758.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>953.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1055.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>168479.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>160392.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>74050.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>72921.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1654.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1800.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1945.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2154.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2362.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2571.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2779.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2943.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>3106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37535.0</v>
       </c>
       <c r="BX33">
         <v>37535.0</v>
       </c>
+      <c r="BY33">
+        <v>37535.0</v>
+      </c>
     </row>
-    <row r="34" spans="1:76">
+    <row r="34" spans="1:77">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34">
+        <v>498000.0</v>
+      </c>
+      <c r="C34">
         <v>19931000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>19620000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>49215000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>48095000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>57306000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>54047000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>50954000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>46110000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>55071000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>50896000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>50230000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>48047000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>49973000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>48751000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>128000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>122000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>119000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>113000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="V34">
         <v>37000.0</v>
       </c>
       <c r="W34">
         <v>37000.0</v>
       </c>
       <c r="X34">
         <v>37000.0</v>
       </c>
-      <c r="Y34"/>
+      <c r="Y34">
+        <v>37000.0</v>
+      </c>
       <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>12038000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>11979000.0</v>
       </c>
-      <c r="AC34">
-[...1 lines deleted...]
-      </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
-[...3 lines deleted...]
-      <c r="AH34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
+      <c r="BY34"/>
     </row>
-    <row r="35" spans="1:76">
+    <row r="35" spans="1:77">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>22382692.0</v>
+      </c>
+      <c r="C35">
         <v>61531000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>65647000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>92722015.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>132446497.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>104249974.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>116515519.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>119462576.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>112378734.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>151612787.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>150874047.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>152165866.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>166890332.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>293187634.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>403946429.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>316963154.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>152165866.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>166890330.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>293187634.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>569738111.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>525308711.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>484268265.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>372532342.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>531449815.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>608747455.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>651480077.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>676511393.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>679003580.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>815815862.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>455445067.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>454741568.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>274287974.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>228561339.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>18568587.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>88594555.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>80566564.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>34856438.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>23272213.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>15147344.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4618977.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>90335067.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>34856438.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>23272213.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>15147344.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4618977.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4026826.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3025246.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>745765.0</v>
       </c>
-      <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
+      <c r="BY35"/>
     </row>
-    <row r="36" spans="1:76">
+    <row r="36" spans="1:77">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
+        <v>3627353.0</v>
+      </c>
+      <c r="C36">
         <v>8886000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>10127000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6538876.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7677624.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9150852.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>10113465.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11072545.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12048985.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>12995096.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>13690719.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>15934456.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>15786976.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>17564157.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2832993.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3133249.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>15934456.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>15786976.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>17564157.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3533546.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3732207.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3150103.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>12762644.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>12277990.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>16201961.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>14092018.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>10715887.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>6952474.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1975699.9</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1492254.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>138978000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>124942000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1978695.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>604713.9</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4892000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>292000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2399262.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1898512.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1846019.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1500186.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1454162.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1482717.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1404251.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1382102.0</v>
       </c>
       <c r="AS36">
         <v>1382102.0</v>
       </c>
-      <c r="AT36"/>
+      <c r="AT36">
+        <v>1382102.0</v>
+      </c>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
-      <c r="BV36">
+      <c r="BV36"/>
+      <c r="BW36">
         <v>3106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37535.0</v>
       </c>
       <c r="BX36">
         <v>37535.0</v>
       </c>
+      <c r="BY36">
+        <v>37535.0</v>
+      </c>
     </row>
-    <row r="37" spans="1:76">
+    <row r="37" spans="1:77">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37">
-[...1 lines deleted...]
-      </c>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37"/>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
-      <c r="AV37"/>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
+      <c r="BY37"/>
     </row>
-    <row r="38" spans="1:76">
+    <row r="38" spans="1:77">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>46800000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>29531000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>61846000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>48173000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>33867000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>37092000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>57109000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>62835000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>77272000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>77368000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>58971000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>61668000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>57763000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>56223000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>57636000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>75202000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>93335000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>103981000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>52012025.22</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>138978000.0</v>
       </c>
-      <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38">
         <v>124942000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>5955000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>122845755.28</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>66522503.8</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>64442730.43</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>30202058.14</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>13397827.06</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>13672785.44</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1378723.4</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1337075.2</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1239072.32</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1279759.67</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1345553.51</v>
       </c>
-      <c r="AT38">
-[...1 lines deleted...]
-      </c>
       <c r="AU38">
         <v>0.0</v>
       </c>
-      <c r="AV38"/>
+      <c r="AV38">
+        <v>0.0</v>
+      </c>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
+      <c r="BY38"/>
     </row>
-    <row r="39" spans="1:76">
+    <row r="39" spans="1:77">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>13139870.0</v>
+      </c>
+      <c r="C39">
         <v>62640000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>59458000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>11927143.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10820459.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10503943.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13702598.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>24595441.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11581171.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10076850.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16169882.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18389985.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8918551.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>48057598.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>60463637.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>68017723.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>18389985.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>8918551.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>48057598.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>27273633.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>50921544.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>26621042.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>21082469.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>39952761.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>49754939.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>65396707.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>48995782.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>24415972.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>17918557.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>31640409.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>23800667.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>12098392.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1644576.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1347416.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1733031.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4879231.9</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>819408.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1287164.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>242434.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>733189.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1549471.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>819408.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1287164.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>242434.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>733189.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>610967.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>103937.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500.0</v>
       </c>
       <c r="AW39">
         <v>1500.0</v>
       </c>
       <c r="AX39">
+        <v>1500.0</v>
+      </c>
+      <c r="AY39">
         <v>62124.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>62170.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>62240.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>62309.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1755.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1500.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>7635.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500.0</v>
       </c>
       <c r="BF39">
         <v>1500.0</v>
       </c>
       <c r="BG39">
         <v>1500.0</v>
       </c>
       <c r="BH39">
         <v>1500.0</v>
       </c>
       <c r="BI39">
         <v>1500.0</v>
       </c>
       <c r="BJ39">
         <v>1500.0</v>
       </c>
       <c r="BK39">
+        <v>1500.0</v>
+      </c>
+      <c r="BL39">
         <v>4681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500.0</v>
       </c>
       <c r="BM39">
         <v>1500.0</v>
       </c>
       <c r="BN39">
+        <v>1500.0</v>
+      </c>
+      <c r="BO39">
         <v>14682.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>6000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>10500.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>15000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>19500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500.0</v>
       </c>
       <c r="BT39">
         <v>1500.0</v>
       </c>
       <c r="BU39">
+        <v>1500.0</v>
+      </c>
+      <c r="BV39">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500.0</v>
       </c>
       <c r="BW39">
         <v>12500.0</v>
       </c>
-      <c r="BX39"/>
+      <c r="BX39">
+        <v>12500.0</v>
+      </c>
+      <c r="BY39"/>
     </row>
-    <row r="40" spans="1:76">
+    <row r="40" spans="1:77">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>9363135.0</v>
+      </c>
+      <c r="C40">
         <v>8199000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1787000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>8621026.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>44844361.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>54163170.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>34871382.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>45853155.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>41423195.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>52868740.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>52268006.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>75664007.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>63733116.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>74455839.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>97920683.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>93366386.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>75664007.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>69443400.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>80194839.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>53247018.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>36315314.9</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>48096527.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>60411664.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>89250263.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>96717135.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>121535071.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>128067835.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>22420605.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>30603313.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>11259204.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>12646360.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>21490654.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>23248443.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>136812576.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>10029102.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>13267862.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>186270.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>178930.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>310138.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>369183.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>13267862.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>186270.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>178930.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>310138.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>369183.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>189085.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1586499.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-33550.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-7196.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-2429.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-12857.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-24345.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-11106.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-8015.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>64945.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-46668.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-11237.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-816.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-10426.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-15443.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>169.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-3524.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-12084.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-15322.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1957.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-773.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>11499.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-8330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327.0</v>
       </c>
       <c r="BR40">
         <v>327.0</v>
       </c>
       <c r="BS40">
+        <v>327.0</v>
+      </c>
+      <c r="BT40">
         <v>-6277.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-6575.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>5008.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-1365.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>8620.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>10600.0</v>
       </c>
     </row>
-    <row r="41" spans="1:76">
+    <row r="41" spans="1:77">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>75325000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>86913000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>101083000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>121734000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>40287000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>17546000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>38013000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>51703000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>92043000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>117837000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>64424000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4122000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>5810000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>73898000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>89753000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>154690000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>281260000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>395942000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>86446693.06</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>163602000.0</v>
       </c>
-      <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41">
         <v>71660000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>21868000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1416500.6</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3082580.54</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>8119552.64</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>9119657.48</v>
       </c>
-      <c r="AM41">
-[...1 lines deleted...]
-      </c>
       <c r="AN41">
         <v>0.0</v>
       </c>
       <c r="AO41">
         <v>0.0</v>
       </c>
       <c r="AP41">
         <v>0.0</v>
       </c>
       <c r="AQ41">
         <v>0.0</v>
       </c>
       <c r="AR41">
         <v>0.0</v>
       </c>
       <c r="AS41">
         <v>0.0</v>
       </c>
       <c r="AT41">
         <v>0.0</v>
       </c>
       <c r="AU41">
         <v>0.0</v>
       </c>
-      <c r="AV41"/>
+      <c r="AV41">
+        <v>0.0</v>
+      </c>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
+      <c r="BY41"/>
     </row>
-    <row r="42" spans="1:76">
+    <row r="42" spans="1:77">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
+        <v>160521760.0</v>
+      </c>
+      <c r="C42">
         <v>158740000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>158753000.0</v>
       </c>
-      <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>-1.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-2.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-1.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>-54862000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-6782909000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-60255000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-57916000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-54508000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-61919000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-67620000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-66232000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-65511000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>314450000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-67107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9765000.0</v>
       </c>
       <c r="X42">
         <v>9765000.0</v>
       </c>
       <c r="Y42">
+        <v>9765000.0</v>
+      </c>
+      <c r="Z42">
         <v>-39647000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-32474000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-207341000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-188285000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-93095000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-54277753.34</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>84581000.0</v>
       </c>
-      <c r="AF42"/>
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>4387000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-4134000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>26172977.28</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>31263890.0</v>
       </c>
-      <c r="AK42">
-[...1 lines deleted...]
-      </c>
       <c r="AL42">
         <v>0.0</v>
       </c>
       <c r="AM42">
         <v>0.0</v>
       </c>
       <c r="AN42">
         <v>0.0</v>
       </c>
       <c r="AO42">
         <v>0.0</v>
       </c>
       <c r="AP42">
         <v>0.0</v>
       </c>
       <c r="AQ42">
         <v>0.0</v>
       </c>
       <c r="AR42">
         <v>0.0</v>
       </c>
       <c r="AS42">
         <v>0.0</v>
       </c>
       <c r="AT42">
         <v>0.0</v>
       </c>
       <c r="AU42">
         <v>0.0</v>
       </c>
-      <c r="AV42"/>
-      <c r="AW42">
+      <c r="AV42">
+        <v>0.0</v>
+      </c>
+      <c r="AW42"/>
+      <c r="AX42">
         <v>192512.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150987.0</v>
       </c>
       <c r="AY42">
         <v>150987.0</v>
       </c>
       <c r="AZ42">
-        <v>178528.0</v>
+        <v>150987.0</v>
       </c>
       <c r="BA42">
         <v>178528.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42">
+      <c r="BB42">
+        <v>178528.0</v>
+      </c>
+      <c r="BC42"/>
+      <c r="BD42">
         <v>1848395.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1837145.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1837075.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2006872.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2003373.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2063023.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2053847.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2053328.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2082650.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2081703.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1977101.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>404295.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1942234.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1942089.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1940765.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1934099.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1934589.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1861768.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1861278.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1856339.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430000.0</v>
       </c>
       <c r="BX42">
         <v>430000.0</v>
       </c>
+      <c r="BY42">
+        <v>430000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:76">
+    <row r="43" spans="1:77">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-      <c r="AB43">
-[...1 lines deleted...]
-      </c>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-[...3 lines deleted...]
-      <c r="AH43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
+      <c r="BY43"/>
     </row>
-    <row r="44" spans="1:76">
+    <row r="44" spans="1:77">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-      <c r="AB44">
-[...1 lines deleted...]
-      </c>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AF44"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44"/>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
-      <c r="AV44"/>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
+      <c r="BY44"/>
     </row>
-    <row r="45" spans="1:76">
+    <row r="45" spans="1:77">
       <c r="A45" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>292447000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>559773000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>555513000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>557638000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>554029000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>562003000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>547566000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>551136000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>542439000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>571691000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>540051000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>539595000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>606093000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>677385000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>712190000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>937479000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>946380000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1054862000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1001917000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>972788000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>765567000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>627149000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>534237000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>449872000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45">
         <v>246352000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>191239000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>117251000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>71385000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>45523000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>25885942.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>15702495.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>11788771.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>11370484.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>11375411.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>11063228.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>11027598.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>10785521.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>9471132.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>8586593.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>653.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>706.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>782.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>858.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>933.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1009.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1117.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1224.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1333.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1441.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1547.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1652.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1758.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>953.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1055.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>168479.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>160392.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>74050.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>72921.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1654.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1800.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1945.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2154.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>2362.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>2571.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>2779.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>2943.0</v>
       </c>
-      <c r="BW45"/>
       <c r="BX45"/>
+      <c r="BY45"/>
     </row>
-    <row r="46" spans="1:76">
+    <row r="46" spans="1:77">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>124007641.0</v>
+      </c>
+      <c r="C46">
         <v>259110000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>262194000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>267515121.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>266566323.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>270478317.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>276030743.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>283538118.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>294837530.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>295665939.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>305873056.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>307340933.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>322988995.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>315779186.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>317170608.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>233409147.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>307340933.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>322988995.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>315779186.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>605330264.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>677059830.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>713799973.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>933867546.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>942388109.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1047617627.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1029234132.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>973777440.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>768493348.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>628325730.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>532543958.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>451097667.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>248041227.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>191306244.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>118965384.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>71017510.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>45684359.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>25907033.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>15818296.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>11782640.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>11322343.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>45684359.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>25907033.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>15818296.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>11782640.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>11322343.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>11451703.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>11034814.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>706.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>782.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>858.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>933.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1009.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1117.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1224.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1333.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1441.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1547.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1652.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1758.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>953.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1055.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>168479.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>160392.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>74050.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>72921.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1654.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1800.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1945.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2154.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2362.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>2571.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>2779.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2943.0</v>
       </c>
       <c r="BV46">
         <v>2943.0</v>
       </c>
-      <c r="BW46"/>
+      <c r="BW46">
+        <v>2943.0</v>
+      </c>
       <c r="BX46"/>
+      <c r="BY46"/>
     </row>
-    <row r="47" spans="1:76">
+    <row r="47" spans="1:77">
       <c r="A47" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>306098000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>322969000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>316438000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>317800000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>230304000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>340351000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>569207000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>583865000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>598278000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>668572000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>699012000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>921400000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>928228000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1036490000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>982099000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>972788000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>765567000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>627149000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>379007185.8</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>438984000.0</v>
       </c>
-      <c r="AF47"/>
-      <c r="AG47">
+      <c r="AG47"/>
+      <c r="AH47">
         <v>242858000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>189389000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>93464328.42</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>57066911.82</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>35112225.22</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>19444152.33</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>11684774.52</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>8979358.67</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>8797678.92</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>8745963.4</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>7992919.59</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>8282388.28</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>8632834.39</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>7464533.42</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>7389209.19</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
+      <c r="BY47"/>
     </row>
-    <row r="48" spans="1:76">
+    <row r="48" spans="1:77">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>-6458555593.0</v>
+      </c>
+      <c r="C48">
         <v>-6404444000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-6405953000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-6415347487.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-6331152780.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-6348804445.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-6371028615.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-6361974042.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-6379046659.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-6368343192.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-6321608756.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-6321874829.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-6292654581.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-6162089646.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-6092177056.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-6036830475.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-6321874829.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-6297222863.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-6162089646.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-4315647148.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-4187724775.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-4034185095.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-3717920054.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-3580842802.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1706014751.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1623591092.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-289439094.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-284722194.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-284110082.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-121958275.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>112634035.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>88350691.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-35933630.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-16958383.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-24497234.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-28526756.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-23629306.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-23957745.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-22496004.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-16844390.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-28526756.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-23629306.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-23957745.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-22496004.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-16844390.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-9584162.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-12073102.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-1533941.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-1465410.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-1374027.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-1344927.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-1329553.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-1224894.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-1151840.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-1085735.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-936819.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-738656.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-697017.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-661891.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-688081.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-633327.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-412494.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-399877.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-365584.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-317776.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-291298.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-339602.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-321678.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-304082.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-274433.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-252114.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-176019.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-153559.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-148884.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1471.0</v>
       </c>
       <c r="BX48">
         <v>1471.0</v>
       </c>
+      <c r="BY48">
+        <v>1471.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:76">
+    <row r="49" spans="1:77">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-      <c r="AB49">
-[...1 lines deleted...]
-      </c>
+      <c r="AB49"/>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
-      <c r="AF49"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
+      <c r="AG49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
+      <c r="AI49"/>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
         <v>0.0</v>
       </c>
       <c r="AP49">
         <v>0.0</v>
       </c>
       <c r="AQ49">
         <v>0.0</v>
       </c>
       <c r="AR49">
         <v>0.0</v>
       </c>
       <c r="AS49">
         <v>0.0</v>
       </c>
       <c r="AT49">
         <v>0.0</v>
       </c>
       <c r="AU49">
         <v>0.0</v>
       </c>
-      <c r="AV49"/>
+      <c r="AV49">
+        <v>0.0</v>
+      </c>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
+      <c r="BY49"/>
     </row>
-    <row r="50" spans="1:76">
+    <row r="50" spans="1:77">
       <c r="A50" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>69</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>61775000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>59757000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>59841000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>21513000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>53133000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>53689000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>49209000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>52361000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>20137000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>41827000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>74546000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>142142000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>25849000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>33168000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>26854000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>38102000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>38334000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>37280000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>34749000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>67104000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>74621000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>137194000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>152618000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>53652000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>57687000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>274594000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>249667000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>220754000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>6275846.9</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>138000.0</v>
       </c>
-      <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>2249000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2361000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>252690.31</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>53493484.69</v>
       </c>
-      <c r="AK50">
-[...1 lines deleted...]
-      </c>
       <c r="AL50">
         <v>0.0</v>
       </c>
       <c r="AM50">
         <v>0.0</v>
       </c>
       <c r="AN50">
         <v>0.0</v>
       </c>
       <c r="AO50">
         <v>0.0</v>
       </c>
       <c r="AP50">
         <v>0.0</v>
       </c>
       <c r="AQ50">
         <v>0.0</v>
       </c>
       <c r="AR50">
         <v>0.0</v>
       </c>
       <c r="AS50">
         <v>0.0</v>
       </c>
       <c r="AT50">
         <v>0.0</v>
       </c>
       <c r="AU50">
         <v>0.0</v>
       </c>
-      <c r="AV50"/>
+      <c r="AV50">
+        <v>0.0</v>
+      </c>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
+      <c r="BY50"/>
     </row>
-    <row r="51" spans="1:76">
+    <row r="51" spans="1:77">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>23920656.0</v>
+      </c>
+      <c r="C51">
         <v>100995000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>100336000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>102126862.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>103982013.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>100913214.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>100805202.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>102035307.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>104973837.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>103348717.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>126610750.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>156290396.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>227536085.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>224090710.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>322492875.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>269426529.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>156290396.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>227536085.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>224090710.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>399047187.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>480687141.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>494488316.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>505091707.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>529006166.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>588640497.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>618539802.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>796537350.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>647289816.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>640299154.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>346454564.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>291896105.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>204604410.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>209246550.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>321633.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>76217601.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>64113451.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>22633990.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>24959666.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>16815485.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>10640738.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>73881953.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>22633990.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>24959666.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>16815485.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>10640738.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>9953654.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>9399419.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500438.0</v>
       </c>
       <c r="AW51">
         <v>500438.0</v>
       </c>
-      <c r="AX51"/>
+      <c r="AX51">
+        <v>500438.0</v>
+      </c>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
+      <c r="BY51"/>
     </row>
-    <row r="52" spans="1:76">
+    <row r="52" spans="1:77">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>5743804.0</v>
+      </c>
+      <c r="C52">
         <v>67796000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>65345000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>65649034.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>26739452.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>59265190.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>58656107.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>53989653.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>57316830.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>24981106.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>46901731.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>79404443.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>147564134.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>31097084.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>39130988.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>32996103.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>79404443.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>147564134.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>31097084.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>40885482.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>73158863.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>74789687.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>136665486.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>151974246.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>53283539.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>59259827.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>274873293.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>250621341.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>221168204.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>8531874.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1202265.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2467805.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2560898.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>74066.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>70633.9</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>69244.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>67346.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1687452.4</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1668140.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>6021803.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>69244.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>67346.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1687452.4</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1668140.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>6021803.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>5926827.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>6374172.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500438.0</v>
       </c>
       <c r="AW52">
         <v>500438.0</v>
       </c>
-      <c r="AX52"/>
+      <c r="AX52">
+        <v>500438.0</v>
+      </c>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
+      <c r="BY52"/>
     </row>
-    <row r="53" spans="1:76">
+    <row r="53" spans="1:77">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53">
+        <v>52347930.0</v>
+      </c>
+      <c r="C53">
         <v>52087000.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>550815.0</v>
       </c>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
       <c r="G53">
         <v>0.0</v>
       </c>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53">
         <v>4043041.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4183352.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>1331000.0</v>
       </c>
-      <c r="M53">
-[...1 lines deleted...]
-      </c>
       <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53">
         <v>186345.8</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>371459.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1330680.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1331000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1677000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>186345.8</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3746278.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6690786.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>4277647.6</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>17080943.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>7036193.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>11752728.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>26860920.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>39444078.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>143795559.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>188859696.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>117656949.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>348429711.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>60590637.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>58119429.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>78438358.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>34581055.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>14978905.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1834841.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>41302366.0</v>
       </c>
-      <c r="AM53">
-[...1 lines deleted...]
-      </c>
       <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53">
         <v>71000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>14897618.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1834841.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>41302366.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500.0</v>
       </c>
       <c r="AS53">
         <v>1500.0</v>
       </c>
       <c r="AT53">
-        <v>0.0</v>
+        <v>1500.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
-      <c r="AV53"/>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>1279000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1350000.0</v>
       </c>
       <c r="BI53">
         <v>1350000.0</v>
       </c>
       <c r="BJ53">
+        <v>1350000.0</v>
+      </c>
+      <c r="BK53">
         <v>1400000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>1470000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>1530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570000.0</v>
       </c>
       <c r="BN53">
         <v>1570000.0</v>
       </c>
-      <c r="BO53"/>
+      <c r="BO53">
+        <v>1570000.0</v>
+      </c>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
+      <c r="BY53"/>
     </row>
-    <row r="54" spans="1:76">
+    <row r="54" spans="1:77">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-      <c r="AB54">
-[...1 lines deleted...]
-      </c>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54"/>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
-      <c r="AV54"/>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
+      <c r="BY54"/>
     </row>
-    <row r="55" spans="1:76">
+    <row r="55" spans="1:77">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>602640367.0</v>
+      </c>
+      <c r="C55">
         <v>775292000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>756863000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>841943430.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>847766157.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>865939338.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>807453969.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>838124764.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>840136300.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>817235936.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>815792069.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>831689900.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>926379351.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1014830714.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1158880114.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1124351958.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>831689900.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>926379351.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1014830714.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2721102325.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2833995926.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2836587917.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2746650150.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2916827525.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4685257020.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4799291051.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5612501786.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>5523864347.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5560193150.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4860431919.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4968861796.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1923817719.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1671987710.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>743102692.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>346043353.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>323822757.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>197225729.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>98942902.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>56739266.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>18318658.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>323822757.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>197225729.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>98942902.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>56739266.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>18318658.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>22469642.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>16717789.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1887349.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>582693.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>627784.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>667312.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>718545.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>810719.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>880682.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1002962.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1121220.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1280016.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1308143.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1349486.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1388069.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1418475.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1642247.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1692847.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1729534.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1659521.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1755240.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1612662.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1627417.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1637010.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1659666.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1688262.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1691834.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1712631.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1711579.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>443006.0</v>
       </c>
       <c r="BX55">
         <v>443006.0</v>
       </c>
+      <c r="BY55">
+        <v>443006.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:76">
+    <row r="56" spans="1:77">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>398480122.0</v>
+      </c>
+      <c r="C56">
         <v>445836000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>423845000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>467580429.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>475579289.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>493879255.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>416993296.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>439070412.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>427349332.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>406564295.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>386758356.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>399071995.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>479956713.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>538017334.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>675387945.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>744942745.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>399071995.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>479956713.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>538017334.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>665054010.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>773848346.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>744257670.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>429085639.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>415752900.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>649755878.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>647032020.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>588913385.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>666705750.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>813443418.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>392321746.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>649147785.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>221204461.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>394760759.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>467773990.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>192241222.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>194292249.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>131077239.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>64988388.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>27015007.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>5221672.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>194292249.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>131077239.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>64988388.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>27015007.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>5221672.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>9267405.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3972539.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1886643.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>581911.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>626926.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>666379.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>717536.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>809602.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>879458.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1001629.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1119779.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1278469.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1306491.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1347728.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1387116.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1417420.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1473768.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1532455.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1655484.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1586600.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1753586.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1610862.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1625472.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1634856.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1657304.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1685691.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1689055.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1709688.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1708473.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405471.0</v>
       </c>
       <c r="BX56">
         <v>405471.0</v>
       </c>
+      <c r="BY56">
+        <v>405471.0</v>
+      </c>
     </row>
-    <row r="57" spans="1:76">
+    <row r="57" spans="1:77">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>67102963.0</v>
+      </c>
+      <c r="C57">
         <v>145935000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>124116000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>157653552.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>110225924.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>149706440.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>108916941.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>116724419.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>124837434.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>107386057.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>117600234.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>171896050.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>237751718.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>131891763.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>166050145.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>145193257.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>171896050.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>242320000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>131891763.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>116228547.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>131644775.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>150171711.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>228436589.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>271107607.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>205019272.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>219755581.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>465037517.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>438032987.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>342833058.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>118563068.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>99207554.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>75680403.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>56165742.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>160824608.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>23440702.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>23547169.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4443749.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4485000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3814403.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>7961424.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>23547169.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4443749.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4485000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3814403.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>7961424.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>6886286.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>7960673.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>533988.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>7196.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2429.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>12857.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>24345.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>11106.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>8015.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>64945.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>46668.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>11237.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>816.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>10426.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>15443.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>169.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>3524.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>12084.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>15322.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1957.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>773.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>11499.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>8330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327.0</v>
       </c>
       <c r="BR57">
         <v>327.0</v>
       </c>
       <c r="BS57">
+        <v>327.0</v>
+      </c>
+      <c r="BT57">
         <v>6277.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>6575.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>5658.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>5169.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12580.0</v>
       </c>
       <c r="BX57">
         <v>12580.0</v>
       </c>
+      <c r="BY57">
+        <v>12580.0</v>
+      </c>
     </row>
-    <row r="58" spans="1:76">
+    <row r="58" spans="1:77">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>89485657.0</v>
+      </c>
+      <c r="C58">
         <v>207466000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>189763000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>250375567.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>242672424.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>253956414.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>225432461.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>236186995.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>237216168.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>258998846.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>268474282.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>324061918.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>404642050.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>425079398.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>569996576.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>462156412.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>324061918.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>409210334.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>425079398.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>685966659.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>656953487.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>634439976.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>600968931.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>802557422.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>813766728.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>871235658.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1141548910.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1117036567.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1158648921.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>574008137.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>553949124.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>349968379.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>284727081.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>179393196.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>112035258.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>104113733.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>39300187.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>27757215.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>18961748.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>12580402.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>113882237.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>39300187.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>27757215.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>18961748.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>12580402.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>10913114.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>10985920.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>533988.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>7196.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2429.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>12857.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>24345.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>11106.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>8015.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>64945.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>46668.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>11237.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>816.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>10426.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>15443.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>169.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3524.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>12084.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>15322.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1957.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>773.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>11499.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>8330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327.0</v>
       </c>
       <c r="BR58">
         <v>327.0</v>
       </c>
       <c r="BS58">
+        <v>327.0</v>
+      </c>
+      <c r="BT58">
         <v>6277.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>6575.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>5658.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>5169.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12580.0</v>
       </c>
       <c r="BX58">
         <v>12580.0</v>
       </c>
+      <c r="BY58">
+        <v>12580.0</v>
+      </c>
     </row>
-    <row r="59" spans="1:76">
+    <row r="59" spans="1:77">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-      <c r="AB59">
-[...1 lines deleted...]
-      </c>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59"/>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
-      <c r="AV59"/>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
+      <c r="BY59"/>
     </row>
-    <row r="60" spans="1:76">
+    <row r="60" spans="1:77">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>513154708.0</v>
+      </c>
+      <c r="C60">
         <v>536360000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>531911000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>554623760.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>563911753.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>572534422.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>542285468.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>561240165.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>560749681.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>516493568.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>502193436.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>475447253.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>490674377.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>553901400.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>551200745.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>661684668.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>475447253.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>486106094.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>553901400.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2035135664.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2177042439.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2202147939.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2145681218.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2138523366.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3891167223.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3948441463.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>4471028950.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>4402400922.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4395714309.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4278788056.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4411505413.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1569256059.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1376552863.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>556817172.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>234008094.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>219709022.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>157925540.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>71185686.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>37777516.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>5738255.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>209940520.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>157925540.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>71185686.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>37777516.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>5738255.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>11556527.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>5731867.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1353361.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>575497.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>625355.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>654455.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>694200.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>799613.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>872667.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>938017.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1074552.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1268779.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1307327.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1339060.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1372626.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1418306.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1638723.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1680763.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1714212.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1657564.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1754467.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1601163.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1619087.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1636683.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1659666.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1681985.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1685259.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1706973.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1706410.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430426.0</v>
       </c>
       <c r="BX60">
         <v>430426.0</v>
       </c>
+      <c r="BY60">
+        <v>430426.0</v>
+      </c>
     </row>
-    <row r="61" spans="1:76">
+    <row r="61" spans="1:77">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-      <c r="AB61">
-[...1 lines deleted...]
-      </c>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
-      <c r="AF61"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61"/>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
-      <c r="AV61"/>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
+      <c r="BY61"/>
     </row>
-    <row r="62" spans="1:76">
+    <row r="62" spans="1:77">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
-      <c r="AB62">
-[...1 lines deleted...]
-      </c>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-[...3 lines deleted...]
-      <c r="AH62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
+      <c r="BY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -14323,7418 +14604,7581 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>183943000.0</v>
+      </c>
+      <c r="C2">
         <v>155686000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>138821000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>209020000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>200114000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>266810000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>288638000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>103096000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11677000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2011000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>-763000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>304796.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
+      <c r="U2"/>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>14192000.0</v>
+      </c>
+      <c r="C3">
         <v>22547000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>33071000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>52589000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>93660000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>98076000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>114720000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>88255000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12260000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1087000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>593000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>304796.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>303.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>432.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>422.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>409.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>583.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>834.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>490.0</v>
       </c>
-      <c r="T3"/>
+      <c r="U3"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>-1612000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-9844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000.0</v>
       </c>
       <c r="I4">
         <v>144000.0</v>
       </c>
       <c r="J4">
         <v>144000.0</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
+        <v>144000.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5">
+        <v>-54715000.0</v>
+      </c>
+      <c r="C5">
         <v>28802000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-45413000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-187589000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1648307000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-633361000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3263619000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-291240000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>89089000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-15972000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5253000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9546318.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-298630.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-402878.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-330785.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-185771.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-57767.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-145349.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-177037.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1246.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>-40523000.0</v>
+      </c>
+      <c r="C6">
         <v>51349000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-12342000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-135000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1554647000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-535285000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3148899000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-202985000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>101349000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-14885000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4660000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-9241522.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-298327.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-402446.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-330363.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-185362.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-57184.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-144515.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-176547.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1246.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>-9844000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>144000.0</v>
       </c>
-      <c r="I8">
-[...1 lines deleted...]
-      </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>136650000.0</v>
+      </c>
+      <c r="C9">
         <v>187607000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>131460000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>14784000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>21225000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-21558000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-19935000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>142440000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>43519000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>16056000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2202000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-304796.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>40834.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>52010.0</v>
       </c>
-      <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>-56524000.0</v>
+      </c>
+      <c r="C10">
         <v>20382000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-59599000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-783702001.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1720120000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-699798000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3339734000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-330649000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>77327000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-17264000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5872000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-9726077.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-399705.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-393489.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-315760.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-353772.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
+      <c r="U10"/>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11">
+        <v>2095000.0</v>
+      </c>
+      <c r="C11">
         <v>4619000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-554000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>16546999.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2141000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-6321000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-82235000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-29909000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8100000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4296000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-149000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-207708.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7855.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>-31275.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-13861.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>310.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-51761.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1267.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12">
+        <v>1809000.0</v>
+      </c>
+      <c r="C12">
         <v>8420000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14186000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>39461234.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>71813000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>66437000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>76115000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>39409000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11762000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1292000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>619000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>177412.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>101075.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9389.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15025.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>745.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>484.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>310.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>249.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13">
+        <v>5847000.0</v>
+      </c>
+      <c r="C13">
         <v>11505000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>12813000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9876000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4507000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5745000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>56593000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>70885000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>190422000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>782000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>457260.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
+      <c r="U13"/>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      <c r="D14">
+        <v>151</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>2062000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>355000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1464000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-24356000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4562000.0</v>
       </c>
       <c r="J14">
         <v>4562000.0</v>
       </c>
       <c r="K14">
         <v>4562000.0</v>
       </c>
       <c r="L14">
         <v>4562000.0</v>
       </c>
-      <c r="M14"/>
+      <c r="M14">
+        <v>4562000.0</v>
+      </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15">
+        <v>-135964000.0</v>
+      </c>
+      <c r="C15">
         <v>1591000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-69326000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-816627000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1717624000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-693625000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3282694000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-293509000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>71936000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-12968000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5723000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-9518369.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-399705.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-393489.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-315760.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-322497.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-43906.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-145659.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-177286.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1267.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-1717624000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-693625000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-3283671000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-293509000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>71936000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-12968000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-5723510.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-9518369.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17">
+        <v>-58619000.0</v>
+      </c>
+      <c r="C17">
         <v>15763000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-59045000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1750022000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1717979000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-693477000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3300493000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-297924000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>69227000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-12968000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-5723506.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-9518369.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>4038000.0</v>
+      </c>
+      <c r="C18">
         <v>3085000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1373000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-51525000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-67306000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-60692000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-72548000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-37346000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10648000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5721000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1370723.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
+        <v>-46662000.0</v>
+      </c>
+      <c r="C21">
         <v>4948000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-46453000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-207193000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-231449000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-282818000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-465782000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-318278000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-95772000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-11192000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4590000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4367176.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-306485.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-402878.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-330785.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-202079.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-58251.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-145349.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-229047.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1246.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="M22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
+      <c r="U22"/>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>367255000.0</v>
+      </c>
+      <c r="C23">
         <v>338345000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>316734000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>430997000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>452788000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>528070000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>734485000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>563814000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>150968000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29259000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6029000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4367176.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>306485.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>402878.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>330785.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>201334.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>57767.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>186183.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>281057.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1246.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
+      <c r="U24"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>14192000.0</v>
+      </c>
+      <c r="C25">
         <v>22547000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>33071000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>65230000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>93660000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>98076000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>114891000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>88259000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12260000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1087000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
+        <v>4022000.0</v>
+      </c>
+      <c r="C26">
         <v>3676000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3572000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5771000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10389000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11447000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>26027000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>14778000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1679000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>314000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>565000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>432384.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>307926.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>59641000.0</v>
+      </c>
+      <c r="C27">
         <v>56281000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>51937000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>68035000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>62025000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>55198000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>90216000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>99272000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>29445000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10270000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1706000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1021807.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>248213.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>142944.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>61266.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>18970.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7198.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>113860000.0</v>
+      </c>
+      <c r="C28">
         <v>110187000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>104939000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>102440000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>126969000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>139680000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>255537000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>266108000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>80415000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14397000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3928000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2608189.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>280666.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>152642.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>250022.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>181955.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>49986.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>185349.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>228557.0</v>
       </c>
-      <c r="T28"/>
+      <c r="U28"/>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>2095000.0</v>
+      </c>
+      <c r="C29">
         <v>4619000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-554000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-13640000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2141000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6321000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-83403000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-29909000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4296000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-148840.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>183312000.0</v>
+      </c>
+      <c r="C30">
         <v>182659000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>177913000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>221977000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>252674000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>261260000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>445847000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>460718000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>139291000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27248000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6792000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4367176.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>306485.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>402878.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>330785.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>201334.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>57767.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>186183.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>281057.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1246.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B31">
+        <v>-9862000.0</v>
+      </c>
+      <c r="C31">
         <v>15434000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-13146000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-576509001.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1488671000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-416980000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2873952000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-12371000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>173099000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6072000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1282000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5063279.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-93220.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>9389.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>15025.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-167256.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
-      <c r="S31">
+      <c r="S31"/>
+      <c r="T31">
         <v>229047.0</v>
       </c>
-      <c r="T31"/>
+      <c r="U31"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B32">
+        <v>320593000.0</v>
+      </c>
+      <c r="C32">
         <v>343293000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>270281000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>223804000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>221339000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>245252000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>268703000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>245536000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>55196000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>18067000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1439000.0</v>
       </c>
-      <c r="L32">
-[...2 lines deleted...]
-      <c r="M32"/>
+      <c r="M32">
+        <v>0.0</v>
+      </c>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>40834.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>52010.0</v>
       </c>
-      <c r="T32"/>
+      <c r="U32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX32"/>
+  <dimension ref="A1:BY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BV1" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
+      <c r="BY1" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>19938393.0</v>
+      </c>
+      <c r="C2">
         <v>47571000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>58075000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9203000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>68637000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9203000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>38957000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38889000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16244000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>39393000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28718000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48712000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>51894864.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>77849000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>50971000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>45825000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>64623000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>55006000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>34660000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34673000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>136597000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>55460000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32573000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>216681000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>53896000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>42228000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>29549000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>31941000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12523000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22036000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21624000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>-1460000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8485000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5213000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>-561000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>89061.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>-607000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>-476000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2985000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5428687.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>-3971956.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>-2219696.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2219696.0</v>
       </c>
-      <c r="AR2">
-[...1 lines deleted...]
-      </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
-      <c r="AW2"/>
+      <c r="AW2">
+        <v>0.0</v>
+      </c>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
+      <c r="BY2"/>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>-4617000.0</v>
+      </c>
+      <c r="C3">
         <v>6392000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6235000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5430000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5953000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5430000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5424000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5740000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6894000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7727000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7529000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9924000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>319243.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12205000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9959000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21090000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21976000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>26007000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>24587000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>35179000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19819000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>25683000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>26754000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>26018000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>27782000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>31486000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>29493000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>16895000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>29383000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>25957000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16024000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>9591000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1214000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>679000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>776000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>335234.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>281000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>312000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>159000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>150416.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>149897.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>129595.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>163308.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-93124.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-143519.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>541439.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>53.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76.0</v>
       </c>
       <c r="AW3">
         <v>76.0</v>
       </c>
       <c r="AX3">
+        <v>76.0</v>
+      </c>
+      <c r="AY3">
         <v>75.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>76.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>108.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>107.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>109.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105.0</v>
       </c>
       <c r="BE3">
         <v>105.0</v>
       </c>
       <c r="BF3">
-        <v>106.0</v>
+        <v>105.0</v>
       </c>
       <c r="BG3">
         <v>106.0</v>
       </c>
       <c r="BH3">
+        <v>106.0</v>
+      </c>
+      <c r="BI3">
         <v>102.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>103.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>101.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146.0</v>
       </c>
       <c r="BM3">
         <v>146.0</v>
       </c>
       <c r="BN3">
         <v>146.0</v>
       </c>
       <c r="BO3">
+        <v>146.0</v>
+      </c>
+      <c r="BP3">
         <v>145.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>209.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>208.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>209.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>208.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>163.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>164.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163.0</v>
       </c>
       <c r="BW3">
         <v>163.0</v>
       </c>
-      <c r="BX3"/>
+      <c r="BX3">
+        <v>163.0</v>
+      </c>
+      <c r="BY3"/>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:77">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4">
         <v>-6127000.0</v>
       </c>
       <c r="N4">
         <v>-6127000.0</v>
       </c>
       <c r="O4">
         <v>-6127000.0</v>
       </c>
-      <c r="P4"/>
+      <c r="P4">
+        <v>-6127000.0</v>
+      </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
-[...1 lines deleted...]
-      </c>
+      <c r="T4"/>
       <c r="U4">
         <v>754000.0</v>
       </c>
       <c r="V4">
         <v>754000.0</v>
       </c>
       <c r="W4">
-        <v>-2366000.0</v>
+        <v>754000.0</v>
       </c>
       <c r="X4">
         <v>-2366000.0</v>
       </c>
       <c r="Y4">
         <v>-2366000.0</v>
       </c>
       <c r="Z4">
         <v>-2366000.0</v>
       </c>
-      <c r="AA4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA4">
+        <v>-2366000.0</v>
+      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4"/>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
-      <c r="AW4"/>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
+      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:77">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5">
+        <v>-20559895.0</v>
+      </c>
+      <c r="C5">
         <v>2184000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>-44753000.0</v>
+      </c>
+      <c r="E5">
         <v>34011000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-17385000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>34011000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2739000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9437000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-11984000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-14624000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4666000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-14893000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
+        <v>472101454.0</v>
+      </c>
+      <c r="O5">
         <v>-57019000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-53294000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-605369000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-986579000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-59607000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3248000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-122965000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-143764000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-278205000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-83426000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1907080000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-139314000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1303478000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>47817000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>20433000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-155128000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-269752000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>117241000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>86901000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-20403000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>11649000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4830000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-12008253.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>829000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3565000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5743000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7349014.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2681558.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>705766.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1168187.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>29097763.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-743073.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-6251796.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-497308.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-131973.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-94540.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-30776.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-39695.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-107247.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-75206.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-70474.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-151951.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-213558.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-45331.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-38998.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-40706.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-54585.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-220723.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-47777.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-37748.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-61940.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-26384.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-10113.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-24957.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-17525.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-29570.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-32402.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-92360.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-40398.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-4619.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-164960.0</v>
       </c>
       <c r="BW5">
         <v>-164960.0</v>
       </c>
-      <c r="BX5"/>
+      <c r="BX5">
+        <v>-164960.0</v>
+      </c>
+      <c r="BY5"/>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:77">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>-25176895.0</v>
+      </c>
+      <c r="C6">
         <v>8576000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>-38518000.0</v>
+      </c>
+      <c r="E6">
         <v>39441000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11432000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>39441000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8163000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15177000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5090000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6897000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12195000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4969000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
+        <v>472420697.0</v>
+      </c>
+      <c r="O6">
         <v>-44814000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-43335000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-584279000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-964603000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-33600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>27835000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-87786000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-123945000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-252522000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-56672000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1881062000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-111532000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1271992000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>77310000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>37328000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-125745000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-243795000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>133265000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>96492000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-19189000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12328000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5606000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-11673019.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1110000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3253000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5584000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-7198598.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2831455.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>835361.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1004879.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>29004639.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-886592.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-5710357.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-924887.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-131897.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-94464.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-30701.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-39619.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-107139.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-75099.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-70365.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-151843.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-213453.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-45226.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-38892.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-40600.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-54483.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-220620.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-47676.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-37645.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-61794.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-26238.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-9967.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-24812.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-17316.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-29362.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-32193.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-92152.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-40235.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-4455.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-164797.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1425.0</v>
       </c>
       <c r="BX6">
         <v>-1425.0</v>
       </c>
+      <c r="BY6">
+        <v>-1425.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:77">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7"/>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
-      <c r="AW7"/>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
+      <c r="BY7"/>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:77">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-2366000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-9844000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-5811000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-9943000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-3800000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>144000.0</v>
       </c>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8"/>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
-      <c r="AW8"/>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
+      <c r="BY8"/>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:77">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>18172841.0</v>
+      </c>
+      <c r="C9">
         <v>46620000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>32291000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>78995000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>21901000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>78995000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>42165000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>44546000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>51167000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24982000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>34401000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>26020000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>19416970.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-16170000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1708000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4390000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-14189000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5580000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>25448000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19933000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-81436000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>12213000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>35020000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-144567000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>19645000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12910000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>44165000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>67001000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>52622000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>32142000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>8050000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>20607000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7615000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6487000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8810000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5846751.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5762000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4360000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>86000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-4208646.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4191186.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2219696.0</v>
       </c>
       <c r="AQ9">
         <v>2219696.0</v>
       </c>
       <c r="AR9">
-        <v>-18500.0</v>
+        <v>2219696.0</v>
       </c>
       <c r="AS9">
         <v>-18500.0</v>
       </c>
       <c r="AT9">
-        <v>0.0</v>
+        <v>-18500.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
-      <c r="AW9"/>
+      <c r="AW9">
+        <v>0.0</v>
+      </c>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
-      <c r="BP9">
-[...1 lines deleted...]
-      </c>
+      <c r="BP9"/>
       <c r="BQ9">
         <v>40834.0</v>
       </c>
-      <c r="BR9"/>
+      <c r="BR9">
+        <v>40834.0</v>
+      </c>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
+      <c r="BY9"/>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:77">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>11443495.0</v>
+      </c>
+      <c r="C10">
         <v>-1579000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-46975000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>32069000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-19991000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>32069000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>603000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7701000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-14041000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-17125000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>567000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-20101000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>468642340.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-67281000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-63864000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-620140000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1012377000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-75511000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-12092000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-138849000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-160754000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-297055000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-98050000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1936152000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-145969000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1327311000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>29941000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12136000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-169121000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-279960000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>108714000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>84642000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-21968000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9989000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4663000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-7176970.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>280000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4078000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-6287000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7586392.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2490289.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>592927.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1369168.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>29040458.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-773178.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-6264257.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-925157.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-237897.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-92963.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-29100.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-39745.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-105414.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-73054.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-68105.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-148916.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-198163.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-41549.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-35126.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-40832.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-54754.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-220833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43892.0</v>
       </c>
       <c r="BK10">
         <v>-43892.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BL10">
+        <v>-43892.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10">
         <v>-26478.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-10196.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ10"/>
       <c r="BR10">
         <v>-29649.0</v>
       </c>
-      <c r="BS10"/>
+      <c r="BS10">
+        <v>-29649.0</v>
+      </c>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>-4675.0</v>
       </c>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
+      <c r="BY10"/>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:77">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11">
+        <v>-4266997.9</v>
+      </c>
+      <c r="C11">
         <v>164000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6190000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>841000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1993000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>841000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1072000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2857000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-711000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-67000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>128000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>96000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-6807703.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-98000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-11977000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1363000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-202000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-368000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-208000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-9970000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-129000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3167000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>611000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-68550000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-12441000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-25136000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>18704000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>14404000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-8926000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-40318000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4533000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5376000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1173000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2794000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1103000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2360746.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>139000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1400000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-674000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-112284.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-36553.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2565.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-40344.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>28725514.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1432533.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-11607.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-196101.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7855.0</v>
       </c>
       <c r="AW11">
         <v>7855.0</v>
       </c>
-      <c r="AX11"/>
+      <c r="AX11">
+        <v>7855.0</v>
+      </c>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>3035.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-11470.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3782.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-3738.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-3690.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>169.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>110.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-31275.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-3455.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-14132.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>94.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-3104.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-7033.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>71.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>7205.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-10083.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-16265.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-17938.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-17588.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-14605.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-204.0</v>
       </c>
       <c r="BX11">
         <v>-204.0</v>
       </c>
+      <c r="BY11">
+        <v>-204.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:77">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12">
+        <v>4294000.0</v>
+      </c>
+      <c r="C12">
         <v>2104283.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
+        <v>2222000.0</v>
+      </c>
+      <c r="E12">
+        <v>1775000.0</v>
+      </c>
+      <c r="F12">
+        <v>2606000.0</v>
+      </c>
+      <c r="G12">
         <v>1942000.0</v>
       </c>
-      <c r="D12">
-[...8 lines deleted...]
-      <c r="G12">
+      <c r="H12">
         <v>2136000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1736000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2057000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2501000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4099000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5208000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3459114.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10262000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10570000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14771000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>25798000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15904000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15340000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15884000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16990000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18850000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14624000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>20375183.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6655000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>23833000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>17876000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8297000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13993000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10208000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8527000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5775210.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1565000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1660000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>167000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4831283.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>549000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>513000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>544000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>237378.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>191269.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>112839.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>200981.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>57305.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>30105.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12461.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10987.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>98069.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1577.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1676.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>50.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1833.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2152.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2369.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>190.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3925.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>110.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>134.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>126.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>169.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>110.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>300.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>166.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>213.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>94.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>83.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>94.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>71.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>79.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75.0</v>
       </c>
       <c r="BS12">
         <v>75.0</v>
       </c>
-      <c r="BT12"/>
-      <c r="BU12">
+      <c r="BT12">
+        <v>75.0</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12">
         <v>56.0</v>
       </c>
-      <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
+      <c r="BY12"/>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:77">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13">
+        <v>1040000.0</v>
+      </c>
+      <c r="C13">
         <v>991000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1848000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1968000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2590000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2601000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2968000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3346000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2889000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3326000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3247000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3351000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>4214000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4067000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>660000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>935000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2461000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>451000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1146000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1467000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1865000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>14498000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>56593000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>18846000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>19614000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>107377000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>70885000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>81455000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
+      <c r="BY13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:77">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14">
+        <v>-9954000.0</v>
+      </c>
+      <c r="C14">
         <v>3723000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1575000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4656000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>326000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>924000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1372000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>1064000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1604000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1433000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>1791000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>283000.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
+      <c r="T14"/>
       <c r="U14">
         <v>0.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="V14">
+        <v>0.0</v>
+      </c>
+      <c r="W14"/>
+      <c r="X14">
         <v>1464000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-24356000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-19813000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-19845000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-76000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4410000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5819000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5616659.33</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3398000.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>4562000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10704000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5414906.34</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>5430490.05</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
-      <c r="AW14"/>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
+      <c r="BY14"/>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:77">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15">
+        <v>-57044036.0</v>
+      </c>
+      <c r="C15">
         <v>1820000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-51474000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31669000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-24557000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>31669000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12041000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6520000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-17406000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-17036000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-523000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-26898000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>472026215.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-65392000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-51604000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-618422000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1012175000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-74776000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-11884000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-128125000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-160625000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-297924000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-101392000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1872903000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-139371000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1292349000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9823000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-193000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-158354000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-237752000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>105462000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>79869000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-19215000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>7722000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3560000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-4816224.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>141000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-2678000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-5613000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-7474108.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2526842.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>592927.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1369168.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>29248166.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-773178.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-6252650.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-729056.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-237897.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-92963.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-29100.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-39745.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-105414.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-73054.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-68105.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-148916.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-198163.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-41549.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-35126.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-40832.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-54754.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-220833.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-43892.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-34293.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-47808.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-26478.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-10196.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-17924.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-17596.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-29649.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-22319.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-76095.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-22460.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-4675.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-150355.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204.0</v>
       </c>
       <c r="BX15">
         <v>204.0</v>
       </c>
+      <c r="BY15">
+        <v>204.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:77">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-26898000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-82001000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-65392000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-51604000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-618787000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1012177000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-74776000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-11884000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-128125000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-164650000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-292788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-108062000.0</v>
       </c>
       <c r="X16">
         <v>-108062000.0</v>
       </c>
       <c r="Y16">
+        <v>-108062000.0</v>
+      </c>
+      <c r="Z16">
         <v>-137395000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1286129000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9823000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-293509000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-158354000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-174330547.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>105462000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>79869000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-19215000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6155440.41</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2845950.92</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
       <c r="AL16">
+        <v>0.0</v>
+      </c>
+      <c r="AM16">
         <v>104409.22</v>
       </c>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>1942949.41</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>428437.25</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
         <v>0.0</v>
       </c>
       <c r="AU16">
         <v>0.0</v>
       </c>
       <c r="AV16">
         <v>0.0</v>
       </c>
-      <c r="AW16"/>
+      <c r="AW16">
+        <v>0.0</v>
+      </c>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
+      <c r="BY16"/>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:77">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17">
+        <v>15670000.0</v>
+      </c>
+      <c r="C17">
         <v>-1743000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-53165000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-19381000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-21984000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>31228000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1675000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4844000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-13330000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-25218000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>256000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-22204000.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17">
+      <c r="N17"/>
+      <c r="O17">
         <v>-67183000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-51887000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-618777000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-1012175000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-75143000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-11884000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-128879000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-164650000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-292788000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-107160000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1867602000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-137363000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1305898000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>10370000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2268000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-160195000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-175716380.7</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>104181000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>79267000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-20795000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5734555.6</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2845950.92</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
       <c r="AL17">
         <v>0.0</v>
       </c>
       <c r="AM17">
         <v>0.0</v>
       </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
         <v>0.0</v>
       </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
-      <c r="AW17"/>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:77">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>5334000.0</v>
+      </c>
+      <c r="C18">
         <v>-1115000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-374000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>193000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>659000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>832000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1610000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>832000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>753000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-977000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1984000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>-6048000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6503000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-14111000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-24863000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13443000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-14889000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-14738000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-15523000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-17007000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-13424000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-29450000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4481000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-21683000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-16934000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7422000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-12067000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
+      <c r="BY18"/>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:77">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
-[...1 lines deleted...]
-      </c>
+      <c r="AB19"/>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-[...3 lines deleted...]
-      <c r="AH19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:77">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20"/>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
-      <c r="AW20"/>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:77">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
+        <v>-25176895.0</v>
+      </c>
+      <c r="C21">
         <v>4806000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>-18273000.0</v>
+      </c>
+      <c r="E21">
         <v>36856000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-30393000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>36856000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2392000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>877000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3150000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-17596000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-10825000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-14421000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-20867058.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-71596000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-53824000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-63900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-72381000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-55793000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-39375000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-50488000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-138931000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-52129000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-33564000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-210381000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-83426000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-123658000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-77788000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-44564000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-77617000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-80190000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-111873000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-46485000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-30877000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-16061000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1418000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3708000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1832000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2377000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-3275000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2431119.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2668392.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>673594.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1182404.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2097062.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>689460.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1185706.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-924887.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-139828.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-94540.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-30776.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-41341.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-107247.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-75206.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-70474.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-151951.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-202088.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-45331.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-38998.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-44522.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-58600.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-57378.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-47777.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-37914.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-49958.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-28359.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-13383.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-25051.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>16109.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-36775.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-32477.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-92360.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-40398.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-22319.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-164960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1425.0</v>
       </c>
       <c r="BX21">
         <v>-1425.0</v>
       </c>
+      <c r="BY21">
+        <v>-1425.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:77">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
-[...1 lines deleted...]
-      </c>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AF22"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22"/>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22"/>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
-      <c r="AW22"/>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
+      <c r="BY22"/>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:77">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>63288131.0</v>
+      </c>
+      <c r="C23">
         <v>89385000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>108639000.0</v>
+      </c>
+      <c r="E23">
         <v>51342000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>120931000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>51342000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>83514000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>82558000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>64261000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>81971000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>73944000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>89153000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>92178894.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>133275000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>103087000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>114115000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>122815000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>116379000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>99483000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>105094000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>194092000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>119802000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>101157000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>282495000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>156967000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>178796000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>151502000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>143506000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>142762000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>134368000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>141547000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>65632000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>46977000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>27761000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9667000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9643813.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7007000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6261000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6346000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3651160.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2449162.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>673594.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1182404.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2078562.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>689460.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1185706.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>924887.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>139828.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>94540.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>30776.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>41341.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>107247.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>75206.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>70474.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>151951.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>202088.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>45331.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>38998.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>44522.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>58600.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>57378.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>47777.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>37914.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>49958.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>28359.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>13383.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>25051.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>40834.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>36775.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>32477.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>92360.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>40398.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>22319.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>164960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425.0</v>
       </c>
       <c r="BX23">
         <v>1425.0</v>
       </c>
+      <c r="BY23">
+        <v>1425.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:77">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-[...3 lines deleted...]
-      <c r="AH24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
+      <c r="BY24"/>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:77">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>-4617000.0</v>
+      </c>
+      <c r="C25">
         <v>6392000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6235000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6182000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5953000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5430000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5424000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5740000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6894000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8640000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7529000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10008000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>12205000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9959000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>21090000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>21976000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>26007000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24587000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>35179000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15570000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>21020000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>26307000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>26018000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>27555000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>31594000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>29724000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>16895000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>29383000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>25957000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>16024000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25">
         <v>9591000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1214000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>679000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>776000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>335234.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>281000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>312137.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>158662.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>150416.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>149897.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>129595.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>163308.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-93124.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-143519.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>541386.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>53.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76.0</v>
       </c>
       <c r="AX25">
         <v>76.0</v>
       </c>
       <c r="AY25">
+        <v>76.0</v>
+      </c>
+      <c r="AZ25">
         <v>75.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>76.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>108.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>107.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>109.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105.0</v>
       </c>
       <c r="BF25">
         <v>105.0</v>
       </c>
       <c r="BG25">
-        <v>106.0</v>
+        <v>105.0</v>
       </c>
       <c r="BH25">
         <v>106.0</v>
       </c>
       <c r="BI25">
+        <v>106.0</v>
+      </c>
+      <c r="BJ25">
         <v>102.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>103.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>101.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146.0</v>
       </c>
       <c r="BN25">
         <v>146.0</v>
       </c>
       <c r="BO25">
         <v>146.0</v>
       </c>
       <c r="BP25">
+        <v>146.0</v>
+      </c>
+      <c r="BQ25">
         <v>145.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>209.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>208.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>209.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>208.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>163.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>164.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>163.0</v>
       </c>
-      <c r="BX25"/>
+      <c r="BY25"/>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
+        <v>1841747.0</v>
+      </c>
+      <c r="C26">
         <v>1303000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>904000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>929000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>785000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>929000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>975000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>987000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>743000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>782000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>946000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1101000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>925043.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1287000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1603000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2456000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2637000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1625000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3671000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3033000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3398000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2432000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2583000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>7646000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>5601000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6775000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6048000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>6025000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3516000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1811000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>3426000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>923000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>477000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>172000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>107000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>122924.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>52000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>99000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>40000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>250337.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>109176.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>109067.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>96560.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>208521.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>112458.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>84770.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26635.0</v>
       </c>
       <c r="AV26">
         <v>26635.0</v>
       </c>
-      <c r="AW26"/>
+      <c r="AW26">
+        <v>26635.0</v>
+      </c>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
+      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>15993000.0</v>
+      </c>
+      <c r="C27">
         <v>14864000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>14329000.0</v>
+      </c>
+      <c r="E27">
         <v>13077000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15459000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13077000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13721000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>14024000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14537000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>12099000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12611000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12670000.0</v>
       </c>
-      <c r="M27">
-[...1 lines deleted...]
-      </c>
       <c r="N27">
+        <v>14404000.0</v>
+      </c>
+      <c r="O27">
         <v>13174000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12807000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>16377000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>15934000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>14263000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15455000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>12857000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>13168000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>14138000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>14994000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>16772000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>23416000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>28872000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>21855000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>30854000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>16318000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>22741000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>29376000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>14761000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5880000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5136000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3668000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3604272.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2684000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2411000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1570000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>857177.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>460591.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>263890.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>124727.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>217611.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>152332.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>134260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>239804.0</v>
       </c>
       <c r="AV27">
         <v>239804.0</v>
       </c>
-      <c r="AW27"/>
+      <c r="AW27">
+        <v>239804.0</v>
+      </c>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>61790.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>35267.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>33977.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>47177.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>50093.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3721.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1808.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>5644.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>6468.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>275.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>10080.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2147.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>5543.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>411.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>693.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>451.0</v>
       </c>
       <c r="BP27">
         <v>451.0</v>
       </c>
       <c r="BQ27">
+        <v>451.0</v>
+      </c>
+      <c r="BR27">
         <v>2060.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>6671.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
+      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>25408000.0</v>
+      </c>
+      <c r="C28">
         <v>25205000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>32433000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33040000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26504000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>25543000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28687000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24870000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27095000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>23630000.0</v>
       </c>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
       <c r="N28">
+        <v>49901000.0</v>
+      </c>
+      <c r="O28">
         <v>31393000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>32236000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>33985000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>27234000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>32598000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>33152000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>35960000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>33749000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>33810000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>35955000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>24589000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>57806000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>78123000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>75108000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>69520000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>90040000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>62825000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>57019000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>34517000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>25719000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15024000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5479000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4060614.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4669000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4060000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1427000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1283709.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>803130.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1043550.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>797809.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>915427.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>568189.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>425237.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>658448.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>120365.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>85200.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>34527.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>40524.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>19318.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>31159.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>30626.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>76908.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>132815.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>35040.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>33486.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>38772.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>103947.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>57000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>35690.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>35498.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>18697.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>15124.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>12461.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>24361.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>24516.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>15272.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>25522.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>28598.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>22100.0</v>
       </c>
-      <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
+      <c r="BY28"/>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>-4256000.0</v>
+      </c>
+      <c r="C29">
         <v>164000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6190000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1993000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>841000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1072000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2857000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-711000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-67000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>128000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>96000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>-98000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-11977000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1363000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-202000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-368000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-208000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-9970000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-129000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3167000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>611000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-83403000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-9815000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-24279000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>18704000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-29909000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-8926000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
+      <c r="BY29"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>43349737.0</v>
+      </c>
+      <c r="C30">
         <v>41814000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>50564000.0</v>
+      </c>
+      <c r="E30">
         <v>42139000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>52294000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42139000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>44557000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>43669000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>48017000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>42578000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>45226000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>40441000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>40284030.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>55426000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>52116000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>68290000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>58192000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>61373000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>64823000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>70421000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>57495000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>64342000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>68584000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>65814000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>103071000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>136568000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>121953000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>111565000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>130239000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>112332000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>119923000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>67092000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>38492000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>22548000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10228000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>9554752.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7614000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6737000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3361000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1777527.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1522794.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1546102.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1182404.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2078562.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-689460.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1185706.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>924887.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>139828.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>94540.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>30776.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>41341.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>107247.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>75206.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>70474.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>151951.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>202088.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>45331.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>38998.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>44522.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>58600.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>57378.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>47777.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>37914.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>49958.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>28359.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>13383.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>25051.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>40834.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>36775.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>32477.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>92360.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>40398.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>22319.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>164960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425.0</v>
       </c>
       <c r="BX30">
         <v>1425.0</v>
       </c>
+      <c r="BY30">
+        <v>1425.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:76">
+    <row r="31" spans="1:77">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B31">
+        <v>36620391.0</v>
+      </c>
+      <c r="C31">
         <v>-6385000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
+        <v>-28702000.0</v>
+      </c>
+      <c r="E31">
         <v>-4787000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>10402000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4787000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2995000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6824000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-17191000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>471000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>11392000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5680000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>489509399.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4315000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-10040000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-556240000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-939996000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-19718000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>27283000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-88361000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-21823000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-244926000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-64486000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1725771000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-62543000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1203653000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>107729000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>56700000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-91504000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-199770000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>220587000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>131127000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>8909000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>26050000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6081000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3468969.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2112000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1701000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3012000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5155273.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-178103.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-80667.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-186764.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>31137520.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1462638.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-5078551.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-270.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-98069.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1577.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1676.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1596.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1833.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>2152.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>2369.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3035.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>3925.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>3782.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3872.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>3690.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>3846.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-163455.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>3885.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>37914.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>49958.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1881.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>3187.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>25051.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-16109.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>7126.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>32477.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>92360.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>40398.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>17644.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>164960.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1425.0</v>
       </c>
-      <c r="BX31"/>
+      <c r="BY31"/>
     </row>
-    <row r="32" spans="1:76">
+    <row r="32" spans="1:77">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B32">
+        <v>38111234.0</v>
+      </c>
+      <c r="C32">
         <v>94191000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>90366000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>88198000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>90538000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>88198000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>81122000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>83435000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>67411000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>64375000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>63119000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>74732000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>71311835.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>61679000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>49263000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>50215000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>50434000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>60586000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>60108000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>54606000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>55161000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>67673000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>67593000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>72114000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>73541000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>55138000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>73714000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>98942000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>65145000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>54178000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>29674000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>19147000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>16100000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>11700000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>8249000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>5935812.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>5175000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3884000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3071000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1220041.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>219230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4439392.0</v>
       </c>
       <c r="AQ32">
         <v>4439392.0</v>
       </c>
       <c r="AR32">
-        <v>-18500.0</v>
+        <v>4439392.0</v>
       </c>
       <c r="AS32">
         <v>-18500.0</v>
       </c>
       <c r="AT32">
-        <v>0.0</v>
+        <v>-18500.0</v>
       </c>
       <c r="AU32">
         <v>0.0</v>
       </c>
       <c r="AV32">
         <v>0.0</v>
       </c>
-      <c r="AW32"/>
+      <c r="AW32">
+        <v>0.0</v>
+      </c>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
-      <c r="BP32">
-[...1 lines deleted...]
-      </c>
+      <c r="BP32"/>
       <c r="BQ32">
         <v>40834.0</v>
       </c>
-      <c r="BR32"/>
+      <c r="BR32">
+        <v>40834.0</v>
+      </c>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
+      <c r="BY32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -21751,4910 +22195,5023 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>137921000.0</v>
+      </c>
+      <c r="C2">
         <v>136095000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>255592000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>440851000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>421457000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>162179000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>172727000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76785000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>159796000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>259000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>316000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>916767.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>644713.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1092557.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1371446.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1646924.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11321.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10358.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>428069.0</v>
       </c>
-      <c r="T2"/>
+      <c r="U2"/>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
+        <v>22545000</v>
+      </c>
+      <c r="C3">
         <v>18859000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16834000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12132000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>32213000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>53082000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>348814000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>414190000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>136945000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>25718000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1885000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7833612</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2421522</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>910</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>94568</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>61688</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3269</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
+      <c r="U5"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>-73231000.0</v>
+      </c>
+      <c r="C6">
         <v>1826000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-119497000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-140009000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16350000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>259278000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-10548000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>95942000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-83011000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>159456000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-57000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-600914.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>916767.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-447844.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-278889.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-275478.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>105603.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>963.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1202289.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>428069.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7">
+        <v>-9214000.0</v>
+      </c>
+      <c r="C7">
         <v>10210000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-15541000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-25116000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>52652000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>397000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7593000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-37285000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-25392000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2457000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-286000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-26244.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-205277.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-67924.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>19673.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6989.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>32583.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>26301.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-65969.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>13847.0</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>-8149000.0</v>
+      </c>
+      <c r="C9">
         <v>5238000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4501000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5528000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18335000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7371000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>55159000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-68519000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-12357000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1617000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>542000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-368659.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-244523.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9004.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5417.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7110.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>16591.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>33546.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-56204.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-993.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
+        <v>7439000.0</v>
+      </c>
+      <c r="C10">
         <v>-15049000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3872000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>49028000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21068000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8451000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-26319000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-50416000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8990000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1679000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1133000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-25409.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
+      <c r="U10"/>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>3315000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-28080000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-19343000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>98985000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2532000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3063000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>950000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>324472.9</v>
       </c>
-      <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>1464176000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>384575000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2823185000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>50294000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-140471000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>960000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-1356000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4735162.89</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
+      <c r="U12"/>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>6472000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>12642000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-2452000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-11029000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-14706000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-3187000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-22000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-325141.28</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
+      <c r="U13"/>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
+        <v>14192000.0</v>
+      </c>
+      <c r="C14">
         <v>22547000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>32775000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>43573224.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>93660000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>98076000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>114720000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>88255000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12260000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1087000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>593000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>304796.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>303.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>432.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>422.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>409.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>583.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>834.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>490.0</v>
       </c>
-      <c r="T14"/>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="M15"/>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16">
+        <v>64690000.0</v>
+      </c>
+      <c r="C16">
         <v>137921000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>136095000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>300842000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>437807000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>421457000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>162179000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>172727000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>76785000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>159715000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>259000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>315853.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>916767.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>644713.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1092557.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1371446.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>116924.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11321.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1630358.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>428069.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>-36056000.0</v>
+      </c>
+      <c r="C18">
         <v>-2854000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-85342000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-127953000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-142480000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-263659000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-690956000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-606435000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-218612000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-39096000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-8657000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-11157790.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3386628.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-447844.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-278889.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-275478.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-64772.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-39037.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-90525.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>15114.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19">
+        <v>-52213000.0</v>
+      </c>
+      <c r="C19">
         <v>-14327000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-5487000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-54674000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-36600000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>18064000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-249483000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-312297000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-537759000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-50475000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1884833.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7906027.38</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>10906000.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>37926000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>417745000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>350188000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>666026000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>575506000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>59331000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>-5019000.0</v>
+      </c>
+      <c r="C21">
         <v>-805000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-85372000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-170831000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-122920000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-38830000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>583740000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>344816000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>104592000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4080000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9626458.82</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
+      <c r="U21"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22">
+        <v>-58619000.0</v>
+      </c>
+      <c r="C22">
         <v>15763000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-57083000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-265328670.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1717979000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-693477000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3257499000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-300740000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>69227000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-12968000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5724000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-9518369.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1823535.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-393489.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-315760.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-281084.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-43906.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-145659.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-177286.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1267.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>3287000.0</v>
+      </c>
+      <c r="C23">
         <v>-131000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-475000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-95207976.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-31578000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-21152000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>42963000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-45523000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-25271000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3430000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-315000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3275494.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2530.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>-910.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>85432.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-11688.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>-208231.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-16000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24">
+        <v>2149000.0</v>
+      </c>
+      <c r="C24">
         <v>-956000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>14023000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>19463000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>14784000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-13339000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-8845000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-895000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-6748000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-81000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1686.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1000000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>-85432.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
+      <c r="U24"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>32782000.0</v>
+      </c>
+      <c r="C25">
         <v>-40849000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-39709000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>190108894.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1449836000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>370627000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2811003000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-25605000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-181653000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2347000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2198000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5250760.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>99960.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11250.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>135981.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>155509.0</v>
       </c>
-      <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>575506000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>59331000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>215606000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>120823000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>5035880.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>266730.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-208231.0</v>
       </c>
-      <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
+        <v>7293000.0</v>
+      </c>
+      <c r="C27">
         <v>11524000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12717000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16889329.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13757000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>20243000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>59176000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>107039000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>37450000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7584000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>913000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>872587.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1063706.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1887.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>17686.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>12186.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7656.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>79487.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>155509.0</v>
       </c>
-      <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>9761000.0</v>
+      </c>
+      <c r="C28">
         <v>-116000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-47923000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-56478000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>147779000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>521954000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>582562000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>597548000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>535151000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>221985000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10558562.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4303395.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>120375.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>1292814.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>412955.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>-13511000.0</v>
+      </c>
+      <c r="C29">
         <v>16005000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-68508000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-115821000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-110267000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-210577000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-342142000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-192245000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-81667000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-13378000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6772000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3324178.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-965106.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-447844.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-277979.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-275478.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3084.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-39037.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-87256.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>15114.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>-72609000.0</v>
+      </c>
+      <c r="C30">
         <v>-14327000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3363000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-27291000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-36171000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-26905000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-245430000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-312297000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-536850000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-49341000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1885000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7835298.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2421522.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>-910.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>-11688.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>40000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3269.0</v>
       </c>
-      <c r="T30"/>
+      <c r="U30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX30"/>
+  <dimension ref="A1:BY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BV1" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
+      <c r="BY1" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>56363000.0</v>
+      </c>
+      <c r="C2">
         <v>95689000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>140160000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>137921000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>108711000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>84921000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>115487000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>136095000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>144368000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>128917000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>157855000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>234942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>369278000.0</v>
       </c>
       <c r="N2">
         <v>369278000.0</v>
       </c>
       <c r="O2">
+        <v>369278000.0</v>
+      </c>
+      <c r="P2">
         <v>437807000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>429894000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>332404000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>372791000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>421457000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>470238000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>384386000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>133678000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>162179000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>230208000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>156334000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>152526000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>172727000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>390219000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>48015000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>149037000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>90183000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>231023000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>350841000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>127915000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>159796000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>111116196.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>55846000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23194000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>259000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>342718.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>543638.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>693882.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>315853.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>143065.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>651243.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>79801.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>916767.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>575133.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>561299.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>596352.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>644713.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>734574.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>864034.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>974463.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1092557.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1265704.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1297805.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1328556.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1371446.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>55413.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>56843.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>35585.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>116924.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9364.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1734825.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1577784.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1591321.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1598662.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1619752.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1621178.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1630358.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1648300.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1676934.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>403729.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>428069.0</v>
       </c>
       <c r="BX2">
         <v>428069.0</v>
       </c>
+      <c r="BY2">
+        <v>428069.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
+        <v>5174000</v>
+      </c>
+      <c r="C3">
         <v>5979000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6348000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5044000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4305000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4858000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4543000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5153000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5686000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2776000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4186000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4297000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3567000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3010000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5555000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9062000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6333000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12714000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4104000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11259000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12162000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13892000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15769000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>33948000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>83803000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>126845000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>106788000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>167448000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>96743000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>78018000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>72089000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>39273000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>43736000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>32875000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>21061000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12751974</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>8124000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4212000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>630000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>278414</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>694578</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>620999</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>290842</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2203259</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>712127</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2831908</v>
-      </c>
-[...1 lines deleted...]
-        <v>3074114</v>
       </c>
       <c r="AV3">
         <v>3074114</v>
       </c>
       <c r="AW3">
-        <v>0</v>
+        <v>3074114</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE3">
         <v>1</v>
       </c>
       <c r="BF3">
+        <v>1</v>
+      </c>
+      <c r="BG3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>911</v>
       </c>
       <c r="BH3">
         <v>911</v>
       </c>
       <c r="BI3">
+        <v>911</v>
+      </c>
+      <c r="BJ3">
         <v>65</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>8188</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>86445</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1275</v>
-      </c>
-[...1 lines deleted...]
-        <v>60413</v>
       </c>
       <c r="BN3">
         <v>60413</v>
       </c>
       <c r="BO3">
-        <v>0</v>
+        <v>60413</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:77">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-[...3 lines deleted...]
-      <c r="AH4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
+      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:77">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-[...3 lines deleted...]
-      <c r="AH5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
+      <c r="BY5"/>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:77">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>8327000.0</v>
+      </c>
+      <c r="C6">
         <v>-39326000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-44471000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2239000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29210000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>23790000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-30566000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2115000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-30929000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15451000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-28938000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-77087000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-134336000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-110569000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-68529000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7913000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>97490000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-40387000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-48666000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-48781000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>85852000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>250708000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-28501000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-68029000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>73874000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3808000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-20201000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-217492000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>299890000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-101022000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>58854000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-141830000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-119818000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>222926000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-31881000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>48679804.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>55270000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>32652000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>22935000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-83645.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-200920.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-150244.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>378029.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>172788.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-508178.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>571442.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-836966.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>304286.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>13834.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-35053.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-48361.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-89861.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-129460.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-110429.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-118094.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-173147.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-32101.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-30751.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-42890.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-33967.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1348570.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>21258.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-81339.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>107560.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1725461.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1422959.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-13537.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-7341.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-21090.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1426.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-9180.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-17942.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-28634.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1273205.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24340.0</v>
       </c>
       <c r="BX6">
         <v>-24340.0</v>
       </c>
+      <c r="BY6">
+        <v>-24340.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:77">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7">
+        <v>3767000.0</v>
+      </c>
+      <c r="C7">
         <v>10919000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-36445000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12545000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13311000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>15805000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-29588000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12540000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-10962000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7566000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-14781000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3814000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3737000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-25134000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8989000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>13773000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>24899000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>24164000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-12886000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-8223000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>63304000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-32001000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-34147000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>102329000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-834000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-49941000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-45729000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>22627000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-29091000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-27635000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-3853000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-7517000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-16641000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>3307000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-3152000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>7037254.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-7043000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-585000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-895000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>832670.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1117128.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-283610.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>282506.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-313356.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-968350.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-869709.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-16632.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>26346.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>63616.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6028.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-8692.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>15444.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-56513.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-45189.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>18333.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>20974.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>6252.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>876.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-8519.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>11611.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1563.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1385.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-21548.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>12041.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1973.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>18273.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>4242.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>10046.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>1685.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>20684.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-6114.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>3609.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-29361.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-37208.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3009.0</v>
       </c>
       <c r="BX7">
         <v>-3009.0</v>
       </c>
+      <c r="BY7">
+        <v>-3009.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:77">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-[...3 lines deleted...]
-      <c r="AH8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
+      <c r="BY8"/>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:77">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>-6436000.0</v>
+      </c>
+      <c r="C9">
         <v>2450000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-7496000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3333000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4592000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2038000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8736000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17822000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1698000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3636000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-7265000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8242000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4420000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-5336000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6444000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1955000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11805000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4822000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>182000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3243000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7302000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16788000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-13446000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>30360000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3816000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7982000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12434000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-31533000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-18558000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-9355000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-10212000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-6959000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2871000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1533000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-994000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-638446.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>606000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1183000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-402000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-641.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>30947.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-16262.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>528033.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-54245.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-33866.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-116265.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-164283.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-8.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1775.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4354.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2726.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2136.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>950.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>11997.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-6079.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-8322.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-4169.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>10486.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-3502.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-3663.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4918.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6764.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-15129.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1324.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-3157.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>24499.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-3427.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-2457.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-3142.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>44961.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-5816.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-9809.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-28349.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-17297.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-749.0</v>
       </c>
-      <c r="BX9"/>
+      <c r="BY9"/>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:77">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
+        <v>7544000.0</v>
+      </c>
+      <c r="C10">
         <v>-6103000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3060000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2938000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>183000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9050000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7108000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2555000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5013000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5019000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2587000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11507000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-8157000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4974000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-236000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2132000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15444000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>22935000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-19443000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-26087000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>61484000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-14811000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-23464000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>73312000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-30289000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-38692000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-28367000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-44316000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-18214000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5850000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-7759000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5213000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2571000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1480000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1173000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1386188.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-307000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-25000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-203000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-15612.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-118413.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-684395.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-314358.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25409.0</v>
       </c>
       <c r="AS10">
         <v>-25409.0</v>
       </c>
       <c r="AT10">
-        <v>0.0</v>
+        <v>-25409.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
-      <c r="AV10"/>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
+      <c r="BY10"/>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:77">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-14630000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>22088000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-21529000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-559000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8142000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-978000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3322000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-527000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7887000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-10152000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-22131000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3684000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
         <v>17880000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-25539000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-7355000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>80716000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-5113000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2765801.44</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>22183000.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11">
+      <c r="AG11"/>
+      <c r="AH11">
         <v>12330000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-13294000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2742128.34</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-647533.78</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2013112.23</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>686546.98</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>129483.55</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>560591.06</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>714119.92</v>
       </c>
-      <c r="AP11">
-[...1 lines deleted...]
-      </c>
       <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>360523.08</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6759.29</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>324181.54</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>475252.21</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>778762.58</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
+      <c r="BY11"/>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:77">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-2855000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>56421000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17673000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1518000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>557282000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>926335000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3048000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-22489000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>120591000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19794000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>235015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9175000.0</v>
       </c>
       <c r="X12">
         <v>9175000.0</v>
       </c>
       <c r="Y12">
+        <v>9175000.0</v>
+      </c>
+      <c r="Z12">
         <v>54470000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1168378000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-94569000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-43934000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>103377000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>128717553.89</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-182280000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>-127064000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7727000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-11937823.83</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-4922855.54</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
         <v>0.0</v>
       </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
         <v>0.0</v>
       </c>
-      <c r="AV12"/>
+      <c r="AV12">
+        <v>0.0</v>
+      </c>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
+      <c r="BY12"/>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:77">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-1590000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-22378000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-3191000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>453000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2055000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1597000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-370000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6384000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>13350000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4524000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-11688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6456000.0</v>
       </c>
       <c r="X13">
         <v>6456000.0</v>
       </c>
       <c r="Y13">
+        <v>6456000.0</v>
+      </c>
+      <c r="Z13">
         <v>4314000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2327000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-18389000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-8734000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>25568000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5654788.09</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-20671000.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>-11711000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-872000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-581905.14</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1113598.21</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
         <v>0.0</v>
       </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
         <v>0.0</v>
       </c>
       <c r="AU13">
         <v>0.0</v>
       </c>
-      <c r="AV13"/>
+      <c r="AV13">
+        <v>0.0</v>
+      </c>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
+      <c r="BY13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:77">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
+        <v>-4617000.0</v>
+      </c>
+      <c r="C14">
         <v>6392000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6235000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6182000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5953000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5430000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5424000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5740000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6894000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7727000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7529000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9924000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10493000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12205000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9959000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>21090000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21976000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>26007000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24587000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>35179000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19819000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25683000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>26754000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>26018000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>27782000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>31486000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>29493000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16895000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>29383000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>25957000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>16024000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>9591000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1214000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>679000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>776000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>335234.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>281000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>312000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>159000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>150416.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>149897.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>129595.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>163308.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-93124.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-143519.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>541439.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>53.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76.0</v>
       </c>
       <c r="AW14">
         <v>76.0</v>
       </c>
       <c r="AX14">
+        <v>76.0</v>
+      </c>
+      <c r="AY14">
         <v>75.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>76.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>108.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>107.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>109.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105.0</v>
       </c>
       <c r="BE14">
         <v>105.0</v>
       </c>
       <c r="BF14">
-        <v>106.0</v>
+        <v>105.0</v>
       </c>
       <c r="BG14">
         <v>106.0</v>
       </c>
       <c r="BH14">
+        <v>106.0</v>
+      </c>
+      <c r="BI14">
         <v>102.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>103.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>101.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146.0</v>
       </c>
       <c r="BM14">
         <v>146.0</v>
       </c>
       <c r="BN14">
         <v>146.0</v>
       </c>
       <c r="BO14">
+        <v>146.0</v>
+      </c>
+      <c r="BP14">
         <v>145.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>209.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>208.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>209.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>208.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>163.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164.0</v>
       </c>
       <c r="BV14">
         <v>164.0</v>
       </c>
-      <c r="BW14"/>
+      <c r="BW14">
+        <v>164.0</v>
+      </c>
       <c r="BX14"/>
+      <c r="BY14"/>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:77">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>174000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AF15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
-      <c r="AV15"/>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
+      <c r="BY15"/>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:77">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16">
+        <v>64690000.0</v>
+      </c>
+      <c r="C16">
         <v>56363000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>95689000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>140160000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>137921000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>108711000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>84921000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>138210000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>113439000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>144368000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>128917000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>157855000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>234942000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>258709000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>369278000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>437807000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>429894000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>332404000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>372791000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>421457000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>470238000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>384386000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>133678000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>162179000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>230208000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>156334000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>152526000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>172727000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>347905000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>48015000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>149037000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>89193000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>231023000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>350841000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>127915000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>159796000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>111116000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>55846000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>23194000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>259073.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>342718.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>543638.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>693882.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>315853.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>143065.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>651243.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>79801.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>879419.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>575133.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>561299.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>596352.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>644713.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>734574.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>864034.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>974463.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1092557.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1265704.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1297805.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1328556.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>21446.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1405413.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>56843.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>35585.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>116924.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>9364.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>154825.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1577784.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1591321.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1598662.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1619752.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1621178.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1630358.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1648300.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1676934.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>403729.0</v>
       </c>
       <c r="BX16">
         <v>403729.0</v>
       </c>
+      <c r="BY16">
+        <v>403729.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:77">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-[...3 lines deleted...]
-      <c r="AH17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:77">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>-5404000.0</v>
+      </c>
+      <c r="C18">
         <v>11018000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-46747000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5077000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-623000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>23981000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-29434000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3222000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26812000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8040000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-35068000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-15534000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-27602000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-63658000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-36693000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-35704000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-45300000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-34271000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-26776000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8163000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-69569000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-77212000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-125042000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-83598000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-142490000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-261552000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-201696000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-172053000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-151428000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-141903000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-141156000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-84394000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-70651000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-36670000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-26035000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-8066448.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-17307000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-7346000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-3505000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1955990.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-3858596.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-2045584.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-796142.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-3804413.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-2232468.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-4239185.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-3897433.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-70214.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>13834.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-35053.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-48361.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-89861.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-129460.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-110429.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-118094.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-173147.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-32101.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-30751.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-42890.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-33967.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-51430.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-48742.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-141339.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-29240.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-88718.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>66723.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-13537.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-7341.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-21090.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-1426.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-9180.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-18688.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-33872.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-35160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2805.0</v>
       </c>
       <c r="BX18">
         <v>-2805.0</v>
       </c>
+      <c r="BY18">
+        <v>-2805.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:77">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19">
+        <v>-126000.0</v>
+      </c>
+      <c r="C19">
         <v>-52087000.0</v>
       </c>
-      <c r="C19">
-[...1 lines deleted...]
-      </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-5034000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-8291000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3212000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3638000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>814000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6237000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>6887000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3979000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2158000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>14503000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-41931000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-39736000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>12490000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-9713000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>359000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>11929000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-21000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>6135000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-12800000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2873000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-85539000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-131608000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-29463000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-176236000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-91028000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>3873001.91</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-18269000.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19">
         <v>-66329000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-175543000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-31684336.39</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-31775521.62</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
       <c r="AL19">
         <v>0.0</v>
       </c>
       <c r="AM19">
         <v>0.0</v>
       </c>
       <c r="AN19">
         <v>0.0</v>
       </c>
       <c r="AO19">
         <v>0.0</v>
       </c>
       <c r="AP19">
         <v>0.0</v>
       </c>
       <c r="AQ19">
         <v>0.0</v>
       </c>
       <c r="AR19">
         <v>0.0</v>
       </c>
       <c r="AS19">
         <v>0.0</v>
       </c>
       <c r="AT19">
         <v>0.0</v>
       </c>
       <c r="AU19">
         <v>0.0</v>
       </c>
-      <c r="AV19"/>
+      <c r="AV19">
+        <v>0.0</v>
+      </c>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:77">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>-126000.0</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>126000.0</v>
       </c>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>-466000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>36844000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>1722000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>209933000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>139170000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>435000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -26666,1980 +27223,2009 @@
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:77">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>-745000.0</v>
+      </c>
+      <c r="C21">
         <v>694000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1616000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3352000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2375000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-841000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3967000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-63821000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3027000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-125101000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1537000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-147580000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-12947000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-8753000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1551000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-89810000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-7728000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7685000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17697000.0</v>
       </c>
       <c r="X21">
         <v>-17697000.0</v>
       </c>
       <c r="Y21">
+        <v>-17697000.0</v>
+      </c>
+      <c r="Z21">
         <v>-38039000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8995000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>45158000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-8513000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>452626000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>45143716.09</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>78060000.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21">
         <v>-89000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>344939000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-13551.22</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-13590.22</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
-      <c r="AV21"/>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
+      <c r="BY21"/>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:77">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22">
+        <v>15670000.0</v>
+      </c>
+      <c r="C22">
         <v>-1743000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-53165000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-19381000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-21984000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31228000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1675000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3450000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-13330000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-17058000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>439000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-20197000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-82001000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-67183000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-51887000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-618777000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1012175000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-75143000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-11884000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-128879000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-160625000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-300222000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-98661000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1867602000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-133528000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1302175000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>11237000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2268000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-160195000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-239642000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>104181000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>77160000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-19215000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7195000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3560000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-4816224.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>141000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2678000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-5613000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-7474108.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2526843.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>592927.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1369168.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>29248166.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-773178.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-6252650.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-729056.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-237897.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-92963.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-29100.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-39745.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-105414.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-73054.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-66105.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-148916.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-198163.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-41549.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-35126.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-40832.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-54754.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-220833.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-43892.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-34293.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-47808.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-26478.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>48304.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-17924.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-17596.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-29649.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-22319.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-76095.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-22460.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-4675.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-150355.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204.0</v>
       </c>
       <c r="BX22">
         <v>204.0</v>
       </c>
+      <c r="BY22">
+        <v>204.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:77">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
-        <v>455.0</v>
+        <v>14193000.0</v>
       </c>
       <c r="C23">
-        <v>-1496831.0</v>
+        <v>-938649.0</v>
       </c>
       <c r="D23">
-        <v>-1451000.0</v>
+        <v>-1074846.0</v>
       </c>
       <c r="E23">
+        <v>-1065759.0</v>
+      </c>
+      <c r="F23">
         <v>5687000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4789000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-131000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>-5271000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3170000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1759000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-89000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>609000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-6041000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-7978000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-314000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>691000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>161000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-32116000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>30275000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-38000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-50959000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-761000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-135000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>44033000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-262000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>221000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-30151000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-18859000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-26672000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>80371000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1584000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-125328000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>111009000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1279000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-3427000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-50000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-610000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-154875.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-109098.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-52152.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2706473.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1761300.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1080878.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5012530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-154583.0</v>
       </c>
       <c r="AV23">
         <v>-154583.0</v>
       </c>
-      <c r="AW23"/>
+      <c r="AW23">
+        <v>-154583.0</v>
+      </c>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
-      <c r="BD23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>1.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-71000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49089.0</v>
       </c>
       <c r="BH23">
         <v>49089.0</v>
       </c>
       <c r="BI23">
+        <v>49089.0</v>
+      </c>
+      <c r="BJ23">
         <v>50065.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>61812.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-26445.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>96800.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>14682.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-66743.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>-1.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4940.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1308365.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21535.0</v>
       </c>
       <c r="BX23">
         <v>-21535.0</v>
       </c>
+      <c r="BY23">
+        <v>-21535.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:77">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24">
+        <v>-9000.0</v>
+      </c>
+      <c r="C24">
         <v>-51506000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1567000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3986000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1646000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>117000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>437000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3822000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5842000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>207000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2139000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3704000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14460000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2211000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-6207000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>18826000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1702000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4463000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>23075000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2713000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>203000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-246000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2878000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1736000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2763000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-7445000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-5118000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-2122000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1497000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-18810000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-83631000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-49612000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1051000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-4736000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-7753462.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-191000.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>-18421.0</v>
       </c>
-      <c r="AN24">
-[...1 lines deleted...]
-      </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>-1686.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2360000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>-71000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-21000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-50000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>-130000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>1620000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-3269.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
+      <c r="BY24"/>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:77">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>-10807000.0</v>
+      </c>
+      <c r="C25">
         <v>2689000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>32413000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8487000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7261000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-25332000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-4832000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-17921000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-5208000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-6294000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-28633000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-6828000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>47473000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15240000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13873000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>554740000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>923217000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-35000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-24955000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>129275000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14991000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>234066000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-10691000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1747080000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>51882000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1191365000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-133170000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-83333000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>77187000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>188767000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-211028000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-140482000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-6236000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-25188000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-9747000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2428298.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-5333000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-3359000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3760000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4680158.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4834896.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-2179260.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>135775.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-28878309.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>63248.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5093735.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-48450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99960.0</v>
       </c>
       <c r="AW25">
         <v>99960.0</v>
       </c>
-      <c r="AX25"/>
+      <c r="AX25">
+        <v>99960.0</v>
+      </c>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-      <c r="BC25">
-[...1 lines deleted...]
-      </c>
+      <c r="BC25"/>
       <c r="BD25">
         <v>11250.0</v>
       </c>
-      <c r="BE25"/>
+      <c r="BE25">
+        <v>11250.0</v>
+      </c>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
-[...1 lines deleted...]
-      </c>
+      <c r="BH25"/>
       <c r="BI25">
         <v>167256.0</v>
       </c>
       <c r="BJ25">
-        <v>-31275.0</v>
+        <v>167256.0</v>
       </c>
       <c r="BK25">
         <v>-31275.0</v>
       </c>
-      <c r="BL25"/>
+      <c r="BL25">
+        <v>-31275.0</v>
+      </c>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
-      <c r="BS25">
-[...1 lines deleted...]
-      </c>
+      <c r="BS25"/>
       <c r="BT25">
         <v>72821.0</v>
       </c>
-      <c r="BU25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU25">
+        <v>72821.0</v>
+      </c>
+      <c r="BV25"/>
       <c r="BW25">
         <v>155672.0</v>
       </c>
-      <c r="BX25"/>
+      <c r="BX25">
+        <v>155672.0</v>
+      </c>
+      <c r="BY25"/>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-174000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-119000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-84000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>665591000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>493438000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>114283000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>575506000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>527241000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>320779000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>58377000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>59331000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>50783000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>28190350.49</v>
       </c>
-      <c r="AE26">
-[...9 lines deleted...]
-      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26"/>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
-      <c r="AV26"/>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
+      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
+        <v>689000.0</v>
+      </c>
+      <c r="C27">
         <v>-551000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4969000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2186000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2380000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1657000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4468000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3019000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3029000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2839000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4568000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2281000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5523000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4281000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2863000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3472000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3538000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3900000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2847000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2162000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5233000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5987000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6861000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5975000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8904000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>19694000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>24557000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>27505000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>35971000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>22487000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>21076000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>11636000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>15872000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>7456000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2486000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2061714.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2632000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2510000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>380000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>203390.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>111266.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>315763.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>282279.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-1564531.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>301458.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>91515.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>118470.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>41301.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43105.0</v>
       </c>
       <c r="AX27">
         <v>43105.0</v>
       </c>
-      <c r="AY27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY27">
+        <v>43105.0</v>
+      </c>
+      <c r="AZ27"/>
       <c r="BA27">
         <v>1.0</v>
       </c>
       <c r="BB27">
+        <v>1.0</v>
+      </c>
+      <c r="BC27">
         <v>756.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1131.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3936.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3091.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3393.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>7266.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>9074.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>416.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1852.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>844.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7656.0</v>
       </c>
       <c r="BM27">
         <v>7656.0</v>
       </c>
-      <c r="BN27"/>
+      <c r="BN27">
+        <v>7656.0</v>
+      </c>
       <c r="BO27"/>
       <c r="BP27"/>
-      <c r="BQ27">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ27"/>
       <c r="BR27">
         <v>6666.0</v>
       </c>
-      <c r="BS27"/>
+      <c r="BS27">
+        <v>6666.0</v>
+      </c>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
+      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>13448000.0</v>
+      </c>
+      <c r="C28">
         <v>1251000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1616000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3322000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8701000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5575000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3962000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6306000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4872000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15157000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3735000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-62188000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>609000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-62381000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-9634000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>62039000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>126914000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-7423000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-33751000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-59100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>164387000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>320596000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>96071000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-5068000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>212575000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>271217000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>103838000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-30116000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>446104000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>45974000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>105427000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8418000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>230873000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>307117000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1279000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>73231088.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>77241000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>39998000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>29858000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1872345.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3657676.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1895340.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1174171.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3977201.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1724290.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4812313.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3060467.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3379979.0</v>
       </c>
-      <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>96800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66743.0</v>
       </c>
       <c r="BN28">
         <v>-66743.0</v>
       </c>
-      <c r="BO28"/>
+      <c r="BO28">
+        <v>-66743.0</v>
+      </c>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
-      <c r="BT28">
+      <c r="BT28"/>
+      <c r="BU28">
         <v>746.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>5238.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1308365.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21535.0</v>
       </c>
       <c r="BX28">
         <v>-21535.0</v>
       </c>
+      <c r="BY28">
+        <v>-21535.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>-230000.0</v>
+      </c>
+      <c r="C29">
         <v>16997000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-40399000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10121000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3682000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28839000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-24891000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8375000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-21126000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5264000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-30882000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-11237000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-24035000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-60648000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-31138000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-26642000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-38967000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-21557000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-22672000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19422000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-57407000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-63320000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-109273000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-49650000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-58687000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-134707000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-94908000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-4605000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-54685000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-63885000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-69067000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-45121000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-26915000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-3795000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-4974000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4685526.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-9183000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-3134000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-2875000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1677576.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-3164018.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1424585.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-505300.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1601154.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1520341.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1407277.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-823319.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-70214.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>13834.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-35053.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-48361.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-89861.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-129460.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-110429.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-118094.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-173148.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-32101.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-30751.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-41979.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-33967.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-51495.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-40554.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-54894.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-27965.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-28305.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>66723.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-13537.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-7341.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-21090.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-1426.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-9180.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-18688.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-33872.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-31891.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2805.0</v>
       </c>
       <c r="BX29">
         <v>-2805.0</v>
       </c>
+      <c r="BY29">
+        <v>-2805.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>-5309000.0</v>
+      </c>
+      <c r="C30">
         <v>-57485000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4781000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5034000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-8291000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3212000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3638000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-16000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6237000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6887000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3979000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2158000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>137000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>14503000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-41931000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-39736000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12490000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9713000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>359000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17074000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-14875000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-7554000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-16015000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2873000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-85539000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-131608000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-29463000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-176236000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-91031000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-68284000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23504000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-105548000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-323821000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-79958000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-28432000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-29426737.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-12788000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-4212000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4048000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-278414.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-694578.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-620999.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-290842.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2203259.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-712127.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2833594.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3074114.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>1.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>-911.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-129935.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>61812.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-26445.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1618725.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1630413.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>-3269.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
+      <c r="BY30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>