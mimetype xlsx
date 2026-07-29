--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3055,60 +3055,60 @@
       </c>
       <c r="W35">
         <v>1044000.0</v>
       </c>
       <c r="X35">
         <v>76138100.0</v>
       </c>
       <c r="Y35">
         <v>49960100.0</v>
       </c>
       <c r="Z35">
         <v>1323000.0</v>
       </c>
       <c r="AA35">
         <v>5789000.0</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
         <v>80599999.0</v>
       </c>
       <c r="C36">
-        <v>78870000.0</v>
+        <v>70100000.0</v>
       </c>
       <c r="D36">
         <v>5104000.0</v>
       </c>
       <c r="E36">
         <v>5311000.0</v>
       </c>
       <c r="F36">
-        <v>15984000.0</v>
+        <v>12384000.0</v>
       </c>
       <c r="G36">
         <v>378000.0</v>
       </c>
       <c r="H36">
         <v>556999.0</v>
       </c>
       <c r="I36">
         <v>6725000.0</v>
       </c>
       <c r="J36">
         <v>2829000.0</v>
       </c>
       <c r="K36">
         <v>3160000.0</v>
       </c>
       <c r="L36">
         <v>329000.0</v>
       </c>
       <c r="M36">
         <v>287000.0</v>
       </c>
       <c r="N36">
         <v>179000.0</v>
       </c>
@@ -3328,51 +3328,51 @@
         <v>4395000.0</v>
       </c>
       <c r="U39">
         <v>2528000.0</v>
       </c>
       <c r="V39">
         <v>17124000.0</v>
       </c>
       <c r="W39">
         <v>3781700.0</v>
       </c>
       <c r="X39">
         <v>1058200.0</v>
       </c>
       <c r="Y39">
         <v>811500.0</v>
       </c>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>254882000.0</v>
+        <v>254578000.0</v>
       </c>
       <c r="C40">
         <v>356704000.0</v>
       </c>
       <c r="D40">
         <v>225742000.0</v>
       </c>
       <c r="E40">
         <v>103202000.0</v>
       </c>
       <c r="F40">
         <v>80888000.0</v>
       </c>
       <c r="G40">
         <v>92387000.0</v>
       </c>
       <c r="H40">
         <v>64170000.0</v>
       </c>
       <c r="I40">
         <v>56398000.0</v>
       </c>
       <c r="J40">
         <v>40244000.0</v>
       </c>
@@ -10449,51 +10449,51 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
     </row>
     <row r="30" spans="1:96">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>135350000.0</v>
+        <v>148384000.0</v>
       </c>
       <c r="C30">
         <v>148231000.0</v>
       </c>
       <c r="D30">
         <v>139438000.0</v>
       </c>
       <c r="E30">
         <v>119686000.0</v>
       </c>
       <c r="F30">
         <v>113714000.0</v>
       </c>
       <c r="G30">
         <v>104695000.0</v>
       </c>
       <c r="H30">
         <v>98209000.0</v>
       </c>
       <c r="I30">
         <v>110393000.0</v>
       </c>
       <c r="J30">
         <v>100079000.0</v>
       </c>
@@ -10999,51 +10999,51 @@
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
     </row>
     <row r="33" spans="1:96">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>509214000.0</v>
+        <v>509213999.0</v>
       </c>
       <c r="C33">
         <v>502081999.0</v>
       </c>
       <c r="D33">
         <v>254348999.0</v>
       </c>
       <c r="E33">
         <v>265002000.0</v>
       </c>
       <c r="F33">
         <v>261422000.0</v>
       </c>
       <c r="G33">
         <v>249438000.0</v>
       </c>
       <c r="H33">
         <v>188584000.0</v>
       </c>
       <c r="I33">
         <v>185183000.0</v>
       </c>
       <c r="J33">
         <v>179806999.0</v>
       </c>
@@ -11719,102 +11719,102 @@
         <v>1044000.0</v>
       </c>
       <c r="CJ35">
         <v>1026300.0</v>
       </c>
       <c r="CK35">
         <v>946300.0</v>
       </c>
       <c r="CL35">
         <v>75390500.0</v>
       </c>
       <c r="CM35">
         <v>76138100.0</v>
       </c>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
     </row>
     <row r="36" spans="1:96">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>92493000.0</v>
+        <v>84646999.0</v>
       </c>
       <c r="C36">
         <v>80599999.0</v>
       </c>
       <c r="D36">
         <v>79881999.0</v>
       </c>
       <c r="E36">
         <v>86655000.0</v>
       </c>
       <c r="F36">
-        <v>90250000.0</v>
+        <v>81480000.0</v>
       </c>
       <c r="G36">
-        <v>78870000.0</v>
+        <v>70100000.0</v>
       </c>
       <c r="H36">
-        <v>34828000.0</v>
+        <v>26058000.0</v>
       </c>
       <c r="I36">
         <v>15020000.0</v>
       </c>
       <c r="J36">
         <v>5182999.0</v>
       </c>
       <c r="K36">
         <v>5104000.0</v>
       </c>
       <c r="L36">
         <v>5102999.0</v>
       </c>
       <c r="M36">
         <v>16227000.0</v>
       </c>
       <c r="N36">
         <v>17355999.0</v>
       </c>
       <c r="O36">
         <v>5311000.0</v>
       </c>
       <c r="P36">
         <v>17805000.0</v>
       </c>
       <c r="Q36">
         <v>15814000.0</v>
       </c>
       <c r="R36">
-        <v>16311000.0</v>
+        <v>10541000.0</v>
       </c>
       <c r="S36">
-        <v>15984000.0</v>
+        <v>12384000.0</v>
       </c>
       <c r="T36">
         <v>8143000.0</v>
       </c>
       <c r="U36">
         <v>1991999.0</v>
       </c>
       <c r="V36">
         <v>1812999.0</v>
       </c>
       <c r="W36">
         <v>378000.0</v>
       </c>
       <c r="X36">
         <v>545000.0</v>
       </c>
       <c r="Y36">
         <v>530999.0</v>
       </c>
       <c r="Z36">
         <v>541999.0</v>
       </c>
       <c r="AA36">
         <v>556999.0</v>
       </c>
@@ -12150,51 +12150,53 @@
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
     </row>
     <row r="38" spans="1:96">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>1.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
         <v>10873000.0</v>
       </c>
       <c r="M38"/>
       <c r="N38">
         <v>23126000.0</v>
       </c>
       <c r="O38">
         <v>11081000.0</v>
       </c>
       <c r="P38">
         <v>17805000.0</v>
       </c>
       <c r="Q38">
         <v>15814000.0</v>
       </c>
@@ -12407,51 +12409,51 @@
       </c>
       <c r="CK38">
         <v>285000.0</v>
       </c>
       <c r="CL38">
         <v>925000.0</v>
       </c>
       <c r="CM38">
         <v>304000.0</v>
       </c>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38">
         <v>353000.0</v>
       </c>
       <c r="CR38">
         <v>474000.0</v>
       </c>
     </row>
     <row r="39" spans="1:96">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>77634000.0</v>
+        <v>64599999.0</v>
       </c>
       <c r="C39">
         <v>59526000.0</v>
       </c>
       <c r="D39">
         <v>60868000.0</v>
       </c>
       <c r="E39">
         <v>52747000.0</v>
       </c>
       <c r="F39">
         <v>52703000.0</v>
       </c>
       <c r="G39">
         <v>55681000.0</v>
       </c>
       <c r="H39">
         <v>63704000.0</v>
       </c>
       <c r="I39">
         <v>46056000.0</v>
       </c>
       <c r="J39">
         <v>42761000.0</v>
       </c>
@@ -12694,51 +12696,51 @@
       </c>
       <c r="CL39">
         <v>1195700.0</v>
       </c>
       <c r="CM39">
         <v>1058200.0</v>
       </c>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39">
         <v>812000.0</v>
       </c>
       <c r="CR39">
         <v>633000.0</v>
       </c>
     </row>
     <row r="40" spans="1:96">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>281487000.0</v>
       </c>
       <c r="C40">
-        <v>254882000.0</v>
+        <v>254578000.0</v>
       </c>
       <c r="D40">
         <v>323054000.0</v>
       </c>
       <c r="E40">
         <v>298234000.0</v>
       </c>
       <c r="F40">
         <v>264015000.0</v>
       </c>
       <c r="G40">
         <v>356704000.0</v>
       </c>
       <c r="H40">
         <v>315915000.0</v>
       </c>
       <c r="I40">
         <v>299043000.0</v>
       </c>
       <c r="J40">
         <v>293221000.0</v>
       </c>
       <c r="K40">
         <v>225742000.0</v>
       </c>
@@ -18096,51 +18098,53 @@
       <c r="T2">
         <v>69144000.0</v>
       </c>
       <c r="U2">
         <v>59895000.0</v>
       </c>
       <c r="V2">
         <v>39517000.0</v>
       </c>
       <c r="W2">
         <v>29452000.0</v>
       </c>
       <c r="X2">
         <v>19909000.0</v>
       </c>
       <c r="Y2">
         <v>17608000.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>160</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>11760000.0</v>
+      </c>
       <c r="C3">
         <v>15883000.0</v>
       </c>
       <c r="D3">
         <v>5552000.0</v>
       </c>
       <c r="E3">
         <v>2026000.0</v>
       </c>
       <c r="F3">
         <v>3344000.0</v>
       </c>
       <c r="G3">
         <v>2932000.0</v>
       </c>
       <c r="H3">
         <v>2766000.0</v>
       </c>
       <c r="I3">
         <v>3005000.0</v>
       </c>
       <c r="J3">
         <v>2713000.0</v>
       </c>
       <c r="K3">
@@ -18204,56 +18208,58 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>162</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>138904000.0</v>
+      </c>
       <c r="C5">
         <v>84279000.0</v>
       </c>
       <c r="D5">
-        <v>-73379000.0</v>
+        <v>-51036000.0</v>
       </c>
       <c r="E5">
         <v>-223596000.0</v>
       </c>
       <c r="F5">
         <v>-170439000.0</v>
       </c>
       <c r="G5">
         <v>-286586000.0</v>
       </c>
       <c r="H5">
         <v>-246545000.0</v>
       </c>
       <c r="I5">
         <v>-247444000.0</v>
       </c>
       <c r="J5">
         <v>-292410000.0</v>
       </c>
       <c r="K5">
         <v>-272815000.0</v>
       </c>
       <c r="L5">
         <v>-164612000.0</v>
       </c>
@@ -18286,57 +18292,57 @@
       </c>
       <c r="V5">
         <v>-33955200.0</v>
       </c>
       <c r="W5">
         <v>-25488200.0</v>
       </c>
       <c r="X5">
         <v>-13740000.0</v>
       </c>
       <c r="Y5">
         <v>-12625900.0</v>
       </c>
       <c r="Z5">
         <v>-15279000.0</v>
       </c>
       <c r="AA5">
         <v>-11269000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
-        <v>138904000.0</v>
+        <v>150664000.0</v>
       </c>
       <c r="C6">
         <v>100162000.0</v>
       </c>
       <c r="D6">
-        <v>-67827000.0</v>
+        <v>-45484000.0</v>
       </c>
       <c r="E6">
         <v>-221570000.0</v>
       </c>
       <c r="F6">
         <v>-167095000.0</v>
       </c>
       <c r="G6">
         <v>-283654000.0</v>
       </c>
       <c r="H6">
         <v>-243779000.0</v>
       </c>
       <c r="I6">
         <v>-244439000.0</v>
       </c>
       <c r="J6">
         <v>-289697000.0</v>
       </c>
       <c r="K6">
         <v>-270987000.0</v>
       </c>
       <c r="L6">
         <v>-163965000.0</v>
       </c>
@@ -20552,65 +20558,71 @@
         <v>6572000.0</v>
       </c>
       <c r="CL2">
         <v>7043000.0</v>
       </c>
       <c r="CM2">
         <v>5627000.0</v>
       </c>
       <c r="CN2">
         <v>4651000.0</v>
       </c>
       <c r="CO2">
         <v>4815000.0</v>
       </c>
       <c r="CP2">
         <v>4816000.0</v>
       </c>
       <c r="CQ2">
         <v>17608000.0</v>
       </c>
     </row>
     <row r="3" spans="1:95">
       <c r="A3" t="s">
         <v>160</v>
       </c>
-      <c r="B3"/>
-      <c r="C3"/>
+      <c r="B3">
+        <v>2993000.0</v>
+      </c>
+      <c r="C3">
+        <v>2924000.0</v>
+      </c>
       <c r="D3">
         <v>2950000.0</v>
       </c>
       <c r="E3">
         <v>2935000.0</v>
       </c>
       <c r="F3">
         <v>2951000.0</v>
       </c>
       <c r="G3">
         <v>5214000.0</v>
       </c>
-      <c r="H3"/>
+      <c r="H3">
+        <v>2570000.0</v>
+      </c>
       <c r="I3">
         <v>2571000.0</v>
       </c>
       <c r="J3">
         <v>5528000.0</v>
       </c>
       <c r="K3">
         <v>1637000.0</v>
       </c>
       <c r="L3">
         <v>1723000.0</v>
       </c>
       <c r="M3">
         <v>1766000.0</v>
       </c>
       <c r="N3">
         <v>426000.0</v>
       </c>
       <c r="O3">
         <v>489000.0</v>
       </c>
       <c r="P3">
         <v>506000.0</v>
       </c>
       <c r="Q3">
@@ -21056,103 +21068,109 @@
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>162</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>3981000.0</v>
+      </c>
+      <c r="C5">
+        <v>26319000.0</v>
+      </c>
       <c r="D5">
         <v>44595000.0</v>
       </c>
       <c r="E5">
-        <v>32374000.0</v>
+        <v>40211000.0</v>
       </c>
       <c r="F5">
-        <v>19290000.0</v>
+        <v>27779000.0</v>
       </c>
       <c r="G5">
         <v>6988000.0</v>
       </c>
-      <c r="H5"/>
+      <c r="H5">
+        <v>38806000.0</v>
+      </c>
       <c r="I5">
-        <v>30437000.0</v>
+        <v>37182000.0</v>
       </c>
       <c r="J5">
-        <v>15210000.0</v>
+        <v>21002000.0</v>
       </c>
       <c r="K5">
-        <v>34944000.0</v>
+        <v>39703000.0</v>
       </c>
       <c r="L5">
-        <v>-57776000.0</v>
+        <v>-52143000.0</v>
       </c>
       <c r="M5">
-        <v>3037000.0</v>
+        <v>6343000.0</v>
       </c>
       <c r="N5">
-        <v>-53584000.0</v>
+        <v>-44939000.0</v>
       </c>
       <c r="O5">
-        <v>-46063000.0</v>
+        <v>-40890000.0</v>
       </c>
       <c r="P5">
-        <v>-30866000.0</v>
+        <v>-26415000.0</v>
       </c>
       <c r="Q5">
-        <v>-33651000.0</v>
+        <v>-33568000.0</v>
       </c>
       <c r="R5">
-        <v>-113016000.0</v>
+        <v>-112571000.0</v>
       </c>
       <c r="S5">
-        <v>-44657000.0</v>
+        <v>-42905000.0</v>
       </c>
       <c r="T5">
-        <v>-15301000.0</v>
+        <v>-14789000.0</v>
       </c>
       <c r="U5">
-        <v>-43709000.0</v>
+        <v>-43398000.0</v>
       </c>
       <c r="V5">
         <v>-66772000.0</v>
       </c>
       <c r="W5">
         <v>-67162000.0</v>
       </c>
       <c r="X5">
         <v>-85899000.0</v>
       </c>
       <c r="Y5">
         <v>-44010000.0</v>
       </c>
       <c r="Z5">
         <v>-89515000.0</v>
       </c>
       <c r="AA5">
         <v>-56399000.0</v>
       </c>
       <c r="AB5">
         <v>-45421000.0</v>
       </c>
       <c r="AC5">
         <v>-57091000.0</v>
       </c>
@@ -21338,108 +21356,108 @@
       </c>
       <c r="CL5">
         <v>-6432000.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>-2903900.0</v>
       </c>
       <c r="CP5">
         <v>-3252300.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:95">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
-        <v>-4616000.0</v>
+        <v>6974000.0</v>
       </c>
       <c r="C6">
-        <v>26319000.0</v>
+        <v>29243000.0</v>
       </c>
       <c r="D6">
         <v>47545000.0</v>
       </c>
       <c r="E6">
-        <v>35309000.0</v>
+        <v>43146000.0</v>
       </c>
       <c r="F6">
-        <v>22241000.0</v>
+        <v>30730000.0</v>
       </c>
       <c r="G6">
         <v>12202000.0</v>
       </c>
       <c r="H6">
-        <v>31644000.0</v>
+        <v>41376000.0</v>
       </c>
       <c r="I6">
-        <v>33008000.0</v>
+        <v>39753000.0</v>
       </c>
       <c r="J6">
-        <v>20738000.0</v>
+        <v>26530000.0</v>
       </c>
       <c r="K6">
-        <v>36581000.0</v>
+        <v>41340000.0</v>
       </c>
       <c r="L6">
-        <v>-56053000.0</v>
+        <v>-50420000.0</v>
       </c>
       <c r="M6">
-        <v>4803000.0</v>
+        <v>8109000.0</v>
       </c>
       <c r="N6">
-        <v>-53158000.0</v>
+        <v>-44513000.0</v>
       </c>
       <c r="O6">
-        <v>-45574000.0</v>
+        <v>-40401000.0</v>
       </c>
       <c r="P6">
-        <v>-30360000.0</v>
+        <v>-25909000.0</v>
       </c>
       <c r="Q6">
-        <v>-33136000.0</v>
+        <v>-33053000.0</v>
       </c>
       <c r="R6">
-        <v>-112500000.0</v>
+        <v>-112055000.0</v>
       </c>
       <c r="S6">
-        <v>-44122000.0</v>
+        <v>-42370000.0</v>
       </c>
       <c r="T6">
-        <v>-14316000.0</v>
+        <v>-13804000.0</v>
       </c>
       <c r="U6">
-        <v>-42780000.0</v>
+        <v>-42469000.0</v>
       </c>
       <c r="V6">
         <v>-65877000.0</v>
       </c>
       <c r="W6">
         <v>-66324000.0</v>
       </c>
       <c r="X6">
         <v>-85192000.0</v>
       </c>
       <c r="Y6">
         <v>-43287000.0</v>
       </c>
       <c r="Z6">
         <v>-88851000.0</v>
       </c>
       <c r="AA6">
         <v>-55764000.0</v>
       </c>
       <c r="AB6">
         <v>-44770000.0</v>
       </c>
       <c r="AC6">
         <v>-56396000.0</v>
       </c>
@@ -35156,51 +35174,51 @@
         <v>12520000.0</v>
       </c>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24">
         <v>28886000.0</v>
       </c>
       <c r="CJ24"/>
       <c r="CK24">
         <v>-28886000.0</v>
       </c>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
     </row>
     <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>212</v>
       </c>
       <c r="B25">
-        <v>14245000.0</v>
+        <v>-453000.0</v>
       </c>
       <c r="C25">
         <v>12565000.0</v>
       </c>
       <c r="D25">
         <v>-1102000.0</v>
       </c>
       <c r="E25">
         <v>2558000.0</v>
       </c>
       <c r="F25">
         <v>-2116000.0</v>
       </c>
       <c r="G25">
         <v>-149332000.0</v>
       </c>
       <c r="H25">
         <v>-2747000.0</v>
       </c>
       <c r="I25">
         <v>-1954000.0</v>
       </c>
       <c r="J25">
         <v>-1786000.0</v>
       </c>