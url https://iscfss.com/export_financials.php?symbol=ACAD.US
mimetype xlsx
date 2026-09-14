--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4833,638 +4836,644 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CR1" t="s">
-        <v>158</v>
+      <c r="CS1" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>44566000.0</v>
+      </c>
+      <c r="C2">
         <v>12246000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10903000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21747000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20097000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18095000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16192000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19081000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19882000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19332000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17543000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12310000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18811000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17422000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12746000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10008000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11854000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10768000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6876000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7722000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9065000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8849000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8493000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3471000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6466000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6623000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7222000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3444000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4650000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3275000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3167000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2955000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3333000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2996000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8786000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2962000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3588000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2166000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3912000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2828000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1024000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1307000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1672000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2204000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2916000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2518000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2016000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1110000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1104000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1562000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>372000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1120000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1177000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1396000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1375000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1131000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>757000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1035000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1960000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1262000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1139000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1380000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1972000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2617000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2122000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2947000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2554000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3981000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4185000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2283000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2450000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3217000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2047000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2590000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2950000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2273000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3058000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3387000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3206000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3419000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>733000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2073000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1729500.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2317200.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1356500.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2153000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2450300.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1984600.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2530400.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1532700.0</v>
       </c>
-      <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>1121000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>379000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5519,52 +5528,53 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5619,368 +5629,370 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-958000.0</v>
+      </c>
+      <c r="C5">
         <v>-563000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1445000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>989000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>406000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>437000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>292000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>858000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-339000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-229000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>24000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-319000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-535000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-220000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-975000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1365000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-843000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-612000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-192000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>38000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>34000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>36000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>509000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1480000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1525000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>297000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>420000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>554000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>207000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-372000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-314000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-699000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-399000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-73000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-97000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>94000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>106000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>533000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>206000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>316000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>11000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>45000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>11000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-9000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>77000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>94000.0</v>
       </c>
-      <c r="AX5">
-[...1 lines deleted...]
-      </c>
       <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
         <v>48000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>84000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-26000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="BD5">
         <v>4000.0</v>
       </c>
       <c r="BE5">
+        <v>4000.0</v>
+      </c>
+      <c r="BF5">
         <v>3000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>6000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>9000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>6000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>10000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>537000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>512000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>528000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>401000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>469000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>483000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>197000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>100000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>92000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>273000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>148000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>307000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>668000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>493000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>433000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>297000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>187000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>176000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>194000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>42000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-168000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-639300.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-935600.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1187800.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1444700.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-1793400.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-2466800.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-3102300.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-3659600.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-2499000.0</v>
       </c>
-      <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6024,178 +6036,183 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>73854000.0</v>
+      </c>
+      <c r="C7">
         <v>50794000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>52187000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>54809000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>56294000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>56006000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>51995000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>49370000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>57656000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>59642000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>57205000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>48103000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>49778000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>51441000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>62000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>63000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>54693000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>64422000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>56126000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>65827000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>59134000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>60581000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>44460000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>49200000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>8322000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>8999000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9795000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>10268000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>11154000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>11222000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6217,52 +6234,53 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>16000.0</v>
       </c>
       <c r="C8">
         <v>16000.0</v>
       </c>
       <c r="D8">
         <v>16000.0</v>
       </c>
       <c r="E8">
         <v>16000.0</v>
       </c>
       <c r="F8">
         <v>16000.0</v>
       </c>
       <c r="G8">
         <v>16000.0</v>
       </c>
       <c r="H8">
         <v>16000.0</v>
       </c>
       <c r="I8">
@@ -6282,51 +6300,53 @@
       </c>
       <c r="N8">
         <v>16000.0</v>
       </c>
       <c r="O8">
         <v>16000.0</v>
       </c>
       <c r="P8">
         <v>16000.0</v>
       </c>
       <c r="Q8">
         <v>16000.0</v>
       </c>
       <c r="R8">
         <v>16000.0</v>
       </c>
       <c r="S8">
         <v>16000.0</v>
       </c>
       <c r="T8">
         <v>16000.0</v>
       </c>
       <c r="U8">
         <v>16000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>16000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6357,528 +6377,533 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>2787034000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>2754861000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2736318000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2712025000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2694646000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2677422000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2660809000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2633710000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2612663000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2573288000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2495804000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2428987000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2402945000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2339940000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1997454000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1972302000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1948300000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1627113000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1606441000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1582823000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1559343000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1532188000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1504778000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1479530000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1452272000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1432796000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1192268000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1157272000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>862327000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>844093000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>833696000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>823598000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>807631000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>800179000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>794995000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>788946000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>587742000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>574280000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>564417000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>453483000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>452693000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>378564000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>371208000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>370663000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>370219000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>369704000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>369301000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>384985000.0</v>
+      </c>
+      <c r="C10">
         <v>282212000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>177695000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>257995999.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>253637000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>217696000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>319589000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>155149000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>177134000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>204745000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>188657000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>98193000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>107941000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>290895000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>114846000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>154842000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>139833000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>204920000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>147435000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>94640000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>266956000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>304487000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>326028000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>452352000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>310441000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>173059000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>189680000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>385474000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>74432000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>97557000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>134758000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>63897000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>74182000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>116328000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>69418000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>112616000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>143789000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>157383000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>163620000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>153679000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>131774000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>175220000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>102138000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>70799000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>93212000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>76424000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>61854000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>36369000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>13698000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>96455000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>11707000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11803000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>24247000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>18436000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>57899000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8016000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>9208000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5558000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6889000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8317000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8020000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6829000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>6849000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>9656000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>8811000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>18067000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>18122000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>17322000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>17984000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>18840000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>21171000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>22213000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>20285000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>21005000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>16987000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>23462000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>39631000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>22315000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>15480000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>26229000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>38420000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>11264000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>9796100.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>23352700.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>15812400.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>11235900.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>8301700.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>5692600.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8156500.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>4367900.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>6308100.0</v>
       </c>
-      <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>4454000.0</v>
       </c>
-      <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6933,332 +6958,336 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>956474000.0</v>
+      </c>
+      <c r="C12">
         <v>851458000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>819686000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>847019000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>761996000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>681577000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>755993000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>565330000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>500942000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>470520000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>438865000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>345920000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>375378000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>402873000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>416823000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>436579000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>436351000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>445977000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>520706000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>540291000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>556918000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>577768000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>631958000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>644441000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>658551000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>651406000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>697429000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>683847000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>381887000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>414324000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>473520000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>214136000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>256855000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>298063000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>341342000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>366625000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>417320000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>469481000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>529036000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>588859000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>412555000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>457243000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>215132000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>240691000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>270777000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>297893000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>322486000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>337799000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>354453000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>369285000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>185790000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>196180000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>205451000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>101463000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>107967000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>23058000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>21349000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>25924000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>31048000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>36150000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>40361000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>45664000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>37087000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>32226000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>34275000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>40576000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>47060000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>54909000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>66152000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>46384000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>60083000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>72698000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>89621000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>106499000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>126858000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>140962000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>153869000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>69899000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>83255000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>94657000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>94135000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>43684000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>43001000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>62731100.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>68960800.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>41646100.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>35927400.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>43157800.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>48792700.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>22494100.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>27214000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>16000.0</v>
       </c>
       <c r="C13">
         <v>16000.0</v>
       </c>
       <c r="D13">
         <v>16000.0</v>
       </c>
       <c r="E13">
         <v>16000.0</v>
       </c>
       <c r="F13">
         <v>16000.0</v>
       </c>
       <c r="G13">
         <v>16000.0</v>
       </c>
       <c r="H13">
         <v>16000.0</v>
       </c>
       <c r="I13">
@@ -7288,1007 +7317,1015 @@
       <c r="Q13">
         <v>16000.0</v>
       </c>
       <c r="R13">
         <v>16000.0</v>
       </c>
       <c r="S13">
         <v>16000.0</v>
       </c>
       <c r="T13">
         <v>16000.0</v>
       </c>
       <c r="U13">
         <v>16000.0</v>
       </c>
       <c r="V13">
         <v>16000.0</v>
       </c>
       <c r="W13">
         <v>16000.0</v>
       </c>
       <c r="X13">
         <v>16000.0</v>
       </c>
       <c r="Y13">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="Z13">
         <v>15000.0</v>
       </c>
       <c r="AA13">
         <v>15000.0</v>
       </c>
       <c r="AB13">
         <v>15000.0</v>
       </c>
       <c r="AC13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="AD13">
         <v>14000.0</v>
       </c>
       <c r="AE13">
         <v>14000.0</v>
       </c>
       <c r="AF13">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AG13">
         <v>12000.0</v>
       </c>
       <c r="AH13">
         <v>12000.0</v>
       </c>
       <c r="AI13">
         <v>12000.0</v>
       </c>
       <c r="AJ13">
         <v>12000.0</v>
       </c>
       <c r="AK13">
         <v>12000.0</v>
       </c>
       <c r="AL13">
         <v>12000.0</v>
       </c>
       <c r="AM13">
         <v>12000.0</v>
       </c>
       <c r="AN13">
         <v>12000.0</v>
       </c>
       <c r="AO13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AP13">
         <v>11000.0</v>
       </c>
       <c r="AQ13">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AR13">
         <v>10000.0</v>
       </c>
       <c r="AS13">
         <v>10000.0</v>
       </c>
       <c r="AT13">
         <v>10000.0</v>
       </c>
       <c r="AU13">
         <v>10000.0</v>
       </c>
       <c r="AV13">
         <v>10000.0</v>
       </c>
       <c r="AW13">
         <v>10000.0</v>
       </c>
       <c r="AX13">
         <v>10000.0</v>
       </c>
       <c r="AY13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="AZ13">
         <v>9000.0</v>
       </c>
       <c r="BA13">
+        <v>9000.0</v>
+      </c>
+      <c r="BB13">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="BC13">
         <v>7000.0</v>
       </c>
       <c r="BD13">
+        <v>7000.0</v>
+      </c>
+      <c r="BE13">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BF13">
         <v>5000.0</v>
       </c>
       <c r="BG13">
         <v>5000.0</v>
       </c>
       <c r="BH13">
         <v>5000.0</v>
       </c>
       <c r="BI13">
         <v>5000.0</v>
       </c>
       <c r="BJ13">
         <v>5000.0</v>
       </c>
       <c r="BK13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BL13">
         <v>4000.0</v>
       </c>
       <c r="BM13">
         <v>4000.0</v>
       </c>
       <c r="BN13">
         <v>4000.0</v>
       </c>
       <c r="BO13">
         <v>4000.0</v>
       </c>
       <c r="BP13">
         <v>4000.0</v>
       </c>
       <c r="BQ13">
         <v>4000.0</v>
       </c>
       <c r="BR13">
         <v>4000.0</v>
       </c>
       <c r="BS13">
         <v>4000.0</v>
       </c>
       <c r="BT13">
         <v>4000.0</v>
       </c>
       <c r="BU13">
         <v>4000.0</v>
       </c>
       <c r="BV13">
         <v>4000.0</v>
       </c>
       <c r="BW13">
         <v>4000.0</v>
       </c>
       <c r="BX13">
         <v>4000.0</v>
       </c>
       <c r="BY13">
         <v>4000.0</v>
       </c>
       <c r="BZ13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="CA13">
         <v>3000.0</v>
       </c>
       <c r="CB13">
         <v>3000.0</v>
       </c>
       <c r="CC13">
         <v>3000.0</v>
       </c>
       <c r="CD13">
+        <v>3000.0</v>
+      </c>
+      <c r="CE13">
         <v>2000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>2400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300.0</v>
       </c>
       <c r="CG13">
         <v>2300.0</v>
       </c>
       <c r="CH13">
+        <v>2300.0</v>
+      </c>
+      <c r="CI13">
         <v>1800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700.0</v>
       </c>
       <c r="CJ13">
         <v>1700.0</v>
       </c>
       <c r="CK13">
         <v>1700.0</v>
       </c>
       <c r="CL13">
-        <v>300.0</v>
+        <v>1700.0</v>
       </c>
       <c r="CM13">
         <v>300.0</v>
       </c>
-      <c r="CN13"/>
+      <c r="CN13">
+        <v>300.0</v>
+      </c>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>172851000.0</v>
+      </c>
+      <c r="C14">
         <v>172706000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>171359000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>170650000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>168681000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>167668000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>166362000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>166178000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>166174000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>166623000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>166510000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>164234000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>165046000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>162263000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>161988000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>161852000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>161654000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>161231000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>160866000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>160663000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>160421000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>160011000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>159263000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>158129000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>156535000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>155368000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>154492000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>145906000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>144314000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>143981000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>131627000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>125009000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>124910000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>124727000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>124117000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>122484000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>122122000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>121651000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>121202000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>117497000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>113308000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>111346000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>101207000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>100756000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>100349000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>100197000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>99850000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>99497000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>99048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92968000.0</v>
       </c>
       <c r="AY14">
         <v>92968000.0</v>
       </c>
       <c r="AZ14">
+        <v>92968000.0</v>
+      </c>
+      <c r="BA14">
         <v>89504000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>83410000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>78748000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>60618000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>53911000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>52961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52903000.0</v>
       </c>
       <c r="BG14">
         <v>52903000.0</v>
       </c>
       <c r="BH14">
+        <v>52903000.0</v>
+      </c>
+      <c r="BI14">
         <v>52800000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>52677000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50367000.0</v>
       </c>
       <c r="BK14">
         <v>50367000.0</v>
       </c>
       <c r="BL14">
+        <v>50367000.0</v>
+      </c>
+      <c r="BM14">
         <v>38383000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>38347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38333000.0</v>
       </c>
       <c r="BO14">
         <v>38333000.0</v>
       </c>
       <c r="BP14">
+        <v>38333000.0</v>
+      </c>
+      <c r="BQ14">
         <v>37383000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>37220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37179000.0</v>
       </c>
       <c r="BS14">
         <v>37179000.0</v>
       </c>
       <c r="BT14">
+        <v>37179000.0</v>
+      </c>
+      <c r="BU14">
         <v>37137000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>37102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37053000.0</v>
       </c>
       <c r="BW14">
         <v>37053000.0</v>
       </c>
       <c r="BX14">
+        <v>37053000.0</v>
+      </c>
+      <c r="BY14">
         <v>36946000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>36894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30016000.0</v>
       </c>
       <c r="CA14">
         <v>30016000.0</v>
       </c>
       <c r="CB14">
+        <v>30016000.0</v>
+      </c>
+      <c r="CC14">
         <v>29732000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>27792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24308000.0</v>
       </c>
       <c r="CE14">
         <v>24308000.0</v>
       </c>
       <c r="CF14">
+        <v>24308000.0</v>
+      </c>
+      <c r="CG14">
         <v>23343000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>23274000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>17903000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>17903209.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>16628914.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>6552366.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1495056.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>6430028.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>11365000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1458794.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1456023.0</v>
       </c>
-      <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>16000.0</v>
       </c>
-      <c r="O15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>16000.0</v>
       </c>
       <c r="R15">
         <v>16000.0</v>
       </c>
       <c r="S15">
         <v>16000.0</v>
       </c>
       <c r="T15">
         <v>16000.0</v>
       </c>
       <c r="U15">
         <v>16000.0</v>
       </c>
       <c r="V15">
         <v>16000.0</v>
       </c>
       <c r="W15">
         <v>16000.0</v>
       </c>
       <c r="X15">
         <v>16000.0</v>
       </c>
       <c r="Y15">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="Z15">
         <v>15000.0</v>
       </c>
       <c r="AA15">
         <v>15000.0</v>
       </c>
       <c r="AB15">
         <v>15000.0</v>
       </c>
       <c r="AC15">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="AD15">
         <v>14000.0</v>
       </c>
       <c r="AE15">
         <v>14000.0</v>
       </c>
       <c r="AF15">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AG15">
         <v>12000.0</v>
       </c>
       <c r="AH15">
         <v>12000.0</v>
       </c>
       <c r="AI15">
         <v>12000.0</v>
       </c>
       <c r="AJ15">
         <v>12000.0</v>
       </c>
       <c r="AK15">
         <v>12000.0</v>
       </c>
       <c r="AL15">
         <v>12000.0</v>
       </c>
       <c r="AM15">
         <v>12000.0</v>
       </c>
       <c r="AN15">
         <v>12000.0</v>
       </c>
       <c r="AO15">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AP15">
         <v>11000.0</v>
       </c>
       <c r="AQ15">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AR15">
         <v>10000.0</v>
       </c>
       <c r="AS15">
         <v>10000.0</v>
       </c>
       <c r="AT15">
         <v>10000.0</v>
       </c>
       <c r="AU15">
         <v>10000.0</v>
       </c>
       <c r="AV15">
         <v>10000.0</v>
       </c>
       <c r="AW15">
         <v>10000.0</v>
       </c>
       <c r="AX15">
         <v>10000.0</v>
       </c>
       <c r="AY15">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="AZ15">
         <v>9000.0</v>
       </c>
       <c r="BA15">
+        <v>9000.0</v>
+      </c>
+      <c r="BB15">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="BC15">
         <v>7000.0</v>
       </c>
       <c r="BD15">
+        <v>7000.0</v>
+      </c>
+      <c r="BE15">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BF15">
         <v>5000.0</v>
       </c>
       <c r="BG15">
         <v>5000.0</v>
       </c>
       <c r="BH15">
         <v>5000.0</v>
       </c>
       <c r="BI15">
         <v>5000.0</v>
       </c>
       <c r="BJ15">
         <v>5000.0</v>
       </c>
       <c r="BK15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BL15">
         <v>4000.0</v>
       </c>
       <c r="BM15">
         <v>4000.0</v>
       </c>
       <c r="BN15">
         <v>4000.0</v>
       </c>
       <c r="BO15">
         <v>4000.0</v>
       </c>
       <c r="BP15">
         <v>4000.0</v>
       </c>
       <c r="BQ15">
         <v>4000.0</v>
       </c>
       <c r="BR15">
         <v>4000.0</v>
       </c>
       <c r="BS15">
         <v>4000.0</v>
       </c>
       <c r="BT15">
         <v>4000.0</v>
       </c>
       <c r="BU15">
         <v>4000.0</v>
       </c>
       <c r="BV15">
         <v>4000.0</v>
       </c>
       <c r="BW15">
         <v>4000.0</v>
       </c>
       <c r="BX15">
         <v>4000.0</v>
       </c>
       <c r="BY15">
         <v>4000.0</v>
       </c>
       <c r="BZ15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="CA15">
         <v>3000.0</v>
       </c>
       <c r="CB15">
         <v>3000.0</v>
       </c>
       <c r="CC15">
         <v>3000.0</v>
       </c>
       <c r="CD15">
+        <v>3000.0</v>
+      </c>
+      <c r="CE15">
         <v>2000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300.0</v>
       </c>
       <c r="CG15">
         <v>2300.0</v>
       </c>
       <c r="CH15">
+        <v>2300.0</v>
+      </c>
+      <c r="CI15">
         <v>1800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700.0</v>
       </c>
       <c r="CJ15">
         <v>1700.0</v>
       </c>
       <c r="CK15">
         <v>1700.0</v>
       </c>
       <c r="CL15">
-        <v>300.0</v>
+        <v>1700.0</v>
       </c>
       <c r="CM15">
         <v>300.0</v>
       </c>
-      <c r="CN15"/>
+      <c r="CN15">
+        <v>300.0</v>
+      </c>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>8456000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-10453000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1564000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-9031000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-9058000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-9231000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>4132000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2644000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1876000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>513000.0</v>
       </c>
-      <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>-2822000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>15000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>29000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>42000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>55000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>80000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>111000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>140000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>434000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>266000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>765000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>683000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>669000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>708000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>753000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>462000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>690000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6680000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>6395000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6089000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6037000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5904000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>9125000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>92000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="BU16">
         <v>170000.0</v>
       </c>
       <c r="BV16">
         <v>170000.0</v>
       </c>
       <c r="BW16">
+        <v>170000.0</v>
+      </c>
+      <c r="BX16">
         <v>707000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1664000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2496000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>3125000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2666000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2791000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3916000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4041000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3445500.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4167900.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>4501300.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>5834600.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1320300.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1653600.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1986900.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2320300.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1320000.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8343,88 +8380,87 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -8454,101 +8490,104 @@
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
         <v>2406000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>2501000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>2587000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>2441000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>2481000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8603,90 +8642,89 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>1.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -8730,201 +8768,204 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>103448000.0</v>
+      </c>
+      <c r="C21">
         <v>106171000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>108893000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>111615000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>114338000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>117060000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>119782000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>105515000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>107859000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>110204000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>65489999.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>66855000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>68219000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>69583000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>369000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>738000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1108000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1477000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1846000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2215000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2585000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2954000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3323000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3692000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4062000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4431000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5169000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5538000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5907000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6277000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6646000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7015000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7385000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7754000.0</v>
       </c>
-      <c r="AP21">
-[...1 lines deleted...]
-      </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
@@ -8938,213 +8979,216 @@
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
-      <c r="BJ21"/>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>32372000.0</v>
+      </c>
+      <c r="C22">
         <v>31574000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>34670000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>29097000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26124000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>22948000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>21949000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>61041000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>71525000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>61936000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35819000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20768000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9199000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6095000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6636000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5844000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6327000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7009000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7881000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14336000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10786000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10311000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9682000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7979000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6210000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6318000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6341000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4846000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3824000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4570000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4070000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4347000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4737000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5583000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5248000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5536000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6003000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3881000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4175000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4301000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2867000.0</v>
       </c>
-      <c r="AP22">
-[...1 lines deleted...]
-      </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
@@ -9158,405 +9202,409 @@
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>1742900000.0</v>
+      </c>
+      <c r="C23">
         <v>1605230000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1564195000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1330771000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1225555000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1132364000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1187756000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>976868000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>914099000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>855103000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>748956000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>632540000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>642769000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>655305000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>587812000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>602491000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>612766000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>624251000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>700122000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>717673000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>724429000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>755173000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>782616000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>795664000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>759649000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>747450000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>783183000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>765586000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>460883000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>501105000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>540202000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>266456000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>314960000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>351040000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>384506000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>413714000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>456315000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>503013000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>561153000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>617384000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>438034000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>466590000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>221896000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>245320000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>275539000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>301963000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>325458000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>341763000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>359465000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>373506000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>189118000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>199285000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>206909000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>103015000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>108590000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>23750000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>21874000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>26519000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>32114000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>37022000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>41309000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>46887000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>38394000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>35750000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>39166000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>43273000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>49680000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>58475000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>70063000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>50371000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>64677000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>78203000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>96080000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>113325000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>134584000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>148346000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>160221000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>75748000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>89544000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>100914000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>115568000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>63518000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>62505800.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>70270600.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>73630500.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>45924300.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>40365000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>47749500.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>53303500.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>27416200.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>31693000.0</v>
       </c>
-      <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>6754000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -9595,156 +9643,159 @@
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>2000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>13000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>23000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>32000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>41000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>51000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>65000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>98000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>154000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>228000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>324000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>430000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>560000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>730000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>939000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1156000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1255000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1439000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1503000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1379000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1144000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>833000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>733000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>892000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>927000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>819000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>854000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1044000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1027000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>946000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>877000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1624000.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>3458000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>4632000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -9799,102 +9850,103 @@
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>2300000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="AD26">
         <v>1100000.0</v>
       </c>
       <c r="AE26">
+        <v>1100000.0</v>
+      </c>
+      <c r="AF26">
         <v>1300000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1182000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2900000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
@@ -9913,52 +9965,53 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10013,411 +10066,417 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-311131000.0</v>
+      </c>
+      <c r="C28">
         <v>-231418000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-125508000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-203186999.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-197343000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-161690000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-267594000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-105779000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-119478000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-145103000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-131452000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-41059000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-49105000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-230281000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-52846000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-91842000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-76116000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-140498000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-83005000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-28813000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-200301000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-237824000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-276481000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-403152000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-302119000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-164060000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-179885000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-379095000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-67690000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-90803000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-134758000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-63897000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-74182000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-116328000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-69418000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-112616000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-143789000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-157383000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-163620000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-153679000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-131774000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-175220000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-102138000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-70799000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-93212000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-76424000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-61886000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-36369000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-13698000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-96455000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-11707000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-11803000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-24247000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-18436000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-57899000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-8013000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-9195000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-5536000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-6857000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-8280000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-7980000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-6785000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-6739000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-9504000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-8599000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-17711000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-17659000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-16718000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-17196000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-17831000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-19946000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-20838000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-18673000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-19132000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-14853000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-21190000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-37145000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-19773000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-13105000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-24183000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-36711000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-9726000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-8014100.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-21499600.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-14138900.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-9537100.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-5771300.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-2606900.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-4606100.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-324000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-1441700.0</v>
       </c>
-      <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>1306609000.0</v>
+      </c>
+      <c r="C29">
         <v>1248066000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1227390000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>917272000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>822382000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>765237000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>732793000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>577180000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>516700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>464044000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>431755000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>362174000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>395793000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>374258000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>400413000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>425686000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>434848000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>444797000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>540894000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>566955000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>564838000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>581606000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>627009000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>654867000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>663013000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>638382000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10443,531 +10502,538 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>166330000.0</v>
+      </c>
+      <c r="C30">
         <v>148384000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>148231000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>139438000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>119686000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>113714000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>104695000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>98209000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>110393000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>100079000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>102350000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>94532000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>84156000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>70250000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>63080000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>56136000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>68889000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>63482000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>65344000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>61668000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>51820000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>57390000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>50282000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>47784000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>46128000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>44571000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>37874000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>32269000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>32722000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>33770000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>27789000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>20682000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26682000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>23348000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>18430000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15254000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>12378000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9519000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7140000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5224000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1633000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>783000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1638000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>206000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1508000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>746000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>964000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1139000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1320000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1642000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>1934000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2930000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
+      <c r="CS30"/>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>295319000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>304675000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>400413000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>425686000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>434848000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>444797000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>540894000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>566955000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>564469000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>580868000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>625901000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>653390000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>661167000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>636167000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>696550000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>686335000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>385591000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>414664000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>475017000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>219009000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>259920000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>299000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>329747000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>371419000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>408863000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>450878000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>511396000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>570673000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>401061000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>445251000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>199762000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>227346000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>255821000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>285094000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>309489000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>330489000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>350108000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>365460000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>182131000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>191413000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>199133000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>97320000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>102642000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>17664000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>12708000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>17585000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>23362000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>28144000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>32821000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>863109000.0</v>
+      </c>
+      <c r="C32">
         <v>790492000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>784999000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>719838000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>630529000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>568412000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>543448000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>444339000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>391065000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>344699000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>361871000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>289567000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>304686000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>278549000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>382307000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>404982000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>414838000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>422620000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>521755000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>552699000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>550402000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>564611000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>611649000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>638357000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>649313000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>624680000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10993,1080 +11059,1091 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>518355000.0</v>
+      </c>
+      <c r="C33">
         <v>509213999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>502081999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>254348999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>265002000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>261422000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>249438000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>188584000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>185183000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>179806999.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>132831000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>133369999.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>150141000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>152454999.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>79875000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>80939000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>80247000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>82028000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>82299000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>76756000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>78698999.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>81188999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>65000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>65451000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>23913999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>23028999.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>22932999.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>23256000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>23943000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>24699000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>14096000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>12340000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>13864000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>11026000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>11029000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>11742000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>12570000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>13260000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>13256000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>13894000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>14137000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4238000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2907000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2473000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2146000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2064000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>840000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>698000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>611000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>686000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>758000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>610000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>148000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>30000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>42000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>65000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>99000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>132000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>165000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>259000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>294000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>339000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>545000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>758000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>848000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1006000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1207000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1671000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1849000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2084000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2295000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2668000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2973000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>3155000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>3331000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>3395000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>3328000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>3383000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>3761000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>3110000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>2907000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>2397000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>2381100.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>2271100.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2232300.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2271700.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>2546900.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>2844100.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>3045400.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>3726400.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>3420800.0</v>
       </c>
-      <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
+      <c r="CS33"/>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>15308000.0</v>
+      </c>
+      <c r="C34">
         <v>12637000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>19137000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>13889000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>28548000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>19963000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>18056000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>15322000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>12362000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>11273000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>15147000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>12660000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>9256000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>56746000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9074000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>60235000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>5544000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>59851000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>7034000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>62500000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>5129000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3613000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>49640000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>48941000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>10214000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>9327000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>9222000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2174000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1413000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>7766000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>28000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>60000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>74855000.0</v>
+      </c>
+      <c r="C35">
         <v>51640000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>59691000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>56915000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>73149000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>64597000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>60093000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>55743000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>59548000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>60462000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>62947000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>60762999.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>59033999.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>56746000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>61769000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>60235000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>60237000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>59851000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>63160000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>62500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>64263000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>64194000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>49640000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>48941000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>10213999.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>9326999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>9222000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>8553000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>8155000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>7766000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1558000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1209000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1026000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>782000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>191000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>245000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>262000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>224000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>157000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>177000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>197000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>217000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>232000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>239000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>340000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>218000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>135000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>21000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>18000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>13000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>8000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>10661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17658000.0</v>
       </c>
       <c r="BB35">
         <v>17658000.0</v>
       </c>
       <c r="BC35">
         <v>17658000.0</v>
       </c>
-      <c r="BD35"/>
-      <c r="BE35">
+      <c r="BD35">
+        <v>17658000.0</v>
+      </c>
+      <c r="BE35"/>
+      <c r="BF35">
         <v>2406000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2501000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2587000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2469000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2541000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2640000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>2747000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>22756000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>23026000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>22625000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>22859000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>24260000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>22714000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>549000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>634000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>759000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>987000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1186000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1363000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1457000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1625000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1681000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1851000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1746000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1716000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1916000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1433300.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1384700.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1403200.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1861200.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1044000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1026300.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>946300.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>75390500.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>76138100.0</v>
       </c>
-      <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
+      <c r="CS35"/>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>79851000.0</v>
+      </c>
+      <c r="C36">
         <v>84646999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>80599999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>79881999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>86655000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>81480000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>70100000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>26058000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>15020000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5182999.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5104000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5102999.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16227000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>17355999.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5311000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>17805000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>15814000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>10541000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>12384000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>8143000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1991999.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1812999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>378000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>545000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>530999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>541999.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>556999.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>5294000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5275000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>5252000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>6725000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3355000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3404000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>3148000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2829000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2844000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2997000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3143000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3160000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3350000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3486000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1615000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>704000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>405000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>333000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>278000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-97917000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>178000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>111000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>143000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>179000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>120000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>56000.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>-42000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>2000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>7000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>11000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>14000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>78000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>86000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>95000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>119000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>136000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>150000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>136000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>145000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>173000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>192000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>238000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>192000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>248000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>261000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>236000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>283000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>300000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>187000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>96000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="CC36">
         <v>96000.0</v>
       </c>
       <c r="CD36">
-        <v>98000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="CE36">
         <v>98000.0</v>
       </c>
       <c r="CF36">
+        <v>98000.0</v>
+      </c>
+      <c r="CG36">
         <v>21800.0</v>
       </c>
-      <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
-      <c r="CJ36">
+      <c r="CJ36"/>
+      <c r="CK36">
         <v>295100.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>284700.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>925100.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>303800.0</v>
       </c>
-      <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -12110,1433 +12187,1449 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38">
+        <v>40000.0</v>
+      </c>
+      <c r="C38">
         <v>1.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>10873000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>23126000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>11081000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>17805000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>15814000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>16311000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>15984000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>8143000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7762000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>7583000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>54731000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6315000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6301000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6312000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5344000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>5294000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5275000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>6352000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>5425000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3355000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3404000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>3148000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>8367000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>8751000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>9274000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>9789000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>10175000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>10735000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>11240000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1615000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>704000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>405000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>333000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>278000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>287000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>178000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>111000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>143000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>179000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>120000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>56000.0</v>
       </c>
-      <c r="BB38">
-[...1 lines deleted...]
-      </c>
       <c r="BC38">
         <v>0.0</v>
       </c>
       <c r="BD38">
+        <v>0.0</v>
+      </c>
+      <c r="BE38">
         <v>2000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>7000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>11000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>14000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>78000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>86000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>95000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>119000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>136000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>150000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>136000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>145000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>173000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>192000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>238000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>192000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>248000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>261000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>236000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>283000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>300000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>187000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>96000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="CC38">
         <v>96000.0</v>
       </c>
       <c r="CD38">
-        <v>98000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="CE38">
         <v>98000.0</v>
       </c>
       <c r="CF38">
+        <v>98000.0</v>
+      </c>
+      <c r="CG38">
         <v>22000.0</v>
       </c>
-      <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
-      <c r="CJ38">
+      <c r="CJ38"/>
+      <c r="CK38">
         <v>296000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>285000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>925000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>304000.0</v>
       </c>
-      <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CQ38"/>
+      <c r="CR38">
         <v>353000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>474000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>69369000.0</v>
+      </c>
+      <c r="C39">
         <v>64599999.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>59526000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>60868000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>52747000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>52703000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>55681000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>63704000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>46056000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>42761000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>39091000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>37950000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>23895000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>23632000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>21398000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>22993000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>20952000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>25755000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>23892000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>24622000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>26206000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>28515000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>25694000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>30009000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>24846000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>22126000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>18606000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>21368000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>18507000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>23742000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>20727000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>14951000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>12822000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>13020000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8457000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>14557000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8044000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>6872000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>7546000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>5106000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6842000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4326000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2219000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1950000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3724000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1260000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1168000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2127000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3081000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1893000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4390000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4990000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2620000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>3044000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>581000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>627000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>426000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>463000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>901000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>613000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>654000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>884000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>762000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>832000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1113000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1691000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1413000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1895000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2062000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1903000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>2299000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2837000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>3486000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>3671000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>4395000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>3989000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>3024000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2466000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>2528000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3147000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>18526000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>17437000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>17124000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>5268400.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>2437400.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>2006500.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>3781700.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1747600.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1465400.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1195700.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1058200.0</v>
       </c>
-      <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>812000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>633000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>302563000.0</v>
+      </c>
+      <c r="C40">
         <v>281487000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>254578000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>323054000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>298234000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>264015000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>356704000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>315915000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>299043000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>293221000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>225742000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>179810000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>160073000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>197706000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>103202000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>97331000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>96803000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>99891000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>80888000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>72346000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>78742000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>94442000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>92387000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>84528000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>77303000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>90209000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>64170000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>60411000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>54752000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>67240000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>56398000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>38852000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>45881000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>43093000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>40244000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>33181000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>37325000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>38967000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>36029000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>34445000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>27485000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>19815000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>20230000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>15531000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>16462000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>14133000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>13818000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>10128000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>8206000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>6429000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>6552000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>6670000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>6488000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>4159000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>4139000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4686000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>5225000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>4693000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>3504000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>4402000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>4015000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>4253000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>3219000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>3760000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>4128000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>5048000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>5358000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>6340000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>7270000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>6474000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>7535000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>7767000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>9620000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>10321000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>15012000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>11524000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>8510000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>10050000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>13485000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>13868000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>17145000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>16164000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>15292400.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>12865300.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>3404700.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>3656600.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>3681600.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>3200700.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>2989800.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>2423000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>2130900.0</v>
       </c>
-      <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>2057000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1260000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>12660000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>5305000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>9074000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>6466000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5544000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4373000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>7034000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>4823000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5129000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3613000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>5180000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3598000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>4545000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>3237000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2861000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2174000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1413000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1012000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1558000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1209000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1026000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>782000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>191000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>245000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>262000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>224000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>157000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>177000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>197000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>217000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>232000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>239000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>340000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>218000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>135000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>21000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>18000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>13000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>8000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2000.0</v>
       </c>
-      <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>2406000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2501000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2587000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2467000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2528000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2617000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2715000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>22715000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>22975000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>22560000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>22761000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>24106000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>22486000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>225000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>204000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>199000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>257000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>247000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>207000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>202000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>186000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>178000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>472000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>602000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>883000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1183000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>542000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>458000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>584000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1007000.0</v>
       </c>
-      <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
+      <c r="CS41"/>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>3085800000.0</v>
+      </c>
+      <c r="C42">
         <v>3058362000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3039315000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3003221000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2980693000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2950183000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2936871000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2924434000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2897916000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2878539000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2862552000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2839111000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2807770000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2787034000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2770923000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2754861000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2736318000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2712025000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2694646000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2677422000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2660809000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2633710000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2612663000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2573288000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2495804000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2428987000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2402945000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2339940000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1997454000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1972302000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1948300000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1627113000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1606441000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1582823000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1559343000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1532188000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1504778000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1479530000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1452272000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1432796000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1192268000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1157272000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>862327000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>844093000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>833696000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>823598000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>807631000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>800179000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>794995000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>788946000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>587742000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>574280000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>564417000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>453483000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>452693000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>378564000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>371208000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>370663000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>370219000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>369704000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>369301000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>367505000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>353278000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>352541000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>351771000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>351357000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>350872000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>349322000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>348137000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>347391000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>346815000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>346227000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>345416000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>344231000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>343293000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>342115000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>340742000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>242625000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>240446000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>239220000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>238254000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>177910000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>168425900.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>168345300.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>168244100.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>133685700.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>126754000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>126772500.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>126626000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>20091000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>18193600.0</v>
       </c>
-      <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13591,88 +13684,87 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13696,1438 +13788,1452 @@
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
         <v>17658000.0</v>
       </c>
-      <c r="BD44">
-[...1 lines deleted...]
-      </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
-      <c r="CL44">
+      <c r="CL44"/>
+      <c r="CM44">
         <v>74513000.0</v>
       </c>
-      <c r="CM44">
+      <c r="CN44">
         <v>74514000.0</v>
       </c>
-      <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
-      <c r="CQ44">
+      <c r="CQ44"/>
+      <c r="CR44">
         <v>46502000.0</v>
       </c>
-      <c r="CR44">
+      <c r="CS44">
         <v>46501000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>86531000.0</v>
+      </c>
+      <c r="C45">
         <v>60926000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>64349000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>53381000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>54538000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>54112000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>61003000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>48241000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>56534000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>58650000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>66023000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>55642000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>57575000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>59746000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>61594000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>63134000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>70568000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>72868000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>56444000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>56659000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>14567000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>13702000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>12704000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>13208000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>14245000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>14655000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3309000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>3372000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2760000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2709000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2662000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2991000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>3296000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>3471000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3081000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3159000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2897000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2623000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2203000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2068000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1813000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1786000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>553000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>520000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>500000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>543000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>579000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>490000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>92000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>30000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>42000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>63000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>92000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>121000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>151000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>181000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>208000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>244000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>426000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>622000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>698000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>870000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1062000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1498000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1657000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1846000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>2103000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>2420000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>2712000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>2919000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3048000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>3095000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>3141000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>3287000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>3505000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>3014000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>2811000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2299000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>2283100.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2249300.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2232300.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>2271700.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2546900.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>2549000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>2760700.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>2801300.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>3117000.0</v>
       </c>
-      <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>86531000.0</v>
+      </c>
+      <c r="C46">
         <v>60926000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>54865000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>53381000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>54538000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>54112000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>50786000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>48241000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>56534000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>58650000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>56467000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>55642000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>57575000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>59746000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>61594000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>63134000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>64433000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>65717000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>66315000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>68613000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>70568000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>72868000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>56444000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>56659000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>14567000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>13702000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>12704000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>13208000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>14245000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>14655000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3309000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3372000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2760000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2709000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2662000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2991000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3296000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3471000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3081000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3159000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2897000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2623000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2203000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2068000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1813000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1786000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>553000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>520000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>500000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>543000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>579000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>490000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>92000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>30000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>42000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>63000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>92000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>121000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>151000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>181000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>208000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>244000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>426000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>622000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>698000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>870000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1062000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1498000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1657000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1846000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>2103000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>2420000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>2712000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>2919000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3048000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>3095000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>3141000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>3287000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>3505000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>3014000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>2811000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>2299000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>2283100.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>2249300.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>2232300.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>2271700.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>2546900.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>2549000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>2760700.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>2801300.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>3117000.0</v>
       </c>
-      <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>55642000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>5595000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>61594000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6510000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>64433000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>7531000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>66315000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8581000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>70568000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>72868000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9161000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>8427000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>6687000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>5089000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3180000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>13208000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3427000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3737000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3309000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3372000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2760000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2709000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2662000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2991000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3296000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3471000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3081000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3159000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2897000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2623000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2203000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2068000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1813000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1786000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>553000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>520000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>500000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>543000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>579000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>490000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>92000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>30000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>42000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>63000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>92000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>121000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>151000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>181000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>208000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>244000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>426000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>622000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>698000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>870000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1062000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1498000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1657000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1846000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>2103000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>2420000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>2712000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>2919000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3048000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3095000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3141000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>3287000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>3505000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>3014000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>2811000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2299000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>2283000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>2249000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>2233000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>2272000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>2547000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>2549000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>2761000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>2801000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>3117000.0</v>
       </c>
-      <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
-      <c r="CQ47">
+      <c r="CQ47"/>
+      <c r="CR47">
         <v>2419000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>2880000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>-1778249000.0</v>
+      </c>
+      <c r="C48">
         <v>-1809749000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1813386000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2086954000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2158733000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2185399000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2204386000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2348128000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2380893000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2414282000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2430837000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2476634000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2411458000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2412572000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2369551000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-2327826000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2300643000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2266632000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2153576000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-2110482000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-2096025000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-2052154000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1985706000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1918946000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1834286000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1792145000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1704122000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1651086000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1609108000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1554167000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1468863000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1403371000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1341233000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1277967000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1223671000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1154801000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-1089553000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-1022112000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-933979000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-855283000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-783670000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-712348000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-662586000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-616802000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-577896000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-538518000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-498143000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-469777000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-444991000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-423496000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-405668000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-393619000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-382924000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-373843000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-367720000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-360910000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-358508000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-353089000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-346871000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-341571000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-336495000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-329939000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-324106000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-353247000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-349020000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-344732000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-339245000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-330556000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-321828000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-309101000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-294100000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-280137000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-264523000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-246236000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-229856000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-212818000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-196773000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-186020000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-173466000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-161016000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-149753000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-137885000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-128418100.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-118215200.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-105909100.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-99872200.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-94283000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-86948200.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-80733600.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-74847100.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-68365900.0</v>
       </c>
-      <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
       <c r="CR48"/>
+      <c r="CS48"/>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-2412572000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-2327826000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-2300643000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-2266632000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-2153576000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-2110482000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-2096025000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-2052154000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1985706000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1918946000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1834286000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1792145000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1704122000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1651086000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1609108000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1554167000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1468863000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-1403371000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-1341233000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-1277967000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-1223671000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-1154801000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-1089553000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-1022112000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-933979000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-855283000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-783670000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-712348000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-662586000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-616802000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-577896000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-538518000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-498143000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-469777000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-444991000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-423496000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-405668000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-393619000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-382924000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-373843000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-367720000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-360910000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-358508000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-353089000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-346871000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-341571000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-336495000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>4468000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -15149,834 +15255,842 @@
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>73854000.0</v>
+      </c>
+      <c r="C51">
         <v>50794000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>52187000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>54809000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>56294000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>56006000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>51995000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>49370000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>57656000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>59642000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>57205000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>57134000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>58836000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>60614000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>62000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>63000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>63717000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>64422000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>64430000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>65827000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>66655000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>66663000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>49547000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>49200000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>8322000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>8999000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>9795000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>6379000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>6742000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>6754000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
-      <c r="AU51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>32000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-      <c r="BD51">
+      <c r="BD51"/>
+      <c r="BE51">
         <v>3000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>13000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>22000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>32000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>37000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>40000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>44000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>110000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>152000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>212000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>356000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>463000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>604000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>788000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1009000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1225000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1375000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1612000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1873000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>2134000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>2272000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>2486000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>2542000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2375000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>2046000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1709000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1538000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1782000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>1853100.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1673500.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1698800.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>2530400.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>3085700.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>3550400.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>4043900.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>4866400.0</v>
       </c>
-      <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
+      <c r="CS51"/>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>14307000.0</v>
+      </c>
+      <c r="C52">
         <v>11791000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>11633000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11783000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>11693000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>11372000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9958000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8949000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>10470000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10453000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9405000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9031000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>9058000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9173000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9305000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9231000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9024000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>8944000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8304000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8150000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7521000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6082000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5087000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3857000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2653000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2909000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3434000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3889000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4412000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>4468000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>2822000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52">
         <v>3000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>13000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>22000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>32000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>37000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>40000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>44000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>78000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>111000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>161000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>291000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>365000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>450000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>560000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>685000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>795000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>815000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>882000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>934000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>978000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1017000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1047000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>1039000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>996000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>902000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>826000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>805000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>890000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>926400.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>854600.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>844800.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>1486000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>2059400.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>2604100.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>3167400.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>3242300.0</v>
       </c>
-      <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>571489000.0</v>
+      </c>
+      <c r="C53">
         <v>569246000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>641991000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>589023000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>508359000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>463881000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>436404000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>410181000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>323808000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>265774999.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>250208000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>247727000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>267437000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>111978000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>301977000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>281737000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>296518000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>241057000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>373271000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>445651000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>289962000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>273281000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>305930000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>192089000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>348110000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>478347000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>507749000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>298373000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>307455000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>316767000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>338762000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>150239000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>182673000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>181735000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>271924000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>254009000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>273531000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>312098000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>365416000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>435180000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>280781000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>282023000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>112994000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>169892000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>177565000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>221469000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>260632000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>301430000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>340755000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>272830000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>174083000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>184377000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>181204000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>83027000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>50068000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>15042000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>12141000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>20366000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>24159000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>27833000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>32341000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>38835000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>30238000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>22570000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>25464000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>22509000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>28938000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>37587000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>48168000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>27544000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>38912000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>50485000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>69336000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>85494000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>109871000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>117500000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>114238000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>47584000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>67775000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>68428000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>55715000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>32420000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>33204900.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>39378400.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>53148400.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>30410200.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>27625700.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>37465200.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>40636200.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>18126200.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>20905900.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>7985000.0</v>
       </c>
-      <c r="CR53"/>
+      <c r="CS53"/>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -16020,1255 +16134,1268 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>1742900000.0</v>
+      </c>
+      <c r="C55">
         <v>1605230000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1564195000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1330771000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1225555000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1132364000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1187756000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>976868000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>914099000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>855103000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>748956000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>632540000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>642769000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>655305000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>587812000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>602491000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>612766000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>624251000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>700122000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>717673000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>724429000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>755173000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>782616000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>795664000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>759649000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>747450000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>783183000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>765586000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>460883000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>501105000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>540202000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>266456000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>314960000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>351040000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>384506000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>413714000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>456315000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>503013000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>561153000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>617384000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>438034000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>466590000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>221896000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>245320000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>275539000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>301963000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>325458000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>341763000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>359465000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>373506000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>189118000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>199285000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>206909000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>103015000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>108590000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>23750000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>21874000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>26519000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>32114000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>37022000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>41309000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>46887000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>38394000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>35750000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>39166000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>43273000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>49680000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>58475000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>70063000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>50371000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>64677000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>78203000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>96080000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>113325000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>134584000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>148346000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>160221000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>75748000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>89544000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>100914000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>115568000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>63518000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>62505800.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>70270600.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>73630500.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>45924300.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>40365000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>47749500.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>53303500.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>27416200.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>31693000.0</v>
       </c>
-      <c r="CN55"/>
       <c r="CO55"/>
       <c r="CP55"/>
-      <c r="CQ55">
+      <c r="CQ55"/>
+      <c r="CR55">
         <v>16023000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>33471000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>1224545000.0</v>
+      </c>
+      <c r="C56">
         <v>1096016000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1062113000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1076422000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>960553000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>870942000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>938318000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>788284000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>728916000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>675296000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>616125000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>499170000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>492628000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>502850000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>507937000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>521552000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>532519000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>542223000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>617823000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>640917000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>645730000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>673984000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>717616000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>730213000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>735735000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>724421000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>760250000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>742330000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>436940000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>476406000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>526106000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>254116000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>301096000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>340014000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>373477000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>401972000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>443745000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>489753000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>547897000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>603490000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>423897000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>462352000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>218989000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>242847000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>273393000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>299899000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>324618000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>341065000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>358854000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>372820000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>188360000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>198675000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>206761000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>102985000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>108548000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>23685000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>21775000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>26387000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>31949000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>36763000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>41015000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>46548000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>37849000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>34992000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>38318000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>42267000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>48473000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>56804000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>68214000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>48287000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>62382000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>75535000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>93107000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>110170000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>131253000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>144951000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>156893000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>72365000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>85783000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>97804000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>112661000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>61121000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>60124700.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>67999500.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>71398200.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>43652600.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>37818100.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>44905400.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>50258100.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>23689800.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>28272200.0</v>
       </c>
-      <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
+      <c r="CS56"/>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>361436000.0</v>
+      </c>
+      <c r="C57">
         <v>305524000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>277114000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>356584000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>330024000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>302530000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>394870000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>343945000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>337851000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>330597000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>254254000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>209603000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>187942000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>224301000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>125630000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>116570000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>117681000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>119603000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>96068000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>88218000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>95328000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>109373000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>105967000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>91856000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>86422000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>99741000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>74826000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>67744000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>63814000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>74983000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>59565000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>41807000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>49214000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>46089000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>49030000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>36143000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>40913000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>45265000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>42585000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>39149000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>29022000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>21122000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>21902000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>17735000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>19378000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>16651000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>15834000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>11253000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>9339000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>8033000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>6979000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>7870000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>7776000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>5695000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>5948000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>6086000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>6760000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>6433000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>6165000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>6409000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>5947000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>6139000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>5959000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>13168000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>12984000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>13550000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>14707000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>15248000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>20936000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>11436000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>11051000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>11202000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>13889000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>13472000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>19287000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>17155000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>14326000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>17272000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>20534000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>20767000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>25306000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>21743000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>21701400.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>19689100.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>11077800.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>11692500.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>8640600.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>9364000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>9565400.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>10441100.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>8225900.0</v>
       </c>
-      <c r="CN57"/>
       <c r="CO57"/>
       <c r="CP57"/>
-      <c r="CQ57">
+      <c r="CQ57"/>
+      <c r="CR57">
         <v>6153000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>2968000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>436291000.0</v>
+      </c>
+      <c r="C58">
         <v>357164000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>336805000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>413499000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>403173000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>367127000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>454963000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>399688000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>397399000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>391059000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>317201000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>270366000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>246976000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>281047000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>187399000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>176805000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>177918000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>179454000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>159228000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>150718000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>159591000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>173567000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>155607000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>140797000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>96636000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>109068000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>84048000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>76297000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>71969000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>82749000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>61123000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>43016000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>50240000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>46871000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>49221000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>36388000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>41175000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>45489000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>42742000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>39326000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>29219000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>21339000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>22134000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>17974000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>19718000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>16869000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>15969000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>11274000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>9357000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>8046000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>6987000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>18531000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>25434000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>23353000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>23606000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>6086000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>9166000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>8934000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>8752000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>8878000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>8488000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>8779000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>8706000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>35924000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>36010000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>36175000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>37566000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>39508000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>43650000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>11985000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>11685000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>11961000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>14876000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>14658000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>20650000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>18612000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>15951000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>18953000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>22385000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>22513000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>27022000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>23659000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>23134700.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>21073800.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>12481000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>13553700.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>9684600.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>10390300.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>10511700.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>85831600.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>84364000.0</v>
       </c>
-      <c r="CN58"/>
       <c r="CO58"/>
       <c r="CP58"/>
-      <c r="CQ58">
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>9611000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>7600000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -17312,407 +17439,411 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>1306609000.0</v>
+      </c>
+      <c r="C60">
         <v>1248066000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1227390000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>917272000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>822382000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>765237000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>732793000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>577180000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>516700000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>464044000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>431755000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>362174000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>395793000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>374258000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>400413000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>425686000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>434848000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>444797000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>540894000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>566955000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>564838000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>581606000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>627009000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>654867000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>663013000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>638382000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>699135000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>689289000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>388914000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>418356000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>479079000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>223440000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>264720000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>304169000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>335285000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>377326000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>415140000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>457524000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>518411000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>578058000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>408815000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>445251000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>199762000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>227346000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>255821000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>285094000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>309489000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>330489000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>350108000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>365460000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>182131000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>180754000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>181475000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>79662000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>84984000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>17664000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>12708000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>17585000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>23362000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>28144000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>32821000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>38108000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>29688000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-174000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>3156000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>7098000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>12114000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>18967000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>26413000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>38386000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>52992000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>66242000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>81204000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>98667000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>113934000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>129734000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>144270000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>56795000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>67159000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>78401000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>88546000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>39859000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>39371100.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>49196800.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>61149500.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>32370600.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>30680400.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>37359200.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>42791800.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>-58415400.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>-52671000.0</v>
       </c>
-      <c r="CN60"/>
       <c r="CO60"/>
       <c r="CP60"/>
-      <c r="CQ60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>6412000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>25871000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -17756,87 +17887,90 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17846,103 +17980,104 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
-      <c r="AZ62">
+      <c r="AZ62"/>
+      <c r="BA62">
         <v>10659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17658000.0</v>
       </c>
       <c r="BB62">
         <v>17658000.0</v>
       </c>
       <c r="BC62">
         <v>17658000.0</v>
       </c>
-      <c r="BD62"/>
+      <c r="BD62">
+        <v>17658000.0</v>
+      </c>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18017,51 +18152,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
         <v>88998000.0</v>
       </c>
       <c r="C2">
         <v>81841000.0</v>
       </c>
       <c r="D2">
         <v>45731000.0</v>
       </c>
       <c r="E2">
         <v>10166000.0</v>
       </c>
       <c r="F2">
         <v>19141000.0</v>
       </c>
       <c r="G2">
         <v>20550000.0</v>
       </c>
       <c r="H2">
         <v>19598000.0</v>
       </c>
       <c r="I2">
         <v>18330000.0</v>
       </c>
@@ -18096,51 +18231,51 @@
         <v>65371000.0</v>
       </c>
       <c r="T2">
         <v>69144000.0</v>
       </c>
       <c r="U2">
         <v>59895000.0</v>
       </c>
       <c r="V2">
         <v>39517000.0</v>
       </c>
       <c r="W2">
         <v>29452000.0</v>
       </c>
       <c r="X2">
         <v>19909000.0</v>
       </c>
       <c r="Y2">
         <v>17608000.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
         <v>11760000.0</v>
       </c>
       <c r="C3">
         <v>15883000.0</v>
       </c>
       <c r="D3">
         <v>5552000.0</v>
       </c>
       <c r="E3">
         <v>2026000.0</v>
       </c>
       <c r="F3">
         <v>3344000.0</v>
       </c>
       <c r="G3">
         <v>2932000.0</v>
       </c>
       <c r="H3">
         <v>2766000.0</v>
       </c>
       <c r="I3">
         <v>3005000.0</v>
       </c>
@@ -18175,82 +18310,82 @@
         <v>1043000.0</v>
       </c>
       <c r="T3">
         <v>768000.0</v>
       </c>
       <c r="U3">
         <v>-146000.0</v>
       </c>
       <c r="V3">
         <v>1025600.0</v>
       </c>
       <c r="W3">
         <v>1305600.0</v>
       </c>
       <c r="X3">
         <v>1343600.0</v>
       </c>
       <c r="Y3">
         <v>1402800.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5">
         <v>138904000.0</v>
       </c>
       <c r="C5">
         <v>84279000.0</v>
       </c>
       <c r="D5">
         <v>-51036000.0</v>
       </c>
       <c r="E5">
         <v>-223596000.0</v>
       </c>
       <c r="F5">
         <v>-170439000.0</v>
       </c>
       <c r="G5">
         <v>-286586000.0</v>
       </c>
       <c r="H5">
         <v>-246545000.0</v>
       </c>
       <c r="I5">
         <v>-247444000.0</v>
       </c>
@@ -18289,51 +18424,51 @@
       </c>
       <c r="U5">
         <v>-48908000.0</v>
       </c>
       <c r="V5">
         <v>-33955200.0</v>
       </c>
       <c r="W5">
         <v>-25488200.0</v>
       </c>
       <c r="X5">
         <v>-13740000.0</v>
       </c>
       <c r="Y5">
         <v>-12625900.0</v>
       </c>
       <c r="Z5">
         <v>-15279000.0</v>
       </c>
       <c r="AA5">
         <v>-11269000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
         <v>150664000.0</v>
       </c>
       <c r="C6">
         <v>100162000.0</v>
       </c>
       <c r="D6">
         <v>-45484000.0</v>
       </c>
       <c r="E6">
         <v>-221570000.0</v>
       </c>
       <c r="F6">
         <v>-167095000.0</v>
       </c>
       <c r="G6">
         <v>-283654000.0</v>
       </c>
       <c r="H6">
         <v>-243779000.0</v>
       </c>
       <c r="I6">
         <v>-244439000.0</v>
       </c>
@@ -18372,117 +18507,117 @@
       </c>
       <c r="U6">
         <v>-49054000.0</v>
       </c>
       <c r="V6">
         <v>-32929600.0</v>
       </c>
       <c r="W6">
         <v>-24182600.0</v>
       </c>
       <c r="X6">
         <v>-12396400.0</v>
       </c>
       <c r="Y6">
         <v>-11223100.0</v>
       </c>
       <c r="Z6">
         <v>-15279000.0</v>
       </c>
       <c r="AA6">
         <v>-11269000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-68889000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
         <v>51000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
         <v>982507000.0</v>
       </c>
       <c r="C9">
         <v>875956000.0</v>
       </c>
       <c r="D9">
         <v>680706000.0</v>
       </c>
       <c r="E9">
         <v>507069000.0</v>
       </c>
       <c r="F9">
         <v>465004000.0</v>
       </c>
       <c r="G9">
         <v>421205000.0</v>
       </c>
       <c r="H9">
         <v>319478000.0</v>
       </c>
       <c r="I9">
         <v>205477000.0</v>
       </c>
@@ -18521,51 +18656,51 @@
       </c>
       <c r="U9">
         <v>8133000.0</v>
       </c>
       <c r="V9">
         <v>10956300.0</v>
       </c>
       <c r="W9">
         <v>4604300.0</v>
       </c>
       <c r="X9">
         <v>7378400.0</v>
       </c>
       <c r="Y9">
         <v>6275600.0</v>
       </c>
       <c r="Z9">
         <v>3714000.0</v>
       </c>
       <c r="AA9">
         <v>4312000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
         <v>138904000.0</v>
       </c>
       <c r="C10">
         <v>258075000.0</v>
       </c>
       <c r="D10">
         <v>-51036000.0</v>
       </c>
       <c r="E10">
         <v>-213444000.0</v>
       </c>
       <c r="F10">
         <v>-167519000.0</v>
       </c>
       <c r="G10">
         <v>-280973000.0</v>
       </c>
       <c r="H10">
         <v>-234383000.0</v>
       </c>
       <c r="I10">
         <v>-243936000.0</v>
       </c>
@@ -18596,51 +18731,51 @@
       <c r="R10">
         <v>-45145000.0</v>
       </c>
       <c r="S10">
         <v>-64244000.0</v>
       </c>
       <c r="T10">
         <v>-56390000.0</v>
       </c>
       <c r="U10">
         <v>-45048000.0</v>
       </c>
       <c r="V10">
         <v>-34135000.0</v>
       </c>
       <c r="W10">
         <v>-25917000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11">
         <v>-252096000.0</v>
       </c>
       <c r="C11">
         <v>31624000.0</v>
       </c>
       <c r="D11">
         <v>10250000.0</v>
       </c>
       <c r="E11">
         <v>2531000.0</v>
       </c>
       <c r="F11">
         <v>351000.0</v>
       </c>
       <c r="G11">
         <v>611000.0</v>
       </c>
       <c r="H11">
         <v>876000.0</v>
       </c>
       <c r="I11">
         <v>1256000.0</v>
       </c>
@@ -18673,51 +18808,51 @@
       <c r="T11"/>
       <c r="U11">
         <v>-3860000.0</v>
       </c>
       <c r="V11">
         <v>-200.0</v>
       </c>
       <c r="W11">
         <v>-200.0</v>
       </c>
       <c r="X11">
         <v>352600.0</v>
       </c>
       <c r="Y11">
         <v>242300.0</v>
       </c>
       <c r="Z11">
         <v>14406000.0</v>
       </c>
       <c r="AA11">
         <v>10194000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6610000.0</v>
       </c>
       <c r="F12">
         <v>6264000.0</v>
       </c>
       <c r="G12">
         <v>8545000.0</v>
       </c>
       <c r="H12">
         <v>14928000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
@@ -18750,51 +18885,51 @@
       </c>
       <c r="U12">
         <v>198000.0</v>
       </c>
       <c r="V12">
         <v>180000.0</v>
       </c>
       <c r="W12">
         <v>429000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13">
         <v>31722000.0</v>
       </c>
       <c r="C13">
         <v>25458000.0</v>
       </c>
       <c r="D13">
         <v>17234000.0</v>
       </c>
       <c r="E13">
         <v>6610000.0</v>
       </c>
       <c r="F13">
         <v>591000.0</v>
       </c>
       <c r="G13">
         <v>6610000.0</v>
       </c>
       <c r="H13">
         <v>11165000.0</v>
       </c>
       <c r="I13">
         <v>5348000.0</v>
       </c>
@@ -18803,82 +18938,82 @@
       </c>
       <c r="K13">
         <v>2763000.0</v>
       </c>
       <c r="L13">
         <v>499000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
         <v>391000000.0</v>
       </c>
       <c r="C15">
         <v>226451000.0</v>
       </c>
       <c r="D15">
         <v>-61286000.0</v>
       </c>
       <c r="E15">
         <v>-215975000.0</v>
       </c>
       <c r="F15">
         <v>-167870000.0</v>
       </c>
       <c r="G15">
         <v>-281584000.0</v>
       </c>
       <c r="H15">
         <v>-235259000.0</v>
       </c>
       <c r="I15">
         <v>-245192000.0</v>
       </c>
@@ -18917,51 +19052,51 @@
       </c>
       <c r="U15">
         <v>-45048000.0</v>
       </c>
       <c r="V15">
         <v>-34135100.0</v>
       </c>
       <c r="W15">
         <v>-25917100.0</v>
       </c>
       <c r="X15">
         <v>-14092600.0</v>
       </c>
       <c r="Y15">
         <v>-12868200.0</v>
       </c>
       <c r="Z15">
         <v>-14406000.0</v>
       </c>
       <c r="AA15">
         <v>-10194000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-215975000.0</v>
       </c>
       <c r="F16">
         <v>-167870000.0</v>
       </c>
       <c r="G16">
         <v>-281584000.0</v>
       </c>
       <c r="H16">
         <v>-235259000.0</v>
       </c>
       <c r="I16">
         <v>-245192000.0</v>
       </c>
       <c r="J16">
         <v>-289403000.0</v>
       </c>
       <c r="K16">
         <v>-271393000.0</v>
       </c>
@@ -18974,51 +19109,51 @@
       <c r="N16">
         <v>-37948000.0</v>
       </c>
       <c r="O16">
         <v>-20849000.0</v>
       </c>
       <c r="P16">
         <v>-22765000.0</v>
       </c>
       <c r="Q16">
         <v>15139000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
         <v>391000000.0</v>
       </c>
       <c r="C17">
         <v>226451000.0</v>
       </c>
       <c r="D17">
         <v>-61286000.0</v>
       </c>
       <c r="E17">
         <v>-215975000.0</v>
       </c>
       <c r="F17">
         <v>-167870000.0</v>
       </c>
       <c r="G17">
         <v>-281584000.0</v>
       </c>
       <c r="H17">
         <v>-235259000.0</v>
       </c>
       <c r="I17">
         <v>-245192000.0</v>
       </c>
@@ -19035,176 +19170,176 @@
         <v>-92475000.0</v>
       </c>
       <c r="N17">
         <v>-37948000.0</v>
       </c>
       <c r="O17">
         <v>-20849000.0</v>
       </c>
       <c r="P17">
         <v>-22765000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
         <v>31722000.0</v>
       </c>
       <c r="C18">
         <v>25458000.0</v>
       </c>
       <c r="D18">
         <v>17234000.0</v>
       </c>
       <c r="E18">
         <v>6610000.0</v>
       </c>
       <c r="F18">
         <v>591000.0</v>
       </c>
       <c r="G18">
         <v>6610000.0</v>
       </c>
       <c r="H18">
         <v>11165000.0</v>
       </c>
       <c r="I18">
         <v>5348000.0</v>
       </c>
       <c r="J18">
         <v>4126000.0</v>
       </c>
       <c r="K18">
         <v>2763000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-2329000.0</v>
       </c>
       <c r="G19">
         <v>-997000.0</v>
       </c>
       <c r="H19">
         <v>997000.0</v>
       </c>
       <c r="I19">
         <v>-1840000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19">
         <v>37000.0</v>
       </c>
       <c r="P19">
         <v>87000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
         <v>104811000.0</v>
       </c>
       <c r="C21">
         <v>230794000.0</v>
       </c>
       <c r="D21">
         <v>-73379000.0</v>
       </c>
       <c r="E21">
         <v>-223596000.0</v>
       </c>
       <c r="F21">
         <v>-170439000.0</v>
       </c>
       <c r="G21">
         <v>-286586000.0</v>
       </c>
       <c r="H21">
         <v>-246545000.0</v>
       </c>
       <c r="I21">
         <v>-247444000.0</v>
       </c>
@@ -19243,82 +19378,82 @@
       </c>
       <c r="U21">
         <v>-49054000.0</v>
       </c>
       <c r="V21">
         <v>-35806300.0</v>
       </c>
       <c r="W21">
         <v>-26095300.0</v>
       </c>
       <c r="X21">
         <v>-13740000.0</v>
       </c>
       <c r="Y21">
         <v>-12625900.0</v>
       </c>
       <c r="Z21">
         <v>-15279000.0</v>
       </c>
       <c r="AA21">
         <v>-11269000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
         <v>966694000.0</v>
       </c>
       <c r="C23">
         <v>727003000.0</v>
       </c>
       <c r="D23">
         <v>799816000.0</v>
       </c>
       <c r="E23">
         <v>740831000.0</v>
       </c>
       <c r="F23">
         <v>654584000.0</v>
       </c>
       <c r="G23">
         <v>728341000.0</v>
       </c>
       <c r="H23">
         <v>585621000.0</v>
       </c>
       <c r="I23">
         <v>471251000.0</v>
       </c>
@@ -19357,131 +19492,131 @@
       </c>
       <c r="U23">
         <v>57187000.0</v>
       </c>
       <c r="V23">
         <v>46762600.0</v>
       </c>
       <c r="W23">
         <v>30699600.0</v>
       </c>
       <c r="X23">
         <v>21118400.0</v>
       </c>
       <c r="Y23">
         <v>18901500.0</v>
       </c>
       <c r="Z23">
         <v>18993000.0</v>
       </c>
       <c r="AA23">
         <v>15581000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
         <v>11760000.0</v>
       </c>
       <c r="C25">
         <v>15883000.0</v>
       </c>
       <c r="D25">
         <v>5552000.0</v>
       </c>
       <c r="E25">
         <v>2026000.0</v>
       </c>
       <c r="F25">
         <v>3344000.0</v>
       </c>
       <c r="G25">
         <v>2932000.0</v>
       </c>
       <c r="H25">
         <v>2766000.0</v>
       </c>
       <c r="I25">
         <v>3005000.0</v>
       </c>
       <c r="J25">
         <v>2713000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26">
         <v>328802000.0</v>
       </c>
       <c r="C26">
         <v>303249000.0</v>
       </c>
       <c r="D26">
         <v>351619000.0</v>
       </c>
       <c r="E26">
         <v>361575000.0</v>
       </c>
       <c r="F26">
         <v>239415000.0</v>
       </c>
       <c r="G26">
         <v>319130000.0</v>
       </c>
       <c r="H26">
         <v>240385000.0</v>
       </c>
       <c r="I26">
         <v>187163000.0</v>
       </c>
@@ -19520,98 +19655,98 @@
       </c>
       <c r="U26">
         <v>49398000.0</v>
       </c>
       <c r="V26">
         <v>30848000.0</v>
       </c>
       <c r="W26">
         <v>23454000.0</v>
       </c>
       <c r="X26">
         <v>16935000.0</v>
       </c>
       <c r="Y26">
         <v>14920700.0</v>
       </c>
       <c r="Z26">
         <v>13090000.0</v>
       </c>
       <c r="AA26">
         <v>9728000.0</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>9400000.0</v>
       </c>
       <c r="E27">
         <v>5500000.0</v>
       </c>
       <c r="F27">
         <v>41800000.0</v>
       </c>
       <c r="G27">
         <v>51100000.0</v>
       </c>
       <c r="H27">
         <v>38300000.0</v>
       </c>
       <c r="I27">
         <v>39800000.0</v>
       </c>
       <c r="J27">
         <v>15600000.0</v>
       </c>
       <c r="K27">
         <v>1600000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
         <v>548894000.0</v>
       </c>
       <c r="C28">
         <v>488428000.0</v>
       </c>
       <c r="D28">
         <v>393066000.0</v>
       </c>
       <c r="E28">
         <v>369090000.0</v>
       </c>
       <c r="F28">
         <v>396028000.0</v>
       </c>
       <c r="G28">
         <v>388661000.0</v>
       </c>
       <c r="H28">
         <v>325638000.0</v>
       </c>
       <c r="I28">
         <v>265758000.0</v>
       </c>
@@ -19650,51 +19785,51 @@
       </c>
       <c r="U28">
         <v>11349000.0</v>
       </c>
       <c r="V28">
         <v>15914600.0</v>
       </c>
       <c r="W28">
         <v>7245600.0</v>
       </c>
       <c r="X28">
         <v>4183400.0</v>
       </c>
       <c r="Y28">
         <v>3980800.0</v>
       </c>
       <c r="Z28">
         <v>3756000.0</v>
       </c>
       <c r="AA28">
         <v>2999000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
         <v>-252096000.0</v>
       </c>
       <c r="C29">
         <v>31624000.0</v>
       </c>
       <c r="D29">
         <v>10250000.0</v>
       </c>
       <c r="E29">
         <v>2531000.0</v>
       </c>
       <c r="F29">
         <v>351000.0</v>
       </c>
       <c r="G29">
         <v>611000.0</v>
       </c>
       <c r="H29">
         <v>876000.0</v>
       </c>
       <c r="I29">
         <v>1256000.0</v>
       </c>
@@ -19703,51 +19838,51 @@
       </c>
       <c r="K29">
         <v>1341000.0</v>
       </c>
       <c r="L29">
         <v>330000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
         <v>877696000.0</v>
       </c>
       <c r="C30">
         <v>645162000.0</v>
       </c>
       <c r="D30">
         <v>754085000.0</v>
       </c>
       <c r="E30">
         <v>730665000.0</v>
       </c>
       <c r="F30">
         <v>635443000.0</v>
       </c>
       <c r="G30">
         <v>707791000.0</v>
       </c>
       <c r="H30">
         <v>566023000.0</v>
       </c>
       <c r="I30">
         <v>452921000.0</v>
       </c>
@@ -19786,51 +19921,51 @@
       </c>
       <c r="U30">
         <v>57187000.0</v>
       </c>
       <c r="V30">
         <v>46762600.0</v>
       </c>
       <c r="W30">
         <v>30699600.0</v>
       </c>
       <c r="X30">
         <v>21118400.0</v>
       </c>
       <c r="Y30">
         <v>18901500.0</v>
       </c>
       <c r="Z30">
         <v>18993000.0</v>
       </c>
       <c r="AA30">
         <v>15581000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31">
         <v>34093000.0</v>
       </c>
       <c r="C31">
         <v>27281000.0</v>
       </c>
       <c r="D31">
         <v>22343000.0</v>
       </c>
       <c r="E31">
         <v>10152000.0</v>
       </c>
       <c r="F31">
         <v>2920000.0</v>
       </c>
       <c r="G31">
         <v>5613000.0</v>
       </c>
       <c r="H31">
         <v>12162000.0</v>
       </c>
       <c r="I31">
         <v>-1840000.0</v>
       </c>
@@ -19865,51 +20000,51 @@
         <v>2734000.0</v>
       </c>
       <c r="T31">
         <v>6264000.0</v>
       </c>
       <c r="U31">
         <v>3955000.0</v>
       </c>
       <c r="V31">
         <v>-4549800.0</v>
       </c>
       <c r="W31">
         <v>178200.0</v>
       </c>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31">
         <v>15279000.0</v>
       </c>
       <c r="AA31">
         <v>11269000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
         <v>1071505000.0</v>
       </c>
       <c r="C32">
         <v>957797000.0</v>
       </c>
       <c r="D32">
         <v>726437000.0</v>
       </c>
       <c r="E32">
         <v>517235000.0</v>
       </c>
       <c r="F32">
         <v>484145000.0</v>
       </c>
       <c r="G32">
         <v>441755000.0</v>
       </c>
       <c r="H32">
         <v>339076000.0</v>
       </c>
       <c r="I32">
         <v>223807000.0</v>
       </c>
@@ -19967,954 +20102,961 @@
       <c r="AA32">
         <v>4312000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ32"/>
+  <dimension ref="A1:CR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>28316000.0</v>
+      </c>
+      <c r="C2">
         <v>24791000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26225000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21647000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20734000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20392000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21803000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18857000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18230000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22951000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17891000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14622000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7459000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1667000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2413000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2136000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2667000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2950000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2561000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6682000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5206000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4692000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5301000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4801000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5474000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4974000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5334000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4689000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4995000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4580000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4392000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5375000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5078000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3485000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3703000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3213000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3206000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2938000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2312000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1320000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>774000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>22775000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>22966000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>18729000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18379000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>16295000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>18182000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>16952000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>13799000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11668000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7925000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7254000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7112000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4430000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4901000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4400000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5999000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6651000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5872000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5647000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5908000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6107000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6081000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6442000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6456000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7455000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8744000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>10991000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>14417000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15317000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>14307000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13957000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>18941000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>18166000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>20034000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>19578000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>14385000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15147000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15074000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>18243000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>14357000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>12221000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>12578000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>10405000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>8715000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>7819000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8180000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>7598000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6572000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7043000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5627000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4651000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4815000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4816000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>17608000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>3157000.0</v>
+      </c>
+      <c r="C3">
         <v>2993000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2924000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2950000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2935000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2951000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5214000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2570000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2571000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5528000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1637000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1723000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1766000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>426000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>489000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>506000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>515000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>516000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>535000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>985000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>929000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>895000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>838000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>707000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>723000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>664000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>635000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>651000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>695000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>785000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>782000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>751000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>711000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>761000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>701000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>697000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>676000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>639000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>630000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>610000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>450000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>138000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>128000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>117000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>280000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>122000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>61000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>60000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>42000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>43000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>39000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="BB3">
         <v>12000.0</v>
       </c>
       <c r="BC3">
+        <v>12000.0</v>
+      </c>
+      <c r="BD3">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="BE3">
         <v>29000.0</v>
       </c>
       <c r="BF3">
-        <v>30000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BG3">
         <v>30000.0</v>
       </c>
       <c r="BH3">
         <v>30000.0</v>
       </c>
       <c r="BI3">
+        <v>30000.0</v>
+      </c>
+      <c r="BJ3">
         <v>36000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>189000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>194000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>101000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>138000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>174000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>444000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>219000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>223000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>225000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-415000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>780000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>515000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>163000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>744000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-1000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-380000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>405000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-749000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>219000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>195000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>189000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>206200.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>220800.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>292600.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>306000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>357300.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>305300.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>308400.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>334600.0</v>
       </c>
-      <c r="CM3"/>
       <c r="CN3"/>
-      <c r="CO3">
+      <c r="CO3"/>
+      <c r="CP3">
         <v>861600.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>971200.0</v>
       </c>
-      <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -21063,659 +21205,666 @@
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>29199000.0</v>
+      </c>
+      <c r="C5">
         <v>3981000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>26319000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>44595000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>40211000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>27779000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6988000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>38806000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>37182000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>21002000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>39703000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-52143000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6343000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-44939000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-40890000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-26415000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-33568000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-112571000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-42905000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-14789000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-43398000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-66772000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-67162000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-85899000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-44010000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-89515000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-56399000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-45421000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-57091000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-87634000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-67275000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-61271000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-64079000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-54819000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-68902000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-65644000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-68036000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-88721000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-78231000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-72399000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-71923000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-50262000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-45565000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-38998000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-39497000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-40552000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-28554000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-24994000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-21723000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-17958000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-12164000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-10811000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-9157000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-6164000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-6819000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2407000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5429000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-6231000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-5314000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-5093000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-6584000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-5861000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>29129000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-4242000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-4296000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-5496000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-8706000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-8774000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-12821000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-15168000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-13796000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-16089000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-19043000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-18441000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-18705000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-17892000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-12223000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-13453000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-12801000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-12539000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-12864000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-10100000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-10699900.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-12813800.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-6493600.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-5800000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-7455400.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-6322500.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-5885300.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-6432000.0</v>
       </c>
-      <c r="CM5">
-[...1 lines deleted...]
-      </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
+        <v>0.0</v>
+      </c>
+      <c r="CP5">
         <v>-2903900.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-3252300.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>32356000.0</v>
+      </c>
+      <c r="C6">
         <v>6974000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>29243000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>47545000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>43146000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>30730000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12202000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>41376000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>39753000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>26530000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>41340000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-50420000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8109000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-44513000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-40401000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-25909000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-33053000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-112055000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-42370000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-13804000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-42469000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-65877000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-66324000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-85192000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-43287000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-88851000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-55764000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-44770000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-56396000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-86849000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-66493000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-60520000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-63368000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-54058000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-68201000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-64947000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-67360000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-88082000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-77601000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-71789000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-71473000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-50124000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-45437000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-38881000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-39217000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-40430000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-28493000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-24934000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-21681000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-17915000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-12125000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-10795000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-9145000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-6152000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6798000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2378000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-5400000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-6201000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-5284000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-5063000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-6548000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-5672000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>29323000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-4141000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-4158000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-5322000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-8262000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-8555000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-12598000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-14943000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-14211000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-15309000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-18528000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-18278000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-17961000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-17893000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-12603000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-13048000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-13550000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-12320000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-12669000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-9911000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-10493700.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-12593000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-6201000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-5494000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-7098100.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-6017200.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-5576900.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-6097400.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-19273800.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1844600.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-2042300.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-2281100.0</v>
       </c>
-      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -21864,87 +22013,88 @@
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -22043,1317 +22193,1332 @@
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>51000.0</v>
       </c>
-      <c r="CB8">
-[...1 lines deleted...]
-      </c>
       <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
         <v>-51000.0</v>
       </c>
-      <c r="CD8">
+      <c r="CE8">
         <v>51000.0</v>
       </c>
-      <c r="CE8">
-[...1 lines deleted...]
-      </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>279643000.0</v>
+      </c>
+      <c r="C9">
         <v>243271000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>257764000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>256986000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>243832000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>223925000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>237799000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>231544000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>223733000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>182880000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>213150000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>197077000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>157776000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>116795000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>134077000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>128578000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>131896000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>112518000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>128197000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>124930000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>110015000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>101862000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>115706000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>115776000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>104629000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>85094000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>92992000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>89897000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>78210000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>58379000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>55179000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>52930000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>51985000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>45383000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>39859000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>32365000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>27269000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12348000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>9650000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3948000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-677000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-22771000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-22949000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-18690000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-18378000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-16291000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-18135000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-16937000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-13771000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-11638000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-7888000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-7014000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-6661000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-4013000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-4521000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-922000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>599000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>450000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>588000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>584000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>460000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>435000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>35404000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>2301000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2297000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2133000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1769000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>2435000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1820000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>374000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>325000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>282000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>177000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>806000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1583000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>1957000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>2055000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>1960000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>1773000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1943000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>1881000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2537000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2443000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>3673500.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2514600.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2325200.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>1083400.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>1581300.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1015700.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>923900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844600.0</v>
       </c>
       <c r="CN9">
         <v>1844600.0</v>
       </c>
       <c r="CO9">
+        <v>1844600.0</v>
+      </c>
+      <c r="CP9">
         <v>2281300.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1849600.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>46473000.0</v>
+      </c>
+      <c r="C10">
         <v>3981000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26319000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>44595000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>40211000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>27779000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>161085000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>38806000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>37182000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>21002000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>39703000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-52143000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6343000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-44939000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-40890000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-26415000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-33568000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-112571000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-42905000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14789000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-43398000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-66427000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-66343000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-84859000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-41748000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-88023000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-52636000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-42242000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-54576000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-84929000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-65478000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-61762000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-63047000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-53649000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-68902000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-65248000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-67441000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-87843000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-77355000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-71613000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-71322000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-49762000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-45454000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-38906000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-39378000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-40375000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-28366000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-24786000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-21495000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-17828000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-12049000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-10695000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-9081000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-6123000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-6810000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2402000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-5419000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-6218000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-22765000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-5076000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-6556000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-5833000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>15139000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-4227000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-4288000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-5487000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-45145000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-8728000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-12728000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-15001000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-47864000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-15614000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-18287000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-16380000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-56390000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-16045000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-10753000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-12554000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-45048000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-11263000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-11867000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-9467000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-34135000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-12306100000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-6036900000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-5589200000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-25917100000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-6214500000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-5886500000.0</v>
       </c>
-      <c r="CL10">
-[...1 lines deleted...]
-      </c>
       <c r="CM10">
         <v>0.0</v>
       </c>
       <c r="CN10">
         <v>0.0</v>
       </c>
       <c r="CO10">
         <v>0.0</v>
       </c>
       <c r="CP10">
         <v>0.0</v>
       </c>
       <c r="CQ10">
         <v>0.0</v>
       </c>
+      <c r="CR10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11">
+        <v>14973000.0</v>
+      </c>
+      <c r="C11">
         <v>344000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-247249000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-27184000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13545000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8792000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>17343000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6041000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3793000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4447000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-6094000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>13033000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5229000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1918000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>835000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>768000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>443000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>485000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>189000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-332000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>473000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>21000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>417000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-199000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>393000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3653000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>400000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-264000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>365000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>375000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>14000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>376000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>219000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>647000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-31000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>667000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>398000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>85000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1341000.0</v>
       </c>
-      <c r="AN11">
-[...1 lines deleted...]
-      </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
       <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>330000.0</v>
       </c>
-      <c r="AR11">
-[...1 lines deleted...]
-      </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
+        <v>0.0</v>
+      </c>
+      <c r="AU11">
         <v>-122000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-62000.0</v>
       </c>
-      <c r="AV11">
-[...1 lines deleted...]
-      </c>
       <c r="AW11">
         <v>0.0</v>
       </c>
       <c r="AX11">
         <v>0.0</v>
       </c>
       <c r="AY11">
         <v>0.0</v>
       </c>
       <c r="AZ11">
+        <v>0.0</v>
+      </c>
+      <c r="BA11">
         <v>-16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000.0</v>
       </c>
       <c r="BB11">
         <v>-12000.0</v>
       </c>
       <c r="BC11">
+        <v>-12000.0</v>
+      </c>
+      <c r="BD11">
         <v>-14039000.0</v>
       </c>
-      <c r="BD11">
-[...1 lines deleted...]
-      </c>
       <c r="BE11">
         <v>0.0</v>
       </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
       <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
         <v>-17465000.0</v>
       </c>
-      <c r="BH11">
-[...1 lines deleted...]
-      </c>
       <c r="BI11">
         <v>0.0</v>
       </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
       <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
         <v>-14002000.0</v>
       </c>
-      <c r="BL11">
-[...1 lines deleted...]
-      </c>
       <c r="BM11">
         <v>0.0</v>
       </c>
       <c r="BN11">
         <v>0.0</v>
       </c>
       <c r="BO11">
+        <v>0.0</v>
+      </c>
+      <c r="BP11">
         <v>-36457000.0</v>
       </c>
-      <c r="BP11">
-[...1 lines deleted...]
-      </c>
       <c r="BQ11">
         <v>0.0</v>
       </c>
       <c r="BR11">
         <v>0.0</v>
       </c>
       <c r="BS11">
+        <v>0.0</v>
+      </c>
+      <c r="BT11">
         <v>-33901000.0</v>
       </c>
-      <c r="BT11">
-[...1 lines deleted...]
-      </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
         <v>0.0</v>
       </c>
       <c r="BW11">
+        <v>0.0</v>
+      </c>
+      <c r="BX11">
         <v>-39352000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>380000.0</v>
       </c>
-      <c r="BZ11">
-[...1 lines deleted...]
-      </c>
       <c r="CA11">
+        <v>0.0</v>
+      </c>
+      <c r="CB11">
         <v>-32597000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-1276000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-997000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-633000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-23932200.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-506400.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>456343200.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>210789000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-18582200.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>107892000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-1198800.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>49200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3523150.0</v>
       </c>
       <c r="CN11">
         <v>3523150.0</v>
       </c>
       <c r="CO11">
+        <v>3523150.0</v>
+      </c>
+      <c r="CP11">
         <v>72700.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>158100.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>9071000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3630000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2295000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>580000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000.0</v>
       </c>
       <c r="T12">
         <v>129000.0</v>
       </c>
       <c r="U12">
+        <v>129000.0</v>
+      </c>
+      <c r="V12">
         <v>133000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>200000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>554000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1242000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1825000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2989000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3272000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2432000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2527000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2934000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1670000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1229000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1279000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1170000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1107000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1063000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>993000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>963000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>876000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>786000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>601000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>500000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>111000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>92000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>119000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>177000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>189000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>208000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>228000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>130000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>157000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>116000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>76000.0</v>
       </c>
-      <c r="BB12">
-[...1 lines deleted...]
-      </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
+        <v>0.0</v>
+      </c>
+      <c r="BL12">
         <v>49000.0</v>
       </c>
-      <c r="BL12">
-[...1 lines deleted...]
-      </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
+        <v>0.0</v>
+      </c>
+      <c r="BO12">
         <v>12000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>16000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="BR12">
         <v>24000.0</v>
       </c>
       <c r="BS12">
+        <v>24000.0</v>
+      </c>
+      <c r="BT12">
         <v>181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="BU12">
         <v>46000.0</v>
       </c>
       <c r="BV12">
+        <v>46000.0</v>
+      </c>
+      <c r="BW12">
         <v>52000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>268000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>71000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>70000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>65000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>198000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>51000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>44000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>43000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>180000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>40300000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>37600000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>50300000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>428900000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>96400000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>118600000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>136000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>157000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>163000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>184000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>209000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>662000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13">
+        <v>7990000.0</v>
+      </c>
+      <c r="C13">
         <v>8055000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8332000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8246000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7243000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7901000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7007000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6586000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6359000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5506000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4759000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4125000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4550000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3800000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3630000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2295000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>580000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000.0</v>
       </c>
       <c r="T13">
         <v>129000.0</v>
       </c>
       <c r="U13">
+        <v>129000.0</v>
+      </c>
+      <c r="V13">
         <v>133000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>200000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>554000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1242000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1825000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2989000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3272000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2432000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2527000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2934000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23374,87 +23539,86 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -23603,511 +23767,515 @@
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>31500000.0</v>
+      </c>
+      <c r="C15">
         <v>3637000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>273568000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>71779000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26666000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>18987000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>143742000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>32765000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>33389000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>16555000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>45797000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-65176000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1114000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-43021000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-41725000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-27183000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-34011000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-113056000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-43094000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-14457000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-43871000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-66448000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-66760000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-84660000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-42141000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-88023000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-53036000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-41978000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-54941000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-85304000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-65492000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-62138000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-63266000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-54296000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-68871000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-65248000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-67441000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-87843000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-78696000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-71613000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-71322000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-49762000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-45784000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-38906000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-39378000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-40375000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-28366000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-24786000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-21495000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-17828000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-12049000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-10695000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-9081000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-6123000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-6810000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-2402000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-5419000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-6218000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-5300000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-5076000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-6556000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-5833000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>29141000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-4227000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-4288000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-5487000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-8689000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-8728000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-12728000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-15001000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-13963000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-15614000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-18287000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-16380000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-17039000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-16045000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-10753000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-12554000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-12450000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-11263000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-11867000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-9467000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-10202900.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-12306100.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-6036900.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-5589200.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-7334800.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-6214500.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-5886500.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-6481200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3523150.0</v>
       </c>
       <c r="CN15">
         <v>-3523150.0</v>
       </c>
       <c r="CO15">
+        <v>-3523150.0</v>
+      </c>
+      <c r="CP15">
         <v>-2976600.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-3410400.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>-65176000.0</v>
       </c>
       <c r="N16">
+        <v>-65176000.0</v>
+      </c>
+      <c r="O16">
         <v>-43021000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-41725000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-27183000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-34011000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-113056000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-43094000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-14457000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-43871000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-66448000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-66760000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-84660000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-42141000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-88023000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-53036000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-41978000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-54941000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-85304000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-65492000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-62138000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-63266000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-54296000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-68871000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-65248000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-67441000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-87843000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-78696000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-71613000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-71322000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-49762000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-45784000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-38906000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-39378000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-40375000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-28366000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-24786000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-21495000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-17828000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-12049000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-10695000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-9081000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-6123000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-6810000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-2402000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-5419000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-6218000.0</v>
       </c>
-      <c r="BG16">
-[...1 lines deleted...]
-      </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-5076000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-6556000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>29141000.0</v>
       </c>
-      <c r="BL16">
-[...1 lines deleted...]
-      </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
@@ -24157,238 +24325,241 @@
       </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
+      <c r="CR16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>31500000.0</v>
+      </c>
+      <c r="C17">
         <v>3637000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>273568000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>71779000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>26666000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>18987000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>143742000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>32765000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>33389000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>16555000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>45797000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-65176000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1114000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-43021000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-41725000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-27183000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-34011000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-113056000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-43094000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-14457000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-43871000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-66448000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-66760000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-84660000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-42141000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-88023000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-53036000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-41978000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-54941000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-85304000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-65492000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-62138000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-63266000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-54296000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-68871000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-65248000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-67441000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-87843000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-78696000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-71613000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-71322000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-49762000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-45784000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-38906000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-39378000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-40375000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-28366000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-24786000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-21495000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-17828000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-12049000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-10695000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-9081000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-6123000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-6810000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-2402000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-5419000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-6218000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-5076000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-6556000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -24444,143 +24615,148 @@
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>7990000.0</v>
+      </c>
+      <c r="C18">
         <v>8055000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8332000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8246000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7243000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7901000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7007000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6586000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6359000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5506000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4759000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4125000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4550000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3800000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3630000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2295000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>580000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000.0</v>
       </c>
       <c r="T18">
         <v>129000.0</v>
       </c>
       <c r="U18">
+        <v>129000.0</v>
+      </c>
+      <c r="V18">
         <v>133000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>200000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>554000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1242000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1825000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2989000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3272000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2432000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2527000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2934000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -24601,236 +24777,236 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>4845000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>2156000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-497000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>340000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3035000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>383000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>178000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>145000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1232000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-202000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>437000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>491000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>747000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-12000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-229000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>127000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1720000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-247000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>41000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>9000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>5000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>10000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>13000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>17000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>28000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -24979,374 +25155,378 @@
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>37836000.0</v>
+      </c>
+      <c r="C21">
         <v>-4616000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17391000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>35756000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>32374000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19290000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>153503000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>31644000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30437000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15210000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>34944000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-57776000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3037000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-53584000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-46063000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-30866000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-33651000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-113016000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-44657000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15301000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-43709000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-66772000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-67162000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-85899000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-44010000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-89515000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-56399000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-45421000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-57091000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-87634000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-67275000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-61271000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-64079000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-54819000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-70009000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-66311000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-68434000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-88806000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-78231000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-72399000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-71923000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-50262000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-45565000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-38998000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-39497000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-40552000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-28555000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-24994000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-21723000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-17958000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-12164000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-10811000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-9157000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-6164000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-6819000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-2407000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-5429000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-6231000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-5314000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-5093000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-6584000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-5861000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>29129000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-4242000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-4296000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-5496000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-8706000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-8774000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-12821000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-15168000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-14211000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-16089000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-19043000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-18441000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-18705000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-17893000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-12603000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-13453000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-13550000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-12539000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-12864000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-10100000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-10699900.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-12812500.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-6493700.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-5800200.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-7455400.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-6322500.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-5885300.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-6432000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-19273800.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1844600.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-2903900.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-3252300.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -25495,341 +25675,347 @@
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>270123000.0</v>
+      </c>
+      <c r="C23">
         <v>272678000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>266598000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>242877000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>232192000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>225027000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>106099000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>218757000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>211526000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>190621000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>196097000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>269475000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>162198000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>172046000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>182553000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>161580000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>168214000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>228484000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>175415000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>146913000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>158930000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>173326000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>188169000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>206476000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>154113000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>179583000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>154725000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>140007000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>140296000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>150593000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>126846000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>119576000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>121142000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>103687000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>113571000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>101889000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>98909000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>104092000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>90193000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>77667000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>72020000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>50266000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>45582000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>39037000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>39498000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>40556000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>28602000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>25009000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>21751000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>17988000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>12201000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11051000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>9608000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6581000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7199000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5885000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6028000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6681000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5902000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5677000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7044000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>6296000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6275000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6543000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6593000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7629000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>10475000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>11209000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>14641000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>15542000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14536000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>16371000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>19220000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>19247000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>20288000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>19850000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>14658000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>15413000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>15323000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>14482000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>14745000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>12637000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>13142900.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>16486000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>9008300.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>8125400.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>8538800.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>7903800.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>6901000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>7355900.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>21118400.0</v>
       </c>
-      <c r="CN23">
-[...1 lines deleted...]
-      </c>
       <c r="CO23">
+        <v>0.0</v>
+      </c>
+      <c r="CP23">
         <v>4323600.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>4130700.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25881,664 +26067,671 @@
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>3157000.0</v>
+      </c>
+      <c r="C25">
         <v>2993000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2924000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2950000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2935000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2951000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5214000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2570000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2571000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5528000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1637000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1723000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1766000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>426000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>489000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>506000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>515000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>516000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>535000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>985000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>929000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>895000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>838000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>707000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>723000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>664000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>635000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>651000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>695000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>785000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>782000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>751000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>711000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>761000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>701000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>697000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>676000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>639000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>630000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>610000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>450000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>138000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>128000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>117000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>280000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>122000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>61000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>60000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>42000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>43000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>39000.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
-      <c r="BB25">
-[...1 lines deleted...]
-      </c>
+      <c r="BB25"/>
       <c r="BC25">
         <v>21000.0</v>
       </c>
       <c r="BD25">
-        <v>29000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="BE25">
         <v>29000.0</v>
       </c>
       <c r="BF25">
-        <v>30000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BG25">
         <v>30000.0</v>
       </c>
       <c r="BH25">
         <v>30000.0</v>
       </c>
       <c r="BI25">
+        <v>30000.0</v>
+      </c>
+      <c r="BJ25">
         <v>36000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>189000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>194000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>101000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>138000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>174000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>444000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>219000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>223000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>225000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-415000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>780000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>515000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>163000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>744000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-1000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-380000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>405000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-749000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>219000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>195000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>189000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>206200.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>220800.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>292600.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>306000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>357300.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>305300.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>308400.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>334600.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26">
+        <v>81555000.0</v>
+      </c>
+      <c r="C26">
         <v>76868000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>84757000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>87829000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>77951000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>78265000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>100731000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>66606000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>76233000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>59679000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>66741000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>156963000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>58771000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>69144000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>75738000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>81336000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>75646000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>128855000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>66942000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>58565000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>56935000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>56973000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>62116000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>120083000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>64295000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>72636000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>57520000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>62622000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>67320000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>52923000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>48183000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>53112000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>46592000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>39276000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>43179000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>36421000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>34180000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>35409000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>30218000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>25813000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>20478000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>22775000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>20466000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>18729000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>18379000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>16295000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>18182000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>16952000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>13799000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>11668000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>7925000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>7254000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>7112000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>4430000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>4901000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>4400000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>4472000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>5021000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>4424000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>4158000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4315000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>4412000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>4757000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>4965000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>5041000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>5815000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>7836000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>9215000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>11979000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>12554000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>12146000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>13397000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>16036000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>15171000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>17278000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>16909000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>11495000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>12261000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>10919000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>16099000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>12255000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>10126000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>10104300.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>8064900.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>6563100.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>6115600.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>6374900.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>5923200.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>5406600.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>5749300.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>4822000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>4182000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>4323600.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>4130700.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>15533000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>9400000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>5500000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>8981000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>51100000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>38300000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>39800000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>15600000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
@@ -26554,430 +26747,436 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>160252000.0</v>
+      </c>
+      <c r="C28">
         <v>171019000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>155616000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>133401000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>133507000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>126370000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>130080000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>133294000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>117063000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>107991000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>102065000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>97890000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>95968000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>101235000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>98902000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>78108000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>89901000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>96679000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>96789000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>81666000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>96789000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>111661000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>69652000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>81592000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>84344000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>101973000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>91871000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>72696000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>67981000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>93090000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>34471000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>61089000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>69472000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>60926000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>51088999.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>62255000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>61523000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>65745000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>57663000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>50534000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>50768000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>27491000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>25116000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>20308000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>21119000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>24261000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10420000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8057000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7952000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6320000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4276000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3797000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2496000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2151000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2298000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1485000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1556000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1660000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1478000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1519000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2729000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1884000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1518000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1578000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1552000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1814000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2639000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1994000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2662000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2988000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2390000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2974000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3184000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3270000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3010000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2941000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3163000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3152000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>4404000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2364000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2296000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2284000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>8899600.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2560100.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2445200.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2009800.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2163900.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1980600.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1494400.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1606600.0</v>
       </c>
-      <c r="CM28">
-[...1 lines deleted...]
-      </c>
       <c r="CN28">
         <v>0.0</v>
       </c>
       <c r="CO28">
         <v>0.0</v>
       </c>
       <c r="CP28">
         <v>0.0</v>
       </c>
       <c r="CQ28">
         <v>0.0</v>
       </c>
+      <c r="CR28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>14973000.0</v>
+      </c>
+      <c r="C29">
         <v>344000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-247249000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-27184000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13545000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8792000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17343000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6041000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3793000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4447000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6094000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13033000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5229000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1918000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>835000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>768000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>443000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>485000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>189000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-332000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>473000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>21000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>417000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-199000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>393000.0</v>
       </c>
-      <c r="Z29">
-[...1 lines deleted...]
-      </c>
       <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
         <v>400000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-264000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>365000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>375000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -26998,909 +27197,919 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>241807000.0</v>
+      </c>
+      <c r="C30">
         <v>247887000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>240373000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>221230000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>211458000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>204635000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>84296000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>199900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>193296000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>167670000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>178206000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>254853000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>154739000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>170379000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>180140000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>159444000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>165547000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>225534000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>172854000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>140231000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>153724000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>168634000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>182868000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>201675000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>148639000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>174609000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>149391000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>135318000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>135301000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>146013000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>122454000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>114201000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>116064000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>100202000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>109868000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>98676000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>95703000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>101154000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>87881000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>76347000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>71246000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>50266000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>45582000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>39037000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>39498000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>40556000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>28602000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>25009000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>21751000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>17988000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>12201000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>11051000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9608000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6581000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7199000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5885000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6028000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6681000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5902000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>5677000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7044000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6296000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6275000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6543000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>6593000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>7629000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>10475000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>11209000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>14641000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>15542000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>14536000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>16371000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>19220000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>19247000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>20288000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>19850000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>14658000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>15413000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>15323000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>14482000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>14745000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>12637000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>13142900.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>16486000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>9008300.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>8125400.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>8538800.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>7903800.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>6901000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>7355900.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-21118400.0</v>
       </c>
-      <c r="CN30">
-[...1 lines deleted...]
-      </c>
       <c r="CO30">
+        <v>0.0</v>
+      </c>
+      <c r="CP30">
         <v>4323600.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4130700.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>8637000.0</v>
+      </c>
+      <c r="C31">
         <v>8597000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>8928000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>8839000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7837000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>8489000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>7582000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7162000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6745000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5792000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4759000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5633000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3306000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>8645000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>5173000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4451000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>83000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>445000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1752000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>512000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>311000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>345000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>819000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1040000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2262000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1492000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3763000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3179000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2515000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2705000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1797000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-491000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1032000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1170000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1107000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1063000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>993000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>963000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>876000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>786000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>601000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>500000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>111000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>92000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>119000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>177000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>188000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>208000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>228000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>130000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>115000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>116000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>76000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>41000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-14030000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>5000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>10000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>13000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-17451000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="BJ31">
         <v>28000.0</v>
       </c>
       <c r="BK31">
+        <v>28000.0</v>
+      </c>
+      <c r="BL31">
         <v>-13990000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>15000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>8000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>9000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-36440000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>46000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>93000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>167000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-33653000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>475000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>756000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2061000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-37685000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1848000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1850000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>899000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-31497000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>12539000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>12864000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>10100000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-23435400.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>12813000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>456800000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>211000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>159560200.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>108000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>5885300.0</v>
       </c>
-      <c r="CL31">
-[...1 lines deleted...]
-      </c>
       <c r="CM31">
+        <v>0.0</v>
+      </c>
+      <c r="CN31">
         <v>19273800.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1844600.0</v>
       </c>
-      <c r="CO31">
-[...1 lines deleted...]
-      </c>
       <c r="CP31">
         <v>0.0</v>
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
+      <c r="CR31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
+        <v>307959000.0</v>
+      </c>
+      <c r="C32">
         <v>268062000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>283989000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>278633000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>264566000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>244317000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>259602000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>250401000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>241963000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>205831000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>231041000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>211699000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>165235000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>118462000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>136490000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>130714000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>134563000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>115468000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>130758000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>131612000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>115221000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>106554000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>121007000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>120577000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>110103000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>90068000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>98326000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>94586000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>83205000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>62959000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>59571000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>58305000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>57063000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>48868000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>43562000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>35578000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>30475000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>15286000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>11962000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>5268000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>97000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>4000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>17000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>39000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>4000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>47000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>15000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>28000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>30000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>37000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>240000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>451000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>417000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>380000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3478000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>599000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>450000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>588000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>584000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>460000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>435000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>35404000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2301000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2297000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2133000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1769000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2435000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1820000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>374000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>325000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>282000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>177000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>806000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1583000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1957000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>2055000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1960000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1773000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1943000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1881000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2537000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>2443000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>3673500.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>2514600.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>2325200.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1083400.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1581300.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1015700.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>923900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844600.0</v>
       </c>
       <c r="CN32">
         <v>1844600.0</v>
       </c>
       <c r="CO32">
+        <v>1844600.0</v>
+      </c>
+      <c r="CP32">
         <v>2281300.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>1849600.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>6276000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -27999,51 +28208,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
         <v>319589000.0</v>
       </c>
       <c r="C2">
         <v>194427000.0</v>
       </c>
       <c r="D2">
         <v>114846000.0</v>
       </c>
       <c r="E2">
         <v>153205000.0</v>
       </c>
       <c r="F2">
         <v>331798000.0</v>
       </c>
       <c r="G2">
         <v>194467000.0</v>
       </c>
       <c r="H2">
         <v>139584000.0</v>
       </c>
       <c r="I2">
         <v>71893000.0</v>
       </c>
@@ -28077,51 +28286,51 @@
       <c r="S2">
         <v>16987000.0</v>
       </c>
       <c r="T2">
         <v>15480000.0</v>
       </c>
       <c r="U2">
         <v>9796000.0</v>
       </c>
       <c r="V2">
         <v>8301700.0</v>
       </c>
       <c r="W2">
         <v>6308100.0</v>
       </c>
       <c r="X2">
         <v>4453600.0</v>
       </c>
       <c r="Y2">
         <v>5510800.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
         <v>4690000</v>
       </c>
       <c r="C3">
         <v>523000</v>
       </c>
       <c r="D3">
         <v>40050000</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>1122000</v>
       </c>
       <c r="G3">
         <v>7587000</v>
       </c>
       <c r="H3">
         <v>1129000</v>
       </c>
       <c r="I3">
         <v>2148000</v>
       </c>
@@ -28157,51 +28366,51 @@
       </c>
       <c r="T3">
         <v>416000</v>
       </c>
       <c r="U3">
         <v>2026000</v>
       </c>
       <c r="V3">
         <v>1021800</v>
       </c>
       <c r="W3">
         <v>585300</v>
       </c>
       <c r="X3">
         <v>1777300</v>
       </c>
       <c r="Y3">
         <v>380600</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-178600000.0</v>
       </c>
       <c r="G4">
         <v>137339000.0</v>
       </c>
       <c r="H4">
         <v>54881000.0</v>
       </c>
       <c r="I4">
         <v>67688000.0</v>
       </c>
       <c r="J4">
         <v>-94202000.0</v>
       </c>
       <c r="K4">
         <v>61482000.0</v>
       </c>
       <c r="L4">
         <v>40284000.0</v>
@@ -28209,51 +28418,51 @@
       <c r="M4">
         <v>50147000.0</v>
       </c>
       <c r="N4">
         <v>-46192000.0</v>
       </c>
       <c r="O4">
         <v>51010000.0</v>
       </c>
       <c r="P4">
         <v>40000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2666000.0</v>
       </c>
       <c r="G5">
         <v>-4395000.0</v>
       </c>
       <c r="H5">
         <v>3517000.0</v>
       </c>
       <c r="I5">
         <v>-12506000.0</v>
       </c>
       <c r="J5">
         <v>-580000.0</v>
       </c>
       <c r="K5">
         <v>-7187000.0</v>
       </c>
       <c r="L5">
         <v>-1221000.0</v>
@@ -28261,51 +28470,51 @@
       <c r="M5">
         <v>544000.0</v>
       </c>
       <c r="N5">
         <v>-2168000.0</v>
       </c>
       <c r="O5">
         <v>334000.0</v>
       </c>
       <c r="P5">
         <v>-25000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
         <v>-141894000.0</v>
       </c>
       <c r="C6">
         <v>133932000.0</v>
       </c>
       <c r="D6">
         <v>73811000.0</v>
       </c>
       <c r="E6">
         <v>-32589000.0</v>
       </c>
       <c r="F6">
         <v>-178593000.0</v>
       </c>
       <c r="G6">
         <v>137331000.0</v>
       </c>
       <c r="H6">
         <v>54883000.0</v>
       </c>
       <c r="I6">
         <v>67691000.0</v>
       </c>
@@ -28339,51 +28548,51 @@
       <c r="S6">
         <v>4184000.0</v>
       </c>
       <c r="T6">
         <v>1507000.0</v>
       </c>
       <c r="U6">
         <v>5684000.0</v>
       </c>
       <c r="V6">
         <v>1494400.0</v>
       </c>
       <c r="W6">
         <v>1993600.0</v>
       </c>
       <c r="X6">
         <v>1854500.0</v>
       </c>
       <c r="Y6">
         <v>-1057200.0</v>
       </c>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7">
         <v>-89756000.0</v>
       </c>
       <c r="C7">
         <v>4155000.0</v>
       </c>
       <c r="D7">
         <v>18133000.0</v>
       </c>
       <c r="E7">
         <v>37991000.0</v>
       </c>
       <c r="F7">
         <v>-24824000.0</v>
       </c>
       <c r="G7">
         <v>11036000.0</v>
       </c>
       <c r="H7">
         <v>3705000.0</v>
       </c>
       <c r="I7">
         <v>-8197000.0</v>
       </c>
@@ -28419,97 +28628,97 @@
       </c>
       <c r="T7">
         <v>-3444000.0</v>
       </c>
       <c r="U7">
         <v>574000.0</v>
       </c>
       <c r="V7">
         <v>11387500.0</v>
       </c>
       <c r="W7">
         <v>1554900.0</v>
       </c>
       <c r="X7">
         <v>1540100.0</v>
       </c>
       <c r="Y7">
         <v>1059600.0</v>
       </c>
       <c r="Z7">
         <v>25330000.0</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-15062000.0</v>
       </c>
       <c r="G8">
         <v>-12408000.0</v>
       </c>
       <c r="H8">
         <v>-10085000.0</v>
       </c>
       <c r="I8">
         <v>-9359000.0</v>
       </c>
       <c r="J8">
         <v>-11290000.0</v>
       </c>
       <c r="K8">
         <v>-5502000.0</v>
       </c>
       <c r="L8">
         <v>-674000.0</v>
       </c>
       <c r="M8">
         <v>-214000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
         <v>-43536000.0</v>
       </c>
       <c r="C9">
         <v>-2345000.0</v>
       </c>
       <c r="D9">
         <v>-39270000.0</v>
       </c>
       <c r="E9">
         <v>2264000.0</v>
       </c>
       <c r="F9">
         <v>-16119000.0</v>
       </c>
       <c r="G9">
         <v>-12466000.0</v>
       </c>
       <c r="H9">
         <v>-9691000.0</v>
       </c>
       <c r="I9">
         <v>-8747000.0</v>
       </c>
@@ -28525,51 +28734,51 @@
       <c r="M9">
         <v>-5903000.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
         <v>-18197000.0</v>
       </c>
       <c r="C10">
         <v>-49550000.0</v>
       </c>
       <c r="D10">
         <v>-28808000.0</v>
       </c>
       <c r="E10">
         <v>2415000.0</v>
       </c>
       <c r="F10">
         <v>-4210000.0</v>
       </c>
       <c r="G10">
         <v>-3320000.0</v>
       </c>
       <c r="H10">
         <v>-1737000.0</v>
       </c>
       <c r="I10">
         <v>1926000.0</v>
       </c>
@@ -28585,51 +28794,51 @@
       <c r="M10">
         <v>-3305000.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5870000.0</v>
       </c>
       <c r="F11">
         <v>-8218000.0</v>
       </c>
       <c r="G11">
         <v>31159000.0</v>
       </c>
       <c r="H11">
         <v>12010000.0</v>
       </c>
       <c r="I11">
         <v>11742000.0</v>
       </c>
       <c r="J11">
         <v>2230000.0</v>
       </c>
       <c r="K11">
         <v>4884000.0</v>
       </c>
@@ -28649,51 +28858,51 @@
         <v>99000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>598000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11">
         <v>11531000.0</v>
       </c>
       <c r="W11">
         <v>2049000.0</v>
       </c>
       <c r="X11">
         <v>637000.0</v>
       </c>
       <c r="Y11">
         <v>919000.0</v>
       </c>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>61923000.0</v>
       </c>
       <c r="F12">
         <v>61286000.0</v>
       </c>
       <c r="G12">
         <v>129980000.0</v>
       </c>
       <c r="H12">
         <v>81271000.0</v>
       </c>
       <c r="I12">
         <v>83492000.0</v>
       </c>
       <c r="J12">
         <v>75245000.0</v>
       </c>
       <c r="K12">
         <v>54763000.0</v>
       </c>
@@ -28703,99 +28912,99 @@
       <c r="M12">
         <v>16039000.0</v>
       </c>
       <c r="N12">
         <v>5701000.0</v>
       </c>
       <c r="O12">
         <v>1678000.0</v>
       </c>
       <c r="P12">
         <v>2404000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>27535000.0</v>
       </c>
       <c r="F13">
         <v>-2878000.0</v>
       </c>
       <c r="G13">
         <v>25551000.0</v>
       </c>
       <c r="H13">
         <v>11078000.0</v>
       </c>
       <c r="I13">
         <v>4243000.0</v>
       </c>
       <c r="J13">
         <v>3910000.0</v>
       </c>
       <c r="K13">
         <v>10718000.0</v>
       </c>
       <c r="L13">
         <v>4458000.0</v>
       </c>
       <c r="M13">
         <v>7723000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14">
         <v>11760000.0</v>
       </c>
       <c r="C14">
         <v>15883000.0</v>
       </c>
       <c r="D14">
         <v>5552000.0</v>
       </c>
       <c r="E14">
         <v>2026000.0</v>
       </c>
       <c r="F14">
         <v>3344000.0</v>
       </c>
       <c r="G14">
         <v>2932000.0</v>
       </c>
       <c r="H14">
         <v>2766000.0</v>
       </c>
       <c r="I14">
         <v>3005000.0</v>
       </c>
@@ -28829,95 +29038,95 @@
       <c r="S14">
         <v>1043000.0</v>
       </c>
       <c r="T14">
         <v>768000.0</v>
       </c>
       <c r="U14">
         <v>-146000.0</v>
       </c>
       <c r="V14">
         <v>1025600.0</v>
       </c>
       <c r="W14">
         <v>1305600.0</v>
       </c>
       <c r="X14">
         <v>1343600.0</v>
       </c>
       <c r="Y14">
         <v>1402800.0</v>
       </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16">
         <v>177695000.0</v>
       </c>
       <c r="C16">
         <v>328359000.0</v>
       </c>
       <c r="D16">
         <v>188657000.0</v>
       </c>
       <c r="E16">
         <v>120616000.0</v>
       </c>
       <c r="F16">
         <v>153205000.0</v>
       </c>
       <c r="G16">
         <v>331798000.0</v>
       </c>
       <c r="H16">
         <v>194467000.0</v>
       </c>
       <c r="I16">
         <v>139584000.0</v>
       </c>
@@ -28953,95 +29162,95 @@
       </c>
       <c r="T16">
         <v>16987000.0</v>
       </c>
       <c r="U16">
         <v>15480000.0</v>
       </c>
       <c r="V16">
         <v>9796100.0</v>
       </c>
       <c r="W16">
         <v>8301700.0</v>
       </c>
       <c r="X16">
         <v>6308100.0</v>
       </c>
       <c r="Y16">
         <v>4453600.0</v>
       </c>
       <c r="Z16">
         <v>5510800.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>-6000.0</v>
       </c>
       <c r="K17">
         <v>2000.0</v>
       </c>
       <c r="L17">
         <v>7000.0</v>
       </c>
       <c r="M17">
         <v>3000.0</v>
       </c>
       <c r="N17">
         <v>-1000.0</v>
       </c>
       <c r="O17">
         <v>-1000.0</v>
       </c>
       <c r="P17">
         <v>13000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
         <v>105146000.0</v>
       </c>
       <c r="C18">
         <v>157196000.0</v>
       </c>
       <c r="D18">
         <v>-23348000.0</v>
       </c>
       <c r="E18">
         <v>-114035000.0</v>
       </c>
       <c r="F18">
         <v>-126782000.0</v>
       </c>
       <c r="G18">
         <v>-143753000.0</v>
       </c>
       <c r="H18">
         <v>-152259000.0</v>
       </c>
       <c r="I18">
         <v>-169618000.0</v>
       </c>
@@ -29075,51 +29284,51 @@
       <c r="S18">
         <v>-65095000.0</v>
       </c>
       <c r="T18">
         <v>-55342000.0</v>
       </c>
       <c r="U18">
         <v>-43444000.0</v>
       </c>
       <c r="V18">
         <v>-21284400.0</v>
       </c>
       <c r="W18">
         <v>-21278700.0</v>
       </c>
       <c r="X18">
         <v>-11593700.0</v>
       </c>
       <c r="Y18">
         <v>-9623800.0</v>
       </c>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19">
         <v>-199036000.0</v>
       </c>
       <c r="C19">
         <v>-30538000.0</v>
       </c>
       <c r="D19">
         <v>31998000.0</v>
       </c>
       <c r="E19">
         <v>73241000.0</v>
       </c>
       <c r="F19">
         <v>-69980000.0</v>
       </c>
       <c r="G19">
         <v>200096000.0</v>
       </c>
       <c r="H19">
         <v>-164707000.0</v>
       </c>
       <c r="I19">
         <v>-69385000.0</v>
       </c>
@@ -29135,131 +29344,131 @@
       <c r="M19">
         <v>-87093000.0</v>
       </c>
       <c r="N19">
         <v>-125498000.0</v>
       </c>
       <c r="O19">
         <v>-25780000.0</v>
       </c>
       <c r="P19">
         <v>5983000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20">
         <v>49883000.0</v>
       </c>
       <c r="C20">
         <v>6845000.0</v>
       </c>
       <c r="D20">
         <v>25129000.0</v>
       </c>
       <c r="E20">
         <v>8199000.0</v>
       </c>
       <c r="F20">
         <v>18162000.0</v>
       </c>
       <c r="G20">
         <v>80996000.0</v>
       </c>
       <c r="H20">
         <v>371847000.0</v>
       </c>
       <c r="I20">
         <v>306647000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21">
         <v>-32000.0</v>
       </c>
       <c r="P21">
         <v>-78000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
         <v>391000000.0</v>
       </c>
       <c r="C22">
         <v>226451000.0</v>
       </c>
       <c r="D22">
         <v>-61286000.0</v>
       </c>
       <c r="E22">
         <v>-215975000.0</v>
       </c>
       <c r="F22">
         <v>-167870000.0</v>
       </c>
       <c r="G22">
         <v>-281584000.0</v>
       </c>
       <c r="H22">
         <v>-235259000.0</v>
       </c>
       <c r="I22">
         <v>-245192000.0</v>
       </c>
@@ -29295,51 +29504,51 @@
       </c>
       <c r="T22">
         <v>-56390000.0</v>
       </c>
       <c r="U22">
         <v>-45048000.0</v>
       </c>
       <c r="V22">
         <v>-34135100.0</v>
       </c>
       <c r="W22">
         <v>-25917100.0</v>
       </c>
       <c r="X22">
         <v>-14092600.0</v>
       </c>
       <c r="Y22">
         <v>-12868200.0</v>
       </c>
       <c r="Z22">
         <v>-10194000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>31998000.0</v>
       </c>
       <c r="E23">
         <v>73241000.0</v>
       </c>
       <c r="F23">
         <v>-71102000.0</v>
       </c>
       <c r="G23">
         <v>192509000.0</v>
       </c>
       <c r="H23">
         <v>371847000.0</v>
       </c>
       <c r="I23">
         <v>306647000.0</v>
       </c>
       <c r="J23">
         <v>31188000.0</v>
       </c>
       <c r="K23">
@@ -29369,51 +29578,51 @@
       <c r="S23">
         <v>69714000.0</v>
       </c>
       <c r="T23">
         <v>-379000.0</v>
       </c>
       <c r="U23">
         <v>593000.0</v>
       </c>
       <c r="V23">
         <v>-12520300.0</v>
       </c>
       <c r="W23">
         <v>-1394600.0</v>
       </c>
       <c r="X23">
         <v>-1620300.0</v>
       </c>
       <c r="Y23">
         <v>4370600.0</v>
       </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>146515000.0</v>
       </c>
       <c r="D24">
         <v>32048000.0</v>
       </c>
       <c r="E24">
         <v>73241000.0</v>
       </c>
       <c r="F24">
         <v>-69980000.0</v>
       </c>
       <c r="G24">
         <v>200096000.0</v>
       </c>
       <c r="H24">
         <v>-164707000.0</v>
       </c>
       <c r="I24">
         <v>44000.0</v>
       </c>
       <c r="J24">
         <v>93285000.0</v>
@@ -29433,51 +29642,51 @@
       <c r="O24">
         <v>252000.0</v>
       </c>
       <c r="P24">
         <v>-3000.0</v>
       </c>
       <c r="Q24">
         <v>128000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24">
         <v>12520000.0</v>
       </c>
       <c r="U24">
         <v>12520000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
         <v>46711000.0</v>
       </c>
       <c r="C25">
         <v>-155819000.0</v>
       </c>
       <c r="D25">
         <v>-12118000.0</v>
       </c>
       <c r="E25">
         <v>-6278000.0</v>
       </c>
       <c r="F25">
         <v>75000.0</v>
       </c>
       <c r="G25">
         <v>44280000.0</v>
       </c>
       <c r="H25">
         <v>-4607000.0</v>
       </c>
       <c r="I25">
         <v>1350000.0</v>
       </c>
@@ -29513,51 +29722,51 @@
       </c>
       <c r="T25">
         <v>4295000.0</v>
       </c>
       <c r="U25">
         <v>3378000.0</v>
       </c>
       <c r="V25">
         <v>1459400.0</v>
       </c>
       <c r="W25">
         <v>2363200.0</v>
       </c>
       <c r="X25">
         <v>1392500.0</v>
       </c>
       <c r="Y25">
         <v>1162600.0</v>
       </c>
       <c r="Z25">
         <v>-15136000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>18162000.0</v>
       </c>
       <c r="G26">
         <v>80996000.0</v>
       </c>
       <c r="H26">
         <v>371847000.0</v>
       </c>
       <c r="I26">
         <v>306647000.0</v>
       </c>
       <c r="J26">
         <v>31188000.0</v>
       </c>
       <c r="K26">
         <v>518896000.0</v>
       </c>
       <c r="L26">
         <v>14255000.0</v>
@@ -29565,51 +29774,51 @@
       <c r="M26">
         <v>203851000.0</v>
       </c>
       <c r="N26">
         <v>111682000.0</v>
       </c>
       <c r="O26">
         <v>98204000.0</v>
       </c>
       <c r="P26">
         <v>14022000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27">
         <v>52135000.0</v>
       </c>
       <c r="C27">
         <v>67049000.0</v>
       </c>
       <c r="D27">
         <v>66421000.0</v>
       </c>
       <c r="E27">
         <v>68201000.0</v>
       </c>
       <c r="F27">
         <v>63615000.0</v>
       </c>
       <c r="G27">
         <v>84422000.0</v>
       </c>
       <c r="H27">
         <v>82265000.0</v>
       </c>
       <c r="I27">
         <v>81564000.0</v>
       </c>
@@ -29639,51 +29848,51 @@
       </c>
       <c r="R27">
         <v>2134000.0</v>
       </c>
       <c r="S27">
         <v>2987000.0</v>
       </c>
       <c r="T27">
         <v>3378000.0</v>
       </c>
       <c r="U27">
         <v>3378000.0</v>
       </c>
       <c r="V27">
         <v>1307700000.0</v>
       </c>
       <c r="W27">
         <v>2355800000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
         <v>49883000.0</v>
       </c>
       <c r="C28">
         <v>6845000.0</v>
       </c>
       <c r="D28">
         <v>25129000.0</v>
       </c>
       <c r="E28">
         <v>8199000.0</v>
       </c>
       <c r="F28">
         <v>18162000.0</v>
       </c>
       <c r="G28">
         <v>80996000.0</v>
       </c>
       <c r="H28">
         <v>371847000.0</v>
       </c>
       <c r="I28">
         <v>306647000.0</v>
       </c>
@@ -29717,51 +29926,51 @@
       <c r="S28">
         <v>-374000.0</v>
       </c>
       <c r="T28">
         <v>98220000.0</v>
       </c>
       <c r="U28">
         <v>69996000.0</v>
       </c>
       <c r="V28">
         <v>28370200.0</v>
       </c>
       <c r="W28">
         <v>30106400.0</v>
       </c>
       <c r="X28">
         <v>26404100.0</v>
       </c>
       <c r="Y28">
         <v>4385600.0</v>
       </c>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
         <v>109836000.0</v>
       </c>
       <c r="C29">
         <v>157719000.0</v>
       </c>
       <c r="D29">
         <v>16702000.0</v>
       </c>
       <c r="E29">
         <v>-114035000.0</v>
       </c>
       <c r="F29">
         <v>-125660000.0</v>
       </c>
       <c r="G29">
         <v>-136166000.0</v>
       </c>
       <c r="H29">
         <v>-151130000.0</v>
       </c>
       <c r="I29">
         <v>-167470000.0</v>
       </c>
@@ -29795,51 +30004,51 @@
       <c r="S29">
         <v>-64869000.0</v>
       </c>
       <c r="T29">
         <v>-54926000.0</v>
       </c>
       <c r="U29">
         <v>-41418000.0</v>
       </c>
       <c r="V29">
         <v>-20262600.0</v>
       </c>
       <c r="W29">
         <v>-20693400.0</v>
       </c>
       <c r="X29">
         <v>-9816400.0</v>
       </c>
       <c r="Y29">
         <v>-9243200.0</v>
       </c>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
         <v>-302564000.0</v>
       </c>
       <c r="C30">
         <v>-30538000.0</v>
       </c>
       <c r="D30">
         <v>31998000.0</v>
       </c>
       <c r="E30">
         <v>73241000.0</v>
       </c>
       <c r="F30">
         <v>-71102000.0</v>
       </c>
       <c r="G30">
         <v>192509000.0</v>
       </c>
       <c r="H30">
         <v>-165836000.0</v>
       </c>
       <c r="I30">
         <v>-71489000.0</v>
       </c>
@@ -29892,3322 +30101,3350 @@
         <v>3848400.0</v>
       </c>
       <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO30"/>
+  <dimension ref="A1:CP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-        <v>158</v>
+      <c r="CP1" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>185540000.0</v>
+      </c>
+      <c r="C2">
         <v>177695000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>257995999.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>263108000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>226466000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>328359000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>163919000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>182904000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>210515000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>194427000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>103963000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>116061000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>290895000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>120616000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>160612000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>145603000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>210690000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>153205000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>100410000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>272726000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>310257000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>331798000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>458122000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>316211000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>178829000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>194467000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>390261000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>79219000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>102344000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>139584000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>67008000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>77293000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>119153000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>71893000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>112616000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>143789000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>157383000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>163620000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>153679000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>131774000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>175220000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>102138000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>70799000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>93212000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>76424000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>61854000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>36369000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13698000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>96455000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11707000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11803000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>24247000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>18436000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>57899000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8016000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9208000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5558000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6889000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8317000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8020000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6829000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6849000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>9656000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8811000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>18067000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>18122000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>17322000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>17984000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>18840000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>21171000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>22213000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>20285000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21005000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>16987000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>23462000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>39631000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>22315000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15480000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>26229000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>38420000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>11264000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>9796000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>23352700.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15812400.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>11235900.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8301700.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5692600.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>8156500.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4367900.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6308100.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>10301000</v>
+      </c>
+      <c r="C3">
         <v>5212000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4005000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>388000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>98541000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>98838000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>453000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>70000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>50000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>40000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>69583000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>50000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="T3">
         <v>1000</v>
       </c>
       <c r="U3">
+        <v>1000</v>
+      </c>
+      <c r="V3">
         <v>45000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1076000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1999000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1721000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2933000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>934000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>207000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>80000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>20000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>822000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>570000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1015000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>115000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>448000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>7000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>56000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>264000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>485000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>249000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>470000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8580000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>207000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>293000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>186000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>674000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>988000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>94000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>80000</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000</v>
       </c>
       <c r="AX3">
         <v>6000</v>
       </c>
       <c r="AY3">
+        <v>6000</v>
+      </c>
+      <c r="AZ3">
         <v>128000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>427000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>74000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>252000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="BH3">
         <v>3000</v>
       </c>
       <c r="BI3">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
-        <v>17000</v>
+        <v>0</v>
       </c>
       <c r="BO3">
         <v>17000</v>
       </c>
       <c r="BP3">
         <v>17000</v>
       </c>
       <c r="BQ3">
+        <v>17000</v>
+      </c>
+      <c r="BR3">
         <v>2000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>5000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>67000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>75000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>77000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>64000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>157000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>125000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>70000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>680000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>420000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>727000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>199000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>230500</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>311300</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>389000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>91000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>200100</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>84800</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>258600</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>41800</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1777000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>381000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1241000</v>
       </c>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>176051000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>15001000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-65091000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>57483000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>52794000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-172319000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-37529000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-21546000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-126320000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>141916000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>137383000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-15640000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-195793000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>311039000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-23124000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-37241000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>72575000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-10285000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-41864000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>47262000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-43198000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-31173000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-13594000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-6237000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>9941000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>21905000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-43446000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>73082000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>31339000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-22413000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>16788000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>14570000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>25485000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>22671000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-82757000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>84748000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-96000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-12444000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>5811000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-39463000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>49883000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-1192000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>3650000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-1331000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-1659000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-2403000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4598000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2458000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>833000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1630000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2477000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2274000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4682000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4066000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2336000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2675000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3274000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3180000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2077000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6123000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2082000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>231000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4532000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>6115000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-6360000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1026000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>691000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1654000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1872000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4387000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3018000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-321000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-914000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>97000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-83000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>850000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>887000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1156000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-37000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-134000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1249000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>156000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-941000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>48000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-197000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>41000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>442000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>207291000.0</v>
+      </c>
+      <c r="C6">
         <v>104517000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-80300999.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4359000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>36642000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-101893000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>164440000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-18985000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-27611000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16088000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>90464000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12098000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-182954000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>176049000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-39996000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15009000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-65087000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>57485000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>52795000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-172316000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-37531000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-21541000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-126324000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>141911000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>137382000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-15638000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-195794000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>311042000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-23125000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-37240000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>72576000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-10285000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-41860000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>47260000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-43198000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-31173000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-13594000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-6237000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9941000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>21905000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-43446000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>73082000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>31339000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-22413000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>16788000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>14570000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>25485000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>22671000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-82757000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>84748000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-96000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-12444000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5811000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-39463000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>49883000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1192000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3650000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1331000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1428000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>297000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1191000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-20000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-2807000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>845000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-9256000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-55000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>800000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-662000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-856000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-2331000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-1042000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1928000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-720000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4018000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-6475000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-16169000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>17316000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>6835000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-10749000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-12191000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>27156000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1468000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-13556600.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>7540300.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4576500.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2934200.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2609100.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-2463900.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3788600.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-1940200.0</v>
       </c>
-      <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7">
+        <v>39461000.0</v>
+      </c>
+      <c r="C7">
         <v>13200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-87909000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-12519000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21551000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-10879000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>30307000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4494000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-24678000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5968000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>21711000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-10556000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-9586000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16564000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6606000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10983000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-738000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>21140000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7544000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-19345000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-4699000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8324000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>16855000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-5315000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14929000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>14425000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3980000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2083000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-3596000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1238000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>5459000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2603000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>924000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-11977000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>16405000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-13707000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-10195000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1085000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>111000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7364000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>233000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-3314000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2437000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1542000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2551000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>668000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>5720000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2985000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>477000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>130000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1019000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1153000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>2237000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1194000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-87000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-3267000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>283000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>633000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-340000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>451000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-48000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>11000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-25152000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>1263000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-2387000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1545000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1273000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-3784000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>31765000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>882000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>643000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1802000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>639000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-5051000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>1783000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>1733000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-3591000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-3369000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>1000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-2037000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>2155000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>455000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>2720600.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>5437600.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-1414900.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>4644200.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-109900.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>53600.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>63000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>1548200.0</v>
       </c>
-      <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-7170000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>12753000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-5407000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1862000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-3676000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-9848000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>5570000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-7108000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-2498000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1656000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-1557000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-6697000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-5605000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>453000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>1048000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-5981000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-7107000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>6000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-3334000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-4918000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-3176000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-2876000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-2859000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-2379000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-1916000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-3591000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-850000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>855000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-1432000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>1302000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-762000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>218000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>175000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>181000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>322000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-892000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>-17955000.0</v>
+      </c>
+      <c r="C9">
         <v>-153000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8799000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-19746000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5972000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-9019000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5668000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>30000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10314000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2271000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-7818000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-10950000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-13906000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-7170000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6944000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>12753000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-5407000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1862000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-3676000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-9848000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5570000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-7108000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2498000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1656000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1557000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-6697000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-5605000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>977000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1823000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3868000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-6132000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5738000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-3251000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-5102000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-3122000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2627000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-3934000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1757000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2064000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-3546000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-293000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>855000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-5903000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>758000.0</v>
       </c>
-      <c r="AS9">
-[...1 lines deleted...]
-      </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>218000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-5903000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9"/>
+      <c r="BL9">
         <v>-1006000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1006000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
+        <v>3897000.0</v>
+      </c>
+      <c r="C10">
         <v>78000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-4892000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1248000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10453000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4424000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1331000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-27147000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-16648000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-15067000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-11222000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>481000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>310000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>640000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>632000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>833000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>217000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3549000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-386000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-492000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1649000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1651000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-37000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1311000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-699000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>830000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-557000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>462000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>682000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>959000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-177000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>633000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>282000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2128000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>201000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>198000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-991000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2512000.0</v>
       </c>
-      <c r="AP10">
-[...1 lines deleted...]
-      </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>-3305000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>-3305000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10">
         <v>2464000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-63000.0</v>
       </c>
-      <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-6501000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1389000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>25417000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2738000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-561000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20903000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10170000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-7578000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>216000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>356000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>16320000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2058000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11053000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>23834000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7622000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5509000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-10974000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9853000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>18227000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-7203000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3068000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2350000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>12833000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-4753000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-4182000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2572000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3483000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>10074000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>7982000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1151000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4190000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1930000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3216000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>533000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4695000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1917000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1311000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1059000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-885000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>96000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2081000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-253000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-135000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-3070000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>242000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>191000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>248000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>447000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>424000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11">
         <v>1366000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>819000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>598000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>3199000.0</v>
       </c>
-      <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>11531000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>411000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>64000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>2049000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2037000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1355000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1325000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>637000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>919000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>972000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>15054000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14907000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9860000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10776000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16156000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21009000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14624000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11257000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15163000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22314000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13728000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20930000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>66135000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19070000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>23845000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>19275000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>21450000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>20434000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>20112000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20335000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>21884000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>20822000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>20451000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>22023000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>19698000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>18244000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>15571000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>14822000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>14009000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>13883000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>11960000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>8655000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>9265000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7499000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>14528000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4645000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3901000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4331000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3162000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2174000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1868000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1072000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>587000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>551000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>339000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>384000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>404000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>18117000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>7962000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>15127000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>10020000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-31000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2784000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>14762000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11843000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5124000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-9994000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>397000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15385000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1890000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-12640000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>20916000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6490000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3011000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-3978000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>5555000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>10892000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-8690000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2949000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-908000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3910000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-10736000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1576000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>3052000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>10718000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1872000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-4387000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-3018000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>4458000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>7723000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>6150000.0</v>
+      </c>
+      <c r="C14">
         <v>2993000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2924000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2950000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1159000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2951000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5214000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2570000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2571000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5528000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1637000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1723000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1766000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>426000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>489000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>506000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>515000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>516000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>535000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>985000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>929000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>895000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>838000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>707000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>723000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>664000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>635000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>651000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>695000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>785000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>782000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>751000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>711000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>761000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>701000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>697000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>676000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>639000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>630000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>610000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>450000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>138000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>128000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>117000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>280000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>122000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>61000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>60000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>42000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>43000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>39000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>16000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>12000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>145000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="BE14">
         <v>29000.0</v>
       </c>
       <c r="BF14">
-        <v>30000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BG14">
         <v>30000.0</v>
       </c>
       <c r="BH14">
         <v>30000.0</v>
       </c>
       <c r="BI14">
+        <v>30000.0</v>
+      </c>
+      <c r="BJ14">
         <v>36000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>189000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>194000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>101000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>138000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>174000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>444000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>219000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>223000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>225000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>-415000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>780000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>515000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>163000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>744000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-1000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-380000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>405000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>-749000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>219000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>195000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>189000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>206200.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>220800.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>292600.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>306000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>357300.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>305300.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>308400.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>334600.0</v>
       </c>
-      <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -33251,1036 +33488,1051 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>392831000.0</v>
+      </c>
+      <c r="C16">
         <v>282212000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>177695000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>267467000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>263108000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>226466000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>328359000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>163919000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>182904000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>210515000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>194427000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>103963000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>107941000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>296665000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>120616000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>160612000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>145603000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>210690000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>153205000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>100410000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>272726000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>310257000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>331798000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>458122000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>316211000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>178829000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>194467000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>390261000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>79219000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>102344000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>139584000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>67008000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>77293000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>119153000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>69418000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>112616000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>143789000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>157383000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>163620000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>153679000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>131774000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>175220000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>102138000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>70799000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>93212000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>76424000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>61854000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>36369000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>13698000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>96455000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11707000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11803000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>24247000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>18436000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>57899000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8016000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>9208000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5558000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6889000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8317000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8020000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6829000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6849000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>9656000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>8811000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>18067000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>18122000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>17322000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>17984000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>18840000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>21171000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>22213000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>20285000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>21005000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>16987000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>23462000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>39631000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>22315000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>15480000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>26229000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>38420000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>11264000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>9796100.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>23352700.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>15812400.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>11235900.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>8301700.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5692600.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>8156500.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4367900.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>6308100.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
-[...1 lines deleted...]
-      </c>
+      <c r="AI17"/>
       <c r="AJ17">
         <v>-1000.0</v>
       </c>
       <c r="AK17">
+        <v>-1000.0</v>
+      </c>
+      <c r="AL17">
         <v>-3000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>4000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-1000.0</v>
       </c>
-      <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>-1000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4000.0</v>
       </c>
-      <c r="AR17"/>
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17">
         <v>-1000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>4000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3000.0</v>
       </c>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>-1000.0</v>
       </c>
-      <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-      <c r="BC17">
+      <c r="BC17"/>
+      <c r="BD17">
         <v>1000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-2000.0</v>
       </c>
-      <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>124461000.0</v>
+      </c>
+      <c r="C18">
         <v>28769000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-52736000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>73900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>162497000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-78515000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>39928000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>63176000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>25013000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>29079000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>85389000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-59005000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8201000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-17933000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-23854000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-727000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13125000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-76329000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-23121000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-17064000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-25372000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-61225000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-29487000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-24514000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-39816000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-49936000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-29914000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-18931000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-38417000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-64997000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-39649000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-43295000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-40990000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-45684000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-29902000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-58457000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-59164000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-71146000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-63438000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-49732000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-65325000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-41419000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-35015000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-32039000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-30548000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-26334000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-17895000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-17564000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-16967000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-14188000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-10393000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-9902000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-5518000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-6585000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-6300000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-5306000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-4800000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-5230000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-5341000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-4172000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-5280000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-5107000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>4604000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-2522000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-6333000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-6452000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-8790000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-11678000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>19993000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-13293000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-12279000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-15910000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-16282000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-20624000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-13932000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-13299000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-13818000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-14293000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-13219000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-12529000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-9532000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-8164000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-7263800.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-6576000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-7085800.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-358800.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-6903600.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-5270900.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-5159200.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-3945000.0</v>
       </c>
-      <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19">
+        <v>-3440000.0</v>
+      </c>
+      <c r="C19">
         <v>71493000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-51864000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-79352000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-43294000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-124049000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>122150000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-82457000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-56192000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-14039000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-347000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>34160000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-194283000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>192518000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-17748000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>15441000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-55797000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>131345000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>71550000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-156321000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-17162000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>31953000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-114959000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>154715000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>129798000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>30542000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-208937000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>10003000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>10647000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>23580000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-188418000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>32794000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-3827000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>90066000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-18086000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>19388000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>38563000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>53420000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>69389000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-154438000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>1120000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-168489000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>57018000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>8494000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>44738000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>39461000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>40570000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>38953000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-67510000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-99106000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>9669000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-3528000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-98545000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-33094000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-35054000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-2893000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>8299000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>3868000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20">
+        <v>10494000.0</v>
+      </c>
+      <c r="C20">
         <v>4231000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>22666000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>9423000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>15956000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1838000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1969000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>268000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>3565000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1043000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5434000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>12751000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5478000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1466000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1614000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>287000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3831000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2467000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>4365000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1066000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5005000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -34308,54 +34560,55 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -34366,2410 +34619,2434 @@
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>-4000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-9000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-10000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-9000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>35137000.0</v>
+      </c>
+      <c r="C22">
         <v>3637000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>273568000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>71779000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26666000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18987000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>143742000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>32765000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>33389000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16555000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>45797000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-65176000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1114000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-43021000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-41725000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-27183000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-34011000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-113056000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-43094000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-14457000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-43871000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-66448000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-66760000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-84660000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-42141000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-88023000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-53036000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-41978000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-54941000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-85304000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-65492000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-62138000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-63266000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-54296000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-68871000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-65248000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-67441000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-87843000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-78696000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-71613000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-71322000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-49762000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-45784000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-38906000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-39378000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-40375000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-28366000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-24786000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-21495000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-17828000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-12049000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-10695000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-9081000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-6123000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-6810000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-2402000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-5419000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-6218000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-5300000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-5076000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-6556000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-5833000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>29141000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-4227000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-4288000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-5487000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-8689000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-8728000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-12727000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-15001000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-13963000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-15614000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-18287000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-16380000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-17039000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-16044000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-10753000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-12554000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-12450000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-11263000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-11868000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-9467000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-10202900.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-12306100.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-6036900.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-5589200.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-7334800.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-6214600.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-5886500.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-6481200.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>211</v>
+      </c>
+      <c r="B23">
+        <v>10494000.0</v>
+      </c>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>9423000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>-82457000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-56192000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-14039000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-347000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12751000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5478000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1466000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1614000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>287000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3831000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2467000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4365000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1066000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5005000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7726000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18126000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11715000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>47401000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3754000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>43058000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>319967000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4646000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4176000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>300603000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>211000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2953000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2880000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4791000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7897000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7010000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11490000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>596000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>226077000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>14320000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>282991000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-45000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1132000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2599000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1439000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2807000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1282000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1720000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>198042000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>629000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>974000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>109871000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>208000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>91233000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6860000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8393000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-9000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>60000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4478000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6422000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-43000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>269000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2943000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-2761000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-107000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>480000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>10531000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-20805000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-216000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-150000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>495000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-101000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-262000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-276000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-214000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-56000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>167000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>329000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>387000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>121000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-244000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-12520000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>179600.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>800.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-500.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-562300.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-476800.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>489100.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-844600.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-98838000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>146515000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-56192000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-14039000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-347000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-50000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-40000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>192518000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-17748000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>15441000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-55797000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>131345000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>71550000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-156321000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-17162000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>31953000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-114959000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>154715000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>129798000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>30542000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-208937000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10003000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10647000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>23580000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>39000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>5000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-3827000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>90066000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-18086000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>19388000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>38563000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>53420000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-89000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-154438000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-8000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>234000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2060000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>8494000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>44738000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>289000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-484000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>38953000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-67510000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-99106000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>63000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>12000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-71000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>8000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-252000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>149000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>94000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>9000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>3000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-3000.0</v>
       </c>
-      <c r="BI24">
-[...2 lines deleted...]
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>128000.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>12520000.0</v>
       </c>
-      <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>28886000.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>-28886000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>12697000.0</v>
+      </c>
+      <c r="C25">
         <v>-453000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12565000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1102000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2558000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2116000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-149332000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2747000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1954000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1786000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1779000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>46586000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-247000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-6607000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-3638000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3345000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>597000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>108000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-985000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>207000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>309000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>544000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>384000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>45103000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-43000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1584000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1049000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1804000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-977000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-777000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-229000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1541000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>204000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-166000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-149000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>159000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-184000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-113000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-56000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>368000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>11000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-229000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-158000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-787000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-826000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-289000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>139000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>356000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-322000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>311000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>590000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>482000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>336000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>28000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-2551000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-5513000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-6227000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>17224000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-5054000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-11515000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>151000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>85000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-52000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-169000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-75000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>587000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>21000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>119000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-4000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-2434000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>793000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>926000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>836000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>693000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1170000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1031000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1274000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>820000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>972000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>713000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>858000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>242800.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>383000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>462400.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>371200.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>383900.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>669600.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>614500.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>695200.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-3492000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3492000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>2663000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1466000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>287000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3025000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2467000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4365000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1066000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3737000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7726000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>18126000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>11715000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3970000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3754000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>43058000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>319967000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2199000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4176000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>300603000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>211000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2953000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2880000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4791000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7897000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7010000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>11490000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3390000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>226077000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6438000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>282991000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>9085000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1132000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2599000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1439000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2807000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1282000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1720000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>198042000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>629000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>974000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>109871000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>208000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>91237000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>6869000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>67000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>31000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>14022000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>13916000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>13914000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>31638000.0</v>
+      </c>
+      <c r="C27">
         <v>14698000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>13235000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13180000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>14340000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11380000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10450000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>26164000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>15685000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14750000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>18023000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18539000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>15154000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>14705000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14414000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>18312000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>20512000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>14963000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>12880000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>15546000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>22005000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>13184000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>21195000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>21372000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>19507000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>22348000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>19763000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>22197000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>20422000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>19883000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>20401000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>20169000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>20552000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>20442000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>22019000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>19698000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>18244000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>15571000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>15418000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>14009000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>13883000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>11955000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>8902000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>9265000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7499000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>14528000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4645000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3901000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4331000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3162000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2174000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1891000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1064000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>582000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>551000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>488000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>478000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>413000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>408000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>401000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>414000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>375000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>336000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>393000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>373000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>481000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>332000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>611000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>616000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>575000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>2987000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>836000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>4295000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>1274000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>3378000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>900000000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>1307700000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>371200000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>2355800000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>14725000.0</v>
+      </c>
+      <c r="C28">
         <v>4231000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22666000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9423000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15956000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1838000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1969000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>268000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3565000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1043000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5434000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12751000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5478000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1466000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1614000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>287000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3831000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2467000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4365000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1066000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5005000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7726000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18126000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11715000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>47401000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3754000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>43058000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>319967000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4646000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4176000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>300603000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>211000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2953000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2880000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4791000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7897000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7010000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11490000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3986000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>226077000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>20758000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>282991000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9332000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1132000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2599000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1439000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2807000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1282000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1720000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>198042000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>629000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>974000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>109871000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>208000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>91233000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6860000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>57000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>22000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>97000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-10000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>47000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>13810000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>359000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>318000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-104000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-103000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1077000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>390000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-91000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-215000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-110000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-218000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>115000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-161000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>209000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-77000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>96998000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1090000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>813000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>457000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>59872000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>8854000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-12466100.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>250000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>34463800.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>6122500.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-306300.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-342100.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>31512900.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-758100.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>26404000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>4386000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>23137000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>134762000.0</v>
+      </c>
+      <c r="C29">
         <v>33981000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-48731000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>74288000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>63956000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>20323000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>40381000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>63246000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>25013000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29079000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>85389000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-58955000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8201000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-17933000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-23854000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-727000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-13125000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-76329000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-23120000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-17064000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-25327000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-60149000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-27488000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-22793000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-36883000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-49002000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-29707000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-18851000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-38397000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-64175000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-39079000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-42280000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-40875000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-45236000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-29895000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-58401000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-58900000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-70661000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-63189000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-49262000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-56745000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-41212000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-34722000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-31853000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-29874000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-25346000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-17801000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-17484000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-16967000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-14182000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-10265000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-9475000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-5444000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-6585000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-6297000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-5306000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-4800000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-5230000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-5338000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-4172000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-5280000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-5107000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>4604000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-2522000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-6333000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-6452000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-8773000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-11661000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>19995000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-13288000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-12272000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-15843000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-16207000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-20547000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-13868000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-13142000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-13693000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-14223000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-12539000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-12109000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-8805000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-7965000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-7033300.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-6264700.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-6696800.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-267800.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-6703500.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-5186100.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-4900600.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-3903200.0</v>
       </c>
-      <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>57752000.0</v>
+      </c>
+      <c r="C30">
         <v>66281000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-55869000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-79352000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-43294000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-124049000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>122150000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-82457000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-56192000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-14039000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-347000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>34110000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-194283000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>192518000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-17748000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15441000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-55797000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>131345000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>71549000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-156321000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-17207000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>30877000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-116958000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>152994000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>126865000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>29608000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-209144000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9923000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10627000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22758000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-188949000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>31784000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3942000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>89618000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-18093000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>19332000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>38299000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>52935000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>69140000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-154908000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7460000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-168696000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>56725000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8308000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>44064000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>38473000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>40476000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>38873000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-67510000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-99112000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>9541000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3943000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-98616000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-33086000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-35054000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2744000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8393000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3877000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3815000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4478000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6422000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-8735000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-7761000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2943000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-2761000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6519000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>8528000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>10531000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-20805000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>11190000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>11534000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>18169000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15376000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>24635000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>7174000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-3018000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-66029000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>19971000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>967000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-528000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-23979000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>604000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5949900.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>13432300.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-23125800.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2907800.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>9608000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3089700.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-22826700.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2750300.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>3848000.0</v>
       </c>
-      <c r="CO30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>