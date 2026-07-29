--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1341,51 +1341,53 @@
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>500000.0</v>
       </c>
       <c r="F15">
         <v>500000.0</v>
       </c>
       <c r="G15">
         <v>500000.0</v>
       </c>
       <c r="H15">
         <v>500000.0</v>
       </c>
       <c r="I15">
         <v>500000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>26</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>57000000.0</v>
+      </c>
       <c r="C16">
         <v>100200000.0</v>
       </c>
       <c r="D16">
         <v>34500000.0</v>
       </c>
       <c r="E16">
         <v>40500000.0</v>
       </c>
       <c r="F16">
         <v>18600000.0</v>
       </c>
       <c r="G16">
         <v>44700000.0</v>
       </c>
       <c r="H16">
         <v>70900000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
@@ -1690,51 +1692,51 @@
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
         <v>1308200000.0</v>
       </c>
       <c r="C28">
         <v>1564900000.0</v>
       </c>
       <c r="D28">
         <v>502000000.0</v>
       </c>
       <c r="E28">
         <v>426800000.0</v>
       </c>
       <c r="F28">
-        <v>634400000.0</v>
+        <v>630500000.0</v>
       </c>
       <c r="G28">
         <v>158700000.0</v>
       </c>
       <c r="H28">
         <v>-109800000.0</v>
       </c>
       <c r="I28">
         <v>86100000.0</v>
       </c>
       <c r="J28">
         <v>-6300000.0</v>
       </c>
       <c r="K28">
         <v>-14000000.0</v>
       </c>
       <c r="L28"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
         <v>4164200000.0</v>
       </c>
@@ -1968,51 +1970,51 @@
       <c r="J35">
         <v>20500000.0</v>
       </c>
       <c r="K35">
         <v>16500000.0</v>
       </c>
       <c r="L35"/>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
         <v>114000000.0</v>
       </c>
       <c r="C36">
         <v>129800000.0</v>
       </c>
       <c r="D36">
         <v>-246000000.0</v>
       </c>
       <c r="E36">
         <v>58200000.0</v>
       </c>
       <c r="F36">
-        <v>42200000.0</v>
+        <v>49900000.0</v>
       </c>
       <c r="G36">
         <v>46200000.0</v>
       </c>
       <c r="H36">
         <v>39900000.0</v>
       </c>
       <c r="I36">
         <v>80100000.0</v>
       </c>
       <c r="J36">
         <v>87500000.0</v>
       </c>
       <c r="K36">
         <v>87800000.0</v>
       </c>
       <c r="L36"/>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
@@ -2080,51 +2082,51 @@
       <c r="F39">
         <v>59700000.0</v>
       </c>
       <c r="G39">
         <v>32100000.0</v>
       </c>
       <c r="H39">
         <v>33500000.0</v>
       </c>
       <c r="I39">
         <v>23700000.0</v>
       </c>
       <c r="J39">
         <v>9900000.0</v>
       </c>
       <c r="K39">
         <v>9300000.0</v>
       </c>
       <c r="L39"/>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
-        <v>235800000.0</v>
+        <v>178800000.0</v>
       </c>
       <c r="C40">
         <v>166400000.0</v>
       </c>
       <c r="D40">
         <v>109000000.0</v>
       </c>
       <c r="E40">
         <v>115100000.0</v>
       </c>
       <c r="F40">
         <v>159700000.0</v>
       </c>
       <c r="G40">
         <v>115200000.0</v>
       </c>
       <c r="H40">
         <v>184800000.0</v>
       </c>
       <c r="I40">
         <v>146200000.0</v>
       </c>
       <c r="J40">
         <v>118000000.0</v>
       </c>
@@ -2262,51 +2264,51 @@
       <c r="J45">
         <v>583100000.0</v>
       </c>
       <c r="K45">
         <v>538800000.0</v>
       </c>
       <c r="L45"/>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
         <v>2097800000.0</v>
       </c>
       <c r="C46">
         <v>2129400000.0</v>
       </c>
       <c r="D46">
         <v>1373000000.0</v>
       </c>
       <c r="E46">
         <v>1199600000.0</v>
       </c>
       <c r="F46">
-        <v>1222800000.0</v>
+        <v>1201900000.0</v>
       </c>
       <c r="G46">
         <v>913300000.0</v>
       </c>
       <c r="H46">
         <v>831800000.0</v>
       </c>
       <c r="I46">
         <v>803000000.0</v>
       </c>
       <c r="J46">
         <v>583100000.0</v>
       </c>
       <c r="K46">
         <v>538800000.0</v>
       </c>
       <c r="L46"/>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47">
         <v>2157000000.0</v>
       </c>
@@ -2426,51 +2428,51 @@
         <v>1800000.0</v>
       </c>
       <c r="J50">
         <v>100000.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
         <v>1522800000.0</v>
       </c>
       <c r="C51">
         <v>1752200000.0</v>
       </c>
       <c r="D51">
         <v>606800000.0</v>
       </c>
       <c r="E51">
         <v>587200000.0</v>
       </c>
       <c r="F51">
-        <v>707300000.0</v>
+        <v>703400000.0</v>
       </c>
       <c r="G51">
         <v>254500000.0</v>
       </c>
       <c r="H51">
         <v>130600000.0</v>
       </c>
       <c r="I51">
         <v>185500000.0</v>
       </c>
       <c r="J51">
         <v>500000.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
         <v>8500000.0</v>
       </c>
       <c r="C52">
         <v>12100000.0</v>
@@ -4086,52 +4088,56 @@
       <c r="AB15">
         <v>500000.0</v>
       </c>
       <c r="AC15">
         <v>500000.0</v>
       </c>
       <c r="AD15">
         <v>500000.0</v>
       </c>
       <c r="AE15">
         <v>500000.0</v>
       </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>26</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>27300000.0</v>
+      </c>
+      <c r="C16">
+        <v>57000000.0</v>
+      </c>
       <c r="D16">
         <v>71300000.0</v>
       </c>
       <c r="E16">
         <v>58400000.0</v>
       </c>
       <c r="F16">
         <v>71200000.0</v>
       </c>
       <c r="G16">
         <v>100200000.0</v>
       </c>
       <c r="H16">
         <v>29300000.0</v>
       </c>
       <c r="I16">
         <v>32200000.0</v>
       </c>
       <c r="J16">
         <v>39500000.0</v>
       </c>
       <c r="K16">
         <v>34500000.0</v>
       </c>
       <c r="L16">
@@ -5130,75 +5136,75 @@
       <c r="E28">
         <v>1553900000.0</v>
       </c>
       <c r="F28">
         <v>1580400000.0</v>
       </c>
       <c r="G28">
         <v>1564900000.0</v>
       </c>
       <c r="H28">
         <v>513800000.0</v>
       </c>
       <c r="I28">
         <v>638700000.0</v>
       </c>
       <c r="J28">
         <v>468000000.0</v>
       </c>
       <c r="K28">
         <v>502000000.0</v>
       </c>
       <c r="L28">
         <v>392900000.0</v>
       </c>
       <c r="M28">
-        <v>387300000.0</v>
+        <v>387299999.0</v>
       </c>
       <c r="N28">
-        <v>437300000.0</v>
+        <v>437299999.0</v>
       </c>
       <c r="O28">
         <v>426800000.0</v>
       </c>
       <c r="P28">
         <v>630700000.0</v>
       </c>
       <c r="Q28">
         <v>669100000.0</v>
       </c>
       <c r="R28">
         <v>616100000.0</v>
       </c>
       <c r="S28">
-        <v>634400000.0</v>
+        <v>630500000.0</v>
       </c>
       <c r="T28">
         <v>716500001.0</v>
       </c>
       <c r="U28">
-        <v>581500000.0</v>
+        <v>576000000.0</v>
       </c>
       <c r="V28">
         <v>193600000.0</v>
       </c>
       <c r="W28">
         <v>158700000.0</v>
       </c>
       <c r="X28">
         <v>85700000.0</v>
       </c>
       <c r="Y28">
         <v>126200000.0</v>
       </c>
       <c r="Z28">
         <v>175700000.0</v>
       </c>
       <c r="AA28">
         <v>-109800000.0</v>
       </c>
       <c r="AB28">
         <v>-20000000.0</v>
       </c>
       <c r="AC28">
         <v>24500000.0</v>
       </c>
@@ -5978,63 +5984,63 @@
       <c r="I36">
         <v>24600000.0</v>
       </c>
       <c r="J36">
         <v>24600000.0</v>
       </c>
       <c r="K36">
         <v>-246000000.0</v>
       </c>
       <c r="L36">
         <v>23700000.0</v>
       </c>
       <c r="M36">
         <v>21800000.0</v>
       </c>
       <c r="N36">
         <v>21900000.0</v>
       </c>
       <c r="O36">
         <v>58200000.0</v>
       </c>
       <c r="P36">
         <v>35200001.0</v>
       </c>
       <c r="Q36">
-        <v>39700000.0</v>
+        <v>58400000.0</v>
       </c>
       <c r="R36">
         <v>30500000.0</v>
       </c>
       <c r="S36">
-        <v>42200000.0</v>
+        <v>49900000.0</v>
       </c>
       <c r="T36">
-        <v>43400000.0</v>
+        <v>47300000.0</v>
       </c>
       <c r="U36">
-        <v>46700000.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="V36">
         <v>28600000.0</v>
       </c>
       <c r="W36">
         <v>46200000.0</v>
       </c>
       <c r="X36">
         <v>28800000.0</v>
       </c>
       <c r="Y36">
         <v>27699999.0</v>
       </c>
       <c r="Z36">
         <v>173900000.0</v>
       </c>
       <c r="AA36">
         <v>39900000.0</v>
       </c>
       <c r="AB36">
         <v>94300000.0</v>
       </c>
       <c r="AC36">
         <v>95700000.0</v>
       </c>
@@ -6205,51 +6211,51 @@
       </c>
       <c r="AI38">
         <v>590600000.0</v>
       </c>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38">
         <v>567600000.0</v>
       </c>
     </row>
     <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
         <v>216300000.0</v>
       </c>
       <c r="C39">
         <v>50000000.0</v>
       </c>
       <c r="D39">
         <v>51200000.0</v>
       </c>
       <c r="E39">
-        <v>450000000.0</v>
+        <v>43200000.0</v>
       </c>
       <c r="F39">
         <v>50800000.0</v>
       </c>
       <c r="G39">
         <v>56600000.0</v>
       </c>
       <c r="H39">
         <v>46100000.0</v>
       </c>
       <c r="I39">
         <v>38500000.0</v>
       </c>
       <c r="J39">
         <v>47000000.0</v>
       </c>
       <c r="K39">
         <v>48300000.0</v>
       </c>
       <c r="L39">
         <v>45400000.0</v>
       </c>
       <c r="M39">
         <v>36100000.0</v>
       </c>
@@ -6309,54 +6315,54 @@
       </c>
       <c r="AF39">
         <v>30000000.0</v>
       </c>
       <c r="AG39">
         <v>9900000.0</v>
       </c>
       <c r="AH39">
         <v>8300000.0</v>
       </c>
       <c r="AI39">
         <v>9900000.0</v>
       </c>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39">
         <v>9300000.0</v>
       </c>
     </row>
     <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
-        <v>252100000.0</v>
+        <v>224800000.0</v>
       </c>
       <c r="C40">
-        <v>235800000.0</v>
+        <v>178800000.0</v>
       </c>
       <c r="D40">
         <v>179800000.0</v>
       </c>
       <c r="E40">
         <v>161400000.0</v>
       </c>
       <c r="F40">
         <v>144100000.0</v>
       </c>
       <c r="G40">
         <v>166400000.0</v>
       </c>
       <c r="H40">
         <v>156000000.0</v>
       </c>
       <c r="I40">
         <v>117800000.0</v>
       </c>
       <c r="J40">
         <v>104300000.0</v>
       </c>
       <c r="K40">
         <v>109000000.0</v>
       </c>
@@ -6860,63 +6866,63 @@
       <c r="I46">
         <v>1449000000.0</v>
       </c>
       <c r="J46">
         <v>1393200000.0</v>
       </c>
       <c r="K46">
         <v>1373000000.0</v>
       </c>
       <c r="L46">
         <v>1290500000.0</v>
       </c>
       <c r="M46">
         <v>1269300000.0</v>
       </c>
       <c r="N46">
         <v>1243800000.0</v>
       </c>
       <c r="O46">
         <v>1199600000.0</v>
       </c>
       <c r="P46">
         <v>1201000000.0</v>
       </c>
       <c r="Q46">
-        <v>1208600000.0</v>
+        <v>1178300000.0</v>
       </c>
       <c r="R46">
         <v>1217600000.0</v>
       </c>
       <c r="S46">
-        <v>1222800000.0</v>
+        <v>1201900000.0</v>
       </c>
       <c r="T46">
-        <v>1291800000.0</v>
+        <v>1273000000.0</v>
       </c>
       <c r="U46">
-        <v>1226000000.0</v>
+        <v>1206700000.0</v>
       </c>
       <c r="V46">
         <v>921400000.0</v>
       </c>
       <c r="W46">
         <v>913300000.0</v>
       </c>
       <c r="X46">
         <v>911200000.0</v>
       </c>
       <c r="Y46">
         <v>907200000.0</v>
       </c>
       <c r="Z46">
         <v>907600000.0</v>
       </c>
       <c r="AA46">
         <v>831800000.0</v>
       </c>
       <c r="AB46">
         <v>815000000.0</v>
       </c>
       <c r="AC46">
         <v>814300000.0</v>
       </c>
@@ -7359,75 +7365,75 @@
       <c r="E51">
         <v>1743600000.0</v>
       </c>
       <c r="F51">
         <v>1748300000.0</v>
       </c>
       <c r="G51">
         <v>1752200000.0</v>
       </c>
       <c r="H51">
         <v>1270600000.0</v>
       </c>
       <c r="I51">
         <v>742400000.0</v>
       </c>
       <c r="J51">
         <v>644500000.0</v>
       </c>
       <c r="K51">
         <v>606800000.0</v>
       </c>
       <c r="L51">
         <v>548200000.0</v>
       </c>
       <c r="M51">
-        <v>585200000.0</v>
+        <v>585199999.0</v>
       </c>
       <c r="N51">
-        <v>586500000.0</v>
+        <v>586499999.0</v>
       </c>
       <c r="O51">
         <v>587200000.0</v>
       </c>
       <c r="P51">
         <v>742900000.0</v>
       </c>
       <c r="Q51">
         <v>746100000.0</v>
       </c>
       <c r="R51">
         <v>704700000.0</v>
       </c>
       <c r="S51">
-        <v>707300000.0</v>
+        <v>703400000.0</v>
       </c>
       <c r="T51">
         <v>782600000.0</v>
       </c>
       <c r="U51">
-        <v>681800000.0</v>
+        <v>676300000.0</v>
       </c>
       <c r="V51">
         <v>275500000.0</v>
       </c>
       <c r="W51">
         <v>254500000.0</v>
       </c>
       <c r="X51">
         <v>274700000.0</v>
       </c>
       <c r="Y51">
         <v>274600000.0</v>
       </c>
       <c r="Z51">
         <v>376400000.0</v>
       </c>
       <c r="AA51">
         <v>130600000.0</v>
       </c>
       <c r="AB51">
         <v>107500000.0</v>
       </c>
       <c r="AC51">
         <v>107800000.0</v>
       </c>
@@ -8529,89 +8535,89 @@
       <c r="L3">
         <v>67800000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>104</v>
       </c>
       <c r="B5">
-        <v>340100000.0</v>
+        <v>350100000.0</v>
       </c>
       <c r="C5">
         <v>200900000.0</v>
       </c>
       <c r="D5">
         <v>224000000.0</v>
       </c>
       <c r="E5">
         <v>347200000.0</v>
       </c>
       <c r="F5">
         <v>107000000.0</v>
       </c>
       <c r="G5">
         <v>148800000.0</v>
       </c>
       <c r="H5">
         <v>153600000.0</v>
       </c>
       <c r="I5">
         <v>95900000.0</v>
       </c>
       <c r="J5">
         <v>130100000.0</v>
       </c>
       <c r="K5">
         <v>197200000.0</v>
       </c>
       <c r="L5">
         <v>219600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>105</v>
       </c>
       <c r="B6">
-        <v>563100000.0</v>
+        <v>573100000.0</v>
       </c>
       <c r="C6">
         <v>395900000.0</v>
       </c>
       <c r="D6">
         <v>383500000.0</v>
       </c>
       <c r="E6">
         <v>501300000.0</v>
       </c>
       <c r="F6">
         <v>251300000.0</v>
       </c>
       <c r="G6">
         <v>263300000.0</v>
       </c>
       <c r="H6">
         <v>239400000.0</v>
       </c>
       <c r="I6">
         <v>163500000.0</v>
       </c>
       <c r="J6">
         <v>195800000.0</v>
       </c>
@@ -9865,63 +9871,63 @@
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>104</v>
       </c>
       <c r="B5">
-        <v>45100000.0</v>
+        <v>48600000.0</v>
       </c>
       <c r="C5">
-        <v>85600000.0</v>
+        <v>80100000.0</v>
       </c>
       <c r="D5">
-        <v>109700000.0</v>
+        <v>114200000.0</v>
       </c>
       <c r="E5">
-        <v>93100000.0</v>
+        <v>98300000.0</v>
       </c>
       <c r="F5">
-        <v>51700000.0</v>
+        <v>57500000.0</v>
       </c>
       <c r="G5">
         <v>45800000.0</v>
       </c>
       <c r="H5">
         <v>34900000.0</v>
       </c>
       <c r="I5">
         <v>64600000.0</v>
       </c>
       <c r="J5">
         <v>55600000.0</v>
       </c>
       <c r="K5">
         <v>43700000.0</v>
       </c>
       <c r="L5">
         <v>49700000.0</v>
       </c>
       <c r="M5">
         <v>53600000.0</v>
       </c>
       <c r="N5">
         <v>77000000.0</v>
       </c>
@@ -9984,63 +9990,63 @@
       </c>
       <c r="AH5">
         <v>30200000.0</v>
       </c>
       <c r="AI5">
         <v>23400000.0</v>
       </c>
       <c r="AJ5">
         <v>33600000.0</v>
       </c>
       <c r="AK5">
         <v>35400000.0</v>
       </c>
       <c r="AL5">
         <v>39600000.0</v>
       </c>
       <c r="AM5">
         <v>200800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>105</v>
       </c>
       <c r="B6">
-        <v>98600000.0</v>
+        <v>102100000.0</v>
       </c>
       <c r="C6">
-        <v>142700000.0</v>
+        <v>137200000.0</v>
       </c>
       <c r="D6">
-        <v>165900000.0</v>
+        <v>170400000.0</v>
       </c>
       <c r="E6">
-        <v>149200000.0</v>
+        <v>154400000.0</v>
       </c>
       <c r="F6">
-        <v>105300000.0</v>
+        <v>111100000.0</v>
       </c>
       <c r="G6">
         <v>106200000.0</v>
       </c>
       <c r="H6">
         <v>80100000.0</v>
       </c>
       <c r="I6">
         <v>111200000.0</v>
       </c>
       <c r="J6">
         <v>98400000.0</v>
       </c>
       <c r="K6">
         <v>84400000.0</v>
       </c>
       <c r="L6">
         <v>90200000.0</v>
       </c>
       <c r="M6">
         <v>93100000.0</v>
       </c>
       <c r="N6">
         <v>115800000.0</v>
       </c>
@@ -13408,51 +13414,51 @@
       </c>
       <c r="G23">
         <v>-1200000.0</v>
       </c>
       <c r="H23">
         <v>-1900000.0</v>
       </c>
       <c r="I23">
         <v>162400000.0</v>
       </c>
       <c r="J23">
         <v>-43300000.0</v>
       </c>
       <c r="K23">
         <v>-143700000.0</v>
       </c>
       <c r="L23">
         <v>-194100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>153</v>
       </c>
       <c r="B24">
-        <v>44200000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="C24">
         <v>104900000.0</v>
       </c>
       <c r="D24">
         <v>38600000.0</v>
       </c>
       <c r="E24">
         <v>228700000.0</v>
       </c>
       <c r="F24">
         <v>-485200000.0</v>
       </c>
       <c r="G24">
         <v>-446100000.0</v>
       </c>
       <c r="H24">
         <v>-24000000.0</v>
       </c>
       <c r="I24">
         <v>10200000.0</v>
       </c>
       <c r="J24">
         <v>3500000.0</v>
       </c>
@@ -16078,54 +16084,54 @@
       <c r="A24" t="s">
         <v>153</v>
       </c>
       <c r="B24">
         <v>-1400000.0</v>
       </c>
       <c r="C24">
         <v>-14800000.0</v>
       </c>
       <c r="D24">
         <v>13000000.0</v>
       </c>
       <c r="E24">
         <v>23400000.0</v>
       </c>
       <c r="F24">
         <v>5000000.0</v>
       </c>
       <c r="G24">
         <v>4300000.0</v>
       </c>
       <c r="H24">
         <v>6600000.0</v>
       </c>
       <c r="I24">
-        <v>29800000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="J24">
-        <v>10900000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="K24">
         <v>6500000.0</v>
       </c>
       <c r="L24">
         <v>13300000.0</v>
       </c>
       <c r="M24">
         <v>500000.0</v>
       </c>
       <c r="N24">
         <v>10300000.0</v>
       </c>
       <c r="O24">
         <v>228700000.0</v>
       </c>
       <c r="P24">
         <v>2300000.0</v>
       </c>
       <c r="Q24">
         <v>8600000.0</v>
       </c>
       <c r="R24">
         <v>20600000.0</v>
       </c>