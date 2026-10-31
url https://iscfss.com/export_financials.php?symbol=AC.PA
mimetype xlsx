--- v0 (2026-09-12)
+++ v1 (2026-10-31)
@@ -3241,54 +3241,62 @@
         <v>384000000.0</v>
       </c>
       <c r="U36">
         <v>814000000.0</v>
       </c>
       <c r="V36">
         <v>288000000.0</v>
       </c>
       <c r="W36">
         <v>1150000000.0</v>
       </c>
       <c r="X36">
         <v>1019000000.0</v>
       </c>
       <c r="Y36">
         <v>701000000.0</v>
       </c>
       <c r="Z36">
         <v>877000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>61</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>432000000.0</v>
+      </c>
+      <c r="C37">
+        <v>437000000.0</v>
+      </c>
+      <c r="D37">
+        <v>380000000.0</v>
+      </c>
+      <c r="E37">
+        <v>397000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>62</v>
@@ -11485,54 +11493,60 @@
       </c>
       <c r="CL36">
         <v>229000000.0</v>
       </c>
       <c r="CM36">
         <v>229000000.0</v>
       </c>
       <c r="CN36">
         <v>229000000.0</v>
       </c>
       <c r="CO36">
         <v>229000000.0</v>
       </c>
       <c r="CP36">
         <v>877000000.0</v>
       </c>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
     </row>
     <row r="37" spans="1:98">
       <c r="A37" t="s">
         <v>61</v>
       </c>
-      <c r="B37"/>
-      <c r="C37"/>
+      <c r="B37">
+        <v>444000000.0</v>
+      </c>
+      <c r="C37">
+        <v>432000000.0</v>
+      </c>
       <c r="D37"/>
-      <c r="E37"/>
+      <c r="E37">
+        <v>437000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -16721,72 +16735,72 @@
       <c r="H3">
         <v>328000000.0</v>
       </c>
       <c r="I3">
         <v>120000000.0</v>
       </c>
       <c r="J3">
         <v>126000000.0</v>
       </c>
       <c r="K3">
         <v>109000000.0</v>
       </c>
       <c r="L3">
         <v>89000000.0</v>
       </c>
       <c r="M3">
         <v>318000000.0</v>
       </c>
       <c r="N3">
         <v>325000000.0</v>
       </c>
       <c r="O3">
         <v>326000000.0</v>
       </c>
       <c r="P3">
-        <v>398000000.0</v>
+        <v>339000000.0</v>
       </c>
       <c r="Q3">
-        <v>434000000.0</v>
+        <v>429000000.0</v>
       </c>
       <c r="R3">
-        <v>498000000.0</v>
+        <v>493000000.0</v>
       </c>
       <c r="S3">
-        <v>446000000.0</v>
+        <v>442000000.0</v>
       </c>
       <c r="T3">
-        <v>419000000.0</v>
+        <v>407000000.0</v>
       </c>
       <c r="U3">
-        <v>436000000.0</v>
+        <v>426000000.0</v>
       </c>
       <c r="V3">
-        <v>432000000.0</v>
+        <v>417000000.0</v>
       </c>
       <c r="W3">
-        <v>437000000.0</v>
+        <v>417000000.0</v>
       </c>
       <c r="X3">
         <v>436000000.0</v>
       </c>
       <c r="Y3">
         <v>455000000.0</v>
       </c>
       <c r="Z3">
         <v>443000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>43000000.0</v>
       </c>
       <c r="F4">
         <v>77000000.0</v>
       </c>
       <c r="G4">
@@ -16848,75 +16862,75 @@
       <c r="G5">
         <v>-1645000000.0</v>
       </c>
       <c r="H5">
         <v>677000000.0</v>
       </c>
       <c r="I5">
         <v>506000000.0</v>
       </c>
       <c r="J5">
         <v>497000000.0</v>
       </c>
       <c r="K5">
         <v>398000000.0</v>
       </c>
       <c r="L5">
         <v>369000000.0</v>
       </c>
       <c r="M5">
         <v>602000000.0</v>
       </c>
       <c r="N5">
         <v>521000000.0</v>
       </c>
       <c r="O5">
-        <v>307000000.0</v>
+        <v>530000000.0</v>
       </c>
       <c r="P5">
-        <v>468000000.0</v>
+        <v>532000000.0</v>
       </c>
       <c r="Q5">
-        <v>437000000.0</v>
+        <v>106000000.0</v>
       </c>
       <c r="R5">
-        <v>-14000000.0</v>
+        <v>-139000000.0</v>
       </c>
       <c r="S5">
         <v>988000000.0</v>
       </c>
       <c r="T5">
         <v>1238000000.0</v>
       </c>
       <c r="U5">
         <v>784000000.0</v>
       </c>
       <c r="V5">
-        <v>797000000.0</v>
+        <v>578000000.0</v>
       </c>
       <c r="W5">
-        <v>662000000.0</v>
+        <v>484000000.0</v>
       </c>
       <c r="X5">
         <v>603000000.0</v>
       </c>
       <c r="Y5">
         <v>755000000.0</v>
       </c>
       <c r="Z5">
         <v>830000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
         <v>1200000000.0</v>
       </c>
       <c r="C6">
         <v>1332000000.0</v>
       </c>
       <c r="D6">
         <v>1085000000.0</v>
       </c>
       <c r="E6">
@@ -16928,75 +16942,75 @@
       <c r="G6">
         <v>-1371000000.0</v>
       </c>
       <c r="H6">
         <v>1005000000.0</v>
       </c>
       <c r="I6">
         <v>626000000.0</v>
       </c>
       <c r="J6">
         <v>623000000.0</v>
       </c>
       <c r="K6">
         <v>507000000.0</v>
       </c>
       <c r="L6">
         <v>458000000.0</v>
       </c>
       <c r="M6">
         <v>920000000.0</v>
       </c>
       <c r="N6">
         <v>846000000.0</v>
       </c>
       <c r="O6">
-        <v>633000000.0</v>
+        <v>856000000.0</v>
       </c>
       <c r="P6">
-        <v>866000000.0</v>
+        <v>871000000.0</v>
       </c>
       <c r="Q6">
-        <v>871000000.0</v>
+        <v>535000000.0</v>
       </c>
       <c r="R6">
-        <v>484000000.0</v>
+        <v>354000000.0</v>
       </c>
       <c r="S6">
-        <v>1434000000.0</v>
+        <v>1430000000.0</v>
       </c>
       <c r="T6">
-        <v>1657000000.0</v>
+        <v>1645000000.0</v>
       </c>
       <c r="U6">
-        <v>1220000000.0</v>
+        <v>1210000000.0</v>
       </c>
       <c r="V6">
-        <v>1229000000.0</v>
+        <v>995000000.0</v>
       </c>
       <c r="W6">
-        <v>1099000000.0</v>
+        <v>901000000.0</v>
       </c>
       <c r="X6">
         <v>1039000000.0</v>
       </c>
       <c r="Y6">
         <v>1210000000.0</v>
       </c>
       <c r="Z6">
         <v>1273000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -19058,54 +19072,54 @@
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
     </row>
     <row r="3" spans="1:98">
       <c r="A3" t="s">
         <v>160</v>
       </c>
       <c r="B3">
         <v>156000000.0</v>
       </c>
       <c r="C3">
-        <v>233000000.0</v>
+        <v>175000000.0</v>
       </c>
       <c r="D3">
-        <v>97000000.0</v>
+        <v>155000000.0</v>
       </c>
       <c r="E3">
         <v>182000000.0</v>
       </c>
       <c r="F3">
         <v>159000000.0</v>
       </c>
       <c r="G3">
         <v>148000000.0</v>
       </c>
       <c r="H3">
         <v>131000000.0</v>
       </c>
       <c r="I3">
         <v>62250000.0</v>
       </c>
       <c r="J3">
         <v>122000000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3">
         <v>106000000.0</v>
       </c>
       <c r="M3"/>
       <c r="N3">
@@ -19778,54 +19792,54 @@
       </c>
       <c r="CP5">
         <v>375500000.0</v>
       </c>
       <c r="CQ5">
         <v>187750000.0</v>
       </c>
       <c r="CR5">
         <v>375500000.0</v>
       </c>
       <c r="CS5">
         <v>187750000.0</v>
       </c>
       <c r="CT5">
         <v>187750000.0</v>
       </c>
     </row>
     <row r="6" spans="1:98">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
         <v>563000000.0</v>
       </c>
       <c r="C6">
-        <v>706000000.0</v>
+        <v>648000000.0</v>
       </c>
       <c r="D6">
-        <v>494000000.0</v>
+        <v>552000000.0</v>
       </c>
       <c r="E6">
         <v>594000000.0</v>
       </c>
       <c r="F6">
         <v>550000000.0</v>
       </c>
       <c r="G6">
         <v>581000000.0</v>
       </c>
       <c r="H6">
         <v>447000000.0</v>
       </c>
       <c r="I6">
         <v>89250000.0</v>
       </c>
       <c r="J6">
         <v>522000000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>205000000.0</v>
       </c>
       <c r="M6"/>
       <c r="N6">
@@ -25008,51 +25022,51 @@
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -25812,72 +25826,72 @@
       <c r="H14">
         <v>328000000.0</v>
       </c>
       <c r="I14">
         <v>120000000.0</v>
       </c>
       <c r="J14">
         <v>126000000.0</v>
       </c>
       <c r="K14">
         <v>109000000.0</v>
       </c>
       <c r="L14">
         <v>89000000.0</v>
       </c>
       <c r="M14">
         <v>318000000.0</v>
       </c>
       <c r="N14">
         <v>325000000.0</v>
       </c>
       <c r="O14">
         <v>326000000.0</v>
       </c>
       <c r="P14">
-        <v>398000000.0</v>
+        <v>339000000.0</v>
       </c>
       <c r="Q14">
-        <v>434000000.0</v>
+        <v>429000000.0</v>
       </c>
       <c r="R14">
-        <v>498000000.0</v>
+        <v>493000000.0</v>
       </c>
       <c r="S14">
-        <v>446000000.0</v>
+        <v>442000000.0</v>
       </c>
       <c r="T14">
-        <v>419000000.0</v>
+        <v>407000000.0</v>
       </c>
       <c r="U14">
-        <v>436000000.0</v>
+        <v>426000000.0</v>
       </c>
       <c r="V14">
-        <v>432000000.0</v>
+        <v>417000000.0</v>
       </c>
       <c r="W14">
-        <v>437000000.0</v>
+        <v>417000000.0</v>
       </c>
       <c r="X14">
         <v>436000000.0</v>
       </c>
       <c r="Y14">
         <v>455000000.0</v>
       </c>
       <c r="Z14">
         <v>443000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>203</v>
       </c>
       <c r="B15">
         <v>327000000.0</v>
       </c>
       <c r="C15">
         <v>298000000.0</v>
       </c>
       <c r="D15">
         <v>297000000.0</v>
       </c>
       <c r="E15">
@@ -26553,84 +26567,84 @@
       <c r="G25">
         <v>233000000.0</v>
       </c>
       <c r="H25">
         <v>-140000000.0</v>
       </c>
       <c r="I25">
         <v>-1862000000.0</v>
       </c>
       <c r="J25">
         <v>376000000.0</v>
       </c>
       <c r="K25">
         <v>209000000.0</v>
       </c>
       <c r="L25">
         <v>484000000.0</v>
       </c>
       <c r="M25">
         <v>35000000.0</v>
       </c>
       <c r="N25">
         <v>-81500000.0</v>
       </c>
       <c r="O25">
-        <v>-566000000.0</v>
+        <v>-892000000.0</v>
       </c>
       <c r="P25">
-        <v>-291000000.0</v>
+        <v>-630000000.0</v>
       </c>
       <c r="Q25">
-        <v>-413000000.0</v>
+        <v>-842000000.0</v>
       </c>
       <c r="R25">
-        <v>-648000000.0</v>
+        <v>-1141000000.0</v>
       </c>
       <c r="S25">
-        <v>-403000000.0</v>
+        <v>-845000000.0</v>
       </c>
       <c r="T25">
-        <v>-363000000.0</v>
+        <v>-770000000.0</v>
       </c>
       <c r="U25">
-        <v>-406000000.0</v>
+        <v>-832000000.0</v>
       </c>
       <c r="V25">
-        <v>-338000000.0</v>
+        <v>-755000000.0</v>
       </c>
       <c r="W25">
-        <v>580000000.0</v>
+        <v>163000000.0</v>
       </c>
       <c r="X25">
-        <v>480000000.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="Y25">
-        <v>470000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="Z25">
-        <v>464000000.0</v>
+        <v>21000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>213</v>
       </c>
       <c r="B26">
         <v>-452000000.0</v>
       </c>
       <c r="C26">
         <v>-404000000.0</v>
       </c>
       <c r="D26">
         <v>-401000000.0</v>
       </c>
       <c r="E26">
         <v>2000000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-300000000.0</v>
       </c>
       <c r="H26">