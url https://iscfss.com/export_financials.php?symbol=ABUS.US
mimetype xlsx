--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2851,51 +2851,51 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
         <v>-13820000.0</v>
       </c>
       <c r="C28">
-        <v>-35041000.0</v>
+        <v>-30212000.0</v>
       </c>
       <c r="D28">
         <v>-17564000.0</v>
       </c>
       <c r="E28">
         <v>-18224000.0</v>
       </c>
       <c r="F28">
         <v>-90372000.0</v>
       </c>
       <c r="G28">
         <v>-29714000.0</v>
       </c>
       <c r="H28">
         <v>-28441000.0</v>
       </c>
       <c r="I28">
         <v>-36942000.0</v>
       </c>
       <c r="J28">
         <v>-42300000.0</v>
       </c>
       <c r="K28">
         <v>-11400000.0</v>
       </c>
@@ -4602,51 +4602,51 @@
         <v>0.0</v>
       </c>
       <c r="X50">
         <v>0.0</v>
       </c>
       <c r="Y50">
         <v>0.0</v>
       </c>
       <c r="Z50">
         <v>0.0</v>
       </c>
       <c r="AA50">
         <v>0.0</v>
       </c>
       <c r="AB50"/>
       <c r="AC50"/>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
         <v>4188000.0</v>
       </c>
       <c r="C51">
-        <v>1289000.0</v>
+        <v>6118000.0</v>
       </c>
       <c r="D51">
         <v>8721000.0</v>
       </c>
       <c r="E51">
         <v>12552000.0</v>
       </c>
       <c r="F51">
         <v>18910000.0</v>
       </c>
       <c r="G51">
         <v>22537000.0</v>
       </c>
       <c r="H51">
         <v>3358000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>17972000.0</v>
       </c>
       <c r="K51">
         <v>18671000.0</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
@@ -11686,66 +11686,66 @@
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-23075000.0</v>
+        <v>-19797000.0</v>
       </c>
       <c r="C28">
         <v>-13820000.0</v>
       </c>
       <c r="D28">
-        <v>-21486000.0</v>
+        <v>-17802000.0</v>
       </c>
       <c r="E28">
-        <v>-36323000.0</v>
+        <v>-32413000.0</v>
       </c>
       <c r="F28">
-        <v>-35887000.0</v>
+        <v>-31478000.0</v>
       </c>
       <c r="G28">
-        <v>-35041000.0</v>
+        <v>-30212000.0</v>
       </c>
       <c r="H28">
         <v>-25085000.0</v>
       </c>
       <c r="I28">
         <v>-55332000.0</v>
       </c>
       <c r="J28">
         <v>-35022000.0</v>
       </c>
       <c r="K28">
         <v>-17564000.0</v>
       </c>
       <c r="L28">
         <v>-7512001.0</v>
       </c>
       <c r="M28">
         <v>-16367000.0</v>
       </c>
       <c r="N28">
         <v>-29073000.0</v>
       </c>
       <c r="O28">
         <v>-18224000.0</v>
       </c>
@@ -12138,54 +12138,54 @@
       <c r="D30">
         <v>905000.0</v>
       </c>
       <c r="E30">
         <v>1024999.0</v>
       </c>
       <c r="F30">
         <v>1182000.0</v>
       </c>
       <c r="G30">
         <v>2409000.0</v>
       </c>
       <c r="H30">
         <v>1608000.0</v>
       </c>
       <c r="I30">
         <v>2067000.0</v>
       </c>
       <c r="J30">
         <v>2139000.0</v>
       </c>
       <c r="K30">
         <v>1776000.0</v>
       </c>
       <c r="L30">
-        <v>2171000.0</v>
+        <v>2771000.0</v>
       </c>
       <c r="M30">
-        <v>2614000.0</v>
+        <v>3214000.0</v>
       </c>
       <c r="N30">
         <v>2664000.0</v>
       </c>
       <c r="O30">
         <v>1352000.0</v>
       </c>
       <c r="P30">
         <v>1835000.0</v>
       </c>
       <c r="Q30">
         <v>1970000.0</v>
       </c>
       <c r="R30">
         <v>1313000.0</v>
       </c>
       <c r="S30">
         <v>899000.0</v>
       </c>
       <c r="T30">
         <v>1667000.0</v>
       </c>
       <c r="U30">
         <v>1298000.0</v>
       </c>
@@ -14360,54 +14360,54 @@
       <c r="D39">
         <v>2835000.0</v>
       </c>
       <c r="E39">
         <v>4006001.0</v>
       </c>
       <c r="F39">
         <v>2919000.0</v>
       </c>
       <c r="G39">
         <v>2284000.0</v>
       </c>
       <c r="H39">
         <v>3374999.0</v>
       </c>
       <c r="I39">
         <v>4167000.0</v>
       </c>
       <c r="J39">
         <v>4493000.0</v>
       </c>
       <c r="K39">
         <v>4248000.0</v>
       </c>
       <c r="L39">
-        <v>5256000.0</v>
+        <v>4656000.0</v>
       </c>
       <c r="M39">
-        <v>3702000.0</v>
+        <v>3102000.0</v>
       </c>
       <c r="N39">
         <v>3462000.0</v>
       </c>
       <c r="O39">
         <v>2874000.0</v>
       </c>
       <c r="P39">
         <v>4583000.0</v>
       </c>
       <c r="Q39">
         <v>5622000.0</v>
       </c>
       <c r="R39">
         <v>5908000.0</v>
       </c>
       <c r="S39">
         <v>4445000.0</v>
       </c>
       <c r="T39">
         <v>3466000.0</v>
       </c>
       <c r="U39">
         <v>3789000.0</v>
       </c>
@@ -17642,66 +17642,66 @@
       </c>
       <c r="CW50">
         <v>0.0</v>
       </c>
       <c r="CX50">
         <v>0.0</v>
       </c>
       <c r="CY50">
         <v>0.0</v>
       </c>
       <c r="CZ50">
         <v>0.0</v>
       </c>
       <c r="DA50">
         <v>0.0</v>
       </c>
       <c r="DB50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>631000.0</v>
+        <v>3909000.0</v>
       </c>
       <c r="C51">
         <v>4188000.0</v>
       </c>
       <c r="D51">
-        <v>922000.0</v>
+        <v>4606000.0</v>
       </c>
       <c r="E51">
-        <v>1089000.0</v>
+        <v>4999000.0</v>
       </c>
       <c r="F51">
-        <v>1189000.0</v>
+        <v>5598000.0</v>
       </c>
       <c r="G51">
-        <v>1289000.0</v>
+        <v>6118000.0</v>
       </c>
       <c r="H51">
         <v>6761000.0</v>
       </c>
       <c r="I51">
         <v>7456000.0</v>
       </c>
       <c r="J51">
         <v>8079000.0</v>
       </c>
       <c r="K51">
         <v>8721000.0</v>
       </c>
       <c r="L51">
         <v>10018999.0</v>
       </c>
       <c r="M51">
         <v>10830000.0</v>
       </c>
       <c r="N51">
         <v>11501000.0</v>
       </c>
       <c r="O51">
         <v>12552000.0</v>
       </c>
@@ -21320,51 +21320,51 @@
         <v>0.0</v>
       </c>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5">
-        <v>-27051000.0</v>
+        <v>-33404000.0</v>
       </c>
       <c r="C5">
         <v>-69783000.0</v>
       </c>
       <c r="D5">
         <v>-72390000.0</v>
       </c>
       <c r="E5">
         <v>-63286000.0</v>
       </c>
       <c r="F5">
         <v>-73390000.0</v>
       </c>
       <c r="G5">
         <v>-59734000.0</v>
       </c>
       <c r="H5">
         <v>-164271000.0</v>
       </c>
       <c r="I5">
         <v>-61134000.0</v>
       </c>
       <c r="J5">
         <v>-108472000.0</v>
       </c>
@@ -21409,51 +21409,51 @@
       </c>
       <c r="X5">
         <v>-34560289.28</v>
       </c>
       <c r="Y5">
         <v>-27646483.68</v>
       </c>
       <c r="Z5">
         <v>-16424824.93</v>
       </c>
       <c r="AA5">
         <v>-10670182.01</v>
       </c>
       <c r="AB5">
         <v>-8173033.37</v>
       </c>
       <c r="AC5">
         <v>-8753864.92</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
-        <v>-26688000.0</v>
+        <v>-33041000.0</v>
       </c>
       <c r="C6">
         <v>-68403000.0</v>
       </c>
       <c r="D6">
         <v>-70986000.0</v>
       </c>
       <c r="E6">
         <v>-61859000.0</v>
       </c>
       <c r="F6">
         <v>-71637000.0</v>
       </c>
       <c r="G6">
         <v>-57756000.0</v>
       </c>
       <c r="H6">
         <v>-162243000.0</v>
       </c>
       <c r="I6">
         <v>-58953000.0</v>
       </c>
       <c r="J6">
         <v>-106445000.0</v>
       </c>
@@ -24569,54 +24569,54 @@
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5">
-        <v>169117000.0</v>
+        <v>169712000.0</v>
       </c>
       <c r="C5">
-        <v>-7644000.0</v>
+        <v>-3738000.0</v>
       </c>
       <c r="D5">
         <v>-7719000.0</v>
       </c>
       <c r="E5">
         <v>2551000.0</v>
       </c>
       <c r="F5">
         <v>-24498000.0</v>
       </c>
       <c r="G5">
         <v>-15668000.0</v>
       </c>
       <c r="H5">
         <v>-19688000.0</v>
       </c>
       <c r="I5">
         <v>-19762000.0</v>
       </c>
       <c r="J5">
         <v>-17831000.0</v>
       </c>
       <c r="K5">
         <v>-20520000.0</v>
       </c>
@@ -24889,54 +24889,54 @@
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
-        <v>169128000.0</v>
+        <v>169723000.0</v>
       </c>
       <c r="C6">
-        <v>-7633000.0</v>
+        <v>-3727000.0</v>
       </c>
       <c r="D6">
         <v>-7708000.0</v>
       </c>
       <c r="E6">
         <v>2562000.0</v>
       </c>
       <c r="F6">
         <v>-24165000.0</v>
       </c>
       <c r="G6">
         <v>-15335000.0</v>
       </c>
       <c r="H6">
         <v>-19352000.0</v>
       </c>
       <c r="I6">
         <v>-19406000.0</v>
       </c>
       <c r="J6">
         <v>-17476000.0</v>
       </c>
       <c r="K6">
         <v>-20161000.0</v>
       </c>
@@ -35120,78 +35120,78 @@
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
     </row>
     <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>201</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>8110000</v>
       </c>
       <c r="C3">
         <v>4</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>86000</v>
       </c>
       <c r="H3">
-        <v>95320</v>
+        <v>410</v>
       </c>
       <c r="I3">
         <v>1000</v>
       </c>
       <c r="J3">
         <v>95000</v>
       </c>
       <c r="K3">
-        <v>13360</v>
+        <v>12661</v>
       </c>
       <c r="L3">
         <v>32000</v>
       </c>
       <c r="M3">
         <v>859000</v>
       </c>
       <c r="N3">
         <v>117000</v>
       </c>
       <c r="O3">
         <v>134000</v>
       </c>
       <c r="P3">
         <v>91000</v>
       </c>
       <c r="Q3">
         <v>212000</v>
       </c>
       <c r="R3">
         <v>75000</v>
       </c>
       <c r="S3">
         <v>58000</v>
       </c>
@@ -36135,51 +36135,51 @@
       </c>
       <c r="CX6">
         <v>0.0</v>
       </c>
       <c r="CY6">
         <v>0.0</v>
       </c>
       <c r="CZ6">
         <v>0.0</v>
       </c>
       <c r="DA6">
         <v>0.0</v>
       </c>
       <c r="DB6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:106">
       <c r="A7" t="s">
         <v>205</v>
       </c>
       <c r="B7">
         <v>-178866000.0</v>
       </c>
       <c r="C7">
-        <v>1958475.0</v>
+        <v>1798000.0</v>
       </c>
       <c r="D7">
         <v>1150000.0</v>
       </c>
       <c r="E7">
         <v>-18240000.0</v>
       </c>
       <c r="F7">
         <v>5269000.0</v>
       </c>
       <c r="G7">
         <v>-229000.0</v>
       </c>
       <c r="H7">
         <v>-2499000.0</v>
       </c>
       <c r="I7">
         <v>2758000.0</v>
       </c>
       <c r="J7">
         <v>-2859000.0</v>
       </c>
       <c r="K7">
         <v>1487000.0</v>
       </c>
@@ -36578,54 +36578,54 @@
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
     </row>
     <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>207</v>
       </c>
       <c r="B9">
-        <v>-177581000.0</v>
+        <v>1160000.0</v>
       </c>
       <c r="C9">
-        <v>-149207.0</v>
+        <v>-129000.0</v>
       </c>
       <c r="D9">
         <v>120000.0</v>
       </c>
       <c r="E9">
         <v>157000.0</v>
       </c>
       <c r="F9">
         <v>1227000.0</v>
       </c>
       <c r="G9">
         <v>-801000.0</v>
       </c>
       <c r="H9">
         <v>159000.0</v>
       </c>
       <c r="I9">
         <v>372000.0</v>
       </c>
       <c r="J9">
         <v>-363000.0</v>
       </c>
       <c r="K9">
         <v>395000.0</v>
       </c>
@@ -38057,51 +38057,51 @@
       </c>
       <c r="CX13">
         <v>0.0</v>
       </c>
       <c r="CY13">
         <v>0.0</v>
       </c>
       <c r="CZ13">
         <v>0.0</v>
       </c>
       <c r="DA13">
         <v>0.0</v>
       </c>
       <c r="DB13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:106">
       <c r="A14" t="s">
         <v>212</v>
       </c>
       <c r="B14">
         <v>11000.0</v>
       </c>
       <c r="C14">
-        <v>1034000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="D14">
         <v>11000.0</v>
       </c>
       <c r="E14">
         <v>11000.0</v>
       </c>
       <c r="F14">
         <v>330000.0</v>
       </c>
       <c r="G14">
         <v>333000.0</v>
       </c>
       <c r="H14">
         <v>336000.0</v>
       </c>
       <c r="I14">
         <v>356000.0</v>
       </c>
       <c r="J14">
         <v>355000.0</v>
       </c>
       <c r="K14">
         <v>359000.0</v>
       </c>
@@ -40676,54 +40676,54 @@
       </c>
       <c r="CW23">
         <v>13110303.83</v>
       </c>
       <c r="CX23">
         <v>948586.61</v>
       </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
       <c r="DB23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>221</v>
       </c>
       <c r="B24">
-        <v>353000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="C24">
-        <v>157177000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D24">
         <v>541000.0</v>
       </c>
       <c r="E24">
         <v>677000.0</v>
       </c>
       <c r="F24">
         <v>718000.0</v>
       </c>
       <c r="G24">
         <v>-3333.0</v>
       </c>
       <c r="H24">
         <v>39245008.0</v>
       </c>
       <c r="I24">
         <v>9734000.0</v>
       </c>
       <c r="J24">
         <v>-37186000.0</v>
       </c>
       <c r="K24">
         <v>1.1</v>
       </c>
@@ -40999,51 +40999,51 @@
       </c>
       <c r="CX24">
         <v>0.0</v>
       </c>
       <c r="CY24">
         <v>0.0</v>
       </c>
       <c r="CZ24">
         <v>0.0</v>
       </c>
       <c r="DA24">
         <v>0.0</v>
       </c>
       <c r="DB24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>222</v>
       </c>
       <c r="B25">
         <v>-309000.0</v>
       </c>
       <c r="C25">
-        <v>-18861475.0</v>
+        <v>-3995000.0</v>
       </c>
       <c r="D25">
         <v>-499000.0</v>
       </c>
       <c r="E25">
         <v>-907000.0</v>
       </c>
       <c r="F25">
         <v>1972000.0</v>
       </c>
       <c r="G25">
         <v>481000.0</v>
       </c>
       <c r="H25">
         <v>-1016000.0</v>
       </c>
       <c r="I25">
         <v>-1002000.0</v>
       </c>
       <c r="J25">
         <v>-930000.0</v>
       </c>
       <c r="K25">
         <v>-1549000.0</v>
       </c>
@@ -41555,51 +41555,51 @@
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:106">
       <c r="A27" t="s">
         <v>224</v>
       </c>
       <c r="B27">
         <v>1359000.0</v>
       </c>
       <c r="C27">
-        <v>14945000.0</v>
+        <v>1262000.0</v>
       </c>
       <c r="D27">
         <v>1263000.0</v>
       </c>
       <c r="E27">
         <v>864000.0</v>
       </c>
       <c r="F27">
         <v>3564000.0</v>
       </c>
       <c r="G27">
         <v>1632000.0</v>
       </c>
       <c r="H27">
         <v>2160000.0</v>
       </c>
       <c r="I27">
         <v>3180000.0</v>
       </c>
       <c r="J27">
         <v>2014000.0</v>
       </c>
       <c r="K27">
         <v>1723000.0</v>
       </c>