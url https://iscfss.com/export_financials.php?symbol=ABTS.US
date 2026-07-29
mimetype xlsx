--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -12160,55 +12160,59 @@
       </c>
       <c r="B28">
         <v>971350.0</v>
       </c>
       <c r="C28">
         <v>440968.0</v>
       </c>
       <c r="D28">
         <v>1133589.0</v>
       </c>
       <c r="E28">
         <v>490642.0</v>
       </c>
       <c r="F28">
         <v>639303.0</v>
       </c>
       <c r="G28">
         <v>490642.0</v>
       </c>
       <c r="H28">
         <v>552117.0</v>
       </c>
       <c r="I28">
         <v>552117.0</v>
       </c>
-      <c r="J28"/>
+      <c r="J28">
+        <v>776456.0</v>
+      </c>
       <c r="K28">
         <v>388228.0</v>
       </c>
-      <c r="L28"/>
+      <c r="L28">
+        <v>692947.0</v>
+      </c>
       <c r="M28">
         <v>346474.0</v>
       </c>
       <c r="N28">
         <v>1273407.0</v>
       </c>
       <c r="O28">
         <v>440622.0</v>
       </c>
       <c r="P28">
         <v>392789.0</v>
       </c>
       <c r="Q28">
         <v>392790.0</v>
       </c>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
@@ -12837,51 +12841,51 @@
       </c>
       <c r="H2">
         <v>299737.0</v>
       </c>
       <c r="I2">
         <v>18494.0</v>
       </c>
       <c r="J2">
         <v>142170.0</v>
       </c>
       <c r="K2">
         <v>2368791.0</v>
       </c>
       <c r="L2">
         <v>1866551.0</v>
       </c>
       <c r="M2">
         <v>271.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>146</v>
       </c>
       <c r="B3">
-        <v>4326267</v>
+        <v>4326265</v>
       </c>
       <c r="C3">
         <v>2596673</v>
       </c>
       <c r="D3">
         <v>9250538</v>
       </c>
       <c r="E3">
         <v>32707108</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>68489</v>
       </c>
@@ -13008,51 +13012,53 @@
       <c r="M7">
         <v>6127.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>152</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>-418140.0</v>
+      </c>
       <c r="C9">
         <v>215638.0</v>
       </c>
       <c r="D9">
         <v>2400297.0</v>
       </c>
       <c r="E9">
         <v>2155268.0</v>
       </c>
       <c r="F9">
         <v>-46830.0</v>
       </c>
       <c r="G9">
         <v>-1462698.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>153</v>
@@ -13110,51 +13116,51 @@
       <c r="L12"/>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>157</v>
       </c>
       <c r="B14">
-        <v>3519286.0</v>
+        <v>3531388.0</v>
       </c>
       <c r="C14">
         <v>2626332.0</v>
       </c>
       <c r="D14">
         <v>4973729.0</v>
       </c>
       <c r="E14">
         <v>6264700.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>681596.0</v>
       </c>
       <c r="J14">
         <v>1097046.0</v>
       </c>
       <c r="K14">
         <v>1883985.0</v>
       </c>
       <c r="L14">
@@ -13222,51 +13228,51 @@
         <v>1770196.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>161</v>
       </c>
       <c r="B18">
-        <v>-2912690.0</v>
+        <v>-2912688.0</v>
       </c>
       <c r="C18">
         <v>-679625.0</v>
       </c>
       <c r="D18">
         <v>-7494625.0</v>
       </c>
       <c r="E18">
         <v>-40022529.0</v>
       </c>
       <c r="F18">
         <v>-1102362.0</v>
       </c>
       <c r="G18">
         <v>-1734299.0</v>
       </c>
       <c r="H18">
         <v>-1177749.0</v>
       </c>
       <c r="I18">
         <v>-6152735.0</v>
       </c>
       <c r="J18">
         <v>-8681605.0</v>
       </c>
@@ -13413,79 +13419,83 @@
       <c r="F23">
         <v>-387483.0</v>
       </c>
       <c r="G23">
         <v>-137744.0</v>
       </c>
       <c r="H23">
         <v>667293.0</v>
       </c>
       <c r="I23">
         <v>330000.0</v>
       </c>
       <c r="J23">
         <v>-500000.0</v>
       </c>
       <c r="K23"/>
       <c r="L23">
         <v>9236028.0</v>
       </c>
       <c r="M23"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>166</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-1225698.0</v>
+      </c>
       <c r="C24">
         <v>936404.0</v>
       </c>
       <c r="D24">
         <v>5893591.0</v>
       </c>
       <c r="E24">
         <v>-2000000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>897453.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>167</v>
       </c>
       <c r="B25">
-        <v>753694.0</v>
-[...1 lines deleted...]
-      <c r="C25"/>
+        <v>741592.0</v>
+      </c>
+      <c r="C25">
+        <v>-15262.0</v>
+      </c>
       <c r="D25">
         <v>7364650.0</v>
       </c>
       <c r="E25">
         <v>12558744.0</v>
       </c>
       <c r="F25">
         <v>1181916.0</v>
       </c>
       <c r="G25">
         <v>1462698.0</v>
       </c>
       <c r="H25">
         <v>-830149.0</v>
       </c>
       <c r="I25">
         <v>-282811.0</v>
       </c>
       <c r="J25">
         <v>5248290.0</v>
       </c>
       <c r="K25">
         <v>7123037.0</v>
       </c>
       <c r="L25">
@@ -13825,70 +13835,76 @@
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:51">
       <c r="A2" t="s">
         <v>145</v>
       </c>
       <c r="B2">
         <v>145143.0</v>
       </c>
       <c r="C2">
         <v>145143.0</v>
       </c>
       <c r="D2">
         <v>145143.0</v>
       </c>
       <c r="E2">
         <v>1118929.0</v>
       </c>
-      <c r="F2"/>
+      <c r="F2">
+        <v>396583.0</v>
+      </c>
       <c r="G2"/>
       <c r="H2"/>
-      <c r="I2"/>
+      <c r="I2">
+        <v>884199.0</v>
+      </c>
       <c r="J2">
         <v>884199.0</v>
       </c>
       <c r="K2">
         <v>1538831.0</v>
       </c>
       <c r="L2">
         <v>1538831.0</v>
       </c>
       <c r="M2">
         <v>2550356.0</v>
       </c>
       <c r="N2">
         <v>2505286.0</v>
       </c>
-      <c r="O2"/>
+      <c r="O2">
+        <v>5800361.0</v>
+      </c>
       <c r="P2">
         <v>5800361.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2">
         <v>3487548.0</v>
       </c>
       <c r="T2">
         <v>3627303.0</v>
       </c>
       <c r="U2">
         <v>5249.0</v>
       </c>
       <c r="V2">
         <v>19402.0</v>
       </c>
       <c r="W2">
         <v>5249.0</v>
       </c>
       <c r="X2">
         <v>441749.0</v>
       </c>
       <c r="Y2">
         <v>8114.0</v>
@@ -14221,54 +14237,58 @@
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>149</v>
       </c>
       <c r="B6">
         <v>-61306.0</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-973786.0</v>
       </c>
-      <c r="F6"/>
+      <c r="F6">
+        <v>722346.0</v>
+      </c>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6"/>
+      <c r="I6">
+        <v>-487616.0</v>
+      </c>
       <c r="J6"/>
       <c r="K6">
         <v>-654632.0</v>
       </c>
       <c r="L6">
         <v>-1538831.0</v>
       </c>
       <c r="M6">
         <v>-1011525.0</v>
       </c>
       <c r="N6">
         <v>-2505286.0</v>
       </c>
       <c r="O6">
         <v>2505286.0</v>
       </c>
       <c r="P6">
         <v>-5800361.0</v>
       </c>
       <c r="Q6">
         <v>5800361.0</v>
       </c>
       <c r="R6"/>
       <c r="S6">
         <v>-3487548.0</v>
@@ -14549,53 +14569,57 @@
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
     </row>
     <row r="9" spans="1:51">
       <c r="A9" t="s">
         <v>152</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>15916.0</v>
       </c>
       <c r="F9">
         <v>107819.0</v>
       </c>
       <c r="G9"/>
       <c r="H9">
         <v>107819.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>403544.0</v>
+      </c>
       <c r="J9"/>
-      <c r="K9"/>
+      <c r="K9">
+        <v>2400244.0</v>
+      </c>
       <c r="L9">
         <v>1200122.0</v>
       </c>
       <c r="M9">
         <v>53.0</v>
       </c>
       <c r="N9">
         <v>27.0</v>
       </c>
       <c r="O9">
         <v>-3659031.0</v>
       </c>
       <c r="P9">
         <v>209811.0</v>
       </c>
       <c r="Q9">
         <v>-209810.0</v>
       </c>
       <c r="R9">
         <v>-209811.0</v>
       </c>
       <c r="S9">
         <v>1062980.0</v>
       </c>
       <c r="T9">
@@ -15076,70 +15100,76 @@
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
     </row>
     <row r="16" spans="1:51">
       <c r="A16" t="s">
         <v>159</v>
       </c>
       <c r="B16">
         <v>83837.0</v>
       </c>
       <c r="C16">
         <v>145143.0</v>
       </c>
       <c r="D16">
         <v>145143.0</v>
       </c>
       <c r="E16">
         <v>145143.0</v>
       </c>
       <c r="F16">
         <v>1118929.0</v>
       </c>
-      <c r="G16"/>
+      <c r="G16">
+        <v>396583.0</v>
+      </c>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16"/>
+      <c r="J16">
+        <v>884199.0</v>
+      </c>
       <c r="K16">
         <v>884199.0</v>
       </c>
       <c r="L16">
         <v>1538831.0</v>
       </c>
       <c r="M16">
         <v>1538831.0</v>
       </c>
       <c r="N16">
         <v>2550356.0</v>
       </c>
       <c r="O16">
         <v>2505286.0</v>
       </c>
-      <c r="P16"/>
+      <c r="P16">
+        <v>5800361.0</v>
+      </c>
       <c r="Q16">
         <v>5800361.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16">
         <v>3487548.0</v>
       </c>
       <c r="U16">
         <v>3487548.0</v>
       </c>
       <c r="V16">
         <v>3627303.0</v>
       </c>
       <c r="W16">
         <v>19402.0</v>
       </c>
       <c r="X16">
         <v>5249.0</v>
       </c>
       <c r="Y16">
         <v>441749.0</v>
       </c>
       <c r="Z16">
         <v>8114.0</v>