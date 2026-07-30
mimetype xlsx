--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1478,51 +1478,51 @@
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>-4493000000.0</v>
+        <v>-4289000000.0</v>
       </c>
       <c r="C28">
         <v>-4570000000.0</v>
       </c>
       <c r="D28">
         <v>-4570000000.0</v>
       </c>
       <c r="E28">
         <v>-5037000000.0</v>
       </c>
       <c r="F28">
         <v>-3649000000.0</v>
       </c>
       <c r="G28">
         <v>-3150749000.0</v>
       </c>
       <c r="H28">
         <v>-1594151000.0</v>
       </c>
       <c r="I28">
         <v>-2140877000.0</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
@@ -2072,51 +2072,51 @@
       <c r="J49"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50">
         <v>1999000000.0</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>26755000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>2067000000.0</v>
+        <v>2271000000.0</v>
       </c>
       <c r="C51">
         <v>2294000000.0</v>
       </c>
       <c r="D51">
         <v>2304000000.0</v>
       </c>
       <c r="E51">
         <v>2341000000.0</v>
       </c>
       <c r="F51">
         <v>2418000000.0</v>
       </c>
       <c r="G51">
         <v>2329808000.0</v>
       </c>
       <c r="H51">
         <v>419396000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
@@ -3983,51 +3983,51 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
         <v>-4563000000.0</v>
       </c>
       <c r="C28">
-        <v>-4493000000.0</v>
+        <v>-4289000000.0</v>
       </c>
       <c r="D28">
         <v>-5072000000.0</v>
       </c>
       <c r="E28">
         <v>-5120000000.0</v>
       </c>
       <c r="F28">
         <v>-5320000000.0</v>
       </c>
       <c r="G28">
         <v>-4570000000.0</v>
       </c>
       <c r="H28">
         <v>-5411000000.0</v>
       </c>
       <c r="I28">
         <v>-5608000000.0</v>
       </c>
       <c r="J28">
         <v>-5574000000.0</v>
       </c>
       <c r="K28">
         <v>-4570000000.0</v>
       </c>
@@ -5545,51 +5545,51 @@
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50">
         <v>26755000.0</v>
       </c>
       <c r="X50">
         <v>27856000.0</v>
       </c>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
     </row>
     <row r="51" spans="1:28">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
         <v>2534000000.0</v>
       </c>
       <c r="C51">
-        <v>2067000000.0</v>
+        <v>2271000000.0</v>
       </c>
       <c r="D51">
         <v>2491000000.0</v>
       </c>
       <c r="E51">
         <v>2282000000.0</v>
       </c>
       <c r="F51">
         <v>2280000000.0</v>
       </c>
       <c r="G51">
         <v>2294000000.0</v>
       </c>
       <c r="H51">
         <v>2259000000.0</v>
       </c>
       <c r="I51">
         <v>2274000000.0</v>
       </c>
       <c r="J51">
         <v>2290000000.0</v>
       </c>
       <c r="K51">
         <v>2304000000.0</v>
       </c>
@@ -6490,86 +6490,86 @@
         <v>79342000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>94</v>
       </c>
       <c r="B5">
         <v>2453000000.0</v>
       </c>
       <c r="C5">
-        <v>2553000000.0</v>
+        <v>3331000000.0</v>
       </c>
       <c r="D5">
-        <v>1518000000.0</v>
+        <v>2185000000.0</v>
       </c>
       <c r="E5">
         <v>1891000000.0</v>
       </c>
       <c r="F5">
         <v>138000000.0</v>
       </c>
       <c r="G5">
         <v>-4510250000.0</v>
       </c>
       <c r="H5">
         <v>-401735000.0</v>
       </c>
       <c r="I5">
         <v>73176000.0</v>
       </c>
       <c r="J5">
         <v>-42696000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>95</v>
       </c>
       <c r="B6">
-        <v>2544000000.0</v>
+        <v>3137000000.0</v>
       </c>
       <c r="C6">
-        <v>2618000000.0</v>
+        <v>3396000000.0</v>
       </c>
       <c r="D6">
-        <v>1562000000.0</v>
+        <v>2229000000.0</v>
       </c>
       <c r="E6">
         <v>1972000000.0</v>
       </c>
       <c r="F6">
         <v>276000000.0</v>
       </c>
       <c r="G6">
         <v>-4384374000.0</v>
       </c>
       <c r="H6">
         <v>-287573000.0</v>
       </c>
       <c r="I6">
         <v>155577000.0</v>
       </c>
       <c r="J6">
         <v>36646000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>96</v>
       </c>
       <c r="B7"/>
@@ -7584,164 +7584,164 @@
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>94</v>
       </c>
       <c r="B5">
         <v>84000000.0</v>
       </c>
       <c r="C5">
         <v>102000000.0</v>
       </c>
       <c r="D5">
         <v>1792000000.0</v>
       </c>
       <c r="E5">
-        <v>612000000.0</v>
+        <v>779000000.0</v>
       </c>
       <c r="F5">
-        <v>38000000.0</v>
+        <v>173000000.0</v>
       </c>
       <c r="G5">
-        <v>430000000.0</v>
+        <v>622000000.0</v>
       </c>
       <c r="H5">
-        <v>1525000000.0</v>
+        <v>1735000000.0</v>
       </c>
       <c r="I5">
-        <v>497000000.0</v>
+        <v>681000000.0</v>
       </c>
       <c r="J5">
-        <v>101000000.0</v>
+        <v>293000000.0</v>
       </c>
       <c r="K5">
         <v>-312000000.0</v>
       </c>
       <c r="L5">
-        <v>1496000000.0</v>
+        <v>1685000000.0</v>
       </c>
       <c r="M5">
-        <v>523000000.0</v>
+        <v>678000000.0</v>
       </c>
       <c r="N5">
-        <v>-5000000.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="O5">
         <v>349147000.0</v>
       </c>
       <c r="P5">
         <v>1275000000.0</v>
       </c>
       <c r="Q5">
         <v>391000000.0</v>
       </c>
       <c r="R5">
         <v>-2000000.0</v>
       </c>
       <c r="S5">
         <v>74740000.0</v>
       </c>
       <c r="T5">
         <v>857107000.0</v>
       </c>
       <c r="U5">
         <v>-50464000.0</v>
       </c>
       <c r="V5">
         <v>-743991000.0</v>
       </c>
       <c r="W5">
         <v>-3928362000.0</v>
       </c>
       <c r="X5">
         <v>366919000.0</v>
       </c>
       <c r="Y5">
         <v>-590207000.0</v>
       </c>
       <c r="Z5">
         <v>-325489000.0</v>
       </c>
       <c r="AA5">
         <v>-338922000.0</v>
       </c>
       <c r="AB5">
         <v>292155690.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>95</v>
       </c>
       <c r="B6">
-        <v>86000000.0</v>
+        <v>281000000.0</v>
       </c>
       <c r="C6">
-        <v>35000000.0</v>
+        <v>102000000.0</v>
       </c>
       <c r="D6">
         <v>1813000000.0</v>
       </c>
       <c r="E6">
-        <v>633000000.0</v>
+        <v>800000000.0</v>
       </c>
       <c r="F6">
-        <v>63000000.0</v>
+        <v>198000000.0</v>
       </c>
       <c r="G6">
-        <v>452000000.0</v>
+        <v>644000000.0</v>
       </c>
       <c r="H6">
-        <v>1540000000.0</v>
+        <v>1750000000.0</v>
       </c>
       <c r="I6">
-        <v>511000000.0</v>
+        <v>695000000.0</v>
       </c>
       <c r="J6">
-        <v>115000000.0</v>
+        <v>307000000.0</v>
       </c>
       <c r="K6">
         <v>-296000000.0</v>
       </c>
       <c r="L6">
-        <v>1504000000.0</v>
+        <v>1693000000.0</v>
       </c>
       <c r="M6">
-        <v>532000000.0</v>
+        <v>687000000.0</v>
       </c>
       <c r="N6">
-        <v>6000000.0</v>
+        <v>145000000.0</v>
       </c>
       <c r="O6">
         <v>362095000.0</v>
       </c>
       <c r="P6">
         <v>1288000000.0</v>
       </c>
       <c r="Q6">
         <v>417000000.0</v>
       </c>
       <c r="R6">
         <v>27000000.0</v>
       </c>
       <c r="S6">
         <v>105584000.0</v>
       </c>
       <c r="T6">
         <v>890794000.0</v>
       </c>
       <c r="U6">
         <v>-14928000.0</v>
       </c>
       <c r="V6">
         <v>-705739000.0</v>
       </c>
@@ -10192,51 +10192,51 @@
       </c>
       <c r="I22">
         <v>-16860000.0</v>
       </c>
       <c r="J22">
         <v>-70046000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>142</v>
       </c>
       <c r="B23">
         <v>-160000000.0</v>
       </c>
       <c r="C23">
         <v>-142000000.0</v>
       </c>
       <c r="D23">
         <v>-178000000.0</v>
       </c>
       <c r="E23">
         <v>811000000.0</v>
       </c>
       <c r="F23">
-        <v>1537000000.0</v>
+        <v>1348000000.0</v>
       </c>
       <c r="G23">
         <v>-2633936000.0</v>
       </c>
       <c r="H23">
         <v>854579000.0</v>
       </c>
       <c r="I23">
         <v>140516000.0</v>
       </c>
       <c r="J23">
         <v>668110000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>143</v>
       </c>
       <c r="B24">
         <v>-46000000.0</v>
       </c>
       <c r="C24">
         <v>-75000000.0</v>
       </c>
       <c r="D24">
@@ -11903,66 +11903,66 @@
       <c r="I23">
         <v>1560000000.0</v>
       </c>
       <c r="J23">
         <v>2884000000.0</v>
       </c>
       <c r="K23">
         <v>-419000000.0</v>
       </c>
       <c r="L23">
         <v>-3212000000.0</v>
       </c>
       <c r="M23">
         <v>674000000.0</v>
       </c>
       <c r="N23">
         <v>2779000000.0</v>
       </c>
       <c r="O23">
         <v>-264430000.0</v>
       </c>
       <c r="P23">
         <v>-2574056000.0</v>
       </c>
       <c r="Q23">
-        <v>1445000000.0</v>
+        <v>1585000000.0</v>
       </c>
       <c r="R23">
-        <v>2204000000.0</v>
+        <v>2191867000.0</v>
       </c>
       <c r="S23">
         <v>-123954000.0</v>
       </c>
       <c r="T23">
-        <v>-2323426000.0</v>
+        <v>-2344159000.0</v>
       </c>
       <c r="U23">
-        <v>2327706000.0</v>
+        <v>2272012000.0</v>
       </c>
       <c r="V23">
-        <v>1684243000.0</v>
+        <v>1601790000.0</v>
       </c>
       <c r="W23">
         <v>1768987000.0</v>
       </c>
       <c r="X23">
         <v>-1027481000.0</v>
       </c>
       <c r="Y23">
         <v>614510000.0</v>
       </c>
       <c r="Z23">
         <v>-339202000.0</v>
       </c>
       <c r="AA23">
         <v>170381000.0</v>
       </c>
       <c r="AB23">
         <v>170198000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>143</v>
       </c>
       <c r="B24">
@@ -12176,51 +12176,51 @@
       <c r="N26">
         <v>-493000000.0</v>
       </c>
       <c r="O26">
         <v>-500000000.0</v>
       </c>
       <c r="P26">
         <v>-1000000000.0</v>
       </c>
       <c r="Q26">
         <v>-140000000.0</v>
       </c>
       <c r="R26">
         <v>11652000.0</v>
       </c>
       <c r="S26">
         <v>-22367000.0</v>
       </c>
       <c r="T26">
         <v>-15709000.0</v>
       </c>
       <c r="U26">
         <v>-8494000.0</v>
       </c>
       <c r="V26">
-        <v>47793000.0</v>
+        <v>-130430000.0</v>
       </c>
       <c r="W26">
         <v>-1650454000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
         <v>146</v>
       </c>
       <c r="B27">
         <v>410000000.0</v>
       </c>
       <c r="C27">
         <v>411000000.0</v>
       </c>
       <c r="D27">
         <v>399000000.0</v>
       </c>
       <c r="E27">
         <v>424000000.0</v>