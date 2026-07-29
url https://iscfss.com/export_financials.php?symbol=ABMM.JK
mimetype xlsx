--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2441,51 +2441,51 @@
         <v>631159615.0</v>
       </c>
       <c r="M35">
         <v>582029069.0</v>
       </c>
       <c r="N35">
         <v>505545486.0</v>
       </c>
       <c r="O35">
         <v>540712520.0</v>
       </c>
       <c r="P35">
         <v>411278971.0</v>
       </c>
       <c r="Q35">
         <v>156238994.0</v>
       </c>
       <c r="R35"/>
       <c r="S35"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
-        <v>67372566.0</v>
+        <v>67372568.0</v>
       </c>
       <c r="C36">
         <v>83145164.0</v>
       </c>
       <c r="D36">
         <v>64713115.0</v>
       </c>
       <c r="E36">
         <v>49314548.0</v>
       </c>
       <c r="F36">
         <v>41989763.0</v>
       </c>
       <c r="G36">
         <v>58443516.0</v>
       </c>
       <c r="H36">
         <v>23896465.0</v>
       </c>
       <c r="I36">
         <v>44171167.0</v>
       </c>
       <c r="J36">
         <v>50094515.0</v>
       </c>
@@ -2578,110 +2578,110 @@
       </c>
       <c r="N38">
         <v>91605000.0</v>
       </c>
       <c r="O38">
         <v>92411000.0</v>
       </c>
       <c r="P38">
         <v>863870000000.0</v>
       </c>
       <c r="Q38">
         <v>616498000000.0</v>
       </c>
       <c r="R38">
         <v>665518000000.0</v>
       </c>
       <c r="S38">
         <v>690795000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
-        <v>10638978.0</v>
+        <v>10638980.0</v>
       </c>
       <c r="C39">
         <v>20430188.0</v>
       </c>
       <c r="D39">
         <v>61678249.0</v>
       </c>
       <c r="E39">
         <v>173765348.0</v>
       </c>
       <c r="F39">
-        <v>52647086.0</v>
+        <v>96246809.0</v>
       </c>
       <c r="G39">
         <v>921097.0</v>
       </c>
       <c r="H39">
         <v>1056654.0</v>
       </c>
       <c r="I39">
         <v>13987566.0</v>
       </c>
       <c r="J39">
         <v>29324340.0</v>
       </c>
       <c r="K39">
         <v>1443189.0</v>
       </c>
       <c r="L39">
         <v>1442650.0</v>
       </c>
       <c r="M39">
         <v>51539380.0</v>
       </c>
       <c r="N39">
         <v>32645074.0</v>
       </c>
       <c r="O39">
         <v>287733214.0</v>
       </c>
       <c r="P39">
         <v>241075268.0</v>
       </c>
       <c r="Q39">
         <v>153179663.0</v>
       </c>
       <c r="R39">
         <v>187384000000.0</v>
       </c>
       <c r="S39">
         <v>137968000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
-        <v>44104149.0</v>
+        <v>51448559.0</v>
       </c>
       <c r="C40">
         <v>49848137.0</v>
       </c>
       <c r="D40">
         <v>81508744.0</v>
       </c>
       <c r="E40">
         <v>188032555.0</v>
       </c>
       <c r="F40">
         <v>85705384.0</v>
       </c>
       <c r="G40">
         <v>83421250.0</v>
       </c>
       <c r="H40">
         <v>85167841.0</v>
       </c>
       <c r="I40">
         <v>71950213.0</v>
       </c>
       <c r="J40">
         <v>-12742305.0</v>
       </c>
@@ -2750,51 +2750,51 @@
       </c>
       <c r="O41">
         <v>12873000.0</v>
       </c>
       <c r="P41">
         <v>126652000000.0</v>
       </c>
       <c r="Q41">
         <v>1404745000000.0</v>
       </c>
       <c r="R41">
         <v>1301593000000.0</v>
       </c>
       <c r="S41">
         <v>2022469000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
         <v>115144741.0</v>
       </c>
       <c r="C42">
-        <v>115087198.0</v>
+        <v>48791523.0</v>
       </c>
       <c r="D42">
         <v>55677341.0</v>
       </c>
       <c r="E42">
         <v>115697476.0</v>
       </c>
       <c r="F42">
         <v>115597476.0</v>
       </c>
       <c r="G42">
         <v>62803669.0</v>
       </c>
       <c r="H42">
         <v>104687598.0</v>
       </c>
       <c r="I42">
         <v>115397476.0</v>
       </c>
       <c r="J42">
         <v>121292261.0</v>
       </c>
       <c r="K42">
         <v>84793748.0</v>
       </c>
@@ -3177,51 +3177,51 @@
         <v>601724195.0</v>
       </c>
       <c r="M51">
         <v>649150211.0</v>
       </c>
       <c r="N51">
         <v>615393423.0</v>
       </c>
       <c r="O51">
         <v>673816920.0</v>
       </c>
       <c r="P51">
         <v>544090061.0</v>
       </c>
       <c r="Q51">
         <v>199999110.0</v>
       </c>
       <c r="R51"/>
       <c r="S51"/>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
-        <v>271216331.0</v>
+        <v>271080791.0</v>
       </c>
       <c r="C52">
         <v>274359422.0</v>
       </c>
       <c r="D52">
         <v>307125705.0</v>
       </c>
       <c r="E52">
         <v>217588132.0</v>
       </c>
       <c r="F52">
         <v>35709109.0</v>
       </c>
       <c r="G52">
         <v>63642858.0</v>
       </c>
       <c r="H52">
         <v>38518995.0</v>
       </c>
       <c r="I52">
         <v>6287897.0</v>
       </c>
       <c r="J52">
         <v>14097764.0</v>
       </c>
@@ -4218,60 +4218,68 @@
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
     </row>
     <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>22</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-80633965.0</v>
+      </c>
       <c r="C5">
         <v>-86883204.0</v>
       </c>
       <c r="D5">
         <v>-74000000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5"/>
+      <c r="E5">
+        <v>-1210225833810.0</v>
+      </c>
+      <c r="F5">
+        <v>-1244018597760.0</v>
+      </c>
+      <c r="G5">
+        <v>-1201100866830.0</v>
+      </c>
       <c r="H5">
         <v>-60311109.0</v>
       </c>
       <c r="I5">
         <v>19855.0</v>
       </c>
       <c r="J5">
         <v>-60013538.0</v>
       </c>
       <c r="K5">
         <v>-60120135.0</v>
       </c>
       <c r="L5">
         <v>-55972126.0</v>
       </c>
       <c r="M5">
         <v>-55499421.0</v>
       </c>
       <c r="N5">
         <v>-55319561.0</v>
       </c>
       <c r="O5">
         <v>-54777855.0</v>
       </c>
       <c r="P5">
@@ -8819,66 +8827,66 @@
       <c r="F39">
         <v>22175453.0</v>
       </c>
       <c r="G39">
         <v>20430188.0</v>
       </c>
       <c r="H39">
         <v>40573726.0</v>
       </c>
       <c r="I39">
         <v>47387031.0</v>
       </c>
       <c r="J39">
         <v>72286546.0</v>
       </c>
       <c r="K39">
         <v>61678249.0</v>
       </c>
       <c r="L39">
         <v>737914.0</v>
       </c>
       <c r="M39">
         <v>201564478.0</v>
       </c>
       <c r="N39">
-        <v>196910328.0</v>
+        <v>315324819.0</v>
       </c>
       <c r="O39">
         <v>173765348.0</v>
       </c>
       <c r="P39">
         <v>2809117.0</v>
       </c>
       <c r="Q39">
         <v>89682197.0</v>
       </c>
       <c r="R39">
         <v>78685826.0</v>
       </c>
       <c r="S39">
-        <v>52647086.0</v>
+        <v>96246809.0</v>
       </c>
       <c r="T39">
         <v>1755980.0</v>
       </c>
       <c r="U39">
         <v>1781236.0</v>
       </c>
       <c r="V39">
         <v>2068294.0</v>
       </c>
       <c r="W39">
         <v>921097.0</v>
       </c>
       <c r="X39">
         <v>2449103.0</v>
       </c>
       <c r="Y39">
         <v>1514855.0</v>
       </c>
       <c r="Z39">
         <v>31165873.0</v>
       </c>
       <c r="AA39">
         <v>1056654.0</v>
       </c>
@@ -8985,57 +8993,57 @@
       <c r="BJ39"/>
       <c r="BK39">
         <v>376551000000.0</v>
       </c>
       <c r="BL39">
         <v>187384000000.0</v>
       </c>
       <c r="BM39">
         <v>137968000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:65">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
         <v>37844254.0</v>
       </c>
       <c r="C40">
         <v>44104149.0</v>
       </c>
       <c r="D40">
         <v>51250000.0</v>
       </c>
       <c r="E40">
-        <v>51147581.0</v>
+        <v>111285688426.0</v>
       </c>
       <c r="F40">
-        <v>31795797.0</v>
+        <v>93352413477.0</v>
       </c>
       <c r="G40">
-        <v>49848137.0</v>
+        <v>114728686727.0</v>
       </c>
       <c r="H40">
         <v>56814297.0</v>
       </c>
       <c r="I40">
         <v>49695877.0</v>
       </c>
       <c r="J40">
         <v>62889043.0</v>
       </c>
       <c r="K40">
         <v>-8396497.0</v>
       </c>
       <c r="L40">
         <v>1028489.0</v>
       </c>
       <c r="M40">
         <v>-7077163.0</v>
       </c>
       <c r="N40">
         <v>132781373.0</v>
       </c>
       <c r="O40">
         <v>140899655.0</v>
       </c>
@@ -9336,72 +9344,72 @@
         <v>14515600.0</v>
       </c>
       <c r="BG41">
         <v>13966900.0</v>
       </c>
       <c r="BH41"/>
       <c r="BI41">
         <v>346454000.0</v>
       </c>
       <c r="BJ41"/>
       <c r="BK41">
         <v>1404745000000.0</v>
       </c>
       <c r="BL41">
         <v>1301593000000.0</v>
       </c>
       <c r="BM41">
         <v>2022469000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:65">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
-        <v>35363510.0</v>
+        <v>115087198.0</v>
       </c>
       <c r="C42">
-        <v>115144741.0</v>
+        <v>36634995.0</v>
       </c>
       <c r="D42">
-        <v>115191000.0</v>
+        <v>115190999.0</v>
       </c>
       <c r="E42">
         <v>48872991.0</v>
       </c>
       <c r="F42">
         <v>48295341.0</v>
       </c>
       <c r="G42">
         <v>48791523.0</v>
       </c>
       <c r="H42">
-        <v>115087198.0</v>
+        <v>55586366.0</v>
       </c>
       <c r="I42">
-        <v>123417237.0</v>
+        <v>51368304.0</v>
       </c>
       <c r="J42">
         <v>115797475.0</v>
       </c>
       <c r="K42">
         <v>115797476.0</v>
       </c>
       <c r="L42">
         <v>59825349.0</v>
       </c>
       <c r="M42">
         <v>115797475.0</v>
       </c>
       <c r="N42">
         <v>115697476.0</v>
       </c>
       <c r="O42">
         <v>115697476.0</v>
       </c>
       <c r="P42">
         <v>66170746.0</v>
       </c>
       <c r="Q42">
         <v>115697476.0</v>
       </c>
@@ -10126,51 +10134,51 @@
         <v>471500500.0</v>
       </c>
       <c r="BG47">
         <v>538180600.0</v>
       </c>
       <c r="BH47"/>
       <c r="BI47">
         <v>327512400.0</v>
       </c>
       <c r="BJ47"/>
       <c r="BK47">
         <v>2107655000000.0</v>
       </c>
       <c r="BL47">
         <v>1532725000000.0</v>
       </c>
       <c r="BM47">
         <v>1469802000000.0</v>
       </c>
     </row>
     <row r="48" spans="1:65">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
-        <v>706000109.0</v>
+        <v>706910387.0</v>
       </c>
       <c r="C48">
         <v>700253604.0</v>
       </c>
       <c r="D48">
         <v>672276000.0</v>
       </c>
       <c r="E48">
         <v>648703564.0</v>
       </c>
       <c r="F48">
         <v>667509358.0</v>
       </c>
       <c r="G48">
         <v>646057297.0</v>
       </c>
       <c r="H48">
         <v>618634238.0</v>
       </c>
       <c r="I48">
         <v>517535393.0</v>
       </c>
       <c r="J48">
         <v>607393586.0</v>
       </c>
@@ -10695,51 +10703,51 @@
       </c>
       <c r="BE51">
         <v>455302758.0</v>
       </c>
       <c r="BF51">
         <v>430932586.0</v>
       </c>
       <c r="BG51">
         <v>544090061.0</v>
       </c>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
     </row>
     <row r="52" spans="1:65">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
         <v>279263833.0</v>
       </c>
       <c r="C52">
-        <v>271216331.0</v>
+        <v>303009691.0</v>
       </c>
       <c r="D52">
         <v>391629000.0</v>
       </c>
       <c r="E52">
         <v>313907164.0</v>
       </c>
       <c r="F52">
         <v>264788776.0</v>
       </c>
       <c r="G52">
         <v>274359422.0</v>
       </c>
       <c r="H52">
         <v>433810850.0</v>
       </c>
       <c r="I52">
         <v>417563885.0</v>
       </c>
       <c r="J52">
         <v>370039556.0</v>
       </c>
       <c r="K52">
         <v>307125705.0</v>
       </c>
@@ -13452,51 +13460,53 @@
         <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>151</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>1439018.0</v>
+      </c>
       <c r="C27">
         <v>3372485.0</v>
       </c>
       <c r="D27">
         <v>40598912.0</v>
       </c>
       <c r="E27">
         <v>34340132.0</v>
       </c>
       <c r="F27">
         <v>12416648.0</v>
       </c>
       <c r="G27">
         <v>11502521.0</v>
       </c>
       <c r="H27">
         <v>13457989.0</v>
       </c>
       <c r="I27">
         <v>17807013.0</v>
       </c>
       <c r="J27">
         <v>13968646.0</v>
       </c>
       <c r="K27">
@@ -13504,51 +13514,51 @@
       </c>
       <c r="L27">
         <v>14144753.0</v>
       </c>
       <c r="M27">
         <v>13338787.0</v>
       </c>
       <c r="N27">
         <v>44320479.0</v>
       </c>
       <c r="O27">
         <v>41002222.0</v>
       </c>
       <c r="P27">
         <v>79372411.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>152</v>
       </c>
       <c r="B28">
-        <v>26072016.0</v>
+        <v>24632998.0</v>
       </c>
       <c r="C28">
         <v>24249517.0</v>
       </c>
       <c r="D28">
         <v>32792355.0</v>
       </c>
       <c r="E28">
         <v>28615593.0</v>
       </c>
       <c r="F28">
         <v>16539601.0</v>
       </c>
       <c r="G28">
         <v>11526103.0</v>
       </c>
       <c r="H28">
         <v>15802406.0</v>
       </c>
       <c r="I28">
         <v>13972283.0</v>
       </c>
       <c r="J28">
         <v>11469573.0</v>
       </c>
@@ -14261,51 +14271,51 @@
       <c r="U3">
         <v>1045144.0</v>
       </c>
       <c r="V3">
         <v>1003132.0</v>
       </c>
       <c r="W3">
         <v>653086.0</v>
       </c>
       <c r="X3">
         <v>2526643.0</v>
       </c>
       <c r="Y3">
         <v>343418.0</v>
       </c>
       <c r="Z3">
         <v>266099.0</v>
       </c>
       <c r="AA3">
         <v>188427.0</v>
       </c>
       <c r="AB3">
         <v>279084.0</v>
       </c>
       <c r="AC3">
-        <v>-1598.0</v>
+        <v>15573804.0</v>
       </c>
       <c r="AD3">
         <v>537511.0</v>
       </c>
       <c r="AE3">
         <v>145623.0</v>
       </c>
       <c r="AF3">
         <v>323157.0</v>
       </c>
       <c r="AG3">
         <v>346098.0</v>
       </c>
       <c r="AH3">
         <v>374314.0</v>
       </c>
       <c r="AI3">
         <v>27402.0</v>
       </c>
       <c r="AJ3">
         <v>391322.0</v>
       </c>
       <c r="AK3">
         <v>649804.0</v>
       </c>
@@ -14515,51 +14525,51 @@
       <c r="U5">
         <v>56835619.0</v>
       </c>
       <c r="V5">
         <v>50964261.0</v>
       </c>
       <c r="W5">
         <v>-7002305.0</v>
       </c>
       <c r="X5">
         <v>10226544.0</v>
       </c>
       <c r="Y5">
         <v>-1629059.0</v>
       </c>
       <c r="Z5">
         <v>17320345.0</v>
       </c>
       <c r="AA5">
         <v>7345156.0</v>
       </c>
       <c r="AB5">
         <v>17265208.0</v>
       </c>
       <c r="AC5">
-        <v>18239616.0</v>
+        <v>18238018.0</v>
       </c>
       <c r="AD5">
         <v>12743092.0</v>
       </c>
       <c r="AE5">
         <v>48279232.0</v>
       </c>
       <c r="AF5">
         <v>36928416.0</v>
       </c>
       <c r="AG5">
         <v>28250119.0</v>
       </c>
       <c r="AH5">
         <v>26351427.0</v>
       </c>
       <c r="AI5">
         <v>10525657.0</v>
       </c>
       <c r="AJ5">
         <v>4949805.0</v>
       </c>
       <c r="AK5">
         <v>12579192.0</v>
       </c>
@@ -14703,51 +14713,51 @@
       <c r="U6">
         <v>57880763.0</v>
       </c>
       <c r="V6">
         <v>51967393.0</v>
       </c>
       <c r="W6">
         <v>-6349219.0</v>
       </c>
       <c r="X6">
         <v>12753187.0</v>
       </c>
       <c r="Y6">
         <v>-1285641.0</v>
       </c>
       <c r="Z6">
         <v>17586444.0</v>
       </c>
       <c r="AA6">
         <v>7533583.0</v>
       </c>
       <c r="AB6">
         <v>17544292.0</v>
       </c>
       <c r="AC6">
-        <v>18238018.0</v>
+        <v>33811822.0</v>
       </c>
       <c r="AD6">
         <v>13280603.0</v>
       </c>
       <c r="AE6">
         <v>48424855.0</v>
       </c>
       <c r="AF6">
         <v>37251573.0</v>
       </c>
       <c r="AG6">
         <v>28596217.0</v>
       </c>
       <c r="AH6">
         <v>26725741.0</v>
       </c>
       <c r="AI6">
         <v>10553059.0</v>
       </c>
       <c r="AJ6">
         <v>5341127.0</v>
       </c>
       <c r="AK6">
         <v>13228996.0</v>
       </c>
@@ -17328,51 +17338,53 @@
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
     </row>
     <row r="27" spans="1:62">
       <c r="A27" t="s">
         <v>151</v>
       </c>
       <c r="B27">
         <v>56314.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>1093417.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>54825.0</v>
       </c>
       <c r="F27">
         <v>64545.0</v>
       </c>
       <c r="G27">
         <v>2867739.0</v>
       </c>
       <c r="H27">
         <v>174659.0</v>
       </c>
       <c r="I27">
         <v>230757.0</v>
       </c>
       <c r="J27">
         <v>99330.0</v>
       </c>
       <c r="K27">
         <v>13786923.0</v>
       </c>
       <c r="L27">
         <v>154363.0</v>
       </c>
@@ -17503,51 +17515,51 @@
         <v>12180655.0</v>
       </c>
       <c r="BC27">
         <v>675271.0</v>
       </c>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27">
         <v>27528917.0</v>
       </c>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27">
         <v>17409614.0</v>
       </c>
     </row>
     <row r="28" spans="1:62">
       <c r="A28" t="s">
         <v>152</v>
       </c>
       <c r="B28">
         <v>4364778.0</v>
       </c>
       <c r="C28">
-        <v>16863758.0</v>
+        <v>15770341.0</v>
       </c>
       <c r="D28">
         <v>12400960.0</v>
       </c>
       <c r="E28">
         <v>7199557.0</v>
       </c>
       <c r="F28">
         <v>5664439.0</v>
       </c>
       <c r="G28">
         <v>14608376.0</v>
       </c>
       <c r="H28">
         <v>1402035.0</v>
       </c>
       <c r="I28">
         <v>2930309.0</v>
       </c>
       <c r="J28">
         <v>5308797.0</v>
       </c>
       <c r="K28">
         <v>7670528.0</v>
       </c>
@@ -18402,51 +18414,51 @@
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -18907,51 +18919,53 @@
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>169</v>
       </c>
       <c r="B14">
         <v>162082896.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>3390633973272.0</v>
+      </c>
       <c r="D14">
         <v>174565243.0</v>
       </c>
       <c r="E14">
         <v>4986805.0</v>
       </c>
       <c r="F14">
         <v>97383861.0</v>
       </c>
       <c r="G14">
         <v>107201225.0</v>
       </c>
       <c r="H14">
         <v>59110404.0</v>
       </c>
       <c r="I14">
         <v>1189192.0</v>
       </c>
       <c r="J14">
         <v>1628696.0</v>
       </c>
       <c r="K14">
         <v>3093618.0</v>
       </c>
       <c r="L14">
@@ -19248,51 +19262,51 @@
       <c r="J21">
         <v>-24281084.0</v>
       </c>
       <c r="K21">
         <v>-70453623.0</v>
       </c>
       <c r="L21">
         <v>-32049430.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>139</v>
       </c>
       <c r="B22">
         <v>69749715.0</v>
       </c>
       <c r="C22">
-        <v>139368513.0</v>
+        <v>2208277138260.0</v>
       </c>
       <c r="D22">
         <v>289000557.0</v>
       </c>
       <c r="E22">
         <v>269909926.0</v>
       </c>
       <c r="F22">
         <v>148003867.0</v>
       </c>
       <c r="G22">
         <v>-35659427.0</v>
       </c>
       <c r="H22">
         <v>7556445.0</v>
       </c>
       <c r="I22">
         <v>65492582.0</v>
       </c>
       <c r="J22">
         <v>5571770.0</v>
       </c>
       <c r="K22">
         <v>12638184.0</v>
       </c>
@@ -19410,51 +19424,51 @@
       </c>
       <c r="L24">
         <v>-7990798.0</v>
       </c>
       <c r="M24">
         <v>42412122.0</v>
       </c>
       <c r="N24">
         <v>41509880.0</v>
       </c>
       <c r="O24">
         <v>20351444.0</v>
       </c>
       <c r="P24">
         <v>-19602844.81</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>179</v>
       </c>
       <c r="B25">
-        <v>49526407.0</v>
+        <v>49526408.0</v>
       </c>
       <c r="C25">
         <v>358012884.0</v>
       </c>
       <c r="D25">
         <v>-76263583.0</v>
       </c>
       <c r="E25">
         <v>-274896731.0</v>
       </c>
       <c r="F25">
         <v>119171289.0</v>
       </c>
       <c r="G25">
         <v>60806737.0</v>
       </c>
       <c r="H25">
         <v>-6552004.0</v>
       </c>
       <c r="I25">
         <v>-66681774.0</v>
       </c>
       <c r="J25">
         <v>-7200466.0</v>
       </c>
@@ -21235,61 +21249,71 @@
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
     </row>
     <row r="14" spans="1:65">
       <c r="A14" t="s">
         <v>169</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>37367376.0</v>
+      </c>
       <c r="C14">
         <v>50403367.0</v>
       </c>
       <c r="D14">
         <v>37582000.0</v>
       </c>
-      <c r="E14"/>
-[...2 lines deleted...]
-      <c r="H14"/>
+      <c r="E14">
+        <v>606084583223.0</v>
+      </c>
+      <c r="F14">
+        <v>631727566792.0</v>
+      </c>
+      <c r="G14">
+        <v>1269016547330.0</v>
+      </c>
+      <c r="H14">
+        <v>608026066153.0</v>
+      </c>
       <c r="I14">
         <v>48452504.0</v>
       </c>
       <c r="J14">
         <v>41545872.0</v>
       </c>
       <c r="K14">
         <v>51420804.0</v>
       </c>
       <c r="L14">
         <v>49410000.0</v>
       </c>
       <c r="M14">
         <v>46678396.0</v>
       </c>
       <c r="N14">
         <v>39173367.0</v>
       </c>
       <c r="O14">
         <v>2110590.0</v>
       </c>
       <c r="P14">
         <v>950520.0</v>
       </c>
       <c r="Q14">
@@ -22313,60 +22337,60 @@
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
     </row>
     <row r="22" spans="1:65">
       <c r="A22" t="s">
         <v>139</v>
       </c>
       <c r="B22">
         <v>14426495.0</v>
       </c>
       <c r="C22">
         <v>28209536.0</v>
       </c>
       <c r="D22">
         <v>14385000.0</v>
       </c>
       <c r="E22">
-        <v>6294206.0</v>
+        <v>103769862971.0</v>
       </c>
       <c r="F22">
-        <v>21452061.0</v>
+        <v>350654197324.0</v>
       </c>
       <c r="G22">
-        <v>27423059.0</v>
+        <v>433207547634.0</v>
       </c>
       <c r="H22">
-        <v>20700018.0</v>
+        <v>326700543178.0</v>
       </c>
       <c r="I22">
         <v>40640634.0</v>
       </c>
       <c r="J22">
         <v>50604802.0</v>
       </c>
       <c r="K22">
         <v>63230166.0</v>
       </c>
       <c r="L22">
         <v>37245472.0</v>
       </c>
       <c r="M22">
         <v>82488514.0</v>
       </c>
       <c r="N22">
         <v>106036405.0</v>
       </c>
       <c r="O22">
         <v>99986796.0</v>
       </c>
       <c r="P22">
         <v>74435913.0</v>
       </c>
@@ -22695,51 +22719,51 @@
       </c>
       <c r="BI23">
         <v>-19426789.0</v>
       </c>
       <c r="BJ23">
         <v>22417483.0</v>
       </c>
       <c r="BK23">
         <v>197251000000.0</v>
       </c>
       <c r="BL23">
         <v>370769000000.0</v>
       </c>
       <c r="BM23">
         <v>153869000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:65">
       <c r="A24" t="s">
         <v>178</v>
       </c>
       <c r="B24">
         <v>-287848.0</v>
       </c>
       <c r="C24">
-        <v>11312460.0</v>
+        <v>-4348794.0</v>
       </c>
       <c r="D24">
         <v>-39023.0</v>
       </c>
       <c r="E24">
         <v>9475121.0</v>
       </c>
       <c r="F24">
         <v>1107399.0</v>
       </c>
       <c r="G24">
         <v>35192282.0</v>
       </c>
       <c r="H24">
         <v>58366318.0</v>
       </c>
       <c r="I24">
         <v>63452339.0</v>
       </c>
       <c r="J24">
         <v>10217592.0</v>
       </c>
       <c r="K24">
         <v>40699479.0</v>
       </c>
@@ -22883,51 +22907,51 @@
       </c>
       <c r="BF24">
         <v>-2630296.0</v>
       </c>
       <c r="BG24">
         <v>-32334535.81</v>
       </c>
       <c r="BH24">
         <v>29113684.0</v>
       </c>
       <c r="BI24">
         <v>-84063292.0</v>
       </c>
       <c r="BJ24">
         <v>-2248253.0</v>
       </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
     </row>
     <row r="25" spans="1:65">
       <c r="A25" t="s">
         <v>179</v>
       </c>
       <c r="B25">
-        <v>77759703.0</v>
+        <v>25965832.0</v>
       </c>
       <c r="C25">
         <v>37308034.0</v>
       </c>
       <c r="D25">
         <v>-40821000.0</v>
       </c>
       <c r="E25">
         <v>32342396.0</v>
       </c>
       <c r="F25">
         <v>95655521.0</v>
       </c>
       <c r="G25">
         <v>161493264.0</v>
       </c>
       <c r="H25">
         <v>48538965.0</v>
       </c>
       <c r="I25">
         <v>-34618493.0</v>
       </c>
       <c r="J25">
         <v>42901208.0</v>
       </c>