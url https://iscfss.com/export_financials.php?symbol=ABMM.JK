--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3682,445 +3685,451 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>17</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>131784285.0</v>
+      </c>
+      <c r="C2">
         <v>130006464.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>110653978.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>120071000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>156771427.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>177085319.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>173027162.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>170078952.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>165418486.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>180624281.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>255451164.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>193208368.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>261360346.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>228130141.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>226453754.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>201942187.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>161779171.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>135044082.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>127940097.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>124296086.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>109251190.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>108642323.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>115627378.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>108837265.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>106741356.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>90688914.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>92915800.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>79520914.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>82159246.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>104877469.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>138870014.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>115122054.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>116660317.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>110634924.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>116965955.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>94367840.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>89207222.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>171286527.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>168866358.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>170467831.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>162188911.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>168940556.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>171370801.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>297000485.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>296225712.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>184864149.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>195127975.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>137443675.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>160554068.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>157903825.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>181915112.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>180063865.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>166221052.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>175595442.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>169101463.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>158062466.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>65952483.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>54933033.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>153882417.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-    </row>
-    <row r="3" spans="1:65">
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4144,52 +4153,53 @@
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4213,227 +4223,231 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>-89590655.0</v>
+      </c>
+      <c r="C5">
         <v>-80633965.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-86883204.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-74000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1210225833810.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1244018597760.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1201100866830.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-60311109.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19855.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-60013538.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-60120135.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-55972126.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-55499421.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-55319561.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-54777855.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-49526730.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-45445567.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-40373076.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-40049054.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-49020135.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-50885846.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-51556151.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-52793807.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-15896066.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13650377.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-18326738.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10809877.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-12054025.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-10931456.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-11037762.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-11917776.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-40082677.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-39335299.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-37542670.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-37310360.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-38332734.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-37451933.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-37500854.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-36498513.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-34390614.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-34248820.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-34074358.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-36291513.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-45133195.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-38805141.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-34655451.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-30408513.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-27571180.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-25946050.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-21734747.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-27642950.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-24608451.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-8387350.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-5902744.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4457,856 +4471,871 @@
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
-    </row>
-    <row r="7" spans="1:65">
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7">
+        <v>59728247.0</v>
+      </c>
+      <c r="C7">
         <v>58150601.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>57381258.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>63914856.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>68012665.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>75075507.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>107009160.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>100759642.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>112745353.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>126123945.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>137142261.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>110110286.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>87628093.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>88001784.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>71299732.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>66766485.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>69856816.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>64627485.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>129940632.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>116656734.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>106451876.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>39681633.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>26323674.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>31645191.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>28878899.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11943076.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>13283754.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>17154975.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>18787386.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>146554908.0</v>
       </c>
       <c r="C8">
         <v>146554908.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>146554908.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>146554908.0</v>
       </c>
       <c r="G8">
         <v>146554908.0</v>
       </c>
       <c r="H8">
         <v>146554908.0</v>
       </c>
       <c r="I8">
         <v>146554908.0</v>
       </c>
       <c r="J8">
         <v>146554908.0</v>
       </c>
       <c r="K8">
         <v>146554908.0</v>
       </c>
       <c r="L8">
         <v>146554908.0</v>
       </c>
       <c r="M8">
         <v>146554908.0</v>
       </c>
       <c r="N8">
         <v>146554908.0</v>
       </c>
       <c r="O8">
         <v>146554908.0</v>
       </c>
       <c r="P8">
         <v>146554908.0</v>
       </c>
       <c r="Q8">
         <v>146554908.0</v>
       </c>
       <c r="R8">
         <v>146554908.0</v>
       </c>
       <c r="S8">
         <v>146554908.0</v>
       </c>
       <c r="T8">
         <v>146554908.0</v>
       </c>
       <c r="U8">
         <v>146554908.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>146554908.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>115087200.0</v>
       </c>
       <c r="E9">
         <v>115087200.0</v>
       </c>
       <c r="F9">
         <v>115087200.0</v>
       </c>
       <c r="G9">
         <v>115087200.0</v>
       </c>
       <c r="H9">
         <v>115087200.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>115087200.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>115087200.0</v>
       </c>
       <c r="N9">
         <v>115087200.0</v>
       </c>
       <c r="O9">
         <v>115087200.0</v>
       </c>
       <c r="P9">
         <v>115087200.0</v>
       </c>
       <c r="Q9">
         <v>115087200.0</v>
       </c>
       <c r="R9">
         <v>115087200.0</v>
       </c>
       <c r="S9">
         <v>115087200.0</v>
       </c>
       <c r="T9">
         <v>115087200.0</v>
       </c>
       <c r="U9">
         <v>115087200.0</v>
       </c>
       <c r="V9">
         <v>115087200.0</v>
       </c>
       <c r="W9">
         <v>115087200.0</v>
       </c>
       <c r="X9">
         <v>115087200.0</v>
       </c>
       <c r="Y9">
         <v>115087200.0</v>
       </c>
       <c r="Z9">
         <v>115087200.0</v>
       </c>
       <c r="AA9">
         <v>115087200.0</v>
       </c>
       <c r="AB9">
         <v>115087200.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>115087200.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-    </row>
-    <row r="10" spans="1:65">
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>214179641.0</v>
+      </c>
+      <c r="C10">
         <v>185770670.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>202485599.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>180554000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>154820003.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>147982568.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>170318176.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>141534774.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>153976087.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>169724068.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>188576976.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>230604772.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>208391025.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>266234347.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>221566137.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>325835769.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>291753960.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>279245279.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>237220421.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>238314637.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>156189413.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>117326710.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>109212396.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>82249587.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>63578259.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>108823100.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>101923463.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>87751548.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>122281756.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>78464223.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>144052684.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>100310303.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>107207343.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>114832582.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>140690492.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>107044749.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>98714491.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>101093938.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>81713191.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>111898591.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>104692252.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>124397359.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>112355914.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>105639371.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>87077099.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>115506115.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>104305096.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>118454846.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>106756678.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>76984270.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>90067977.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>88020400.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>95710962.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>134926115.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>108453574.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>107261607.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>134570685.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>152724872.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>184221168.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>221566140.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>40730.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-    </row>
-    <row r="12" spans="1:65">
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>214179641.0</v>
+      </c>
+      <c r="C12">
         <v>188608651.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>202485599.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>180554000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>154820003.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>147982568.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>170318176.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>141534774.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>153976087.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>169789162.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>188643916.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>230671237.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>208459701.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>266302860.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>221631736.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>325903451.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>291836889.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>279317196.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>237292741.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>238314637.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>156260601.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>117397527.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>109285557.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>82249587.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>63578259.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>108823100.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>101923463.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>109451548.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>122281756.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>128164223.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>157052684.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>164510303.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>158207343.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>146032582.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>140690492.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>111744749.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>107214491.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>101093938.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>92219510.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>112783343.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>126698571.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>126163583.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>139845868.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>109823979.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>112833418.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>121870805.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>123261415.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>126249743.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>130262998.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>82945582.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>103274296.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>123057239.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>131377400.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>140070677.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>127944836.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>107261607.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>134570685.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>152724872.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>184221168.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-    </row>
-    <row r="13" spans="1:65">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
         <v>146554908.0</v>
       </c>
       <c r="C13">
+        <v>146554908.0</v>
+      </c>
+      <c r="D13">
         <v>146628185.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>146687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146554908.0</v>
       </c>
       <c r="F13">
         <v>146554908.0</v>
       </c>
       <c r="G13">
         <v>146554908.0</v>
       </c>
       <c r="H13">
         <v>146554908.0</v>
       </c>
       <c r="I13">
         <v>146554908.0</v>
       </c>
       <c r="J13">
         <v>146554908.0</v>
       </c>
       <c r="K13">
         <v>146554908.0</v>
       </c>
       <c r="L13">
         <v>146554908.0</v>
       </c>
       <c r="M13">
         <v>146554908.0</v>
       </c>
@@ -5415,268 +5444,274 @@
       <c r="AV13">
         <v>146554908.0</v>
       </c>
       <c r="AW13">
         <v>146554908.0</v>
       </c>
       <c r="AX13">
         <v>146554908.0</v>
       </c>
       <c r="AY13">
         <v>146554908.0</v>
       </c>
       <c r="AZ13">
         <v>146554908.0</v>
       </c>
       <c r="BA13">
         <v>146554908.0</v>
       </c>
       <c r="BB13">
         <v>146554908.0</v>
       </c>
       <c r="BC13">
         <v>146554908.0</v>
       </c>
       <c r="BD13">
-        <v>285967051.0</v>
+        <v>146554908.0</v>
       </c>
       <c r="BE13">
         <v>285967051.0</v>
       </c>
       <c r="BF13">
+        <v>285967051.0</v>
+      </c>
+      <c r="BG13">
         <v>146554908.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>151974763.0</v>
       </c>
-      <c r="BH13"/>
-      <c r="BI13">
+      <c r="BI13"/>
+      <c r="BJ13">
         <v>136443100.0</v>
       </c>
-      <c r="BJ13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK13"/>
       <c r="BL13">
         <v>412880000000.0</v>
       </c>
       <c r="BM13">
+        <v>412880000000.0</v>
+      </c>
+      <c r="BN13">
         <v>250000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
+        <v>2755034860.0</v>
+      </c>
+      <c r="C14">
         <v>2753147901.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753165000.0</v>
       </c>
       <c r="D14">
         <v>2753165000.0</v>
       </c>
       <c r="E14">
-        <v>2753794737.0</v>
+        <v>2753165000.0</v>
       </c>
       <c r="F14">
         <v>2753794737.0</v>
       </c>
       <c r="G14">
-        <v>2753165000.0</v>
+        <v>2753794737.0</v>
       </c>
       <c r="H14">
         <v>2753165000.0</v>
       </c>
       <c r="I14">
         <v>2753165000.0</v>
       </c>
       <c r="J14">
         <v>2753165000.0</v>
       </c>
       <c r="K14">
         <v>2753165000.0</v>
       </c>
       <c r="L14">
         <v>2753165000.0</v>
       </c>
       <c r="M14">
         <v>2753165000.0</v>
       </c>
       <c r="N14">
         <v>2753165000.0</v>
       </c>
       <c r="O14">
         <v>2753165000.0</v>
       </c>
       <c r="P14">
         <v>2753165000.0</v>
       </c>
       <c r="Q14">
         <v>2753165000.0</v>
       </c>
       <c r="R14">
         <v>2753165000.0</v>
       </c>
       <c r="S14">
         <v>2753165000.0</v>
       </c>
       <c r="T14">
         <v>2753165000.0</v>
       </c>
       <c r="U14">
         <v>2753165000.0</v>
       </c>
       <c r="V14">
+        <v>2753165000.0</v>
+      </c>
+      <c r="W14">
         <v>2753955745.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753165000.0</v>
       </c>
       <c r="X14">
         <v>2753165000.0</v>
       </c>
       <c r="Y14">
         <v>2753165000.0</v>
       </c>
       <c r="Z14">
+        <v>2753165000.0</v>
+      </c>
+      <c r="AA14">
         <v>2758840217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753165000.0</v>
       </c>
       <c r="AB14">
         <v>2753165000.0</v>
       </c>
       <c r="AC14">
         <v>2753165000.0</v>
       </c>
       <c r="AD14">
         <v>2753165000.0</v>
       </c>
       <c r="AE14">
         <v>2753165000.0</v>
       </c>
       <c r="AF14">
         <v>2753165000.0</v>
       </c>
       <c r="AG14">
         <v>2753165000.0</v>
       </c>
       <c r="AH14">
+        <v>2753165000.0</v>
+      </c>
+      <c r="AI14">
         <v>2753216733.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753165000.0</v>
       </c>
       <c r="AJ14">
         <v>2753165000.0</v>
       </c>
       <c r="AK14">
         <v>2753165000.0</v>
       </c>
       <c r="AL14">
+        <v>2753165000.0</v>
+      </c>
+      <c r="AM14">
         <v>2753648069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753165000.0</v>
       </c>
       <c r="AN14">
         <v>2753165000.0</v>
       </c>
       <c r="AO14">
         <v>2753165000.0</v>
       </c>
       <c r="AP14">
+        <v>2753165000.0</v>
+      </c>
+      <c r="AQ14">
         <v>2756512045.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753165000.0</v>
       </c>
       <c r="AR14">
         <v>2753165000.0</v>
       </c>
       <c r="AS14">
         <v>2753165000.0</v>
       </c>
       <c r="AT14">
+        <v>2753165000.0</v>
+      </c>
+      <c r="AU14">
         <v>2520510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753165000.0</v>
       </c>
       <c r="AV14">
         <v>2753165000.0</v>
       </c>
       <c r="AW14">
         <v>2753165000.0</v>
       </c>
       <c r="AX14">
+        <v>2753165000.0</v>
+      </c>
+      <c r="AY14">
         <v>2804591905.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753165000.0</v>
       </c>
       <c r="AZ14">
         <v>2753165000.0</v>
       </c>
       <c r="BA14">
-        <v>2768486667.0</v>
+        <v>2753165000.0</v>
       </c>
       <c r="BB14">
         <v>2768486667.0</v>
       </c>
       <c r="BC14">
         <v>2768486667.0</v>
       </c>
       <c r="BD14">
         <v>2768486667.0</v>
       </c>
       <c r="BE14">
+        <v>2768486667.0</v>
+      </c>
+      <c r="BF14">
         <v>2753165000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2806986111.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753165000.0</v>
       </c>
       <c r="BH14">
         <v>2753165000.0</v>
       </c>
       <c r="BI14">
+        <v>2753165000.0</v>
+      </c>
+      <c r="BJ14">
         <v>500000658.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>599840658.0</v>
       </c>
-      <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5700,201 +5735,203 @@
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>7208868.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3989000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-34312213.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>67933093.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>187497924.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>162345930.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>134431805.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>116110132.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>94972473.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>87377008.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>80014799.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>85089603.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>95803043.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>106305620.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>82558584.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>75380946.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>79531784.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>79171608.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>90511201.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>81291857.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>89062333.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>81524764.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>79535822.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>60524919.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>66501085.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>56396383.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>72106484.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>49505752.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>58533868.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>38651670.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>59206642.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>48709454.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>51376456.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>46815528.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>39588017.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>42462876.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>32875993.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>38757886.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>44927752.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>35339339.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5918,149 +5955,151 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>13238093.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6774128.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>36098.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>135516.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>80803.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>743730.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>238706.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10189.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17235.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>37112.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>142354.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>127473.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>134105.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>657329.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6084,1089 +6123,1105 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-      <c r="AJ20">
+      <c r="AJ20"/>
+      <c r="AK20">
         <v>144603097.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>138969865.0</v>
       </c>
-      <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>152396150.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1145064.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1129252.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1121086.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1078908.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1015456.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1116377.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1424547.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1483435.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>18513810.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>18538554.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>18600162.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>18516110.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>18576674.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>18794044.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>18826433.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>18865040.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>18847356.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>277872447.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>228435534.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>17295000.0</v>
       </c>
-      <c r="BH20"/>
-      <c r="BI20">
+      <c r="BI20"/>
+      <c r="BJ20">
         <v>69257400.0</v>
       </c>
-      <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
+        <v>10209130.0</v>
+      </c>
+      <c r="C21">
         <v>11204213.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12176146.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12773000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12740378.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13575532.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15030037.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14038953.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14191808.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13908593.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14070698.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15240651.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15573248.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15821782.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>16189305.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14245118.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>14720509.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15603302.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>15675668.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12692603.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>15677249.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>16286337.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16997468.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16408512.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17078073.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>16447960.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17406099.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>3171492.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>152321038.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>150329194.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>142080643.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>1145100.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1129300.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1121100.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1078900.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1015500.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1116400.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1424500.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1483400.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>18513800.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>18538600.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>18600200.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>18516100.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>18576700.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>18794000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>18826400.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>18865000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>517452.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>19469800.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>69424200.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>17295000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>69257400.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22">
+        <v>40641095.0</v>
+      </c>
+      <c r="C22">
         <v>46184445.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>51187254.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>49408000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>56915008.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>56837593.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>60634153.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>64809411.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>59379928.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>52205083.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>53278069.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>62659948.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>68513419.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>64592518.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>55642836.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>47126056.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>40281255.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>39520448.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>39686982.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>42813349.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>41577279.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>35812421.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>37715417.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>45006941.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>42410961.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>31196923.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>29733968.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>37573265.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>35954477.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>31776177.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>30602252.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>41722106.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>35526770.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>35315481.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>29952897.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>33452136.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>29176094.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>26954076.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>25647360.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>24099519.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>20757136.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>21754231.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>19475950.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>48338860.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>46435359.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>40742229.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>42356318.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>38621282.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>41446251.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>36959002.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>32086506.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>39535262.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>44628831.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>45580214.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>45961860.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>57867493.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>53166112.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>47238557.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>45892507.0</v>
       </c>
-      <c r="BH22"/>
-      <c r="BI22">
+      <c r="BI22"/>
+      <c r="BJ22">
         <v>39189500.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>301356000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>233936000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>241667000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>2056758862.0</v>
+      </c>
+      <c r="C23">
         <v>2042573362.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2056236608.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2081000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2074452675.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2060521040.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2095451602.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2136861442.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2112096213.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2163497830.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2156687895.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2270575012.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2267398168.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2149176919.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1982578564.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1830766725.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1224524972.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1159966892.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1036704159.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1076269664.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>967469781.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>916292923.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>827237179.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>873652680.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>857600285.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>889880446.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>854228765.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>793837933.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>796928379.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>818647029.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>851949796.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1035136850.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1034638260.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1042554666.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1042673806.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1045972580.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1057964876.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1070111114.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1073182119.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1117684852.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1146924255.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1183167667.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1189807687.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1176715718.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1199722535.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1113659785.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1132682876.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1211550580.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1253880501.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1209671050.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1213132533.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1210440541.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1265074061.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1300119249.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1263397731.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1251069283.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1236863552.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1103448889.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1091103072.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24">
+        <v>598915212.0</v>
+      </c>
+      <c r="C24">
         <v>623025963.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>672439363.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>572330610.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>620390830.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>634153560.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>661600330.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>554544220.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>588341626.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>620487524.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>657694826.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>682105130.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>714614890.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>671464890.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>670277220.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>774924860.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>350376774.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>324564577.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>306255310.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>189890421.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>346990124.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>346343636.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>349079860.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>345098297.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>344492180.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>343907552.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>343337404.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>342775370.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>342227399.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>341698861.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>341188988.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>446034887.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>492848800.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>500392700.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>502998900.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>470753600.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>457642100.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>354946700.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>380037900.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>306062600.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>328273200.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>338709900.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>437527900.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>477891300.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>508667900.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>531453300.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>546535100.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>574009300.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>587689500.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>543540100.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>454339800.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>454069900.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>491550000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>517189500.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>501696700.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>464372500.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>456479700.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>382212300.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>393133500.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>698027260.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>603876640.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>652078850.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>669537220.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>701970070.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>614223040.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>769170750.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>803310090.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>744007100.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>721153910.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>818775700.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>390509750.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>367431100.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>349504940.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>282999290.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>440746070.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>428896220.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>365118630.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>361627490.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>373775490.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>369625040.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>357965680.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>351925390.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>7483100.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7190,954 +7245,971 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>708163612.0</v>
+      </c>
+      <c r="C28">
         <v>744593495.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>767107007.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>815495000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>811166006.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>786343423.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>806011313.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>906499120.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>918082595.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>899236152.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>851599512.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>842756280.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>838949356.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>709232431.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>717175908.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>578749447.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>185909282.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>154826387.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>147993632.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>289479691.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>343957445.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>375468802.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>316189214.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>329172384.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>317559112.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>309963351.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>288357017.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>268307572.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>237100618.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>282167593.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>217579236.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>383644762.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>397167371.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>397069611.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>376406195.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>378725309.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>395010194.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>406936259.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>447825147.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>423635418.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>454671799.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>463001426.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>489368280.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>494415139.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>540394126.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>520698115.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>544845115.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>531929482.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>563700114.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>549122645.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>525325446.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>531819499.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>562696447.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>542739987.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>565363346.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>330029820.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>320732073.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>278207714.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>359868893.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-    </row>
-    <row r="29" spans="1:65">
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29">
+        <v>1751033977.0</v>
+      </c>
+      <c r="C29">
         <v>1760132091.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1786432768.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>1746202616.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1728672933.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1742657710.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1761800246.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1758826433.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1765947298.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1673073576.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1637754612.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1601993150.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1543696140.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1401103017.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1272992234.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>787248757.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>741366592.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>666272823.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>681019272.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>625309020.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>598406111.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>570657612.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>637341489.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>605800858.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>649307286.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>246379205.0</v>
+      </c>
+      <c r="C30">
         <v>209377490.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>237265385.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>255146000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>254022456.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>245043829.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>283064953.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>328538905.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>285701022.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>268137512.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>344555352.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>490106647.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>276240002.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>232101975.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>266829511.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>334494273.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>212131462.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>195311438.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>164626421.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>206186706.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>191503817.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>189712831.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>166238547.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>155922172.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>158395455.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>125503862.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>128040888.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>131950838.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>88665837.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>114979145.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>127098375.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>152321038.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>150329194.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>142080643.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>141573617.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>144603097.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>138969865.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>142361824.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>152396150.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>146243559.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>157248007.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>167166518.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>149370958.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>172088509.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>174773508.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>156881174.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>159991530.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>219343776.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>228938111.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>202034951.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>210157210.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>226592920.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>252936939.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>243734098.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>218620679.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>274514766.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>277872447.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>228435534.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>190199548.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>149993800.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>995188000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>965439000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>845590000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>649189807.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>425461632.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>361631491.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>361548440.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>330010587.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>270472973.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>226141647.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>195776138.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>167940167.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>235834680.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>239230605.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>242951774.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>248941878.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>268843040.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>263905530.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>265270923.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>264590665.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>207076523.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
-    </row>
-    <row r="32" spans="1:65">
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32">
+        <v>67684274.0</v>
+      </c>
+      <c r="C32">
         <v>20233254.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>68359710.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>-43569999.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-8468104.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>33551806.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-97719613.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-92421259.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-62031654.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-8958664.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>98250661.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>47312111.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>119988263.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>89730542.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>240588358.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>249831084.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>222086234.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>195500214.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-2742335.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>120727108.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>78373183.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>51469132.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>37356094.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>49789049.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>31740365.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
-    </row>
-    <row r="33" spans="1:65">
+      <c r="BN32"/>
+    </row>
+    <row r="33" spans="1:66">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>1498707473.0</v>
+      </c>
+      <c r="C33">
         <v>1567135381.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1554659390.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1575000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1585873981.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1588481597.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1561004132.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1561404626.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1565652145.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1601079527.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1533965796.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1486399266.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1531460845.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1388257574.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1275914071.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1120433828.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>603302129.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>584329949.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>541510968.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>587198992.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>576346848.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>571301850.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>513076561.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>588024877.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>591700755.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>609869497.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>593473792.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>511758509.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>522128295.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>519998089.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>526707306.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>636582544.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>663298162.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>690446651.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>703194675.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>731507268.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>758644428.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>773544824.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>776152052.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>809280822.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>815377744.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>840374383.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>851611869.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>812336703.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>826224455.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>754946571.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>776003253.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>791784684.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>812626655.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>849569407.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>838200646.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>778505580.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>793571535.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>798203814.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>801653874.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>771085491.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>745231778.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>628073612.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>619848417.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
-    </row>
-    <row r="34" spans="1:65">
+      <c r="BN33"/>
+    </row>
+    <row r="34" spans="1:66">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -8161,422 +8233,429 @@
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
-    </row>
-    <row r="35" spans="1:65">
+      <c r="BN34"/>
+    </row>
+    <row r="35" spans="1:66">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>671712962.0</v>
+      </c>
+      <c r="C35">
         <v>693278903.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>742191673.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>647944000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>692448575.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>711874941.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>747301042.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>643027998.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>685797629.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>729413563.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>766080165.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>799354469.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>833128465.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>771300288.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>748123338.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>847082875.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>420205136.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>397148666.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>380122065.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>310210691.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>471694623.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>457173493.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>402796549.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>396486296.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>407303370.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>402150744.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>392432418.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>382033766.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>381162070.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>380126409.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>381325050.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>614590032.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>647986983.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>661866242.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>667761077.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>692415489.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>688753803.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>507827765.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>539131943.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>469997880.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>502094513.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>511881151.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>631159615.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>514472407.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>546884773.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>568991854.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>582029069.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>623221321.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>637567337.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>596340347.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>505545486.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>493148399.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>533983889.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>558057489.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>540712520.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>505395664.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>495365045.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>401982653.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>411278971.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
-    </row>
-    <row r="36" spans="1:65">
+      <c r="BN35"/>
+    </row>
+    <row r="36" spans="1:66">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>74090357.0</v>
+      </c>
+      <c r="C36">
         <v>60168779.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>67372566.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>66924000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>76399514.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>80055577.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>83145164.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>67968708.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>85610822.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>51921718.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>53656080.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>53750940.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>67704795.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>53894059.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>49314548.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>65246079.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>62001600.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>53992449.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>41989763.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>12575207.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>64682698.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>60334091.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>58443516.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>15704946.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>16572921.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>21962987.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>23896465.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>46167846.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>49978284.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>55829800.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>44171167.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>13890080.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>14585412.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>14782613.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>50094515.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>11119272.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>13969960.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>59318188.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>12867988.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>59927738.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>67470977.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>49610341.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>73895854.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>55026530.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>82800922.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>60113641.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>72927872.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>50142937.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>69126581.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>73144698.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>81236365.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>81634003.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>88539360.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>72562339.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>80957812.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>169660560.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>138637346.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>81573709.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>160205636.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
-    </row>
-    <row r="37" spans="1:65">
+      <c r="BN36"/>
+    </row>
+    <row r="37" spans="1:66">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8600,975 +8679,987 @@
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
-    </row>
-    <row r="38" spans="1:65">
+      <c r="BN37"/>
+    </row>
+    <row r="38" spans="1:66">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>16773750.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>18562560.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>100007280.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>42919920.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>22918250.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>36290460.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>46347960.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>81853244.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>51449250.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>44834210.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>78574492.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>72790278.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>65099814.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>52831883.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>79420374.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>72250885.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>68075277.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>66945999.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>78820787.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>76891119.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>89159505.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>85806752.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>21178580.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>61499001.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>67590678.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>58829842.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>61350310.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>72761400.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>75513800.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>73179800.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>67900200.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>79415800.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>84419000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>85265200.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>88751500.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>73857200.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>76704700.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>74368200.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>87829200.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>92351200.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>89155000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>88316600.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>96098900.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>97818500.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>117645000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>117500600.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>95161900.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>113336800.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>126311900.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>118017400.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>125230500.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>115293900.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>156573200.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>101964200.0</v>
       </c>
-      <c r="BH38"/>
-      <c r="BI38">
+      <c r="BI38"/>
+      <c r="BJ38">
         <v>166900400.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>676417000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>665918000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>694678000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:66">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
+        <v>56851448.0</v>
+      </c>
+      <c r="C39">
         <v>31267395.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10638978.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>21079000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>22821227.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>22175453.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20430188.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>40573726.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>47387031.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>72286546.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>61678249.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>737914.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>201564478.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>315324819.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>173765348.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2809117.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>89682197.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>78685826.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>96246809.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1755980.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1781236.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2068294.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>921097.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2449103.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1514855.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>31165873.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1056654.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3103773.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>30527787.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>27251421.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>13987566.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>42014693.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>29750490.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>31483513.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>29324340.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>28058311.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>26395700.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>28896612.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>29347262.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>31749751.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>33292424.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>35401617.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>37584055.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>47574647.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>60711533.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>51881992.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>51539380.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>37658411.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>39564130.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>37981814.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>32645074.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>64099211.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>295496295.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>316264544.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>287733214.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>314854692.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>303894977.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>275411848.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>241075268.0</v>
       </c>
-      <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>80317600.0</v>
       </c>
-      <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39">
         <v>376551000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>187384000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>137968000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:66">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>65005175.0</v>
+      </c>
+      <c r="C40">
         <v>37844254.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>44104149.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>51250000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>111285688426.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>93352413477.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>114728686727.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>56814297.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>49695877.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>62889043.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-8396497.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1028489.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-7077163.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>132781373.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>140899655.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>181992831.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>79377427.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>79527875.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-48726421.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>3355079.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3311337.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3294068.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3406451.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>90215.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-13233393.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2609257.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2469694.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-7715089.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-7918231.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>71950213.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-15114674.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-10564034.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-18017545.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-12742305.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-9660113.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-7622825.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-8313709.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-3754467.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>52433124.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>64532918.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-5933858.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-3286493.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-2180964.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-4719825.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-6721843.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-4517801.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-4757698.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-4746705.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-3819939.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-13277651.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-2024709.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>36297215.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>38172289.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>30174837.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>105873219.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>181675122.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>171281481.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>35765646.0</v>
       </c>
-      <c r="BH40"/>
-      <c r="BI40">
+      <c r="BI40"/>
+      <c r="BJ40">
         <v>353861000.0</v>
       </c>
-      <c r="BJ40"/>
-      <c r="BK40">
+      <c r="BK40"/>
+      <c r="BL40">
         <v>2359085000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1797859000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2338481000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:66">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>29818375.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>28307180.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>29695386.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>29717562.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>30617121.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>30468073.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>34408590.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>31682472.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>41037797.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>39318951.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>39732080.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>32525703.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>40670933.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>30108378.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>26912301.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>25434536.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>25981027.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>153012491.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>148834200.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>155821300.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>159049800.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>214242000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>222444200.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>130233200.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>137352300.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>143543500.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>152917200.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>152732800.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>173582200.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>15597000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>16181300.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>16704800.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>15249200.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>17650800.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>19137900.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>21857000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>22418500.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>12580300.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>14648800.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>13938200.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>12872800.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>16271800.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>15295600.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>14515600.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>13966900.0</v>
       </c>
-      <c r="BH41"/>
-      <c r="BI41">
+      <c r="BI41"/>
+      <c r="BJ41">
         <v>346454000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>1404745000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1301593000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2022469000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:66">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
         <v>115087198.0</v>
       </c>
       <c r="C42">
+        <v>115087197.0</v>
+      </c>
+      <c r="D42">
         <v>36634995.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>115190999.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>48872991.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>48295341.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>48791523.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>55586366.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>51368304.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>115797475.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>115797476.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>59825349.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>115797475.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115697476.0</v>
       </c>
       <c r="O42">
         <v>115697476.0</v>
       </c>
       <c r="P42">
+        <v>115697476.0</v>
+      </c>
+      <c r="Q42">
         <v>66170746.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>115697476.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>115597475.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>115597476.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>66577341.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>64711630.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>64041325.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>62803669.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>99701410.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>101947099.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>115497475.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>104687598.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>103443451.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>115497476.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115397476.0</v>
       </c>
       <c r="AE42">
         <v>115397476.0</v>
       </c>
       <c r="AF42">
-        <v>121292261.0</v>
+        <v>115397476.0</v>
       </c>
       <c r="AG42">
         <v>121292261.0</v>
       </c>
       <c r="AH42">
         <v>121292261.0</v>
       </c>
       <c r="AI42">
         <v>121292261.0</v>
       </c>
       <c r="AJ42">
         <v>121292261.0</v>
       </c>
       <c r="AK42">
         <v>121292261.0</v>
       </c>
       <c r="AL42">
         <v>121292261.0</v>
       </c>
       <c r="AM42">
         <v>121292261.0</v>
       </c>
       <c r="AN42">
-        <v>121801827.0</v>
+        <v>121292261.0</v>
       </c>
       <c r="AO42">
         <v>121801827.0</v>
       </c>
       <c r="AP42">
         <v>121801827.0</v>
       </c>
       <c r="AQ42">
         <v>121801827.0</v>
       </c>
       <c r="AR42">
         <v>121801827.0</v>
       </c>
       <c r="AS42">
         <v>121801827.0</v>
       </c>
       <c r="AT42">
         <v>121801827.0</v>
       </c>
       <c r="AU42">
         <v>121801827.0</v>
       </c>
       <c r="AV42">
         <v>121801827.0</v>
       </c>
       <c r="AW42">
+        <v>121801827.0</v>
+      </c>
+      <c r="AX42">
         <v>121801826.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>121701827.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121491549.0</v>
       </c>
       <c r="AZ42">
         <v>121491549.0</v>
       </c>
       <c r="BA42">
         <v>121491549.0</v>
       </c>
       <c r="BB42">
+        <v>121491549.0</v>
+      </c>
+      <c r="BC42">
         <v>109686061.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>116656387.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>117279053.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-21044989.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>121167500.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>121491549.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
-    </row>
-    <row r="43" spans="1:65">
+      <c r="BN42"/>
+    </row>
+    <row r="43" spans="1:66">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9592,52 +9683,53 @@
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
-    </row>
-    <row r="44" spans="1:65">
+      <c r="BN43"/>
+    </row>
+    <row r="44" spans="1:66">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9661,708 +9753,719 @@
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-    </row>
-    <row r="45" spans="1:65">
+      <c r="BN44"/>
+    </row>
+    <row r="45" spans="1:66">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45">
+        <v>1709758770.0</v>
+      </c>
+      <c r="C45">
         <v>1743488891.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1727483142.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>1673152127.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1675727280.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1665120578.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1669058079.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1623606313.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1622519730.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1596228041.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1754533151.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1678151205.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1566296030.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1478009282.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1338941410.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
-    </row>
-    <row r="46" spans="1:65">
+      <c r="BN45"/>
+    </row>
+    <row r="46" spans="1:66">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>801592037.0</v>
+      </c>
+      <c r="C46">
         <v>836147490.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>836764297.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>815796000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>828916503.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>844979182.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>844113095.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>856903020.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>842007188.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>864432550.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>850574614.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>886617923.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>838282873.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>753458092.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>696713289.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>570182364.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>493534911.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>481005934.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>450184019.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>474863008.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>468173917.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>467062261.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>409598540.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>433338084.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>438127939.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>444623942.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>430579538.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>454215475.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>460629294.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>452407411.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>467877464.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>567749134.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>590536805.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>614932880.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>630014905.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>663607019.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>679228606.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>689125861.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>690886870.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>720529339.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>741520534.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>763669655.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>777243685.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>724507510.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>733873217.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>665791534.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>687686609.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>695685828.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>714808201.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>731924437.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>720700047.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>687865944.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>694902553.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>685785653.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>695854461.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>560484405.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>543665943.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>453956406.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>442411329.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
-    </row>
-    <row r="47" spans="1:65">
+      <c r="BN46"/>
+    </row>
+    <row r="47" spans="1:66">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>836346120.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>815062620.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>828916500.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>844979180.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>844113100.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>856903020.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>886617920.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>835181453.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>753458090.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>696713290.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>568015058.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>492328265.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>480163756.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>449540340.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>474345072.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>467677771.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>466555638.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>409104224.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>432656098.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>437592083.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>444122552.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>430121461.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>454215480.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>460629294.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>452407411.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>467877464.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>567749134.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>590536800.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>614932900.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>630014900.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>663607000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>679228600.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>689125900.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>690886900.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>720529300.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>741520500.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>763669700.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>777243700.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>724507500.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>733873200.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>665791500.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>687686600.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>695685800.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>714808200.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>731924400.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>720700000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>683343700.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>680234700.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>671891900.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>683636400.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>645855000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>629937900.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>471500500.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>538180600.0</v>
       </c>
-      <c r="BH47"/>
-      <c r="BI47">
+      <c r="BI47"/>
+      <c r="BJ47">
         <v>327512400.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BK47"/>
+      <c r="BL47">
         <v>2107655000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1532725000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1469802000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:65">
+    <row r="48" spans="1:66">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>716367521.0</v>
+      </c>
+      <c r="C48">
         <v>706910387.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>700253604.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>672276000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>648703564.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>667509358.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>646057297.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>618634238.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>517535393.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>607393586.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>556788784.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>495155564.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>457910093.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>448924632.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>342888227.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>226981096.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>159545183.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>155372435.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>123582925.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>70033327.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>30552358.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1466242.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-24420942.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>5986874.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>7806671.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>15674089.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>15105471.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>18844681.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>12784602.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>14356301.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>14556057.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-20687969.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-35662154.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-44025951.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-50936525.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-46967163.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-29996002.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-42244398.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-56508295.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-52554260.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-60040007.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-62077747.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-69146479.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-31691986.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-24365832.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-33086790.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-32078586.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>85280575.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>86253553.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>88724932.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>82835289.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>94837247.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>98897563.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>97628605.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>81848231.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>87285788.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>81932675.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>74028526.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>57964195.0</v>
       </c>
-      <c r="BH48"/>
-      <c r="BI48">
+      <c r="BI48"/>
+      <c r="BJ48">
         <v>37026200.0</v>
       </c>
-      <c r="BJ48"/>
-      <c r="BK48">
+      <c r="BK48"/>
+      <c r="BL48">
         <v>109298000000.0</v>
       </c>
-      <c r="BL48"/>
       <c r="BM48"/>
-    </row>
-    <row r="49" spans="1:65">
+      <c r="BN48"/>
+    </row>
+    <row r="49" spans="1:66">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -10386,716 +10489,729 @@
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
-    </row>
-    <row r="50" spans="1:65">
+      <c r="BN49"/>
+    </row>
+    <row r="50" spans="1:66">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50">
+        <v>263699794.0</v>
+      </c>
+      <c r="C50">
         <v>249187601.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>239287431.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>281680326.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>232159765.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>239653651.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>386480512.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>382957414.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>335727343.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>256357717.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>254113660.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>222615202.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>216373791.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>180463043.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>58360623.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>60519983.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>39650273.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>14331255.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>207963275.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>36500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="W50">
         <v>40000000.0</v>
       </c>
       <c r="X50">
         <v>40000000.0</v>
       </c>
       <c r="Y50">
+        <v>40000000.0</v>
+      </c>
+      <c r="Z50">
         <v>5000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>46000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>35000000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>145569.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>15840767.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
-    </row>
-    <row r="51" spans="1:65">
+      <c r="BN50"/>
+    </row>
+    <row r="51" spans="1:66">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>922343253.0</v>
+      </c>
+      <c r="C51">
         <v>930364165.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>969592606.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>996049000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>965986009.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>934325991.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>976329489.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1048033894.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1072058682.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1068960220.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1040176488.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1073361054.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1047340381.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>975466778.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>938742045.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>904585221.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>477663242.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>434071666.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>385214053.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>531051000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>503606895.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>496200711.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>428761488.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>415882116.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>387341571.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>418786451.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>396484675.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>356059122.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>359382374.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>360631816.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>361631920.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>483955065.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>504374714.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>511902193.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>517096687.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>485770058.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>493724685.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>508030197.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>529538338.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>535534009.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>559364051.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>587398785.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>601724194.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>600054510.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>627471225.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>636204230.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>649150211.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>650384328.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>670456792.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>626106915.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>615393423.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>619839899.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>658407409.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>677666102.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>673816920.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>437291427.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>455302758.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>430932586.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>544090061.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
-    </row>
-    <row r="52" spans="1:65">
+      <c r="BN51"/>
+    </row>
+    <row r="52" spans="1:66">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>293577655.0</v>
+      </c>
+      <c r="C52">
         <v>279263833.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>303009691.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>391629000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>313907164.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>264788776.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>274359422.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>433810850.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>417563885.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>370039556.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>307125705.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>304190304.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>244030291.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>231459678.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>217588132.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>85809521.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>87153492.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>66640561.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>35709109.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>248051710.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>62860825.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>67304491.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>63642858.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>54254626.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>13566081.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>49161410.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>38518995.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>4133732.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>-74399179.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>5939943.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>6287897.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>22377524.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>11525890.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>11509520.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>14097764.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>15016426.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>36082563.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>153083547.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>149500401.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>229471410.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>231090900.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>248688916.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>164196325.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>122163201.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>118803310.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>104750919.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>102615096.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>76375051.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>82856550.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>82566859.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>171299102.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>165769998.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>166857370.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>160476589.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>172120197.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>119871207.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>140754610.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>126181548.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>150354681.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-    </row>
-    <row r="53" spans="1:65">
+      <c r="BN52"/>
+    </row>
+    <row r="53" spans="1:66">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53">
+        <v>2839826.0</v>
+      </c>
+      <c r="C53">
         <v>2837981.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2839629.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>67238760.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>60400480.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>44037730.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>19326080.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>45484430.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>65094.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>66940.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>66465.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>68676.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>68513.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>65599.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>67682.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>82929.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>71917.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>72320.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-53890703.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>71188.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>70817.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>73161.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-50851301.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>-48746262.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>-55652893.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>-50416441.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>21700000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>29462.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>49700000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>13000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>64200000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>51000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>31200000.0</v>
       </c>
-      <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>4700000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>8500000.0</v>
       </c>
-      <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>10506319.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>884752.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>22006319.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1766224.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>27489954.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>4184608.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>25756319.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>6364690.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>18956319.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>7794897.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>23506320.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>5961312.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>13206319.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>35036839.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>35666438.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>5144562.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>19491262.0</v>
       </c>
-      <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-    </row>
-    <row r="54" spans="1:65">
+      <c r="BN53"/>
+    </row>
+    <row r="54" spans="1:66">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11119,816 +11235,829 @@
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
-    </row>
-    <row r="55" spans="1:65">
+      <c r="BN54"/>
+    </row>
+    <row r="55" spans="1:66">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>2056758862.0</v>
+      </c>
+      <c r="C55">
         <v>2042573362.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2056236608.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2081000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2074452675.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2060521040.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2095451602.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2136861442.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2112096212.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2163497830.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2156687895.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2270575012.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2267398168.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2149176919.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1982578564.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1830766725.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1224524972.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1159966892.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1036704159.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1076269664.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>967469781.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>916292923.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>827237179.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>873652680.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>857600285.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>889880446.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>854228765.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>793837933.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>796928379.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>818647029.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>851949796.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1035136850.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1034638260.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1042554666.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1042673806.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1045972580.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1057964876.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1070111114.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1073182119.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1117684852.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1146924255.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1183167667.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1189807687.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1176715718.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1199722535.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1113659785.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1132682876.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1211550580.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1253880501.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1209671050.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1213132533.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1210440541.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1265074061.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1300119249.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1263397731.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1251069283.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1236863552.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1103448889.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1091103072.0</v>
       </c>
-      <c r="BH55"/>
-      <c r="BI55">
+      <c r="BI55"/>
+      <c r="BJ55">
         <v>856354000.0</v>
       </c>
-      <c r="BJ55"/>
-      <c r="BK55">
+      <c r="BK55"/>
+      <c r="BL55">
         <v>4890266000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>4199977000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3549129000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:65">
+    <row r="56" spans="1:66">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>558051389.0</v>
+      </c>
+      <c r="C56">
         <v>475437981.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>501577218.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>506188000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>488578694.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>472039443.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>534447470.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>575456816.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>546444068.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>562418303.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>622722099.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>784175746.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>735937323.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>760919345.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>706664493.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>710332897.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>621222843.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>575636943.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>495193191.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>489070672.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>391122933.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>344991073.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>314160618.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>285627803.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>265899530.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>280010949.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>260754973.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>282079424.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>274800084.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>298648940.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>325242490.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>398554306.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>371340098.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>352108015.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>339479131.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>314465312.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>299320448.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>296566290.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>297030067.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>308404030.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>331546511.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>342793284.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>338195818.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>364379015.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>373498080.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>358713214.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>356679623.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>419765896.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>441253846.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>360101643.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>374931887.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>431934961.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>471502526.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>501915435.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>461743857.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>479983792.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>491631774.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>475375277.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>471254654.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
-    </row>
-    <row r="57" spans="1:65">
+      <c r="BN56"/>
+    </row>
+    <row r="57" spans="1:66">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>490367115.0</v>
+      </c>
+      <c r="C57">
         <v>455204727.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>433183328.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>566939000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>532148693.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>480507547.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>500895664.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>673176429.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>638865327.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>624449957.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>631680763.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>685925085.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>688625212.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>640931082.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>616933951.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>469744539.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>371391759.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>353550709.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>299692977.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>491813007.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>270395825.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>266617890.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>262691486.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>248271709.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>216110481.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>248270584.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>216602636.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>161505286.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>169302120.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>189992333.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>222796309.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>228011882.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>209487270.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>211207974.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>212589704.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>188921309.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>185815941.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>390884814.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>374836252.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>460256508.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>463587419.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>489755680.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>385091860.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>478832272.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>453682242.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>348824199.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>346795399.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>265230535.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>290274164.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>280267312.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>385559961.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>379093730.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>372168861.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>381555930.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>376625187.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>393209963.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>392945263.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>359769538.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>346084238.0</v>
       </c>
-      <c r="BH57"/>
-      <c r="BI57">
+      <c r="BI57"/>
+      <c r="BJ57">
         <v>353861300.0</v>
       </c>
-      <c r="BJ57"/>
-      <c r="BK57">
+      <c r="BK57"/>
+      <c r="BL57">
         <v>2359085000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1797859000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2338481000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:65">
+    <row r="58" spans="1:66">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>1162080077.0</v>
+      </c>
+      <c r="C58">
         <v>1148483630.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1175375000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1215000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1224597268.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1192382488.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1248196706.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1316204427.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1324662955.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1353863520.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1397760928.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1485279554.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1521753677.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1412231370.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1365057289.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1316827414.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>791596895.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>750699375.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>679815042.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>802023698.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>742090448.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>723791383.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>665488035.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>644758005.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>623413851.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>650421328.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>609035054.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>543539052.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>550464190.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>570118742.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>604121359.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>842601914.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>857474253.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>873074216.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>880350781.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>881336798.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>874569744.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>898712579.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>913968195.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>930254388.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>965681932.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1001636831.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1016251475.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>993304679.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1000567015.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>917816053.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>928824468.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>888451856.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>927841501.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>876607659.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>891105447.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>872242129.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>906152750.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>939613419.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>917337707.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>898605627.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>888310308.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>761752191.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>757363209.0</v>
       </c>
-      <c r="BH58"/>
-      <c r="BI58">
+      <c r="BI58"/>
+      <c r="BJ58">
         <v>700315000.0</v>
       </c>
-      <c r="BJ58"/>
-      <c r="BK58">
+      <c r="BK58"/>
+      <c r="BL58">
         <v>3763830000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3099452000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>4360950000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:65">
+    <row r="59" spans="1:66">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11952,245 +12081,249 @@
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
-    </row>
-    <row r="60" spans="1:65">
+      <c r="BN59"/>
+    </row>
+    <row r="60" spans="1:66">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>888418971.0</v>
+      </c>
+      <c r="C60">
         <v>887918527.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>875143326.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>860329000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>844131463.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>862359607.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>841403728.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>820775512.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>787527393.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>809732431.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>759021033.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>701535821.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>664763055.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>655857455.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>550362756.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>439706750.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>376352000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>377151742.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>345686255.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>283165576.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>241818896.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>212062475.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>184937635.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>252243192.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>256308678.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>259399734.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>266347977.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>268843040.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>263905530.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>265270923.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>264590665.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>207076523.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>192849716.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>186278548.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>179600284.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>182547272.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>200399234.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>188101917.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>174840361.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>181411861.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>174067908.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>172204630.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>162918743.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>191531554.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>205185762.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>200614494.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>207188013.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>326066130.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>328664237.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>335246920.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>323449074.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>338275253.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>358556670.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>359772318.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>344949248.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>351119749.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>346854737.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>341750934.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>333675830.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>156038600.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>155636800.0</v>
       </c>
-      <c r="BJ60"/>
-      <c r="BK60">
+      <c r="BK60"/>
+      <c r="BL60">
         <v>1126384000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1100525000000.0</v>
       </c>
-      <c r="BM60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:65">
+      <c r="BN60"/>
+    </row>
+    <row r="61" spans="1:66">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -12214,52 +12347,53 @@
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
-    </row>
-    <row r="62" spans="1:65">
+      <c r="BN61"/>
+    </row>
+    <row r="62" spans="1:66">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12283,50 +12417,51 @@
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
+      <c r="BN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12395,51 +12530,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>929770135.0</v>
       </c>
       <c r="C2">
         <v>1068940836.0</v>
       </c>
       <c r="D2">
         <v>1100952827.0</v>
       </c>
       <c r="E2">
         <v>923623100.0</v>
       </c>
       <c r="F2">
         <v>655508696.0</v>
       </c>
       <c r="G2">
         <v>504892363.0</v>
       </c>
       <c r="H2">
         <v>484564191.0</v>
       </c>
       <c r="I2">
         <v>598843000.0</v>
       </c>
@@ -12454,51 +12589,51 @@
       </c>
       <c r="M2">
         <v>573730500.0</v>
       </c>
       <c r="N2">
         <v>600992390.0</v>
       </c>
       <c r="O2">
         <v>714703117.0</v>
       </c>
       <c r="P2">
         <v>578999203.0</v>
       </c>
       <c r="Q2">
         <v>3749438000000.0</v>
       </c>
       <c r="R2">
         <v>3455803000000.0</v>
       </c>
       <c r="S2">
         <v>3114382000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>162082896.0</v>
       </c>
       <c r="C3">
         <v>4706236.0</v>
       </c>
       <c r="D3">
         <v>5480140.0</v>
       </c>
       <c r="E3">
         <v>4986805.0</v>
       </c>
       <c r="F3">
         <v>4252041.0</v>
       </c>
       <c r="G3">
         <v>3789246.0</v>
       </c>
       <c r="H3">
         <v>1003424.0</v>
       </c>
       <c r="I3">
         <v>1189192.0</v>
       </c>
@@ -12507,74 +12642,74 @@
       </c>
       <c r="K3">
         <v>3093618.0</v>
       </c>
       <c r="L3">
         <v>3155935.0</v>
       </c>
       <c r="M3">
         <v>3638590.0</v>
       </c>
       <c r="N3">
         <v>4193726.0</v>
       </c>
       <c r="O3">
         <v>3784933.0</v>
       </c>
       <c r="P3">
         <v>7079510.0</v>
       </c>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
         <v>41667117.0</v>
       </c>
       <c r="C5">
         <v>263543698.0</v>
       </c>
       <c r="D5">
         <v>477555332.0</v>
       </c>
       <c r="E5">
         <v>485542855.0</v>
       </c>
       <c r="F5">
         <v>304166718.0</v>
       </c>
       <c r="G5">
         <v>42938725.0</v>
       </c>
       <c r="H5">
         <v>55591474.0</v>
       </c>
       <c r="I5">
         <v>139809194.0</v>
       </c>
@@ -12583,51 +12718,51 @@
       </c>
       <c r="K5">
         <v>48480082.0</v>
       </c>
       <c r="L5">
         <v>9524571.0</v>
       </c>
       <c r="M5">
         <v>-60281340.0</v>
       </c>
       <c r="N5">
         <v>63374400.0</v>
       </c>
       <c r="O5">
         <v>65794174.0</v>
       </c>
       <c r="P5">
         <v>72424829.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>203750013.0</v>
       </c>
       <c r="C6">
         <v>268249934.0</v>
       </c>
       <c r="D6">
         <v>483035472.0</v>
       </c>
       <c r="E6">
         <v>490529660.0</v>
       </c>
       <c r="F6">
         <v>308418759.0</v>
       </c>
       <c r="G6">
         <v>46727971.0</v>
       </c>
       <c r="H6">
         <v>56594898.0</v>
       </c>
       <c r="I6">
         <v>140998386.0</v>
       </c>
@@ -12636,97 +12771,97 @@
       </c>
       <c r="K6">
         <v>51573700.0</v>
       </c>
       <c r="L6">
         <v>12680506.0</v>
       </c>
       <c r="M6">
         <v>-56642750.0</v>
       </c>
       <c r="N6">
         <v>67568126.0</v>
       </c>
       <c r="O6">
         <v>69579107.0</v>
       </c>
       <c r="P6">
         <v>79504339.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>95659717.0</v>
       </c>
       <c r="C9">
         <v>131191618.0</v>
       </c>
       <c r="D9">
         <v>392046029.0</v>
       </c>
       <c r="E9">
         <v>521904271.0</v>
       </c>
       <c r="F9">
         <v>366356778.0</v>
       </c>
       <c r="G9">
         <v>101515013.0</v>
       </c>
       <c r="H9">
         <v>107830761.0</v>
       </c>
       <c r="I9">
         <v>174214132.0</v>
       </c>
@@ -12735,51 +12870,51 @@
       </c>
       <c r="K9">
         <v>127910259.0</v>
       </c>
       <c r="L9">
         <v>127162871.0</v>
       </c>
       <c r="M9">
         <v>149889968.0</v>
       </c>
       <c r="N9">
         <v>176027190.0</v>
       </c>
       <c r="O9">
         <v>172268307.0</v>
       </c>
       <c r="P9">
         <v>152541557.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>74010894.0</v>
       </c>
       <c r="C10">
         <v>153740616.0</v>
       </c>
       <c r="D10">
         <v>373329489.0</v>
       </c>
       <c r="E10">
         <v>433061444.0</v>
       </c>
       <c r="F10">
         <v>246670880.0</v>
       </c>
       <c r="G10">
         <v>-24994708.0</v>
       </c>
       <c r="H10">
         <v>19014640.0</v>
       </c>
       <c r="I10">
         <v>93097403.0</v>
       </c>
@@ -12792,51 +12927,51 @@
       <c r="L10">
         <v>-31810872.0</v>
       </c>
       <c r="M10">
         <v>-100231239.0</v>
       </c>
       <c r="N10">
         <v>3758512.0</v>
       </c>
       <c r="O10">
         <v>23073014.0</v>
       </c>
       <c r="P10">
         <v>51270422.0</v>
       </c>
       <c r="Q10">
         <v>193539000000.0</v>
       </c>
       <c r="R10">
         <v>82094000000.0</v>
       </c>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
         <v>4395192.0</v>
       </c>
       <c r="C11">
         <v>14398767.0</v>
       </c>
       <c r="D11">
         <v>57705596.0</v>
       </c>
       <c r="E11">
         <v>91157937.0</v>
       </c>
       <c r="F11">
         <v>60486977.0</v>
       </c>
       <c r="G11">
         <v>12745356.0</v>
       </c>
       <c r="H11">
         <v>15120676.0</v>
       </c>
       <c r="I11">
         <v>25869745.0</v>
       </c>
@@ -12849,51 +12984,51 @@
       <c r="L11">
         <v>13522068.0</v>
       </c>
       <c r="M11">
         <v>16070708.0</v>
       </c>
       <c r="N11">
         <v>1684696.0</v>
       </c>
       <c r="O11">
         <v>10645279.0</v>
       </c>
       <c r="P11">
         <v>5688139.0</v>
       </c>
       <c r="Q11">
         <v>66163000000.0</v>
       </c>
       <c r="R11">
         <v>93440000000.0</v>
       </c>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>75615010.0</v>
       </c>
       <c r="C12">
         <v>109803082.0</v>
       </c>
       <c r="D12">
         <v>106107407.0</v>
       </c>
       <c r="E12">
         <v>52481411.0</v>
       </c>
       <c r="F12">
         <v>57495838.0</v>
       </c>
       <c r="G12">
         <v>43910233.0</v>
       </c>
       <c r="H12">
         <v>36576834.0</v>
       </c>
       <c r="I12">
         <v>46711791.0</v>
       </c>
@@ -12908,143 +13043,143 @@
       </c>
       <c r="M12">
         <v>39856905.0</v>
       </c>
       <c r="N12">
         <v>59615888.0</v>
       </c>
       <c r="O12">
         <v>42721160.0</v>
       </c>
       <c r="P12">
         <v>21154406.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13">
         <v>4382377.0</v>
       </c>
       <c r="C13">
         <v>46962570.0</v>
       </c>
       <c r="D13">
         <v>4812848.0</v>
       </c>
       <c r="E13">
         <v>39202550.0</v>
       </c>
       <c r="F13">
         <v>55711060.0</v>
       </c>
       <c r="G13">
         <v>40233320.0</v>
       </c>
       <c r="H13">
         <v>33588400.0</v>
       </c>
       <c r="I13">
         <v>43152320.0</v>
       </c>
       <c r="J13">
         <v>43046480.0</v>
       </c>
       <c r="K13">
         <v>27504490.0</v>
       </c>
       <c r="L13">
         <v>33490890.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>135678.0</v>
       </c>
       <c r="C14">
         <v>26664.0</v>
       </c>
       <c r="D14">
         <v>-26623336.0</v>
       </c>
       <c r="E14">
         <v>-71993581.0</v>
       </c>
       <c r="F14">
         <v>-38180036.0</v>
       </c>
       <c r="G14">
         <v>-23188491.0</v>
       </c>
       <c r="H14">
         <v>-21154266.0</v>
       </c>
       <c r="I14">
         <v>-16762228.0</v>
       </c>
       <c r="J14">
         <v>-17277259.0</v>
       </c>
       <c r="K14">
         <v>-15626437.0</v>
       </c>
       <c r="L14">
         <v>10637469.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14">
         <v>52000000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>69749715.0</v>
       </c>
       <c r="C15">
         <v>139368513.0</v>
       </c>
       <c r="D15">
         <v>289000557.0</v>
       </c>
       <c r="E15">
         <v>269909926.0</v>
       </c>
       <c r="F15">
         <v>148003867.0</v>
       </c>
       <c r="G15">
         <v>-37740064.0</v>
       </c>
       <c r="H15">
         <v>3893964.0</v>
       </c>
       <c r="I15">
         <v>65492582.0</v>
       </c>
@@ -13053,236 +13188,236 @@
       </c>
       <c r="K15">
         <v>12638184.0</v>
       </c>
       <c r="L15">
         <v>-38052166.0</v>
       </c>
       <c r="M15">
         <v>-113662230.0</v>
       </c>
       <c r="N15">
         <v>4606580.0</v>
       </c>
       <c r="O15">
         <v>13637610.0</v>
       </c>
       <c r="P15">
         <v>45582283.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>70616320.0</v>
       </c>
       <c r="C16">
         <v>139368510.0</v>
       </c>
       <c r="D16">
         <v>289000560.0</v>
       </c>
       <c r="E16">
         <v>269909930.0</v>
       </c>
       <c r="F16">
         <v>148003867.0</v>
       </c>
       <c r="G16">
         <v>-35659427.0</v>
       </c>
       <c r="H16">
         <v>7556445.0</v>
       </c>
       <c r="I16">
         <v>65492582.0</v>
       </c>
       <c r="J16">
         <v>5571770.0</v>
       </c>
       <c r="K16">
         <v>12638184.0</v>
       </c>
       <c r="L16">
         <v>-38052170.0</v>
       </c>
       <c r="M16"/>
       <c r="N16">
         <v>4607000.0</v>
       </c>
       <c r="O16">
         <v>13638000.0</v>
       </c>
       <c r="P16">
         <v>415740000000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
         <v>70480639.0</v>
       </c>
       <c r="C17">
         <v>139341849.0</v>
       </c>
       <c r="D17">
         <v>315623893.0</v>
       </c>
       <c r="E17">
         <v>341903507.0</v>
       </c>
       <c r="F17">
         <v>186183903.0</v>
       </c>
       <c r="G17">
         <v>-37740064.0</v>
       </c>
       <c r="H17">
         <v>3893964.0</v>
       </c>
       <c r="I17">
         <v>67227658.0</v>
       </c>
       <c r="J17">
         <v>3798762.0</v>
       </c>
       <c r="K17">
         <v>6902121.0</v>
       </c>
       <c r="L17">
         <v>-45332940.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-72172108.0</v>
       </c>
       <c r="C18">
         <v>-105244789.0</v>
       </c>
       <c r="D18">
         <v>-101294559.0</v>
       </c>
       <c r="E18">
         <v>-49885279.0</v>
       </c>
       <c r="F18">
         <v>-55711062.0</v>
       </c>
       <c r="G18">
         <v>-40233322.0</v>
       </c>
       <c r="H18">
         <v>-33588395.0</v>
       </c>
       <c r="I18">
         <v>-43152315.0</v>
       </c>
       <c r="J18">
         <v>-43941932.0</v>
       </c>
       <c r="K18">
         <v>-27945813.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>41667117.0</v>
       </c>
       <c r="C21">
         <v>73218703.0</v>
       </c>
       <c r="D21">
         <v>305627113.0</v>
       </c>
       <c r="E21">
         <v>395731649.0</v>
       </c>
       <c r="F21">
         <v>303502176.0</v>
       </c>
       <c r="G21">
         <v>42938725.0</v>
       </c>
       <c r="H21">
         <v>53547587.0</v>
       </c>
       <c r="I21">
         <v>136778003.0</v>
       </c>
@@ -13295,74 +13430,74 @@
       <c r="L21">
         <v>2759881.0</v>
       </c>
       <c r="M21">
         <v>-65760196.0</v>
       </c>
       <c r="N21">
         <v>55719916.0</v>
       </c>
       <c r="O21">
         <v>55958825.0</v>
       </c>
       <c r="P21">
         <v>72424828.0</v>
       </c>
       <c r="Q21">
         <v>315772000000.0</v>
       </c>
       <c r="R21">
         <v>491429000000.0</v>
       </c>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>983762735.0</v>
       </c>
       <c r="C23">
         <v>1126913751.0</v>
       </c>
       <c r="D23">
         <v>1187371743.0</v>
       </c>
       <c r="E23">
         <v>1051668480.0</v>
       </c>
       <c r="F23">
         <v>719483532.0</v>
       </c>
       <c r="G23">
         <v>560037311.0</v>
       </c>
       <c r="H23">
         <v>543849507.0</v>
       </c>
       <c r="I23">
         <v>682255826.0</v>
       </c>
@@ -13371,138 +13506,138 @@
       </c>
       <c r="K23">
         <v>549732524.0</v>
       </c>
       <c r="L23">
         <v>651757826.0</v>
       </c>
       <c r="M23">
         <v>721673282.0</v>
       </c>
       <c r="N23">
         <v>721299664.0</v>
       </c>
       <c r="O23">
         <v>831012599.0</v>
       </c>
       <c r="P23">
         <v>652036421.0</v>
       </c>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>6830525.0</v>
       </c>
       <c r="C25">
         <v>4706236.0</v>
       </c>
       <c r="D25">
         <v>5437142.0</v>
       </c>
       <c r="E25">
         <v>4986805.0</v>
       </c>
       <c r="F25">
         <v>4252041.0</v>
       </c>
       <c r="G25">
         <v>3789246.0</v>
       </c>
       <c r="H25">
         <v>1003424.0</v>
       </c>
       <c r="I25">
         <v>1189192.0</v>
       </c>
       <c r="J25">
         <v>1628696.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>1439018.0</v>
       </c>
       <c r="C27">
         <v>3372485.0</v>
       </c>
       <c r="D27">
         <v>40598912.0</v>
       </c>
       <c r="E27">
         <v>34340132.0</v>
       </c>
       <c r="F27">
         <v>12416648.0</v>
       </c>
       <c r="G27">
         <v>11502521.0</v>
       </c>
       <c r="H27">
         <v>13457989.0</v>
       </c>
       <c r="I27">
         <v>17807013.0</v>
       </c>
@@ -13511,51 +13646,51 @@
       </c>
       <c r="K27">
         <v>7972623.0</v>
       </c>
       <c r="L27">
         <v>14144753.0</v>
       </c>
       <c r="M27">
         <v>13338787.0</v>
       </c>
       <c r="N27">
         <v>44320479.0</v>
       </c>
       <c r="O27">
         <v>41002222.0</v>
       </c>
       <c r="P27">
         <v>79372411.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>24632998.0</v>
       </c>
       <c r="C28">
         <v>24249517.0</v>
       </c>
       <c r="D28">
         <v>32792355.0</v>
       </c>
       <c r="E28">
         <v>28615593.0</v>
       </c>
       <c r="F28">
         <v>16539601.0</v>
       </c>
       <c r="G28">
         <v>11526103.0</v>
       </c>
       <c r="H28">
         <v>15802406.0</v>
       </c>
       <c r="I28">
         <v>13972283.0</v>
       </c>
@@ -13568,96 +13703,96 @@
       <c r="L28">
         <v>15919070.0</v>
       </c>
       <c r="M28">
         <v>18922824.0</v>
       </c>
       <c r="N28">
         <v>20285895.0</v>
       </c>
       <c r="O28">
         <v>16138917.0</v>
       </c>
       <c r="P28">
         <v>696682000000.0</v>
       </c>
       <c r="Q28">
         <v>421209000000.0</v>
       </c>
       <c r="R28"/>
       <c r="S28">
         <v>590631000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>5378922.0</v>
       </c>
       <c r="C29">
         <v>14398770.0</v>
       </c>
       <c r="D29">
         <v>55867030.0</v>
       </c>
       <c r="E29">
         <v>91157940.0</v>
       </c>
       <c r="F29">
         <v>60486980.0</v>
       </c>
       <c r="G29">
         <v>12745360.0</v>
       </c>
       <c r="H29">
         <v>15120680.0</v>
       </c>
       <c r="I29">
         <v>25869750.0</v>
       </c>
       <c r="J29">
         <v>7054700.0</v>
       </c>
       <c r="K29">
         <v>6556840.0</v>
       </c>
       <c r="L29">
         <v>13522070.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>53992600.0</v>
       </c>
       <c r="C30">
         <v>57972915.0</v>
       </c>
       <c r="D30">
         <v>86418916.0</v>
       </c>
       <c r="E30">
         <v>128045380.0</v>
       </c>
       <c r="F30">
         <v>63974836.0</v>
       </c>
       <c r="G30">
         <v>55144948.0</v>
       </c>
       <c r="H30">
         <v>59285316.0</v>
       </c>
       <c r="I30">
         <v>83412827.0</v>
       </c>
@@ -13666,51 +13801,51 @@
       </c>
       <c r="K30">
         <v>86946808.0</v>
       </c>
       <c r="L30">
         <v>124334813.0</v>
       </c>
       <c r="M30">
         <v>147942782.0</v>
       </c>
       <c r="N30">
         <v>120307274.0</v>
       </c>
       <c r="O30">
         <v>116309482.0</v>
       </c>
       <c r="P30">
         <v>73037217.0</v>
       </c>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
         <v>32343777.0</v>
       </c>
       <c r="C31">
         <v>80521913.0</v>
       </c>
       <c r="D31">
         <v>67702376.0</v>
       </c>
       <c r="E31">
         <v>39202553.0</v>
       </c>
       <c r="F31">
         <v>-56831296.0</v>
       </c>
       <c r="G31">
         <v>-41296812.0</v>
       </c>
       <c r="H31">
         <v>-34532947.0</v>
       </c>
       <c r="I31">
         <v>-43680600.0</v>
       </c>
@@ -13719,51 +13854,51 @@
       </c>
       <c r="K31">
         <v>-28866285.0</v>
       </c>
       <c r="L31">
         <v>-36716638.0</v>
       </c>
       <c r="M31">
         <v>-34752594.0</v>
       </c>
       <c r="N31">
         <v>-51961404.0</v>
       </c>
       <c r="O31">
         <v>-32885811.0</v>
       </c>
       <c r="P31">
         <v>-21100868.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
         <v>1025429852.0</v>
       </c>
       <c r="C32">
         <v>1200132454.0</v>
       </c>
       <c r="D32">
         <v>1492998856.0</v>
       </c>
       <c r="E32">
         <v>1445527371.0</v>
       </c>
       <c r="F32">
         <v>1021865474.0</v>
       </c>
       <c r="G32">
         <v>606407376.0</v>
       </c>
       <c r="H32">
         <v>592394952.0</v>
       </c>
       <c r="I32">
         <v>773057131.0</v>
       </c>
@@ -13797,629 +13932,638 @@
       <c r="S32">
         <v>3235172000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ32"/>
+  <dimension ref="A1:BK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="2" spans="1:62">
+      <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>257855609.0</v>
+      </c>
+      <c r="C2">
         <v>209792028.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>217866592.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>239498000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>234607890.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>242029775.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>299757669.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>257871882.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>274387463.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>236923822.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>287621726.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>292001486.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>263414852.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>257914763.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>286712444.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>228926750.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>222355573.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>185628333.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>181762535.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>168099326.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>153287983.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>152358852.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>130583891.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>123725784.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>117383261.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>133199427.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>119960921.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>129005204.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>112847311.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>122750755.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>157411588.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>156276079.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>143195439.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>141959893.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>150004382.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>134141021.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>130866529.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>124326033.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>133422142.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>109707177.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>107534618.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>112121779.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>124291523.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>130147643.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>140166181.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>132817666.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>164566347.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>133507729.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>145365670.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>130290754.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>140204450.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>129567845.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>156457664.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>174762431.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>200622008.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>173275173.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>182248929.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>158557007.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>172203575.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>152598043.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>143368302.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>110829283.0</v>
       </c>
     </row>
-    <row r="3" spans="1:62">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>27458439.0</v>
+      </c>
+      <c r="C3">
         <v>779740.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>50403367.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>37582000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>983917.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>874947.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1710068.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>723256.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1481249.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>791663.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2566084.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>942148.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1290955.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>637955.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2110590.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>950520.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>996677.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>929018.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>660268.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1543497.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1045144.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1003132.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>653086.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2526643.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>343418.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>266099.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>188427.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>279084.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15573804.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>537511.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>145623.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>323157.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>346098.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>374314.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>27402.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>391322.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>649804.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>560168.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>685772.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>732818.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>854086.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>820942.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>678110.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>746965.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>907905.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>822955.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>903374.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>883487.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>868672.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>983057.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1011162.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1052156.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1092411.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1037997.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1908057.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3877493.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1214583.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2835216.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4730032.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1463088.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1656924.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>-770534.0</v>
       </c>
     </row>
-    <row r="4" spans="1:62">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -14438,430 +14582,437 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
-    </row>
-    <row r="5" spans="1:62">
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
+        <v>8727919.0</v>
+      </c>
+      <c r="C5">
         <v>30002507.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>25263751.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>17054277.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>24526578.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>38774542.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>67705118.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>45494235.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>69397880.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>80946465.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>97266558.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>83146513.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>136389032.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>160796227.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>141450037.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>139256749.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>123142713.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>81693356.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>116776512.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>79590326.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>56835619.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>50964261.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-7002305.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>10226544.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1629059.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>17320345.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7345156.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>17265208.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>18238018.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>12743092.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>48279232.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>36928416.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>28250119.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>26351427.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>10525657.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4949805.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>12579192.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>29210655.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6019160.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>15593073.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>10957875.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>17117351.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-29084879.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7060059.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>19580897.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>9822609.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-96929770.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9497346.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>9587201.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>18016148.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1026260.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>16194321.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>18911414.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>27242405.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3874361.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>14380270.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>25382078.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>12322116.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>20662173.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>18806003.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>19959809.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>12996844.0</v>
       </c>
     </row>
-    <row r="6" spans="1:62">
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>36186358.0</v>
+      </c>
+      <c r="C6">
         <v>30782247.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>75667118.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>54636277.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>25510495.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>39649489.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>69415186.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>46217491.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>70879129.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>81738128.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>99832642.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>84088661.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>137679987.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>161434182.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>143560627.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>140207269.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>124139390.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>82622374.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>117436780.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>81133823.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>57880763.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>51967393.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6349219.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12753187.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1285641.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>17586444.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7533583.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>17544292.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>33811822.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>13280603.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>48424855.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>37251573.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>28596217.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>26725741.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>10553059.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5341127.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13228996.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>29770823.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6704932.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>16325891.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>11811961.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>17938293.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-28406769.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7807024.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>20488802.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>10645564.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-96026396.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>10380833.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>10455873.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>18999205.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2037422.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>17246477.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>20003825.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>28280402.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5782418.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>18257763.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>26596661.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>15157332.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>25392205.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>20269091.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>21616733.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>12226310.0</v>
       </c>
     </row>
-    <row r="7" spans="1:62">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14880,54 +15031,55 @@
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
-    </row>
-    <row r="8" spans="1:62">
+      <c r="BK7"/>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14946,1622 +15098,1651 @@
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
-    </row>
-    <row r="9" spans="1:62">
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>25692452.0</v>
+      </c>
+      <c r="C9">
         <v>12863329.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38445996.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>30514000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>22261117.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7992492.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6854224.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>61740562.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>28816704.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>33780128.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>71781766.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>78409783.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>111906450.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>129948030.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>129726563.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>147951621.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>143152793.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>101073294.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>137286454.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>105111764.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>65427853.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>58530707.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>33660272.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>28329358.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10981302.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>28544081.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>29023059.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>27923579.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>28730252.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>22153871.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>34158580.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>48410121.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>49046707.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>42598724.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>39834758.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>36429188.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>30414597.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>44716485.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>31456870.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>36161142.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>26374459.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>33917788.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>32542990.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>28874070.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>35501930.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>30243881.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>21603996.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>43342710.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>42657504.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>42285758.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>37150855.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>47246033.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>53148456.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>38481846.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>31006578.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>51669622.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>47974880.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>41617227.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>43437810.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>41951570.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>38077795.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>29074382.0</v>
       </c>
     </row>
-    <row r="10" spans="1:62">
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>28774964.0</v>
+      </c>
+      <c r="C10">
         <v>14049405.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>32512168.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17553000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4835304.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20102984.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35813062.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>21755735.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>44145077.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>52301127.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>70994861.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>52653256.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>110574195.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>137268611.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>131510333.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>115801838.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>113853930.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>71895343.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>98191056.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>64167765.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>44186550.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>40125509.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-21798612.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-810501.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10539397.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8153802.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1588645.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8560869.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9470704.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2571712.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>37180525.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>25322647.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16326413.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>14267818.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-770717.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-12432636.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4316633.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>19740183.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4249550.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7490556.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2714362.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7503593.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-31071745.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-8321492.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8727718.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1145353.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-107327784.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-564826.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-499684.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8161055.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-13988980.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-4355366.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6300178.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>15802680.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-4601061.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8252424.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>12241794.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7179857.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10561413.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>13063531.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>17696385.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>9949093.0</v>
       </c>
     </row>
-    <row r="11" spans="1:62">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
+        <v>3729221.0</v>
+      </c>
+      <c r="C11">
         <v>-832873.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4262680.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3216000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1403901.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1276854.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8392261.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1080187.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3500324.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1700380.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8742477.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12529583.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>17292339.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>17302631.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>22559655.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>23709441.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>25695921.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>19192920.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>20730303.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>17146615.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11982549.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10627510.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8374200.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2365441.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3138143.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5143858.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4031108.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3603611.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4734081.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2751876.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2938382.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9203911.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6849804.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6877648.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2709593.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5442683.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-7647203.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6549628.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>828964.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1158265.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2827430.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1742181.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6373907.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1095125.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4749028.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1304008.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>11058891.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>817106.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1161758.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3032953.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-852153.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>146432.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1990847.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>399570.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1069627.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3253911.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4007473.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2314268.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-1720161.8</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>386307.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3663956.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3358038.0</v>
       </c>
     </row>
-    <row r="12" spans="1:62">
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>15397216.0</v>
+      </c>
+      <c r="C12">
         <v>15953102.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19772016.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18086000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19691274.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18671558.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>31892056.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23738500.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25527188.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>28645338.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>26271697.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>30493257.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>25814837.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23527616.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9939704.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14892374.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9288783.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9798013.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18585456.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15422561.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12649069.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10838752.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14796307.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11037045.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8910338.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9615419.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8967652.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8704339.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8767314.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10171380.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11098707.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11605769.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11923706.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12083609.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11296374.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>17382441.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8262559.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9470472.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10268710.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8102517.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8243513.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8406381.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1986866.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>15381551.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10853179.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10967962.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10398014.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>10062172.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>10086885.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9855093.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>15015240.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>20549687.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>12611236.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11439725.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>10383479.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>10005339.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12705126.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4955273.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>10207568.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7205560.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2263717.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3048448.0</v>
       </c>
     </row>
-    <row r="13" spans="1:62">
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13">
+        <v>1005604.0</v>
+      </c>
+      <c r="C13">
         <v>1096384.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1388121.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8071380.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5335250.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>13106180.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5253290.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2102630.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1118328.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1674327.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1335886.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>11527470.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>26121300.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>40974080.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>51388180.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1137890.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5040980.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>722295.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>17979750.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>482979.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>404610.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>291481.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>12512010.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10863590.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8102440.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8755290.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8967650.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7550090.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>832518.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1035519.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-    </row>
-    <row r="14" spans="1:62">
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>-88609.0</v>
+      </c>
+      <c r="C14">
         <v>-455783.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-39984.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>55001.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>72223.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2258.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24470.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-4119.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4055.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>977782.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-2878201.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-10793342.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-13929575.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-8963882.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-17656484.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-24460302.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-20912913.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-23911155.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-7540181.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-16439563.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-19560935.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-23188491.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-23348517.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-22122244.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-19940616.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-21154266.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-18544159.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-17441341.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-16742636.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-16762228.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-14541587.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1112800.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>479600.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>489100.0</v>
       </c>
-      <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-      <c r="BI14">
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>300.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:62">
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>24957134.0</v>
+      </c>
+      <c r="C15">
         <v>14426495.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>28209536.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>14385000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6294206.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>21452061.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>27423059.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>20700018.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>40640634.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>50604802.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>63230166.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>37245472.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>82488514.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>106036405.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>99986796.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>74435913.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>88158009.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>52702423.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>53549598.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>39480969.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>29086116.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>25887184.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-30286426.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1949669.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5219626.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1796294.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-3739203.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6060076.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5435328.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-199756.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>35244026.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>14974185.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8363797.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6910574.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-3969362.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-16971161.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>12248396.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>14263897.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3954035.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>7485747.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2037740.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>7068732.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-34989563.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-7326154.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5271755.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-1008204.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-117359161.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-972978.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1219734.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>5889643.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-11791680.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-4060316.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4678202.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15780374.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-5437557.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>5353113.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>8669479.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>5052575.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>12174766.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>12785023.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>14032136.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6590358.0</v>
       </c>
     </row>
-    <row r="16" spans="1:62">
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>28232540.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14637510.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6294210.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21452060.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3664870.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20700020.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>37245470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82488514.0</v>
       </c>
       <c r="N16">
         <v>82488514.0</v>
       </c>
       <c r="O16">
         <v>82488514.0</v>
       </c>
       <c r="P16">
+        <v>82488514.0</v>
+      </c>
+      <c r="Q16">
         <v>74435913.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>63697707.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>31789510.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>53549598.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39480969.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>29086116.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25887184.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-30286426.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1949669.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5219626.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1796294.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-3739203.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6060080.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5435328.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-199756.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>35244026.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>14974185.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-    </row>
-    <row r="17" spans="1:62">
+      <c r="BK16"/>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
+        <v>25045743.0</v>
+      </c>
+      <c r="C17">
         <v>14882278.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>28272528.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>6239205.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>21379838.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>27420801.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>20675548.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>40644753.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>50600747.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>62252384.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>40123673.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>93281856.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>119965980.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>108950678.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>91737128.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>88158009.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>52702423.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>77460753.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>47021150.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>32204001.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>29497999.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-30172812.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-3175942.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-7401254.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3009944.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-5619753.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4957258.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4736623.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-180164.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>34242143.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>16118736.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
-    </row>
-    <row r="18" spans="1:62">
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-14391612.0</v>
+      </c>
+      <c r="C18">
         <v>-14856718.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-18400021.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-18658774.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17742076.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-30579627.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-23285291.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-24408860.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-26971011.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-24935811.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-29269509.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-24601586.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-22487653.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9203059.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-27358699.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4247803.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9075718.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-17979750.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-14939582.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12244459.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-10547271.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-12512012.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-10863585.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-8102436.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8755289.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-8967652.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7550086.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-7934796.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-9135861.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
-    </row>
-    <row r="19" spans="1:62">
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16580,54 +16761,55 @@
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
-    </row>
-    <row r="20" spans="1:62">
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16646,242 +16828,246 @@
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-    </row>
-    <row r="21" spans="1:62">
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>5690748.0</v>
+      </c>
+      <c r="C21">
         <v>1036881.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>25263751.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17061000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-707388.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7204244.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6826243.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19818658.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>22904259.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>23669543.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>59996000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>64399091.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>84699236.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>160796227.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>141450037.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>115019215.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>118448077.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>81246533.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>116640609.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>79180694.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>56721638.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>50959235.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9031623.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10301799.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2001676.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>17033604.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7484742.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>16887460.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>17438051.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11737334.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>47399687.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>36229925.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>27699002.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>25449389.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9673240.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4138301.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>12046220.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>29081443.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4190561.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>14371634.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>10208327.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>13554724.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-29619202.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5888140.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>18108051.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8382892.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-98682389.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>8186659.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>8165764.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>16569770.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-2145671.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>14580381.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>17762329.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>25522877.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3874361.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>14380270.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>25382078.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>12322116.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>20662172.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>18806003.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>19959809.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>12996844.0</v>
       </c>
     </row>
-    <row r="22" spans="1:62">
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16900,242 +17086,246 @@
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
-    </row>
-    <row r="23" spans="1:62">
+      <c r="BK22"/>
+    </row>
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>277857313.0</v>
+      </c>
+      <c r="C23">
         <v>221618476.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>231048838.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>252950000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>257576395.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>242818023.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>299785650.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>299793786.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>287983534.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>247034407.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>299407491.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>306012178.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>290622066.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>291330008.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>336316856.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>262214425.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>247406633.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>205730566.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>202878183.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>194103743.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>162284827.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>160216779.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>142399312.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>143219906.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>129583676.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>144834417.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>145662563.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>140817828.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>124172063.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>133197053.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>189787442.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>168567271.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>164747079.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>159154034.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>180444578.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>166556455.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>149489821.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>140342201.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>161529548.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>131819706.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>123892917.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>132490353.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>186385538.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>153133573.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>157560060.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>154678655.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>217145350.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>168663780.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>179857410.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>156006742.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>179500976.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>162233497.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>191843790.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>187721401.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>233555924.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>211745222.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>200694551.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>185016902.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>192991486.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>175807553.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>155560027.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>127677355.0</v>
       </c>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17154,164 +17344,168 @@
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-    </row>
-    <row r="25" spans="1:62">
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>816353.0</v>
+      </c>
+      <c r="C25">
         <v>779740.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3897835.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>983917.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>874947.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1710068.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>723256.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1481249.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>791663.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2566084.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>942148.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1290955.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>637955.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2110590.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>950520.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>996677.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>929018.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>660268.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1543497.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1045144.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1003132.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>653086.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2526643.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-    </row>
-    <row r="26" spans="1:62">
+      <c r="BK25"/>
+    </row>
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -17330,1100 +17524,1119 @@
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-    </row>
-    <row r="27" spans="1:62">
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>93776.0</v>
+      </c>
+      <c r="C27">
         <v>56314.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1093417.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>54825.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>64545.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2867739.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>174659.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>230757.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>99330.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13786923.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>154363.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17585572.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>14591426.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>13036420.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>12736353.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3509236.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5058123.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4139849.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6087493.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>228056.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1961250.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5096412.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3202410.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1293302.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1910397.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5905601.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3243621.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2019367.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2289400.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5663968.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5325083.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3063349.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3754613.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7719568.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1236007.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2553066.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2460005.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1742648.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2328614.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1786054.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2115307.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>666741.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4023634.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5360759.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4093619.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>19445874.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>10536196.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>12794709.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>9453756.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>11320775.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>8450377.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>12368672.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>12180655.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>675271.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>27528917.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>17409614.0</v>
       </c>
     </row>
-    <row r="28" spans="1:62">
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>3888475.0</v>
+      </c>
+      <c r="C28">
         <v>4364778.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15770341.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12400960.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7199557.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5664439.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14608376.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1402035.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2930309.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5308797.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7670528.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15880772.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4447437.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6335950.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8433594.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8938609.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6120831.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5122559.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3194506.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5883790.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3495083.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3966222.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2498803.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3080909.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2614655.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3331736.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4760103.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3883609.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3743842.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3414852.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7192024.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2767092.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7167472.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2379879.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3321941.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4233464.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1492318.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2421850.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3748427.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2714452.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3078626.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2904950.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5074758.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3796970.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3401373.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3645969.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5299334.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4686271.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5103966.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3833253.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5162390.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4633277.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5691974.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4798254.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>67902874.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>31043944.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>26035200.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>26962700.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>20172300.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>22114868.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>22085100.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>16853300.0</v>
       </c>
     </row>
-    <row r="29" spans="1:62">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>3729221.0</v>
+      </c>
+      <c r="C29">
         <v>-832873.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5195279.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3272140.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1811640.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1276850.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8392260.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1080190.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3225939.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1700380.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8742477.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12529580.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17292340.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17302630.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>22559660.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23709440.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25695921.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19192920.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>20730300.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>17146615.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11982549.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10627510.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8374200.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2365440.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3138140.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5143860.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4031110.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3603610.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4734081.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2751876.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
-    </row>
-    <row r="30" spans="1:62">
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>20001704.0</v>
+      </c>
+      <c r="C30">
         <v>11826448.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13182245.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13453000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22968505.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>788248.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27981.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41921904.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13596071.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10110585.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11785765.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14010692.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27207214.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33415245.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>49604412.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>33287675.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25051060.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20102233.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21115648.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26004417.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8996844.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7857927.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11815421.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19494122.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12200415.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>11634990.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>25701642.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11812624.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11324752.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10446298.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>32375854.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12291192.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>21551640.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17194141.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>30440196.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>32415434.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>18623292.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>16016168.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>28107406.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>22112529.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16358299.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>20368574.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>62094015.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22985930.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>17393879.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>21860989.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>52579003.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>35156051.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>34491740.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>25715988.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>39296526.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>32665652.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>35386126.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>12958970.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>32933916.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>38470049.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>18445622.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>26459895.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>20787910.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>23209510.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>12191725.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>16848072.0</v>
       </c>
     </row>
-    <row r="31" spans="1:62">
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
+        <v>23084216.0</v>
+      </c>
+      <c r="C31">
         <v>13012524.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>7248417.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>491963.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5542692.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>12898740.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>28986819.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1937077.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>21240818.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>28872405.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>12134461.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-11745835.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>26121304.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-23289364.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-9939704.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1137892.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4594147.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-9351190.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-18449553.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-15012929.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-12535088.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-10833726.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-12766989.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11112300.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-8537721.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-9617147.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-9073387.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8326591.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-7967347.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-9165622.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-10219162.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10907278.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11372589.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-11181571.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-10443957.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-16570937.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-7729587.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-9341260.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-8440111.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-6881078.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7493965.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-6181520.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1452543.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-14209632.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-9380333.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-9534915.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-7026128.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-8751485.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-8665448.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-8408715.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-11843309.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-18935747.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-11462151.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-9720197.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-8475422.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-6127846.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-13140284.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-6086087.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-10100759.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-5742472.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2263424.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3047751.0</v>
       </c>
     </row>
-    <row r="32" spans="1:62">
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>283548061.0</v>
+      </c>
+      <c r="C32">
         <v>222655357.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>256312589.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>270011000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>256869007.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>250022267.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>306611893.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>319612444.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>303204167.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>270703950.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>359403492.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>370411269.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>375321302.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>387862793.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>416439007.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>376878371.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>365508366.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>286701627.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>319048989.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>273211090.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>218715836.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>210889559.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>164244163.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>152055142.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>128364563.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>161743508.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>148983980.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>156928783.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>141577563.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>144904626.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>191570168.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>204686200.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>192242146.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>184558617.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>189839140.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>170570209.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>161281126.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>169042518.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>164879012.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>145868319.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>133909077.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>146039567.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>156834513.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>159021713.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>175668111.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>163061547.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>186170343.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>176850439.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>188023174.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>172576512.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>177355305.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>176813878.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>209606120.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>213244277.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>231628586.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>224944795.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>230223809.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>200174234.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>215641385.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>194549613.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>181446097.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>139903665.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -18494,51 +18707,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>164481908.0</v>
       </c>
       <c r="C2">
         <v>188576976.0</v>
       </c>
       <c r="D2">
         <v>221566137.0</v>
       </c>
       <c r="E2">
         <v>237220441.0</v>
       </c>
       <c r="F2">
         <v>109212396.0</v>
       </c>
       <c r="G2">
         <v>101923463.0</v>
       </c>
       <c r="H2">
         <v>144052684.0</v>
       </c>
       <c r="I2">
         <v>140690492.0</v>
       </c>
@@ -18547,51 +18760,51 @@
       </c>
       <c r="K2">
         <v>112355914.0</v>
       </c>
       <c r="L2">
         <v>104305096.0</v>
       </c>
       <c r="M2">
         <v>90067977.0</v>
       </c>
       <c r="N2">
         <v>108453574.0</v>
       </c>
       <c r="O2">
         <v>184017455.0</v>
       </c>
       <c r="P2">
         <v>47807505.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>128698842</v>
       </c>
       <c r="C3">
         <v>282133452</v>
       </c>
       <c r="D3">
         <v>434776479</v>
       </c>
       <c r="E3">
         <v>361499536</v>
       </c>
       <c r="F3">
         <v>82942039</v>
       </c>
       <c r="G3">
         <v>71145006</v>
       </c>
       <c r="H3">
         <v>46269675</v>
       </c>
       <c r="I3">
         <v>34246339</v>
       </c>
@@ -18606,97 +18819,97 @@
       </c>
       <c r="M3">
         <v>128542477</v>
       </c>
       <c r="N3">
         <v>123722174</v>
       </c>
       <c r="O3">
         <v>213096738</v>
       </c>
       <c r="P3">
         <v>177283521.69</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>38003691.0</v>
       </c>
       <c r="C6">
         <v>-18258800.0</v>
       </c>
       <c r="D6">
         <v>-32989161.0</v>
       </c>
       <c r="E6">
         <v>-15654304.0</v>
       </c>
       <c r="F6">
         <v>128008045.0</v>
       </c>
       <c r="G6">
         <v>7288933.0</v>
       </c>
       <c r="H6">
         <v>-42129221.0</v>
       </c>
       <c r="I6">
         <v>3362192.0</v>
       </c>
@@ -18705,358 +18918,358 @@
       </c>
       <c r="K6">
         <v>-30642723.0</v>
       </c>
       <c r="L6">
         <v>8050818.0</v>
       </c>
       <c r="M6">
         <v>14237119.0</v>
       </c>
       <c r="N6">
         <v>-18385597.0</v>
       </c>
       <c r="O6">
         <v>-75563881.0</v>
       </c>
       <c r="P6">
         <v>136413663.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
         <v>-160857100.0</v>
       </c>
       <c r="C7">
         <v>-137433100.0</v>
       </c>
       <c r="D7">
         <v>-185836910.0</v>
       </c>
       <c r="E7">
         <v>-147978540.0</v>
       </c>
       <c r="F7">
         <v>-120219630.0</v>
       </c>
       <c r="G7">
         <v>-106932810.0</v>
       </c>
       <c r="H7">
         <v>-101386080.0</v>
       </c>
       <c r="I7">
         <v>-106720030.0</v>
       </c>
       <c r="J7">
         <v>-102170450.0</v>
       </c>
       <c r="K7">
         <v>-90578330.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>112848867.0</v>
       </c>
       <c r="G12">
         <v>56931848.0</v>
       </c>
       <c r="H12">
         <v>-6967456.0</v>
       </c>
       <c r="I12">
         <v>27429275.0</v>
       </c>
       <c r="J12">
         <v>49050987.0</v>
       </c>
       <c r="K12">
         <v>4289540.0</v>
       </c>
       <c r="L12">
         <v>95975358.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>162082896.0</v>
       </c>
       <c r="C14">
         <v>3390633973272.0</v>
       </c>
       <c r="D14">
         <v>174565243.0</v>
       </c>
       <c r="E14">
         <v>4986805.0</v>
       </c>
       <c r="F14">
         <v>97383861.0</v>
       </c>
       <c r="G14">
         <v>107201225.0</v>
       </c>
       <c r="H14">
         <v>59110404.0</v>
       </c>
       <c r="I14">
         <v>1189192.0</v>
       </c>
       <c r="J14">
         <v>1628696.0</v>
       </c>
       <c r="K14">
         <v>3093618.0</v>
       </c>
       <c r="L14">
         <v>3155935.0</v>
       </c>
       <c r="M14">
         <v>3638590.0</v>
       </c>
       <c r="N14">
         <v>4193726.0</v>
       </c>
       <c r="O14">
         <v>3784933.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>24693200.0</v>
       </c>
       <c r="C15">
         <v>50000025.0</v>
       </c>
       <c r="D15">
         <v>97100000.0</v>
       </c>
       <c r="E15">
         <v>66504624.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>2522791.0</v>
       </c>
       <c r="H15">
         <v>6907031.0</v>
       </c>
       <c r="I15">
         <v>6907031.0</v>
       </c>
       <c r="J15">
         <v>6907031.0</v>
       </c>
       <c r="K15">
         <v>6907031.0</v>
       </c>
       <c r="L15"/>
       <c r="M15">
         <v>1151645.0</v>
       </c>
       <c r="N15">
         <v>3409244.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>202485599.0</v>
       </c>
       <c r="C16">
         <v>170318176.0</v>
       </c>
       <c r="D16">
         <v>188576976.0</v>
       </c>
       <c r="E16">
         <v>221566137.0</v>
       </c>
       <c r="F16">
         <v>237220441.0</v>
       </c>
       <c r="G16">
         <v>109212396.0</v>
       </c>
       <c r="H16">
         <v>101923463.0</v>
       </c>
       <c r="I16">
         <v>144052684.0</v>
       </c>
@@ -19067,74 +19280,74 @@
         <v>81713191.0</v>
       </c>
       <c r="L16">
         <v>112355914.0</v>
       </c>
       <c r="M16">
         <v>104305096.0</v>
       </c>
       <c r="N16">
         <v>90067977.0</v>
       </c>
       <c r="O16">
         <v>108453574.0</v>
       </c>
       <c r="P16">
         <v>184221168.0</v>
       </c>
       <c r="Q16">
         <v>47807505.62</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>152660176.0</v>
       </c>
       <c r="C18">
         <v>75879432.0</v>
       </c>
       <c r="D18">
         <v>-47474262.0</v>
       </c>
       <c r="E18">
         <v>-86602805.0</v>
       </c>
       <c r="F18">
         <v>281616978.0</v>
       </c>
       <c r="G18">
         <v>61203529.0</v>
       </c>
       <c r="H18">
         <v>13845170.0</v>
       </c>
       <c r="I18">
         <v>-33057147.0</v>
       </c>
@@ -19143,164 +19356,164 @@
       </c>
       <c r="K18">
         <v>-48731708.0</v>
       </c>
       <c r="L18">
         <v>-120087728.0</v>
       </c>
       <c r="M18">
         <v>-124903887.0</v>
       </c>
       <c r="N18">
         <v>-119528448.0</v>
       </c>
       <c r="O18">
         <v>-209311805.0</v>
       </c>
       <c r="P18">
         <v>-160936041.69</v>
       </c>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19">
         <v>-2849215.0</v>
       </c>
       <c r="C19">
         <v>-109663024.0</v>
       </c>
       <c r="D19">
         <v>-268709069.0</v>
       </c>
       <c r="E19">
         <v>-877107047.0</v>
       </c>
       <c r="F19">
         <v>24572.0</v>
       </c>
       <c r="G19">
         <v>-121232.0</v>
       </c>
       <c r="H19">
         <v>-47000000.0</v>
       </c>
       <c r="I19">
         <v>-13000000.0</v>
       </c>
       <c r="J19">
         <v>8459853.0</v>
       </c>
       <c r="K19">
         <v>17027488.0</v>
       </c>
       <c r="L19">
         <v>-8596533.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>15869437.0</v>
       </c>
       <c r="C21">
         <v>-46816670.0</v>
       </c>
       <c r="D21">
         <v>101139447.0</v>
       </c>
       <c r="E21">
         <v>527268830.0</v>
       </c>
       <c r="F21">
         <v>-106846965.0</v>
       </c>
       <c r="G21">
         <v>-18217837.0</v>
       </c>
       <c r="H21">
         <v>26500144.0</v>
       </c>
       <c r="I21">
         <v>-41485417.0</v>
       </c>
       <c r="J21">
         <v>-24281084.0</v>
       </c>
       <c r="K21">
         <v>-70453623.0</v>
       </c>
       <c r="L21">
         <v>-32049430.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
         <v>69749715.0</v>
       </c>
       <c r="C22">
         <v>2208277138260.0</v>
       </c>
       <c r="D22">
         <v>289000557.0</v>
       </c>
       <c r="E22">
         <v>269909926.0</v>
       </c>
       <c r="F22">
         <v>148003867.0</v>
       </c>
       <c r="G22">
         <v>-35659427.0</v>
       </c>
       <c r="H22">
         <v>7556445.0</v>
       </c>
       <c r="I22">
         <v>65492582.0</v>
       </c>
@@ -19309,51 +19522,51 @@
       </c>
       <c r="K22">
         <v>12638184.0</v>
       </c>
       <c r="L22">
         <v>-38052166.0</v>
       </c>
       <c r="M22">
         <v>-113662230.0</v>
       </c>
       <c r="N22">
         <v>4606580.0</v>
       </c>
       <c r="O22">
         <v>13637610.0</v>
       </c>
       <c r="P22">
         <v>45582283.0</v>
       </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>-47890802.0</v>
       </c>
       <c r="C23">
         <v>-165436544.0</v>
       </c>
       <c r="D23">
         <v>-86534995.0</v>
       </c>
       <c r="E23">
         <v>-769081.0</v>
       </c>
       <c r="F23">
         <v>-83970252.0</v>
       </c>
       <c r="G23">
         <v>-36309438.0</v>
       </c>
       <c r="H23">
         <v>781305.0</v>
       </c>
       <c r="I23">
         <v>-52269135.0</v>
       </c>
@@ -19368,51 +19581,51 @@
       </c>
       <c r="M23">
         <v>-83012635.0</v>
       </c>
       <c r="N23">
         <v>-10333362.0</v>
       </c>
       <c r="O23">
         <v>-51942600.0</v>
       </c>
       <c r="P23">
         <v>-39246507.0</v>
       </c>
       <c r="Q23">
         <v>197251000000.0</v>
       </c>
       <c r="R23">
         <v>370769000000.0</v>
       </c>
       <c r="S23">
         <v>153869000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24">
         <v>11312460.0</v>
       </c>
       <c r="C24">
         <v>175558790.0</v>
       </c>
       <c r="D24">
         <v>162836454.0</v>
       </c>
       <c r="E24">
         <v>27933634.0</v>
       </c>
       <c r="F24">
         <v>2372579.0</v>
       </c>
       <c r="G24">
         <v>8735614.0</v>
       </c>
       <c r="H24">
         <v>4667410.0</v>
       </c>
       <c r="I24">
         <v>18480911.0</v>
       </c>
@@ -19421,51 +19634,51 @@
       </c>
       <c r="K24">
         <v>18106979.0</v>
       </c>
       <c r="L24">
         <v>-7990798.0</v>
       </c>
       <c r="M24">
         <v>42412122.0</v>
       </c>
       <c r="N24">
         <v>41509880.0</v>
       </c>
       <c r="O24">
         <v>20351444.0</v>
       </c>
       <c r="P24">
         <v>-19602844.81</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
         <v>49526408.0</v>
       </c>
       <c r="C25">
         <v>358012884.0</v>
       </c>
       <c r="D25">
         <v>-76263583.0</v>
       </c>
       <c r="E25">
         <v>-274896731.0</v>
       </c>
       <c r="F25">
         <v>119171289.0</v>
       </c>
       <c r="G25">
         <v>60806737.0</v>
       </c>
       <c r="H25">
         <v>-6552004.0</v>
       </c>
       <c r="I25">
         <v>-66681774.0</v>
       </c>
@@ -19474,101 +19687,101 @@
       </c>
       <c r="K25">
         <v>-15731802.0</v>
       </c>
       <c r="L25">
         <v>34896231.0</v>
       </c>
       <c r="M25">
         <v>110023640.0</v>
       </c>
       <c r="N25">
         <v>-8800306.0</v>
       </c>
       <c r="O25">
         <v>-17422543.0</v>
       </c>
       <c r="P25">
         <v>-45582283.22</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>594310.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>-56909315.0</v>
       </c>
       <c r="C28">
         <v>-262253239.0</v>
       </c>
       <c r="D28">
         <v>-153254348.0</v>
       </c>
       <c r="E28">
         <v>368329413.0</v>
       </c>
       <c r="F28">
         <v>-155517217.0</v>
       </c>
       <c r="G28">
         <v>-62050066.0</v>
       </c>
       <c r="H28">
         <v>-14625582.0</v>
       </c>
       <c r="I28">
         <v>-83346744.0</v>
       </c>
@@ -19583,51 +19796,51 @@
       </c>
       <c r="M28">
         <v>-4329775.0</v>
       </c>
       <c r="N28">
         <v>-31910921.0</v>
       </c>
       <c r="O28">
         <v>6681209.0</v>
       </c>
       <c r="P28">
         <v>387560414.0</v>
       </c>
       <c r="Q28">
         <v>197251000000.0</v>
       </c>
       <c r="R28">
         <v>370769000000.0</v>
       </c>
       <c r="S28">
         <v>153869000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>281359019.0</v>
       </c>
       <c r="C29">
         <v>358012884.0</v>
       </c>
       <c r="D29">
         <v>387302217.0</v>
       </c>
       <c r="E29">
         <v>274896731.0</v>
       </c>
       <c r="F29">
         <v>364559017.0</v>
       </c>
       <c r="G29">
         <v>132348535.0</v>
       </c>
       <c r="H29">
         <v>60114845.0</v>
       </c>
       <c r="I29">
         <v>1189192.0</v>
       </c>
@@ -19640,51 +19853,51 @@
       <c r="L29">
         <v>3155935.0</v>
       </c>
       <c r="M29">
         <v>3638590.0</v>
       </c>
       <c r="N29">
         <v>4193726.0</v>
       </c>
       <c r="O29">
         <v>3784933.0</v>
       </c>
       <c r="P29">
         <v>16347480.0</v>
       </c>
       <c r="Q29">
         <v>612476000000.0</v>
       </c>
       <c r="R29">
         <v>678998000000.0</v>
       </c>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>-191875356.0</v>
       </c>
       <c r="C30">
         <v>-109663024.0</v>
       </c>
       <c r="D30">
         <v>-268709069.0</v>
       </c>
       <c r="E30">
         <v>-877107047.0</v>
       </c>
       <c r="F30">
         <v>-80544888.0</v>
       </c>
       <c r="G30">
         <v>-62530624.0</v>
       </c>
       <c r="H30">
         <v>-88304040.0</v>
       </c>
       <c r="I30">
         <v>-47198560.0</v>
       </c>
@@ -19712,650 +19925,659 @@
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM30"/>
+  <dimension ref="A1:BN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>17</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>185770670.0</v>
+      </c>
+      <c r="C2">
         <v>199529346.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>180374087.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>150996000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>147982568.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>170318176.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>141534774.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>153976087.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>169724068.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>188576976.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>230604772.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>208391025.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>266234347.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>221566137.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>325835769.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>291753960.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>279245279.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>-1264466.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>238314637.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>156189413.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>117326710.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>109212396.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>82249587.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>63578259.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108823100.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>101923463.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>87751548.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>122281756.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>78464223.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>144153531.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>100310303.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>107207343.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>114832582.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>140690492.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>107044749.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>98714491.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>101093938.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>81713191.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>111898591.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>104692252.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>124397359.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>112355914.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>105639371.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>87077099.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>115506115.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>104305096.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>118454846.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>106756678.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>76984270.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>90067977.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>88020400.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>95710962.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>134926115.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>108453574.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>107261607.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>134570685.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>152724872.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>184017455.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>94706809.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>92203676.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>39059077.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>48163608.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-    </row>
-    <row r="3" spans="1:65">
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>8302925</v>
+      </c>
+      <c r="C3">
         <v>29014501</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27592847</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15272869</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21208922</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>67028448</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>61824202</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>40395052</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>60429627</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>119484571</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>171927237</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>72106765</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>148269719</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41419957</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>147951506</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>125648711</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>28606823</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>59292496</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>60090349</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3951213</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8486647</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10413830</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>46884293</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16936383</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5661168</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1663162</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>28788599</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4654486</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7661460</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5165130</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1335600</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14751250</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3053553</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>15105936</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>30247484</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5998323</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2920422</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>12698848</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>14275450</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>39059741</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7644975</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>12003810</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>71370766</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16474292</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4976870</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>30421735</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>16337283</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>46655238</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>16905248</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>73287923</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>42540051</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>17651531</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>36735233</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>26795359</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>106898313</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>33839587</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>30699730</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>41659108</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>36597452.69</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>96888996</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>39046783</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4750290</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20377,54 +20599,55 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20446,358 +20669,363 @@
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>28408971.0</v>
+      </c>
+      <c r="C6">
         <v>-13758676.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>22111511.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>29558000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6837435.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22335608.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>28783402.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-12441313.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-15747981.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-18852908.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-42027796.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>22213747.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-57843322.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>44668210.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-104269632.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>34081809.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12508681.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>280509745.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1094196.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>82125224.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>38862703.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8114314.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>26962809.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>18671328.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-45244841.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6899637.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>14171915.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-34530208.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>43817533.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-65689308.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>43742381.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6897040.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7625239.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-25857910.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>33645743.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>8330258.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2379447.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>19380747.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-30185400.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7206339.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-19705107.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>12041445.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6716543.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>18562272.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-28429016.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>11201019.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-14149750.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>11698168.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>29772408.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-13083707.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2047577.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-7690562.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-39215153.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>26472541.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1191967.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-27309078.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-18154187.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-31292583.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>89514359.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2503133.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>53144599.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-9104531.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
-    </row>
-    <row r="7" spans="1:65">
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-160857100.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-122522400.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-84920360.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-44583540.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-137433100.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-149352860.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-144993730.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-100685420.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-43477170.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-147978540.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-113255510.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-80590500.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-32465820.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-120219630.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-93601250.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-63019890.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-32263740.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-106932810.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-82639880.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-57074970.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-22752560.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-101386080.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20819,54 +21047,55 @@
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -20888,54 +21117,55 @@
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-    </row>
-    <row r="10" spans="1:65">
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -20957,69 +21187,68 @@
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -21033,196 +21262,200 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-    </row>
-    <row r="12" spans="1:65">
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>13846404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76445197.0</v>
       </c>
       <c r="O12">
         <v>-76445197.0</v>
       </c>
       <c r="P12">
+        <v>-76445197.0</v>
+      </c>
+      <c r="Q12">
         <v>85716836.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-45996944.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9193860.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>92779402.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16283134.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7434662.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-3648331.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>64682972.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-639771.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-1780999.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-5330354.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>34042362.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-7471102.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-13691339.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-19847377.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>35325021.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1126101.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-    </row>
-    <row r="13" spans="1:65">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -21244,555 +21477,565 @@
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>-37683254.0</v>
+      </c>
+      <c r="C14">
         <v>37367376.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>50403367.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37582000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>606084583223.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>631727566792.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1269016547330.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>608026066153.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>48452504.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>41545872.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>51420804.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>49410000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>46678396.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>39173367.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2110590.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>950520.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>996677.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>929018.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>660268.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1543497.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1045144.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1003132.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>49761431.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2526643.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17237389.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>266099.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>188427.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>279084.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>15573804.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>537511.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>145623.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>323157.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>346098.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>374314.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>27402.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>391322.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>649804.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>560168.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>685772.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>732818.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>854086.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>820942.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>678110.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>746965.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>907905.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>822955.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>94995933.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>883487.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>868672.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>983057.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1011162.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1052156.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1092411.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1037997.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>35922285.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>32376554.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>15500000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>96464.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>27640.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>25000000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>64.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>50000030.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>50000025.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>1596946.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84403053.0</v>
       </c>
       <c r="N15">
         <v>84403053.0</v>
       </c>
       <c r="O15">
+        <v>84403053.0</v>
+      </c>
+      <c r="P15">
         <v>79665.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59424959.0</v>
       </c>
       <c r="R15">
         <v>59424959.0</v>
       </c>
       <c r="S15">
         <v>59424959.0</v>
       </c>
       <c r="T15">
         <v>59424959.0</v>
       </c>
-      <c r="U15"/>
+      <c r="U15">
+        <v>59424959.0</v>
+      </c>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>25001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2547792.0</v>
       </c>
       <c r="Y15">
         <v>2547792.0</v>
       </c>
       <c r="Z15">
         <v>2547792.0</v>
       </c>
       <c r="AA15">
+        <v>2547792.0</v>
+      </c>
+      <c r="AB15">
         <v>8.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6907027.0</v>
       </c>
       <c r="AD15">
         <v>6907027.0</v>
       </c>
       <c r="AE15">
         <v>6907027.0</v>
       </c>
       <c r="AF15">
         <v>6907027.0</v>
       </c>
-      <c r="AG15"/>
+      <c r="AG15">
+        <v>6907027.0</v>
+      </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>1151600.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1151645.0</v>
       </c>
-      <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>333823.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3075421.0</v>
       </c>
-      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>214179641.0</v>
+      </c>
+      <c r="C16">
         <v>185770670.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>202485599.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>180554000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>154820003.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>147982568.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>170318176.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>141534774.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>153976087.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>169724068.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>188576976.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>230604772.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>208391025.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>266234347.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>221566137.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>325835769.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>291753960.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>279245279.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>237220441.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>238314637.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>156189413.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>117326710.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>109212396.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>82249587.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>63578259.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>108823100.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>101923463.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>87751548.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>122281756.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>78464223.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>144052684.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>100310303.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>107207343.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>114832582.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>140690492.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>107044749.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>98714491.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>101093938.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>81713191.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>111898591.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>104692252.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>124397359.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>112355914.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>105639371.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>87077099.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>115506115.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>104305096.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>118454846.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>106756678.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>76984270.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>90067977.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>88020400.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>95710962.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>134926115.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>108453574.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>107261607.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>134570685.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>152724872.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>184221168.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>94706809.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>92203676.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>39059077.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>48163608.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21814,370 +22057,375 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>16153962.0</v>
+      </c>
+      <c r="C18">
         <v>48745202.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>88328090.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4138030.5</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>11133474.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>28627073.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>99669062.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8143913.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5954982.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-25978561.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-32406200.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-37937509.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8462896.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>64616448.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-45854120.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-50262278.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>60547863.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-58363478.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-59430081.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2407716.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7441503.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9410698.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>40248072.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-14409740.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>6608780.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1397063.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-28600172.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4375402.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1694755.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-4627619.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1189977.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-14428093.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-2707455.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-14731622.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-30220082.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5607000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2270618.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-12138680.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-13589678.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-38326923.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-6790889.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-11182868.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-70692656.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-15727327.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-4068965.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-29598780.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>37400941.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-45771751.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-16036576.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-72304866.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-41528889.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-16599375.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-35642822.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-25757362.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>31674199.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-64553796.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-13615645.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-33267896.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-29573516.69</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-80429060.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-36202938.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-15086630.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-11733801.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-65921049.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-23338928.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>17971266.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4122682.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-108418044.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-131227758.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>30974262.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-127082718.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-41372855.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-244967821.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-419986571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13429.0</v>
       </c>
       <c r="R19">
         <v>-13429.0</v>
       </c>
       <c r="S19">
-        <v>-10038.0</v>
+        <v>-13429.0</v>
       </c>
       <c r="T19">
         <v>-10038.0</v>
       </c>
       <c r="U19">
+        <v>-10038.0</v>
+      </c>
+      <c r="V19">
         <v>46730.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-12120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-121232.0</v>
       </c>
       <c r="X19">
         <v>-121232.0</v>
       </c>
       <c r="Y19">
         <v>-121232.0</v>
       </c>
       <c r="Z19">
+        <v>-121232.0</v>
+      </c>
+      <c r="AA19">
         <v>-2863.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-38332479.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-25207362.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>42849999.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-41670164.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>51200000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-13200000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22199,947 +22447,963 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-7938594.0</v>
+      </c>
+      <c r="C21">
         <v>-35991601.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-21978926.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>26492819.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-27192338.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-47627205.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-65357638.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21271741.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>49362701.0</v>
       </c>
       <c r="O21">
         <v>49362701.0</v>
       </c>
       <c r="P21">
+        <v>49362701.0</v>
+      </c>
+      <c r="Q21">
         <v>418919021.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>42806601.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>37392568.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-82823445.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1882005.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13305464.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8836051.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9590773.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>29678483.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-45654073.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7348526.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>33656771.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3868670.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>13054797.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-16342754.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-17131108.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-17408814.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>24957134.0</v>
+      </c>
+      <c r="C22">
         <v>14426495.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>28209536.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14385000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>103769862971.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>350654197324.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>433207547634.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>326700543178.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>40640634.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>50604802.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>63230166.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>37245472.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>82488514.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>106036405.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>99986796.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>74435913.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>88158009.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>31789510.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>53549598.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>39480969.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>29086116.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>25887184.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-30286426.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1949669.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-5219626.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1796294.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-3739203.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6060076.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5435328.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-199756.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>35244026.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>14974185.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8363797.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6910574.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-3969362.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-16971161.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>12248396.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>14263897.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-3954035.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7485747.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2037740.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7068732.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-34989563.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-7326154.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5271755.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-1008204.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-117359161.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-972978.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1219734.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5889643.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-11791680.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-4060316.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4678202.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15780374.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-5437557.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>5353113.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>8669479.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5052575.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>12174766.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>12785023.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>14032136.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6590358.0</v>
       </c>
-      <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>4211500.0</v>
+      </c>
+      <c r="C23">
         <v>-25822608.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-38872602.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3758640.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-17297895.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-22387396.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-55961172.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-19780255.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-99667182.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>36660450.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-37393713.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-44257825.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-39563513.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12032089.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2524522.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-15838206.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-8850941.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3255461.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-9860408.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-9726175.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-7604748.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-27906146.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-8462927.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>20230370.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2193418.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-6716598.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>32793785.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-22813708.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1111021.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-33052358.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-20883011.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-7395948.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5156798.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-18833378.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1543399.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-8032754.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-13581390.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-6836086.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1606205.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-14501896.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-18285381.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-17481907.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-16188579.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-19034537.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-22894253.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-16074118.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-35364480.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-12907951.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3455608.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-11585235.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4470603.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3642561.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-18990639.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-5566101.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-9308191.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-2025932.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-34592224.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-6016253.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>157042067.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-10465612.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-19426789.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>22417483.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>197251000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>370769000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>153869000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24">
+        <v>51529322.0</v>
+      </c>
+      <c r="C24">
         <v>-287848.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4348794.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-39023.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9475121.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1107399.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>35192282.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>58366318.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>63452339.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10217592.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>40699479.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>103081027.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>22239802.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>47102.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-417726533.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-419719526.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>182537.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>945793.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-613946.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1563873.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1710657.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-251313.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2964945.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5049107.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>581202.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>19128.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>15844565.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-20552876.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>50511459.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>88447.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-8275184.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>443902.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>159109.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>7719952.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1623731.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>546766.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>217107.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>66267.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>10036587.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>21283145.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-17870126.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>89238.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-23090299.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>21644622.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-21204307.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2327238.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-7500849.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>35554870.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>9776779.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>16064783.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>35586550.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5656512.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-28189824.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>19731981.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-313952.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>24483562.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>370983.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-2630296.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-32334535.81</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>29113684.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-84063292.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-2248253.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>37183008.0</v>
+      </c>
+      <c r="C25">
         <v>25965832.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>37308034.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-40821000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32342396.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>95655521.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>161493264.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>48538965.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-34618493.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>42901208.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>24870067.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-52486215.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>100050169.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-39173367.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-102097386.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-75386433.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-89154686.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-32718528.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-54209866.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-41024466.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-30131260.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-26890316.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>30286426.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-576974.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5219626.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2062393.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3550776.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-6339160.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-5435328.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-337755.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-35389649.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-15297342.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-8709895.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-7284888.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3941960.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>16579839.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-12898200.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-14824065.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3268263.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-8218565.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-2891826.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-7889674.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>34311453.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6579189.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-6179660.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>185249.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>117359161.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>89491.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>351062.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-6872700.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>10780518.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3008160.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-5770613.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-16818371.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5437557.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-5353113.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-8669479.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-5052575.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-12174766.22</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-12785023.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-14032136.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-6590358.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -23161,54 +23425,55 @@
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -23230,633 +23495,643 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>-34406305.0</v>
+      </c>
+      <c r="C28">
         <v>-61814209.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-60532227.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34234000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-15805076.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-49579734.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-103588313.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-85137893.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-72187254.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1339779.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-47848174.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-43757385.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-71640694.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9991905.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-34310663.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>398667111.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-18375064.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>22348029.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-86752679.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-23448180.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17410212.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-27906146.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-18028699.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12361061.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-47673967.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-8708461.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>31450548.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-22813704.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5360375.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-17902051.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-36114199.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-22945934.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5302855.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-18983756.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22057134.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-17072068.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-23654894.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-30868498.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-27081204.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-33636360.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-37361296.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-27945276.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>24017933.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-27465032.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-26715792.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-15027386.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-43112225.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-18557857.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>52191787.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5148520.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>198404.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-16874562.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-19789171.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4554408.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-6085665.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>12757321.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-6343273.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6352826.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>152601237.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>53435354.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>174106396.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7417427.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>197251000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>370769000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>153869000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>24456888.0</v>
+      </c>
+      <c r="C29">
         <v>77759703.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>115920938.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11146000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32342396.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>95655521.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>161493264.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>48538965.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>54474645.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>93506010.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>139521037.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>34169256.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>140859624.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>106036405.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>102097386.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>75386433.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>89154686.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>929018.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>660268.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1543497.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1045144.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1003132.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>87132365.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2526643.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>12269948.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>266099.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>188427.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>279084.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5966705.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>537511.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>145623.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>323157.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>346098.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>374314.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>27402.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>391322.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>649804.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>560168.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>685772.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>732818.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>854086.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>820942.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>678110.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>746965.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>907905.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>822955.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>53738224.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>883487.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>868672.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>983057.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1011162.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1052156.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1092411.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1037997.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>138572512.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-30714209.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>17084085.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>8391212.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>7023936.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>16459936.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2843845.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-10336340.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>612476000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>678998000000.0</v>
       </c>
-      <c r="BM29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>43226397.0</v>
+      </c>
+      <c r="C30">
         <v>-28437792.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-35818194.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-17523023.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-11733801.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-65921049.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-23338928.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17971266.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4122682.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-108418044.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-131227758.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>30974262.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-127082718.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-41372855.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-244967821.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-545368237.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-28424286.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-58346703.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-60704295.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2387340.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6775990.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10677263.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-43919348.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-11887276.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5079966.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1644034.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-64276513.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-25207362.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>42850000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-41670164.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>41589216.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-27507348.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-22694444.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-38585984.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-27166180.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1634315.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-11218044.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2107031.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4238863.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-17776596.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-25515101.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>13812213.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-94461065.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5170330.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-26181177.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-15762549.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-23838132.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-11100368.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-7128469.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-49299931.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-6953501.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-11995019.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-64925057.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6767322.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-126703527.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-9356025.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-30328747.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-44289404.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-69881554.93</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-67775312.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-123110075.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-6998543.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
+      <c r="BN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>