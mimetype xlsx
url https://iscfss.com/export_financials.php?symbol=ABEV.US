--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -35033,51 +35033,51 @@
       <c r="M21">
         <v>-786700000.0</v>
       </c>
       <c r="N21">
         <v>-661318000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>191</v>
       </c>
       <c r="B22">
-        <v>15503400000.0</v>
+        <v>15198864000.0</v>
       </c>
       <c r="C22">
         <v>14846900000.0</v>
       </c>
       <c r="D22">
         <v>14501944000.0</v>
       </c>
       <c r="E22">
         <v>14891300000.0</v>
       </c>
       <c r="F22">
         <v>13122600000.0</v>
       </c>
       <c r="G22">
         <v>11731900000.0</v>
       </c>
       <c r="H22">
         <v>12188300000.0</v>
       </c>
       <c r="I22">
         <v>11377400000.0</v>
       </c>
       <c r="J22">
         <v>7850500000.0</v>
       </c>
@@ -35278,51 +35278,51 @@
       <c r="U24">
         <v>2737960340.0</v>
       </c>
       <c r="V24">
         <v>-197276300.13</v>
       </c>
       <c r="W24">
         <v>-281100000.0</v>
       </c>
       <c r="X24">
         <v>592800000.0</v>
       </c>
       <c r="Y24">
         <v>-22799980.62</v>
       </c>
       <c r="Z24">
         <v>-362327568.3</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>231</v>
       </c>
       <c r="B25">
-        <v>4304058000.0</v>
+        <v>-116541000.0</v>
       </c>
       <c r="C25">
         <v>-1024965000.0</v>
       </c>
       <c r="D25">
         <v>3503192000.0</v>
       </c>
       <c r="E25">
         <v>2820200000.0</v>
       </c>
       <c r="F25">
         <v>358100000.0</v>
       </c>
       <c r="G25">
         <v>-912300000.0</v>
       </c>
       <c r="H25">
         <v>741400000.0</v>
       </c>
       <c r="I25">
         <v>1006700000.0</v>
       </c>
       <c r="J25">
         <v>1558100000.0</v>
       </c>
@@ -36122,60 +36122,60 @@
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
         <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>209</v>
       </c>
       <c r="B2">
         <v>18638228000.0</v>
       </c>
       <c r="C2">
-        <v>18309248000.0</v>
+        <v>18307699000.0</v>
       </c>
       <c r="D2">
         <v>16404025000.0</v>
       </c>
       <c r="E2">
-        <v>19118400000.0</v>
+        <v>19118354000.0</v>
       </c>
       <c r="F2">
-        <v>28595700000.0</v>
+        <v>28595666000.0</v>
       </c>
       <c r="G2">
         <v>19784362000.0</v>
       </c>
       <c r="H2">
         <v>14154434000.0</v>
       </c>
       <c r="I2">
         <v>12844524000.0</v>
       </c>
       <c r="J2">
         <v>16059000000.0</v>
       </c>
       <c r="K2">
         <v>17413906000.0</v>
       </c>
       <c r="L2">
         <v>12013100000.0</v>
       </c>
       <c r="M2">
         <v>12057000000.0</v>
       </c>
       <c r="N2">
         <v>14852100000.0</v>
       </c>
@@ -36436,60 +36436,60 @@
         <v>49710764.0</v>
       </c>
       <c r="CW2">
         <v>42807951.0</v>
       </c>
       <c r="CX2">
         <v>44765084.0</v>
       </c>
       <c r="CY2"/>
       <c r="CZ2">
         <v>1674975732.8</v>
       </c>
       <c r="DA2">
         <v>1697396016.0</v>
       </c>
       <c r="DB2"/>
     </row>
     <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>210</v>
       </c>
       <c r="B3">
         <v>466855000</v>
       </c>
       <c r="C3">
-        <v>1630176000</v>
+        <v>1630202000</v>
       </c>
       <c r="D3">
         <v>1043944000</v>
       </c>
       <c r="E3">
-        <v>1088200000</v>
+        <v>1088203000</v>
       </c>
       <c r="F3">
-        <v>828200000</v>
+        <v>828151000</v>
       </c>
       <c r="G3">
         <v>1519113000</v>
       </c>
       <c r="H3">
         <v>1186002000</v>
       </c>
       <c r="I3">
         <v>1028091000</v>
       </c>
       <c r="J3">
         <v>1015900000</v>
       </c>
       <c r="K3">
         <v>2272719000</v>
       </c>
       <c r="L3">
         <v>1282700000</v>
       </c>
       <c r="M3">
         <v>1295700000</v>
       </c>
       <c r="N3">
         <v>1153000000</v>
       </c>
@@ -37000,60 +37000,60 @@
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>213</v>
       </c>
       <c r="B6">
         <v>-646353000.0</v>
       </c>
       <c r="C6">
-        <v>328980000.0</v>
+        <v>330501000.0</v>
       </c>
       <c r="D6">
         <v>1903674000.0</v>
       </c>
       <c r="E6">
-        <v>-2714400000.0</v>
+        <v>-2714329000.0</v>
       </c>
       <c r="F6">
-        <v>-9477300000.0</v>
+        <v>-9477312000.0</v>
       </c>
       <c r="G6">
         <v>8811304000.0</v>
       </c>
       <c r="H6">
         <v>5629928000.0</v>
       </c>
       <c r="I6">
         <v>1309910000.0</v>
       </c>
       <c r="J6">
         <v>-3214500000.0</v>
       </c>
       <c r="K6">
         <v>-1354903000.0</v>
       </c>
       <c r="L6">
         <v>5399400000.0</v>
       </c>
       <c r="M6">
         <v>-43900000.0</v>
       </c>
       <c r="N6">
         <v>-2795100000.0</v>
       </c>
@@ -37314,60 +37314,60 @@
       <c r="CW6">
         <v>6902813.0</v>
       </c>
       <c r="CX6">
         <v>-1957133.0</v>
       </c>
       <c r="CY6">
         <v>54889905.0</v>
       </c>
       <c r="CZ6"/>
       <c r="DA6">
         <v>-22420284.0</v>
       </c>
       <c r="DB6">
         <v>59260000.0</v>
       </c>
     </row>
     <row r="7" spans="1:106">
       <c r="A7" t="s">
         <v>214</v>
       </c>
       <c r="B7">
         <v>-3584681000.0</v>
       </c>
       <c r="C7">
-        <v>4300501000.0</v>
+        <v>4300511000.0</v>
       </c>
       <c r="D7">
         <v>693606000.0</v>
       </c>
       <c r="E7">
-        <v>-2265300000.0</v>
+        <v>-2265212000.0</v>
       </c>
       <c r="F7">
-        <v>-4344900000.0</v>
+        <v>-4344905000.0</v>
       </c>
       <c r="G7">
         <v>53155000.0</v>
       </c>
       <c r="H7">
         <v>1044713000.0</v>
       </c>
       <c r="I7">
         <v>-2037172000.0</v>
       </c>
       <c r="J7">
         <v>-3969500000.0</v>
       </c>
       <c r="K7">
         <v>5063375000.0</v>
       </c>
       <c r="L7">
         <v>896800000.0</v>
       </c>
       <c r="M7">
         <v>-1411600000.0</v>
       </c>
       <c r="N7">
         <v>-4844700000.0</v>
       </c>
@@ -37746,60 +37746,60 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
     </row>
     <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>216</v>
       </c>
       <c r="B9">
         <v>-27054000.0</v>
       </c>
       <c r="C9">
-        <v>-1097247000.0</v>
+        <v>-1097261000.0</v>
       </c>
       <c r="D9">
         <v>-136982000.0</v>
       </c>
       <c r="E9">
-        <v>208700000.0</v>
+        <v>208739000.0</v>
       </c>
       <c r="F9">
-        <v>712600000.0</v>
+        <v>712604000.0</v>
       </c>
       <c r="G9">
         <v>485244000.0</v>
       </c>
       <c r="H9">
         <v>19200000.0</v>
       </c>
       <c r="I9">
         <v>-370764000.0</v>
       </c>
       <c r="J9">
         <v>86776000.0</v>
       </c>
       <c r="K9">
         <v>-792405000.0</v>
       </c>
       <c r="L9">
         <v>-373086000.0</v>
       </c>
       <c r="M9">
         <v>47952000.0</v>
       </c>
       <c r="N9">
         <v>47952000.0</v>
       </c>
@@ -37990,60 +37990,60 @@
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9">
         <v>99853000.0</v>
       </c>
       <c r="CW9">
         <v>147250000.0</v>
       </c>
       <c r="CX9">
         <v>120987000.0</v>
       </c>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
     </row>
     <row r="10" spans="1:106">
       <c r="A10" t="s">
         <v>217</v>
       </c>
       <c r="B10">
         <v>-242706000.0</v>
       </c>
       <c r="C10">
-        <v>4973000.0</v>
+        <v>4971000.0</v>
       </c>
       <c r="D10">
         <v>519315000.0</v>
       </c>
       <c r="E10">
-        <v>457200000.0</v>
+        <v>457223000.0</v>
       </c>
       <c r="F10">
-        <v>-1012400000.0</v>
+        <v>-1012409000.0</v>
       </c>
       <c r="G10">
         <v>-432089000.0</v>
       </c>
       <c r="H10">
         <v>78927000.0</v>
       </c>
       <c r="I10">
         <v>-357858000.0</v>
       </c>
       <c r="J10">
         <v>-991500000.0</v>
       </c>
       <c r="K10">
         <v>466814000.0</v>
       </c>
       <c r="L10">
         <v>996500000.0</v>
       </c>
       <c r="M10">
         <v>333800000.0</v>
       </c>
       <c r="N10">
         <v>-496400000.0</v>
       </c>
@@ -38812,60 +38812,60 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
     </row>
     <row r="14" spans="1:106">
       <c r="A14" t="s">
         <v>221</v>
       </c>
       <c r="B14">
         <v>1603492000.0</v>
       </c>
       <c r="C14">
-        <v>1814869000.0</v>
+        <v>1817099000.0</v>
       </c>
       <c r="D14">
         <v>1599347000.0</v>
       </c>
       <c r="E14">
-        <v>1702400000.0</v>
+        <v>1702403000.0</v>
       </c>
       <c r="F14">
-        <v>1713300000.0</v>
+        <v>1713251000.0</v>
       </c>
       <c r="G14">
         <v>2043952000.0</v>
       </c>
       <c r="H14">
         <v>1730300000.0</v>
       </c>
       <c r="I14">
         <v>1719851000.0</v>
       </c>
       <c r="J14">
         <v>1632300000.0</v>
       </c>
       <c r="K14">
         <v>1512823000.0</v>
       </c>
       <c r="L14">
         <v>1671500000.0</v>
       </c>
       <c r="M14">
         <v>1703900000.0</v>
       </c>
       <c r="N14">
         <v>1526800000.0</v>
       </c>
@@ -39120,60 +39120,60 @@
       </c>
       <c r="CV14">
         <v>222832072.0</v>
       </c>
       <c r="CW14">
         <v>179710703.0</v>
       </c>
       <c r="CX14">
         <v>173507190.0</v>
       </c>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14">
         <v>98682078.0</v>
       </c>
       <c r="DB14"/>
     </row>
     <row r="15" spans="1:106">
       <c r="A15" t="s">
         <v>222</v>
       </c>
       <c r="B15">
         <v>1524000.0</v>
       </c>
       <c r="C15">
-        <v>9689762000.0</v>
+        <v>9689757000.0</v>
       </c>
       <c r="D15">
         <v>2081745000.0</v>
       </c>
       <c r="E15">
-        <v>2080600000.0</v>
+        <v>2080560000.0</v>
       </c>
       <c r="F15">
-        <v>6611400000.0</v>
+        <v>6611438000.0</v>
       </c>
       <c r="G15">
         <v>3868879000.0</v>
       </c>
       <c r="H15">
         <v>89948000.0</v>
       </c>
       <c r="I15">
         <v>85957000.0</v>
       </c>
       <c r="J15">
         <v>11599000.0</v>
       </c>
       <c r="K15">
         <v>11629779000.0</v>
       </c>
       <c r="L15">
         <v>125400000.0</v>
       </c>
       <c r="M15">
         <v>128600000.0</v>
       </c>
       <c r="N15">
         <v>38200000.0</v>
       </c>
@@ -39430,60 +39430,60 @@
       </c>
       <c r="CV15">
         <v>163222512.8</v>
       </c>
       <c r="CW15">
         <v>6556850.85</v>
       </c>
       <c r="CX15">
         <v>148960760.85</v>
       </c>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15">
         <v>97302422.4</v>
       </c>
       <c r="DB15"/>
     </row>
     <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>223</v>
       </c>
       <c r="B16">
         <v>17991875000.0</v>
       </c>
       <c r="C16">
-        <v>18638228000.0</v>
+        <v>18638200000.0</v>
       </c>
       <c r="D16">
         <v>18307699000.0</v>
       </c>
       <c r="E16">
-        <v>16404000000.0</v>
+        <v>16404025000.0</v>
       </c>
       <c r="F16">
-        <v>19118400000.0</v>
+        <v>19118354000.0</v>
       </c>
       <c r="G16">
         <v>28595666000.0</v>
       </c>
       <c r="H16">
         <v>19784362000.0</v>
       </c>
       <c r="I16">
         <v>14154434000.0</v>
       </c>
       <c r="J16">
         <v>12844500000.0</v>
       </c>
       <c r="K16">
         <v>16059003000.0</v>
       </c>
       <c r="L16">
         <v>17412500000.0</v>
       </c>
       <c r="M16">
         <v>12013100000.0</v>
       </c>
       <c r="N16">
         <v>12057000000.0</v>
       </c>
@@ -39868,60 +39868,60 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
     </row>
     <row r="18" spans="1:106">
       <c r="A18" t="s">
         <v>225</v>
       </c>
       <c r="B18">
         <v>2694025000.0</v>
       </c>
       <c r="C18">
-        <v>11621751000.0</v>
+        <v>11621842000.0</v>
       </c>
       <c r="D18">
         <v>5875042000.0</v>
       </c>
       <c r="E18">
-        <v>1961800000.0</v>
+        <v>1961837000.0</v>
       </c>
       <c r="F18">
-        <v>375800000.0</v>
+        <v>375821000.0</v>
       </c>
       <c r="G18">
         <v>12395165000.0</v>
       </c>
       <c r="H18">
         <v>6922430000.0</v>
       </c>
       <c r="I18">
         <v>2330035000.0</v>
       </c>
       <c r="J18">
         <v>-297700000.0</v>
       </c>
       <c r="K18">
         <v>11676293000.0</v>
       </c>
       <c r="L18">
         <v>6640300000.0</v>
       </c>
       <c r="M18">
         <v>2120000000.0</v>
       </c>
       <c r="N18">
         <v>-1729300000.0</v>
       </c>
@@ -40702,60 +40702,60 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
     </row>
     <row r="22" spans="1:106">
       <c r="A22" t="s">
         <v>191</v>
       </c>
       <c r="B22">
         <v>3885567000.0</v>
       </c>
       <c r="C22">
-        <v>4346604000.0</v>
+        <v>4529465000.0</v>
       </c>
       <c r="D22">
         <v>4863720000.0</v>
       </c>
       <c r="E22">
-        <v>2790600000.0</v>
+        <v>2790566000.0</v>
       </c>
       <c r="F22">
-        <v>3804600000.0</v>
+        <v>3804649000.0</v>
       </c>
       <c r="G22">
         <v>4880380000.0</v>
       </c>
       <c r="H22">
         <v>3566301000.0</v>
       </c>
       <c r="I22">
         <v>2396309000.0</v>
       </c>
       <c r="J22">
         <v>3700276000.0</v>
       </c>
       <c r="K22">
         <v>4387655000.0</v>
       </c>
       <c r="L22">
         <v>4015000000.0</v>
       </c>
       <c r="M22">
         <v>2597800000.0</v>
       </c>
       <c r="N22">
         <v>3819200000.0</v>
       </c>
@@ -41022,60 +41022,60 @@
       </c>
       <c r="CX22">
         <v>245624506.0</v>
       </c>
       <c r="CY22">
         <v>54889905.0</v>
       </c>
       <c r="CZ22">
         <v>212494000.0</v>
       </c>
       <c r="DA22">
         <v>125136545.0</v>
       </c>
       <c r="DB22">
         <v>59260000.0</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>229</v>
       </c>
       <c r="B23">
         <v>-487523000.0</v>
       </c>
       <c r="C23">
-        <v>-646012000.0</v>
+        <v>-645954000.0</v>
       </c>
       <c r="D23">
-        <v>-807502000.0</v>
+        <v>-762603000.0</v>
       </c>
       <c r="E23">
-        <v>-810800000.0</v>
+        <v>-812975000.0</v>
       </c>
       <c r="F23">
-        <v>-839300000.0</v>
+        <v>-839235000.0</v>
       </c>
       <c r="G23">
         <v>-939521000.0</v>
       </c>
       <c r="H23">
         <v>-647681000.0</v>
       </c>
       <c r="I23">
         <v>-551900000.0</v>
       </c>
       <c r="J23">
         <v>-2260114000.0</v>
       </c>
       <c r="K23">
         <v>69013000.0</v>
       </c>
       <c r="L23">
         <v>-861300000.0</v>
       </c>
       <c r="M23">
         <v>-1231500000.0</v>
       </c>
       <c r="N23">
         <v>-681800000.0</v>
       </c>
@@ -41334,60 +41334,60 @@
       </c>
       <c r="CV23">
         <v>-13887296.5</v>
       </c>
       <c r="CW23">
         <v>3032252.0</v>
       </c>
       <c r="CX23">
         <v>36048915.0</v>
       </c>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23">
         <v>98634925.0</v>
       </c>
       <c r="DB23"/>
     </row>
     <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>230</v>
       </c>
       <c r="B24">
         <v>33675000.0</v>
       </c>
       <c r="C24">
-        <v>-560000.0</v>
+        <v>61658000.0</v>
       </c>
       <c r="D24">
         <v>43394000.0</v>
       </c>
       <c r="E24">
-        <v>126800000.0</v>
+        <v>126885000.0</v>
       </c>
       <c r="F24">
-        <v>84100000.0</v>
+        <v>32729000.0</v>
       </c>
       <c r="G24">
         <v>52853000.0</v>
       </c>
       <c r="H24">
         <v>20126000.0</v>
       </c>
       <c r="I24">
         <v>-54802000.0</v>
       </c>
       <c r="J24">
         <v>36278000.0</v>
       </c>
       <c r="K24">
         <v>400000.0</v>
       </c>
       <c r="L24">
         <v>23413000.0</v>
       </c>
       <c r="M24">
         <v>-46000.0</v>
       </c>
       <c r="N24">
         <v>70000.0</v>
       </c>
@@ -41646,60 +41646,60 @@
       </c>
       <c r="CV24">
         <v>-98512100.7</v>
       </c>
       <c r="CW24">
         <v>-92607038.83</v>
       </c>
       <c r="CX24">
         <v>-24423026.57</v>
       </c>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24">
         <v>17161872.0</v>
       </c>
       <c r="DB24"/>
     </row>
     <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>231</v>
       </c>
       <c r="B25">
         <v>62690000.0</v>
       </c>
       <c r="C25">
-        <v>2234653000.0</v>
+        <v>1005223000.0</v>
       </c>
       <c r="D25">
         <v>-785319000.0</v>
       </c>
       <c r="E25">
-        <v>86100000.0</v>
+        <v>35203000.0</v>
       </c>
       <c r="F25">
-        <v>-1188700000.0</v>
+        <v>-1188665000.0</v>
       </c>
       <c r="G25">
         <v>4809290000.0</v>
       </c>
       <c r="H25">
         <v>515275000.0</v>
       </c>
       <c r="I25">
         <v>216072000.0</v>
       </c>
       <c r="J25">
         <v>-746176000.0</v>
       </c>
       <c r="K25">
         <v>2012771000.0</v>
       </c>
       <c r="L25">
         <v>1164100000.0</v>
       </c>
       <c r="M25">
         <v>581700000.0</v>
       </c>
       <c r="N25">
         <v>-1271600000.0</v>
       </c>
@@ -41960,102 +41960,102 @@
       <c r="CW25">
         <v>40381607.0</v>
       </c>
       <c r="CX25">
         <v>104132892.0</v>
       </c>
       <c r="CY25">
         <v>-54889905.51</v>
       </c>
       <c r="CZ25"/>
       <c r="DA25">
         <v>-3492.8</v>
       </c>
       <c r="DB25">
         <v>-59260000.0</v>
       </c>
     </row>
     <row r="26" spans="1:106">
       <c r="A26" t="s">
         <v>232</v>
       </c>
       <c r="B26">
         <v>-413461000.0</v>
       </c>
       <c r="C26">
-        <v>-90823000.0</v>
+        <v>-90873000.0</v>
       </c>
       <c r="D26">
         <v>-3704000.0</v>
       </c>
       <c r="E26">
-        <v>-776668000.0</v>
+        <v>-774602000.0</v>
       </c>
       <c r="F26">
-        <v>-1056500000.0</v>
+        <v>-1056521000.0</v>
       </c>
       <c r="G26">
         <v>-100045000.0</v>
       </c>
       <c r="H26">
         <v>-228000.0</v>
       </c>
       <c r="I26">
         <v>-291104000.0</v>
       </c>
       <c r="J26">
         <v>-76200000.0</v>
       </c>
       <c r="K26">
         <v>-39851000.0</v>
       </c>
       <c r="L26">
         <v>-54100000.0</v>
       </c>
       <c r="M26">
         <v>-20231000.0</v>
       </c>
       <c r="N26">
         <v>-4900000.0</v>
       </c>
       <c r="O26">
         <v>2337000.0</v>
       </c>
       <c r="P26">
         <v>-630000.0</v>
       </c>
       <c r="Q26">
         <v>-47998000.0</v>
       </c>
       <c r="R26">
         <v>-7791000.0</v>
       </c>
       <c r="S26">
         <v>-1329000.0</v>
       </c>
       <c r="T26">
-        <v>-4410000.0</v>
+        <v>-233390.0</v>
       </c>
       <c r="U26">
         <v>-4436000.0</v>
       </c>
       <c r="V26">
         <v>-38426000.0</v>
       </c>
       <c r="W26">
         <v>-1259000.0</v>
       </c>
       <c r="X26">
         <v>-100000.0</v>
       </c>
       <c r="Y26">
         <v>-1500000.0</v>
       </c>
       <c r="Z26">
         <v>-4467000.0</v>
       </c>
       <c r="AA26">
         <v>-15084000.0</v>
       </c>
       <c r="AB26">
         <v>-14264000.0</v>
       </c>
@@ -42264,54 +42264,54 @@
       <c r="CW26">
         <v>-86819082.87</v>
       </c>
       <c r="CX26">
         <v>-91402868.43</v>
       </c>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
     </row>
     <row r="27" spans="1:106">
       <c r="A27" t="s">
         <v>233</v>
       </c>
       <c r="B27">
         <v>93123000.0</v>
       </c>
       <c r="C27">
         <v>148094000.0</v>
       </c>
       <c r="D27">
         <v>99999000.0</v>
       </c>
       <c r="E27">
-        <v>107100000.0</v>
+        <v>107141000.0</v>
       </c>
       <c r="F27">
-        <v>99000000.0</v>
+        <v>98966000.0</v>
       </c>
       <c r="G27">
         <v>113659000.0</v>
       </c>
       <c r="H27">
         <v>102800000.0</v>
       </c>
       <c r="I27">
         <v>83192000.0</v>
       </c>
       <c r="J27">
         <v>101300000.0</v>
       </c>
       <c r="K27">
         <v>61929000.0</v>
       </c>
       <c r="L27">
         <v>87800000.0</v>
       </c>
       <c r="M27">
         <v>104700000.0</v>
       </c>
       <c r="N27">
         <v>77200000.0</v>
       </c>
@@ -42532,60 +42532,60 @@
         <v>251199652.0</v>
       </c>
       <c r="CU27">
         <v>58726911.9</v>
       </c>
       <c r="CV27">
         <v>92066999.7</v>
       </c>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27">
         <v>74841972.0</v>
       </c>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>234</v>
       </c>
       <c r="B28">
         <v>-1204516000.0</v>
       </c>
       <c r="C28">
-        <v>-10736361000.0</v>
+        <v>-10736314000.0</v>
       </c>
       <c r="D28">
         <v>-3223205000.0</v>
       </c>
       <c r="E28">
-        <v>-3959700000.0</v>
+        <v>-3959748000.0</v>
       </c>
       <c r="F28">
-        <v>-8826900000.0</v>
+        <v>-8826875000.0</v>
       </c>
       <c r="G28">
         <v>-5262765000.0</v>
       </c>
       <c r="H28">
         <v>-1087890000.0</v>
       </c>
       <c r="I28">
         <v>-1699231000.0</v>
       </c>
       <c r="J28">
         <v>-2302100000.0</v>
       </c>
       <c r="K28">
         <v>-11990255000.0</v>
       </c>
       <c r="L28">
         <v>-1402000000.0</v>
       </c>
       <c r="M28">
         <v>-1706600000.0</v>
       </c>
       <c r="N28">
         <v>-1016300000.0</v>
       </c>
@@ -42842,60 +42842,60 @@
       </c>
       <c r="CV28">
         <v>665844532.0</v>
       </c>
       <c r="CW28">
         <v>158372561.0</v>
       </c>
       <c r="CX28">
         <v>-222134581.88</v>
       </c>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28">
         <v>-115962706.4</v>
       </c>
       <c r="DB28"/>
     </row>
     <row r="29" spans="1:106">
       <c r="A29" t="s">
         <v>235</v>
       </c>
       <c r="B29">
         <v>3160880000.0</v>
       </c>
       <c r="C29">
-        <v>13251927000.0</v>
+        <v>13252044000.0</v>
       </c>
       <c r="D29">
         <v>6918986000.0</v>
       </c>
       <c r="E29">
-        <v>3050000000.0</v>
+        <v>3050040000.0</v>
       </c>
       <c r="F29">
-        <v>1204000000.0</v>
+        <v>1203972000.0</v>
       </c>
       <c r="G29">
         <v>13914278000.0</v>
       </c>
       <c r="H29">
         <v>8108432000.0</v>
       </c>
       <c r="I29">
         <v>3358126000.0</v>
       </c>
       <c r="J29">
         <v>718200000.0</v>
       </c>
       <c r="K29">
         <v>13949012000.0</v>
       </c>
       <c r="L29">
         <v>7923000000.0</v>
       </c>
       <c r="M29">
         <v>3415700000.0</v>
       </c>
       <c r="N29">
         <v>-576300000.0</v>
       </c>
@@ -43158,60 +43158,60 @@
       <c r="CW29">
         <v>236671364.0</v>
       </c>
       <c r="CX29">
         <v>250322491.0</v>
       </c>
       <c r="CY29">
         <v>54889905.0</v>
       </c>
       <c r="CZ29"/>
       <c r="DA29">
         <v>86876414.0</v>
       </c>
       <c r="DB29">
         <v>59260000.0</v>
       </c>
     </row>
     <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>236</v>
       </c>
       <c r="B30">
         <v>-2417296000.0</v>
       </c>
       <c r="C30">
-        <v>-2034459000.0</v>
+        <v>-2034399000.0</v>
       </c>
       <c r="D30">
         <v>-1169993000.0</v>
       </c>
       <c r="E30">
-        <v>-961300000.0</v>
+        <v>-961261000.0</v>
       </c>
       <c r="F30">
-        <v>-784400000.0</v>
+        <v>-784447000.0</v>
       </c>
       <c r="G30">
         <v>-1470769000.0</v>
       </c>
       <c r="H30">
         <v>-1134000000.0</v>
       </c>
       <c r="I30">
         <v>-1079056000.0</v>
       </c>
       <c r="J30">
         <v>-1779600000.0</v>
       </c>
       <c r="K30">
         <v>-2256763000.0</v>
       </c>
       <c r="L30">
         <v>-1210124000.0</v>
       </c>
       <c r="M30">
         <v>-1218370000.0</v>
       </c>
       <c r="N30">
         <v>-1218370000.0</v>
       </c>