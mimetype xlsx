--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5566,818 +5569,824 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM62"/>
+  <dimension ref="A1:DN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
       <c r="DK1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DM1" t="s">
         <v>177</v>
       </c>
+      <c r="DN1" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
+        <v>20725200000.0</v>
+      </c>
+      <c r="C2">
         <v>22206702000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22596092000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19324761000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19883300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22591100000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25223500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21071847000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20759738000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21848439000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23195100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18222698000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18579963000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21623085000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24328500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21313178000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21181652000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21954834000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25077900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19413593000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18818386000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20816270000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19339200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>16145956000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14839528000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16321089000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15069600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12394359000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12477675000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13322881000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14050000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12036700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11161215000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11000925000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11854000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9300425000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9123481000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9862984000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10868800000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8728902000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8094481000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9864565000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11833700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9842031000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8200200000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8199100000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8708700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12732400000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12071500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>13882000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8007700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8845574000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8282400000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>8411513000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6685500000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10477017000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9106416000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9507330000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11302100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10339848000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7587373000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6607347000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4655000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8120915000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6213369000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6429200000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3645300000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6080490000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5580900000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5096600000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3347000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1819524876.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1640480710.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1520117110.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2621900000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1550496396.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1187550878.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1065904878.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1387400000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1018264256.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>769326814.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>869625568.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1064734425.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>806074335.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>646570449.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>707611665.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1047977766.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>808523336.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>460814211.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>517558435.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>199100000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>474879704.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>418371122.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>660070339.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>789100214.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>465502749.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>377330352.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>382331738.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>571158073.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>474593709.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>426978095.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>445451237.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>579144628.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>328673988.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>275854532.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>195593307.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>315777107.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>247730310.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>196923376.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>260698893.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>256500860.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>238462240.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>299790720.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>304374900.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>291164400.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>219100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>16039850.0</v>
       </c>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
@@ -6418,99 +6427,100 @@
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
+      <c r="DN3"/>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -6551,444 +6561,448 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
+        <v>105397000000.0</v>
+      </c>
+      <c r="C5">
         <v>107648029000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>14550230000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>106907396000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>106808173000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>107486640000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>108973400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>98560814000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>98470302000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>98694726000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>98669400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37607798000.0</v>
       </c>
       <c r="M5">
         <v>37607798000.0</v>
       </c>
       <c r="N5">
+        <v>37607798000.0</v>
+      </c>
+      <c r="O5">
         <v>92312687000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>92246600000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>86434126000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>20012794000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>86345820000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>86378800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>81061252000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>80953257000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>20849544000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>80905600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>75815322000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>75751379000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>75701795000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>75685700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>70120665000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>70153036000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>70081754000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>70122600000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>63396952000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>63357240000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>63302193000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>63298200000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>64312852000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>64284124000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>64227280000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>64230000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>60653036000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>60612088000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>60581230000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>62574800000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>57206681000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-16229500000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-15163800000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>59907100000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-19009100000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-19909700000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-19530100000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>61220300000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-18970738000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>14535000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>13997144000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>51600000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-11829009000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>11845216000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>17212247000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>17307400000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>11100429000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>13130548000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>14791126000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-9415800000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-9477621000.0</v>
       </c>
-      <c r="BM5"/>
       <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>-9271300000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-8667972000.0</v>
       </c>
-      <c r="BQ5"/>
       <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>-8738500000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-11168887340.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>9094842000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>12451687000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>12473600000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>264759000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>985272000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>14077605000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>14492700000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>14283232000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>290701447.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>484870907.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>14560204000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>14150350000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>11349743895.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>12631136280.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>12586331000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-5936108497.4</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1498546000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1022694704.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1522600000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>776858140.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>820240624.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1115060874.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1264000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>146942399.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>168128706.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>94533712.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>116433318.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>188311286.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>353987749.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1949.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>1843.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>1807.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>97422924.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>68171114.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>43616835.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>43614792.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>44881377.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>46153240.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>46104280.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>1417297640.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>375323700.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>627638400.0</v>
       </c>
-      <c r="DL5"/>
       <c r="DM5"/>
+      <c r="DN5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
@@ -7027,147 +7041,148 @@
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
+      <c r="DN6"/>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
         <v>35</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>2727306000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2975700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2463793000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2683996000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2760491000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2965100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2893859000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2957282000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2906103000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2958900000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>3389988000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3162108000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3117400000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2650633000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2757412000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2550879000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2639300000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2430427000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2403155000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2677932000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2121100000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2249964000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2310824000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2433986000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2147900000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1894735000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1912792000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1979815000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
@@ -7208,116 +7223,119 @@
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
+      <c r="DN7"/>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8">
+        <v>58307400000.0</v>
+      </c>
+      <c r="C8">
         <v>58308205000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>58275100000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>58275696000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>58275700000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>58275100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58226000000.0</v>
       </c>
       <c r="H8">
         <v>58226000000.0</v>
       </c>
       <c r="I8">
         <v>58226000000.0</v>
       </c>
       <c r="J8">
         <v>58226000000.0</v>
       </c>
       <c r="K8">
-        <v>58177900000.0</v>
+        <v>58226000000.0</v>
       </c>
       <c r="L8">
         <v>58177900000.0</v>
       </c>
       <c r="M8">
         <v>58177900000.0</v>
       </c>
       <c r="N8">
         <v>58177900000.0</v>
       </c>
       <c r="O8">
-        <v>58130500000.0</v>
+        <v>58177900000.0</v>
       </c>
       <c r="P8">
         <v>58130500000.0</v>
       </c>
       <c r="Q8">
         <v>58130500000.0</v>
       </c>
       <c r="R8">
         <v>58130500000.0</v>
       </c>
       <c r="S8">
+        <v>58130500000.0</v>
+      </c>
+      <c r="T8">
         <v>58042500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58006296000.0</v>
       </c>
       <c r="U8">
         <v>58006296000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>58006296000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7369,99 +7387,100 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
@@ -7502,405 +7521,409 @@
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
+      <c r="DN9"/>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>16610800000.0</v>
+      </c>
+      <c r="C10">
         <v>17991875000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18638228000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18309248000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16404000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19118400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>28595700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19784362000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14154434000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12844524000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16059000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17413900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12117000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12214100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>14926400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>17712654000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14129259000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12887922000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16627700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>17956171000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13269346000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17286068000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>17090300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21660450000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17438952000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13204472000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11900700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15016914000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>14233403000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12822525000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11463500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12227669000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10619955000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7953477000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10354500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8340688000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8757342000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7230261000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7876800000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7285217000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5729655000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6007322000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13620200000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>9680857000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6899800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>6974600000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>9722100000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5748100000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6273900000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7296200000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>11285800000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4835170000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4435800000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3665299000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>8926200000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4531189000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4891112000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>6711508000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8076200000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5958912000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5251291000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4641560000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>5909300000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7887098000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5950626000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5573900000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4042900000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3890502000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4278400000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4265500000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>3298900000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2059703568.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1859961475.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1892182688.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2308200000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2024256341.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1379894014.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1686667717.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1535180352.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1235890721.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1107584643.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>900773475.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>836776356.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>857823615.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>890386056.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>832233187.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1290900000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>711371625.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1024944737.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1343791793.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1196100000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1999458020.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1278833028.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1612958034.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2769498530.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>552635833.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>45447831.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>43412458.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2412061539.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>26627899.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>49708541.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>42807951.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>44701228.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>41076644.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>28138759.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>30637095.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>33643027.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>17182800.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>13016016.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>16969897.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>20539400.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>19792840.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>7170920.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>11256300.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>11941200.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>6792100.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>10442050.0</v>
       </c>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7976,1544 +7999,1556 @@
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
+      <c r="DN11"/>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>18346400000.0</v>
+      </c>
+      <c r="C12">
         <v>19640588000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>20319920000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>19840921000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17524600000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20310300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>29837700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20939039000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15341591000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13921714000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16336167000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17641100000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12430500000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12579400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15380900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>19059870000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15664973000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14233652000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18542300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20000745000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14514953000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19335696000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18790300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23103373000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17483775000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13249295000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11915300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15031218000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14247441000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12836297000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11476900000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>12240677000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10632573000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7965706000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10354500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8348508000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8766112000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7240164000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8159600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7559794000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5993548000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6216389000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13835300000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10399594000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7676400000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8008300000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10435100000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6274900000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6653800000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7706400000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11574400000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5447659000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4921900000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4024890000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9402800000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5149069000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5135145000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8175706000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8269600000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6619528000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5767670000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5704628000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6978600000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7889035000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>5972147000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5648800000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4116200000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4125725000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4281000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4268500000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3299000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2059805540.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1897101526.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2032196003.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2483000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2024256341.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1489887857.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1859494974.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1760734877.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1591355934.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1590168687.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1361260645.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1095614667.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1058719612.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1101870693.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1090177337.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1505400000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1334991012.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2402904880.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2610276590.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2690000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3180938454.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1578988879.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>2076099954.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3504899675.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3595291704.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3075107476.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>2266419492.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2538986846.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1929045974.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1038794682.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>952831441.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>1028231593.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>822238940.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1072959169.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>1674973986.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>1697429447.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>1455924960.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>1032961072.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1204505170.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>1086896720.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>924930080.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>774922000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>877764000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>884206800.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>1119272350.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>10442050.0</v>
       </c>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
+        <v>58307400000.0</v>
+      </c>
+      <c r="C13">
         <v>58308205000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>58275079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58275696000.0</v>
       </c>
       <c r="E13">
         <v>58275696000.0</v>
       </c>
       <c r="F13">
+        <v>58275696000.0</v>
+      </c>
+      <c r="G13">
         <v>58275087000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>58226000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58226036000.0</v>
       </c>
       <c r="I13">
         <v>58226036000.0</v>
       </c>
       <c r="J13">
         <v>58226036000.0</v>
       </c>
       <c r="K13">
+        <v>58226036000.0</v>
+      </c>
+      <c r="L13">
         <v>58177900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58177929000.0</v>
       </c>
       <c r="M13">
         <v>58177929000.0</v>
       </c>
       <c r="N13">
         <v>58177929000.0</v>
       </c>
       <c r="O13">
+        <v>58177929000.0</v>
+      </c>
+      <c r="P13">
         <v>58130500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58130517000.0</v>
       </c>
       <c r="Q13">
         <v>58130517000.0</v>
       </c>
       <c r="R13">
         <v>58130517000.0</v>
       </c>
       <c r="S13">
+        <v>58130517000.0</v>
+      </c>
+      <c r="T13">
         <v>58042500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58006296000.0</v>
       </c>
       <c r="U13">
         <v>58006296000.0</v>
       </c>
       <c r="V13">
+        <v>58006296000.0</v>
+      </c>
+      <c r="W13">
         <v>57973874000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>57899100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57899073000.0</v>
       </c>
       <c r="Y13">
         <v>57899073000.0</v>
       </c>
       <c r="Z13">
         <v>57899073000.0</v>
       </c>
       <c r="AA13">
+        <v>57899073000.0</v>
+      </c>
+      <c r="AB13">
         <v>57866800000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>57866759000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>57800996000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>57798844000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>57710200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57710202000.0</v>
       </c>
       <c r="AG13">
         <v>57710202000.0</v>
       </c>
       <c r="AH13">
         <v>57710202000.0</v>
       </c>
       <c r="AI13">
+        <v>57710202000.0</v>
+      </c>
+      <c r="AJ13">
         <v>57614100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57614140000.0</v>
       </c>
       <c r="AK13">
         <v>57614140000.0</v>
       </c>
       <c r="AL13">
         <v>57614140000.0</v>
       </c>
       <c r="AM13">
+        <v>57614140000.0</v>
+      </c>
+      <c r="AN13">
         <v>57614100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57614140000.0</v>
       </c>
       <c r="AO13">
         <v>57614140000.0</v>
       </c>
       <c r="AP13">
         <v>57614140000.0</v>
       </c>
       <c r="AQ13">
+        <v>57614140000.0</v>
+      </c>
+      <c r="AR13">
         <v>57614100000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>57614140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57614100000.0</v>
       </c>
       <c r="AT13">
         <v>57614100000.0</v>
       </c>
       <c r="AU13">
+        <v>57614100000.0</v>
+      </c>
+      <c r="AV13">
         <v>57582400000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>57508800000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>57131300000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>57026700000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>57000800000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>56983341000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>12742000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>12730533000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>249100000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>12176962000.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
-      <c r="BG13">
+      <c r="BG13"/>
+      <c r="BH13">
         <v>8303900000.0</v>
       </c>
-      <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
-      <c r="CC13">
+      <c r="CC13"/>
+      <c r="CD13">
         <v>5743767879.0</v>
       </c>
-      <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
-      <c r="CI13">
+      <c r="CI13"/>
+      <c r="CJ13">
         <v>4742800000.0</v>
       </c>
-      <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
-      <c r="CM13">
+      <c r="CM13"/>
+      <c r="CN13">
         <v>3124100000.0</v>
       </c>
-      <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>3046200000.0</v>
       </c>
-      <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
-      <c r="CV13">
+      <c r="CV13"/>
+      <c r="CW13">
         <v>989877000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>1147845000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>1216641000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>1314946000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>1391133000.0</v>
       </c>
-      <c r="DA13"/>
-      <c r="DB13">
+      <c r="DB13"/>
+      <c r="DC13">
         <v>874611000.0</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>15580100000.0</v>
+      </c>
+      <c r="C14">
         <v>15674971000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15655888000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15670832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15736600000.0</v>
       </c>
       <c r="F14">
         <v>15736600000.0</v>
       </c>
       <c r="G14">
+        <v>15736600000.0</v>
+      </c>
+      <c r="H14">
         <v>15809800000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15814000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15807830331.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15842700000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15827595766.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15843600000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15846200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15853300000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15839338167.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15851891892.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15855547250.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15851240130.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15858600000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15859517857.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>15855945055.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15873107618.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15868900000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>15860700000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15870620957.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15868953488.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15871700000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15848204315.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>15863643801.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>15863230036.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>15858600000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>15849668911.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>15834300000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>15661993750.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>15841200000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>15707817165.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>15485753846.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>15708107143.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>15826900000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>16111747368.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>15739646154.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>15717615000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>15864600000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>15530168421.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>15679100000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>15614794444.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>15841200000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>15631100000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>15811700000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>15812454746.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15809154308.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>15802400000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9834800000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9837404958.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>16276018089.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>15632010015.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>15679942422.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>16299196571.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>15667835600.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>15614092489.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>15587589786.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>15587279889.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>15593982420.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>15550754629.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>15553256359.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>15471845492.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>15472346053.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>15416833818.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>15402067263.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>15374736623.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>14891194524.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>15387250653.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>15379742235.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>16773304558.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>15306585218.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15802400000.0</v>
       </c>
       <c r="BY14">
         <v>15802400000.0</v>
       </c>
       <c r="BZ14">
         <v>15802400000.0</v>
       </c>
       <c r="CA14">
         <v>15802400000.0</v>
       </c>
       <c r="CB14">
         <v>15802400000.0</v>
       </c>
       <c r="CC14">
         <v>15802400000.0</v>
       </c>
       <c r="CD14">
         <v>15802400000.0</v>
       </c>
       <c r="CE14">
         <v>15802400000.0</v>
       </c>
       <c r="CF14">
+        <v>15802400000.0</v>
+      </c>
+      <c r="CG14">
         <v>16413420091.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>16424288276.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>16374707691.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>15802400000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>16544748799.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>11028739324.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11276796070.0</v>
       </c>
       <c r="CM14">
         <v>11276796070.0</v>
       </c>
       <c r="CN14">
+        <v>11276796070.0</v>
+      </c>
+      <c r="CO14">
         <v>11397692082.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>11578807455.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11452487788.0</v>
       </c>
       <c r="CQ14">
         <v>11452487788.0</v>
       </c>
       <c r="CR14">
+        <v>11452487788.0</v>
+      </c>
+      <c r="CS14">
         <v>11567139599.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>11518555707.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11427306958.0</v>
       </c>
       <c r="CU14">
         <v>11427306958.0</v>
       </c>
       <c r="CV14">
-        <v>11645949428.0</v>
+        <v>11427306958.0</v>
       </c>
       <c r="CW14">
         <v>11645949428.0</v>
       </c>
       <c r="CX14">
-        <v>11699520887.0</v>
+        <v>11645949428.0</v>
       </c>
       <c r="CY14">
         <v>11699520887.0</v>
       </c>
       <c r="CZ14">
+        <v>11699520887.0</v>
+      </c>
+      <c r="DA14">
         <v>11611487042.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>10994348581.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10377210119.0</v>
       </c>
       <c r="DC14">
         <v>10377210119.0</v>
       </c>
       <c r="DD14">
-        <v>10374265643.0</v>
+        <v>10377210119.0</v>
       </c>
       <c r="DE14">
         <v>10374265643.0</v>
       </c>
       <c r="DF14">
-        <v>10385112153.0</v>
+        <v>10374265643.0</v>
       </c>
       <c r="DG14">
         <v>10385112153.0</v>
       </c>
       <c r="DH14">
+        <v>10385112153.0</v>
+      </c>
+      <c r="DI14">
         <v>10354856133.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>10515240014.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10680671580.0</v>
       </c>
       <c r="DK14">
         <v>10680671580.0</v>
       </c>
       <c r="DL14">
+        <v>10680671580.0</v>
+      </c>
+      <c r="DM14">
         <v>10914787597.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>11024664681.0</v>
       </c>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>58006296000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>57973874000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>57899100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>57899073000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>57899073000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>57866800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>57866759000.0</v>
       </c>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
       <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>57798844000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>57710200000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>57710202000.0</v>
       </c>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>57710202000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>57614100000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>57614140000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>57614140000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>57614100000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>57614140000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>57614140000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>57614100000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>57614140000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>57614100000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>57582400000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>57508800000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>57026700000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>57000800000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>56983341000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>12730533000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12187300000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>12176962000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>8303900000.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>4742800000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>3124100000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
+      <c r="DN15"/>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>31000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3198300000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8881900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2866643000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>9631400000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8664000000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>10113600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8080251000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6740153000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6379360000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9221900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7246211000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7215120000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5239047000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7402300000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5941745000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5811794000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5661823000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7171800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5864936000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8708210000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5592831000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-13223000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6236937000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7159175000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4612094000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6852000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4476471000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5807111000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4226113000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5979400000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5000628000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4301800000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4297400000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>6716600000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>586500000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1267300000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1221300000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-1896500000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>664396000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>736900000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1190192000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7066100000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>777496000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1036518000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>961767000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>793900000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>602851000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>810677000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>756469000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2894400000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>730299000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>812971000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>777600000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3360500000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>931515000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1001500000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>709000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3082300000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>1.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>2420700000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1.0</v>
       </c>
-      <c r="BY16">
-[...1 lines deleted...]
-      </c>
       <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
         <v>2.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>479138630.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CE16">
         <v>1.0</v>
       </c>
-      <c r="CF16"/>
+      <c r="CF16">
+        <v>1.0</v>
+      </c>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>1.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>12700000.0</v>
       </c>
-      <c r="CJ16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK16"/>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>1.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>31000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CP16">
         <v>1.0</v>
       </c>
       <c r="CQ16">
         <v>1.0</v>
       </c>
       <c r="CR16">
+        <v>1.0</v>
+      </c>
+      <c r="CS16">
         <v>2.0</v>
       </c>
-      <c r="CS16">
-[...1 lines deleted...]
-      </c>
       <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
         <v>1.0</v>
       </c>
-      <c r="CU16">
-[...1 lines deleted...]
-      </c>
       <c r="CV16">
+        <v>0.0</v>
+      </c>
+      <c r="CW16">
         <v>1.0</v>
       </c>
-      <c r="CW16">
-[...1 lines deleted...]
-      </c>
       <c r="CX16">
+        <v>0.0</v>
+      </c>
+      <c r="CY16">
         <v>1.0</v>
       </c>
-      <c r="CY16"/>
-      <c r="CZ16">
+      <c r="CZ16"/>
+      <c r="DA16">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="DB16">
         <v>1.0</v>
       </c>
-      <c r="DC16"/>
+      <c r="DC16">
+        <v>1.0</v>
+      </c>
       <c r="DD16"/>
       <c r="DE16"/>
-      <c r="DF16">
-[...2 lines deleted...]
-      <c r="DG16"/>
+      <c r="DF16"/>
+      <c r="DG16">
+        <v>0.0</v>
+      </c>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
+      <c r="DN16"/>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -9554,126 +9589,127 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>702200000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>715800000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>625200000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>653700000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
@@ -9699,52 +9735,53 @@
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
+      <c r="DN18"/>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9820,1716 +9857,1732 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20">
+        <v>40086600000.0</v>
+      </c>
+      <c r="C20">
         <v>40856150000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>41538388000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>40509726000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>41680300000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>42422800000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>44342668000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>41893397000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>42092000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>39368150000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>38003600000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>39769400000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>39319800000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>40184400000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>40594000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>41631997000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>41328199000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>39193442000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>42411300000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>41680332000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>39883831000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>42606266000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>40023500000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>41312271000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>40435425000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>39350824000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>35009900000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>35292080000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>34511789000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>34398074000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>34276200000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>34778222000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>32899140000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>31191746000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>31401900000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>30933560000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>31096331000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>30276565000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>30511200000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>29653755000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>29644103000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>31023232000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>30953100000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>31297395000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>28794800000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>28974300000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>27502900000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>26934400000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>26222000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>26354800000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>27021100000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>26817669000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>19966200000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>19678710000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>19971500000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>19652165000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>19716998000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>17477211000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>17454000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>17441823000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>17374284000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>17433172000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>17441800000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>17445436000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>17548650000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>17558400000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>17527500000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>17492266000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>17525400000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>17804100000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>17912400000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>7441612000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>14607444751.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>15056830466.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>14983000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>15339175124.0</v>
       </c>
-      <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>17536119228.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>17942735580.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>18477086168.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>16217041861.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>16552427764.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>16716658073.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>18170400000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
-      <c r="CM20">
+      <c r="CM20"/>
+      <c r="CN20">
         <v>1687300000.0</v>
       </c>
-      <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
-      <c r="CQ20">
+      <c r="CQ20"/>
+      <c r="CR20">
         <v>219446000.0</v>
       </c>
-      <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>391985000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>10567900000.0</v>
+      </c>
+      <c r="C21">
         <v>11013806000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11042703000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10798183000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11358000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11845000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12530712000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11552331000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11618300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10699900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10041700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9464800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9141400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9250400000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9222200000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9176199000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8552850000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7732029000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8689000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8205130000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7603171000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8363842000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7580600000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8062660000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7912013000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7842459000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6306400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6328636000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5881138000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5845036000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5840600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5752561000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4956525000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4606773000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4674700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4591168000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5239605000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5098985000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5245900000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4740515000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4800948000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5061496000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5092200000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5057876000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4129400000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4337900000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3754900000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3500600000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3237900000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3188700000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3213600000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3112286000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3139800000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2900501000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2935400000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2611392000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2636089000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1734097000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1763000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1791373000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1732448000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1807216000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1823200000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1833822000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1915955000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1920300000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1932600000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1922023000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2085100000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2353400000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2492900000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>441459876.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>433844819.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>415422624.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>8646205000.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>8439321000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>7176392000.0</v>
       </c>
-      <c r="CF21"/>
-      <c r="CG21">
+      <c r="CG21"/>
+      <c r="CH21">
         <v>16981619382.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>17711284820.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>6909792000.0</v>
       </c>
-      <c r="CJ21"/>
-      <c r="CK21">
+      <c r="CK21"/>
+      <c r="CL21">
         <v>1770744155.0</v>
       </c>
-      <c r="CL21"/>
-      <c r="CM21">
+      <c r="CM21"/>
+      <c r="CN21">
         <v>643938000.0</v>
       </c>
-      <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>626898582.0</v>
       </c>
-      <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
-      <c r="CU21">
+      <c r="CU21"/>
+      <c r="CV21">
         <v>617562272.0</v>
       </c>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
-      <c r="CY21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>614695022.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>23955951.0</v>
       </c>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
+      <c r="DN21"/>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22">
+        <v>10416100000.0</v>
+      </c>
+      <c r="C22">
         <v>10398848000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10520090000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10471858000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11351600000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12247900000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11689800000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11093344000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11425922000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>10313321000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9619022000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10818900000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12055000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13030900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>12923000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12495092000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>12587719000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11426297000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11000300000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9511236000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9583373000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9698229000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7605900000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7341837000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7771619000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7752656000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5978600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5978812000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6197565000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6032744000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5401800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5349087000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4933282000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4725117000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4319000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4373394000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4663951000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4510324000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4347000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4275809000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4403950000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4896059000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4098800000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4521418000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4078700000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4377900000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3411300000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3159000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3120500000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3062300000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2795500000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2586540000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2726300000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2871179000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2466300000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2487171000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2572503000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2365102000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2238500000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1986709000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2052127000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2237098000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1905200000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1668701000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1699186000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1556300000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1488100000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1472418000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1611900000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1968900000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2018100000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1658157072.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1565220677.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1596265346.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1457800000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1243824785.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1349101986.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1353543000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1360603240.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1183272237.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1148207896.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1170057225.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1177365002.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1135871302.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1169994168.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1249376345.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1380900000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1062088900.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>899762013.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>963511331.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>954600000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>788674738.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>814446898.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>959360358.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>859698384.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>733743229.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>818999618.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>766245397.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>806664838.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>722905926.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>658995013.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>680330997.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>591064306.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>472886524.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>519705111.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>366113549.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>383336595.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>363182085.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>379506504.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>434594320.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>374662820.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>374049120.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>347558300.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>371116800.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>322970400.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>343220150.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>360842800.0</v>
       </c>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>138209000000.0</v>
+      </c>
+      <c r="C23">
         <v>142760913000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>148112684000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>140754995000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>142157543000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>147298979000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>162508300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>147286361000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>143438846000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>133816801000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>132644300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>137914205000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>133294415000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>135466722000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>137958000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>142063954000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>136633408000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>127399920000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>138602500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>135133255000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>124440135000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>133417831000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>125196300000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>127056787000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>121393008000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>113687561000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>101742900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>102475317000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>98738979000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>96905532000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>95714300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>95691043000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>90921356000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>82378945000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>88410900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>83020423000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>84124011000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>80733942000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>83841400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>79110196000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>76656712000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>80248015000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>90176300000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>88043173000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>74436200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>75101200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>72143300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>65125900000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>62989000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>63297000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>69085200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>59618974000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>50982700000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>48728570000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>62218700000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>49391546000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>48521976000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>45822291000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>53827400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>45166496000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>41842844000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>41698184000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>42678300000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>42934285000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>41063436000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>40174500000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>40101000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>39253762000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>40094900000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>41670600000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>41813000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>34323308000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>33278572000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>34209291000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>37680400000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>34683194000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>34693585000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>34451305000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>35560900000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>35475117000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>32460481434.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>32554500919.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>33380947000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>33141870000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>30208776318.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>31271578579.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>32811281000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>31828726546.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>14068563000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>14162573290.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>14830100000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>14138352441.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>11765448280.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>12793467526.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>12381500000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>12209957737.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>11015581096.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>9952515263.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>11028616633.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>9892333259.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>8594008295.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>8744123312.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>8638819954.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>8245947361.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>8126031812.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>5296422542.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>5425908739.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>5138659530.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>4912432200.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>5229367236.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>4694219460.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>4544175320.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>4376805720.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>4387341900.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>4630060800.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>4400075750.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>4119657850.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
+        <v>1875400000.0</v>
+      </c>
+      <c r="C24">
         <v>234228000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>256900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>264066000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2057200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2097600000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>324000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2169200000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2211500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2170600000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>391000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2482000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2671900000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2651300000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2788100000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2219000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2301700000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2170500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2253400000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2138500000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2135800000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2428300000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2053500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>716059000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>795481000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>737978000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>697800000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>837627000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>807212000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>841987000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>219183005.69</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>303552674.15</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>285051878.35</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>351894781.35</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>371939000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>430061000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>401366000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>525921000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>542758000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>521640000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>615008000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>646044000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>585179000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>502654000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>516791000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>532777000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>615367000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>702128000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>811184000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>812370000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>785115000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>947077000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>956599000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1061550000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1126197000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1135725000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1112588000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1023326000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1014764000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1189996000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2009310000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2186519000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2503878000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3119103000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2945321000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>3623198000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>3707432000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>3874880000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>3534778000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>3198331000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3049871000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3407126000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>4095655000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>4152572000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>4146093000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>4078594000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>4232147000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3963437000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>3496392000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3581313000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>2773466000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>2560664000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2568209000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1825431000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1688409000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1699523000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1645047000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2168550000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1353969000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1378483000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1383178000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1407605000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1154532000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1136868000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1095841000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>1115881000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>1182689000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>1219588000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>1232418000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>733000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>441741000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>411176000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>475474000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>506220000.0</v>
       </c>
-      <c r="DA24"/>
-      <c r="DB24">
+      <c r="DB24"/>
+      <c r="DC24">
         <v>614088000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
+      <c r="DN24"/>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
-[...1 lines deleted...]
-      </c>
+      <c r="AA25"/>
       <c r="AB25">
         <v>0.0</v>
       </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
@@ -11570,194 +11623,197 @@
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
+      <c r="DN25"/>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26">
+        <v>1155700000.0</v>
+      </c>
+      <c r="C26">
         <v>1169295000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>609100000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>445013000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>462600000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>555800000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>579900000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>576000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>576300000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>540800000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>531300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>553200000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>576200000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>588800000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>551000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>551300000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>538800000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>483200000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>498100000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>476700000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>506600000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>559300000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>551300000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>528871000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>535995000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>540458000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>467000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>469579000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>410590000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>418922000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>104211475.54</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>106617555.56</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>104341681.57</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>116964846.58</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>360000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>358292000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>401110000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>406900000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>404400000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>483878000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>469000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>459000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>833500000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>108414000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>90247000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -11779,99 +11835,100 @@
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
@@ -11912,484 +11969,490 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>-13661800000.0</v>
+      </c>
+      <c r="C28">
         <v>-14886143000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13288642000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-15413182000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13246261000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-15900184000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-25143000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-16404089000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10698282000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9027094000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12557900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-13694805000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-8020782000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-8267642000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-11081400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-14293383000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-10414637000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-9810115000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-13496600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-14716876000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-10184686000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-12258907000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-12298000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-14126561000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-9965370000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-9731022000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8837900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-10926756000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-9297229000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-7737286000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-7360000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-7221244000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5761749000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-3485695000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-5788700000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-5011077000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3812645000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2096215000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2480500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2845557000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1918969000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2047482000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-10018200000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-6504262000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4041600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4088600000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-7000300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2888100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-3368900000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-4541300000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-8632400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1834540000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1427100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-667096000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-6085000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1522057000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-745758000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2878465000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-4031100000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-636847000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-169706000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1979627000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>862100000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-4275000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1534690000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2392800000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3237000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4635050000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5185200000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6380200000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7377700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>8671060000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>8165316000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>8350630000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>7559900000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7477208000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>8818975000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>8262060000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>8027700000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>7687567000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>5764427904.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5868913776.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>6362327000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>6271308000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6130965897.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>7550464446.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>6521524000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>7000250583.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>5419639000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4875454381.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>4784300000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3987391604.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2886118100.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3239322287.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>3355100000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>4775719630.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>4851838009.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>4306903209.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2157198403.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3714564801.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2563409317.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2372352476.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2147994924.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1276349518.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2643158702.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1842574247.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1947965848.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1971544410.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1928481360.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>2177587529.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1869327040.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1843578600.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1647461040.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1588957500.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1570323600.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1422178100.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>1151101450.0</v>
       </c>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29">
+        <v>91262200000.0</v>
+      </c>
+      <c r="C29">
         <v>90504219000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>88325300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>92459708000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>95629400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>97746500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>99129700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>101520700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>98719000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>90411700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>79511500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>93974000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>89170800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>88946000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>85800600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>93597300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>89977800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>82001000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>85743500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>90010600000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>81974500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>87071300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>76486900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>83290203000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>79085513000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>71399370000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12436,519 +12499,523 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
+      <c r="DN29"/>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
+        <v>8246700000.0</v>
+      </c>
+      <c r="C30">
         <v>8828278000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10228159000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8878621000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8823300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8898200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9852200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6087501000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5688017000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5260569000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5741457000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5523513000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4877669000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5046681000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8202600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5386513000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4771366000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4383951000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7404200000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4512636000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3702153000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3357889000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7590200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3963899000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4201583000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3394298000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8569600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4121611000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3774149000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3566614000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7028000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6500660000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4412722000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3270736000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7960000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3612099000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3461865000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3191629000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4368100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3770113000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3445761000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3058122000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4165700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3415244000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4286900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4292000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4610700000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6012700000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5999000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5583600000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4369800000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4444175000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2192692000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3986281000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2467987000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4490669000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3990085000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3746835000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4171000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4955382000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3721342000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3764555000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3975300000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3796086000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3671610000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3499900000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4638700000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3662904000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3533100000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3538300000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3908400000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1191069516.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1575401433.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1473966611.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3441100000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1845490831.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1662842777.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1591450729.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2230400000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1735148635.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1633361378.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>735965589.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2215214352.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1121461605.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>916155261.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>986938804.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1475589582.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>847370866.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>419024936.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>439478312.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1603100000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>405296287.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>316220530.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>398650780.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>768102000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>351850088.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>357541786.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>445575102.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>802540434.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>436669596.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>362306744.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>451008715.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>794985752.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>368506277.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>224150555.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>260431900.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>428575332.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>204962940.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>567061248.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>195201603.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>306761980.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>205395160.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>500345160.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>390445800.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>334800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>310136050.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>219928950.0</v>
       </c>
     </row>
-    <row r="31" spans="1:117">
+    <row r="31" spans="1:118">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>41020769000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>36613335000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>32139346000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>39369800000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>36382000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>31997627000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>31542756000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>36885800000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>31402800000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>31074015000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>26211615000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>28631347000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>25575317000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>23166623000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>19961752000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>24131043000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>21232263000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>18865406000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4180003864.68</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4585973470.05</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>3681341170.46</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3933710437.3</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>9932200000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>11641381000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>11433283000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>11469205000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>9067900000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>12286600000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>10963790000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>12754720000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
@@ -12970,131 +13037,134 @@
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
+      <c r="DN31"/>
     </row>
-    <row r="32" spans="1:117">
+    <row r="32" spans="1:118">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32">
+        <v>852700000.0</v>
+      </c>
+      <c r="C32">
         <v>1169087000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1723600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5363069000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3919800000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4207500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4766800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6999800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3698100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-236800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-4442000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3706900000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>202300000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-253700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-2723800000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6577300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4340900000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1300700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-239300000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7089800000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3914200000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5179200000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1864500000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8823479000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>7029136000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5868233000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13141,494 +13211,500 @@
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
+      <c r="DN32"/>
     </row>
-    <row r="33" spans="1:117">
+    <row r="33" spans="1:118">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>97734400000.0</v>
+      </c>
+      <c r="C33">
         <v>99927573000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>104237088000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>98814825000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>101365600000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>103748000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>108352165000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>104613431000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>105122511000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>99141790000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>96081200000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>100361500000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>98970300000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>100088000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>100141400000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>100506989000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>98394846000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>92920123000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>99975300000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>96936173000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>91734469000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>96357970000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>89854000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>87957991000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>85124878000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>82601205000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>74121800000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>73471291000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>71382942000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>70711394000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>68796500000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>69491024000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>64512241000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>60818393000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>62133900000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>60789827000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>61081163000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>59436568000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>59954600000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>59119229000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>58095195000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>61173528000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>61861800000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>64207820000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>56075900000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>55860200000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>51414800000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>49679300000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>47215800000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>46944700000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>48204000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>47140600000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>38968400000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>37842261000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>37903900000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>37260121000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>36820027000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>31534648000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>31459900000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>31604477000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>30298564000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>29941422000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>29767400000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>29520281000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>29660311000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>29409500000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>29797900000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>29930316000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>30606500000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>31828300000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>32519700000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>27088763676.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>26686367216.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>27336593045.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>27595400000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>28082645226.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>28807124051.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>28314611471.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>28758037735.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>29863108534.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>27414200619.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>27941994440.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>28543669626.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>28827322672.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>26095754790.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>26962779511.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>27636900000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>27790382092.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>9590147993.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>9447405400.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>9329600000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>8714097256.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>8238541841.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>8548978341.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>6787796000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>6823146989.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>6080065721.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>5914496196.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>6343754918.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>6270545475.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>5975229915.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>6131015347.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>5951438658.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>6145889640.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>5807103107.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>2694752831.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>2702775294.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>2833292790.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>2815725640.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>2856381642.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>2724491000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>2747056560.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>2753980260.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>2700829800.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>2940325200.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>2600717000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>2536341650.0</v>
       </c>
     </row>
-    <row r="34" spans="1:117">
+    <row r="34" spans="1:118">
       <c r="A34" t="s">
         <v>62</v>
       </c>
       <c r="B34">
+        <v>3800000.0</v>
+      </c>
+      <c r="C34">
         <v>4118000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4300000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1103256000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>100000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1106330000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1142800000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>-100000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>-200000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>834551000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1083200000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>-100000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1454000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1680118000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>100000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2850381000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2960245000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2695807000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>-100000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>200000.0</v>
       </c>
-      <c r="V34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W34"/>
       <c r="X34">
         <v>100000.0</v>
       </c>
-      <c r="Y34"/>
+      <c r="Y34">
+        <v>100000.0</v>
+      </c>
       <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>-300000.0</v>
       </c>
-      <c r="AB34">
-[...1 lines deleted...]
-      </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
@@ -13669,811 +13745,818 @@
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
+      <c r="DN34"/>
     </row>
-    <row r="35" spans="1:117">
+    <row r="35" spans="1:118">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
+        <v>9693900000.0</v>
+      </c>
+      <c r="C35">
         <v>10273001000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>13738596000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11449482000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>12074347000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>12479612000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13538600000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12729170000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12785325000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>11528262000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11495400000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>12507260000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>12806687000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>13397478000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>14089800000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>15532747000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>15148729000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>14024333000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>15718700000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>15861121000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>15546803000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>17906715000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>16567300000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>17207325000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>16621717000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>16360368000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>14175900000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>13611530000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>13169213000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>13162009000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>13050700000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>10108688000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>10126972000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>9760390000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>11779900000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>10599000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>8375968000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>8148715000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>8416500000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>8068854000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>8699247000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9323895000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>9700700000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9684700000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>7782100000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>7220900000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>6673800000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>6911200000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>6583700000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>7021000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>7507800000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>9388595000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>8823200000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>8390926000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>9046800000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>8596410000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>8519856000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5723359000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>6280100000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>5742034000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>6355465000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>6815901000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>7558500000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>8042948000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>8208604000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>9225500000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>9313200000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>9642301000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>9854500000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>10499700000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>10264300000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>8558214000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>8475390000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>9200965000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>10657300000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>9649280000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>10476776000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>9960153000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>9225700000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>10290755000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>8363510453.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>7997060991.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>8354382000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>6528774000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>6623207829.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>7261512426.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>6824304000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>8595415673.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>5869554000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>5620402174.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>5605500000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>5610919825.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>4717585177.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>5321181700.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>5339100000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>5333423733.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>4473028317.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>3979006057.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>4164371583.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>3102508799.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>2263194895.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>2356963869.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>2350383756.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>2336511122.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>2254085958.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>1875827450.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>1872662095.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>1898970300.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>1779502608.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>1885290432.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>1625874740.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>1500818760.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>1422155360.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>1453427100.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>1545883200.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>1413414100.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>1169940200.0</v>
       </c>
     </row>
-    <row r="36" spans="1:117">
+    <row r="36" spans="1:118">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
+        <v>11880700000.0</v>
+      </c>
+      <c r="C36">
         <v>12126708000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>11318731000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>11522863000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>11503700000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>12192700000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>20728626000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>12685885000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12955134000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>12700796000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>12904800000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>12416200000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>12578400000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>13060200000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>13279700000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>11743618000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>12253905000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>13926689000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>14424900000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>13421739000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>13460004000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>12225326000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>12369400000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6306298000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>5825579000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>5755839000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>6812100000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>6022038000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>6051983000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6018207000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>6160800000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>5171173000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4076645000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4007689000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6650000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2335863000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2459347000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2427772000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2371100000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2352490000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>295350000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2876568000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>3093000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>3364827000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2877900000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2984200000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2916000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2177100000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2165700000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2205100000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2294700000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2123256000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1966300000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1886809000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1892800000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1886706000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1899822000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1219582000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>2713900000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2019539000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1971824000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>3201986000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2153100000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1973775000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1944271000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>2032300000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>2103000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>2504667000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>2430000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>2545500000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>100000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>17633552352.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>3546144669.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>3562017698.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1225300000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>3797359288.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>19853907128.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1914861820.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1547154340.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1557510140.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>6078641890.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>6272817582.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>4385059850.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>23609738047.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1862203266.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1645318068.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1570800000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>22307592959.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1665934704.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>5277747270.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1618800000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>4925056720.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>4702822810.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>4832108759.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1313499768.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>3850070412.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>3236028863.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>3078777100.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>1422359981.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>3073168151.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>2862151916.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>2895528302.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>1136801469.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>2725928106.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>2403979245.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>872864691.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>780222507.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>808977060.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>747096688.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>710225945.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>597213260.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>567947840.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>543948980.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>515629500.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>496508400.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>475775650.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>412514800.0</v>
       </c>
     </row>
-    <row r="37" spans="1:117">
+    <row r="37" spans="1:118">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
@@ -14512,1772 +14595,1784 @@
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
+      <c r="DN37"/>
     </row>
-    <row r="38" spans="1:117">
+    <row r="38" spans="1:118">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>-100000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>100000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-2871379000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>21649073000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>20647988000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>19718401000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>19220600000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>18588000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>18017029000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>100000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>19342200000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>18038800000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>18151579000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>200000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>12618506000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>11129697000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>9804028000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>9762242000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>9783799000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>9162457000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>8617412000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2107099940.74</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2204723625.59</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1913167901.87</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1919627325.44</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>13076779000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>13372020000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>12839366000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>12893075000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>12541743000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>12572470000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>12447356000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>11966229000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>10790215000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>11524336000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>12620036000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>12347494000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>13430222000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>14240006000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-100000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>14789101000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>14514698000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>12228794000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>12344475000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>13122669000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>12937878000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>12967615000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>13146233000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>12255298000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>11915337000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>12289464000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>14334959000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>13916612000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>13670314000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>13343278000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>12851067000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>12892375000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>13315811000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>13334498000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>12271664000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>10801842000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>10877955000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>10716151000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>12306520000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>12367678000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>12158552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BZ38">
         <v>1.0</v>
       </c>
       <c r="CA38">
+        <v>1.0</v>
+      </c>
+      <c r="CB38">
         <v>10825507000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>10243761000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>10422381000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>9921550000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>10643419000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>8938889000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>8079247000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>8325875000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1724448000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1783523000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1676620000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>988332000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>1068530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CT38">
         <v>1.0</v>
       </c>
       <c r="CU38">
+        <v>1.0</v>
+      </c>
+      <c r="CV38">
         <v>1384184000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>1182496000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>1290617000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>1329637000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CZ38">
         <v>1.0</v>
       </c>
       <c r="DA38">
         <v>1.0</v>
       </c>
       <c r="DB38">
+        <v>1.0</v>
+      </c>
+      <c r="DC38">
         <v>1351978000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
-      <c r="DF38">
+      <c r="DF38"/>
+      <c r="DG38">
         <v>1.0</v>
       </c>
-      <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
+      <c r="DN38"/>
     </row>
-    <row r="39" spans="1:117">
+    <row r="39" spans="1:118">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
+        <v>3465400000.0</v>
+      </c>
+      <c r="C39">
         <v>3965626000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2807427000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2748770000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3092500000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2094600000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2776084000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4553046000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5860805000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5179407000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4866454000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3569170000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4960892000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4721758000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1310200000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4615490000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5214504000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4435897000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1680200000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4172465000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4905187000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4668047000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1355900000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4689687000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6811153000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6690107000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1157600000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3872385000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3136882000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3758483000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1727300000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2386354000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6651462000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5598993000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1717200000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5896595000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>6150920000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>6355257000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>7246500000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>4385251000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4798985000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4903917000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>6214700000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5811552000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2318300000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2562800000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2271300000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3818860999.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3712078999.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3558051000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1898900000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2756161999.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2173458000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>128302000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1335400000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4516000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>4216000.0</v>
       </c>
-      <c r="BF39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG39"/>
       <c r="BH39">
         <v>400000.0</v>
       </c>
       <c r="BI39">
+        <v>400000.0</v>
+      </c>
+      <c r="BJ39">
         <v>3141000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>50481000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>51800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60182000.0</v>
       </c>
       <c r="BM39">
         <v>60182000.0</v>
       </c>
       <c r="BN39">
+        <v>60182000.0</v>
+      </c>
+      <c r="BO39">
         <v>60000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>60100000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>62399000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>62400000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>66600000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>67800000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2325511864.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1554481327.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1770270040.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>505400000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1486976510.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1384628726.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1332204701.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1458299999.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1102231854.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>674542852.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1345223018.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>983089164.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>998494695.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>925001406.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>982306580.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1018469162.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>793893673.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>756723367.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>701901655.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>408600000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1049345703.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>817250130.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>810378090.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>460895182.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>705925726.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>683866492.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>559779073.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>536669596.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>533166287.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>558681940.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>528936809.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>273099642.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>436425979.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>502113868.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>300150275.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>213792069.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>281296755.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>117177736.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>538684497.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>201406940.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>292744400.0</v>
       </c>
-      <c r="DI39"/>
-      <c r="DJ39">
+      <c r="DJ39"/>
+      <c r="DK39">
         <v>47185500.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>147758400.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>26730200.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>992102400.0</v>
       </c>
     </row>
-    <row r="40" spans="1:117">
+    <row r="40" spans="1:118">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
+        <v>12777300000.0</v>
+      </c>
+      <c r="C40">
         <v>12568753000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>21835890000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>10821210000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>10685161000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9676981000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>15299400000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7699278000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11099359000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6248968000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>15171408000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>8834268000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>9308320000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8053470000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8223500000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7621633000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6660324000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5276881000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6833800000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6250137000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5380368000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4837507000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5683000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4549770000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4981780000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5047122000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3785600000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3874518000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3860958000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3394179000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3877500000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>6044981000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>8106204000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4673306000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>10009000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>7738662000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>10223587000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>7493655000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>9991800000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>7453708000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>9571050000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>7510104000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>12681000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>13787061000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>8393700000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>9337300000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>8485200000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>130800000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>155000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>144300000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>7416800000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>136029000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>140000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>135857000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>5104600000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>114895000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>115720000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>114921000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>101600000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>162672000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>117632000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>123984000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1244000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>98482000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>106834000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>105600000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1355900000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>94803000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>57800000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>83300000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1576800000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>3621728124.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2987124290.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>3082381890.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1454800000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>4175921604.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>3014897122.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>2715629122.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>3352400000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>3333957744.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>2660799147.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>2850532098.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>2775765575.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>2739922665.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>2621088288.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2322146131.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>2635433234.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>2994848607.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>1292085789.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>1225028349.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1212300000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>1997797622.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1299437355.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>1059515063.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1437199786.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1178078942.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>941268803.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>729481915.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>1120825582.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>789308716.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>783395318.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>650789981.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>855005316.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>1694388528.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>612039708.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>395292400.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>530423653.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>390318525.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>380326856.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>368987296.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>421540980.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>463887280.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>400993220.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>422281800.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>463140000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>419466950.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>583570650.0</v>
       </c>
     </row>
-    <row r="41" spans="1:117">
+    <row r="41" spans="1:118">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>10025260000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>10134830000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>11301581000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>13313900000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>12847000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>11853850000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>13465054000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>13722700000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13410800000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>15478463000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>14514036000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>14670481000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>13957579000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>13667008000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>11766251000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>11241203000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>10834865000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>10734257000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2805298740.11</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2205893332.67</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2296322259.14</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2588679028.75</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1998581000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>2200299000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1447413000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1346428000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1328260000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1431351000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1414330000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1287035000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1240168000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1262062000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1261898000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1139157000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1242932000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1425759000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1396179000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1541395000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1502414000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2586260000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2524695000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2553476000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2619164000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2611192000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2638318000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1754465000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1759810000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1410247000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1693256000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1645153000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1711081000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1305425000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1316760000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1340048000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1349094000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1264499000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1183127000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1042900000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1023943000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>987412000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1221937000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1109970000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1054019000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1193682000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1196066000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>884479000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>804282000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1137347000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1069152000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1090926000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1052442000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>1117783000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>1142728000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1021681000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1010546000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>827506000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>544293000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>560254000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>553092000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>524341000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>527351000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>449188000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>412357000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>364331000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>454745000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>560541000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>568812000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>315314000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>423928000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>443778000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>729448000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>760516000.0</v>
       </c>
-      <c r="DA41"/>
-      <c r="DB41">
+      <c r="DB41"/>
+      <c r="DC41">
         <v>692941000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
+      <c r="DN41"/>
     </row>
-    <row r="42" spans="1:117">
+    <row r="42" spans="1:118">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
+        <v>-82915200000.0</v>
+      </c>
+      <c r="C42">
         <v>-80142234000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-2947613000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-80585223000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-76937052000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-74227340000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-68557300000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-73481018000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-72014950000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-76859207000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-77878000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-19301513000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-19443527000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-70460500000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-68421500000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-66694141000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>20012800000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-69689891000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-61778300000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-62882304000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-66622709000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>20849544000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-64989000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-61314038000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-62652347000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-64632941000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-72274500000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-70901001000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-72301085000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-71795387000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-71584800000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-69393509000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-70769427000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-74349103000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-74966600000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-76460461000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-75828400000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-77195949000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-77019100000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-76669707000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-76698126000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-73884373000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-71857000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-69950212000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-2904093000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-2904088000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-75267900000.0</v>
       </c>
-      <c r="AV42"/>
-      <c r="AW42">
+      <c r="AW42"/>
+      <c r="AX42">
         <v>100000.0</v>
       </c>
-      <c r="AX42"/>
-      <c r="AY42">
+      <c r="AY42"/>
+      <c r="AZ42">
         <v>-75228600000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-1043995000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-4358694000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-11209456000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>25097200000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>11399822000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>11743058000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>8321408000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>23088100000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>8299059000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>7770554000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>7634348000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>24361900000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>6059537000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>6004053000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>5418400000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>17887300000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>5412145000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>5884600000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>6690500000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>6923500000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>14976287076.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>6431607595.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>4423831000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-7313000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>15480498000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>15786800000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>3959018000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>3157221000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>4499115163.5</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>13207622209.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>18509266944.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>4615318000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>5706153000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>5491635534.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>4292531550.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>4414068000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>17949735077.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>2451216000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>3115462084.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-338500000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>3098751630.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>3075750546.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>3067251719.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>-180600000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>2886160437.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>2940468378.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>2829395876.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>2449671187.3</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>2572570371.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>2545531762.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>2649457812.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>2554474844.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>2565961104.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>1390065933.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>1067252982.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>983703280.6</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>989125560.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>989100528.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>1017829222.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>980212660.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>975538120.0</v>
       </c>
-      <c r="DI42"/>
-      <c r="DJ42">
+      <c r="DJ42"/>
+      <c r="DK42">
         <v>973158300.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>929628000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>1294442800.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>1403325400.0</v>
       </c>
     </row>
-    <row r="43" spans="1:117">
+    <row r="43" spans="1:118">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
@@ -16318,105 +16413,106 @@
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
+      <c r="DN43"/>
     </row>
-    <row r="44" spans="1:117">
+    <row r="44" spans="1:118">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
@@ -16455,1387 +16551,1396 @@
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
+      <c r="DN44"/>
     </row>
-    <row r="45" spans="1:117">
+    <row r="45" spans="1:118">
       <c r="A45" t="s">
         <v>73</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>81985597000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>82716300000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>79348434000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>80840715000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>82459763000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>84632100000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>80003334000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>79122177000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>74096235000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>69877700000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>74116078000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>73015044000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>73028500000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>71933300000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>71717737000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>25701978000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>26676905000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>24768400000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>25435683000.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>25063436000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>22576300000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>21597197000.0</v>
       </c>
-      <c r="AC45">
-[...1 lines deleted...]
-      </c>
       <c r="AD45">
+        <v>0.0</v>
+      </c>
+      <c r="AE45">
         <v>21431950000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>20097000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>19673034000.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45">
+      <c r="AH45"/>
+      <c r="AI45">
         <v>18276310000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>18822300000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>18480755000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>18658350000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>19153800000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>18341681000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>18693417000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>19140100000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>18624461000.0</v>
       </c>
-      <c r="AS45"/>
-      <c r="AT45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>16542000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>15740100000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>14814100000.0</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>13592400000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>13937800000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>13086251000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>11321346000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>11412300000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>10965688000.0</v>
       </c>
-      <c r="BE45"/>
-      <c r="BF45">
+      <c r="BF45"/>
+      <c r="BG45">
         <v>9223878000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>9265200000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>8887404000.0</v>
       </c>
-      <c r="BI45"/>
-      <c r="BJ45">
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>7275436000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>7032300000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>6890079000.0</v>
       </c>
-      <c r="BM45"/>
-      <c r="BN45">
+      <c r="BN45"/>
+      <c r="BO45">
         <v>6434000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>6595100000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>6270990000.0</v>
       </c>
-      <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>6976500000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>7304600000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>6219430048.0</v>
       </c>
-      <c r="BU45"/>
-      <c r="BV45">
+      <c r="BV45"/>
+      <c r="BW45">
         <v>5495237416.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>5981500000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>5830390415.5</v>
       </c>
-      <c r="BY45"/>
-      <c r="BZ45">
+      <c r="BZ45"/>
+      <c r="CA45">
         <v>5499128175.3</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>5710067300.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>5735563983.0</v>
       </c>
-      <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>5116749094.08</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>5401226483.31</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>5217584625.0</v>
       </c>
-      <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>5403384361.06</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>5531700000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>5482789133.06</v>
       </c>
-      <c r="CK45"/>
-      <c r="CL45">
+      <c r="CL45"/>
+      <c r="CM45">
         <v>4169658130.73</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>4166300000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>3789040536.96</v>
       </c>
-      <c r="CO45"/>
-      <c r="CP45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>3716869582.8</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>3289098089.22</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>2973076577.42</v>
       </c>
-      <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
-      <c r="CV45">
+      <c r="CV45"/>
+      <c r="CW45">
         <v>3197377324.0</v>
       </c>
-      <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
-      <c r="CZ45">
+      <c r="CZ45"/>
+      <c r="DA45">
         <v>3419961534.44</v>
       </c>
-      <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
-      <c r="DD45">
+      <c r="DD45"/>
+      <c r="DE45">
         <v>2024315730.0</v>
       </c>
-      <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
-      <c r="DH45">
+      <c r="DH45"/>
+      <c r="DI45">
         <v>2179108720.0</v>
       </c>
-      <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
-      <c r="DL45">
+      <c r="DL45"/>
+      <c r="DM45">
         <v>2124941350.0</v>
       </c>
-      <c r="DM45"/>
+      <c r="DN45"/>
     </row>
-    <row r="46" spans="1:117">
+    <row r="46" spans="1:118">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>25644200000.0</v>
+      </c>
+      <c r="C46">
         <v>26387778000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>27644317000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>26398876000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>27478800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>28487300000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>30170200000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>28767600000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>29019354000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>27626100000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>26630200000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>28925200000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>29284800000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>29790600000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>30055700000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>29926913000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>29386901000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>27494375000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>29224300000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>27231875000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>25701978000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>26676905000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>24768400000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>25435683000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>25111748000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>25063436000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>22576300000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>21597197000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>21416968000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>21431950000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>20097000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>19673034000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>18762061000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>18276310000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>18822300000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>18480755000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>18638073000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>18658350000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>19153800000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>18341681000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>18259924000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>18693417000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>19140100000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>18624461000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>16820000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>16542000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>15740100000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>14814100000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>13913500000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>13592400000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>13937800000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>13086251000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>11718000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>11321346000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>11412300000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>10965688000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>10409245000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>9223878000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>9265200000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>8887404000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>7943196000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>7275436000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>7032300000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>6890079000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>6604150000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>6434000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>6595100000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>6270990000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>6489000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>6976500000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>7304600000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>6219430048.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>5478530121.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>5495237416.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>5981500000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>5830390415.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>5720810037.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>5499128175.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>5710067300.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>5735563983.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>5118516868.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>5116749094.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>5401226483.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>5217584625.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>5183973837.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>5403384361.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>5531700000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>5482789133.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>4258035852.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>4169658130.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>4166300000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>3789040536.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>3535719031.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>3716869582.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>3289098089.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>2973076577.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>2844036858.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>2835719096.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>3143579072.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>3197377324.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>3113078000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>3235487045.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>3203950054.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>3419961534.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>3403123862.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>1821888140.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>1898596836.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>2024315730.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>2068628952.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>2146155697.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>2127277740.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>2179108720.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>2210031280.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>2185200300.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>2443816800.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>2124941350.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>2123826850.0</v>
       </c>
     </row>
-    <row r="47" spans="1:117">
+    <row r="47" spans="1:118">
       <c r="A47" t="s">
         <v>75</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>28925194000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>29284782000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>30055690000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>29926900000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>29386900000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>27494375000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>29224261000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>27231900000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>25702000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>26676905000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>24768355000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>25435683000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>25111748000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>25063436000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>22576299000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>21597197000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>21416968000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>21431950000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>5177903279.83</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>4896095169.36</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>4794802197.8</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>5519542763.95</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>5682890000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>5840947000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>5638162000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>5899314000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>5887680000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>5655078000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>5705691000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>5265751000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>4834214000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>4708617000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>5407324000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>5194875000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>5925573000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>6050529000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>6315688000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>6027118000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>5903846000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>5509107000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>5308258000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>5601854000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>5573501000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>5407944000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>5181307000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>5066673000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>4974070000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>4807900000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>5093425000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>4467020000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>4228429000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>4062559000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>3681066000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>3610347000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>3784849000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>3534352000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>3301786000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>3032339000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3151251000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3193602000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3438495000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3394931000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3144070000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3185675000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>2964058000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2676595000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2681989000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>2629951000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>2351704000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2336391000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>2315596000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>2352120000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>2215926000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>2024884000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>2083503000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1911105000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1377085000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1438309000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1439137000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1304639000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1260531000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>1107867000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>929126000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>825135000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1041111000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1268646000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>1359703000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>1230291000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>1403765000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1485748000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>1616264000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>1854129000.0</v>
       </c>
-      <c r="DA47"/>
-      <c r="DB47">
+      <c r="DB47"/>
+      <c r="DC47">
         <v>1995868000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
+      <c r="DN47"/>
     </row>
-    <row r="48" spans="1:117">
+    <row r="48" spans="1:118">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>7524000000.0</v>
+      </c>
+      <c r="C48">
         <v>4311793000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>18036343000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>7429566000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4324819000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2993887000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>53637019000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>14834556000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>10581388000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>6532773000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>17399286000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>13770686000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>8732403000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>4969475000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>14846543000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>12307530000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>8119815000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>4136652000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>31191640000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>10585966000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6552945000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>3220705000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>25920061000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>5605921000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2924650000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1391979000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>20874268000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>8665336000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>5972243000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>3023305000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>15341367000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>7244091000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1962738000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>2160529000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-355400000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1699578000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1699355000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>2199284000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>9700100000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>5834137000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>2772905000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>2766865000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>8201200000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>3404144000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2805800000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1867700000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>4883945000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>3895600000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>3592800000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1425900000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>5857853000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>621374000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>3711300000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1959935000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>51649000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>3919019000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>3139704000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1775731000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>9052075000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>5608495000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>3921240000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1715117000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>9868319000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>18051560000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>17922014000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>17210300000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>4130100000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>15927150000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>15630400000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>15145700000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>13864000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1253065000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1146523000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>479843000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>12959400000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>1364802000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1039537000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>644769000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>1618179000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>749452000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>516718377.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>571659560.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>679375000.0</v>
       </c>
-      <c r="CF48"/>
-      <c r="CG48">
+      <c r="CG48"/>
+      <c r="CH48">
         <v>231440328.0</v>
       </c>
-      <c r="CH48"/>
-      <c r="CI48">
+      <c r="CI48"/>
+      <c r="CJ48">
         <v>163352000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-282853485.0</v>
       </c>
-      <c r="CK48"/>
-      <c r="CL48">
+      <c r="CL48"/>
+      <c r="CM48">
         <v>200144563.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>520207000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>138651937.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>407867511.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>403027566.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>352361000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>816245673.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>351440540.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>214248748.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>913706612.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>589088241.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>358618290.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>245624506.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>522170792.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>435939297.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-184398142.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>625712416.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>554514522.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>510950295.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>508582880.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>498560638.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>409700620.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>362789720.0</v>
       </c>
-      <c r="DI48"/>
-      <c r="DJ48">
+      <c r="DJ48"/>
+      <c r="DK48">
         <v>69357000.0</v>
       </c>
-      <c r="DK48"/>
-      <c r="DL48">
+      <c r="DL48"/>
+      <c r="DM48">
         <v>311122000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>248779150.0</v>
       </c>
     </row>
-    <row r="49" spans="1:117">
+    <row r="49" spans="1:118">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
@@ -17874,194 +17979,197 @@
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
+      <c r="DN49"/>
     </row>
-    <row r="50" spans="1:117">
+    <row r="50" spans="1:118">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50">
+        <v>1073600000.0</v>
+      </c>
+      <c r="C50">
         <v>144198000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>154300000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>168207000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1100600000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1120600000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>163600000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1211100000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1244700000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1646800000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>151200000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1237100000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1424300000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1295100000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1056900000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1200300000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1413000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>907400000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>847100000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1100900000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>948900000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2598900000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>2738800000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4567866000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>4367277000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>301486000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>217100000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1357796000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>2216170000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2263437000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>394349058.31</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>927983375.23</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>947544083.82</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>987893814.93</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1312300000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1962019000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>4944697000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>5134046000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>3568500000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>4439660000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>3811000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>3960000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>1280200000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>986002000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>2905845000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -18083,1162 +18191,1172 @@
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
+      <c r="DN50"/>
     </row>
-    <row r="51" spans="1:117">
+    <row r="51" spans="1:118">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>2949000000.0</v>
+      </c>
+      <c r="C51">
         <v>3105732000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5349586000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2896066000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3157764000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3218170000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3452700000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3380273000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3456152000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3817430000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3501100000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3719101000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4096231000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3946444000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3845000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3419271000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3714622000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3077807000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3131100000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3239295000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3084660000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5027161000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4792300000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7533889000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>7473582000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3473450000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3062800000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4090158000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4936174000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>5085239000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4103500000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>5006425000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4858206000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4467782000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4565800000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3329611000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4944697000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>5134046000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>5396300000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4439660000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3810686000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3959840000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3602000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3176595000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2858200000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2886000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2721800000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2860000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2905000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2754900000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2905800000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>3000630000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>3008700000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2998203000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>3174300000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>3009132000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>4145354000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>3833043000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>4114600000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>5322065000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>5081585000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>6621187000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>6771400000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>7882823000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>7485316000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>7966700000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>7279900000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>8525552000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>9463600000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>10645700000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>10676600000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>10730764000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>10025278000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>10242813000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>9868100000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>9501465000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>10198869000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>9948728000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>9566600000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>8923457000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>6872012548.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>6769687252.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>7199103000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>7129132000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>7021351953.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>8382697633.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>7812766000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>7711622209.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>6444584000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>6219246174.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>5980400000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>5986849625.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>4164951128.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>4852280321.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>4486700000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>5328355464.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>4897285841.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>4350315668.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>4569259943.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>3741192700.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>2613117858.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>2415160428.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>2192696152.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>1317426163.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>2671297461.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>1873211343.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>1981608876.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>1988727210.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>1941497376.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>2194557426.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>1889866440.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>1863371440.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>1654631960.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>1600213800.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>1582264800.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>1428970200.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>1161543500.0</v>
       </c>
     </row>
-    <row r="52" spans="1:117">
+    <row r="52" spans="1:118">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
+        <v>1073600000.0</v>
+      </c>
+      <c r="C52">
         <v>1104305000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1167325000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1050685000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1100578000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1120592000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1276360000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1211089000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1244698000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1646816000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1298084000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1237101000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1424374000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1295122000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1056900000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1200301000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1412942000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>907324000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>877600000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1100837000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>948823000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2598909000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2738800000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4997045000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4809444000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>780090000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>653100000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1719831000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2601826000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2657487000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1941100000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>3761213000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>3716743000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3279026000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1709900000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1968899000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>3617901000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3470662000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3630600000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>2747774000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1842476000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1666384000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1285100000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1188401000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1250700000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1189400000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1087200000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1140900000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1118000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>922800000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1040600000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>898781000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>897000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>852810000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>839500000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>706223000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1910164000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1970078000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>2224400000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>3122357000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1948067000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>3060003000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>2607200000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1596419000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1560160000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>850600000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>819700000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>968460000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>1844500000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>3287400000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>3607000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>4095503360.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>3499698459.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>3013105057.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>2476300000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>2036911335.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>2030570867.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>1805757350.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>2099514490.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1113101278.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>835524687.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>1161776573.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>1208644528.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>3079877377.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>3071460798.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>3847533637.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>3444010042.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>1490249592.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>2258018325.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>2223020604.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>1976100000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>1898766722.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>926553505.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1038115578.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>607400000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>1307673274.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>1666499163.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>1624251126.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>1719958082.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>1836214599.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>1633485189.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>1519748320.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>1265211475.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>383696634.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>1711534819.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>963378856.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>1042937459.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>993291615.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>960032840.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>1103314106.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>903491960.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>907863200.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>785678380.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>737003400.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>710334000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>669131400.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>617695700.0</v>
       </c>
     </row>
-    <row r="53" spans="1:117">
+    <row r="53" spans="1:118">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53">
+        <v>1735600000.0</v>
+      </c>
+      <c r="C53">
         <v>1648713000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1681692000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1531673000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1120600000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1191900000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1242000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1154677000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1187157000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1077190000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>277200000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>227200000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>313500000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>365300000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>454500000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1347216000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1535714000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1345730000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1914600000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2044574000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1245607000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>2049628000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1700000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1442923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44823000.0</v>
       </c>
       <c r="Z53">
         <v>44823000.0</v>
       </c>
       <c r="AA53">
+        <v>44823000.0</v>
+      </c>
+      <c r="AB53">
         <v>14600000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>14304000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>14038000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>13772000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>13400000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>13008000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>12618000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>12229000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>11900000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>7820000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>8770000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>9903000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>282800000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>274577000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>263893000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>209067000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>215100000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>718737000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>776600000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1033700000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>713000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>526800000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>379900000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>410200000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>288600000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>612489000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>486100000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>359591000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>476600000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>617880000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>244033000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1464198000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>193400000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>660616000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>516379000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>1063068000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>1069300000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>1937000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>21521000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>74900000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>73300000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>235223000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>2600000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>3000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>100000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>101972.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>37140050.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>140013315.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>174800000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>76852000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>109993843.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>172827256.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>225554525.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>355465213.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>482584043.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>460487169.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>258838311.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>200895997.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>211484637.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>257944150.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>214500000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>623619387.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>1377960143.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>1266484797.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>1493900000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>1181480433.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>300155851.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>463141919.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>735401144.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>3042655870.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>3029659645.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>2223007033.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>126925306.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>1902418075.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>989086140.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>910023489.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>983530365.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>781162296.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>1044820410.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>1644336891.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>1663786419.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>1438742160.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>1019945056.0</v>
       </c>
-      <c r="DF53">
+      <c r="DG53">
         <v>1187535273.0</v>
       </c>
-      <c r="DG53">
+      <c r="DH53">
         <v>1066357320.0</v>
       </c>
-      <c r="DH53">
+      <c r="DI53">
         <v>905137240.0</v>
       </c>
-      <c r="DI53">
+      <c r="DJ53">
         <v>767751080.0</v>
       </c>
-      <c r="DJ53">
+      <c r="DK53">
         <v>866507700.0</v>
       </c>
-      <c r="DK53">
+      <c r="DL53">
         <v>872265600.0</v>
       </c>
-      <c r="DL53">
+      <c r="DM53">
         <v>1112480250.0</v>
       </c>
-      <c r="DM53"/>
+      <c r="DN53"/>
     </row>
-    <row r="54" spans="1:117">
+    <row r="54" spans="1:118">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
@@ -19277,1517 +19395,1530 @@
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
+      <c r="DN54"/>
     </row>
-    <row r="55" spans="1:117">
+    <row r="55" spans="1:118">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>138209000000.0</v>
+      </c>
+      <c r="C55">
         <v>142760913000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>148112684000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>140754995000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>142157500000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>147299000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>162507949000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>147286361000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>143438846000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>133816800000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>132644300000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>137914200000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>133294400000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>135466700000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>137958100000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>142063954000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>136633408000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>127399920000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>138602500000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>135133255000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>124440135000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>133417831000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>125196600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>127056787000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>121393008000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>113687561000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>101742900000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>102475317000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>98738979000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>96905532000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>94126100000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>95691043000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>90921356000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>82378945000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>86851900000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>83020423000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>84124011000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>80733942000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>83841400000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>79110196000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>76656712000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>80248015000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>90176300000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>88043173000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>74436200000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>75101200000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>72143200000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>65125900000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>62989000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>63297000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>68674000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>59618974000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>50982700000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>48728570000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>54159900000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>49391546000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>48521976000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>45822291000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>46139400000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>45166496000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>41842844000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>41698184000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>42678300000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>42934285000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>41063436000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>40174500000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>40101000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>39253762000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>40094900000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>41670600000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>41813000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>34323307668.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>33278572182.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>34209291045.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>35475800000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>34683193695.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>34693585400.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>34451304878.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>35558964085.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>35475117196.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>32460481434.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>32554500919.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>33471890180.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>33141869887.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>30208776318.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>31271578579.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>33016500000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>31828726546.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>14068563191.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>14162573290.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>14830100000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>14138352441.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>11765448280.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>12793467526.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>12381391245.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>12209957737.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>11015581096.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>9952515263.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>11028616633.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>9892333259.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>8594008295.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>8744123312.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>8638819954.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>8245947361.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>8126031812.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>5296422542.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>5425908739.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>5138659530.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>4912432200.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>5229367236.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>4694219460.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>4544175320.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>4376805720.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>4387341900.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>4630060800.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>4400075750.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>4119657850.0</v>
       </c>
     </row>
-    <row r="56" spans="1:117">
+    <row r="56" spans="1:118">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>40474600000.0</v>
+      </c>
+      <c r="C56">
         <v>42833340000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>43875596000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>41940170000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>40792000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>43551000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>54155784000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>42672930000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>38316335000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>34675011000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>36563100000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>37552700000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>34324100000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>35378700000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>37816700000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>41556965000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>38238562000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>34479797000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>38627100000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>38197082000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>32705666000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>37059861000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>35342400000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>39098796000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>36268130000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>31086356000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>27621100000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>29004026000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>27356037000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>26194138000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>25329600000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>26200019000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>26409115000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>21560552000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>24718000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>22230596000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>23042848000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>21297374000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>23886800000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>19990967000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>18561517000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>19074487000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>28314500000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>23835353000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>18360300000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>19241000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>20728400000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>15446600000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>15773300000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>16352300000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>20470000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>12478374000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>12014300000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>10886309000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>16256000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>12131425000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>11701949000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>14287643000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>14679500000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>13562019000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>11544280000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>11756762000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>12910900000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>13414004000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>11403125000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>10765000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>10303100000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>9323446000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>9488400000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>9842300000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>9293300000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>7234543992.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>6592204965.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>6872698000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>7880400000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>6600548469.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>5886461348.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>6136693406.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>6800926350.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>5612008661.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>5046280815.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>4612506479.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>4928220554.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>4314547215.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>4113021528.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>4308799068.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>5379600000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>4038344453.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>4478415198.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>4715167889.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>5500500000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>5424255184.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>3526906439.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>4244489184.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>5593595245.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>5386810748.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>4935515374.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>4038019066.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>4684861715.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>3621787784.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>2618778380.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>2613107965.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>2687381295.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>2100057720.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>2318928704.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>2601669711.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>2723133445.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>2305366740.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>2096706560.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>2372985593.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>1969728460.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>1797118760.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>1622825460.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>1686512100.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>1689735600.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>1799358750.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>1583316200.0</v>
       </c>
     </row>
-    <row r="57" spans="1:117">
+    <row r="57" spans="1:118">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>39621900000.0</v>
+      </c>
+      <c r="C57">
         <v>41664253000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>45599307000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>36577101000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>36872239000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>39343473000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>49389200000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>35673114000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>34618169000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>34911823000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>41005100000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>33845767000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>34121757000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>35632377000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>40540400000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>34979736000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>33897653000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>33179146000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>38866200000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>31107336000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>28791526000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>31880721000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>33477800000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>30275317000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>29238994000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>25218123000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>25011000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>21842335000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>22640990000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>23252886000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>25208800000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>25560000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>27354843000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>22850307000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>29066700000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>23481745000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>26015981000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>23904354000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>28773600000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>21877422000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>21894846000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>21904014000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>30141900000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>28055750000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>20728300000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>21767900000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>21824800000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>14590600000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>14456700000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>16170400000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>17352700000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>10544780000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>10056300000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>10590372000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>15649000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>12075631000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>12168818000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>12554096000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>14422000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>14227728000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>10463749000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>10547803000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>10554900000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>10546115000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>8693334000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>8057500000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>8491700000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>8075268000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>8484700000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>9093100000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>10537100000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>9536756000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>8127303000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>7615605000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>8396400000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>7763329000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>6233019000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>5587291000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>6844400000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>5465323000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>4265650650.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>4881934240.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>5049145000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>6625875000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>6339119535.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>6877291434.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>8774021000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>5293621535.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>4010919000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>3965607389.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>4720000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>4371444050.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>2644361983.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>2757700981.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>2833700000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>2951254967.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>2985098319.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>2736064780.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>3411941738.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>3100117025.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>2843858602.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>2615989540.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>2699361419.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>2406759152.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>2599429060.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>1554264564.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>1889138220.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>1631340450.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>1537283072.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>1733000296.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>1581533800.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>1610212720.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>1486462320.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>1463660100.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>1464638400.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>1307698350.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>1217306200.0</v>
       </c>
     </row>
-    <row r="58" spans="1:117">
+    <row r="58" spans="1:118">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>49315800000.0</v>
+      </c>
+      <c r="C58">
         <v>51937254000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>59337903000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>48026583000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>48946586000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>51823085000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>62927800000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>48402284000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>47403494000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>46440085000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>52500500000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>46353027000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>46928444000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>49029855000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>54630200000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>50512483000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>49046382000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>47203479000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>54584900000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>46968457000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>44338329000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>49787436000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>50045100000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>47482642000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>45860711000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>41578491000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>39186900000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>35453865000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>35810203000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>36414895000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>38259500000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>35668688000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>37481815000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>32610697000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>40846600000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>34080745000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>34391949000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>32053069000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>37190100000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>29946276000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>30594093000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>31227909000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>39842600000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>37740450000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>28510400000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>28988800000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>28498600000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>21501800000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>21040400000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>23191400000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>24860500000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>19933375000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>18879500000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>18981298000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>24695800000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>20672041000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>20688674000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>18277455000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>20702100000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>19969762000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>16819214000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>17363704000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>18113400000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>18589063000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>16901938000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>17283000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>17804900000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>17717569000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>18339200000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>19592800000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>20801400000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>18094970000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>16602693000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>16816570000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>19053700000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>17412609000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>16709795000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>15547445000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>16070100000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>15756078000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>12629161103.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>12878995231.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>13403527000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>13154648000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>12962327364.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>14138803860.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>15598325000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>13889037208.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>9880473000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>9586009564.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>10325500000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>9982363875.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>7361947161.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>8078882682.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>8172800000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>8284678700.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>7458126637.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>6715070837.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>7576313321.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>6202625824.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>5107053498.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>4972953409.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>5049745176.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>4743270274.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>4853515018.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>3430092015.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>3761800316.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>3530310750.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>3316785680.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>3618290729.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>3207408540.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>3111031480.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>2908617680.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>2917087200.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>3010521600.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>2721112450.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>2387246400.0</v>
       </c>
     </row>
-    <row r="59" spans="1:117">
+    <row r="59" spans="1:118">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
@@ -20826,659 +20957,664 @@
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
+      <c r="DN59"/>
     </row>
-    <row r="60" spans="1:117">
+    <row r="60" spans="1:118">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>88313200000.0</v>
+      </c>
+      <c r="C60">
         <v>90125793000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>87914039000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>92027435000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>92471636000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>94528274000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>98642100000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>98140388000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>95262776000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>86594328000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>78969300000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>90254900000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>85074603000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>84999591000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>81955600000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>90178032000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>86263126000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>78923098000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>82643000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>86771210000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>78889789000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>82044123000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>73815700000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>78006278000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>73922755000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>70359906000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>61278000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>65751759000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>61625190000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>59108516000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>56248000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>58957736000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>52260753000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>48823821000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>45590300000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>47166109000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>47769219000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>46844755000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>44825000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>47431606000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>44301007000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>47077862000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>48331900000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>48274753000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>44190400000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>44318000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>42221600000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>42395300000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>40814500000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>38922500000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>42992500000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>38633977000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>30988300000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>28687612000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>25397900000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>27495803000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>26727978000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>27309386000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>23088100000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>25007983000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>24822342000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>24140591000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>24361900000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>24111097000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>23926067000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>22628700000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>22017400000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>21339295000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>21515000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>21836200000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>20787500000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>16229352000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>16672973000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>17355360000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>18120000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>17110059000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>17811608000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>18681393000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>19268100000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>19531799000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>19758809913.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>19565797412.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>19854896000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>19856503000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>17072819757.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>16923667831.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>17000398000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>17666881592.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>3949762000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>4338301352.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>4308200000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>4014261709.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>4303858682.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>4585340160.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>4129600000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>3849348511.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>3460037626.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>3138178337.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>3363377800.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>3278091931.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>3092461338.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>3249070067.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>3076647585.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>3001902246.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>1205669598.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>1790388323.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>1606388917.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>1543692690.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>1541298200.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>1561271239.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>1436066520.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>1384432120.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>1417297640.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>1417839000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>1557266400.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>1605564800.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>1652104550.0</v>
       </c>
     </row>
-    <row r="61" spans="1:117">
+    <row r="61" spans="1:118">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
         <v>-82028267.7</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-270221000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-285098000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-269311000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-286374000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-279325000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-281461000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-285965000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-253707000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-253479000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-258275000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-208790000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-77528000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-65053000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-30932000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-20294000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-11576000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-12199000.0</v>
       </c>
-      <c r="AZ61"/>
-      <c r="BA61">
+      <c r="BA61"/>
+      <c r="BB61">
         <v>-2050000.0</v>
       </c>
-      <c r="BB61"/>
-      <c r="BC61">
+      <c r="BC61"/>
+      <c r="BD61">
         <v>-1905000.0</v>
       </c>
-      <c r="BD61"/>
-      <c r="BE61">
+      <c r="BE61"/>
+      <c r="BF61">
         <v>-6023000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-920000.0</v>
       </c>
-      <c r="BG61"/>
-      <c r="BH61">
+      <c r="BH61"/>
+      <c r="BI61">
         <v>-5082000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-19000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-4441000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-2706000.0</v>
       </c>
-      <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
-      <c r="BO61">
+      <c r="BO61"/>
+      <c r="BP61">
         <v>-27374000.0</v>
       </c>
-      <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
-      <c r="BS61">
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-47153000.0</v>
       </c>
-      <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
-      <c r="BW61">
+      <c r="BW61"/>
+      <c r="BX61">
         <v>-651433000.0</v>
       </c>
-      <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
-      <c r="CA61">
+      <c r="CA61"/>
+      <c r="CB61">
         <v>-440774000.0</v>
       </c>
-      <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
-      <c r="CE61">
+      <c r="CE61"/>
+      <c r="CF61">
         <v>-168552000.0</v>
       </c>
-      <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
-      <c r="CI61">
+      <c r="CI61"/>
+      <c r="CJ61">
         <v>-124256000.0</v>
       </c>
-      <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
-      <c r="CM61">
+      <c r="CM61"/>
+      <c r="CN61">
         <v>-116926000.0</v>
       </c>
-      <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
-      <c r="CQ61">
+      <c r="CQ61"/>
+      <c r="CR61">
         <v>-51002000.0</v>
       </c>
-      <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
-      <c r="CU61">
+      <c r="CU61"/>
+      <c r="CV61">
         <v>-216021000.0</v>
       </c>
-      <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
-      <c r="CY61">
+      <c r="CY61"/>
+      <c r="CZ61">
         <v>-5396000.0</v>
       </c>
-      <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
+      <c r="DN61"/>
     </row>
-    <row r="62" spans="1:117">
+    <row r="62" spans="1:118">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
@@ -21519,50 +21655,51 @@
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
+      <c r="DN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21646,51 +21783,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
         <v>42864100000.0</v>
       </c>
       <c r="C2">
         <v>43615100000.0</v>
       </c>
       <c r="D2">
         <v>39291600000.0</v>
       </c>
       <c r="E2">
         <v>40422100000.0</v>
       </c>
       <c r="F2">
         <v>35659700000.0</v>
       </c>
       <c r="G2">
         <v>27066100000.0</v>
       </c>
       <c r="H2">
         <v>21678200000.0</v>
       </c>
       <c r="I2">
         <v>19249400000.0</v>
       </c>
@@ -21738,51 +21875,51 @@
       </c>
       <c r="X2">
         <v>4044200000.0</v>
       </c>
       <c r="Y2">
         <v>3341700000.0</v>
       </c>
       <c r="Z2">
         <v>3366200000.0</v>
       </c>
       <c r="AA2">
         <v>2843473889.0</v>
       </c>
       <c r="AB2">
         <v>1905069279.0</v>
       </c>
       <c r="AC2">
         <v>1810850160.0</v>
       </c>
       <c r="AD2">
         <v>1706364000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
         <v>6832100000.0</v>
       </c>
       <c r="C3">
         <v>7126400000.0</v>
       </c>
       <c r="D3">
         <v>6417900000.0</v>
       </c>
       <c r="E3">
         <v>5956300000.0</v>
       </c>
       <c r="F3">
         <v>5396700000.0</v>
       </c>
       <c r="G3">
         <v>5167400000.0</v>
       </c>
       <c r="H3">
         <v>4675200000.0</v>
       </c>
       <c r="I3">
         <v>4448400000.0</v>
       </c>
@@ -21830,95 +21967,95 @@
       </c>
       <c r="X3">
         <v>1018700000.0</v>
       </c>
       <c r="Y3">
         <v>750000000.0</v>
       </c>
       <c r="Z3">
         <v>708100000.0</v>
       </c>
       <c r="AA3">
         <v>202267939.0</v>
       </c>
       <c r="AB3">
         <v>95408259.0</v>
       </c>
       <c r="AC3">
         <v>85298920.0</v>
       </c>
       <c r="AD3">
         <v>57920400.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5">
         <v>22142400000.0</v>
       </c>
       <c r="C5">
         <v>21885500000.0</v>
       </c>
       <c r="D5">
         <v>17851600000.0</v>
       </c>
       <c r="E5">
         <v>17128400000.0</v>
       </c>
       <c r="F5">
         <v>15596600000.0</v>
       </c>
       <c r="G5">
         <v>15607000000.0</v>
       </c>
       <c r="H5">
         <v>14768100000.0</v>
       </c>
       <c r="I5">
         <v>14853000000.0</v>
       </c>
@@ -21966,51 +22103,51 @@
       </c>
       <c r="X5">
         <v>2434100000.0</v>
       </c>
       <c r="Y5">
         <v>1844900000.0</v>
       </c>
       <c r="Z5">
         <v>1375800000.0</v>
       </c>
       <c r="AA5">
         <v>326557828.0</v>
       </c>
       <c r="AB5">
         <v>464641479.0</v>
       </c>
       <c r="AC5">
         <v>451141880.0</v>
       </c>
       <c r="AD5">
         <v>487803600.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
         <v>28974500000.0</v>
       </c>
       <c r="C6">
         <v>29011900000.0</v>
       </c>
       <c r="D6">
         <v>24269500000.0</v>
       </c>
       <c r="E6">
         <v>23084700000.0</v>
       </c>
       <c r="F6">
         <v>20993300000.0</v>
       </c>
       <c r="G6">
         <v>20774400000.0</v>
       </c>
       <c r="H6">
         <v>19443300000.0</v>
       </c>
       <c r="I6">
         <v>19301400000.0</v>
       </c>
@@ -22058,139 +22195,139 @@
       </c>
       <c r="X6">
         <v>3452800000.0</v>
       </c>
       <c r="Y6">
         <v>2594900000.0</v>
       </c>
       <c r="Z6">
         <v>2083900000.0</v>
       </c>
       <c r="AA6">
         <v>528825767.0</v>
       </c>
       <c r="AB6">
         <v>560049738.0</v>
       </c>
       <c r="AC6">
         <v>536440800.0</v>
       </c>
       <c r="AD6">
         <v>545724000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
         <v>45378400000.0</v>
       </c>
       <c r="C9">
         <v>45837600000.0</v>
       </c>
       <c r="D9">
         <v>40445300000.0</v>
       </c>
       <c r="E9">
         <v>39286700000.0</v>
       </c>
       <c r="F9">
         <v>37194600000.0</v>
       </c>
       <c r="G9">
         <v>31312900000.0</v>
       </c>
       <c r="H9">
         <v>30326900000.0</v>
       </c>
       <c r="I9">
         <v>30981900000.0</v>
       </c>
@@ -22238,51 +22375,51 @@
       </c>
       <c r="X9">
         <v>4639600000.0</v>
       </c>
       <c r="Y9">
         <v>3983600000.0</v>
       </c>
       <c r="Z9">
         <v>3159400000.0</v>
       </c>
       <c r="AA9">
         <v>2406365098.0</v>
       </c>
       <c r="AB9">
         <v>1343233233.0</v>
       </c>
       <c r="AC9">
         <v>1361641400.0</v>
       </c>
       <c r="AD9">
         <v>1164434400.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
         <v>19421700000.0</v>
       </c>
       <c r="C10">
         <v>19487300000.0</v>
       </c>
       <c r="D10">
         <v>15035900000.0</v>
       </c>
       <c r="E10">
         <v>14235600000.0</v>
       </c>
       <c r="F10">
         <v>13759200000.0</v>
       </c>
       <c r="G10">
         <v>13494400000.0</v>
       </c>
       <c r="H10">
         <v>12943100000.0</v>
       </c>
       <c r="I10">
         <v>13121600000.0</v>
       </c>
@@ -22330,51 +22467,51 @@
       </c>
       <c r="X10">
         <v>1864200000.0</v>
       </c>
       <c r="Y10">
         <v>1307400000.0</v>
       </c>
       <c r="Z10">
         <v>993300000.0</v>
       </c>
       <c r="AA10">
         <v>64761696.0</v>
       </c>
       <c r="AB10">
         <v>304712073.0</v>
       </c>
       <c r="AC10">
         <v>365359680.0</v>
       </c>
       <c r="AD10">
         <v>519832800.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11">
         <v>3433300000.0</v>
       </c>
       <c r="C11">
         <v>4640400000.0</v>
       </c>
       <c r="D11">
         <v>75500000.0</v>
       </c>
       <c r="E11">
         <v>-655600000.0</v>
       </c>
       <c r="F11">
         <v>636600000.0</v>
       </c>
       <c r="G11">
         <v>1762500000.0</v>
       </c>
       <c r="H11">
         <v>754700000.0</v>
       </c>
       <c r="I11">
         <v>1773900000.0</v>
       </c>
@@ -22422,51 +22559,51 @@
       </c>
       <c r="X11">
         <v>426100000.0</v>
       </c>
       <c r="Y11">
         <v>-280600000.0</v>
       </c>
       <c r="Z11">
         <v>51900000.0</v>
       </c>
       <c r="AA11">
         <v>-405374331.0</v>
       </c>
       <c r="AB11">
         <v>-17586046.4</v>
       </c>
       <c r="AC11">
         <v>34554520.0</v>
       </c>
       <c r="AD11">
         <v>51001200.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12">
         <v>2720700000.0</v>
       </c>
       <c r="C12">
         <v>2398200000.0</v>
       </c>
       <c r="D12">
         <v>578428270.0</v>
       </c>
       <c r="E12">
         <v>596100446.0</v>
       </c>
       <c r="F12">
         <v>1431800000.0</v>
       </c>
       <c r="G12">
         <v>414784865.0</v>
       </c>
       <c r="H12">
         <v>462057081.0</v>
       </c>
       <c r="I12">
         <v>1280800000.0</v>
       </c>
@@ -22514,51 +22651,51 @@
       </c>
       <c r="X12">
         <v>93100000.0</v>
       </c>
       <c r="Y12">
         <v>537500000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13">
         <v>1403400000.0</v>
       </c>
       <c r="C13">
         <v>1623900000.0</v>
       </c>
       <c r="D13">
         <v>2204800000.0</v>
       </c>
       <c r="E13">
         <v>2167700000.0</v>
       </c>
       <c r="F13">
         <v>1101500000.0</v>
       </c>
       <c r="G13">
         <v>2245500000.0</v>
       </c>
       <c r="H13">
         <v>1068000000.0</v>
       </c>
       <c r="I13">
         <v>454000000.0</v>
       </c>
@@ -22568,51 +22705,51 @@
       <c r="K13">
         <v>513600000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
         <v>-485000000.0</v>
       </c>
       <c r="C14">
         <v>-409700000.0</v>
       </c>
       <c r="D14">
         <v>-434204000.0</v>
       </c>
       <c r="E14">
         <v>-433300000.0</v>
       </c>
       <c r="F14">
         <v>-451600000.0</v>
       </c>
       <c r="G14">
         <v>1335496000.0</v>
       </c>
       <c r="H14">
         <v>1277980000.0</v>
       </c>
       <c r="I14">
         <v>1206801000.0</v>
       </c>
@@ -22646,51 +22783,51 @@
       <c r="S14">
         <v>30975000.0</v>
       </c>
       <c r="T14">
         <v>26588000.0</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14">
         <v>1394000.0</v>
       </c>
       <c r="X14">
         <v>1002000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14">
         <v>136294000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
         <v>15503400000.0</v>
       </c>
       <c r="C15">
         <v>14437200000.0</v>
       </c>
       <c r="D15">
         <v>14501900000.0</v>
       </c>
       <c r="E15">
         <v>14457900000.0</v>
       </c>
       <c r="F15">
         <v>12671000000.0</v>
       </c>
       <c r="G15">
         <v>11379400000.0</v>
       </c>
       <c r="H15">
         <v>11780000000.0</v>
       </c>
       <c r="I15">
         <v>10995000000.0</v>
       </c>
@@ -22738,51 +22875,51 @@
       </c>
       <c r="X15">
         <v>1411600000.0</v>
       </c>
       <c r="Y15">
         <v>1510300000.0</v>
       </c>
       <c r="Z15">
         <v>784600000.0</v>
       </c>
       <c r="AA15">
         <v>470136028.0</v>
       </c>
       <c r="AB15">
         <v>322298119.0</v>
       </c>
       <c r="AC15">
         <v>330805160.0</v>
       </c>
       <c r="AD15">
         <v>468831600.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>14457943000.0</v>
       </c>
       <c r="F16">
         <v>12670968000.0</v>
       </c>
       <c r="G16">
         <v>11379394000.0</v>
       </c>
       <c r="H16">
         <v>11779965000.0</v>
       </c>
       <c r="I16">
         <v>10994961000.0</v>
       </c>
       <c r="J16">
         <v>7331968000.0</v>
       </c>
       <c r="K16">
         <v>12546600000.0</v>
       </c>
@@ -22818,51 +22955,51 @@
       </c>
       <c r="V16">
         <v>662254000.0</v>
       </c>
       <c r="W16">
         <v>437476000.0</v>
       </c>
       <c r="X16">
         <v>487599000.0</v>
       </c>
       <c r="Y16">
         <v>426642000.0</v>
       </c>
       <c r="Z16">
         <v>339346000.0</v>
       </c>
       <c r="AA16">
         <v>241015000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17">
         <v>15988400000.0</v>
       </c>
       <c r="C17">
         <v>14846900000.0</v>
       </c>
       <c r="D17">
         <v>15515321000.0</v>
       </c>
       <c r="E17">
         <v>14891300000.0</v>
       </c>
       <c r="F17">
         <v>13122600000.0</v>
       </c>
       <c r="G17">
         <v>11731900000.0</v>
       </c>
       <c r="H17">
         <v>12188400000.0</v>
       </c>
       <c r="I17">
         <v>11377400000.0</v>
       </c>
@@ -22878,51 +23015,51 @@
       <c r="M17">
         <v>12362000000.0</v>
       </c>
       <c r="N17">
         <v>11399437000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
         <v>-512100000.0</v>
       </c>
       <c r="C18">
         <v>-598800000.0</v>
       </c>
       <c r="D18">
         <v>-778500000.0</v>
       </c>
       <c r="E18">
         <v>353800000.0</v>
       </c>
       <c r="F18">
         <v>-114200000.0</v>
       </c>
       <c r="G18">
         <v>277300000.0</v>
       </c>
       <c r="H18">
         <v>-1057200000.0</v>
       </c>
       <c r="I18">
         <v>-1623100000.0</v>
       </c>
@@ -22932,139 +23069,139 @@
       <c r="K18">
         <v>-1952900000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
         <v>22322600000.0</v>
       </c>
       <c r="C21">
         <v>21801700000.0</v>
       </c>
       <c r="D21">
         <v>18831000000.0</v>
       </c>
       <c r="E21">
         <v>17687800000.0</v>
       </c>
       <c r="F21">
         <v>17080300000.0</v>
       </c>
       <c r="G21">
         <v>15972200000.0</v>
       </c>
       <c r="H21">
         <v>16074900000.0</v>
       </c>
       <c r="I21">
         <v>17150900000.0</v>
       </c>
@@ -23112,95 +23249,95 @@
       </c>
       <c r="X21">
         <v>1964900000.0</v>
       </c>
       <c r="Y21">
         <v>1379600000.0</v>
       </c>
       <c r="Z21">
         <v>1997200000.0</v>
       </c>
       <c r="AA21">
         <v>326555877.0</v>
       </c>
       <c r="AB21">
         <v>464641478.0</v>
       </c>
       <c r="AC21">
         <v>451141880.0</v>
       </c>
       <c r="AD21">
         <v>487803600.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
         <v>65919900000.0</v>
       </c>
       <c r="C23">
         <v>67651000000.0</v>
       </c>
       <c r="D23">
         <v>60905900000.0</v>
       </c>
       <c r="E23">
         <v>62021000000.0</v>
       </c>
       <c r="F23">
         <v>55774000000.0</v>
       </c>
       <c r="G23">
         <v>42406800000.0</v>
       </c>
       <c r="H23">
         <v>35930200000.0</v>
       </c>
       <c r="I23">
         <v>33080400000.0</v>
       </c>
@@ -23248,95 +23385,95 @@
       </c>
       <c r="X23">
         <v>6718900000.0</v>
       </c>
       <c r="Y23">
         <v>5945700000.0</v>
       </c>
       <c r="Z23">
         <v>4528400000.0</v>
       </c>
       <c r="AA23">
         <v>4923283110.0</v>
       </c>
       <c r="AB23">
         <v>2783661033.0</v>
       </c>
       <c r="AC23">
         <v>2721349680.0</v>
       </c>
       <c r="AD23">
         <v>2382994800.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
         <v>6832100000.0</v>
       </c>
       <c r="C25">
         <v>7126400000.0</v>
       </c>
       <c r="D25">
         <v>6415200000.0</v>
       </c>
       <c r="E25">
         <v>5956300000.0</v>
       </c>
       <c r="F25">
         <v>5396700000.0</v>
       </c>
       <c r="G25">
         <v>5167400000.0</v>
       </c>
       <c r="H25">
         <v>4675200000.0</v>
       </c>
       <c r="I25">
         <v>4023100000.0</v>
       </c>
@@ -23344,95 +23481,95 @@
         <v>3612100000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
         <v>19277000000.0</v>
       </c>
       <c r="C27">
         <v>20191300000.0</v>
       </c>
       <c r="D27">
         <v>18163100000.0</v>
       </c>
       <c r="E27">
         <v>18732700000.0</v>
       </c>
       <c r="F27">
         <v>16968200000.0</v>
       </c>
       <c r="G27">
         <v>14619600000.0</v>
       </c>
       <c r="H27">
         <v>12647500000.0</v>
       </c>
       <c r="I27">
         <v>12328500000.0</v>
       </c>
@@ -23472,51 +23609,51 @@
       <c r="U27">
         <v>3866700000.0</v>
       </c>
       <c r="V27">
         <v>3499900000.0</v>
       </c>
       <c r="W27">
         <v>2451700000.0</v>
       </c>
       <c r="X27">
         <v>1495700000.0</v>
       </c>
       <c r="Y27">
         <v>1224600000.0</v>
       </c>
       <c r="Z27">
         <v>1175600000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>5862900000.0</v>
       </c>
       <c r="C28">
         <v>6201100000.0</v>
       </c>
       <c r="D28">
         <v>5273700000.0</v>
       </c>
       <c r="E28">
         <v>5236800000.0</v>
       </c>
       <c r="F28">
         <v>4877400000.0</v>
       </c>
       <c r="G28">
         <v>2948500000.0</v>
       </c>
       <c r="H28">
         <v>2680000000.0</v>
       </c>
       <c r="I28">
         <v>2363400000.0</v>
       </c>
@@ -23564,51 +23701,51 @@
       </c>
       <c r="X28">
         <v>417900000.0</v>
       </c>
       <c r="Y28">
         <v>373500000.0</v>
       </c>
       <c r="Z28">
         <v>351500000.0</v>
       </c>
       <c r="AA28">
         <v>1557498036.18</v>
       </c>
       <c r="AB28">
         <v>783183495.2</v>
       </c>
       <c r="AC28">
         <v>825200600.0</v>
       </c>
       <c r="AD28">
         <v>618710400.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
         <v>3433300000.0</v>
       </c>
       <c r="C29">
         <v>4640400000.0</v>
       </c>
       <c r="D29">
         <v>75500000.0</v>
       </c>
       <c r="E29">
         <v>-655600000.0</v>
       </c>
       <c r="F29">
         <v>636600000.0</v>
       </c>
       <c r="G29">
         <v>1762500000.0</v>
       </c>
       <c r="H29">
         <v>754700000.0</v>
       </c>
       <c r="I29">
         <v>1789600000.0</v>
       </c>
@@ -23618,51 +23755,51 @@
       <c r="K29">
         <v>315000000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
         <v>23055800000.0</v>
       </c>
       <c r="C30">
         <v>24035900000.0</v>
       </c>
       <c r="D30">
         <v>21614300000.0</v>
       </c>
       <c r="E30">
         <v>21598900000.0</v>
       </c>
       <c r="F30">
         <v>20114300000.0</v>
       </c>
       <c r="G30">
         <v>15340700000.0</v>
       </c>
       <c r="H30">
         <v>14252000000.0</v>
       </c>
       <c r="I30">
         <v>13831000000.0</v>
       </c>
@@ -23710,51 +23847,51 @@
       </c>
       <c r="X30">
         <v>2674700000.0</v>
       </c>
       <c r="Y30">
         <v>2604000000.0</v>
       </c>
       <c r="Z30">
         <v>1162200000.0</v>
       </c>
       <c r="AA30">
         <v>2079809220.0</v>
       </c>
       <c r="AB30">
         <v>878591754.0</v>
       </c>
       <c r="AC30">
         <v>910499520.0</v>
       </c>
       <c r="AD30">
         <v>676630800.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B31">
         <v>-2900900000.0</v>
       </c>
       <c r="C31">
         <v>-2314400000.0</v>
       </c>
       <c r="D31">
         <v>-3795100000.0</v>
       </c>
       <c r="E31">
         <v>-3452200000.0</v>
       </c>
       <c r="F31">
         <v>-3321100000.0</v>
       </c>
       <c r="G31">
         <v>-2477800000.0</v>
       </c>
       <c r="H31">
         <v>-3131800000.0</v>
       </c>
       <c r="I31">
         <v>-4029300000.0</v>
       </c>
@@ -23802,51 +23939,51 @@
       </c>
       <c r="X31">
         <v>-100700000.0</v>
       </c>
       <c r="Y31">
         <v>-72200000.0</v>
       </c>
       <c r="Z31">
         <v>-1003900000.0</v>
       </c>
       <c r="AA31">
         <v>-261794181.0</v>
       </c>
       <c r="AB31">
         <v>-159929405.0</v>
       </c>
       <c r="AC31">
         <v>-85782200.0</v>
       </c>
       <c r="AD31">
         <v>32029200.0</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B32">
         <v>88242500000.0</v>
       </c>
       <c r="C32">
         <v>89452700000.0</v>
       </c>
       <c r="D32">
         <v>79736900000.0</v>
       </c>
       <c r="E32">
         <v>79708800000.0</v>
       </c>
       <c r="F32">
         <v>72854300000.0</v>
       </c>
       <c r="G32">
         <v>58379000000.0</v>
       </c>
       <c r="H32">
         <v>52005100000.0</v>
       </c>
       <c r="I32">
         <v>50231300000.0</v>
       </c>
@@ -23913,1155 +24050,1162 @@
       <c r="AD32">
         <v>2870798400.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM32"/>
+  <dimension ref="A1:DN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
       <c r="DK1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DM1" t="s">
         <v>177</v>
       </c>
+      <c r="DN1" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>9700400000.0</v>
+      </c>
+      <c r="C2">
         <v>10881613000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11752240000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10120005000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10046123000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10945732000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12523523000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10972603000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10059980000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10059000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9301289000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10223018000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9635609000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10131684000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10985287000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10648073000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9374254000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9414486000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10496030000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9253071000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7965269000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7945330000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8197885000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7423149000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5801877000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5643189000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6379466000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5229732000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4961301000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5107701000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6050906000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4365818000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4382306000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4455934000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4988348000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4482122000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4048189000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4523141000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4607620000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4215459000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3894605000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3960316000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4929029000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3743913000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3774650000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3613808000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3809900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2955760000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3040700000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3008300000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3274203000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2884100000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2667000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2697800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3056431000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2667728000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2300000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2312381000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2537347000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2130260000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2018604000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2107089000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2452374000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2058581000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1939020000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1999025000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2251542000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1858838000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1724385000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1897100000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2191263468.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1699274000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1649500000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1669200000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1902486893.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1540091300.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1561301987.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1549343949.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1753876428.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1489409651.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1355988347.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1335991019.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1632975125.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1395317137.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1348000983.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1346516896.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1665214040.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1181153649.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>929738861.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>994453820.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1205427984.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>889441246.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>967115260.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>989725357.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1121708379.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>718957349.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>734331453.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>791404408.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1082173112.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>782793462.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>707278419.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>809910947.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1141624757.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>624784569.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>637608899.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>404116960.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>570600399.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>445020975.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>416319800.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>486845603.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>508552400.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>419205240.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>422043340.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>464464500.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>541080650.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>384410950.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>369347150.0</v>
       </c>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>1531100000.0</v>
+      </c>
+      <c r="C3">
         <v>1603492000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1817099000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1599347000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1702403000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1713251000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2043952000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1730270000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1719851000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1632300000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1512962000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1671482000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1703919000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1526837000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1632310000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1523412000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1469600000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1330963000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1462482000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1370500000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1300100000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1263530000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1364253000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1326900000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1302200000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1174012000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1264087000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1255500000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1109200000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1046498000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1161801000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1172200000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1030000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>977780000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>994465000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>917670000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>872395000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>827570000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>916830000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>847504000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>883831000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>863835000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>885279000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>753872000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>763924000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>671525000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>710900000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>593831000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>552900000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>534800000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>519281000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>538200000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>531700000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>512300000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>500519000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>508551000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>427900000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>379125000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>396709000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>363854000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>349479000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>344658000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>496570000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>357381000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>337593000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>375656000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>360169000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>313863000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>341668000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>360800000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>469269364.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>290127000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>297900000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>284500000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-691948394.7</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>712232313.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>717712316.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>686003765.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1469266430.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>193096702.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>490852476.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>672323486.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1974199450.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>176181885.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-162137664.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>749253627.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>965217766.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>136694121.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3852784.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>270038797.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>764349540.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>12690810.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-9744774.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>251404424.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>564242624.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1176898.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>6837984.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>177741854.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>131958923.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>222832072.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>179710703.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>173507190.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>4937082.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>50358616.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>41956965.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>98682078.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>27447189.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>23705685.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>21744632.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>23164582.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>24735200.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>23111400.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>20240500.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>-1591800.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>136911900.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>-23772350.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>-139945000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -25255,800 +25399,807 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5">
+        <v>4878800000.0</v>
+      </c>
+      <c r="C5">
         <v>5547151000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6778552000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5933614000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3987573000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5442661000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7536840000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5245015000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4006564000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5024800000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5441719000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4734264000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3133770000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4541847000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5221266000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3694969000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4181823000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4030342000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4617827000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3654686000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4028533000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3295554000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6249630000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3045420000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1629907000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1967836000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4235044000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3999420000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3404733000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3835968000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4994281000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3176289000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2974634000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3658727000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5479193000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3387479000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2807736000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3128192000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6095000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2902000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2831803000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3838097000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6313466000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4256752000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3025510000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4171972000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>5984100000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3500273000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2668300000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3286500000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5652465000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3325500000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2565900000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2992900000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4226244000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3179711000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2440900000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2998200000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>4779246000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2775034000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2352294000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2870180000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3605021000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2520799000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2149001000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2362083000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2745589000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2110339000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2136864000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2400000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>3986958596.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1860651000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2115705000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1824900000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>5432374545.7</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>986141018.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>782423377.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1046856133.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1709747797.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>834795129.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>684267522.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>939922741.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-743454469.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>686540002.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1044735849.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>468837182.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>345794269.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>910270408.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>448826308.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>685222942.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>872104309.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>669006836.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>469613953.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>502179748.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>325004246.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>515348921.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>367846574.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>340510126.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>134898924.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>234603521.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>223061466.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>299744427.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-149340958.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>188917168.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>108789230.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>166727062.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>222574914.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>86751855.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>57274360.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>100881330.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>122485920.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>109156920.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>123409220.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>93006600.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>162027500.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>45353700.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>18515800.0</v>
       </c>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>6409900000.0</v>
+      </c>
+      <c r="C6">
         <v>7150643000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8595651000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7532961000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5689976000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7155912000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>9580792000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6975285000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5726415000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6657100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6954681000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6405746000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4837689000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6068684000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6853576000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5218381000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5651423000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5361305000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>6080309000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5025186000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5328633000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4559084000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>7613883000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4372320000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2932107000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3141848000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5499131000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5254920000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4513933000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4882466000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6156082000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4348489000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4004634000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4636507000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6473658000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4305149000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3680131000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3955762000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>7011830000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3749504000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3715634000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4701932000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7198745000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5010624000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3789434000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4843497000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>6695000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4094104000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3221200000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3821300000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6171746000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3863700000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3097600000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3505200000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4726763000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3688262000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2868800000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3377325000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5175955000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3138888000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2701773000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3214838000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4101591000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2878180000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2486594000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2737739000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3105758000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2424202000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2478532000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2760800000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>4456227960.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2150778000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2413605000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2109400000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4740426151.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1698373331.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1500135693.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1732859898.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>3179014227.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1027891831.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1175119998.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1612246227.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1230744981.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>862721887.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>882598185.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1218090809.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1311012035.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1046964529.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>452679092.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>955261739.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1636453849.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>681697646.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>459869179.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>753584172.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>889246870.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>516525819.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>374684558.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>518251980.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>266857847.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>457435593.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>402772169.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>473251617.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-144403876.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>239275784.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>150746195.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>265409140.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>250022103.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>110457540.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>79018992.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>124045912.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>147221120.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>132268320.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>143649720.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>93006600.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>298939400.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>45353700.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>18515800.0</v>
       </c>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -26242,94 +26393,95 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
+      <c r="DN7"/>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -26523,1546 +26675,1563 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>10448500000.0</v>
+      </c>
+      <c r="C9">
         <v>11582867000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>13055426000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10727257000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>10044071000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11551646000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14511926000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11124136000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9984235000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>10217300000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>10687989000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10094747000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>9262505000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10400059000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>11707724000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9939569000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8614741000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9024666000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>11514759000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9239538000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7745872000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8694431000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10358690000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8181349000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5813453000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6959408000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9477323000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>6727920000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>7183832000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>7532425000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9966887000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6697925000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7127239000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>7184285000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>10038891000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6880181000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6219764000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6718664000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>8569890000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6267329000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6482599000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7604782000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>10367256000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>7001207000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6135352000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7154985000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8423000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5668636000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5136800000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6036800000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7778655000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>5660100000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4903200000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5134200000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7077430000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>5368294000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4525400000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4923333000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5841075000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4244274000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3793042000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4455009000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>5002960000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3919590000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>3739353000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>4122397000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>4527048000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>3552755000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>3623749000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3758500000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>3937876080.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>3101580000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3063900000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3164100000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>3967790392.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>3086901225.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>2963656476.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>3097793061.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>3390661566.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>2876868691.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2704497017.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2666671074.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2976081679.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2525167507.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2328664338.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2352526581.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2825533969.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>1774873163.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1242902366.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1369516392.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>1652083486.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1115070286.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>871794000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1009156803.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1570726480.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>876907805.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>755997325.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>805378414.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>1189731569.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>682988667.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>593256478.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>707561990.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>864405540.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>557864039.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>474822596.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>473370452.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>433154358.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>305898345.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>261013376.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>353116514.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>450933720.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>294996280.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>276774380.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>335756100.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>413797800.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>233560600.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>196030650.0</v>
       </c>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
+        <v>4339200000.0</v>
+      </c>
+      <c r="C10">
         <v>4931481000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5931787000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5213892000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3419676000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4856345000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6910572000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4669619000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3431762000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4475300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4726621000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4059682000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2371933000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3877664000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4327461000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2803903000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3538622000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3565614000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4104247000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3122460000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3617085000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2915408000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8464267000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2431040000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1108173000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1490920000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3755143000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2826417000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2980011000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3381529000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4591388000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2744249000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2583726000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3202112000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5021861000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2934303000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2345292000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2628344000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5364099000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2404821000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2399104000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3230376000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5937354000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3901641000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2760078000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3914327000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5476000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3272332000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2471600000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3148700000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5363577000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3189100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2434400000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2874700000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4757287000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2903413000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2320300000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2914561000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4005225000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2324634000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2204035000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2707906000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3183259000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2343548000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1964407000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2212486000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2490382000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1811462000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1775804000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2118900000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>3411842572.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1531271000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1395900000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1543100000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1684619198.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1001809890.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>789148405.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1054475631.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1676845440.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>836846127.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>662858440.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>944716572.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>931130586.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>680158215.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>736267329.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>292211931.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>797905852.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>305464263.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>303060162.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>419304597.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>503298196.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>399230337.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>204965107.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>766586689.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>863507211.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-62457533.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>252972526.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>182924932.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>411485240.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>168583828.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>55651422.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>206202567.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>137175827.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-27792455.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-130012562.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>83380121.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>123899868.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>52604910.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>107713632.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>21084937.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>96674840.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>72652760.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>106291540.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>89709300.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>133121300.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>66168200.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>158783750.0</v>
       </c>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11">
+        <v>864500000.0</v>
+      </c>
+      <c r="C11">
         <v>1045914000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1402322000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>350172000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>629110000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1051696000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1886043000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1103318000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>979874000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>671200000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>198234000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>44678000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-225827000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>58415000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-755847000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-411103000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>474574000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>36776000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>357256000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-590257000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>687504000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>182097000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1573903000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>72072000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-163143000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>279668000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-463903000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>222032000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>364110000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>632461000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1127884000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-141109000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>172679000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>614526000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1722515000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2797813000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>220459000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>338513000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>530362000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-778328000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>226583000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>336383000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1678779000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>834700000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>169237000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>951484000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>817000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>381788000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>256000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>551900000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>612952000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>839200000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>523100000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>501400000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>972610000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>420058000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>391200000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>580055000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>940997000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>620797000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>358340000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>601866000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>570416000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>515876000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>436516000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>561592000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>725903000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>592114000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>383860000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>506200000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>373030848.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>356206000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>335400000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>323300000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>504128143.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>373267515.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>294792295.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>401274382.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>457650854.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>259488026.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>139792680.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>278956511.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>52119715.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>222957157.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>407001924.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>109758355.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>280224682.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>140608899.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>11812426.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>78731635.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>35105122.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>61631440.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>78445117.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>254115945.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>375408289.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-533754193.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-93245040.4</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-31169864.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>216019261.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-58078174.5</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-66976912.5</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-39421938.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>82285921.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-415660907.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-27368973.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-41756424.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>44262358.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>2463255.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-8891272.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-57028270.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>2317080.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>13392760.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-1503580.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>20352300.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-24588300.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>-876400.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>17331650.0</v>
       </c>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12">
+        <v>539600000.0</v>
+      </c>
+      <c r="C12">
         <v>615670000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>846765000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>719722000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>567900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>86561152.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>137938721.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>96218191.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>647036000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>127994790.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>397724249.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>56167830.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>80679523.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>47071375.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>391401647.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>65615844.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>61319306.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>71754550.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>219528001.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>38630507.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15072738.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>53717673.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>236702786.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>72759305.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>50107002.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>43021806.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>44719415.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>46723362.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>51434360.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>68504128.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>345300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>382021000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>337900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>401686000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>415500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>453176000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>462444000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>499848000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>416100000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>497179000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>432699000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>607721000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>334300000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>355111000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>215200000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>207600000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>195300000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>167600000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>196700000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>137800000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>167500000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>195381000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>152700000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>157358000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>531043000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>528138000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>141795000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>60998000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>774021000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>149146000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>148259000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>162274000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>421762000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>195274000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>211917000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>144500000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>255207000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>298877000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>610460000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>281100000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>128524000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>290119960.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>719805000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>277200000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>183492000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>140511000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>360864203.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>106171000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>98346698.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>94467000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>75301000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>68969000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>125360471.31</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>83646000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>249113970.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>71643000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>77967000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>64027000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>47091000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>327756991.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>196857000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>259360581.0</v>
       </c>
-      <c r="CO12">
-[...1 lines deleted...]
-      </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
+        <v>0.0</v>
+      </c>
+      <c r="CR12">
         <v>136480000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>355927000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>954695387.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>102094000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>176793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86192000.0</v>
       </c>
       <c r="CW12">
         <v>86192000.0</v>
       </c>
       <c r="CX12">
+        <v>86192000.0</v>
+      </c>
+      <c r="CY12">
         <v>109632000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>276313107.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>77563000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>105964000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>106257000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>86993680.0</v>
       </c>
-      <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
+      <c r="DN12"/>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13">
+        <v>629300000.0</v>
+      </c>
+      <c r="C13">
         <v>566591000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>47956000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>389716000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>497500000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>564200000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>20481000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>502500000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>515400000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>585600000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>882609000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>480900000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>521400000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>344400000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>532700000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>480900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>756800000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>397300000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>300600000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>173400000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>520200000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>107400000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1875300000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>369477000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>149829000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>147575000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>151197000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>625879000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>155654000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>135270000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -28105,1203 +28274,1211 @@
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
+        <v>-87800000.0</v>
+      </c>
+      <c r="C14">
         <v>-117304000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-182861000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-118592000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-72800000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-110700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-144187000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-106000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-55600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-103900000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-140776000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-106500000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-94800000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-119700000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-116500000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-106500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-94300000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-116100000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-139700000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-160200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1212000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1586272000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1335496000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1567867000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1609542000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1749164000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1277980000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1269693000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1303586000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1382121000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>310927008.99</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>264951096.29</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>301249169.44</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>285221973.91</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>49515000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>45810000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32546000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>28676000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>49261000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>36536000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>43400000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>35810000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>26388000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>13288000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>27554000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>47790000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>39806000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>26928000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>22644000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22243000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>749364000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>21180000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>307145000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>460631000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1964423000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12028000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>11508000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>11114000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>16836000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5914000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>8892000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>10662000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>16560000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>7994000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9807000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>393000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1320000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-10125000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10125000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10432000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>35136000.0</v>
       </c>
-      <c r="BT14">
-[...1 lines deleted...]
-      </c>
       <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
         <v>-7912000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>7912000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>19072000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4096000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-4082000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4082000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>7925000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>984000.0</v>
       </c>
-      <c r="CC14">
-[...1 lines deleted...]
-      </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
         <v>-916000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>916000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>16000.0</v>
       </c>
-      <c r="CH14">
-[...1 lines deleted...]
-      </c>
       <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
         <v>1394000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>-697000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>697000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2202000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>2830000.0</v>
       </c>
-      <c r="CN14">
-[...1 lines deleted...]
-      </c>
       <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
         <v>-2409000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2409000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1197000.0</v>
       </c>
-      <c r="CR14">
-[...1 lines deleted...]
-      </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
         <v>577000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>3070000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>-774000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>774000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>104267000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>32027000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>50811000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>57481000.0</v>
       </c>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
+      <c r="DN14"/>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
+        <v>3386900000.0</v>
+      </c>
+      <c r="C15">
         <v>3768263000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4346604000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4745128000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2717722000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3693946000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4880342000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3460273000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2396309000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3700300000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4387611000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3911740000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2502974000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3699575000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4966828000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3108556000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2969744000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3412772000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3607274000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3552532000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2885782000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2625412000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6786016000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2274801000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1226799000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1091784000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4099740000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2497677000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2520733000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2661850000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3360427000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2824411000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2304038000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2505919000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3119494000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>223000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2013148000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2199135000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4672349000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3061232000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2046154000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2766865000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4153749000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2950732000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2508656000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2810663000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4538400000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2813598000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2166900000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2546600000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4665493000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2293900000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1147400000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1442300000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3720436000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1514399000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1903800000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2314273000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3032505000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1687255000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1832566000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2088674000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2585801000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1815162000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1510241000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1650196000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1790935000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1230941000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1375568000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1588700000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2996995340.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1163446000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1026000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1228600000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1137350496.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>587954640.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>448698433.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>644769195.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1163412509.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>489331776.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>486063672.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>661341531.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>694031459.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>400119142.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>302932098.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>144383899.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>458501253.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>131952920.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>263957914.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>304169352.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>441693074.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>337598897.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>126519989.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>512470744.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>488098921.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>471296660.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>346217567.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>214094796.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>195465979.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>226662000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>122628334.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>245624506.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>54889905.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>387868452.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-102643589.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>125136545.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>79637509.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>50141655.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>116604904.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>78113207.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>94357760.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>59260000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>107795120.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>69357000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>157709600.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>67044600.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>141452100.0</v>
       </c>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>3911740000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2502974000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3699575000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4966871000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3108600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2969700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3412772000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3607242000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3552500000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2885800000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2625412000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6786010000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2274801000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1226799000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1091784000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4099705000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2497677000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2520733000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2661850000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>865786720.94</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>704611632.36</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>592167646.31</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>759833897.08</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>882315000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>57138000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>578935000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>695313000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1428918000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>923850000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>724529000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>779398000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1047053000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>380763000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>827399000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>882663000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1467919000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>934709000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1010362000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1129230000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1847819000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1027371000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>459485000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>713656000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3929747000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1202164000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>828379000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1271229000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1604886000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>519657000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1232004000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1282418000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1612844000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1172174000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>835566000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>925986000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1070927000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>856157000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>817739000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>690529000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1118737000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>371013000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>292196000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>426466000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>665708000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>350308000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>253273000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>313848000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>564688000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>223798000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>224453000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>301980000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>278751000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>192837000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>136577000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>54089000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>192434000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>61435000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>78688000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>104919000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>153641000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>110205000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>71003000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>152750000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>142945000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>78233000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>109682000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>95782000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>112675000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>64961000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>48919000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>112791000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>130516000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>212494000.0</v>
       </c>
-      <c r="DA16">
-[...1 lines deleted...]
-      </c>
       <c r="DB16">
         <v>0.0</v>
       </c>
-      <c r="DC16"/>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
+      <c r="DN16"/>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17">
+        <v>3474700000.0</v>
+      </c>
+      <c r="C17">
         <v>3885567000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>4529465000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>4863720000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2790600000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>3804600000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>5024529000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3566300000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2451900000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>3804100000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4528387000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>3215000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2597700000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3819300000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5083400000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>3215000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3064000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3528800000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>3747000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3712800000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2929600000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2733300000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>6890400000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>2358968000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1271316000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1211252000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>4219046000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2604385000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2615901000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2749068000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>892362610.47</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>719768049.58</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>619514694.61</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>784497765.16</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>9673845000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>631484000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-4744660000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2289831000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>13083400000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>12879200000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>12362000000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>11399437000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -29420,154 +29597,159 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>-144200000.0</v>
+      </c>
+      <c r="C18">
         <v>-168855000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-235482000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-162352000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-90900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23300000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-51258000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-250200000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-225000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-217800000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>948650000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-528100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-395600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-387500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-370900000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>97400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>546700000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>293800000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-63800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-123900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>190200000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-116600000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1459100000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1144776000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-485880000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-387242000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-482158000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>282288000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-426562000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-409084000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29610,99 +29792,100 @@
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
+      <c r="DN18"/>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -29743,83 +29926,82 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
@@ -30013,447 +30195,451 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>4760200000.0</v>
+      </c>
+      <c r="C21">
         <v>5868252000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7392573000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6305277000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4399118000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5710008000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7523102000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5314300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4079437000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4884900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5597316000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4896138000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3447848000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4889698000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5428458000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4057321000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4037290000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4164731000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5166598000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4018040000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3903408000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3992254000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7432833000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3586818000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1918145000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3034404000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5330525000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3140463000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3548179000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4055733000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6209247000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3408256000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3683123000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3800717000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6274278000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3613770000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3038845000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3499907000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6275734000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3136835000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3298599000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4394232000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7045853000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4218552000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3120482000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4393613000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6059300000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3490380000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2767300000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3509600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5912609000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3682600000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2701700000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3110800000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4997090000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3268936000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2506400000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2996839000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>4095870000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2630855000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2229366000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2753309000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3258573000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2295363000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2069955000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2399109000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2654979000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2054329000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2025002000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2443600000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3727756624.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1793291000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1713000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1820200000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1674200789.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>986141018.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>782423377.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1046858190.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1690992459.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>834792965.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>684265345.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>939922740.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-743459031.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>686540000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>726882723.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>468837181.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>33194268.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>910273267.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>329131413.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>685222941.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1023607202.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>576907421.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>359594029.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>502179748.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>325004246.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>429392735.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>294948439.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>340396334.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>134899190.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>234600932.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>223061465.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>299744426.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-149342909.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>188917168.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>108789230.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>166727061.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>222574913.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>86751855.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>57274360.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>100881330.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>122485920.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>109156920.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>123409220.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>93006600.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>298939400.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>45353700.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>18515800.0</v>
       </c>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -30647,463 +30833,469 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
+      <c r="DN22"/>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
+        <v>15388700000.0</v>
+      </c>
+      <c r="C23">
         <v>16596228000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17415093000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14541985000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15691076000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16787370000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19512347000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>16782439000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15964778000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15391400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14391962000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15421627000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15450266000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15642045000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17264553000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16530321000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13951705000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>14274421000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16844191000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14474569000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11807733000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12647507000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11123742000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12017680000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9697185000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9568193000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10526264000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8817189000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8596954000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8584393000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9808546000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7655487000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7826422000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7839502000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8752961000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7748533000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7229108000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7741898000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6901776000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7345953000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7078605000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7170866000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8250432000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6526568000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6789520000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6375180000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6173600000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5134016000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5410100000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5535500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5140249000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4861700000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4868500000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4721200000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5136771000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4767086000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4319000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4238875000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4282552000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3743679000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3582280000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3808789000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>4196761000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3682808000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3608418000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3722313000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4123611000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3357264000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3323132000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3212100000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2401382924.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3007563000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3000400000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3013200000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4196076497.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3640851508.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3742535087.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3600278821.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3453545535.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3531485377.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3376220019.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>3062739353.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>5352515836.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3233944642.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2949782598.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3230206296.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4457553741.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2045753545.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1843509814.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1678747271.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1833904268.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1427604111.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1479315232.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1496702412.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2367430613.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1166472419.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1195380339.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1256386488.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2137005490.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1231181197.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1077473432.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1217728510.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2155373206.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>993731441.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1003642266.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>710760350.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>781179843.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>664167465.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>620058816.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>739080787.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>837000200.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>605044600.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>575408500.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>707214000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>655939050.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>572617850.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>546862000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -31144,428 +31336,430 @@
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
+      <c r="DN24"/>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
+        <v>1531100000.0</v>
+      </c>
+      <c r="C25">
         <v>1603492000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1817099000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1599347000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1702400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1713300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2043952000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1730300000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1719900000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1632300000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1512962000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1671500000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1703900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1526800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1632300000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1523400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1469600000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1331000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1462500000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1370500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1300100000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1263500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1364253000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1326944000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1302191000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1174012000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1264087000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1255500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1109200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1046498000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1161801000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1068990000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>923214000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>869095000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>994465000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>917670000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>872395000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>827570000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>916830000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>847504000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>883831000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>863835000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>885279000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>753872000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>763900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>671500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>710900000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>593800000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>552900000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>534800000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>519281000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>534875000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>493300000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>476150000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>500519000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>461083000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>427873000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>379125000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>396709000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>363854000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>349479000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>344658000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>496570000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>357381000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>337549000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>375700000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>360169000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>313831000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>341700000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>360800000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>469269364.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1344292.9</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>23307595.1</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>796778748.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-691948394.7</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>712232313.5</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>717712316.1</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>686003765.1</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1469266430.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>193096702.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-3396381.27</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>672323486.76</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1974199450.53</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>42658429.5</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-162137664.71</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>749253627.71</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>965217766.45</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>136694121.18</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3852784.8</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>270038797.38</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>764349540.28</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>12690810.28</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-9744774.66</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>251404424.1</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>564242624.46</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1176898.84</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>6837984.8</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>177741854.4</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>131958923.2</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>222832072.7</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>179710703.59</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>173507190.71</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>4937082.79</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>50358616.33</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>41956965.19</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>98682078.4</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>27447189.3</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>23705685.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>21744632.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>23164582.08</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>24735200.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>23111400.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>20240500.0</v>
       </c>
-      <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
+      <c r="DN25"/>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
@@ -31759,756 +31953,767 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
+        <v>5033300000.0</v>
+      </c>
+      <c r="C27">
         <v>4774229000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5097551000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4479574000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4753253000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4946622000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5797868000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4856273000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4961625000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4575500000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4348353000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4384677000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4772074000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4657996000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5299070000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4896778000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4490857000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4045995000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5109469000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4275220000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4008878000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3574633000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4163786000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3898698000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3150264000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3406852000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3456219000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3078160000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3085118000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3028003000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3309096000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2859329000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3142127000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3061504000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3168605000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2971041000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2850624000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2925230000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3056165000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2951972000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2939355000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3063008000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3278073000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2613769000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2587225000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2698833000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2336300000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2159875000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2347200000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2315400000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1954831000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2009300000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2092700000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1993500000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1974987000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1821806000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1804700000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1748433000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1682319000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1544036000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1510816000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1513829000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1670443000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1482502000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1461996000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1423559000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1583833000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1346801000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1307161000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1304200000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>1165637000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1171100000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1169700000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
+        <v>1331900000.0</v>
+      </c>
+      <c r="C28">
         <v>1460182000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1592695000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1355011000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1426347000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1488847000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1887700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1530002000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1451030000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1332400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1380520000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1272024000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1315604000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1305552000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1454226000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1314336000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1294802000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1173436000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1383894000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1116561000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1142886000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1234059000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>897065000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>704057000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>682032000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>665346000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>678612000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>632466000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>707400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>661522000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>595192000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>615809000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>581644000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>571192000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1018894000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>528467000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>520780000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>555659000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>573856000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>505055000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>553551000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>533638000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>653296000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>569504000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>536985000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>521515000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>627400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>394205000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>354900000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>443400000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>632515000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>355600000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>403800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>353100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>395029000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>519477000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>356900000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>317246000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>369975000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>278384000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>209597000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>322644000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>260610000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>299712000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>309319000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>327259000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>446479000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>323953000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>394609000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>313100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>561571000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>215456000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>274000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>255000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>789899000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1209964815.5</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>698509000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>561322000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>643006000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1303370286.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>578810000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>480525000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>479461000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1075786717.5</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>499423000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>395274000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>522323000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>727908634.5</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>185960000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>205538000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>262035000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>433369746.88</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>234616000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>150392000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>176307000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>360385726.58</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>74220000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>201251000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>287751000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>387193007.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>131112000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>159283000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>10351000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>318588254.82</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>202453000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>237937000.0</v>
       </c>
-      <c r="DC28"/>
-      <c r="DD28">
+      <c r="DD28"/>
+      <c r="DE28">
         <v>195440805.0</v>
       </c>
-      <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
-      <c r="DH28">
+      <c r="DH28"/>
+      <c r="DI28">
         <v>162727960.0</v>
       </c>
-      <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
-      <c r="DL28">
+      <c r="DL28"/>
+      <c r="DM28">
         <v>188206900.0</v>
       </c>
-      <c r="DM28"/>
+      <c r="DN28"/>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
+        <v>864500000.0</v>
+      </c>
+      <c r="C29">
         <v>1045914000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1402322000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>350172000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>629100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1051700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1886043000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1103300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>979900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>671200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>198234000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-411100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-225800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>58400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-755900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-411100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>474600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>36800000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>357200000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-590300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>687500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>182100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1573900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>72072000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-163143000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>279668000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-463903000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>222032000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>364110000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>632461000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32551,1107 +32756,1117 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
+      <c r="DN29"/>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
+        <v>5688300000.0</v>
+      </c>
+      <c r="C30">
         <v>5714615000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5662853000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4421980000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5644953000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5841638000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6988824000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5809836000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5904798000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5332400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5090673000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5198609000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5814657000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5510361000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6279266000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5882248000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4577451000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4859935000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6348161000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5221498000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3842464000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4702177000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2925857000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4594531000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3895308000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3925004000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4146798000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3587457000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3635653000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3476692000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3757640000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3289669000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3444116000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3383568000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3764613000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3266411000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3180919000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3218757000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2294156000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3130494000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3184000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3210550000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3321403000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2782655000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3014870000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2761372000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2363700000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2178256000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2369400000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2527200000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1866046000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1977600000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2201500000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2023400000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2080340000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2099358000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2019000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1926494000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1745205000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1613419000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1563676000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1701700000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1744387000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1624227000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1669398000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1723288000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1872069000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1498426000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1598747000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1315000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>210119456.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1308289000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1350900000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1344000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2293589603.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2100760207.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2181233099.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2050934871.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1699669107.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2042075726.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2020231672.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1726748334.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>3719540710.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1838627505.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1601781615.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1883689400.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2792339700.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>864599896.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>913770953.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>684293450.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>628476284.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>538162865.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>512199972.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>506977054.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1245722233.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>447515070.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>461048886.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>464982080.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1054832378.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>448387735.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>370195013.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>407817563.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1013748449.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>368946871.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>366033366.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>306643390.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>210579444.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>219146490.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>203739016.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>252235183.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>328447800.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>185839360.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>153365160.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>242749500.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>114858400.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>188206900.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>177514850.0</v>
       </c>
     </row>
-    <row r="31" spans="1:117">
+    <row r="31" spans="1:118">
       <c r="A31" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B31">
+        <v>-421000000.0</v>
+      </c>
+      <c r="C31">
         <v>-936771000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1460786000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1091385000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-979442000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-853663000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-612530000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-644681000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-647675000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-409600000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-870695000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-836456000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1075915000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1012034000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1100997000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1253418000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-498668000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-599117000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1062351000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-895580000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-286323000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1076846000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1031434000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1155778000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-809972000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1543484000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1575382000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-314046000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-568168000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-674204000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1617859000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-664007000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1099397000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-598605000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1252417000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-679467000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-693553000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-871563000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-911635000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-732014000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-899495000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1163856000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1108499000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-316911000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-360404000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-479286000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-583300000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-218048000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-295700000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-360900000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-549032000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-493500000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-267300000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-236100000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-239803000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-365523000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-186100000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-82278000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-90645000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-306221000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-25331000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-45403000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-75314000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>48185000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-105548000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-186623000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-164597000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-242867000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-249198000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-324700000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-315914052.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-262020000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-317100000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-277100000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>10418409.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>15668872.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>6725028.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>7617441.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-14147019.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>2053161.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-21406904.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>4793832.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1674589617.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-6381787.5</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>9384606.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-176625249.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>764711584.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-604809004.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-26071250.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-265918344.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-520309005.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-177677083.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-154628922.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>264406941.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>538502964.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-491850268.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-41975912.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-157471402.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>276586049.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-66017104.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-167410043.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-93541858.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>286518736.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-216709623.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-238801792.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-83346940.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-98675045.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-34146945.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>50439272.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-79796392.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-25811080.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-36504160.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-17117680.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-3297300.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-165818100.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>20814500.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>140267950.0</v>
       </c>
     </row>
-    <row r="32" spans="1:117">
+    <row r="32" spans="1:118">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B32">
+        <v>20148900000.0</v>
+      </c>
+      <c r="C32">
         <v>22464480000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>24807666000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>20847262000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>20090194000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>22497378000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>27035449000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>22096739000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>20044215000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>20276300000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>19989278000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>20317765000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>18898114000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>20531743000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>22693011000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>20587642000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>17988995000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>18439152000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>22010789000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>18492609000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>15711141000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>16639761000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>18556575000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>15604498000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>11615330000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>12602597000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>15856789000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>11957652000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>12145133000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>12640126000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>16017793000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>11063743000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>11509545000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>11640219000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>15027239000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>11362303000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>10267953000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>11241805000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>13177510000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>10482788000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>10377204000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>11565098000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>15296285000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>10745120000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>9910002000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>10768793000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>12232900000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>8624396000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>8177400000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>9045100000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>11052858000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>8544300000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>7570200000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>7832000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>10133861000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>8036022000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>6825400000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>7235714000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>8378422000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>6374534000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>5811646000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>6562098000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>7455334000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>5978171000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>5678373000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>6121422000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>6778590000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>5411593000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>5348134000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>5655700000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>6129139548.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>4800854000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>4713400000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>4833400000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>5870277286.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>4626992526.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>4524958464.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>4647137011.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>5144537994.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>4366278342.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>4060485364.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>4002662093.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>4609056804.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>3920484645.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>3676665321.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>3699043477.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>4490748010.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>2956026813.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>2172641227.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>2363970212.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>2857511470.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>2004511532.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>1838909262.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>1998882160.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>2692434859.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>1595865154.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>1490328778.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>1596782823.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>2271904681.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>1465782129.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>1300534898.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>1517472937.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>2006030297.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>1182648609.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>1112431496.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>877487412.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>1003754757.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>750919320.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>677333176.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>839962117.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>959486120.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>714201520.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>698817720.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>800220600.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>954878450.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>617971550.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>565377800.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -33728,654 +33943,664 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B2">
-        <v>28595666000.0</v>
+        <v>28595700000.0</v>
       </c>
       <c r="C2">
-        <v>16059003000.0</v>
+        <v>16059000000.0</v>
       </c>
       <c r="D2">
         <v>14852100000.0</v>
       </c>
       <c r="E2">
         <v>16597200000.0</v>
       </c>
       <c r="F2">
         <v>17090300000.0</v>
       </c>
       <c r="G2">
         <v>11900600000.0</v>
       </c>
       <c r="H2">
         <v>11463500000.0</v>
       </c>
       <c r="I2">
         <v>10352700000.0</v>
       </c>
       <c r="J2">
         <v>7876800000.0</v>
       </c>
       <c r="K2">
-        <v>13617600000.0</v>
+        <v>13617700000.0</v>
       </c>
       <c r="L2">
         <v>9623000000.0</v>
       </c>
       <c r="M2">
         <v>11538200000.0</v>
       </c>
       <c r="N2">
-        <v>8974200000.0</v>
+        <v>9259200000.0</v>
       </c>
       <c r="O2">
-        <v>8063900000.0</v>
+        <v>8371100000.0</v>
       </c>
       <c r="P2">
-        <v>5908300000.0</v>
+        <v>5915600000.0</v>
       </c>
       <c r="Q2">
         <v>4024300000.0</v>
       </c>
       <c r="R2">
-        <v>3280046000.0</v>
+        <v>3280000000.0</v>
       </c>
       <c r="S2">
         <v>2240900000.0</v>
       </c>
       <c r="T2">
-        <v>1538900000.0</v>
+        <v>1488300000.0</v>
       </c>
       <c r="U2">
-        <v>835276792.0</v>
+        <v>837300000.0</v>
       </c>
       <c r="V2">
-        <v>1290093649.0</v>
+        <v>1291000000.0</v>
       </c>
       <c r="W2">
-        <v>1196100000.0</v>
+        <v>1196415874.0</v>
       </c>
       <c r="X2">
         <v>1131600000.0</v>
       </c>
       <c r="Y2">
-        <v>2476497010.0</v>
+        <v>1412800000.0</v>
       </c>
       <c r="Z2">
-        <v>575435750.0</v>
+        <v>575400000.0</v>
       </c>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B3">
-        <v>4590474000</v>
+        <v>4590500000</v>
       </c>
       <c r="C3">
-        <v>4749101000</v>
+        <v>4749100000</v>
       </c>
       <c r="D3">
         <v>6004100000</v>
       </c>
       <c r="E3">
         <v>6533100000</v>
       </c>
       <c r="F3">
         <v>7677100000</v>
       </c>
       <c r="G3">
         <v>4692700000</v>
       </c>
       <c r="H3">
         <v>5069400000</v>
       </c>
       <c r="I3">
         <v>3571000000</v>
       </c>
       <c r="J3">
         <v>3203600000</v>
       </c>
       <c r="K3">
         <v>4132700000</v>
       </c>
       <c r="L3">
         <v>5261200000</v>
       </c>
       <c r="M3">
         <v>4493100000</v>
       </c>
       <c r="N3">
-        <v>3800800000</v>
+        <v>3810300000</v>
       </c>
       <c r="O3">
-        <v>3014100000</v>
+        <v>3017900000</v>
       </c>
       <c r="P3">
         <v>3200200000</v>
       </c>
       <c r="Q3">
         <v>2286800000</v>
       </c>
       <c r="R3">
-        <v>1438829000</v>
+        <v>1438800000</v>
       </c>
       <c r="S3">
         <v>1957300000</v>
       </c>
       <c r="T3">
-        <v>1630900000</v>
+        <v>1585400000</v>
       </c>
       <c r="U3">
-        <v>1422253815</v>
+        <v>1425700000</v>
       </c>
       <c r="V3">
-        <v>1368645048.54</v>
+        <v>1369500000</v>
       </c>
       <c r="W3">
-        <v>1273700000</v>
+        <v>1274035987</v>
       </c>
       <c r="X3">
         <v>862200000</v>
       </c>
       <c r="Y3">
-        <v>522300441</v>
+        <v>522400000</v>
       </c>
       <c r="Z3">
-        <v>446822131.5</v>
+        <v>446800000</v>
       </c>
       <c r="AA3">
         <v>137782000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B6">
-        <v>-9957438000.0</v>
+        <v>-9957500000.0</v>
       </c>
       <c r="C6">
-        <v>12536663000.0</v>
+        <v>12536700000.0</v>
       </c>
       <c r="D6">
         <v>1206900000.0</v>
       </c>
       <c r="E6">
         <v>-1745100000.0</v>
       </c>
       <c r="F6">
         <v>-493100000.0</v>
       </c>
       <c r="G6">
         <v>5189700000.0</v>
       </c>
       <c r="H6">
         <v>437100000.0</v>
       </c>
       <c r="I6">
         <v>1110800000.0</v>
       </c>
       <c r="J6">
         <v>2475900000.0</v>
       </c>
       <c r="K6">
-        <v>-5740800000.0</v>
+        <v>-5740900000.0</v>
       </c>
       <c r="L6">
         <v>3994700000.0</v>
       </c>
       <c r="M6">
         <v>-1915200000.0</v>
       </c>
       <c r="N6">
-        <v>2311600000.0</v>
+        <v>2279000000.0</v>
       </c>
       <c r="O6">
-        <v>862200000.0</v>
+        <v>888100000.0</v>
       </c>
       <c r="P6">
-        <v>2155600000.0</v>
+        <v>2217800000.0</v>
       </c>
       <c r="Q6">
         <v>1884000000.0</v>
       </c>
       <c r="R6">
-        <v>744268000.0</v>
+        <v>744300000.0</v>
       </c>
       <c r="S6">
         <v>1039100000.0</v>
       </c>
       <c r="T6">
-        <v>769300000.0</v>
+        <v>752600000.0</v>
       </c>
       <c r="U6">
-        <v>700003788.0</v>
+        <v>701600000.0</v>
       </c>
       <c r="V6">
-        <v>-453317293.0</v>
+        <v>-453700000.0</v>
       </c>
       <c r="W6">
-        <v>94800000.0</v>
+        <v>94825940.0</v>
       </c>
       <c r="X6">
         <v>64500000.0</v>
       </c>
       <c r="Y6">
-        <v>293001520.0</v>
+        <v>-281200000.0</v>
       </c>
       <c r="Z6">
-        <v>1836625789.0</v>
+        <v>837400000.0</v>
       </c>
       <c r="AA6">
         <v>470136028.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B7">
-        <v>-1616010000.0</v>
+        <v>-1616000000.0</v>
       </c>
       <c r="C7">
         <v>-165000000.0</v>
       </c>
       <c r="D7">
         <v>-296100000.0</v>
       </c>
       <c r="E7">
         <v>-2683900000.0</v>
       </c>
       <c r="F7">
         <v>2999400000.0</v>
       </c>
       <c r="G7">
         <v>897600000.0</v>
       </c>
       <c r="H7">
         <v>-184000000.0</v>
       </c>
       <c r="I7">
-        <v>-446600000.0</v>
+        <v>-446500000.0</v>
       </c>
       <c r="J7">
         <v>-435200000.0</v>
       </c>
       <c r="K7">
         <v>-1580600000.0</v>
       </c>
       <c r="L7">
         <v>4020900000.0</v>
       </c>
       <c r="M7">
         <v>485800000.0</v>
       </c>
       <c r="N7">
-        <v>-328900000.0</v>
+        <v>-315800000.0</v>
       </c>
       <c r="O7">
-        <v>16100000.0</v>
+        <v>16400000.0</v>
       </c>
       <c r="P7">
-        <v>595400000.0</v>
+        <v>538900000.0</v>
       </c>
       <c r="Q7">
         <v>-444800000.0</v>
       </c>
       <c r="R7">
-        <v>-306844000.0</v>
+        <v>-307000000.0</v>
       </c>
       <c r="S7">
         <v>113100000.0</v>
       </c>
       <c r="T7">
-        <v>623500000.0</v>
+        <v>75800000.0</v>
       </c>
       <c r="U7">
-        <v>-469064700.0</v>
+        <v>-533100000.0</v>
       </c>
       <c r="V7">
-        <v>-473101663.86</v>
+        <v>-473400000.0</v>
       </c>
       <c r="W7">
-        <v>-270400000.0</v>
+        <v>-270472521.0</v>
       </c>
       <c r="X7">
-        <v>-339300000.0</v>
+        <v>-386200000.0</v>
       </c>
       <c r="Y7">
-        <v>145904300.0</v>
+        <v>390600000.0</v>
       </c>
       <c r="Z7">
-        <v>-160385004.9</v>
+        <v>-560200000.0</v>
       </c>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B9">
-        <v>-312886000.0</v>
+        <v>-312900000.0</v>
       </c>
       <c r="C9">
-        <v>220441000.0</v>
+        <v>220400000.0</v>
       </c>
       <c r="D9">
-        <v>-1373883000.0</v>
+        <v>-1373900000.0</v>
       </c>
       <c r="E9">
         <v>-322510000.0</v>
       </c>
       <c r="F9">
         <v>341428000.0</v>
       </c>
       <c r="G9">
         <v>-848788000.0</v>
       </c>
       <c r="H9">
         <v>149000000.0</v>
       </c>
       <c r="I9">
-        <v>-149218000.0</v>
+        <v>-149200000.0</v>
       </c>
       <c r="J9">
-        <v>-265636000.0</v>
+        <v>-265600000.0</v>
       </c>
       <c r="K9">
-        <v>-578436000.0</v>
+        <v>-578400000.0</v>
       </c>
       <c r="L9">
-        <v>-380775000.0</v>
+        <v>-380800000.0</v>
       </c>
       <c r="M9">
         <v>-502600000.0</v>
       </c>
       <c r="N9">
-        <v>-1173900000.0</v>
+        <v>-1178100000.0</v>
       </c>
       <c r="O9">
-        <v>-343159000.0</v>
+        <v>-347800000.0</v>
       </c>
       <c r="P9">
         <v>-421900000.0</v>
       </c>
-      <c r="Q9"/>
-[...1 lines deleted...]
-      <c r="S9"/>
+      <c r="Q9">
+        <v>-427700000.0</v>
+      </c>
+      <c r="R9">
+        <v>-398600000.0</v>
+      </c>
+      <c r="S9">
+        <v>-202500000.0</v>
+      </c>
       <c r="T9">
-        <v>-165200000.0</v>
+        <v>-144900000.0</v>
       </c>
       <c r="U9">
-        <v>-166200000.0</v>
-[...1 lines deleted...]
-      <c r="V9"/>
+        <v>-180700000.0</v>
+      </c>
+      <c r="V9">
+        <v>-159800000.0</v>
+      </c>
       <c r="W9">
-        <v>-141400000.0</v>
+        <v>-141436786.0</v>
       </c>
       <c r="X9">
-        <v>-12800000.0</v>
+        <v>-266000000.0</v>
       </c>
       <c r="Y9">
-        <v>30477000.0</v>
-[...1 lines deleted...]
-      <c r="Z9"/>
+        <v>72300000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-173000000.0</v>
+      </c>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B10">
-        <v>-30898000.0</v>
+        <v>-30900000.0</v>
       </c>
       <c r="C10">
-        <v>-1702554000.0</v>
+        <v>-1702600000.0</v>
       </c>
       <c r="D10">
-        <v>1300766000.0</v>
+        <v>1300900000.0</v>
       </c>
       <c r="E10">
         <v>-3088000000.0</v>
       </c>
       <c r="F10">
         <v>-3499500000.0</v>
       </c>
       <c r="G10">
         <v>-1303400000.0</v>
       </c>
       <c r="H10">
         <v>-844100000.0</v>
       </c>
       <c r="I10">
-        <v>-1167200000.0</v>
+        <v>-1167100000.0</v>
       </c>
       <c r="J10">
         <v>-63800000.0</v>
       </c>
       <c r="K10">
         <v>-437100000.0</v>
       </c>
       <c r="L10">
         <v>-681500000.0</v>
       </c>
       <c r="M10">
         <v>-589000000.0</v>
       </c>
       <c r="N10">
-        <v>-422700000.0</v>
+        <v>-417600000.0</v>
       </c>
       <c r="O10">
-        <v>-196300000.0</v>
+        <v>-202200000.0</v>
       </c>
       <c r="P10">
         <v>-289800000.0</v>
       </c>
       <c r="Q10">
         <v>-584100000.0</v>
       </c>
       <c r="R10">
-        <v>190429000.0</v>
+        <v>190400000.0</v>
       </c>
       <c r="S10">
         <v>-395300000.0</v>
       </c>
       <c r="T10">
-        <v>-148900000.0</v>
+        <v>20100000.0</v>
       </c>
       <c r="U10">
-        <v>-142455265.0</v>
+        <v>-142800000.0</v>
       </c>
       <c r="V10">
-        <v>93142751.0</v>
+        <v>93200000.0</v>
       </c>
       <c r="W10">
-        <v>-199100000.0</v>
+        <v>-199152535.0</v>
       </c>
       <c r="X10">
         <v>-48600000.0</v>
       </c>
       <c r="Y10">
-        <v>37801737.0</v>
+        <v>37800000.0</v>
       </c>
       <c r="Z10">
-        <v>-149110238.4</v>
+        <v>-187000000.0</v>
       </c>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>726616000.0</v>
       </c>
       <c r="F11">
         <v>6157497000.0</v>
       </c>
       <c r="G11">
         <v>3049790000.0</v>
       </c>
       <c r="H11">
         <v>1381977000.0</v>
       </c>
       <c r="I11">
         <v>869807000.0</v>
       </c>
       <c r="J11">
         <v>-105784000.0</v>
       </c>
       <c r="K11">
         <v>-565100000.0</v>
       </c>
@@ -34394,51 +34619,51 @@
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>439179000.0</v>
       </c>
       <c r="U11">
         <v>144082000.0</v>
       </c>
       <c r="V11">
         <v>7498000.0</v>
       </c>
       <c r="W11">
         <v>79284000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>87907000.0</v>
       </c>
       <c r="Z11">
         <v>17210000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2911869000.0</v>
       </c>
       <c r="F12">
         <v>1833837000.0</v>
       </c>
       <c r="G12">
         <v>1411466000.0</v>
       </c>
       <c r="H12">
         <v>2110088000.0</v>
       </c>
       <c r="I12">
         <v>3529240000.0</v>
       </c>
       <c r="J12">
         <v>7490421000.0</v>
       </c>
       <c r="K12">
         <v>-2012700000.0</v>
       </c>
@@ -34455,467 +34680,467 @@
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12">
         <v>142721000.0</v>
       </c>
       <c r="U12">
         <v>17290000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12">
         <v>66026000.0</v>
       </c>
       <c r="X12">
         <v>169706000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12">
         <v>19816000.0</v>
       </c>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13">
         <v>100000.0</v>
       </c>
       <c r="N13">
         <v>1279908000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B14">
-        <v>6829870000.0</v>
+        <v>6832100000.0</v>
       </c>
       <c r="C14">
         <v>7126400000.0</v>
       </c>
       <c r="D14">
-        <v>6415200000.0</v>
+        <v>6417900000.0</v>
       </c>
       <c r="E14">
         <v>5956300000.0</v>
       </c>
       <c r="F14">
         <v>5396700000.0</v>
       </c>
       <c r="G14">
         <v>5167400000.0</v>
       </c>
       <c r="H14">
         <v>4675200000.0</v>
       </c>
       <c r="I14">
-        <v>4023100000.0</v>
+        <v>4448400000.0</v>
       </c>
       <c r="J14">
-        <v>3612100000.0</v>
+        <v>4036900000.0</v>
       </c>
       <c r="K14">
         <v>3512000000.0</v>
       </c>
       <c r="L14">
         <v>3074600000.0</v>
       </c>
       <c r="M14">
         <v>2392500000.0</v>
       </c>
       <c r="N14">
-        <v>2092200000.0</v>
+        <v>2105100000.0</v>
       </c>
       <c r="O14">
-        <v>1768600000.0</v>
+        <v>1953100000.0</v>
       </c>
       <c r="P14">
-        <v>1454700000.0</v>
+        <v>1662100000.0</v>
       </c>
       <c r="Q14">
         <v>1567200000.0</v>
       </c>
       <c r="R14">
-        <v>1376486000.0</v>
+        <v>1376500000.0</v>
       </c>
       <c r="S14">
         <v>1290700000.0</v>
       </c>
       <c r="T14">
-        <v>1424000000.0</v>
+        <v>1084900000.0</v>
       </c>
       <c r="U14">
-        <v>2465428032.0</v>
+        <v>1188400000.0</v>
       </c>
       <c r="V14">
-        <v>2603973843.0</v>
+        <v>1087500000.0</v>
       </c>
       <c r="W14">
-        <v>1725800000.0</v>
+        <v>1726258669.0</v>
       </c>
       <c r="X14">
         <v>1018700000.0</v>
       </c>
       <c r="Y14">
-        <v>749999362.0</v>
+        <v>750000000.0</v>
       </c>
       <c r="Z14">
-        <v>708008890.0</v>
+        <v>708100000.0</v>
       </c>
       <c r="AA14">
         <v>202267939.37</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B15">
-        <v>20463505000.0</v>
+        <v>20463500000.0</v>
       </c>
       <c r="C15">
-        <v>4056383000.0</v>
+        <v>4056400000.0</v>
       </c>
       <c r="D15">
-        <v>11921949000.0</v>
+        <v>11921900000.0</v>
       </c>
       <c r="E15">
         <v>12242300000.0</v>
       </c>
       <c r="F15">
         <v>11115300000.0</v>
       </c>
       <c r="G15">
         <v>6850300000.0</v>
       </c>
       <c r="H15">
         <v>7871300000.0</v>
       </c>
       <c r="I15">
         <v>8814100000.0</v>
       </c>
       <c r="J15">
         <v>8819800000.0</v>
       </c>
       <c r="K15">
         <v>10330600000.0</v>
       </c>
       <c r="L15">
         <v>11490200000.0</v>
       </c>
       <c r="M15">
         <v>12059600000.0</v>
       </c>
       <c r="N15">
-        <v>11618300000.0</v>
+        <v>7333700000.0</v>
       </c>
       <c r="O15">
-        <v>5450100000.0</v>
+        <v>5619300000.0</v>
       </c>
       <c r="P15">
-        <v>5475400000.0</v>
+        <v>5491100000.0</v>
       </c>
       <c r="Q15">
         <v>5030800000.0</v>
       </c>
       <c r="R15">
-        <v>3560489000.0</v>
+        <v>3560500000.0</v>
       </c>
       <c r="S15">
         <v>2801800000.0</v>
       </c>
       <c r="T15">
-        <v>1952600000.0</v>
+        <v>2053800000.0</v>
       </c>
       <c r="U15">
-        <v>1786472020.0</v>
+        <v>1790800000.0</v>
       </c>
       <c r="V15">
-        <v>2270581635.84</v>
+        <v>2272000000.0</v>
       </c>
       <c r="W15">
-        <v>602900000.0</v>
+        <v>603059194.0</v>
       </c>
       <c r="X15">
         <v>1026900000.0</v>
       </c>
       <c r="Y15">
-        <v>335599714.74</v>
+        <v>335600000.0</v>
       </c>
       <c r="Z15">
-        <v>313359550.5</v>
+        <v>313400000.0</v>
       </c>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B16">
-        <v>18638228000.0</v>
+        <v>18638200000.0</v>
       </c>
       <c r="C16">
-        <v>28595666000.0</v>
+        <v>28595700000.0</v>
       </c>
       <c r="D16">
         <v>16059000000.0</v>
       </c>
       <c r="E16">
         <v>14852100000.0</v>
       </c>
       <c r="F16">
         <v>16597200000.0</v>
       </c>
       <c r="G16">
         <v>17090300000.0</v>
       </c>
       <c r="H16">
         <v>11900600000.0</v>
       </c>
       <c r="I16">
         <v>11463500000.0</v>
       </c>
       <c r="J16">
         <v>10352700000.0</v>
       </c>
       <c r="K16">
         <v>7876800000.0</v>
       </c>
       <c r="L16">
         <v>13617700000.0</v>
       </c>
       <c r="M16">
         <v>9623000000.0</v>
       </c>
       <c r="N16">
-        <v>11285800000.0</v>
+        <v>11538200000.0</v>
       </c>
       <c r="O16">
-        <v>8926100000.0</v>
+        <v>9259200000.0</v>
       </c>
       <c r="P16">
-        <v>8063900000.0</v>
+        <v>8133400000.0</v>
       </c>
       <c r="Q16">
         <v>5908300000.0</v>
       </c>
       <c r="R16">
-        <v>4024314000.0</v>
+        <v>4024300000.0</v>
       </c>
       <c r="S16">
         <v>3280000000.0</v>
       </c>
       <c r="T16">
-        <v>2308200000.0</v>
+        <v>2240900000.0</v>
       </c>
       <c r="U16">
-        <v>1535280580.0</v>
+        <v>1538900000.0</v>
       </c>
       <c r="V16">
-        <v>836776356.0</v>
+        <v>837300000.0</v>
       </c>
       <c r="W16">
-        <v>1290900000.0</v>
+        <v>1291241814.0</v>
       </c>
       <c r="X16">
         <v>1196100000.0</v>
       </c>
       <c r="Y16">
-        <v>2769498530.0</v>
+        <v>1131600000.0</v>
       </c>
       <c r="Z16">
-        <v>2412061539.0</v>
+        <v>1412800000.0</v>
       </c>
       <c r="AA16">
         <v>470136028.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B18">
-        <v>19859809000.0</v>
+        <v>19859900000.0</v>
       </c>
       <c r="C18">
-        <v>21349934000.0</v>
+        <v>21349700000.0</v>
       </c>
       <c r="D18">
         <v>18707300000.0</v>
       </c>
       <c r="E18">
         <v>14109100000.0</v>
       </c>
       <c r="F18">
         <v>15223900000.0</v>
       </c>
       <c r="G18">
         <v>14163100000.0</v>
       </c>
       <c r="H18">
         <v>13311900000.0</v>
       </c>
       <c r="I18">
-        <v>14340200000.0</v>
+        <v>14775100000.0</v>
       </c>
       <c r="J18">
-        <v>14670500000.0</v>
+        <v>15057200000.0</v>
       </c>
       <c r="K18">
-        <v>8211800000.0</v>
+        <v>8211700000.0</v>
       </c>
       <c r="L18">
         <v>18319600000.0</v>
       </c>
       <c r="M18">
         <v>11402600000.0</v>
       </c>
       <c r="N18">
-        <v>15854000000.0</v>
+        <v>11504500000.0</v>
       </c>
       <c r="O18">
-        <v>11114500000.0</v>
+        <v>11298500000.0</v>
       </c>
       <c r="P18">
-        <v>9406600000.0</v>
+        <v>9468000000.0</v>
       </c>
       <c r="Q18">
-        <v>7776000000.0</v>
+        <v>7776100000.0</v>
       </c>
       <c r="R18">
-        <v>7258219000.0</v>
+        <v>7258300000.0</v>
       </c>
       <c r="S18">
         <v>5075300000.0</v>
       </c>
       <c r="T18">
-        <v>6287700000.0</v>
+        <v>5623600000.0</v>
       </c>
       <c r="U18">
-        <v>4548581982.0</v>
+        <v>4559500000.0</v>
       </c>
       <c r="V18">
-        <v>2778364905.0</v>
+        <v>2780100000.0</v>
       </c>
       <c r="W18">
-        <v>2144900000.0</v>
+        <v>2145567704.0</v>
       </c>
       <c r="X18">
         <v>1665400000.0</v>
       </c>
       <c r="Y18">
-        <v>2220798112.0</v>
+        <v>3072600000.0</v>
       </c>
       <c r="Z18">
-        <v>1034656640.0</v>
+        <v>559800000.0</v>
       </c>
       <c r="AA18">
         <v>470136028.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B19">
         <v>-441500000.0</v>
       </c>
       <c r="C19">
         <v>-5463400000.0</v>
       </c>
       <c r="D19">
         <v>-5766000000.0</v>
       </c>
       <c r="E19">
         <v>-5004100000.0</v>
       </c>
       <c r="F19">
         <v>-241270000.0</v>
       </c>
       <c r="G19">
         <v>-6799600000.0</v>
       </c>
       <c r="H19">
         <v>-4838600000.0</v>
       </c>
       <c r="I19">
         <v>-3675700000.0</v>
       </c>
@@ -34928,96 +35153,96 @@
       <c r="L19">
         <v>70768531.61</v>
       </c>
       <c r="M19">
         <v>-445700000.0</v>
       </c>
       <c r="N19">
         <v>141707000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>17500000.0</v>
       </c>
       <c r="D20">
         <v>14500000.0</v>
       </c>
       <c r="E20">
         <v>23800000.0</v>
       </c>
       <c r="F20">
         <v>3419000.0</v>
       </c>
       <c r="G20">
         <v>3419000.0</v>
       </c>
       <c r="H20">
         <v>12800000.0</v>
       </c>
       <c r="I20">
         <v>13500000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B21">
         <v>-1278700000.0</v>
       </c>
       <c r="C21">
         <v>-1446300000.0</v>
       </c>
       <c r="D21">
         <v>-1357700000.0</v>
       </c>
       <c r="E21">
         <v>-810097000.0</v>
       </c>
       <c r="F21">
         <v>-2801932000.0</v>
       </c>
       <c r="G21">
         <v>1226499000.0</v>
       </c>
       <c r="H21">
         <v>-1943790000.0</v>
       </c>
       <c r="I21">
         <v>-641988000.0</v>
       </c>
@@ -35030,388 +35255,388 @@
       <c r="L21">
         <v>-175848313.47</v>
       </c>
       <c r="M21">
         <v>-786700000.0</v>
       </c>
       <c r="N21">
         <v>-661318000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22">
-        <v>15198864000.0</v>
+        <v>15988400000.0</v>
       </c>
       <c r="C22">
         <v>14846900000.0</v>
       </c>
       <c r="D22">
-        <v>14501944000.0</v>
+        <v>14960400000.0</v>
       </c>
       <c r="E22">
         <v>14891300000.0</v>
       </c>
       <c r="F22">
         <v>13122600000.0</v>
       </c>
       <c r="G22">
         <v>11731900000.0</v>
       </c>
       <c r="H22">
         <v>12188300000.0</v>
       </c>
       <c r="I22">
-        <v>11377400000.0</v>
+        <v>11347700000.0</v>
       </c>
       <c r="J22">
-        <v>7850500000.0</v>
+        <v>7787500000.0</v>
       </c>
       <c r="K22">
         <v>13083400000.0</v>
       </c>
       <c r="L22">
         <v>12879200000.0</v>
       </c>
       <c r="M22">
         <v>12362000000.0</v>
       </c>
       <c r="N22">
-        <v>11354100000.0</v>
+        <v>11399400000.0</v>
       </c>
       <c r="O22">
-        <v>10642600000.0</v>
+        <v>10459100000.0</v>
       </c>
       <c r="P22">
-        <v>8719800000.0</v>
+        <v>8478800000.0</v>
       </c>
       <c r="Q22">
         <v>7619200000.0</v>
       </c>
       <c r="R22">
-        <v>5988345000.0</v>
+        <v>5988400000.0</v>
       </c>
       <c r="S22">
         <v>5190900000.0</v>
       </c>
       <c r="T22">
-        <v>2816400000.0</v>
+        <v>5068800000.0</v>
       </c>
       <c r="U22">
-        <v>2799518277.0</v>
+        <v>2806300000.0</v>
       </c>
       <c r="V22">
-        <v>1544735984.0</v>
+        <v>1545700000.0</v>
       </c>
       <c r="W22">
-        <v>1161500000.0</v>
+        <v>1161807672.0</v>
       </c>
       <c r="X22">
         <v>1411600000.0</v>
       </c>
       <c r="Y22">
-        <v>1510299601.0</v>
+        <v>1510300000.0</v>
       </c>
       <c r="Z22">
-        <v>784554220.0</v>
+        <v>784600000.0</v>
       </c>
       <c r="AA22">
         <v>470136028.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B23">
-        <v>-3103635000.0</v>
+        <v>-3103600000.0</v>
       </c>
       <c r="C23">
-        <v>-4399222000.0</v>
+        <v>-4399200000.0</v>
       </c>
       <c r="D23">
-        <v>-2731008000.0</v>
+        <v>-2731100000.0</v>
       </c>
       <c r="E23">
         <v>-2980400000.0</v>
       </c>
       <c r="F23">
         <v>-2080300000.0</v>
       </c>
       <c r="G23">
         <v>-2970800000.0</v>
       </c>
       <c r="H23">
         <v>-1503100000.0</v>
       </c>
       <c r="I23">
-        <v>-4213831000.0</v>
+        <v>-4213800000.0</v>
       </c>
       <c r="J23">
-        <v>-1459528000.0</v>
+        <v>-1459500000.0</v>
       </c>
       <c r="K23">
         <v>-3207800000.0</v>
       </c>
       <c r="L23">
         <v>-2326900000.0</v>
       </c>
       <c r="M23">
         <v>-380900000.0</v>
       </c>
       <c r="N23">
-        <v>-1491442000.0</v>
+        <v>-1491400000.0</v>
       </c>
       <c r="O23">
-        <v>-420737000.0</v>
+        <v>-436200000.0</v>
       </c>
       <c r="P23">
         <v>-471000000.0</v>
       </c>
       <c r="Q23">
         <v>100900000.0</v>
       </c>
       <c r="R23">
-        <v>-3737402000.0</v>
+        <v>-3737400000.0</v>
       </c>
       <c r="S23">
         <v>-605700000.0</v>
       </c>
       <c r="T23">
         <v>-120900000.0</v>
       </c>
       <c r="U23">
         <v>125500000.0</v>
       </c>
       <c r="V23">
-        <v>103381635.0</v>
+        <v>104800000.0</v>
       </c>
       <c r="W23">
-        <v>78226844.0</v>
+        <v>77418253.0</v>
       </c>
       <c r="X23">
         <v>139600000.0</v>
       </c>
       <c r="Y23">
-        <v>65699714.0</v>
+        <v>65700000.0</v>
       </c>
       <c r="Z23">
         <v>66800000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B24">
-        <v>6153000.0</v>
+        <v>173500000.0</v>
       </c>
       <c r="C24">
-        <v>164001000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="D24">
-        <v>154499000.0</v>
+        <v>160800000.0</v>
       </c>
       <c r="E24">
         <v>15000000.0</v>
       </c>
       <c r="F24">
         <v>15005000.0</v>
       </c>
       <c r="G24">
         <v>15005000.0</v>
       </c>
       <c r="H24">
         <v>2867000.0</v>
       </c>
       <c r="I24">
-        <v>-49100000.0</v>
+        <v>53300000.0</v>
       </c>
       <c r="J24">
         <v>188100000.0</v>
       </c>
       <c r="K24">
         <v>133600000.0</v>
       </c>
       <c r="L24">
         <v>101800000.0</v>
       </c>
       <c r="M24">
-        <v>29500000.0</v>
+        <v>181500000.0</v>
       </c>
       <c r="N24">
-        <v>112000000.0</v>
+        <v>112200000.0</v>
       </c>
       <c r="O24">
-        <v>-16600000.0</v>
+        <v>106300000.0</v>
       </c>
       <c r="P24">
-        <v>996800000.0</v>
+        <v>2143100000.0</v>
       </c>
       <c r="Q24">
-        <v>93500000.0</v>
+        <v>-11900000.0</v>
       </c>
       <c r="R24">
-        <v>145133000.0</v>
+        <v>-32600000.0</v>
       </c>
       <c r="S24">
-        <v>-256800000.0</v>
+        <v>28400000.0</v>
       </c>
       <c r="T24">
-        <v>-12000000.0</v>
+        <v>20200000.0</v>
       </c>
       <c r="U24">
-        <v>2737960340.0</v>
+        <v>98900000.0</v>
       </c>
       <c r="V24">
-        <v>-197276300.13</v>
+        <v>-85700000.0</v>
       </c>
       <c r="W24">
-        <v>-281100000.0</v>
+        <v>-201184919.0</v>
       </c>
       <c r="X24">
-        <v>592800000.0</v>
+        <v>-58900000.0</v>
       </c>
       <c r="Y24">
-        <v>-22799980.62</v>
+        <v>52800000.0</v>
       </c>
       <c r="Z24">
-        <v>-362327568.3</v>
+        <v>-1020500000.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B25">
-        <v>-116541000.0</v>
+        <v>-908200000.0</v>
       </c>
       <c r="C25">
-        <v>-1024965000.0</v>
+        <v>-1025200000.0</v>
       </c>
       <c r="D25">
-        <v>3503192000.0</v>
+        <v>3043800000.0</v>
       </c>
       <c r="E25">
         <v>2820200000.0</v>
       </c>
       <c r="F25">
         <v>358100000.0</v>
       </c>
       <c r="G25">
         <v>-912300000.0</v>
       </c>
       <c r="H25">
         <v>741400000.0</v>
       </c>
       <c r="I25">
-        <v>1006700000.0</v>
+        <v>1061600000.0</v>
       </c>
       <c r="J25">
-        <v>1558100000.0</v>
+        <v>1614600000.0</v>
       </c>
       <c r="K25">
-        <v>-3155600000.0</v>
+        <v>-3155700000.0</v>
       </c>
       <c r="L25">
         <v>-225200000.0</v>
       </c>
       <c r="M25">
-        <v>-1512200000.0</v>
+        <v>-1512300000.0</v>
       </c>
       <c r="N25">
-        <v>3897600000.0</v>
+        <v>-537500000.0</v>
       </c>
       <c r="O25">
-        <v>-848400000.0</v>
+        <v>-596500000.0</v>
       </c>
       <c r="P25">
-        <v>-807400000.0</v>
+        <v>-577000000.0</v>
       </c>
       <c r="Q25">
-        <v>457900000.0</v>
+        <v>-883400000.0</v>
       </c>
       <c r="R25">
-        <v>1460158000.0</v>
+        <v>1504500000.0</v>
       </c>
       <c r="S25">
-        <v>373000000.0</v>
+        <v>380100000.0</v>
       </c>
       <c r="T25">
-        <v>3054700000.0</v>
+        <v>940800000.0</v>
       </c>
       <c r="U25">
-        <v>1174954187.0</v>
+        <v>2523600000.0</v>
       </c>
       <c r="V25">
-        <v>173387017.0</v>
+        <v>1901854936.0</v>
       </c>
       <c r="W25">
-        <v>595900000.0</v>
+        <v>1030870212.0</v>
       </c>
       <c r="X25">
-        <v>119300000.0</v>
+        <v>681800000.0</v>
       </c>
       <c r="Y25">
-        <v>-3539.82</v>
+        <v>1348100000.0</v>
       </c>
       <c r="Z25">
-        <v>2322.3</v>
+        <v>220100000.0</v>
       </c>
       <c r="AA25">
         <v>-470136028.01</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B26">
-        <v>-1925650000.0</v>
+        <v>-1925700000.0</v>
       </c>
       <c r="C26">
         <v>-467600000.0</v>
       </c>
       <c r="D26">
-        <v>-118989000.0</v>
+        <v>-119000000.0</v>
       </c>
       <c r="E26">
         <v>-54100000.0</v>
       </c>
       <c r="F26">
         <v>-44200000.0</v>
       </c>
       <c r="G26">
         <v>-7400000.0</v>
       </c>
       <c r="H26">
         <v>-32000000.0</v>
       </c>
       <c r="I26">
         <v>2304900000.0</v>
       </c>
       <c r="J26">
         <v>-38600000.0</v>
       </c>
       <c r="K26">
         <v>3792000000.0</v>
       </c>
       <c r="L26">
         <v>-824200000.0</v>
       </c>
@@ -35430,1416 +35655,1427 @@
       <c r="Q26">
         <v>1056300000.0</v>
       </c>
       <c r="R26">
         <v>1291588000.0</v>
       </c>
       <c r="S26">
         <v>-600600000.0</v>
       </c>
       <c r="T26">
         <v>-2992000000.0</v>
       </c>
       <c r="U26">
         <v>-1765100000.0</v>
       </c>
       <c r="V26">
         <v>-363100000.0</v>
       </c>
       <c r="W26">
         <v>-1610025047.0</v>
       </c>
       <c r="X26">
         <v>-308500000.0</v>
       </c>
       <c r="Y26">
-        <v>-337100598.42</v>
+        <v>-337100000.0</v>
       </c>
       <c r="Z26">
         <v>-246700000.0</v>
       </c>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B27">
         <v>454200000.0</v>
       </c>
       <c r="C27">
         <v>400900000.0</v>
       </c>
       <c r="D27">
-        <v>333364000.0</v>
+        <v>331600000.0</v>
       </c>
       <c r="E27">
         <v>313900000.0</v>
       </c>
       <c r="F27">
         <v>387600000.0</v>
       </c>
       <c r="G27">
         <v>208700000.0</v>
       </c>
       <c r="H27">
         <v>205700000.0</v>
       </c>
       <c r="I27">
         <v>161000000.0</v>
       </c>
       <c r="J27">
         <v>209300000.0</v>
       </c>
       <c r="K27">
         <v>170300000.0</v>
       </c>
       <c r="L27">
         <v>197100000.0</v>
       </c>
       <c r="M27">
-        <v>161000000.0</v>
+        <v>161100000.0</v>
       </c>
       <c r="N27">
         <v>182200000.0</v>
       </c>
       <c r="O27">
         <v>144600000.0</v>
       </c>
       <c r="P27">
         <v>122300000.0</v>
       </c>
       <c r="Q27">
         <v>120300000.0</v>
       </c>
       <c r="R27">
-        <v>134715000.0</v>
+        <v>134700000.0</v>
       </c>
       <c r="S27">
         <v>57800000.0</v>
       </c>
-      <c r="T27"/>
+      <c r="T27">
+        <v>38700000.0</v>
+      </c>
       <c r="U27"/>
       <c r="V27">
         <v>210069710.34</v>
       </c>
       <c r="W27">
         <v>434600000.0</v>
       </c>
       <c r="X27">
         <v>515600000.0</v>
       </c>
       <c r="Y27">
         <v>740898485.28</v>
       </c>
       <c r="Z27">
         <v>295310634.9</v>
       </c>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B28">
-        <v>-26771524000.0</v>
+        <v>-26771500000.0</v>
       </c>
       <c r="C28">
-        <v>-10351988000.0</v>
+        <v>-10352000000.0</v>
       </c>
       <c r="D28">
         <v>-16115200000.0</v>
       </c>
       <c r="E28">
         <v>-16337900000.0</v>
       </c>
       <c r="F28">
         <v>-16041800000.0</v>
       </c>
       <c r="G28">
         <v>-8602000000.0</v>
       </c>
       <c r="H28">
         <v>-12283500000.0</v>
       </c>
       <c r="I28">
-        <v>-13221600000.0</v>
+        <v>-13656500000.0</v>
       </c>
       <c r="J28">
-        <v>-12864200000.0</v>
+        <v>-13250900000.0</v>
       </c>
       <c r="K28">
         <v>-11645100000.0</v>
       </c>
       <c r="L28">
         <v>-15327900000.0</v>
       </c>
       <c r="M28">
         <v>-13143800000.0</v>
       </c>
       <c r="N28">
-        <v>-13794200000.0</v>
+        <v>-9506700000.0</v>
       </c>
       <c r="O28">
-        <v>-7652300000.0</v>
+        <v>-7825300000.0</v>
       </c>
       <c r="P28">
-        <v>-8652000000.0</v>
+        <v>-10667700000.0</v>
       </c>
       <c r="Q28">
         <v>-4861600000.0</v>
       </c>
       <c r="R28">
-        <v>-5928991000.0</v>
+        <v>-5929000000.0</v>
       </c>
       <c r="S28">
-        <v>-4005700000.0</v>
+        <v>-4005800000.0</v>
       </c>
       <c r="T28">
-        <v>-4825200000.0</v>
+        <v>-4246500000.0</v>
       </c>
       <c r="U28">
-        <v>-1464950730.0</v>
+        <v>-1468500000.0</v>
       </c>
       <c r="V28">
-        <v>-2972042986.71</v>
+        <v>-2974000000.0</v>
       </c>
       <c r="W28">
-        <v>-3433900000.0</v>
+        <v>-3434708590.0</v>
       </c>
       <c r="X28">
         <v>-346700000.0</v>
       </c>
       <c r="Y28">
-        <v>-2912199294.54</v>
+        <v>-2912200000.0</v>
       </c>
       <c r="Z28">
-        <v>1384411277.0</v>
+        <v>1418000000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B29">
-        <v>24450283000.0</v>
+        <v>24450400000.0</v>
       </c>
       <c r="C29">
-        <v>26099035000.0</v>
+        <v>26098800000.0</v>
       </c>
       <c r="D29">
         <v>24711400000.0</v>
       </c>
       <c r="E29">
         <v>20642200000.0</v>
       </c>
       <c r="F29">
         <v>22901000000.0</v>
       </c>
       <c r="G29">
         <v>18855800000.0</v>
       </c>
       <c r="H29">
         <v>18381300000.0</v>
       </c>
       <c r="I29">
-        <v>17911200000.0</v>
+        <v>18346100000.0</v>
       </c>
       <c r="J29">
-        <v>17874100000.0</v>
+        <v>18260800000.0</v>
       </c>
       <c r="K29">
-        <v>12344500000.0</v>
+        <v>12344400000.0</v>
       </c>
       <c r="L29">
         <v>23580800000.0</v>
       </c>
       <c r="M29">
         <v>15895700000.0</v>
       </c>
       <c r="N29">
-        <v>19654800000.0</v>
+        <v>15314800000.0</v>
       </c>
       <c r="O29">
-        <v>14128600000.0</v>
+        <v>14316400000.0</v>
       </c>
       <c r="P29">
-        <v>12606800000.0</v>
+        <v>12668200000.0</v>
       </c>
       <c r="Q29">
-        <v>10062800000.0</v>
+        <v>10062900000.0</v>
       </c>
       <c r="R29">
-        <v>8697048000.0</v>
+        <v>8697100000.0</v>
       </c>
       <c r="S29">
         <v>7032600000.0</v>
       </c>
       <c r="T29">
-        <v>7918600000.0</v>
+        <v>7209000000.0</v>
       </c>
       <c r="U29">
-        <v>5970835797.0</v>
+        <v>5985200000.0</v>
       </c>
       <c r="V29">
-        <v>4147009954.0</v>
+        <v>4149600000.0</v>
       </c>
       <c r="W29">
-        <v>3418600000.0</v>
+        <v>3419603691.0</v>
       </c>
       <c r="X29">
         <v>2527600000.0</v>
       </c>
       <c r="Y29">
-        <v>2743098553.0</v>
+        <v>3595000000.0</v>
       </c>
       <c r="Z29">
-        <v>1481478772.0</v>
+        <v>1006600000.0</v>
       </c>
       <c r="AA29">
         <v>470136028.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B30">
-        <v>-4950183000.0</v>
+        <v>-4950100000.0</v>
       </c>
       <c r="C30">
         <v>-5463400000.0</v>
       </c>
       <c r="D30">
         <v>-5766000000.0</v>
       </c>
       <c r="E30">
         <v>-5004139000.0</v>
       </c>
       <c r="F30">
         <v>-7734882000.0</v>
       </c>
       <c r="G30">
         <v>-6799571000.0</v>
       </c>
       <c r="H30">
         <v>-4838590000.0</v>
       </c>
       <c r="I30">
         <v>-3675700000.0</v>
       </c>
       <c r="J30">
         <v>-3073000000.0</v>
       </c>
       <c r="K30">
-        <v>-5897900000.0</v>
+        <v>-5898000000.0</v>
       </c>
       <c r="L30">
         <v>-5997000000.0</v>
       </c>
       <c r="M30">
-        <v>-4768100000.0</v>
+        <v>-4768000000.0</v>
       </c>
       <c r="N30">
-        <v>-3802000000.0</v>
+        <v>-3811300000.0</v>
       </c>
       <c r="O30">
-        <v>-5717300000.0</v>
+        <v>-5721000000.0</v>
       </c>
       <c r="P30">
-        <v>-2203400000.0</v>
+        <v>-186900000.0</v>
       </c>
       <c r="Q30">
-        <v>-3174200000.0</v>
+        <v>-3174300000.0</v>
       </c>
       <c r="R30">
-        <v>-1551869000.0</v>
+        <v>-1551800000.0</v>
       </c>
       <c r="S30">
         <v>-2214100000.0</v>
       </c>
       <c r="T30">
-        <v>-2202400000.0</v>
+        <v>-2146800000.0</v>
       </c>
       <c r="U30">
-        <v>-3776152097.5</v>
+        <v>-3785300000.0</v>
       </c>
       <c r="V30">
-        <v>-1618288169.4</v>
+        <v>-1619300000.0</v>
       </c>
       <c r="W30">
-        <v>110800000.0</v>
+        <v>110730307.0</v>
       </c>
       <c r="X30">
         <v>-2014700000.0</v>
       </c>
       <c r="Y30">
-        <v>-545100421.62</v>
+        <v>-1603100000.0</v>
       </c>
       <c r="Z30">
-        <v>-1029264260.7</v>
+        <v>-1687400000.0</v>
       </c>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
-      <c r="CZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DA1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="DB1" t="s">
-        <v>173</v>
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>174</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B2">
+        <v>17991900000.0</v>
+      </c>
+      <c r="C2">
         <v>18638228000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18307699000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16404025000.0</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
+        <v>19118400000.0</v>
+      </c>
+      <c r="G2">
         <v>28595666000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19784362000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14154434000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12844524000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16059000000.0</v>
       </c>
-      <c r="K2">
-[...1 lines deleted...]
-      </c>
       <c r="L2">
+        <v>17412476000.0</v>
+      </c>
+      <c r="M2">
         <v>12013100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12057000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14852100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17273900000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13610679000.0</v>
       </c>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
       <c r="R2">
+        <v>12796500000.0</v>
+      </c>
+      <c r="S2">
         <v>16597184000.0</v>
       </c>
-      <c r="S2">
-[...1 lines deleted...]
-      </c>
       <c r="T2">
+        <v>17744589000.0</v>
+      </c>
+      <c r="U2">
         <v>13175300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17286100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17090335000.0</v>
       </c>
-      <c r="W2">
-[...1 lines deleted...]
-      </c>
       <c r="X2">
+        <v>20981568000.0</v>
+      </c>
+      <c r="Y2">
         <v>16748200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13204500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11900642000.0</v>
       </c>
-      <c r="AA2">
-[...1 lines deleted...]
-      </c>
       <c r="AB2">
+        <v>15016914000.0</v>
+      </c>
+      <c r="AC2">
         <v>14195500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12822500000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11463498000.0</v>
       </c>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
       <c r="AF2">
-        <v>10618744000.0</v>
+        <v>12202015000.0</v>
       </c>
       <c r="AG2">
-        <v>7953350000.0</v>
+        <v>10618700000.0</v>
       </c>
       <c r="AH2">
+        <v>7953400000.0</v>
+      </c>
+      <c r="AI2">
         <v>10352735000.0</v>
       </c>
-      <c r="AI2">
-[...1 lines deleted...]
-      </c>
       <c r="AJ2">
+        <v>8340688000.0</v>
+      </c>
+      <c r="AK2">
         <v>8730281000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7229143000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7876849000.0</v>
       </c>
-      <c r="AM2">
-[...1 lines deleted...]
-      </c>
       <c r="AN2">
+        <v>7054953000.0</v>
+      </c>
+      <c r="AO2">
         <v>5552293000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6007322000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13617622000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9489783000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6707558000.0</v>
       </c>
-      <c r="AS2">
-[...1 lines deleted...]
-      </c>
       <c r="AT2">
-        <v>9623000000.0</v>
+        <v>6779730000.0</v>
       </c>
       <c r="AU2">
-        <v>-13321300000.0</v>
+        <v>9622978000.0</v>
       </c>
       <c r="AV2">
-        <v>6025600000.0</v>
+        <v>5402100000.0</v>
       </c>
       <c r="AW2">
+        <v>6025590000.0</v>
+      </c>
+      <c r="AX2">
         <v>7295700000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11538200000.0</v>
       </c>
-      <c r="AY2">
-[...1 lines deleted...]
-      </c>
       <c r="AZ2">
-        <v>4482175000.0</v>
+        <v>4834243000.0</v>
       </c>
       <c r="BA2">
-        <v>3665300000.0</v>
+        <v>4806100000.0</v>
       </c>
       <c r="BB2">
-        <v>8926042000.0</v>
+        <v>4031100000.0</v>
       </c>
       <c r="BC2">
+        <v>9259300000.0</v>
+      </c>
+      <c r="BD2">
         <v>4530163000.0</v>
       </c>
-      <c r="BD2">
-[...1 lines deleted...]
-      </c>
       <c r="BE2">
-        <v>6706551000.0</v>
+        <v>4963779000.0</v>
       </c>
       <c r="BF2">
+        <v>6706600000.0</v>
+      </c>
+      <c r="BG2">
         <v>8063935000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5956873000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5226388000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4628663000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>5908299000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7886338000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5914258000.0</v>
       </c>
-      <c r="BM2">
-[...1 lines deleted...]
-      </c>
       <c r="BN2">
-        <v>4024300000.0</v>
+        <v>5547705000.0</v>
       </c>
       <c r="BO2">
+        <v>4024314000.0</v>
+      </c>
+      <c r="BP2">
         <v>3851787000.0</v>
       </c>
-      <c r="BP2">
-[...1 lines deleted...]
-      </c>
       <c r="BQ2">
+        <v>4245577000.0</v>
+      </c>
+      <c r="BR2">
         <v>4255400000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3280000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2059703568.0</v>
       </c>
-      <c r="BT2">
-[...1 lines deleted...]
-      </c>
       <c r="BU2">
-        <v>1892180941.0</v>
+        <v>1862800000.0</v>
       </c>
       <c r="BV2">
-        <v>2304156734.0</v>
+        <v>1970400000.0</v>
       </c>
       <c r="BW2">
+        <v>2240900000.0</v>
+      </c>
+      <c r="BX2">
         <v>5083959563.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3069378471.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1686667717.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1536328678.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3243783147.0</v>
       </c>
-      <c r="CB2">
-[...1 lines deleted...]
-      </c>
       <c r="CC2">
+        <v>2006111000.0</v>
+      </c>
+      <c r="CD2">
         <v>900773475.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>844218476.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>857823615.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>890386056.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>832233187.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1292158342.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>1024944737.64</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1343791793.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1192811792.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1999458020.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1278833028.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1612958034.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2788607611.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3282110077.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2916022226.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2135581924.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2317980292.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>26627899.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>49710764.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>42807951.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>44765084.0</v>
       </c>
-      <c r="CY2"/>
-      <c r="CZ2">
+      <c r="CZ2"/>
+      <c r="DA2">
         <v>1674975732.8</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1697396016.0</v>
       </c>
-      <c r="DB2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B3">
+        <v>879877000</v>
+      </c>
+      <c r="C3">
         <v>466855000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1630202000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1043944000</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>1088200000</v>
+      </c>
+      <c r="G3">
         <v>828151000</v>
       </c>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
+        <v>1519112000</v>
+      </c>
+      <c r="I3">
         <v>1186002000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1028091000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1015900000</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>2272720000</v>
+      </c>
+      <c r="M3">
         <v>1282700000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1295700000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1153000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2035500000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1855947000</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
+        <v>1753100000</v>
+      </c>
+      <c r="S3">
         <v>888537000</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
+        <v>3010291000</v>
+      </c>
+      <c r="U3">
         <v>1699700000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1639700000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1327335000</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
+        <v>1394446000</v>
+      </c>
+      <c r="Y3">
         <v>1149900000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>807100000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1346319000</v>
       </c>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
       <c r="AB3">
+        <v>2003848000</v>
+      </c>
+      <c r="AC3">
         <v>1623700000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>895800000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>546056000</v>
       </c>
-      <c r="AE3">
-[...1 lines deleted...]
-      </c>
       <c r="AF3">
-        <v>940399000</v>
+        <v>1352846000</v>
       </c>
       <c r="AG3">
-        <v>805079000</v>
+        <v>940400000</v>
       </c>
       <c r="AH3">
+        <v>805100000</v>
+      </c>
+      <c r="AI3">
         <v>472676000</v>
       </c>
-      <c r="AI3">
-[...1 lines deleted...]
-      </c>
       <c r="AJ3">
+        <v>1165431000</v>
+      </c>
+      <c r="AK3">
         <v>727630000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>751040000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>559499000</v>
       </c>
-      <c r="AM3">
-[...1 lines deleted...]
-      </c>
       <c r="AN3">
+        <v>1372162000</v>
+      </c>
+      <c r="AO3">
         <v>901999000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1151255000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>707284000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2069863000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1284719000</v>
       </c>
-      <c r="AS3">
-[...1 lines deleted...]
-      </c>
       <c r="AT3">
-        <v>719500000</v>
+        <v>1187161000</v>
       </c>
       <c r="AU3">
-        <v>1276400000</v>
+        <v>719457000</v>
       </c>
       <c r="AV3">
-        <v>1220200000</v>
+        <v>1276500000</v>
       </c>
       <c r="AW3">
+        <v>1220234000</v>
+      </c>
+      <c r="AX3">
         <v>1120600000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>875800000</v>
       </c>
-      <c r="AY3">
-[...1 lines deleted...]
-      </c>
       <c r="AZ3">
-        <v>1057993000</v>
+        <v>1442712000</v>
       </c>
       <c r="BA3">
-        <v>756400000</v>
+        <v>1059300000</v>
       </c>
       <c r="BB3">
-        <v>543654000</v>
+        <v>756600000</v>
       </c>
       <c r="BC3">
+        <v>544400000</v>
+      </c>
+      <c r="BD3">
         <v>1054664000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>965662000</v>
       </c>
-      <c r="BE3">
-[...1 lines deleted...]
-      </c>
       <c r="BF3">
+        <v>628200000</v>
+      </c>
+      <c r="BG3">
         <v>365613000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>726097000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>891618000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1001725000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>580760000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>770357000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>769502000</v>
       </c>
-      <c r="BM3">
-[...1 lines deleted...]
-      </c>
       <c r="BN3">
-        <v>219000000</v>
+        <v>527848000</v>
       </c>
       <c r="BO3">
+        <v>219093000</v>
+      </c>
+      <c r="BP3">
         <v>574820000</v>
       </c>
-      <c r="BP3">
-[...1 lines deleted...]
-      </c>
       <c r="BQ3">
-        <v>386400000</v>
+        <v>323418000</v>
       </c>
       <c r="BR3">
+        <v>386462000</v>
+      </c>
+      <c r="BS3">
         <v>154100000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1399143752</v>
       </c>
-      <c r="BT3">
-[...1 lines deleted...]
-      </c>
       <c r="BU3">
-        <v>222117875.48</v>
+        <v>489599000</v>
       </c>
       <c r="BV3">
-        <v>244508373</v>
+        <v>465800000</v>
       </c>
       <c r="BW3">
+        <v>255100000</v>
+      </c>
+      <c r="BX3">
         <v>574282869.9</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>462878334.1</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>404561708.7</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>189177087.3</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>668026000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>0</v>
       </c>
-      <c r="CC3">
-[...1 lines deleted...]
-      </c>
       <c r="CD3">
-        <v>168416898.15</v>
+        <v>301383101</v>
       </c>
       <c r="CE3">
-        <v>986606523.54</v>
+        <v>168416898</v>
       </c>
       <c r="CF3">
+        <v>986606523</v>
+      </c>
+      <c r="CG3">
         <v>43980588</v>
       </c>
-      <c r="CG3">
-[...1 lines deleted...]
-      </c>
       <c r="CH3">
-        <v>213712414.02</v>
+        <v>124345522</v>
       </c>
       <c r="CI3">
+        <v>213712414</v>
+      </c>
+      <c r="CJ3">
         <v>479736000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
-        <v>129749388.49</v>
+        <v>0</v>
       </c>
       <c r="CM3">
-        <v>667100304.72</v>
+        <v>129749388</v>
       </c>
       <c r="CN3">
+        <v>667100304</v>
+      </c>
+      <c r="CO3">
         <v>29073418.8</v>
       </c>
-      <c r="CO3">
-[...1 lines deleted...]
-      </c>
       <c r="CP3">
-        <v>163525575.36</v>
+        <v>2500701</v>
       </c>
       <c r="CQ3">
-        <v>395466539.22</v>
+        <v>163525575</v>
       </c>
       <c r="CR3">
-        <v>36841212.38</v>
+        <v>395466539</v>
       </c>
       <c r="CS3">
+        <v>36841212</v>
+      </c>
+      <c r="CT3">
         <v>52680331.8</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>37312357.6</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>155711656</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>136515533.3</v>
       </c>
-      <c r="CW3">
-[...1 lines deleted...]
-      </c>
       <c r="CX3">
-        <v>50257613.58</v>
+        <v>104337328</v>
       </c>
       <c r="CY3">
+        <v>50257613</v>
+      </c>
+      <c r="CZ3">
         <v>137782000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>29161387.2</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -36869,99 +37105,100 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
@@ -36991,723 +37228,730 @@
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B6">
+        <v>-1381100000.0</v>
+      </c>
+      <c r="C6">
         <v>-646353000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>330501000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1903674000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>-2714400000.0</v>
+      </c>
+      <c r="G6">
         <v>-9477312000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
+        <v>8811338000.0</v>
+      </c>
+      <c r="I6">
         <v>5629928000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1309910000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3214500000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>-1353476000.0</v>
+      </c>
+      <c r="M6">
         <v>5399400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-43900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2795100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2421800000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3663184000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
+        <v>814200000.0</v>
+      </c>
+      <c r="S6">
         <v>-3800725000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-1147389000.0</v>
+      </c>
+      <c r="U6">
         <v>4569300000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4110800000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>195733000.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
+        <v>-3891268000.0</v>
+      </c>
+      <c r="Y6">
         <v>4233400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3543700000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1303830000.0</v>
       </c>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
       <c r="AB6">
+        <v>-3116214000.0</v>
+      </c>
+      <c r="AC6">
         <v>821400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1373000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1359026000.0</v>
       </c>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
       <c r="AF6">
-        <v>1583271000.0</v>
+        <v>-738515000.0</v>
       </c>
       <c r="AG6">
-        <v>2665394000.0</v>
+        <v>1583300000.0</v>
       </c>
       <c r="AH6">
+        <v>2665300000.0</v>
+      </c>
+      <c r="AI6">
         <v>-2399385000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
+        <v>2012012000.0</v>
+      </c>
+      <c r="AK6">
         <v>-389593000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1501138000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-647706000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
+        <v>821847000.0</v>
+      </c>
+      <c r="AO6">
         <v>1502660000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-455029000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7610300000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4127917000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2782225000.0</v>
       </c>
-      <c r="AS6">
-[...1 lines deleted...]
-      </c>
       <c r="AT6">
-        <v>-2843300000.0</v>
+        <v>-72172000.0</v>
       </c>
       <c r="AU6">
+        <v>-2843248000.0</v>
+      </c>
+      <c r="AV6">
         <v>4220900000.0</v>
       </c>
-      <c r="AV6">
-[...1 lines deleted...]
-      </c>
       <c r="AW6">
+        <v>-623449000.0</v>
+      </c>
+      <c r="AX6">
         <v>-1270100000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-4242500000.0</v>
       </c>
-      <c r="AY6">
-[...1 lines deleted...]
-      </c>
       <c r="AZ6">
-        <v>352068000.0</v>
+        <v>6451557000.0</v>
       </c>
       <c r="BA6">
-        <v>770500000.0</v>
+        <v>378100000.0</v>
       </c>
       <c r="BB6">
-        <v>-5260743000.0</v>
+        <v>775000000.0</v>
       </c>
       <c r="BC6">
+        <v>-5228200000.0</v>
+      </c>
+      <c r="BD6">
         <v>4395937000.0</v>
       </c>
-      <c r="BD6">
-[...1 lines deleted...]
-      </c>
       <c r="BE6">
-        <v>-1816349000.0</v>
+        <v>-406182000.0</v>
       </c>
       <c r="BF6">
+        <v>-1816400000.0</v>
+      </c>
+      <c r="BG6">
         <v>-1357384000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2107027000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>730485000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>597725000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1279636000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-1978038000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1972080000.0</v>
       </c>
-      <c r="BM6">
-[...1 lines deleted...]
-      </c>
       <c r="BN6">
-        <v>1523400000.0</v>
+        <v>366553000.0</v>
       </c>
       <c r="BO6">
+        <v>1523391000.0</v>
+      </c>
+      <c r="BP6">
         <v>172513000.0</v>
       </c>
-      <c r="BP6">
-[...1 lines deleted...]
-      </c>
       <c r="BQ6">
-        <v>-9800000.0</v>
+        <v>-393790000.0</v>
       </c>
       <c r="BR6">
+        <v>-9823000.0</v>
+      </c>
+      <c r="BS6">
         <v>975400000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1220296432.0</v>
       </c>
-      <c r="BT6">
-[...1 lines deleted...]
-      </c>
       <c r="BU6">
-        <v>-32219466.0</v>
+        <v>144978000.0</v>
       </c>
       <c r="BV6">
-        <v>-411975793.0</v>
+        <v>-107600000.0</v>
       </c>
       <c r="BW6">
-        <v>-2775759563.0</v>
+        <v>-270500000.0</v>
       </c>
       <c r="BX6">
-        <v>2014581092.0</v>
+        <v>-2775759563.2</v>
       </c>
       <c r="BY6">
+        <v>2014581091.0</v>
+      </c>
+      <c r="BZ6">
         <v>1382710754.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>150339039.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-1708502567.0</v>
       </c>
-      <c r="CB6">
-[...1 lines deleted...]
-      </c>
       <c r="CC6">
-        <v>206811168.0</v>
+        <v>1237672000.0</v>
       </c>
       <c r="CD6">
-        <v>56555000.0</v>
+        <v>1105337173.0</v>
       </c>
       <c r="CE6">
-        <v>-21047259.0</v>
+        <v>56554998.0</v>
       </c>
       <c r="CF6">
-        <v>-32562441.0</v>
+        <v>-21047258.0</v>
       </c>
       <c r="CG6">
-        <v>58152869.0</v>
+        <v>1700463744.0</v>
       </c>
       <c r="CH6">
+        <v>58152868.0</v>
+      </c>
+      <c r="CI6">
         <v>-459925155.0</v>
       </c>
-      <c r="CI6"/>
       <c r="CJ6"/>
-      <c r="CK6">
-[...1 lines deleted...]
-      </c>
+      <c r="CK6"/>
       <c r="CL6">
+        <v>-318847055.0</v>
+      </c>
+      <c r="CM6">
         <v>150980000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-803358020.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>720624992.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-334125006.0</v>
       </c>
-      <c r="CP6">
-[...1 lines deleted...]
-      </c>
       <c r="CQ6">
-        <v>-512611547.0</v>
+        <v>-1175649576.0</v>
       </c>
       <c r="CR6">
+        <v>-512611546.0</v>
+      </c>
+      <c r="CS6">
         <v>366087851.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>780440302.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-182398368.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2385433640.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-23082865.0</v>
       </c>
-      <c r="CW6">
-[...1 lines deleted...]
-      </c>
       <c r="CX6">
-        <v>-1957133.0</v>
+        <v>6902812.0</v>
       </c>
       <c r="CY6">
+        <v>-1957132.0</v>
+      </c>
+      <c r="CZ6">
         <v>54889905.0</v>
       </c>
-      <c r="CZ6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DA6"/>
       <c r="DB6">
+        <v>-22420283.0</v>
+      </c>
+      <c r="DC6">
         <v>59260000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B7">
+        <v>-947986000.0</v>
+      </c>
+      <c r="C7">
         <v>-3584681000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4300511000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>693606000.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
+        <v>-2265300000.0</v>
+      </c>
+      <c r="G7">
         <v>-4344905000.0</v>
       </c>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
       <c r="H7">
+        <v>4796985000.0</v>
+      </c>
+      <c r="I7">
         <v>1044713000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2037172000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3969500000.0</v>
       </c>
-      <c r="K7">
-[...1 lines deleted...]
-      </c>
       <c r="L7">
+        <v>5063493000.0</v>
+      </c>
+      <c r="M7">
         <v>896800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1411600000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4844700000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3571200000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>412301000.0</v>
       </c>
-      <c r="Q7">
-[...1 lines deleted...]
-      </c>
       <c r="R7">
+        <v>-3634900000.0</v>
+      </c>
+      <c r="S7">
         <v>-3032571000.0</v>
       </c>
-      <c r="S7">
-[...1 lines deleted...]
-      </c>
       <c r="T7">
+        <v>5396709000.0</v>
+      </c>
+      <c r="U7">
         <v>1027900000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2643800000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-781302000.0</v>
       </c>
-      <c r="W7">
-[...1 lines deleted...]
-      </c>
       <c r="X7">
+        <v>588859000.0</v>
+      </c>
+      <c r="Y7">
         <v>2235400000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-931500000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-995132000.0</v>
       </c>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
       <c r="AB7">
+        <v>2298847000.0</v>
+      </c>
+      <c r="AC7">
         <v>-135600000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1145400000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1201705000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
-        <v>411939000.0</v>
+        <v>2010773000.0</v>
       </c>
       <c r="AG7">
-        <v>-760422000.0</v>
+        <v>412000000.0</v>
       </c>
       <c r="AH7">
+        <v>-760500000.0</v>
+      </c>
+      <c r="AI7">
         <v>-2108790000.0</v>
       </c>
-      <c r="AI7">
-[...1 lines deleted...]
-      </c>
       <c r="AJ7">
+        <v>2204276000.0</v>
+      </c>
+      <c r="AK7">
         <v>488037000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1657937000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1469576000.0</v>
       </c>
-      <c r="AM7">
-[...1 lines deleted...]
-      </c>
       <c r="AN7">
+        <v>1759575000.0</v>
+      </c>
+      <c r="AO7">
         <v>939155000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1593963000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-2685367000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>3462042000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1480272000.0</v>
       </c>
-      <c r="AS7">
-[...1 lines deleted...]
-      </c>
       <c r="AT7">
-        <v>-1259300000.0</v>
+        <v>337826000.0</v>
       </c>
       <c r="AU7">
-        <v>2159800000.0</v>
+        <v>-1259240000.0</v>
       </c>
       <c r="AV7">
-        <v>79000000.0</v>
+        <v>2159700000.0</v>
       </c>
       <c r="AW7">
+        <v>79067000.0</v>
+      </c>
+      <c r="AX7">
         <v>-405200000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1367900000.0</v>
       </c>
-      <c r="AY7">
-[...1 lines deleted...]
-      </c>
       <c r="AZ7">
-        <v>438212000.0</v>
+        <v>1898087000.0</v>
       </c>
       <c r="BA7">
-        <v>-706100000.0</v>
+        <v>448500000.0</v>
       </c>
       <c r="BB7">
-        <v>-1955155000.0</v>
+        <v>-720300000.0</v>
       </c>
       <c r="BC7">
+        <v>-1949600000.0</v>
+      </c>
+      <c r="BD7">
         <v>1945734000.0</v>
       </c>
-      <c r="BD7">
-[...1 lines deleted...]
-      </c>
       <c r="BE7">
-        <v>-261870000.0</v>
+        <v>506628000.0</v>
       </c>
       <c r="BF7">
+        <v>-261800000.0</v>
+      </c>
+      <c r="BG7">
         <v>-2177453000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>1340334000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>433178000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-34994000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1143118000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>1393108000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-150962000.0</v>
       </c>
-      <c r="BM7">
-[...1 lines deleted...]
-      </c>
       <c r="BN7">
-        <v>-491600000.0</v>
+        <v>-3261000.0</v>
       </c>
       <c r="BO7">
+        <v>-491686000.0</v>
+      </c>
+      <c r="BP7">
         <v>609585000.0</v>
       </c>
-      <c r="BP7">
-[...1 lines deleted...]
-      </c>
       <c r="BQ7">
-        <v>-110500000.0</v>
+        <v>-1163656000.0</v>
       </c>
       <c r="BR7">
+        <v>-110603000.0</v>
+      </c>
+      <c r="BS7">
         <v>-1016700000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>282471644.0</v>
       </c>
-      <c r="BT7">
-[...1 lines deleted...]
-      </c>
       <c r="BU7">
-        <v>1035393849.0</v>
+        <v>227290000.0</v>
       </c>
       <c r="BV7">
-        <v>-892378082.0</v>
+        <v>-8800000.0</v>
       </c>
       <c r="BW7">
+        <v>-645500000.0</v>
+      </c>
+      <c r="BX7">
         <v>-270278198.6</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>829044739.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>11143946.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>53589512.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-3318056694.0</v>
       </c>
-      <c r="CB7">
-[...1 lines deleted...]
-      </c>
       <c r="CC7">
-        <v>-487877818.86</v>
+        <v>3020432000.0</v>
       </c>
       <c r="CD7">
+        <v>-320457145.0</v>
+      </c>
+      <c r="CE7">
         <v>149016825.0</v>
       </c>
-      <c r="CE7">
-[...1 lines deleted...]
-      </c>
       <c r="CF7">
-        <v>117269955.0</v>
+        <v>-576653683.0</v>
       </c>
       <c r="CG7">
-        <v>780918142.0</v>
+        <v>1703572942.0</v>
       </c>
       <c r="CH7">
-        <v>-794636077.97</v>
-[...1 lines deleted...]
-      <c r="CI7"/>
+        <v>594862912.0</v>
+      </c>
+      <c r="CI7">
+        <v>-608580847.0</v>
+      </c>
       <c r="CJ7"/>
-      <c r="CK7">
+      <c r="CK7"/>
+      <c r="CL7">
         <v>248911758.0</v>
       </c>
-      <c r="CL7">
-[...1 lines deleted...]
-      </c>
       <c r="CM7">
-        <v>-447243246.88</v>
+        <v>-298780622.0</v>
       </c>
       <c r="CN7">
+        <v>-447243246.0</v>
+      </c>
+      <c r="CO7">
         <v>96284863.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>369165365.0</v>
       </c>
-      <c r="CP7">
-[...1 lines deleted...]
-      </c>
       <c r="CQ7">
-        <v>-214436540.78</v>
+        <v>-357506981.0</v>
       </c>
       <c r="CR7">
+        <v>-214436540.0</v>
+      </c>
+      <c r="CS7">
         <v>312458549.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>209140040.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-161257748.8</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>58138753.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-45731105.8</v>
       </c>
-      <c r="CW7">
-[...1 lines deleted...]
-      </c>
       <c r="CX7">
-        <v>-166429903.78</v>
-[...1 lines deleted...]
-      <c r="CY7"/>
+        <v>-6362748.0</v>
+      </c>
+      <c r="CY7">
+        <v>-166429903.0</v>
+      </c>
       <c r="CZ7"/>
-      <c r="DA7">
+      <c r="DA7"/>
+      <c r="DB7">
         <v>-146884464.8</v>
       </c>
-      <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -37737,1062 +37981,1133 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B9">
+        <v>689127000.0</v>
+      </c>
+      <c r="C9">
         <v>-27054000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1097261000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-136982000.0</v>
       </c>
-      <c r="E9">
-[...1 lines deleted...]
-      </c>
       <c r="F9">
+        <v>208700000.0</v>
+      </c>
+      <c r="G9">
         <v>712604000.0</v>
       </c>
-      <c r="G9">
-[...1 lines deleted...]
-      </c>
       <c r="H9">
-        <v>19200000.0</v>
+        <v>485203000.0</v>
       </c>
       <c r="I9">
+        <v>19185000.0</v>
+      </c>
+      <c r="J9">
         <v>-370764000.0</v>
       </c>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
       <c r="K9">
-        <v>-792405000.0</v>
+        <v>86800000.0</v>
       </c>
       <c r="L9">
+        <v>-792422000.0</v>
+      </c>
+      <c r="M9">
         <v>-373086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47952000.0</v>
       </c>
       <c r="N9">
         <v>47952000.0</v>
       </c>
       <c r="O9">
+        <v>47952000.0</v>
+      </c>
+      <c r="P9">
         <v>513034000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-815680000.0</v>
       </c>
-      <c r="Q9">
-[...1 lines deleted...]
-      </c>
       <c r="R9">
+        <v>-877000000.0</v>
+      </c>
+      <c r="S9">
         <v>857142000.0</v>
       </c>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
       <c r="T9">
-        <v>-518625000.0</v>
+        <v>1101249000.0</v>
       </c>
       <c r="U9">
-        <v>-1706005000.0</v>
+        <v>-518600000.0</v>
       </c>
       <c r="V9">
+        <v>-1706000000.0</v>
+      </c>
+      <c r="W9">
         <v>1464781000.0</v>
       </c>
-      <c r="W9">
-[...1 lines deleted...]
-      </c>
       <c r="X9">
-        <v>774477000.0</v>
+        <v>-2987117000.0</v>
       </c>
       <c r="Y9">
-        <v>-1302020000.0</v>
+        <v>774500000.0</v>
       </c>
       <c r="Z9">
+        <v>-1302000000.0</v>
+      </c>
+      <c r="AA9">
         <v>2665860000.0</v>
       </c>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
       <c r="AB9">
-        <v>-227894000.0</v>
+        <v>-975011000.0</v>
       </c>
       <c r="AC9">
-        <v>-206216000.0</v>
+        <v>-227900000.0</v>
       </c>
       <c r="AD9">
+        <v>-206200000.0</v>
+      </c>
+      <c r="AE9">
         <v>687221000.0</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
-        <v>625762000.0</v>
+        <v>-574574000.0</v>
       </c>
       <c r="AG9">
-        <v>-1065888000.0</v>
+        <v>625800000.0</v>
       </c>
       <c r="AH9">
+        <v>-1065900000.0</v>
+      </c>
+      <c r="AI9">
         <v>865500000.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9">
+        <v>-1274172000.0</v>
+      </c>
+      <c r="AK9">
         <v>-52311000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-377432000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1438315000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1000909000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-215613000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-383433000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1021555000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-795573000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>210515000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>30038000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>174220000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
+        <v>-435200000.0</v>
+      </c>
+      <c r="AW9">
         <v>-32071000.0</v>
       </c>
-      <c r="AW9">
-[...1 lines deleted...]
-      </c>
       <c r="AX9">
-        <v>182467000.0</v>
+        <v>-217800000.0</v>
       </c>
       <c r="AY9">
-        <v>-861700000.0</v>
+        <v>182500000.0</v>
       </c>
       <c r="AZ9">
-        <v>-266991000.0</v>
+        <v>-861727000.0</v>
       </c>
       <c r="BA9">
-        <v>-225901000.0</v>
+        <v>-267000000.0</v>
       </c>
       <c r="BB9">
-        <v>179908000.0</v>
+        <v>-225900000.0</v>
       </c>
       <c r="BC9">
-        <v>78729000.0</v>
+        <v>179900000.0</v>
       </c>
       <c r="BD9">
-        <v>-575871000.0</v>
+        <v>76274000.0</v>
       </c>
       <c r="BE9">
-        <v>80188000.0</v>
-[...3 lines deleted...]
-      <c r="BH9"/>
+        <v>-581816000.0</v>
+      </c>
+      <c r="BF9">
+        <v>196800000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-35668000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-364571000.0</v>
+      </c>
       <c r="BI9">
-        <v>56382000.0</v>
+        <v>-145256000.0</v>
       </c>
       <c r="BJ9">
-        <v>199487000.0</v>
-[...3 lines deleted...]
-      <c r="BM9"/>
+        <v>-236977000.0</v>
+      </c>
+      <c r="BK9">
+        <v>324904000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-381369000.0</v>
+      </c>
+      <c r="BM9">
+        <v>45410000.0</v>
+      </c>
       <c r="BN9">
-        <v>238202000.0</v>
-[...1 lines deleted...]
-      <c r="BO9"/>
+        <v>-516247000.0</v>
+      </c>
+      <c r="BO9">
+        <v>424506000.0</v>
+      </c>
       <c r="BP9">
-        <v>620000.0</v>
+        <v>-399662000.0</v>
       </c>
       <c r="BQ9">
-        <v>4223000.0</v>
+        <v>-7209000.0</v>
       </c>
       <c r="BR9">
-        <v>101274000.0</v>
-[...9 lines deleted...]
-      <c r="CA9"/>
+        <v>-224729000.0</v>
+      </c>
+      <c r="BS9">
+        <v>233000000.0</v>
+      </c>
+      <c r="BT9">
+        <v>-104443340.0</v>
+      </c>
+      <c r="BU9">
+        <v>92950000.0</v>
+      </c>
+      <c r="BV9">
+        <v>-135600000.0</v>
+      </c>
+      <c r="BW9">
+        <v>422100000.0</v>
+      </c>
+      <c r="BX9">
+        <v>-632656865.5</v>
+      </c>
+      <c r="BY9">
+        <v>-99364151.1</v>
+      </c>
+      <c r="BZ9">
+        <v>16627327.0</v>
+      </c>
+      <c r="CA9">
+        <v>500393689.0</v>
+      </c>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9"/>
-[...4 lines deleted...]
-      <c r="CI9"/>
+      <c r="CD9">
+        <v>-231852182.0</v>
+      </c>
+      <c r="CE9">
+        <v>620627779.0</v>
+      </c>
+      <c r="CF9">
+        <v>-24146868.0</v>
+      </c>
+      <c r="CG9">
+        <v>-212251221.0</v>
+      </c>
+      <c r="CH9">
+        <v>-397286228.0</v>
+      </c>
+      <c r="CI9">
+        <v>386938919.0</v>
+      </c>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9">
-        <v>94655000.0</v>
-[...4 lines deleted...]
-      <c r="CP9"/>
+        <v>-205192727.0</v>
+      </c>
+      <c r="CM9">
+        <v>218334785.0</v>
+      </c>
+      <c r="CN9">
+        <v>-228421194.0</v>
+      </c>
+      <c r="CO9">
+        <v>-100058548.0</v>
+      </c>
+      <c r="CP9">
+        <v>-114394859.0</v>
+      </c>
       <c r="CQ9">
-        <v>30477000.0</v>
-[...4 lines deleted...]
-      <c r="CU9"/>
+        <v>176874601.0</v>
+      </c>
+      <c r="CR9">
+        <v>209296098.0</v>
+      </c>
+      <c r="CS9">
+        <v>-159962324.0</v>
+      </c>
+      <c r="CT9">
+        <v>-238497179.8</v>
+      </c>
+      <c r="CU9">
+        <v>297064199.0</v>
+      </c>
       <c r="CV9">
-        <v>99853000.0</v>
+        <v>-388251493.1</v>
       </c>
       <c r="CW9">
-        <v>147250000.0</v>
+        <v>-63221827.9</v>
       </c>
       <c r="CX9">
-        <v>120987000.0</v>
-[...1 lines deleted...]
-      <c r="CY9"/>
+        <v>79872732.0</v>
+      </c>
+      <c r="CY9">
+        <v>280097323.0</v>
+      </c>
       <c r="CZ9"/>
       <c r="DA9"/>
-      <c r="DB9"/>
+      <c r="DB9">
+        <v>89237547.0</v>
+      </c>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B10">
+        <v>-220374000.0</v>
+      </c>
+      <c r="C10">
         <v>-242706000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4971000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>519315000.0</v>
       </c>
-      <c r="E10">
-[...1 lines deleted...]
-      </c>
       <c r="F10">
+        <v>457200000.0</v>
+      </c>
+      <c r="G10">
         <v>-1012409000.0</v>
       </c>
-      <c r="G10">
-[...1 lines deleted...]
-      </c>
       <c r="H10">
+        <v>-432135000.0</v>
+      </c>
+      <c r="I10">
         <v>78927000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-357858000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-991500000.0</v>
       </c>
-      <c r="K10">
-[...1 lines deleted...]
-      </c>
       <c r="L10">
+        <v>466948000.0</v>
+      </c>
+      <c r="M10">
         <v>996500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>333800000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-496400000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-851400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-60636000.0</v>
       </c>
-      <c r="Q10">
-[...1 lines deleted...]
-      </c>
       <c r="R10">
+        <v>-923900000.0</v>
+      </c>
+      <c r="S10">
         <v>-1252106000.0</v>
       </c>
-      <c r="S10">
-[...1 lines deleted...]
-      </c>
       <c r="T10">
+        <v>-1526462000.0</v>
+      </c>
+      <c r="U10">
         <v>267300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-518100000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1722216000.0</v>
       </c>
-      <c r="W10">
-[...1 lines deleted...]
-      </c>
       <c r="X10">
+        <v>-548175000.0</v>
+      </c>
+      <c r="Y10">
         <v>377400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1142700000.0</v>
       </c>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
       <c r="AB10">
+        <v>-190511000.0</v>
+      </c>
+      <c r="AC10">
         <v>178600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-166100000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-666025000.0</v>
       </c>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
       <c r="AF10">
-        <v>-400101000.0</v>
+        <v>-177125000.0</v>
       </c>
       <c r="AG10">
-        <v>-125160000.0</v>
+        <v>-400100000.0</v>
       </c>
       <c r="AH10">
+        <v>-125200000.0</v>
+      </c>
+      <c r="AI10">
         <v>-464714000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
+        <v>20556000.0</v>
+      </c>
+      <c r="AK10">
         <v>201360000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-85769000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-199947000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
+        <v>-115775000.0</v>
+      </c>
+      <c r="AO10">
         <v>89650000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>272567000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-683542000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-114110000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-47260000.0</v>
       </c>
-      <c r="AS10">
-[...1 lines deleted...]
-      </c>
       <c r="AT10">
-        <v>-744900000.0</v>
+        <v>224742000.0</v>
       </c>
       <c r="AU10">
-        <v>-215800000.0</v>
+        <v>-744872000.0</v>
       </c>
       <c r="AV10">
-        <v>33100000.0</v>
+        <v>-215900000.0</v>
       </c>
       <c r="AW10">
+        <v>33146000.0</v>
+      </c>
+      <c r="AX10">
         <v>-71000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-335200000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
-        <v>95213000.0</v>
+        <v>-228866000.0</v>
       </c>
       <c r="BA10">
-        <v>165000000.0</v>
+        <v>93900000.0</v>
       </c>
       <c r="BB10">
-        <v>-454019000.0</v>
+        <v>160000000.0</v>
       </c>
       <c r="BC10">
+        <v>-451600000.0</v>
+      </c>
+      <c r="BD10">
         <v>-6061000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>64401000.0</v>
       </c>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
       <c r="BF10">
+        <v>-83700000.0</v>
+      </c>
+      <c r="BG10">
         <v>-170908000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-245475000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>186783000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>129989000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-361097000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-299259000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-36822000.0</v>
       </c>
-      <c r="BM10">
-[...1 lines deleted...]
-      </c>
       <c r="BN10">
-        <v>-91900000.0</v>
+        <v>-156075000.0</v>
       </c>
       <c r="BO10">
+        <v>-91944000.0</v>
+      </c>
+      <c r="BP10">
         <v>-43758000.0</v>
       </c>
-      <c r="BP10">
-[...1 lines deleted...]
-      </c>
       <c r="BQ10">
-        <v>150300000.0</v>
+        <v>224706000.0</v>
       </c>
       <c r="BR10">
+        <v>150252000.0</v>
+      </c>
+      <c r="BS10">
         <v>-140800000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-467424988.0</v>
       </c>
-      <c r="BT10">
-[...1 lines deleted...]
-      </c>
       <c r="BU10">
-        <v>84297227.0</v>
+        <v>117516000.0</v>
       </c>
       <c r="BV10">
-        <v>-154076665.0</v>
+        <v>-17600000.0</v>
       </c>
       <c r="BW10">
+        <v>-127900000.0</v>
+      </c>
+      <c r="BX10">
         <v>-216800882.7</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>74741626.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>16793277.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-23634021.9</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
-[...1 lines deleted...]
-      </c>
+      <c r="CC10"/>
       <c r="CD10">
-        <v>-19502626.62</v>
+        <v>17244569.0</v>
       </c>
       <c r="CE10">
+        <v>-19502626.0</v>
+      </c>
+      <c r="CF10">
         <v>83390756.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>22155246.0</v>
       </c>
-      <c r="CG10">
-[...1 lines deleted...]
-      </c>
       <c r="CH10">
+        <v>-144099928.0</v>
+      </c>
+      <c r="CI10">
         <v>131696677.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>53618003.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>18456618.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-91194713.0</v>
       </c>
-      <c r="CN10">
-[...1 lines deleted...]
-      </c>
       <c r="CO10">
+        <v>-40483682.0</v>
+      </c>
+      <c r="CP10">
         <v>113463579.0</v>
       </c>
-      <c r="CP10">
-[...1 lines deleted...]
-      </c>
       <c r="CQ10">
-        <v>-142471544.54</v>
+        <v>-30385183.0</v>
       </c>
       <c r="CR10">
+        <v>-142471544.0</v>
+      </c>
+      <c r="CS10">
         <v>202921721.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1294568.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-23943007.2</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-71393114.4</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-41250557.4</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2996506.0</v>
       </c>
-      <c r="CX10">
-[...2 lines deleted...]
-      <c r="CY10"/>
+      <c r="CY10">
+        <v>-39463073.0</v>
+      </c>
       <c r="CZ10"/>
-      <c r="DA10">
+      <c r="DA10"/>
+      <c r="DB10">
         <v>17214264.0</v>
       </c>
-      <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>273352000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1793417000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>3909601000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1288600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1834000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2637607000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5821919000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1279200000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-419700000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-523867000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4124141000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1083489000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>360452000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2518292000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3464346000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-86334000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-773134000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1222901000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>711747867.98</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>46365197.48</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>110050089.45</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-757905291.13</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-105800000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>338988000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1194736000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-2707944000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-565100000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>5083200000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>1577400000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
-[...2 lines deleted...]
-      <c r="AZ11"/>
+      <c r="AY11"/>
+      <c r="AZ11">
+        <v>0.0</v>
+      </c>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>439179000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>144082000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>7498000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>79284000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>87907000.0</v>
       </c>
-      <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>17210000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1442948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>620430000.0</v>
       </c>
       <c r="N12">
         <v>620430000.0</v>
       </c>
       <c r="O12">
+        <v>620430000.0</v>
+      </c>
+      <c r="P12">
         <v>1640455000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1065100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1397800000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1184759000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1359010000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>447300000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>331400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1176257000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-1888054000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2784818000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>217121000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>297581000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2032588000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-65277000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>629655000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1065886000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>626933759.31</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>235210671.71</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>152179401.99</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-137218531.05</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7490400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3189789000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1197028000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>459147000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-2012700000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>4061500000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>984200000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>4041435000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>142721000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>17290000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>66026000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>169706000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>19816000.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>187366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-187366000.0</v>
       </c>
       <c r="Y13">
         <v>-187366000.0</v>
       </c>
       <c r="Z13">
         <v>-187366000.0</v>
       </c>
       <c r="AA13">
         <v>-187366000.0</v>
       </c>
       <c r="AB13">
-        <v>0.0</v>
+        <v>-187366000.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
+        <v>0.0</v>
+      </c>
+      <c r="AE13">
         <v>60060000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>15474196.79</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>14947363.18</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>15348837.21</v>
       </c>
-      <c r="AH13">
-[...1 lines deleted...]
-      </c>
       <c r="AI13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13">
         <v>-100000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>-100000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1053000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1483000000.0</v>
       </c>
       <c r="AP13">
         <v>-1483000000.0</v>
       </c>
       <c r="AQ13">
+        <v>-1483000000.0</v>
+      </c>
+      <c r="AR13">
         <v>100000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>100000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>1279908000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
@@ -38803,1033 +39118,1043 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B14">
+        <v>1531125000.0</v>
+      </c>
+      <c r="C14">
         <v>1603492000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1817099000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1599347000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
+        <v>1702400000.0</v>
+      </c>
+      <c r="G14">
         <v>1713251000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2043952000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>1730270000.0</v>
+      </c>
+      <c r="J14">
         <v>1719851000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1632300000.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
+        <v>1512962000.0</v>
+      </c>
+      <c r="M14">
         <v>1671500000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1703900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1526800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1632300000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1523412000.0</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
+        <v>1469600000.0</v>
+      </c>
+      <c r="S14">
         <v>1330963000.0</v>
       </c>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
       <c r="T14">
+        <v>1462482000.0</v>
+      </c>
+      <c r="U14">
         <v>1370500000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1300100000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1263530000.0</v>
       </c>
-      <c r="W14">
-[...1 lines deleted...]
-      </c>
       <c r="X14">
+        <v>1364253000.0</v>
+      </c>
+      <c r="Y14">
         <v>1326900000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1302200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1174012000.0</v>
       </c>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
       <c r="AB14">
+        <v>1264087000.0</v>
+      </c>
+      <c r="AC14">
         <v>1255500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1109200000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1046498000.0</v>
       </c>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
       <c r="AF14">
-        <v>1068990000.0</v>
+        <v>1161801000.0</v>
       </c>
       <c r="AG14">
-        <v>923214000.0</v>
+        <v>1172200000.0</v>
       </c>
       <c r="AH14">
-        <v>869095000.0</v>
+        <v>1030000000.0</v>
       </c>
       <c r="AI14">
-        <v>994400000.0</v>
+        <v>977780000.0</v>
       </c>
       <c r="AJ14">
+        <v>994465000.0</v>
+      </c>
+      <c r="AK14">
         <v>917670000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>872395000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>827570000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
+        <v>916830000.0</v>
+      </c>
+      <c r="AO14">
         <v>847504000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>883831000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>863835000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>885279000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>753872000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
-        <v>671500000.0</v>
+        <v>763924000.0</v>
       </c>
       <c r="AU14">
+        <v>671525000.0</v>
+      </c>
+      <c r="AV14">
         <v>710900000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
+        <v>593831000.0</v>
+      </c>
+      <c r="AX14">
         <v>552900000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>534800000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
-        <v>534875000.0</v>
+        <v>519281000.0</v>
       </c>
       <c r="BA14">
-        <v>493300000.0</v>
+        <v>538200000.0</v>
       </c>
       <c r="BB14">
-        <v>476150000.0</v>
+        <v>531700000.0</v>
       </c>
       <c r="BC14">
+        <v>512300000.0</v>
+      </c>
+      <c r="BD14">
         <v>500519000.0</v>
       </c>
-      <c r="BD14">
-[...1 lines deleted...]
-      </c>
       <c r="BE14">
-        <v>427873000.0</v>
+        <v>508551000.0</v>
       </c>
       <c r="BF14">
+        <v>427900000.0</v>
+      </c>
+      <c r="BG14">
         <v>379125000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>396709000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>363854000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>349479000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>344658000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>496570000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>357381000.0</v>
       </c>
-      <c r="BM14">
-[...1 lines deleted...]
-      </c>
       <c r="BN14">
-        <v>375700000.0</v>
+        <v>337593000.0</v>
       </c>
       <c r="BO14">
+        <v>375656000.0</v>
+      </c>
+      <c r="BP14">
         <v>360169000.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
-        <v>341700000.0</v>
+        <v>313863000.0</v>
       </c>
       <c r="BR14">
+        <v>341668000.0</v>
+      </c>
+      <c r="BS14">
         <v>360800000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>469269364.0</v>
       </c>
-      <c r="BT14">
-[...1 lines deleted...]
-      </c>
       <c r="BU14">
-        <v>23307595.0</v>
+        <v>290127000.0</v>
       </c>
       <c r="BV14">
-        <v>796778748.0</v>
+        <v>297900000.0</v>
       </c>
       <c r="BW14">
+        <v>284500000.0</v>
+      </c>
+      <c r="BX14">
         <v>-691948394.7</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>712232313.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>717712316.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>686003765.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1469266430.0</v>
       </c>
-      <c r="CB14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC14"/>
       <c r="CD14">
+        <v>490852476.0</v>
+      </c>
+      <c r="CE14">
         <v>672323486.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1974199450.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>42658429.0</v>
       </c>
-      <c r="CG14">
-[...1 lines deleted...]
-      </c>
       <c r="CH14">
+        <v>-162137664.0</v>
+      </c>
+      <c r="CI14">
         <v>749253627.0</v>
       </c>
-      <c r="CI14"/>
       <c r="CJ14"/>
-      <c r="CK14">
+      <c r="CK14"/>
+      <c r="CL14">
         <v>3852784.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>270038797.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>764349540.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>12690810.0</v>
       </c>
-      <c r="CO14">
-[...1 lines deleted...]
-      </c>
       <c r="CP14">
+        <v>-9744774.0</v>
+      </c>
+      <c r="CQ14">
         <v>251404424.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>564242624.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1176898.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>6837984.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>177741854.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>131958923.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>222832072.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>179710703.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>173507190.0</v>
       </c>
-      <c r="CY14"/>
       <c r="CZ14"/>
-      <c r="DA14">
+      <c r="DA14"/>
+      <c r="DB14">
         <v>98682078.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B15">
+        <v>1182908000.0</v>
+      </c>
+      <c r="C15">
         <v>1524000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>9689757000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2081745000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
+        <v>2080600000.0</v>
+      </c>
+      <c r="G15">
         <v>6611438000.0</v>
       </c>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
       <c r="H15">
+        <v>3868896000.0</v>
+      </c>
+      <c r="I15">
         <v>89948000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>85957000.0</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
-        <v>11629779000.0</v>
+        <v>11600000.0</v>
       </c>
       <c r="L15">
+        <v>11629730000.0</v>
+      </c>
+      <c r="M15">
         <v>125400000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>128600000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>38200000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>11959800000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>117571000.0</v>
       </c>
-      <c r="Q15">
-[...1 lines deleted...]
-      </c>
       <c r="R15">
+        <v>142900000.0</v>
+      </c>
+      <c r="S15">
         <v>22006000.0</v>
       </c>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
       <c r="T15">
+        <v>9617636000.0</v>
+      </c>
+      <c r="U15">
         <v>24600000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>231900000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1241110000.0</v>
       </c>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
       <c r="X15">
+        <v>6669042000.0</v>
+      </c>
+      <c r="Y15">
         <v>130000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>46548000.0</v>
       </c>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
       <c r="AB15">
+        <v>7644268000.0</v>
+      </c>
+      <c r="AC15">
         <v>163600000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>53007000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
-        <v>2538524000.0</v>
+        <v>5129254000.0</v>
       </c>
       <c r="AG15">
-        <v>46601000.0</v>
+        <v>2538500000.0</v>
       </c>
       <c r="AH15">
+        <v>46600000.0</v>
+      </c>
+      <c r="AI15">
         <v>1099721000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
+        <v>4955008000.0</v>
+      </c>
+      <c r="AK15">
         <v>2649794000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>82979000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1132019000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
+        <v>5984797000.0</v>
+      </c>
+      <c r="AO15">
         <v>2159773000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>86381000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2099649000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2423071000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2477564000.0</v>
       </c>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
       <c r="AT15">
-        <v>4961800000.0</v>
+        <v>1627753000.0</v>
       </c>
       <c r="AU15">
+        <v>4961812000.0</v>
+      </c>
+      <c r="AV15">
         <v>3518700000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
+        <v>2548893000.0</v>
+      </c>
+      <c r="AX15">
         <v>2075900000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3916100000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
-        <v>4912576000.0</v>
+        <v>2898177000.0</v>
       </c>
       <c r="BA15">
-        <v>13200000.0</v>
+        <v>2048100000.0</v>
       </c>
       <c r="BB15">
-        <v>4989171000.0</v>
+        <v>58500000.0</v>
       </c>
       <c r="BC15">
+        <v>5145300000.0</v>
+      </c>
+      <c r="BD15">
         <v>1651749000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
-        <v>2465758000.0</v>
+        <v>1286160000.0</v>
       </c>
       <c r="BF15">
+        <v>2465800000.0</v>
+      </c>
+      <c r="BG15">
         <v>65502000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2344624000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1292174000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>29536000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1809066000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3990580000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>16465000.0</v>
       </c>
-      <c r="BM15">
-[...1 lines deleted...]
-      </c>
       <c r="BN15">
-        <v>31100000.0</v>
+        <v>992696000.0</v>
       </c>
       <c r="BO15">
+        <v>31059000.0</v>
+      </c>
+      <c r="BP15">
         <v>2312794000.0</v>
       </c>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
       <c r="BQ15">
-        <v>241700000.0</v>
+        <v>776422000.0</v>
       </c>
       <c r="BR15">
+        <v>241684000.0</v>
+      </c>
+      <c r="BS15">
         <v>229600000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1829231468.0</v>
       </c>
-      <c r="BT15">
-[...1 lines deleted...]
-      </c>
       <c r="BU15">
-        <v>1077899431.32</v>
+        <v>1033601000.0</v>
       </c>
       <c r="BV15">
-        <v>2713091.0</v>
+        <v>1102900000.0</v>
       </c>
       <c r="BW15">
+        <v>1800000.0</v>
+      </c>
+      <c r="BX15">
         <v>1285016125.7</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>13275466.7</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>214105464.4</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>440202943.2</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>839097000.0</v>
       </c>
-      <c r="CB15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC15"/>
       <c r="CD15">
-        <v>386092220.55</v>
+        <v>456864240.0</v>
       </c>
       <c r="CE15">
-        <v>1557249263.34</v>
+        <v>386092220.0</v>
       </c>
       <c r="CF15">
+        <v>1557249263.0</v>
+      </c>
+      <c r="CG15">
         <v>703579468.5</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>899871805.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>909624709.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>227081000.0</v>
       </c>
-      <c r="CJ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK15"/>
       <c r="CL15">
-        <v>277295196.04</v>
+        <v>264085268.0</v>
       </c>
       <c r="CM15">
-        <v>1024765202.16</v>
+        <v>277295196.0</v>
       </c>
       <c r="CN15">
-        <v>4382434.32</v>
+        <v>1024765202.0</v>
       </c>
       <c r="CO15">
-        <v>330818186.25</v>
+        <v>4382434.0</v>
       </c>
       <c r="CP15">
-        <v>337335418.41</v>
+        <v>330818186.0</v>
       </c>
       <c r="CQ15">
-        <v>335319183.24</v>
+        <v>337335418.0</v>
       </c>
       <c r="CR15">
-        <v>7042061.3</v>
+        <v>335319183.0</v>
       </c>
       <c r="CS15">
-        <v>165465997.6</v>
+        <v>7042061.0</v>
       </c>
       <c r="CT15">
+        <v>165465997.0</v>
+      </c>
+      <c r="CU15">
         <v>172788590.4</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>5380574.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>163222512.8</v>
       </c>
-      <c r="CW15">
-[...1 lines deleted...]
-      </c>
       <c r="CX15">
-        <v>148960760.85</v>
-[...1 lines deleted...]
-      <c r="CY15"/>
+        <v>6556850.0</v>
+      </c>
+      <c r="CY15">
+        <v>148960760.0</v>
+      </c>
       <c r="CZ15"/>
-      <c r="DA15">
+      <c r="DA15"/>
+      <c r="DB15">
         <v>97302422.4</v>
       </c>
-      <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B16">
+        <v>16610800000.0</v>
+      </c>
+      <c r="C16">
         <v>17991875000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>18638200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18307699000.0</v>
       </c>
-      <c r="E16">
-[...1 lines deleted...]
-      </c>
       <c r="F16">
+        <v>16404000000.0</v>
+      </c>
+      <c r="G16">
         <v>19118354000.0</v>
       </c>
-      <c r="G16">
-[...1 lines deleted...]
-      </c>
       <c r="H16">
+        <v>28595700000.0</v>
+      </c>
+      <c r="I16">
         <v>19784362000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14154434000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12844500000.0</v>
       </c>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
       <c r="L16">
+        <v>16059000000.0</v>
+      </c>
+      <c r="M16">
         <v>17412500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12013100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12057000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>14852100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17273863000.0</v>
       </c>
-      <c r="Q16">
-[...1 lines deleted...]
-      </c>
       <c r="R16">
+        <v>13610700000.0</v>
+      </c>
+      <c r="S16">
         <v>12796459000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16597200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17744600000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13175300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17286068000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17090300000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>20981600000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>16748200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13204472000.0</v>
       </c>
-      <c r="AA16">
-[...1 lines deleted...]
-      </c>
       <c r="AB16">
+        <v>11900700000.0</v>
+      </c>
+      <c r="AC16">
         <v>15016900000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>14195500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12822524000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11463500000.0</v>
       </c>
-      <c r="AF16">
-[...1 lines deleted...]
-      </c>
       <c r="AG16">
-        <v>10618744000.0</v>
+        <v>12202000000.0</v>
       </c>
       <c r="AH16">
+        <v>10618700000.0</v>
+      </c>
+      <c r="AI16">
         <v>7953350000.0</v>
       </c>
-      <c r="AI16">
-[...1 lines deleted...]
-      </c>
       <c r="AJ16">
+        <v>10352700000.0</v>
+      </c>
+      <c r="AK16">
         <v>8340688000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8730281000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7229143000.0</v>
       </c>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
       <c r="AN16">
+        <v>7876800000.0</v>
+      </c>
+      <c r="AO16">
         <v>7054953000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5552293000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6007322000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13617700000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9489783000.0</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
-        <v>6779700000.0</v>
+        <v>6707558000.0</v>
       </c>
       <c r="AU16">
-        <v>-9100400000.0</v>
+        <v>6779730000.0</v>
       </c>
       <c r="AV16">
-        <v>5402100000.0</v>
+        <v>9623000000.0</v>
       </c>
       <c r="AW16">
+        <v>5402141000.0</v>
+      </c>
+      <c r="AX16">
         <v>6025600000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7295700000.0</v>
       </c>
-      <c r="AY16">
-[...1 lines deleted...]
-      </c>
       <c r="AZ16">
-        <v>4834243000.0</v>
+        <v>11285800000.0</v>
       </c>
       <c r="BA16">
-        <v>4435800000.0</v>
+        <v>5184200000.0</v>
       </c>
       <c r="BB16">
-        <v>3665299000.0</v>
+        <v>4806100000.0</v>
       </c>
       <c r="BC16">
+        <v>4031100000.0</v>
+      </c>
+      <c r="BD16">
         <v>8926100000.0</v>
       </c>
-      <c r="BD16">
-[...1 lines deleted...]
-      </c>
       <c r="BE16">
-        <v>4890202000.0</v>
+        <v>4557597000.0</v>
       </c>
       <c r="BF16">
+        <v>4890200000.0</v>
+      </c>
+      <c r="BG16">
         <v>6706551000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8063900000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>5956873000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5226388000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4628663000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5908300000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7886338000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>5914258000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
+        <v>5547705000.0</v>
+      </c>
+      <c r="BP16">
         <v>4024300000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3851787000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>4245577000.0</v>
+      </c>
+      <c r="BS16">
         <v>4255400000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3280000000.0</v>
       </c>
-      <c r="BT16">
-[...1 lines deleted...]
-      </c>
       <c r="BU16">
-        <v>1859961475.0</v>
+        <v>2007778000.0</v>
       </c>
       <c r="BV16">
-        <v>1892180941.0</v>
+        <v>1862800000.0</v>
       </c>
       <c r="BW16">
+        <v>1970400000.0</v>
+      </c>
+      <c r="BX16">
         <v>2308200000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5083959563.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3069378471.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1686667717.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1535280580.0</v>
       </c>
-      <c r="CB16">
-[...1 lines deleted...]
-      </c>
       <c r="CC16">
-        <v>1107584643.0</v>
+        <v>3243783000.0</v>
       </c>
       <c r="CD16">
+        <v>2006110649.0</v>
+      </c>
+      <c r="CE16">
         <v>900773475.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>836776356.0</v>
       </c>
-      <c r="CF16">
-[...1 lines deleted...]
-      </c>
       <c r="CG16">
+        <v>2590849800.0</v>
+      </c>
+      <c r="CH16">
         <v>890386056.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>832233187.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1292158342.86</v>
       </c>
-      <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>1024944737.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1343791793.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1196100000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1999458020.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1278833028.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1612958034.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2769498530.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3282110077.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2916022226.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2135581924.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2412061539.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>26627899.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>49710764.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>42807951.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>54889905.0</v>
       </c>
-      <c r="CZ16"/>
-      <c r="DA16">
+      <c r="DA16"/>
+      <c r="DB16">
         <v>1674975732.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>59260000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -39859,502 +40184,508 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B18">
+        <v>3831563000.0</v>
+      </c>
+      <c r="C18">
         <v>2694025000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11621842000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5875042000.0</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
+        <v>1961800000.0</v>
+      </c>
+      <c r="G18">
         <v>375821000.0</v>
       </c>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
+        <v>12394931000.0</v>
+      </c>
+      <c r="I18">
         <v>6922430000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2330035000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-297700000.0</v>
       </c>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
       <c r="L18">
+        <v>11676263000.0</v>
+      </c>
+      <c r="M18">
         <v>6640300000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2120000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1729300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9775300000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4253447000.0</v>
       </c>
-      <c r="Q18">
-[...1 lines deleted...]
-      </c>
       <c r="R18">
+        <v>449100000.0</v>
+      </c>
+      <c r="S18">
         <v>-368781000.0</v>
       </c>
-      <c r="S18">
-[...1 lines deleted...]
-      </c>
       <c r="T18">
+        <v>8815547000.0</v>
+      </c>
+      <c r="U18">
         <v>4698500000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>233800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1509523000.0</v>
       </c>
-      <c r="W18">
-[...1 lines deleted...]
-      </c>
       <c r="X18">
+        <v>6999130000.0</v>
+      </c>
+      <c r="Y18">
         <v>5929500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1031700000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>197738000.0</v>
       </c>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
       <c r="AB18">
+        <v>7631046000.0</v>
+      </c>
+      <c r="AC18">
         <v>1928500000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2218300000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1534089000.0</v>
       </c>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
       <c r="AF18">
-        <v>4316918000.0</v>
+        <v>7433320000.0</v>
       </c>
       <c r="AG18">
-        <v>2270343000.0</v>
+        <v>4459600000.0</v>
       </c>
       <c r="AH18">
-        <v>319619000.0</v>
+        <v>2410000000.0</v>
       </c>
       <c r="AI18">
-        <v>7735500000.0</v>
+        <v>467853000.0</v>
       </c>
       <c r="AJ18">
+        <v>7735591000.0</v>
+      </c>
+      <c r="AK18">
         <v>3836318000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1673594000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1424997000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
+        <v>6560625000.0</v>
+      </c>
+      <c r="AO18">
         <v>3642555000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>930622000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-2922102000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>8917907000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>4204005000.0</v>
       </c>
-      <c r="AS18">
-[...1 lines deleted...]
-      </c>
       <c r="AT18">
-        <v>2512700000.0</v>
+        <v>2684951000.0</v>
       </c>
       <c r="AU18">
+        <v>2512737000.0</v>
+      </c>
+      <c r="AV18">
         <v>7495400000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
+        <v>1714011000.0</v>
+      </c>
+      <c r="AX18">
         <v>1470700000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>702200000.0</v>
       </c>
-      <c r="AY18">
-[...1 lines deleted...]
-      </c>
       <c r="AZ18">
-        <v>6197388000.0</v>
+        <v>3893899000.0</v>
       </c>
       <c r="BA18">
-        <v>939500000.0</v>
+        <v>3354200000.0</v>
       </c>
       <c r="BB18">
-        <v>188603000.0</v>
+        <v>986300000.0</v>
       </c>
       <c r="BC18">
+        <v>391500000.0</v>
+      </c>
+      <c r="BD18">
         <v>6108301000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
-        <v>1968629000.0</v>
+        <v>2669006000.0</v>
       </c>
       <c r="BF18">
+        <v>1968600000.0</v>
+      </c>
+      <c r="BG18">
         <v>341490000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>5254670000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>2074968000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1422156000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>654806000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>2941722000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>1330681000.0</v>
       </c>
-      <c r="BM18">
-[...1 lines deleted...]
-      </c>
       <c r="BN18">
-        <v>1665100000.0</v>
+        <v>1838542000.0</v>
       </c>
       <c r="BO18">
+        <v>1665055000.0</v>
+      </c>
+      <c r="BP18">
         <v>2732816000.0</v>
       </c>
-      <c r="BP18">
-[...1 lines deleted...]
-      </c>
       <c r="BQ18">
-        <v>1604700000.0</v>
+        <v>1505998000.0</v>
       </c>
       <c r="BR18">
+        <v>1604686000.0</v>
+      </c>
+      <c r="BS18">
         <v>1414800000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>3887170356.0</v>
       </c>
-      <c r="BT18">
-[...1 lines deleted...]
-      </c>
       <c r="BU18">
-        <v>435760550.0</v>
+        <v>1281959000.0</v>
       </c>
       <c r="BV18">
-        <v>522384446.0</v>
+        <v>1049800000.0</v>
       </c>
       <c r="BW18">
+        <v>593400000.0</v>
+      </c>
+      <c r="BX18">
         <v>1870706548.0</v>
       </c>
-      <c r="BX18">
-[...1 lines deleted...]
-      </c>
       <c r="BY18">
-        <v>1586318126.0</v>
+        <v>1694234543.0</v>
       </c>
       <c r="BZ18">
+        <v>1586318127.0</v>
+      </c>
+      <c r="CA18">
         <v>1136440780.0</v>
       </c>
-      <c r="CA18">
-[...1 lines deleted...]
-      </c>
       <c r="CB18">
-        <v>3431739152.0</v>
+        <v>63484220.0</v>
       </c>
       <c r="CC18">
-        <v>-530284254.84</v>
+        <v>2454898000.0</v>
       </c>
       <c r="CD18">
-        <v>1281840572.0</v>
+        <v>748359648.0</v>
       </c>
       <c r="CE18">
+        <v>1281840573.0</v>
+      </c>
+      <c r="CF18">
         <v>2035322138.0</v>
       </c>
-      <c r="CF18">
-[...1 lines deleted...]
-      </c>
       <c r="CG18">
-        <v>300033756.0</v>
+        <v>1942837987.0</v>
       </c>
       <c r="CH18">
-        <v>297727882.0</v>
-[...1 lines deleted...]
-      <c r="CI18"/>
+        <v>386171772.0</v>
+      </c>
+      <c r="CI18">
+        <v>211589867.0</v>
+      </c>
       <c r="CJ18"/>
-      <c r="CK18">
-[...1 lines deleted...]
-      </c>
+      <c r="CK18"/>
       <c r="CL18">
-        <v>361705122.0</v>
+        <v>463727141.0</v>
       </c>
       <c r="CM18">
-        <v>1109895517.0</v>
+        <v>361705123.0</v>
       </c>
       <c r="CN18">
+        <v>1109895518.0</v>
+      </c>
+      <c r="CO18">
         <v>425662037.0</v>
       </c>
-      <c r="CO18">
-[...1 lines deleted...]
-      </c>
       <c r="CP18">
+        <v>-125077537.0</v>
+      </c>
+      <c r="CQ18">
         <v>254919981.0</v>
       </c>
-      <c r="CQ18">
-[...1 lines deleted...]
-      </c>
       <c r="CR18">
-        <v>-489993842.44</v>
+        <v>1481960430.0</v>
       </c>
       <c r="CS18">
-        <v>868590896.0</v>
+        <v>-489993842.0</v>
       </c>
       <c r="CT18">
-        <v>360240626.0</v>
+        <v>868590897.0</v>
       </c>
       <c r="CU18">
+        <v>360240627.0</v>
+      </c>
+      <c r="CV18">
         <v>365682112.0</v>
       </c>
-      <c r="CV18">
-[...1 lines deleted...]
-      </c>
       <c r="CW18">
+        <v>336575615.0</v>
+      </c>
+      <c r="CX18">
         <v>132334035.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>200064877.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>54889905.0</v>
       </c>
-      <c r="CZ18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DA18"/>
       <c r="DB18">
+        <v>57715027.0</v>
+      </c>
+      <c r="DC18">
         <v>59260000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B19">
+        <v>-80100000.0</v>
+      </c>
+      <c r="C19">
         <v>32978000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-172644000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1169993000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-961300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-784400000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1470681000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1134000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1079100000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1779600000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2256779000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1210100000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1218400000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1080700000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1095700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>167200000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-234600000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-307200000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>125131000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-821500000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>806700000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-351720000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1650000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2663908000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3980000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-75278000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1912664000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1648400000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-894400000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-383135000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-578156.8</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-3210472.61</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>854587.27</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-3865668.04</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>275800000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-10338000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>18601000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>272555000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-74700000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>280300000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-445700000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>141707000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
@@ -40365,108 +40696,109 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>228</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>14865000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>27000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>23700000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>14000.0</v>
       </c>
-      <c r="H20">
-[...3 lines deleted...]
-      <c r="J20">
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20">
         <v>17500000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>-43000.0</v>
       </c>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>43000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>14500000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2300000.0</v>
       </c>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>23764000.0</v>
       </c>
-      <c r="S20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T20"/>
       <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>2951000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -40507,182 +40839,185 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B21">
+        <v>-316400000.0</v>
+      </c>
+      <c r="C21">
         <v>-316873000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-309730000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-333985000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-291611000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-343374000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-354351000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-350033000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-361175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-346456000.0</v>
       </c>
       <c r="N21">
         <v>-346456000.0</v>
       </c>
       <c r="O21">
+        <v>-346456000.0</v>
+      </c>
+      <c r="P21">
         <v>-239744000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-250300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-167400000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-152784000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-306297000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-122900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1852400000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-553380000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1834179000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-33919000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3183676000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-89079000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1343640000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1018822000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-136048000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>554720000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-600456548.06</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>43055175.33</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4957321.75</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>583171961.83</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2546300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1473882000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-106335000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-246903000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1892900000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-696500000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-786700000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-661318000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
@@ -40693,2818 +41028,2850 @@
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22">
+        <v>3474676000.0</v>
+      </c>
+      <c r="C22">
         <v>3885567000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4529465000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4863720000.0</v>
       </c>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
+        <v>2790600000.0</v>
+      </c>
+      <c r="G22">
         <v>3804649000.0</v>
       </c>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
       <c r="H22">
+        <v>5024529000.0</v>
+      </c>
+      <c r="I22">
         <v>3566301000.0</v>
       </c>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
       <c r="J22">
-        <v>3700276000.0</v>
+        <v>2451888000.0</v>
       </c>
       <c r="K22">
-        <v>4387655000.0</v>
+        <v>3804200000.0</v>
       </c>
       <c r="L22">
+        <v>4528387000.0</v>
+      </c>
+      <c r="M22">
         <v>4015000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2597800000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3819200000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5083400000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3215006000.0</v>
       </c>
-      <c r="Q22">
-[...1 lines deleted...]
-      </c>
       <c r="R22">
+        <v>3064000000.0</v>
+      </c>
+      <c r="S22">
         <v>3528838000.0</v>
       </c>
-      <c r="S22">
-[...1 lines deleted...]
-      </c>
       <c r="T22">
+        <v>3746991000.0</v>
+      </c>
+      <c r="U22">
         <v>3712700000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2929600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2733311000.0</v>
       </c>
-      <c r="W22">
-[...1 lines deleted...]
-      </c>
       <c r="X22">
+        <v>6890364000.0</v>
+      </c>
+      <c r="Y22">
         <v>2359000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1271300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1211252000.0</v>
       </c>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
       <c r="AB22">
+        <v>4219046000.0</v>
+      </c>
+      <c r="AC22">
         <v>2604400000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2615900000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2749068000.0</v>
       </c>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
       <c r="AF22">
-        <v>2892106000.0</v>
+        <v>3463504000.0</v>
       </c>
       <c r="AG22">
-        <v>2424161000.0</v>
+        <v>2885400000.0</v>
       </c>
       <c r="AH22">
-        <v>2597629000.0</v>
+        <v>2411000000.0</v>
       </c>
       <c r="AI22">
-        <v>3299300000.0</v>
+        <v>2587586000.0</v>
       </c>
       <c r="AJ22">
+        <v>3299346000.0</v>
+      </c>
+      <c r="AK22">
         <v>136490000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2124833000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2289831000.0</v>
       </c>
-      <c r="AM22">
-[...1 lines deleted...]
-      </c>
       <c r="AN22">
+        <v>4833737000.0</v>
+      </c>
+      <c r="AO22">
         <v>3183149000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2172521000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2893993000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4258575000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3066941000.0</v>
       </c>
-      <c r="AS22">
-[...1 lines deleted...]
-      </c>
       <c r="AT22">
-        <v>2962800000.0</v>
+        <v>2590841000.0</v>
       </c>
       <c r="AU22">
-        <v>4659100000.0</v>
+        <v>2962843000.0</v>
       </c>
       <c r="AV22">
-        <v>2890500000.0</v>
+        <v>4659000000.0</v>
       </c>
       <c r="AW22">
+        <v>2890544000.0</v>
+      </c>
+      <c r="AX22">
         <v>2215600000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2596800000.0</v>
       </c>
-      <c r="AY22">
-[...1 lines deleted...]
-      </c>
       <c r="AZ22">
-        <v>2339002000.0</v>
+        <v>4750625000.0</v>
       </c>
       <c r="BA22">
-        <v>1923300000.0</v>
+        <v>2350000000.0</v>
       </c>
       <c r="BB22">
-        <v>2376493000.0</v>
+        <v>1911300000.0</v>
       </c>
       <c r="BC22">
+        <v>2373200000.0</v>
+      </c>
+      <c r="BD22">
         <v>3784677000.0</v>
       </c>
-      <c r="BD22">
-[...1 lines deleted...]
-      </c>
       <c r="BE22">
-        <v>1957593000.0</v>
+        <v>2483355000.0</v>
       </c>
       <c r="BF22">
-        <v>2366686000.0</v>
+        <v>1929100000.0</v>
       </c>
       <c r="BG22">
+        <v>2334506000.0</v>
+      </c>
+      <c r="BH22">
         <v>3064228000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1703837000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1845695000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2106040000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2612743000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1827672000.0</v>
       </c>
-      <c r="BM22">
-[...1 lines deleted...]
-      </c>
       <c r="BN22">
-        <v>1650900000.0</v>
+        <v>1527891000.0</v>
       </c>
       <c r="BO22">
+        <v>1650894000.0</v>
+      </c>
+      <c r="BP22">
         <v>1764479000.0</v>
       </c>
-      <c r="BP22">
-[...1 lines deleted...]
-      </c>
       <c r="BQ22">
-        <v>1392000000.0</v>
+        <v>1219348000.0</v>
       </c>
       <c r="BR22">
+        <v>1391973000.0</v>
+      </c>
+      <c r="BS22">
         <v>1612600000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>4229575324.0</v>
       </c>
-      <c r="BT22">
-[...1 lines deleted...]
-      </c>
       <c r="BU22">
-        <v>-340733297.88</v>
+        <v>1175040000.0</v>
       </c>
       <c r="BV22">
-        <v>742511687.0</v>
+        <v>1060600000.0</v>
       </c>
       <c r="BW22">
+        <v>1219800000.0</v>
+      </c>
+      <c r="BX22">
         <v>1137352324.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>584503532.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>449774948.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>644769195.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1163412509.0</v>
       </c>
-      <c r="CB22">
-[...1 lines deleted...]
-      </c>
       <c r="CC22">
-        <v>-175277858.31</v>
+        <v>490350000.0</v>
       </c>
       <c r="CD22">
+        <v>484414512.0</v>
+      </c>
+      <c r="CE22">
         <v>661341531.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1144616841.0</v>
       </c>
-      <c r="CF22">
-[...1 lines deleted...]
-      </c>
       <c r="CG22">
+        <v>547812522.0</v>
+      </c>
+      <c r="CH22">
         <v>158548198.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>144383899.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>192434000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>61435000.0</v>
       </c>
-      <c r="CK22">
-[...1 lines deleted...]
-      </c>
       <c r="CL22">
+        <v>-40211438.0</v>
+      </c>
+      <c r="CM22">
         <v>304169352.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1073998209.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>211078963.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-385947917.4</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>512470744.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1039002940.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>125079093.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>132122771.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>214094796.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>121445233.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>288238374.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>129246106.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>245624506.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>54889905.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>212494000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>125136545.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>59260000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B23">
+        <v>-1017520000.0</v>
+      </c>
+      <c r="C23">
         <v>-487523000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-645954000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>-812975000.0</v>
+        <v>-807502000.0</v>
       </c>
       <c r="F23">
+        <v>-810800000.0</v>
+      </c>
+      <c r="G23">
         <v>-839235000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>-939499000.0</v>
+      </c>
+      <c r="I23">
         <v>-647681000.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
-        <v>-2260114000.0</v>
+        <v>-551904000.0</v>
       </c>
       <c r="K23">
-        <v>69013000.0</v>
+        <v>-2260200000.0</v>
       </c>
       <c r="L23">
+        <v>68928000.0</v>
+      </c>
+      <c r="M23">
         <v>-861300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1231500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-681800000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-411600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-558052000.0</v>
       </c>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
       <c r="R23">
+        <v>346900000.0</v>
+      </c>
+      <c r="S23">
         <v>-2560803000.0</v>
       </c>
-      <c r="S23">
-[...1 lines deleted...]
-      </c>
       <c r="T23">
+        <v>-595643000.0</v>
+      </c>
+      <c r="U23">
         <v>302500000.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
+        <v>-1839200000.0</v>
+      </c>
+      <c r="W23">
         <v>54697000.0</v>
       </c>
-      <c r="W23">
-[...1 lines deleted...]
-      </c>
       <c r="X23">
-        <v>-697551000.0</v>
+        <v>-1074489000.0</v>
       </c>
       <c r="Y23">
-        <v>-1191427000.0</v>
+        <v>-697500000.0</v>
       </c>
       <c r="Z23">
+        <v>-1191400000.0</v>
+      </c>
+      <c r="AA23">
         <v>-7488000.0</v>
       </c>
-      <c r="AA23">
-[...1 lines deleted...]
-      </c>
       <c r="AB23">
-        <v>-77572000.0</v>
+        <v>-1345003000.0</v>
       </c>
       <c r="AC23">
-        <v>-129442000.0</v>
+        <v>-77600000.0</v>
       </c>
       <c r="AD23">
+        <v>-129400000.0</v>
+      </c>
+      <c r="AE23">
         <v>-886735000.0</v>
       </c>
-      <c r="AE23">
-[...1 lines deleted...]
-      </c>
       <c r="AF23">
-        <v>-277798000.0</v>
+        <v>-572351000.0</v>
       </c>
       <c r="AG23">
-        <v>4160000.0</v>
+        <v>-277800000.0</v>
       </c>
       <c r="AH23">
+        <v>4100000.0</v>
+      </c>
+      <c r="AI23">
         <v>-307307000.0</v>
       </c>
-      <c r="AI23">
-[...1 lines deleted...]
-      </c>
       <c r="AJ23">
+        <v>-907143000.0</v>
+      </c>
+      <c r="AK23">
         <v>165702000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-288198000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-429861000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-539705000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-731132000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-794192000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1142771000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2441018000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>540244000.0</v>
       </c>
-      <c r="AS23">
-[...1 lines deleted...]
-      </c>
       <c r="AT23">
+        <v>-576038000.0</v>
+      </c>
+      <c r="AU23">
         <v>149912000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>130200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>267577000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-470800000.0</v>
       </c>
-      <c r="AX23">
-[...1 lines deleted...]
-      </c>
       <c r="AY23">
-        <v>-634390000.0</v>
+        <v>-307800000.0</v>
       </c>
       <c r="AZ23">
-        <v>-635829000.0</v>
+        <v>-651161000.0</v>
       </c>
       <c r="BA23">
-        <v>-306300000.0</v>
+        <v>-729800000.0</v>
       </c>
       <c r="BB23">
-        <v>-161070000.0</v>
+        <v>-261000000.0</v>
       </c>
       <c r="BC23">
+        <v>-4900000.0</v>
+      </c>
+      <c r="BD23">
         <v>-195979000.0</v>
       </c>
-      <c r="BD23">
-[...1 lines deleted...]
-      </c>
       <c r="BE23">
+        <v>-132884000.0</v>
+      </c>
+      <c r="BF23">
         <v>-160100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>16921000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-159551000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-639160000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-78158000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-13726000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-1168037000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>59693000.0</v>
       </c>
-      <c r="BM23">
-[...1 lines deleted...]
-      </c>
       <c r="BN23">
+        <v>-26844000.0</v>
+      </c>
+      <c r="BO23">
         <v>8388000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-67089000.0</v>
       </c>
-      <c r="BP23">
-[...1 lines deleted...]
-      </c>
       <c r="BQ23">
+        <v>-64509000.0</v>
+      </c>
+      <c r="BR23">
         <v>119298000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>20100000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-613197876.0</v>
       </c>
-      <c r="BT23">
-[...1 lines deleted...]
-      </c>
       <c r="BU23">
+        <v>-247603000.0</v>
+      </c>
+      <c r="BV23">
         <v>-139300000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-276700000.0</v>
       </c>
-      <c r="BW23">
-[...1 lines deleted...]
-      </c>
       <c r="BX23">
+        <v>-81064100.0</v>
+      </c>
+      <c r="BY23">
         <v>61577791.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>50961201.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>18125108.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-943568865.0</v>
       </c>
-      <c r="CB23">
-[...1 lines deleted...]
-      </c>
       <c r="CC23">
-        <v>1010205120.0</v>
+        <v>1004488000.0</v>
       </c>
       <c r="CD23">
+        <v>16731841.0</v>
+      </c>
+      <c r="CE23">
         <v>20056852.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>147588621.0</v>
       </c>
-      <c r="CF23">
-[...1 lines deleted...]
-      </c>
       <c r="CG23">
+        <v>-1275718644.0</v>
+      </c>
+      <c r="CH23">
         <v>69753142.0</v>
       </c>
-      <c r="CH23">
-[...1 lines deleted...]
-      </c>
       <c r="CI23">
+        <v>11678011.0</v>
+      </c>
+      <c r="CJ23">
         <v>35028000.0</v>
       </c>
-      <c r="CJ23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK23"/>
       <c r="CL23">
-        <v>33667258.0</v>
+        <v>-35333152.0</v>
       </c>
       <c r="CM23">
+        <v>33667257.0</v>
+      </c>
+      <c r="CN23">
         <v>135044029.0</v>
       </c>
-      <c r="CN23">
-[...1 lines deleted...]
-      </c>
       <c r="CO23">
-        <v>-304273875.74</v>
+        <v>271793699.0</v>
       </c>
       <c r="CP23">
+        <v>-304273876.0</v>
+      </c>
+      <c r="CQ23">
         <v>37036147.0</v>
       </c>
-      <c r="CQ23">
-[...1 lines deleted...]
-      </c>
       <c r="CR23">
-        <v>771436218.0</v>
+        <v>-735673233.0</v>
       </c>
       <c r="CS23">
-        <v>-1802565.2</v>
+        <v>757352095.0</v>
       </c>
       <c r="CT23">
+        <v>-1802565.0</v>
+      </c>
+      <c r="CU23">
         <v>16821016.0</v>
       </c>
-      <c r="CU23">
-[...1 lines deleted...]
-      </c>
       <c r="CV23">
-        <v>-13887296.5</v>
+        <v>-77656949.0</v>
       </c>
       <c r="CW23">
-        <v>3032252.0</v>
+        <v>-13887296.0</v>
       </c>
       <c r="CX23">
+        <v>3032251.0</v>
+      </c>
+      <c r="CY23">
         <v>36048915.0</v>
       </c>
-      <c r="CY23"/>
       <c r="CZ23"/>
-      <c r="DA23">
+      <c r="DA23"/>
+      <c r="DB23">
         <v>98634925.0</v>
       </c>
-      <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B24">
+        <v>109028000.0</v>
+      </c>
+      <c r="C24">
         <v>33675000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>61658000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>43394000.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
+        <v>126800000.0</v>
+      </c>
+      <c r="G24">
         <v>32729000.0</v>
       </c>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
       <c r="H24">
-        <v>20126000.0</v>
+        <v>52940000.0</v>
       </c>
       <c r="I24">
+        <v>20097000.0</v>
+      </c>
+      <c r="J24">
         <v>-54802000.0</v>
       </c>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
       <c r="K24">
-        <v>400000.0</v>
+        <v>36276000.0</v>
       </c>
       <c r="L24">
+        <v>70731000.0</v>
+      </c>
+      <c r="M24">
         <v>23413000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-46000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>70000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>35899000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>39807000.0</v>
       </c>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
       <c r="R24">
+        <v>240624000.0</v>
+      </c>
+      <c r="S24">
         <v>37271000.0</v>
       </c>
-      <c r="S24">
-[...1 lines deleted...]
-      </c>
       <c r="T24">
+        <v>223850000.0</v>
+      </c>
+      <c r="U24">
         <v>26300000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>21800000.0</v>
       </c>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
       <c r="W24">
-        <v>100000.0</v>
+        <v>44788000.0</v>
       </c>
       <c r="X24">
+        <v>66021000.0</v>
+      </c>
+      <c r="Y24">
         <v>-1407079000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>16900000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>30232000.0</v>
       </c>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
       <c r="AB24">
-        <v>2800000.0</v>
+        <v>123647000.0</v>
       </c>
       <c r="AC24">
+        <v>29300000.0</v>
+      </c>
+      <c r="AD24">
         <v>10700000.0</v>
       </c>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
       <c r="AE24">
-        <v>51500000.0</v>
+        <v>222127000.0</v>
       </c>
       <c r="AF24">
-        <v>-9140000.0</v>
+        <v>51487000.0</v>
       </c>
       <c r="AG24">
-        <v>-29032000.0</v>
+        <v>-4100000.0</v>
       </c>
       <c r="AH24">
-        <v>-249000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="AI24">
-        <v>73218000.0</v>
+        <v>1183000.0</v>
       </c>
       <c r="AJ24">
-        <v>84269000.0</v>
+        <v>68165000.0</v>
       </c>
       <c r="AK24">
+        <v>91474000.0</v>
+      </c>
+      <c r="AL24">
         <v>15270000.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
       <c r="AM24">
-        <v>60900000.0</v>
+        <v>12091000.0</v>
       </c>
       <c r="AN24">
-        <v>96000.0</v>
+        <v>60821000.0</v>
       </c>
       <c r="AO24">
-        <v>17000.0</v>
+        <v>23895000.0</v>
       </c>
       <c r="AP24">
-        <v>87000.0</v>
+        <v>33218000.0</v>
       </c>
       <c r="AQ24">
-        <v>122000.0</v>
+        <v>15666000.0</v>
       </c>
       <c r="AR24">
-        <v>112000.0</v>
+        <v>465183000.0</v>
       </c>
       <c r="AS24">
-        <v>12200000.0</v>
+        <v>21499000.0</v>
       </c>
       <c r="AT24">
-        <v>100000.0</v>
+        <v>12154000.0</v>
       </c>
       <c r="AU24">
-        <v>600000.0</v>
+        <v>6764000.0</v>
       </c>
       <c r="AV24">
-        <v>24100000.0</v>
+        <v>75100000.0</v>
       </c>
       <c r="AW24">
+        <v>42591000.0</v>
+      </c>
+      <c r="AX24">
         <v>19400000.0</v>
       </c>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
       <c r="AY24">
+        <v>44400000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>359878000.0</v>
+      </c>
+      <c r="BA24">
+        <v>37800000.0</v>
+      </c>
+      <c r="BB24">
+        <v>19800000.0</v>
+      </c>
+      <c r="BC24">
+        <v>7400000.0</v>
+      </c>
+      <c r="BD24">
+        <v>225903000.0</v>
+      </c>
+      <c r="BE24">
+        <v>24608000.0</v>
+      </c>
+      <c r="BF24">
+        <v>-3200000.0</v>
+      </c>
+      <c r="BG24">
+        <v>2020000.0</v>
+      </c>
+      <c r="BH24">
+        <v>523260000.0</v>
+      </c>
+      <c r="BI24">
+        <v>-56007000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>549792000.0</v>
+      </c>
+      <c r="BK24">
+        <v>9120000.0</v>
+      </c>
+      <c r="BL24">
+        <v>-1001079000.0</v>
+      </c>
+      <c r="BM24">
+        <v>-14302000.0</v>
+      </c>
+      <c r="BN24">
+        <v>35620000.0</v>
+      </c>
+      <c r="BO24">
+        <v>9560000.0</v>
+      </c>
+      <c r="BP24">
+        <v>115654000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>-328023000.0</v>
+      </c>
+      <c r="BR24">
+        <v>8805000.0</v>
+      </c>
+      <c r="BS24">
+        <v>-49100000.0</v>
+      </c>
+      <c r="BT24">
+        <v>-557002232.0</v>
+      </c>
+      <c r="BU24">
+        <v>165868677.0</v>
+      </c>
+      <c r="BV24">
+        <v>-676427024.0</v>
+      </c>
+      <c r="BW24">
+        <v>772613863.0</v>
+      </c>
+      <c r="BX24">
+        <v>461449404.0</v>
+      </c>
+      <c r="BY24">
+        <v>-349205299.0</v>
+      </c>
+      <c r="BZ24">
+        <v>-48987998.0</v>
+      </c>
+      <c r="CA24">
+        <v>3620496.0</v>
+      </c>
+      <c r="CB24">
+        <v>-229905160.0</v>
+      </c>
+      <c r="CC24">
+        <v>-2862898000.0</v>
+      </c>
+      <c r="CD24">
+        <v>3735901.0</v>
+      </c>
+      <c r="CE24">
+        <v>1381199.0</v>
+      </c>
+      <c r="CF24">
+        <v>-95958462.0</v>
+      </c>
+      <c r="CG24">
+        <v>-697116393.0</v>
+      </c>
+      <c r="CH24">
+        <v>13279397.0</v>
+      </c>
+      <c r="CI24">
+        <v>-11218793.0</v>
+      </c>
+      <c r="CJ24">
+        <v>67684000.0</v>
+      </c>
+      <c r="CK24"/>
+      <c r="CL24">
+        <v>-414154053.0</v>
+      </c>
+      <c r="CM24">
+        <v>-149329503.0</v>
+      </c>
+      <c r="CN24">
+        <v>-818357855.0</v>
+      </c>
+      <c r="CO24">
+        <v>-231976659.0</v>
+      </c>
+      <c r="CP24">
+        <v>1136858888.0</v>
+      </c>
+      <c r="CQ24">
+        <v>-1398589758.0</v>
+      </c>
+      <c r="CR24">
+        <v>273650746.0</v>
+      </c>
+      <c r="CS24">
+        <v>-33831555.0</v>
+      </c>
+      <c r="CT24">
+        <v>-87124173.0</v>
+      </c>
+      <c r="CU24">
+        <v>32075731.0</v>
+      </c>
+      <c r="CV24">
+        <v>749855107.0</v>
+      </c>
+      <c r="CW24">
+        <v>-98512100.0</v>
+      </c>
+      <c r="CX24">
+        <v>-179733364.0</v>
+      </c>
+      <c r="CY24">
+        <v>-12361978.0</v>
+      </c>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24">
+        <v>17161872.0</v>
+      </c>
+      <c r="DC24"/>
+    </row>
+    <row r="25" spans="1:107">
+      <c r="A25" t="s">
+        <v>232</v>
+      </c>
+      <c r="B25">
+        <v>-308307000.0</v>
+      </c>
+      <c r="C25">
+        <v>62690000.0</v>
+      </c>
+      <c r="D25">
+        <v>1005223000.0</v>
+      </c>
+      <c r="E25">
+        <v>-785319000.0</v>
+      </c>
+      <c r="F25">
+        <v>86100000.0</v>
+      </c>
+      <c r="G25">
+        <v>-1188665000.0</v>
+      </c>
+      <c r="H25">
+        <v>-78924000.0</v>
+      </c>
+      <c r="I25">
+        <v>515346000.0</v>
+      </c>
+      <c r="J25">
+        <v>114909000.0</v>
+      </c>
+      <c r="K25">
+        <v>-1576600000.0</v>
+      </c>
+      <c r="L25">
+        <v>2555115000.0</v>
+      </c>
+      <c r="M25">
+        <v>1164100000.0</v>
+      </c>
+      <c r="N25">
+        <v>581700000.0</v>
+      </c>
+      <c r="O25">
+        <v>-1271600000.0</v>
+      </c>
+      <c r="P25">
+        <v>2183900000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1236094000.0</v>
+      </c>
+      <c r="R25">
+        <v>669900000.0</v>
+      </c>
+      <c r="S25">
+        <v>-1482867000.0</v>
+      </c>
+      <c r="T25">
+        <v>782397000.0</v>
+      </c>
+      <c r="U25">
+        <v>723100000.0</v>
+      </c>
+      <c r="V25">
+        <v>-551600000.0</v>
+      </c>
+      <c r="W25">
+        <v>-677289000.0</v>
+      </c>
+      <c r="X25">
+        <v>-2064627000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1022100000.0</v>
+      </c>
+      <c r="Z25">
+        <v>307700000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-177540000.0</v>
+      </c>
+      <c r="AB25">
+        <v>2270705000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-434900000.0</v>
+      </c>
+      <c r="AD25">
+        <v>96900000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-1191579000.0</v>
+      </c>
+      <c r="AF25">
+        <v>979581000.0</v>
+      </c>
+      <c r="AG25">
+        <v>1033300000.0</v>
+      </c>
+      <c r="AH25">
+        <v>315600000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-1164428000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>598313000.0</v>
+      </c>
+      <c r="AK25">
+        <v>183127000.0</v>
+      </c>
+      <c r="AL25">
+        <v>823452000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-46792000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-153135000.0</v>
+      </c>
+      <c r="AO25">
+        <v>313741000.0</v>
+      </c>
+      <c r="AP25">
+        <v>345314000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-3661620000.0</v>
+      </c>
+      <c r="AR25">
+        <v>647110000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-700122000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-31876000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-140312000.0</v>
+      </c>
+      <c r="AV25">
+        <v>380400000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-1046493000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-64200000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-782100000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-2506215000.0</v>
+      </c>
+      <c r="BA25">
+        <v>198000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-540700000.0</v>
+      </c>
+      <c r="BC25">
+        <v>-544300000.0</v>
+      </c>
+      <c r="BD25">
+        <v>893439000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-326766000.0</v>
+      </c>
+      <c r="BF25">
+        <v>80400000.0</v>
+      </c>
+      <c r="BG25">
+        <v>-442259000.0</v>
+      </c>
+      <c r="BH25">
+        <v>1179496000.0</v>
+      </c>
+      <c r="BI25">
+        <v>437018000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>263701000.0</v>
+      </c>
+      <c r="BK25">
+        <v>-72014000.0</v>
+      </c>
+      <c r="BL25">
+        <v>-829452000.0</v>
+      </c>
+      <c r="BM25">
+        <v>66092000.0</v>
+      </c>
+      <c r="BN25">
+        <v>475272000.0</v>
+      </c>
+      <c r="BO25">
+        <v>324784000.0</v>
+      </c>
+      <c r="BP25">
+        <v>511872000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>1443807000.0</v>
+      </c>
+      <c r="BR25">
+        <v>331095000.0</v>
+      </c>
+      <c r="BS25">
+        <v>592100000.0</v>
+      </c>
+      <c r="BT25">
+        <v>304997776.0</v>
+      </c>
+      <c r="BU25">
+        <v>167015344.0</v>
+      </c>
+      <c r="BV25">
+        <v>120320367.0</v>
+      </c>
+      <c r="BW25">
+        <v>-132677144.0</v>
+      </c>
+      <c r="BX25">
+        <v>2269863687.0</v>
+      </c>
+      <c r="BY25">
+        <v>-140140270.0</v>
+      </c>
+      <c r="BZ25">
+        <v>721582980.0</v>
+      </c>
+      <c r="CA25">
+        <v>-281590247.0</v>
+      </c>
+      <c r="CB25">
+        <v>3640382220.0</v>
+      </c>
+      <c r="CC25">
+        <v>-1525684000.0</v>
+      </c>
+      <c r="CD25">
+        <v>128303583.0</v>
+      </c>
+      <c r="CE25">
+        <v>-31355196.0</v>
+      </c>
+      <c r="CF25">
+        <v>347671940.0</v>
+      </c>
+      <c r="CG25">
+        <v>-539345668.5</v>
+      </c>
+      <c r="CH25">
+        <v>-241156155.0</v>
+      </c>
+      <c r="CI25">
+        <v>194876481.0</v>
+      </c>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25">
+        <v>143084972.0</v>
+      </c>
+      <c r="CM25">
+        <v>219904205.0</v>
+      </c>
+      <c r="CN25">
+        <v>526702197.0</v>
+      </c>
+      <c r="CO25">
+        <v>52842469.0</v>
+      </c>
+      <c r="CP25">
+        <v>88909564.0</v>
+      </c>
+      <c r="CQ25">
+        <v>-33554231.0</v>
+      </c>
+      <c r="CR25">
+        <v>315280034.0</v>
+      </c>
+      <c r="CS25">
+        <v>-405463692.0</v>
+      </c>
+      <c r="CT25">
+        <v>579876719.0</v>
+      </c>
+      <c r="CU25">
+        <v>251201883.0</v>
+      </c>
+      <c r="CV25">
+        <v>58731822.0</v>
+      </c>
+      <c r="CW25">
+        <v>92066634.0</v>
+      </c>
+      <c r="CX25">
+        <v>40381607.0</v>
+      </c>
+      <c r="CY25">
+        <v>104132892.0</v>
+      </c>
+      <c r="CZ25">
+        <v>-54889905.51</v>
+      </c>
+      <c r="DA25"/>
+      <c r="DB25">
+        <v>74838479.0</v>
+      </c>
+      <c r="DC25">
+        <v>-59260000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:107">
+      <c r="A26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B26">
+        <v>-2239153000.0</v>
+      </c>
+      <c r="C26">
+        <v>-413461000.0</v>
+      </c>
+      <c r="D26">
+        <v>-90873000.0</v>
+      </c>
+      <c r="E26">
+        <v>-3704000.0</v>
+      </c>
+      <c r="F26">
+        <v>-774602000.0</v>
+      </c>
+      <c r="G26">
+        <v>-1056521000.0</v>
+      </c>
+      <c r="H26">
+        <v>-100045000.0</v>
+      </c>
+      <c r="I26">
+        <v>-228000.0</v>
+      </c>
+      <c r="J26">
+        <v>-291104000.0</v>
+      </c>
+      <c r="K26">
+        <v>-76200000.0</v>
+      </c>
+      <c r="L26">
+        <v>-39851000.0</v>
+      </c>
+      <c r="M26">
+        <v>-54100000.0</v>
+      </c>
+      <c r="N26">
+        <v>-20231000.0</v>
+      </c>
+      <c r="O26">
+        <v>-4900000.0</v>
+      </c>
+      <c r="P26">
+        <v>2337000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-630000.0</v>
+      </c>
+      <c r="R26">
+        <v>-47998000.0</v>
+      </c>
+      <c r="S26">
+        <v>-7791000.0</v>
+      </c>
+      <c r="T26">
+        <v>-1329000.0</v>
+      </c>
+      <c r="U26">
+        <v>-233390.0</v>
+      </c>
+      <c r="V26">
+        <v>-4410000.0</v>
+      </c>
+      <c r="W26">
+        <v>-38426000.0</v>
+      </c>
+      <c r="X26">
+        <v>-1259000.0</v>
+      </c>
+      <c r="Y26">
         <v>-100000.0</v>
       </c>
-      <c r="AZ24">
-[...544 lines deleted...]
-      <c r="Y26">
+      <c r="Z26">
         <v>-1500000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-4467000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-15084000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-14264000.0</v>
       </c>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
       <c r="AD26">
+        <v>-1400000.0</v>
+      </c>
+      <c r="AE26">
         <v>-1333000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>463600000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1629665000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1436679000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-8599000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6122000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-11954000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1356139000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-48375000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1377400000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1511351000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-5005000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>773116000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>13943000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-383477000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-404399000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-50267000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>-50500000.0</v>
+      </c>
+      <c r="AW26">
         <v>-10725000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
+        <v>-9200000.0</v>
+      </c>
+      <c r="AY26">
         <v>-5400000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-28780000.0</v>
       </c>
-      <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>-16600000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-1513000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>311104000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-170485000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-20000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-197000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-1145000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-25730000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-4163000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-62000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>233532000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-617000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>46249000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>111300000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-62138000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>211838000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-584696216.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>89694232.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>402288076.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-507886093.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-676421048.4</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-278758761.4</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-1374800571.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-764319619.2</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
-[...1 lines deleted...]
-      </c>
+      <c r="CC26"/>
       <c r="CD26">
-        <v>-458735031.63</v>
+        <v>-50956585.0</v>
       </c>
       <c r="CE26">
-        <v>-332074148.43</v>
+        <v>-458735031.0</v>
       </c>
       <c r="CF26">
+        <v>-332074148.0</v>
+      </c>
+      <c r="CG26">
         <v>-16426696.5</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>88999080.0</v>
       </c>
-      <c r="CH26">
-[...2 lines deleted...]
-      <c r="CI26"/>
+      <c r="CI26">
+        <v>-103372026.0</v>
+      </c>
       <c r="CJ26"/>
-      <c r="CK26">
-[...1 lines deleted...]
-      </c>
+      <c r="CK26"/>
       <c r="CL26">
-        <v>-160778745.25</v>
+        <v>-405708713.0</v>
       </c>
       <c r="CM26">
-        <v>-258980211.08</v>
+        <v>-160778745.0</v>
       </c>
       <c r="CN26">
+        <v>-258980211.0</v>
+      </c>
+      <c r="CO26">
         <v>144561512.0</v>
       </c>
-      <c r="CO26">
-[...1 lines deleted...]
-      </c>
       <c r="CP26">
-        <v>-47784670.68</v>
+        <v>-146296630.0</v>
       </c>
       <c r="CQ26">
-        <v>-319004446.46</v>
+        <v>-47784670.0</v>
       </c>
       <c r="CR26">
+        <v>-319004446.0</v>
+      </c>
+      <c r="CS26">
         <v>17819683.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>228048511.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-263964347.2</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-34012642.5</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-34428500.7</v>
       </c>
-      <c r="CW26">
-[...1 lines deleted...]
-      </c>
       <c r="CX26">
-        <v>-91402868.43</v>
-[...1 lines deleted...]
-      <c r="CY26"/>
+        <v>-86819082.0</v>
+      </c>
+      <c r="CY26">
+        <v>-91402868.0</v>
+      </c>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B27">
+        <v>97432000.0</v>
+      </c>
+      <c r="C27">
         <v>93123000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>148094000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>99999000.0</v>
       </c>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
       <c r="F27">
+        <v>107100000.0</v>
+      </c>
+      <c r="G27">
         <v>98966000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>113659000.0</v>
       </c>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
       <c r="I27">
+        <v>102759000.0</v>
+      </c>
+      <c r="J27">
         <v>83192000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>101300000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>61929000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>87800000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>104700000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>77200000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>95900000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>66955000.0</v>
       </c>
-      <c r="Q27">
-[...1 lines deleted...]
-      </c>
       <c r="R27">
+        <v>73100000.0</v>
+      </c>
+      <c r="S27">
         <v>77929000.0</v>
       </c>
-      <c r="S27">
-[...1 lines deleted...]
-      </c>
       <c r="T27">
+        <v>80003000.0</v>
+      </c>
+      <c r="U27">
         <v>108100000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>94400000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>105142000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
+        <v>40824000.0</v>
+      </c>
+      <c r="Y27">
+        <v>63900000.0</v>
+      </c>
+      <c r="Z27">
+        <v>52200000.0</v>
+      </c>
+      <c r="AA27">
+        <v>51797000.0</v>
+      </c>
+      <c r="AB27">
+        <v>46112000.0</v>
+      </c>
+      <c r="AC27">
         <v>40800000.0</v>
       </c>
-      <c r="X27">
-[...14 lines deleted...]
-      <c r="AC27">
+      <c r="AD27">
         <v>73400000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>45402000.0</v>
       </c>
-      <c r="AE27">
-[...1 lines deleted...]
-      </c>
       <c r="AF27">
-        <v>38244000.0</v>
+        <v>42623000.0</v>
       </c>
       <c r="AG27">
-        <v>46278000.0</v>
+        <v>38200000.0</v>
       </c>
       <c r="AH27">
+        <v>46300000.0</v>
+      </c>
+      <c r="AI27">
         <v>33855000.0</v>
       </c>
-      <c r="AI27">
-[...1 lines deleted...]
-      </c>
       <c r="AJ27">
+        <v>82107000.0</v>
+      </c>
+      <c r="AK27">
         <v>40811000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>41432000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>44950000.0</v>
       </c>
-      <c r="AM27">
-[...1 lines deleted...]
-      </c>
       <c r="AN27">
+        <v>45418000.0</v>
+      </c>
+      <c r="AO27">
         <v>39333000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>47591000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>37958000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>55985000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>53061000.0</v>
       </c>
-      <c r="AS27">
-[...1 lines deleted...]
-      </c>
       <c r="AT27">
-        <v>45900000.0</v>
+        <v>42160000.0</v>
       </c>
       <c r="AU27">
+        <v>45894000.0</v>
+      </c>
+      <c r="AV27">
         <v>44900000.0</v>
       </c>
-      <c r="AV27">
-[...1 lines deleted...]
-      </c>
       <c r="AW27">
+        <v>35508000.0</v>
+      </c>
+      <c r="AX27">
         <v>36200000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>44500000.0</v>
       </c>
-      <c r="AY27">
-[...1 lines deleted...]
-      </c>
       <c r="AZ27">
-        <v>39556000.0</v>
+        <v>61881000.0</v>
       </c>
       <c r="BA27">
+        <v>39600000.0</v>
+      </c>
+      <c r="BB27">
         <v>37800000.0</v>
       </c>
-      <c r="BB27">
-[...1 lines deleted...]
-      </c>
       <c r="BC27">
+        <v>42900000.0</v>
+      </c>
+      <c r="BD27">
         <v>38596000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>42842000.0</v>
       </c>
-      <c r="BE27"/>
-[...2 lines deleted...]
-      <c r="BH27">
+      <c r="BF27">
+        <v>30000000.0</v>
+      </c>
+      <c r="BG27">
+        <v>33129000.0</v>
+      </c>
+      <c r="BH27"/>
+      <c r="BI27">
         <v>28699000.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>39110000.0</v>
       </c>
-      <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>28895000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>24500000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>61531000.0</v>
       </c>
-      <c r="BP27">
-[...1 lines deleted...]
-      </c>
       <c r="BQ27">
-        <v>37000000.0</v>
+        <v>16054000.0</v>
       </c>
       <c r="BR27">
+        <v>37015000.0</v>
+      </c>
+      <c r="BS27">
         <v>20100000.0</v>
       </c>
-      <c r="BS27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT27"/>
       <c r="BU27">
-        <v>-51301627.36</v>
+        <v>12943000.0</v>
       </c>
       <c r="BV27">
-        <v>-47221410.0</v>
-[...2 lines deleted...]
-      <c r="BX27">
+        <v>15800000.0</v>
+      </c>
+      <c r="BW27">
+        <v>12400000.0</v>
+      </c>
+      <c r="BX27"/>
+      <c r="BY27">
         <v>-617509726.5</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>729001100.7</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-282898563.3</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>156273556.14</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>-33521912.37</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>143082266.3</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>219909997.06</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>407399304.6</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>52851037.16</v>
       </c>
-      <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>315279833.9</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>-405457207.02</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>579876206.4</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>251199652.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>58726911.9</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>92066999.7</v>
       </c>
-      <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
-      <c r="DA27">
+      <c r="DA27"/>
+      <c r="DB27">
         <v>74841972.0</v>
       </c>
-      <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B28">
+        <v>-4468939000.0</v>
+      </c>
+      <c r="C28">
         <v>-1204516000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10736314000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3223205000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>-3959700000.0</v>
+      </c>
+      <c r="G28">
         <v>-8826875000.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
+        <v>-5262777000.0</v>
+      </c>
+      <c r="I28">
         <v>-1087890000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1699231000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2302100000.0</v>
       </c>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
       <c r="L28">
+        <v>-11990248000.0</v>
+      </c>
+      <c r="M28">
         <v>-1402000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1706600000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1016300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-12680300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-926494000.0</v>
       </c>
-      <c r="Q28">
-[...1 lines deleted...]
-      </c>
       <c r="R28">
+        <v>-11400000.0</v>
+      </c>
+      <c r="S28">
         <v>-2719620000.0</v>
       </c>
-      <c r="S28">
-[...1 lines deleted...]
-      </c>
       <c r="T28">
+        <v>-10524427000.0</v>
+      </c>
+      <c r="U28">
         <v>155000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3927900000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1777751000.0</v>
       </c>
-      <c r="W28">
-[...1 lines deleted...]
-      </c>
       <c r="X28">
+        <v>-9578968000.0</v>
+      </c>
+      <c r="Y28">
         <v>-861500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1986100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-147582000.0</v>
       </c>
-      <c r="AA28">
-[...1 lines deleted...]
-      </c>
       <c r="AB28">
+        <v>-10348020000.0</v>
+      </c>
+      <c r="AC28">
         <v>-1274400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-277200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-383831000.0</v>
       </c>
-      <c r="AE28">
-[...1 lines deleted...]
-      </c>
       <c r="AF28">
-        <v>-2634612000.0</v>
+        <v>-8031186000.0</v>
       </c>
       <c r="AG28">
-        <v>-16843000.0</v>
+        <v>-2777300000.0</v>
       </c>
       <c r="AH28">
-        <v>521558000.0</v>
+        <v>-156500000.0</v>
       </c>
       <c r="AI28">
-        <v>-6575100000.0</v>
+        <v>373324000.0</v>
       </c>
       <c r="AJ28">
+        <v>-6575209000.0</v>
+      </c>
+      <c r="AK28">
         <v>-3969928000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-461905000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1857158000.0</v>
       </c>
-      <c r="AM28">
-[...1 lines deleted...]
-      </c>
       <c r="AN28">
+        <v>-5628170000.0</v>
+      </c>
+      <c r="AO28">
         <v>-2255532000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1064229000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2697169000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4695133000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2080912000.0</v>
       </c>
-      <c r="AS28">
-[...1 lines deleted...]
-      </c>
       <c r="AT28">
-        <v>-5819600000.0</v>
+        <v>-2732210000.0</v>
       </c>
       <c r="AU28">
+        <v>-5819645000.0</v>
+      </c>
+      <c r="AV28">
         <v>-3376100000.0</v>
       </c>
-      <c r="AV28">
-[...1 lines deleted...]
-      </c>
       <c r="AW28">
+        <v>-2504413000.0</v>
+      </c>
+      <c r="AX28">
         <v>-2728800000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-4534500000.0</v>
       </c>
-      <c r="AY28">
-[...1 lines deleted...]
-      </c>
       <c r="AZ28">
-        <v>-5814604000.0</v>
+        <v>2108308000.0</v>
       </c>
       <c r="BA28">
-        <v>-111400000.0</v>
+        <v>-2950100000.0</v>
       </c>
       <c r="BB28">
-        <v>-5340067000.0</v>
+        <v>-182200000.0</v>
       </c>
       <c r="BC28">
+        <v>-5502100000.0</v>
+      </c>
+      <c r="BD28">
         <v>-1799953000.0</v>
       </c>
-      <c r="BD28">
-[...1 lines deleted...]
-      </c>
       <c r="BE28">
-        <v>-2851444000.0</v>
+        <v>-2699986000.0</v>
       </c>
       <c r="BF28">
+        <v>-2851400000.0</v>
+      </c>
+      <c r="BG28">
         <v>-319986000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-3795520000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1696024000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1270553000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1889903000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-3893537000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>738782000.0</v>
       </c>
-      <c r="BM28">
-[...1 lines deleted...]
-      </c>
       <c r="BN28">
-        <v>-183900000.0</v>
+        <v>-1564659000.0</v>
       </c>
       <c r="BO28">
+        <v>-142186000.0</v>
+      </c>
+      <c r="BP28">
         <v>-2735493000.0</v>
       </c>
-      <c r="BP28">
-[...1 lines deleted...]
-      </c>
       <c r="BQ28">
-        <v>-1259500000.0</v>
+        <v>-1565921000.0</v>
       </c>
       <c r="BR28">
+        <v>-1259486000.0</v>
+      </c>
+      <c r="BS28">
         <v>-368100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-2679094304.0</v>
       </c>
-      <c r="BT28">
-[...1 lines deleted...]
-      </c>
       <c r="BU28">
-        <v>-728790058.8</v>
+        <v>-1484734000.0</v>
       </c>
       <c r="BV28">
-        <v>-341809285.0</v>
+        <v>-1114300000.0</v>
       </c>
       <c r="BW28">
+        <v>-374600000.0</v>
+      </c>
+      <c r="BX28">
         <v>-1475649145.7</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1032501885.3</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-1653399709.6</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-663649259.4</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-943568865.0</v>
       </c>
-      <c r="CB28">
-[...1 lines deleted...]
-      </c>
       <c r="CC28">
-        <v>463559938.0</v>
+        <v>1004488000.0</v>
       </c>
       <c r="CD28">
-        <v>-995956243.56</v>
+        <v>-529913341.0</v>
       </c>
       <c r="CE28">
-        <v>-2296745176.71</v>
+        <v>-995956243.0</v>
       </c>
       <c r="CF28">
-        <v>-148316985.0</v>
+        <v>-2296745176.0</v>
       </c>
       <c r="CG28">
-        <v>176316330.0</v>
+        <v>-1299751830.0</v>
       </c>
       <c r="CH28">
-        <v>-703297155.4</v>
-[...1 lines deleted...]
-      <c r="CI28"/>
+        <v>91104759.0</v>
+      </c>
+      <c r="CI28">
+        <v>-618085584.0</v>
+      </c>
       <c r="CJ28"/>
-      <c r="CK28">
-[...1 lines deleted...]
-      </c>
+      <c r="CK28"/>
       <c r="CL28">
-        <v>-395696688.94</v>
+        <v>-386252641.0</v>
       </c>
       <c r="CM28">
-        <v>-1543800905.84</v>
+        <v>-395696688.0</v>
       </c>
       <c r="CN28">
+        <v>-1543800905.0</v>
+      </c>
+      <c r="CO28">
         <v>1712489980.0</v>
       </c>
-      <c r="CO28">
-[...1 lines deleted...]
-      </c>
       <c r="CP28">
-        <v>-412992237.54</v>
+        <v>-102396837.0</v>
       </c>
       <c r="CQ28">
-        <v>-2889753034.12</v>
+        <v>-412992237.0</v>
       </c>
       <c r="CR28">
+        <v>-2889753034.0</v>
+      </c>
+      <c r="CS28">
         <v>380447296.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>171821170.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-574714727.2</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>782328765.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>665844532.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>158372561.0</v>
       </c>
-      <c r="CX28">
-[...2 lines deleted...]
-      <c r="CY28"/>
+      <c r="CY28">
+        <v>-222134581.0</v>
+      </c>
       <c r="CZ28"/>
-      <c r="DA28">
+      <c r="DA28"/>
+      <c r="DB28">
         <v>-115962706.4</v>
       </c>
-      <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B29">
+        <v>4711440000.0</v>
+      </c>
+      <c r="C29">
         <v>3160880000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13252044000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6918986000.0</v>
       </c>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
+        <v>3050000000.0</v>
+      </c>
+      <c r="G29">
         <v>1203972000.0</v>
       </c>
-      <c r="G29">
-[...1 lines deleted...]
-      </c>
       <c r="H29">
+        <v>13914043000.0</v>
+      </c>
+      <c r="I29">
         <v>8108432000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3358126000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>718200000.0</v>
       </c>
-      <c r="K29">
-[...1 lines deleted...]
-      </c>
       <c r="L29">
+        <v>13948983000.0</v>
+      </c>
+      <c r="M29">
         <v>7923000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3415700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-576300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11810800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6109394000.0</v>
       </c>
-      <c r="Q29">
-[...1 lines deleted...]
-      </c>
       <c r="R29">
+        <v>2202200000.0</v>
+      </c>
+      <c r="S29">
         <v>519756000.0</v>
       </c>
-      <c r="S29">
-[...1 lines deleted...]
-      </c>
       <c r="T29">
+        <v>11825838000.0</v>
+      </c>
+      <c r="U29">
         <v>6398200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1873500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2836858000.0</v>
       </c>
-      <c r="W29">
-[...1 lines deleted...]
-      </c>
       <c r="X29">
+        <v>8393576000.0</v>
+      </c>
+      <c r="Y29">
         <v>7079400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1838800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1544057000.0</v>
       </c>
-      <c r="AA29">
-[...1 lines deleted...]
-      </c>
       <c r="AB29">
+        <v>9634894000.0</v>
+      </c>
+      <c r="AC29">
         <v>3552200000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3114100000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2080145000.0</v>
       </c>
-      <c r="AE29">
-[...1 lines deleted...]
-      </c>
       <c r="AF29">
-        <v>5257317000.0</v>
+        <v>8786166000.0</v>
       </c>
       <c r="AG29">
-        <v>3075422000.0</v>
+        <v>5400000000.0</v>
       </c>
       <c r="AH29">
-        <v>792295000.0</v>
+        <v>3215100000.0</v>
       </c>
       <c r="AI29">
-        <v>8901000000.0</v>
+        <v>940529000.0</v>
       </c>
       <c r="AJ29">
+        <v>8901022000.0</v>
+      </c>
+      <c r="AK29">
         <v>4563948000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2424634000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1984496000.0</v>
       </c>
-      <c r="AM29">
-[...1 lines deleted...]
-      </c>
       <c r="AN29">
+        <v>7932787000.0</v>
+      </c>
+      <c r="AO29">
         <v>4544554000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>2081877000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-2214818000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>10987770000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>5488724000.0</v>
       </c>
-      <c r="AS29">
-[...1 lines deleted...]
-      </c>
       <c r="AT29">
-        <v>3232200000.0</v>
+        <v>3872112000.0</v>
       </c>
       <c r="AU29">
-        <v>8771800000.0</v>
+        <v>3232194000.0</v>
       </c>
       <c r="AV29">
-        <v>2934200000.0</v>
+        <v>8771900000.0</v>
       </c>
       <c r="AW29">
+        <v>2934245000.0</v>
+      </c>
+      <c r="AX29">
         <v>2591300000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1578000000.0</v>
       </c>
-      <c r="AY29">
-[...1 lines deleted...]
-      </c>
       <c r="AZ29">
-        <v>7255381000.0</v>
+        <v>5336611000.0</v>
       </c>
       <c r="BA29">
-        <v>1695900000.0</v>
+        <v>4413500000.0</v>
       </c>
       <c r="BB29">
-        <v>732257000.0</v>
+        <v>1742900000.0</v>
       </c>
       <c r="BC29">
+        <v>935900000.0</v>
+      </c>
+      <c r="BD29">
         <v>7162965000.0</v>
       </c>
-      <c r="BD29">
-[...1 lines deleted...]
-      </c>
       <c r="BE29">
-        <v>2596790000.0</v>
+        <v>3634668000.0</v>
       </c>
       <c r="BF29">
+        <v>2596800000.0</v>
+      </c>
+      <c r="BG29">
         <v>707103000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5980767000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2966586000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2423881000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1235566000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>3712079000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>2100183000.0</v>
       </c>
-      <c r="BM29">
-[...1 lines deleted...]
-      </c>
       <c r="BN29">
-        <v>1884100000.0</v>
+        <v>2366390000.0</v>
       </c>
       <c r="BO29">
+        <v>1884148000.0</v>
+      </c>
+      <c r="BP29">
         <v>3307636000.0</v>
       </c>
-      <c r="BP29">
-[...1 lines deleted...]
-      </c>
       <c r="BQ29">
-        <v>1991100000.0</v>
+        <v>1829416000.0</v>
       </c>
       <c r="BR29">
+        <v>1991148000.0</v>
+      </c>
+      <c r="BS29">
         <v>1568900000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>5286314108.0</v>
       </c>
-      <c r="BT29">
-[...1 lines deleted...]
-      </c>
       <c r="BU29">
-        <v>657878426.0</v>
+        <v>1771558000.0</v>
       </c>
       <c r="BV29">
-        <v>766892819.0</v>
+        <v>1515600000.0</v>
       </c>
       <c r="BW29">
+        <v>848500000.0</v>
+      </c>
+      <c r="BX29">
         <v>2444989418.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2157112877.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>1990879835.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>1325617868.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1485738035.0</v>
       </c>
-      <c r="CB29">
-[...1 lines deleted...]
-      </c>
       <c r="CC29">
-        <v>-396898861.5</v>
+        <v>1985098000.0</v>
       </c>
       <c r="CD29">
+        <v>1049742749.0</v>
+      </c>
+      <c r="CE29">
         <v>1450257471.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>3021928662.0</v>
       </c>
-      <c r="CF29">
-[...1 lines deleted...]
-      </c>
       <c r="CG29">
-        <v>424379279.0</v>
+        <v>1604780050.0</v>
       </c>
       <c r="CH29">
-        <v>511440297.0</v>
+        <v>510517295.0</v>
       </c>
       <c r="CI29">
+        <v>425302281.0</v>
+      </c>
+      <c r="CJ29">
         <v>1287608000.0</v>
       </c>
-      <c r="CJ29"/>
-      <c r="CK29">
+      <c r="CK29"/>
+      <c r="CL29">
         <v>333977752.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>491454511.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>1776995822.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>454735456.0</v>
       </c>
-      <c r="CO29">
-[...1 lines deleted...]
-      </c>
       <c r="CP29">
+        <v>-122576835.0</v>
+      </c>
+      <c r="CQ29">
         <v>418445557.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1877426969.0</v>
       </c>
-      <c r="CR29">
-[...1 lines deleted...]
-      </c>
       <c r="CS29">
+        <v>-453152630.0</v>
+      </c>
+      <c r="CT29">
         <v>921271228.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>397552984.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>521393768.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>473091148.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>236671364.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>250322491.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>54889905.0</v>
       </c>
-      <c r="CZ29"/>
-      <c r="DA29">
+      <c r="DA29"/>
+      <c r="DB29">
         <v>86876414.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>59260000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B30">
+        <v>-850956000.0</v>
+      </c>
+      <c r="C30">
         <v>-2417296000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2034399000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1169993000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>-961300000.0</v>
+      </c>
+      <c r="G30">
         <v>-784447000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
-        <v>-1134000000.0</v>
+        <v>-1470681000.0</v>
       </c>
       <c r="I30">
+        <v>-1134031000.0</v>
+      </c>
+      <c r="J30">
         <v>-1079056000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1779600000.0</v>
       </c>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
       <c r="L30">
+        <v>-2256779000.0</v>
+      </c>
+      <c r="M30">
         <v>-1210124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1218370000.0</v>
       </c>
       <c r="N30">
         <v>-1218370000.0</v>
       </c>
       <c r="O30">
+        <v>-1218370000.0</v>
+      </c>
+      <c r="P30">
         <v>-1095665000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1648943000.0</v>
       </c>
-      <c r="Q30">
-[...1 lines deleted...]
-      </c>
       <c r="R30">
+        <v>-1952300000.0</v>
+      </c>
+      <c r="S30">
         <v>-307198000.0</v>
       </c>
-      <c r="S30">
-[...1 lines deleted...]
-      </c>
       <c r="T30">
+        <v>-2680294000.0</v>
+      </c>
+      <c r="U30">
         <v>-2476700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-855100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1722921000.0</v>
       </c>
-      <c r="W30">
-[...1 lines deleted...]
-      </c>
       <c r="X30">
+        <v>-1650076000.0</v>
+      </c>
+      <c r="Y30">
         <v>-2663900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-814900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1670692000.0</v>
       </c>
-      <c r="AA30">
-[...1 lines deleted...]
-      </c>
       <c r="AB30">
+        <v>-1912664000.0</v>
+      </c>
+      <c r="AC30">
         <v>-1648400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-894400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-383135000.0</v>
       </c>
-      <c r="AE30">
-[...1 lines deleted...]
-      </c>
       <c r="AF30">
-        <v>-996589000.0</v>
+        <v>-1295009000.0</v>
       </c>
       <c r="AG30">
-        <v>-886279000.0</v>
+        <v>-996600000.0</v>
       </c>
       <c r="AH30">
+        <v>-886300000.0</v>
+      </c>
+      <c r="AI30">
         <v>-3558340000.0</v>
       </c>
-      <c r="AI30">
-[...1 lines deleted...]
-      </c>
       <c r="AJ30">
+        <v>-1102172000.0</v>
+      </c>
+      <c r="AK30">
         <v>-647365000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-715880000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-607583000.0</v>
       </c>
-      <c r="AM30">
-[...1 lines deleted...]
-      </c>
       <c r="AN30">
+        <v>-1376824000.0</v>
+      </c>
+      <c r="AO30">
         <v>-839160000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1317231000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2364785000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2380792000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1372577000.0</v>
       </c>
-      <c r="AS30">
-[...1 lines deleted...]
-      </c>
       <c r="AT30">
-        <v>-1203700000.0</v>
+        <v>-1039923000.0</v>
       </c>
       <c r="AU30">
+        <v>-1203708000.0</v>
+      </c>
+      <c r="AV30">
         <v>-1388000000.0</v>
       </c>
-      <c r="AV30">
-[...1 lines deleted...]
-      </c>
       <c r="AW30">
+        <v>-1348815000.0</v>
+      </c>
+      <c r="AX30">
         <v>-1066600000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-944400000.0</v>
       </c>
-      <c r="AY30">
-[...1 lines deleted...]
-      </c>
       <c r="AZ30">
-        <v>-1231930000.0</v>
+        <v>-1092727000.0</v>
       </c>
       <c r="BA30">
-        <v>-957200000.0</v>
+        <v>-1233100000.0</v>
       </c>
       <c r="BB30">
-        <v>-520114000.0</v>
+        <v>-957400000.0</v>
       </c>
       <c r="BC30">
+        <v>-520800000.0</v>
+      </c>
+      <c r="BD30">
         <v>-852710000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1372590000.0</v>
       </c>
-      <c r="BE30">
-[...1 lines deleted...]
-      </c>
       <c r="BF30">
+        <v>-1857900000.0</v>
+      </c>
+      <c r="BG30">
         <v>-1634136000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-230570000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-947625000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-451933000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-573272000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1752920000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-737967000.0</v>
       </c>
-      <c r="BM30">
-[...1 lines deleted...]
-      </c>
       <c r="BN30">
-        <v>-185500000.0</v>
+        <v>-456129000.0</v>
       </c>
       <c r="BO30">
+        <v>-227284000.0</v>
+      </c>
+      <c r="BP30">
         <v>-366051000.0</v>
       </c>
-      <c r="BP30">
-[...1 lines deleted...]
-      </c>
       <c r="BQ30">
-        <v>-373700000.0</v>
+        <v>-608262000.0</v>
       </c>
       <c r="BR30">
+        <v>-373687000.0</v>
+      </c>
+      <c r="BS30">
         <v>-203800000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1780845984.0</v>
       </c>
-      <c r="BT30">
-[...1 lines deleted...]
-      </c>
       <c r="BU30">
-        <v>455768512.0</v>
+        <v>-325699000.0</v>
       </c>
       <c r="BV30">
-        <v>-837096014.0</v>
+        <v>-423400000.0</v>
       </c>
       <c r="BW30">
+        <v>-731900000.0</v>
+      </c>
+      <c r="BX30">
         <v>-655182497.4</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-453051364.4</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-609293268.5</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-484872869.7</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-229905160.0</v>
       </c>
-      <c r="CB30">
-[...1 lines deleted...]
-      </c>
       <c r="CC30">
-        <v>61071990.0</v>
+        <v>-2862898000.0</v>
       </c>
       <c r="CD30">
-        <v>-372675164.04</v>
+        <v>-310673457.0</v>
       </c>
       <c r="CE30">
+        <v>-372675164.0</v>
+      </c>
+      <c r="CF30">
         <v>-1133274546.9</v>
       </c>
-      <c r="CF30">
-[...1 lines deleted...]
-      </c>
       <c r="CG30">
+        <v>-756721570.5</v>
+      </c>
+      <c r="CH30">
         <v>-69890238.6</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-267841358.4</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>41733000.0</v>
       </c>
-      <c r="CJ30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK30"/>
       <c r="CL30">
+        <v>-414154053.0</v>
+      </c>
+      <c r="CM30">
         <v>53626697.0</v>
       </c>
-      <c r="CM30">
-[...1 lines deleted...]
-      </c>
       <c r="CN30">
+        <v>-1485458159.0</v>
+      </c>
+      <c r="CO30">
         <v>-450453411.8</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1134358187.0</v>
       </c>
-      <c r="CP30">
-[...1 lines deleted...]
-      </c>
       <c r="CQ30">
-        <v>-121815792.32</v>
+        <v>-1213146615.0</v>
       </c>
       <c r="CR30">
+        <v>-121815792.0</v>
+      </c>
+      <c r="CS30">
         <v>-278243497.7</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-139804505.2</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-5236626.4</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>548858768.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1161465493.0</v>
       </c>
-      <c r="CW30">
-[...1 lines deleted...]
-      </c>
       <c r="CX30">
-        <v>-30142877.31</v>
-[...1 lines deleted...]
-      <c r="CY30"/>
+        <v>-386514659.0</v>
+      </c>
+      <c r="CY30">
+        <v>-30142877.0</v>
+      </c>
       <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>-11999514.4</v>
       </c>
-      <c r="DB30"/>
+      <c r="DC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>