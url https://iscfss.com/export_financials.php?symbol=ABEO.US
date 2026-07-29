--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -15646,51 +15646,51 @@
       <c r="DM39">
         <v>100000.0</v>
       </c>
       <c r="DN39">
         <v>200000.0</v>
       </c>
       <c r="DO39">
         <v>190000.0</v>
       </c>
       <c r="DP39">
         <v>100000.0</v>
       </c>
       <c r="DQ39">
         <v>100000.0</v>
       </c>
       <c r="DR39">
         <v>100000.0</v>
       </c>
       <c r="DS39"/>
     </row>
     <row r="40" spans="1:123">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>11945000.0</v>
+        <v>12370000.0</v>
       </c>
       <c r="C40">
         <v>8595000.0</v>
       </c>
       <c r="D40">
         <v>7262000.0</v>
       </c>
       <c r="E40">
         <v>5575000.0</v>
       </c>
       <c r="F40">
         <v>4204000.0</v>
       </c>
       <c r="G40">
         <v>6397000.0</v>
       </c>
       <c r="H40">
         <v>10132000.0</v>
       </c>
       <c r="I40">
         <v>9730000.0</v>
       </c>
       <c r="J40">
         <v>7483000.0</v>
       </c>
@@ -22649,51 +22649,51 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>187</v>
       </c>
       <c r="B5">
-        <v>-89448000.0</v>
+        <v>75023000.0</v>
       </c>
       <c r="C5">
         <v>-59526000.0</v>
       </c>
       <c r="D5">
         <v>-53770000.0</v>
       </c>
       <c r="E5">
         <v>-38960000.0</v>
       </c>
       <c r="F5">
         <v>-81280000.0</v>
       </c>
       <c r="G5">
         <v>-80119000.0</v>
       </c>
       <c r="H5">
         <v>-77090000.0</v>
       </c>
       <c r="I5">
         <v>-56671000.0</v>
       </c>
       <c r="J5">
         <v>-27319000.0</v>
       </c>
@@ -22747,51 +22747,51 @@
       </c>
       <c r="AA5">
         <v>-6058000.0</v>
       </c>
       <c r="AB5">
         <v>-3349000.0</v>
       </c>
       <c r="AC5">
         <v>-3500000.0</v>
       </c>
       <c r="AD5">
         <v>-4524000.0</v>
       </c>
       <c r="AE5">
         <v>-11613000.0</v>
       </c>
       <c r="AF5">
         <v>341000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>188</v>
       </c>
       <c r="B6">
-        <v>-85885000.0</v>
+        <v>78586000.0</v>
       </c>
       <c r="C6">
         <v>-56619000.0</v>
       </c>
       <c r="D6">
         <v>-50572000.0</v>
       </c>
       <c r="E6">
         <v>-34383000.0</v>
       </c>
       <c r="F6">
         <v>-76816000.0</v>
       </c>
       <c r="G6">
         <v>-74518000.0</v>
       </c>
       <c r="H6">
         <v>-69271000.0</v>
       </c>
       <c r="I6">
         <v>-54311000.0</v>
       </c>
       <c r="J6">
         <v>-26578000.0</v>
       </c>
@@ -25360,51 +25360,53 @@
         <v>1752000.0</v>
       </c>
       <c r="CW2">
         <v>1495000.0</v>
       </c>
       <c r="CX2">
         <v>1439000.0</v>
       </c>
       <c r="CY2">
         <v>1772000.0</v>
       </c>
       <c r="CZ2">
         <v>1383000.0</v>
       </c>
       <c r="DA2">
         <v>1556000.0</v>
       </c>
       <c r="DB2">
         <v>1032000.0</v>
       </c>
       <c r="DC2"/>
       <c r="DD2">
         <v>-100000.0</v>
       </c>
       <c r="DE2"/>
-      <c r="DF2"/>
+      <c r="DF2">
+        <v>7000.0</v>
+      </c>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
     </row>
     <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>185</v>
       </c>
       <c r="B3">
         <v>869000.0</v>
       </c>
       <c r="C3">
         <v>1092000.0</v>
       </c>
       <c r="D3">
@@ -26030,51 +26032,51 @@
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
     </row>
     <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>187</v>
       </c>
       <c r="B5">
-        <v>-23033000.0</v>
+        <v>-16243000.0</v>
       </c>
       <c r="C5">
         <v>-19791000.0</v>
       </c>
       <c r="D5">
         <v>-19457000.0</v>
       </c>
       <c r="E5">
         <v>125302000.0</v>
       </c>
       <c r="F5">
         <v>-11031000.0</v>
       </c>
       <c r="G5">
         <v>-8213000.0</v>
       </c>
       <c r="H5">
         <v>-29167000.0</v>
       </c>
       <c r="I5">
         <v>8478000.0</v>
       </c>
       <c r="J5">
         <v>-30626000.0</v>
       </c>
@@ -26401,51 +26403,51 @@
       </c>
       <c r="DN5">
         <v>-720000.0</v>
       </c>
       <c r="DO5">
         <v>-1220000.0</v>
       </c>
       <c r="DP5">
         <v>-819999.0</v>
       </c>
       <c r="DQ5">
         <v>-590000.0</v>
       </c>
       <c r="DR5">
         <v>-8670000.0</v>
       </c>
       <c r="DS5">
         <v>-620000.0</v>
       </c>
     </row>
     <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>188</v>
       </c>
       <c r="B6">
-        <v>-22164000.0</v>
+        <v>-15374000.0</v>
       </c>
       <c r="C6">
         <v>-18699000.0</v>
       </c>
       <c r="D6">
         <v>-18569000.0</v>
       </c>
       <c r="E6">
         <v>126070000.0</v>
       </c>
       <c r="F6">
         <v>-10216000.0</v>
       </c>
       <c r="G6">
         <v>-7437000.0</v>
       </c>
       <c r="H6">
         <v>-28445000.0</v>
       </c>
       <c r="I6">
         <v>9163000.0</v>
       </c>
       <c r="J6">
         <v>-29902000.0</v>
       </c>
@@ -27651,51 +27653,53 @@
       <c r="CW9">
         <v>10000.0</v>
       </c>
       <c r="CX9">
         <v>211000.0</v>
       </c>
       <c r="CY9">
         <v>0.0</v>
       </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
       <c r="DC9">
         <v>15000.0</v>
       </c>
       <c r="DD9">
         <v>101000.0</v>
       </c>
       <c r="DE9"/>
-      <c r="DF9"/>
+      <c r="DF9">
+        <v>-6000.0</v>
+      </c>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9">
         <v>130000.0</v>
       </c>
       <c r="DK9"/>
       <c r="DL9">
         <v>110000.0</v>
       </c>
       <c r="DM9">
         <v>50000.0</v>
       </c>
       <c r="DN9">
         <v>140000.0</v>
       </c>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9">
         <v>170000.0</v>
       </c>
       <c r="DS9"/>
     </row>
     <row r="10" spans="1:123">
@@ -45230,51 +45234,51 @@
       </c>
       <c r="DP29">
         <v>-800000.0</v>
       </c>
       <c r="DQ29">
         <v>-800000.0</v>
       </c>
       <c r="DR29">
         <v>-400000.0</v>
       </c>
       <c r="DS29">
         <v>-70000.0</v>
       </c>
     </row>
     <row r="30" spans="1:123">
       <c r="A30" t="s">
         <v>242</v>
       </c>
       <c r="B30">
         <v>4963000.0</v>
       </c>
       <c r="C30">
         <v>9554000.0</v>
       </c>
       <c r="D30">
-        <v>-64626999.0</v>
+        <v>-64627000.0</v>
       </c>
       <c r="E30">
         <v>155888000.0</v>
       </c>
       <c r="F30">
         <v>4213000.0</v>
       </c>
       <c r="G30">
         <v>18876000.0</v>
       </c>
       <c r="H30">
         <v>-6167000.0</v>
       </c>
       <c r="I30">
         <v>-44132000.0</v>
       </c>
       <c r="J30">
         <v>-7817000.0</v>
       </c>
       <c r="K30">
         <v>11529000.0</v>
       </c>
       <c r="L30">
         <v>-18743000.0</v>
       </c>