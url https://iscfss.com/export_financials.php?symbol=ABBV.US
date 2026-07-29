--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3961,51 +3961,53 @@
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
         <v>124</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:63">
       <c r="A2" t="s">
         <v>18</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>33610000000.0</v>
+      </c>
       <c r="C2">
         <v>34422000000.0</v>
       </c>
       <c r="D2">
         <v>33362000000.0</v>
       </c>
       <c r="E2">
         <v>31832000000.0</v>
       </c>
       <c r="F2">
         <v>30959000000.0</v>
       </c>
       <c r="G2">
         <v>31910000000.0</v>
       </c>
       <c r="H2">
         <v>30398000000.0</v>
       </c>
       <c r="I2">
         <v>29296000000.0</v>
       </c>
       <c r="J2">
         <v>31258000000.0</v>
       </c>
       <c r="K2">
@@ -25433,51 +25435,51 @@
       <c r="N23">
         <v>-290000000.0</v>
       </c>
       <c r="O23">
         <v>-273000000.0</v>
       </c>
       <c r="P23">
         <v>-309000000.0</v>
       </c>
       <c r="Q23">
         <v>-161000000.0</v>
       </c>
       <c r="R23">
         <v>-97000000.0</v>
       </c>
       <c r="S23">
         <v>-141000000.0</v>
       </c>
       <c r="T23">
         <v>-121000000.0</v>
       </c>
       <c r="U23">
         <v>-103000000.0</v>
       </c>
       <c r="V23">
-        <v>-65000000.0</v>
+        <v>-136000000.0</v>
       </c>
       <c r="W23">
         <v>-29000000.0</v>
       </c>
       <c r="X23">
         <v>-43000000.0</v>
       </c>
       <c r="Y23">
         <v>-799000000.0</v>
       </c>
       <c r="Z23">
         <v>-16000000.0</v>
       </c>
       <c r="AA23">
         <v>-218000000.0</v>
       </c>
       <c r="AB23">
         <v>175000000.0</v>
       </c>
       <c r="AC23">
         <v>-278000000.0</v>
       </c>
       <c r="AD23">
         <v>25000000.0</v>
       </c>
@@ -25567,51 +25569,51 @@
       </c>
       <c r="BG23">
         <v>-1561087000.0</v>
       </c>
       <c r="BH23">
         <v>-2251235000.0</v>
       </c>
       <c r="BI23">
         <v>-1774248000.0</v>
       </c>
       <c r="BJ23">
         <v>-1196451000.0</v>
       </c>
       <c r="BK23">
         <v>97291000.0</v>
       </c>
     </row>
     <row r="24" spans="1:63">
       <c r="A24" t="s">
         <v>177</v>
       </c>
       <c r="B24">
         <v>-43000000.0</v>
       </c>
       <c r="C24">
-        <v>-1162000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="D24">
         <v>-5038000000.0</v>
       </c>
       <c r="E24">
         <v>33000000.0</v>
       </c>
       <c r="F24">
         <v>16000000.0</v>
       </c>
       <c r="G24">
         <v>197000000.0</v>
       </c>
       <c r="H24">
         <v>-196000000.0</v>
       </c>
       <c r="I24">
         <v>-5000000.0</v>
       </c>
       <c r="J24">
         <v>-6000000.0</v>
       </c>
       <c r="K24">
         <v>-22000000.0</v>
       </c>