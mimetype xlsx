--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -2067,51 +2067,51 @@
       </c>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
         <v>330592584.0</v>
       </c>
       <c r="C42">
         <v>274731913.0</v>
       </c>
       <c r="D42">
         <v>221650105.0</v>
       </c>
       <c r="E42">
-        <v>188151484.0</v>
+        <v>188226484.0</v>
       </c>
       <c r="F42">
         <v>121863488.0</v>
       </c>
       <c r="G42">
         <v>55452951.0</v>
       </c>
       <c r="H42">
         <v>44970398.0</v>
       </c>
       <c r="I42">
         <v>29892737.0</v>
       </c>
       <c r="J42">
         <v>29892737.0</v>
       </c>
       <c r="K42">
         <v>27950770.0</v>
       </c>
       <c r="L42">
         <v>40000.0</v>
       </c>
       <c r="M42">
         <v>40000.0</v>
       </c>
@@ -2937,66 +2937,66 @@
       <c r="F2">
         <v>664649.0</v>
       </c>
       <c r="G2">
         <v>2038587.0</v>
       </c>
       <c r="H2">
         <v>4728264.0</v>
       </c>
       <c r="I2">
         <v>4255398.0</v>
       </c>
       <c r="J2">
         <v>2949290.0</v>
       </c>
       <c r="K2">
         <v>3883841.0</v>
       </c>
       <c r="L2">
         <v>2553567.0</v>
       </c>
       <c r="M2">
         <v>1831686.0</v>
       </c>
       <c r="N2">
-        <v>3337164.0</v>
+        <v>3219113.0</v>
       </c>
       <c r="O2">
         <v>1594983.0</v>
       </c>
       <c r="P2">
         <v>6329023.0</v>
       </c>
       <c r="Q2">
         <v>344071.0</v>
       </c>
       <c r="R2">
         <v>3528576.0</v>
       </c>
       <c r="S2">
-        <v>4456401.0</v>
+        <v>4385115.0</v>
       </c>
       <c r="T2">
         <v>2239507.0</v>
       </c>
       <c r="U2">
         <v>1616852.0</v>
       </c>
       <c r="V2">
         <v>635435.0</v>
       </c>
       <c r="W2">
         <v>447421.0</v>
       </c>
       <c r="X2">
         <v>533585.0</v>
       </c>
       <c r="Y2"/>
       <c r="Z2">
         <v>613429.0</v>
       </c>
       <c r="AA2">
         <v>705491.0</v>
       </c>
       <c r="AB2">
         <v>585797.0</v>
@@ -3157,66 +3157,70 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>17</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>925076.0</v>
       </c>
       <c r="F5">
         <v>-1415806.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>499681.0</v>
       </c>
-      <c r="K5"/>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
       <c r="L5">
         <v>37500.0</v>
       </c>
       <c r="M5">
         <v>-1484693.0</v>
       </c>
       <c r="N5">
         <v>18686.0</v>
       </c>
       <c r="O5">
         <v>8090.0</v>
       </c>
       <c r="P5">
         <v>98605.0</v>
       </c>
       <c r="Q5">
         <v>75000.0</v>
       </c>
       <c r="R5">
         <v>7500.0</v>
       </c>
       <c r="S5">
         <v>3304500.0</v>
       </c>
       <c r="T5">
@@ -5059,102 +5063,102 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
     </row>
     <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>-37591753.0</v>
+        <v>-37464438.0</v>
       </c>
       <c r="C28">
         <v>-47644129.0</v>
       </c>
       <c r="D28">
         <v>-29843769.0</v>
       </c>
       <c r="E28">
         <v>561477.0</v>
       </c>
       <c r="F28">
         <v>4227672.0</v>
       </c>
       <c r="G28">
         <v>-5099369.0</v>
       </c>
       <c r="H28">
         <v>-3186796.0</v>
       </c>
       <c r="I28">
         <v>-500122.0</v>
       </c>
       <c r="J28">
         <v>4839402.0</v>
       </c>
       <c r="K28">
         <v>8745197.0</v>
       </c>
       <c r="L28">
         <v>13699601.0</v>
       </c>
       <c r="M28">
         <v>3855639.0</v>
       </c>
       <c r="N28">
         <v>-12581014.0</v>
       </c>
       <c r="O28">
         <v>-11443658.0</v>
       </c>
       <c r="P28">
         <v>-20873852.0</v>
       </c>
       <c r="Q28">
         <v>-28713602.0</v>
       </c>
       <c r="R28">
         <v>-36323316.0</v>
       </c>
       <c r="S28">
-        <v>-42540643.0</v>
+        <v>-42237541.0</v>
       </c>
       <c r="T28">
         <v>-45907604.0</v>
       </c>
       <c r="U28">
         <v>-12843502.0</v>
       </c>
       <c r="V28">
         <v>-6693277.0</v>
       </c>
       <c r="W28">
         <v>429962.0</v>
       </c>
       <c r="X28">
         <v>40668.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28">
         <v>-58135.0</v>
       </c>
       <c r="AA28">
         <v>703823.0</v>
       </c>
       <c r="AB28">
         <v>391519.0</v>
@@ -6117,51 +6121,51 @@
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39">
         <v>2000.0</v>
       </c>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39">
         <v>1000.0</v>
       </c>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
     </row>
     <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>6580188.0</v>
+        <v>5391802.0</v>
       </c>
       <c r="C40">
         <v>3627251.0</v>
       </c>
       <c r="D40">
         <v>4878059.0</v>
       </c>
       <c r="E40">
         <v>5405792.0</v>
       </c>
       <c r="F40">
         <v>3109745.0</v>
       </c>
       <c r="G40">
         <v>5128827.0</v>
       </c>
       <c r="H40">
         <v>2653355.0</v>
       </c>
       <c r="I40">
         <v>5041236.0</v>
       </c>
       <c r="J40">
         <v>3225371.0</v>
       </c>
@@ -6331,81 +6335,81 @@
       <c r="B42">
         <v>426130186.0</v>
       </c>
       <c r="C42">
         <v>398519119.0</v>
       </c>
       <c r="D42">
         <v>366268518.0</v>
       </c>
       <c r="E42">
         <v>330592584.0</v>
       </c>
       <c r="F42">
         <v>315436890.0</v>
       </c>
       <c r="G42">
         <v>308936063.0</v>
       </c>
       <c r="H42">
         <v>284294058.0</v>
       </c>
       <c r="I42">
         <v>274731913.0</v>
       </c>
       <c r="J42">
-        <v>259405304.0</v>
+        <v>259904985.0</v>
       </c>
       <c r="K42">
         <v>243020935.0</v>
       </c>
       <c r="L42">
         <v>226354785.0</v>
       </c>
       <c r="M42">
         <v>221650105.0</v>
       </c>
       <c r="N42">
         <v>206142331.0</v>
       </c>
       <c r="O42">
         <v>192533002.0</v>
       </c>
       <c r="P42">
         <v>187744954.0</v>
       </c>
       <c r="Q42">
-        <v>188151484.0</v>
+        <v>188226484.0</v>
       </c>
       <c r="R42">
         <v>183800410.0</v>
       </c>
       <c r="S42">
-        <v>180279474.0</v>
+        <v>183583974.0</v>
       </c>
       <c r="T42">
-        <v>178716600.0</v>
+        <v>181796600.0</v>
       </c>
       <c r="U42">
         <v>121863488.0</v>
       </c>
       <c r="V42">
         <v>104804271.0</v>
       </c>
       <c r="W42">
         <v>92203007.0</v>
       </c>
       <c r="X42">
         <v>62505129.0</v>
       </c>
       <c r="Y42"/>
       <c r="Z42">
         <v>55290137.0</v>
       </c>
       <c r="AA42">
         <v>46708736.0</v>
       </c>
       <c r="AB42">
         <v>44970398.0</v>
       </c>
       <c r="AC42">
         <v>42849297.0</v>
@@ -6649,51 +6653,51 @@
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
     </row>
     <row r="46" spans="1:51">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
-        <v>55562721.0</v>
+        <v>65146122.0</v>
       </c>
       <c r="C46">
         <v>59521939.0</v>
       </c>
       <c r="D46">
         <v>59188996.0</v>
       </c>
       <c r="E46">
         <v>54158987.0</v>
       </c>
       <c r="F46">
         <v>52405328.0</v>
       </c>
       <c r="G46">
         <v>53285088.0</v>
       </c>
       <c r="H46">
         <v>53830446.0</v>
       </c>
       <c r="I46">
         <v>54750046.0</v>
       </c>
       <c r="J46">
         <v>74046994.0</v>
       </c>
@@ -7088,95 +7092,103 @@
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
     </row>
     <row r="51" spans="1:51">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
-        <v>93274.0</v>
+        <v>220589.0</v>
       </c>
       <c r="C51">
         <v>250415.0</v>
       </c>
       <c r="D51">
         <v>278729.0</v>
       </c>
       <c r="E51">
         <v>8035781.0</v>
       </c>
       <c r="F51">
         <v>7076929.0</v>
       </c>
       <c r="G51">
         <v>10524393.0</v>
       </c>
       <c r="H51">
         <v>2582240.0</v>
       </c>
       <c r="I51">
         <v>6501664.0</v>
       </c>
       <c r="J51">
         <v>10834536.0</v>
       </c>
       <c r="K51">
         <v>16391981.0</v>
       </c>
       <c r="L51">
         <v>19078714.0</v>
       </c>
       <c r="M51">
         <v>6175788.0</v>
       </c>
-      <c r="N51"/>
+      <c r="N51">
+        <v>204081.0</v>
+      </c>
       <c r="O51">
         <v>114685.0</v>
       </c>
-      <c r="P51"/>
+      <c r="P51">
+        <v>254616.0</v>
+      </c>
       <c r="Q51">
         <v>275564.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51"/>
+      <c r="R51">
+        <v>86105.0</v>
+      </c>
+      <c r="S51">
+        <v>303102.0</v>
+      </c>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51">
         <v>255992.0</v>
       </c>
       <c r="W51">
         <v>833616.0</v>
       </c>
       <c r="X51">
         <v>1333026.0</v>
       </c>
       <c r="Y51"/>
       <c r="Z51">
         <v>224239.0</v>
       </c>
       <c r="AA51">
         <v>723386.0</v>
       </c>
       <c r="AB51">
         <v>398890.0</v>
       </c>
       <c r="AC51">
         <v>366982.0</v>
       </c>
       <c r="AD51">
@@ -7220,94 +7232,98 @@
         <v>101805.0</v>
       </c>
       <c r="AR51">
         <v>81650.0</v>
       </c>
       <c r="AS51">
         <v>81276.0</v>
       </c>
       <c r="AT51">
         <v>81239.0</v>
       </c>
       <c r="AU51">
         <v>61125.0</v>
       </c>
       <c r="AV51">
         <v>61011.0</v>
       </c>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
     </row>
     <row r="52" spans="1:51">
       <c r="A52" t="s">
         <v>64</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>127315.0</v>
+      </c>
       <c r="C52">
         <v>123421.0</v>
       </c>
       <c r="D52">
         <v>119604.0</v>
       </c>
       <c r="E52">
         <v>7845618.0</v>
       </c>
       <c r="F52">
         <v>6856339.0</v>
       </c>
       <c r="G52">
         <v>10273977.0</v>
       </c>
       <c r="H52">
         <v>2582240.0</v>
       </c>
       <c r="I52">
         <v>6501664.0</v>
       </c>
       <c r="J52">
         <v>10834536.0</v>
       </c>
       <c r="K52">
         <v>16391981.0</v>
       </c>
       <c r="L52">
         <v>17373443.0</v>
       </c>
       <c r="M52">
         <v>6121484.0</v>
       </c>
       <c r="N52"/>
       <c r="O52">
         <v>114685.0</v>
       </c>
       <c r="P52"/>
       <c r="Q52">
         <v>99775.0</v>
       </c>
       <c r="R52"/>
-      <c r="S52"/>
+      <c r="S52">
+        <v>71286.0</v>
+      </c>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52">
         <v>532107.0</v>
       </c>
       <c r="X52">
         <v>1028647.0</v>
       </c>
       <c r="Y52"/>
       <c r="Z52">
         <v>224239.0</v>
       </c>
       <c r="AA52">
         <v>718567.0</v>
       </c>
       <c r="AB52">
         <v>398348.0</v>
       </c>
       <c r="AC52">
         <v>366982.0</v>
       </c>
       <c r="AD52">
         <v>279265.0</v>
       </c>
@@ -9210,78 +9226,80 @@
       </c>
       <c r="F26">
         <v>857585.0</v>
       </c>
       <c r="G26">
         <v>857585.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>138</v>
       </c>
       <c r="B27">
         <v>1827314.0</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27"/>
+      <c r="F27">
+        <v>540842.0</v>
+      </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>139</v>
       </c>
       <c r="B28">
         <v>21151445.0</v>
       </c>
       <c r="C28">
         <v>16106807.0</v>
       </c>
       <c r="D28">
         <v>12848131.0</v>
       </c>
       <c r="E28">
         <v>31698072.0</v>
       </c>
       <c r="F28">
-        <v>37572022.0</v>
+        <v>36290653.0</v>
       </c>
       <c r="G28">
         <v>4714776.0</v>
       </c>
       <c r="H28">
         <v>9449588.0</v>
       </c>
       <c r="I28">
         <v>5207877.0</v>
       </c>
       <c r="J28">
         <v>1558607.0</v>
       </c>
       <c r="K28">
         <v>1089583.0</v>
       </c>
       <c r="L28">
         <v>27288.0</v>
       </c>
       <c r="M28">
         <v>37574.0</v>
       </c>
       <c r="N28">
         <v>20159.0</v>
       </c>
@@ -9680,51 +9698,53 @@
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
     </row>
     <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>114</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>1562892.0</v>
+      </c>
       <c r="C3">
         <v>1500578.0</v>
       </c>
       <c r="D3">
         <v>1335727.0</v>
       </c>
       <c r="E3">
         <v>1324651.0</v>
       </c>
       <c r="F3">
         <v>1263559.0</v>
       </c>
       <c r="G3">
         <v>1280917.0</v>
       </c>
       <c r="H3">
         <v>1289399.0</v>
       </c>
       <c r="I3">
         <v>1582918.0</v>
       </c>
       <c r="J3">
         <v>64928.0</v>
       </c>
       <c r="K3">
@@ -9846,104 +9866,106 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>116</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-33836197.0</v>
+      </c>
       <c r="C5">
-        <v>-9874486.0</v>
+        <v>-9280971.0</v>
       </c>
       <c r="D5">
         <v>-9985669.0</v>
       </c>
       <c r="E5">
         <v>-12955095.0</v>
       </c>
       <c r="F5">
         <v>-10601534.0</v>
       </c>
       <c r="G5">
-        <v>-13800758.0</v>
+        <v>-13400506.0</v>
       </c>
       <c r="H5">
         <v>-10517645.0</v>
       </c>
       <c r="I5">
         <v>-26439142.0</v>
       </c>
       <c r="J5">
         <v>-9992685.0</v>
       </c>
       <c r="K5">
         <v>-8230022.0</v>
       </c>
       <c r="L5">
         <v>-7681897.0</v>
       </c>
       <c r="M5">
         <v>-6970202.0</v>
       </c>
       <c r="N5">
         <v>-5608021.0</v>
       </c>
       <c r="O5">
         <v>-6196970.0</v>
       </c>
       <c r="P5">
         <v>-2434454.0</v>
       </c>
       <c r="Q5">
         <v>-6833051.0</v>
       </c>
       <c r="R5">
         <v>-2624589.0</v>
       </c>
       <c r="S5">
         <v>-4081339.0</v>
       </c>
       <c r="T5">
-        <v>-19987286.0</v>
+        <v>-19973286.0</v>
       </c>
       <c r="U5">
         <v>-5573075.0</v>
       </c>
       <c r="V5">
         <v>-4222116.0</v>
       </c>
       <c r="W5">
         <v>-27202047.0</v>
       </c>
       <c r="X5">
         <v>-1788662.0</v>
       </c>
       <c r="Y5">
         <v>-30213607.0</v>
       </c>
       <c r="Z5">
         <v>-2060581.0</v>
       </c>
       <c r="AA5">
         <v>-1120348.0</v>
       </c>
       <c r="AB5">
         <v>-1411378.0</v>
       </c>
@@ -9958,105 +9980,105 @@
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5">
         <v>-1185343.0</v>
       </c>
       <c r="AO5">
         <v>-27082218.0</v>
       </c>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>117</v>
       </c>
       <c r="B6">
-        <v>-33748654.0</v>
+        <v>-32273305.0</v>
       </c>
       <c r="C6">
-        <v>-8373908.0</v>
+        <v>-7780393.0</v>
       </c>
       <c r="D6">
         <v>-8649942.0</v>
       </c>
       <c r="E6">
         <v>-11630444.0</v>
       </c>
       <c r="F6">
         <v>-9337975.0</v>
       </c>
       <c r="G6">
-        <v>-12519841.0</v>
+        <v>-12119589.0</v>
       </c>
       <c r="H6">
         <v>-9228246.0</v>
       </c>
       <c r="I6">
         <v>-24856224.0</v>
       </c>
       <c r="J6">
         <v>-9927757.0</v>
       </c>
       <c r="K6">
         <v>-8159853.0</v>
       </c>
       <c r="L6">
         <v>-7620131.0</v>
       </c>
       <c r="M6">
         <v>-6838908.0</v>
       </c>
       <c r="N6">
         <v>-5552304.0</v>
       </c>
       <c r="O6">
         <v>-6148741.0</v>
       </c>
       <c r="P6">
         <v>-2396177.0</v>
       </c>
       <c r="Q6">
         <v>-6860728.0</v>
       </c>
       <c r="R6">
         <v>-2612183.0</v>
       </c>
       <c r="S6">
         <v>-4067876.0</v>
       </c>
       <c r="T6">
-        <v>-19976337.0</v>
+        <v>-19962337.0</v>
       </c>
       <c r="U6">
         <v>-5566148.0</v>
       </c>
       <c r="V6">
         <v>-4219577.0</v>
       </c>
       <c r="W6">
         <v>-27199446.0</v>
       </c>
       <c r="X6">
         <v>-1786061.0</v>
       </c>
       <c r="Y6">
         <v>-30198939.0</v>
       </c>
       <c r="Z6">
         <v>-5009182.0</v>
       </c>
       <c r="AA6">
         <v>-1828482.0</v>
       </c>
       <c r="AB6">
         <v>-1371004.0</v>
       </c>
@@ -11307,51 +11329,51 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
     </row>
     <row r="21" spans="1:51">
       <c r="A21" t="s">
         <v>132</v>
       </c>
       <c r="B21">
-        <v>-33748654.0</v>
+        <v>-34405675.0</v>
       </c>
       <c r="C21">
         <v>-9874486.0</v>
       </c>
       <c r="D21">
         <v>-10133359.0</v>
       </c>
       <c r="E21">
         <v>-7774326.0</v>
       </c>
       <c r="F21">
         <v>-10645081.0</v>
       </c>
       <c r="G21">
         <v>-13800758.0</v>
       </c>
       <c r="H21">
         <v>-9803164.0</v>
       </c>
       <c r="I21">
         <v>-12081856.0</v>
       </c>
       <c r="J21">
         <v>-8606704.0</v>
       </c>
@@ -11517,51 +11539,51 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
     </row>
     <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>134</v>
       </c>
       <c r="B23">
-        <v>41559883.0</v>
+        <v>42216904.0</v>
       </c>
       <c r="C23">
         <v>14634317.0</v>
       </c>
       <c r="D23">
         <v>11070948.0</v>
       </c>
       <c r="E23">
         <v>10550173.0</v>
       </c>
       <c r="F23">
         <v>11625058.0</v>
       </c>
       <c r="G23">
         <v>14133198.0</v>
       </c>
       <c r="H23">
         <v>10005124.0</v>
       </c>
       <c r="I23">
         <v>12425356.0</v>
       </c>
       <c r="J23">
         <v>8606704.0</v>
       </c>
@@ -11870,51 +11892,53 @@
       </c>
       <c r="M26">
         <v>4239523.0</v>
       </c>
       <c r="N26">
         <v>1509085.0</v>
       </c>
       <c r="O26">
         <v>1735471.0</v>
       </c>
       <c r="P26">
         <v>219816.0</v>
       </c>
       <c r="Q26">
         <v>963390.0</v>
       </c>
       <c r="R26">
         <v>138267.0</v>
       </c>
       <c r="S26">
         <v>268289.0</v>
       </c>
       <c r="T26">
         <v>215952.0</v>
       </c>
-      <c r="U26"/>
+      <c r="U26">
+        <v>857585.0</v>
+      </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>857585.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
@@ -11931,51 +11955,53 @@
         <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>290951.0</v>
       </c>
       <c r="E27">
         <v>135655.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27"/>
+      <c r="U27">
+        <v>430932.0</v>
+      </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
@@ -12025,51 +12051,51 @@
       <c r="M28">
         <v>2515055.0</v>
       </c>
       <c r="N28">
         <v>3538541.0</v>
       </c>
       <c r="O28">
         <v>3899068.0</v>
       </c>
       <c r="P28">
         <v>2008167.0</v>
       </c>
       <c r="Q28">
         <v>5243636.0</v>
       </c>
       <c r="R28">
         <v>2492753.0</v>
       </c>
       <c r="S28">
         <v>3648536.0</v>
       </c>
       <c r="T28">
         <v>19690639.0</v>
       </c>
       <c r="U28">
-        <v>5844865.0</v>
+        <v>4563496.0</v>
       </c>
       <c r="V28">
         <v>6806803.0</v>
       </c>
       <c r="W28">
         <v>22614058.0</v>
       </c>
       <c r="X28">
         <v>2306296.0</v>
       </c>
       <c r="Y28">
         <v>32887138.0</v>
       </c>
       <c r="Z28">
         <v>1786600.0</v>
       </c>
       <c r="AA28">
         <v>1071820.0</v>
       </c>
       <c r="AB28">
         <v>1071269.0</v>
       </c>
       <c r="AC28">
         <v>785087.0</v>
       </c>
@@ -12178,51 +12204,51 @@
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
     </row>
     <row r="30" spans="1:51">
       <c r="A30" t="s">
         <v>141</v>
       </c>
       <c r="B30">
-        <v>34486403.0</v>
+        <v>35143424.0</v>
       </c>
       <c r="C30">
         <v>8275109.0</v>
       </c>
       <c r="D30">
         <v>6616717.0</v>
       </c>
       <c r="E30">
         <v>5203861.0</v>
       </c>
       <c r="F30">
         <v>7955121.0</v>
       </c>
       <c r="G30">
         <v>10827455.0</v>
       </c>
       <c r="H30">
         <v>7462483.0</v>
       </c>
       <c r="I30">
         <v>12425356.0</v>
       </c>
       <c r="J30">
         <v>8606704.0</v>
       </c>
@@ -12333,51 +12359,51 @@
       </c>
       <c r="AT30">
         <v>15016.0</v>
       </c>
       <c r="AU30">
         <v>12237.0</v>
       </c>
       <c r="AV30">
         <v>6192.0</v>
       </c>
       <c r="AW30">
         <v>6168.0</v>
       </c>
       <c r="AX30">
         <v>7541.0</v>
       </c>
       <c r="AY30">
         <v>23497.0</v>
       </c>
     </row>
     <row r="31" spans="1:51">
       <c r="A31" t="s">
         <v>142</v>
       </c>
       <c r="B31">
-        <v>-87543.0</v>
+        <v>569478.0</v>
       </c>
       <c r="C31">
         <v>593515.0</v>
       </c>
       <c r="D31">
         <v>-166207.0</v>
       </c>
       <c r="E31">
         <v>-2397277.0</v>
       </c>
       <c r="F31">
         <v>-850866.0</v>
       </c>
       <c r="G31">
         <v>400252.0</v>
       </c>
       <c r="H31">
         <v>-1891405.0</v>
       </c>
       <c r="I31">
         <v>-11354995.0</v>
       </c>
       <c r="J31">
         <v>-1388432.0</v>
       </c>